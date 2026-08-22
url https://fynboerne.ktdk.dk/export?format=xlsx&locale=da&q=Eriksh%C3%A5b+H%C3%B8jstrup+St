--- v0 (2026-05-23)
+++ v1 (2026-08-22)
@@ -3,2236 +3,276 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1126" uniqueCount="760" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="92" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>Den grønne Pære</t>
-[...120 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/uSu8k6u2</t>
+    <t>1894-02-08</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
   </si>
   <si>
     <t>Alhed Larsen</t>
   </si>
   <si>
-    <t>Johannes Jørgensen
-[...46 lines deleted...]
-  <si>
     <t>Laura Warberg</t>
-  </si>
-[...609 lines deleted...]
-    <t>Brevkort</t>
   </si>
   <si>
     <t>Frankfurt am Main</t>
   </si>
   <si>
     <t>Erikshåb Højstrup St</t>
   </si>
   <si>
     <t>Emil Brandstrup
 Ludvig Brandstrup, billedhugger</t>
   </si>
   <si>
     <t>Alhed Larsen rejste med sine morbrødre Emil og Ludvig Brandstrup til Italien i februar 1894. Alhed kom hjem foråret 1895.
 Emil Brandstrup led af tuberkulose og måtte derfor ofte gå tidligt i seng og i det hele taget hvile meget.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2153</t>
   </si>
   <si>
     <t>Emil og Ludvig Brandstrup samt Alhed er nået til Frankfurt am Main. Der var søgang på turen fra Korsør til Kiel. I Kassel har de spist middag. 
 Emil er gået tidligt i seng, og Ludvig og Alhed har været en tur i byen. Næste dag skal de gennem Schwarzwald og overnatte i Luzern. Derefter St. Gotthardt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qCha</t>
   </si>
   <si>
     <t>[Fortrykt på kortets forside:]
 Deutsche Reichspost
 An
 in
 Wohnung
 (Strasse und Hausnummer)
 1193a
 [Håndskrevet på kortets forside:]
 Fru Laura Warberg
 Erikshaab - Højrup St Fyn
 Dänemark
 [Håndskrevet på kortets bagside:]
 Vi ere naat til Frankfurt am Main for et Øjeblik siden, det er Torsdag Aften Kl 9. - Rejsen er hidtil gaaet brillant, der var stærk Søgang i Nat fra Korsør til Kiel, men igen af os var søsyge. Vi har kørt uafbrudt fra 6 1/2 i Morges, passeret Hamburg, Hannover m.m. Længst Ophold har der været i Kassel (20 Min), der spiste vi en god Middag med Rhinskvin, det styrkede svært. - (Et Par Timer senere) - Vi bestemte os til at blive her i Nat, er taget ind paa et Hotêl [ulæseligt ord] den pragtfulde Bahnhof. - Emil gik tidlig i Seng, Lud og jeg har været en Tur ude i Byen, bl.a. ude i en Rathauskeller at drikke Mumme. I Morgen køre vi gennem Schwarzwald og Rhinegnene, overnatte i Luzern, og næste Dag rimeligvis over St. Gotthardt. - Vejret har været dejligt i Dag, straalende Solskin. Alt er nyt og interessant, vi kørte i Eftermiddag forbi en dejlig gammel Borgruin paa Toppen af et Bjærg, Lud og Emil hilser. 1000 Hilsner fra Alhed</t>
   </si>
   <si>
-    <t>1894-02-11</t>
-[...114 lines deleted...]
-    <t>1894-04-19</t>
+    <t>1894-08-08</t>
   </si>
   <si>
     <t>Firenze</t>
-  </si>
-[...71 lines deleted...]
-    <t>1894-08-08</t>
   </si>
   <si>
     <t>Adolfo Bacci
 Vittoria Bacci
 Carl Brandstrup
 Ludvig Brandstrup, billedhugger
 Christian Sylow</t>
   </si>
   <si>
     <t>Alhed Larsen var i Italien fra februar 1893 til april 1894.
 Det kan ikke afgøres, om Onkel C er Carl eller Christian Brandstrup.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2151</t>
   </si>
   <si>
     <t>Alhed Larsen er rask nu, men hun tager det med ro, så længe det er så varmt.
 Hun og Ludvig Brandstrup har et par gange spist sammen med arkitekt Sylow, som Ludvig har gået i skole med.
 Det er makaroniens dag, og man pynter butikkerne med makaroni i alle former.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/z2Jn</t>
   </si>
   <si>
     <t>[Fortrykt på kortets forside:]
 CARTOLINA POSTALE ITALIANA
 (CARTE POSTALE D'ITALIE)
 NB. Sul lato anteriore della presente si scrive soltanto l'indirizzo.
 93
 A
 [Håndskrevet på kortets forside:]
 lla Signora Laura Warberg
 Erikshaab - Højrup St.
 Fyen
 Danimarca
 [Håndskrevet på kortets bagside:]
 Jeg vil dog skrive et Brevkort i Dag, da mit sidste Brev ikke var videre opbyggeligt. Jeg er helt rask nu pg tager det helt med Ro, saalænge den skrækkelige Varme varer, for ikke at blive daarlig igen. Dog har jeg været nede i Byen nogle Gange om Eftermiddagen (sidder for Øjeblikket paa Posthuset, hvilket vil sige et stort gammelt Palads). Vi har spist nogle Gange hernede i de sidste dage sammen med en lille dansk Arkitekt ved Navn Sülow, som Lud har gaaet i Skole sammen med. Vi opdagede ham en Aften ved et Nabobord til det, vi sad ved. Det er nok den eneste danske, der er her for Tiden. - Jeg blev vældig glad ved Extrabrevet i Søndags. - Fredag Aften ere vi bedte ind til Baccis at spise Macaroni. Det er Makaroniernes Festdag, Butikkerne bliver pyntede med M. i alle Former. Mange Hilsner fra Eders helt raske Al
 [Skrevet lodret i venstre margen:]
 Onsdag d' 8nde August (Onkel C's Fødselsd.?)</t>
   </si>
   <si>
-    <t>1894-08-24</t>
-[...351 lines deleted...]
-  <si>
     <t>1894-12-22</t>
   </si>
   <si>
+    <t>Brev</t>
+  </si>
+  <si>
     <t>Gudrun Andersen</t>
+  </si>
+  <si>
+    <t>Christine  Mackie</t>
   </si>
   <si>
     <t>Torkildstrup</t>
   </si>
   <si>
     <t>Marie Bredsdorff
 Thomas Bredsdorff</t>
   </si>
   <si>
     <t>Christine Mackie var i 1894-1895 forlovet med Thomas Bredsdorff. De to blev ikke gift.
 Det vides ikke, hvad Thomas Bredsdorffs afdøde søster hed.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2653</t>
   </si>
   <si>
     <t>Kort 1: Afsenderen glæder sig til, at Christine kommer til Torkildstrup 1. juledag.
 Kort 2: Gudrun ser frem til at vise Christine julestuen. Gudruns mor har det godt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eTQ9</t>
   </si>
   <si>
     <t>[Håndskrevet på kuverten:]
 Frøken Christine Warberg
 Erikshaab
 Højerup St
 Fyen
 [Håndskrevet på kort 1:]
 Torkildstruphjemmet 22/12 1894.
 Lille kjære Christine!
 Til Juleaften ville vi da ogsaa være med omkring Juletræet paa Erikshaab at ønske Dig en rigtig glædelig Julefest, med Din Tomas ved Siden dennegang Nu glæder vi os til at see Dig 1_ste_ Juledag, eller rettere, Aften, og have nogle gode Dage sammen under Juletræets Skygge. Tak, fordi ogsaa Du var med at smykke min dyrebare Søster Louise med Blomster Krandsen - ja her er det et stort Savn at Louise er gaaet bort fra sine søde Smaapiger [indsat i venstre margen; på højkant:] og os Sødskende hun var saameget for. Hils Alle Dine Kjære Kjærligt
 [Kort nr. 2:]
 Torkildstrup Julen 1894.
 Kære lille Christine!
 Nu har vi snart den dejlige Juletid, til den vil jeg sende Dig de kærligste Hilsener og ønsket om en lys og glædelig Julefest for Dig og Din Thomas; det bliver den nu sikkert ogsaa! Jeg glæder mig til at Du skal se vor Julestue, den er hyggelig, maa Du tro! I denne Tid har Mor det rigtig godt, saa vi faar nok en glædelig Jul. Lev vel til vi ses, kære lille Christine. Din egen lille Svigerinde Gudrun</t>
   </si>
   <si>
     <t>1895-02-01</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Rom</t>
   </si>
   <si>
+    <t>Erikshaab Højrup Station Fyen</t>
+  </si>
+  <si>
     <t>Berta Brandstrup
 Johannes Magdahl Nielsen</t>
   </si>
   <si>
     <t>Alhed Larsen opholdt sig i Italien fra februar 1894 til april 1895.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2140</t>
   </si>
   <si>
     <t>Alhed Larsen er i Rom med Magdahls. De farer rundt for at se mest muligt. Nu skal de til Forum Romanum. De bor tæt på Piazza del Popolo og Den Spanske Trappe, hvor der er italienskklædte modeller.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/knH1</t>
   </si>
   <si>
     <t>[Fortrykt på kortets forside:]
 CARTOLINA POSTALE ITALIANA
 (CARTE POSTALE D'ITALIE).
 NB. Sul lato anteriore della presente si scrivo soltanto l'indirizzo.
 94
 A
 [Håndskrevet på kortets forside:]
 lla Signorina Elle Warberg
 Erikshaab - Højstrup St.
 Fühnen
 Danimarca Fyen
 [Håndskrevet på kortets bagside:]
 Rom d. 1ste. Vi have det storartet i Rom, fare rundt for at faa alt at se, hvilket forresten vilde være umuligt, selv om vi blev her et Par Maaneder hvilket vi ikke gøre, da her desværre er meget dyrt. Men vi more os glimrende og nyde al den dejlige Kunst. - Magdahls ere meget elskværdige. Det er dejligt Solskin udenfor, og nu skulle vi ned paa Forum Romanum, disse imponerende gamle Ruiner af Triumfbuer og Kajserborge. Vi bo lige ved Siden af "Piazza del Popolo" og den "spanske Trappe" hvor der er mange smukke og italienskklædte Modeller. Mange Tak for Elles Brev modtaget i Dag. Hvornaar vente I mig hjem? Det bliver storartet først at faa Foraaret her og saa hjemme. 1000 Hilsner [skrevet øverst på kortet og ned langs højre margen:] Hilsen fra Berta til Elle og min egen Elletrunte.</t>
-  </si>
-[...649 lines deleted...]
-Din Smaa.</t>
   </si>
   <si>
     <t>1898-02-25</t>
   </si>
   <si>
     <t>København
 Bredgade 43</t>
   </si>
   <si>
     <t>August Bagge, Bogtrykker
 August Bagge, Bogtrykkerens bror
 Wilhelmine Berg
 Margrethe Boye
 Hedvig Hamilton
 Agnes Hirschsprung
 Bernhard Hirschsprung
 Fru Emma Hirschsprung
 Heinrich Hirschsprung
 - Jensen, Frøken, Erikshaab
 Marie Krøyer
 Peder Severin Krøyer
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Franz Schubert
@@ -2265,588 +305,50 @@
 Erikshåb
 Højrup St.
 Fyen
 [I brevet:]
 Bredgade 43
 25/2 -98
 Kære Mor!
 Da jeg traf Alhed igår, fortalte hun mig at hun var bleven hjemkaldt til på Søndag og at Far skal ligge 14 Dage. Det er dog skrækkelig kedeligt, men det var da et stort Held at vi fik Dr. hentet, ellers havde Far vel stået op om et Par Dage.
 Alhed rejste nu til Kærteminde i Dag og bliver der til Søndag. - Mon Far nu bliver så rask, så Glorups kan komme d. 6te - 7ende? Du fik vel ikke noget til min Næse?
 Jeg har det som Blommen i et Æg og morer mig udmærket. Onkel Hendriks er jo det absolut rareste man kan tænke sig. Tante P. er temmelig rask, hun går sin Morgentur hver Dag, - de taler slet ikke om at rejse. Den første Dag gik jeg Morgentur med og var et Øjeblik med dem inde hos Maleren Krøjers, der har bygget sig et Hus, som bliver enestående originalt og morsomt. Udvendig er det hvidt med grønne Vinduer, der sidder hist og her, som det kan træffe, store og små mellem hinanden. Foran Døren er der en Portal af to gamle Søjler, som de har bragt med et el. andet Sted fra. - Inden i Huset er der en Mangfoldighed af de mærkeligste Indretninger og Ting, - hentede rundt omkring fra, - dejlige, gamle Møbler, åbne Kaminer, o.s.v. I Spisestuen var Gulvet af grønne Fajansefliser og Farverne var henrivende overalt. - Det var meget morsomt. - Jeg har været hos Tante Mis hver Dag, og skal der også i Dag, - hun er i meget godt Humør, men Junge får jeg vist ikke meget at se af, hun har meget travlt. - Iaftes var her fremmede bl.a. Sangerinden Margrethe Broye, som sang en hel Del, bl.a. hele det første Parti af Orfeus og en Del Schubert. Bagges var her også og en Del andre flinke Mennesker. Men det er dog utroligt, hvor de siger meget Vås i et sådant Selskab! Nu skal jeg hen og gøre Goddagvisit hos "Onkel Haralds" og "Onkel Bernhardts". Tante Pouline læser fransk hos en fransk Dame - Konversation og jeg hører på det. Tante P. spurgte i Dag, om jeg ikke havde Lyst til at få nogle Timer hos hende, d. franske ["d. franske" indsat over linjen] mens jeg er her, og jeg kunde ikke sige nej, for jeg interesserer mig jo så brændende for fransk. Men Tante P. sagde, at det kunde ikke være mindre end 14 Dage. 
 Nu kommer så det slemme - om jeg ikke kan gå let hen over Fødselsdagene - Far er det sikkert lige meget, - og jeg for mit Vedkommende er ikke mere rørt over d. 6te og 7nd Marts, end over alle de andre Dage i Aaret. Madame siger at det var slet ikke Meningen, at det skulde være et sådant lille Besøg, og de skal nok helde mig ud, når de skal rejse. 
 Jeg vilde så rasende gærne have de Timer, - og så er her jo et guddommeligt Flygel og en Masse Bøger at læse i og en stor Flok gode Venner at besøge.
 Bare du nu ikke synes, det Forslag er altfor kedeligt. -
 Lørdag:
 Nu længes jeg snart efter at høre fra første Hånd hvordan Far har det, - men du har vel travlt med din Virksomhed som Fuldmægtig, så du ikke har videre god Tid til Skriverier. - 
 Madame har tilbudt sig som vikarierende Protokolfører mod fri Kost og Logi. Jeg ser ikke stort til Madame, hun har jo så travlt med sin Skole. Iaftes var Junge her og fik sig en lille L'hombre med Tante P, og ["og" overstreget] Onkel H og mig. Hun var temlig forvirret efter Læssøegade-Karnevalet, som havde varet til 3 1/2. De havde moret sig glimrende. 
 Ta' Mis har haft det dårligt i den senere Tid, men er dog nu en Smule bedre. - 
 Mon det ikke er bedst, du snarest lægger Tøjet på Bleg!
 Jeg var hos Tante Emma igår og kom lige til et lille udsøgt Dameselskab hos Agnes på hendes Værelse - med The russe og fine Kager, samt et Par Damer, som snakkede, så det næsten blev sort for Øjnene af èn. 
 Jeg havde i Dag Brev fra Hedvig Hamilton, - hun og Frk. Voss bor sammen og jeg skal hen og besøge dem i Morgen, Søndag. - 
 Vil du ikke give Christine dette Brev at læse, hvis hun er der, og sige til hende, at jeg skriver til hende snart.
 Nu tror jeg ikke, jeg véd mere denne Gang, men der bliver nok snart noget mere. -
 Vil du fortælle Frk. Jensen, at jeg har købt en ny, grå Filt-Indfatning til 3 Kr. de fandt det nødvendigt. - Og vil du så hilse Far, Frk. Jensen og de andre fra 
 din Pelle.
 (En elendig Pen, som næsten ikke kan drives frem)</t>
-  </si>
-[...536 lines deleted...]
-Ser Du noget til Peter Larsens, naar Du gaar gennem deres Marker? Hils dem.</t>
   </si>
   <si>
     <t>1899-07-17</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Thora  Branner
 Louise Brønsted</t>
   </si>
   <si>
     <t>Laura Warberg til Astrid Warberg, 1899-07-17, 2438</t>
   </si>
   <si>
     <t>Laura Warberg vil gerne hentes ved toget tirsdag. Thora og Louise kommer torsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/sFGy</t>
   </si>
   <si>
     <t>[Kuvert forside:]
 Frøken Astrid Warberg
 Erikshaab
 pr. Højrup.
@@ -2910,385 +412,54 @@
 Venlig Hilsen til Højstrup St.
 [I brevet:]
 Bellevue St. 19 Juli.
 Kære Mor.
 Det var rigtignok en rasende interessant Post i Dag med dit vældige Brev med alt det interessante om Barnedåben og med de gode Meddelelser om Lugges Eksamen og Dedes Opflytning – og alle de storartede Billeder som Chr. sendte mig. De ere dog ganske udmærkede og jeg nyder at se på dem. Vil du atter takke Mornine foreløbig!
 Der har nok ordentlig været Fest for lille Andreas, (jeg kan ikke lide Jeppenavnet) Han må være ganske henrivende, - jeg føler mig gruligt forurettet over at jeg går glip af at se ham som lille Men jeg trøster mig med, at jeg jo nok får en anden lille én at se på. – Tænk om vi kunde komme næste Sommer med vor lille Jeppe og få ham døbt hjemme, så du kunde bære ham også! Det vilde rigtignok være morsomt, 1 År er jo lidt længe i Forvejen at lægge Planer, men det kan jo aldrig skade og jeg har megen Glæde deraf. – 
 Forleden mente East at vi dog skulde kalde ham op efter Onkel Syberg – sådan: Erik Andreas Hempel Syberg Dannebrogsmand Sawyer.
 Han vidste at der var noget med D-mand, men var ikke rigtig klar over hvad det var. – Eastman har ikke været helt rask et Par Dage, - Mave, - men jeg tror dog han er kommen over det. Den Gæranalyse, (som han heldigvis nu er færdig med) har vist voldet det, - men han får 50 Dollars for det, og dem vil vi anvende til en Tur i ”White Mountains” næste Måned. Han trænger højlig til en Ferie og noget frisk Luft. Vi håber at være borte en 3 Ugers Tid. Det ser altså ud som om vi kommer godt fra Sommervarmen, August plejer at være den værste. Hidtil har vi ikke haft særlig generende Varme i disse Dage er det helt køligt. På Mandag rejser Helen og H’s Mor bort for 2 Uger, - så rejser vi, så snart de kommer hjem. Det bliver hele 5 Uger at vi bliver fri for Familjeliv.
 Tænk H’s Moder har opdaget vore Planer om en Ordning. East røbede det selv, ved at blive ærgerlig og hidsig en Dag da hun som sædvanlig udbredte sig om Ubehagelighederne ved Børn. Hun sagde imidlertid ingenting den Gang, men et Par Dage senere, da der kom en irsk Pige og solgte Kniplinger, sagde hun til H. [”til H.” indsat over linjen] at nu havde hun købt Kniplinger til en lille Kjole til sit Barnebarn. Jeg tror, at hun glæder sig lumsk til det.
 Forrige Uge var jeg næsten hver Dag i Laboratoriet og hjalp. Den ene Dag pakkede jeg en Masse Glasvarer ud af [”af” overstreget], og da de vare pakkede i Hø, lavede det jo en slem Uorden. Så vil Uheldet at Mr. Tiffany netop kom ned der om Morgenen før Rengøringsmanden havde været der og før Harry kom, - han kom sent ind den Morgen på Grund af Mavepine, og Dagen efter skrev han, Mr. T. – til Harry’s Assistent, om de ikke kunde holde det lidt senere. Den Vigtigper, jeg er ordentlig stødt på ham. – 
 En af de Dage jeg var i Laboratoriet havde vi Besøg der det meste af Dagen af en af Harry’s ældste og bedste Venner, Wesley Priest – også Kemiker. Det er pudsigt at Harrys to bedste Venner ere nogle lange Rapperter, begge nogle lystige Fyre, begge glade ved noget godt at drikke (og meget helst). Han [”Han” overstreget. ”Harry” indsat over linjen] Harry behandler dem faderligt, og det klæder ham så grinagtigt, da han kun er halvt så stor som dem. 
 Wesley P. jagede mig en grulig Skræk i Livet ved at fortælle med det alvorligste Ansigt om hvor brandfarligt det Laboratorium er og at det så godt som vilde være umuligt at komme ud o.s.v., - indtil Harry oplyste mig om, at han altid fortalte sådanne Historier.
 Senere var han med os på vor Stamkafé hvor vi indtog en forsvarlig Middag med al den Vin vi kunde drikke. Jeg er altid sulten så Harry må en Gang imellem fodre mig ordentlig igennem.
 Jeg er da forresten fornuftig nok til også selv at sørge for kraftig Mad herhjemme.
 Igår tog vi ud fra Morgenstunden med Madkurv. Det blev imidlertid en øsende Regn, men vi klarede os alligevel. Helen og Charles Pear var med, - han er Medlem af en Club, som ejer et Bådehus ved den Aa, som vi sejler i Kano på. Der gik vi i Læ og tilbragte Dagen meget rart. Der var en åben Altan med Tag over, som vendte ud til Aaen og der sad vi. Der er meget smukt, - store Skove til begge Sider, - så vi fik da den friske Luft alligevel. Vi kom hjem Kl 7, skrupsultne, naturligvis, og jeg satte mig straks i Bevægelse for noget varm The og solid, varm Aftensmad. Svigermoder fandt det sikkert ekstravagant – hun havde rigtignok ikke tænkt at vi vilde have andet end Vaniljeis og Kage!! – efter at vi har gået på tørt Smørrebrød hele Dagen!! – Det kribler i mig når jeg tænker på at Harry i mange Aar har måttet finde sig i den Slags, - han som bliver hulkindet på tre Dage. Han siger selv, at han er sikker på, at han har været så meget bedre dette Forår og Sommer fordi han altid får kraftig Kost nu. 
 Dette Brev er ikke så indholdsrigt som dit, men vi har jo heller ikke haft Barnedåb at fortælle om. Vil du hilse Ta’mus og Daisy. – 
 [Skrevet lodret ved venstre kant på side 5:]
 Vi har fået to Brudegaver i de sidste Dage, - en lille Krystal-
 [lodret langs kanten på side 6:]
 konfektskål og en Kageskål. Vi har en Masse nydelige Ting nu
 [lodret langs kanten på side 1 fortsættende over selve brevteksten samme side:]
 Vil du minde Disser om det lovede Brev og glem endelig ikke at sende det Stykke af Dannelg. Molle skrev, at hun havde læst et Stykke i Dannelg som mindede hende så levende om Håbet og Alhed, - det må være det. Jeg er spændt.
 Hilsner til alle fra East og Pelle</t>
   </si>
   <si>
-    <t>1899-08-21</t>
-[...332 lines deleted...]
-  <si>
     <t>1899-10-22</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Louise Amstrup
 Julie Brandt
 Viggo Bredsdorff
 Louise Brønsted
 Carl Neiiendam
 Gandenz Neiiendam
 Ellen  Sawyer
 Johan Wessel</t>
   </si>
   <si>
     <t>Ellen/Elle, Johannes søster, var flyttet til USA, og derfor skulle hendes julegave være nem at sende. 
 Vor Herre er formodentlig Johanne Larsens øgenavn til Carl Neiiendam, som behandlede hende ublidt og nedladende. Familiehuset må være Neiiendams lejlighed på Hotel Phoenix. 
 Det vides ikke, hvem Frk. Julie var. Julie Brandt kaldte Johanne altid Pan. 
 Elna må have været pige i huset hos Neiiendam eller ansat på Hotel Phoenix.
 Viggo var muligvis Viggo Bredsdorff, men kan også have været en anden.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0427</t>
   </si>
   <si>
     <t>Johanne/Junge håber, at moderen har fået gardinprøverne. Hun har forslag til julegaver til Ellen/Elle.
 Louise har været syg.
 Johanne har fået lov til at øve (på klaver) i selskabslokalerne. Hun har været på landet med børnene om sommeren, og nu er de umulige i de to små stuer i byen. Kun om aftenen, når børnene sover, kan Johanne hygge sig lidt. 
@@ -3297,1538 +468,84 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V9wD</t>
   </si>
   <si>
     <t>Fru Laura Warberg
 Erikshaab
 Højrup St.
 Fyen
 [I brevet:]
 Søndag
 Kære Mor!
 Tak for Dit Brev, det var morsomt at høre hjemme fra en Gang, nu maa jeg ogsaa se at skrive lidt til Jer en Gang imellem, det er en sær Skik jeg der har fået indført aldrig at lade høre fra mig, jeg maa se at forbedre mig. Jeg haaber, at du har faaet Prøverne fra Magasin du Nord han lovede at sende dem i Gaar, men det maa jo være en Fejltagelse med de 33 Øre Al. for Gardinsirts, det billigste de har er til 38 og 42, men kan du saa ikke nøjes uden Undergardiner Mon det har været fra Wessel dem tante Visse fik, han deroppe paastod nej. --------
 Saa var det Julegaver til Elle; ja, jeg ved virkelig ikke; nu har hun jo en pæn Forsyning til Kaffebord og naar hun ["naar hun" overstreget] men men har hun Lyseduge? Jeg vilde foreslaa at en gav hende en smuk Lysedug og saa de andre 3 en Toiletpude rigtig smuk og to Pyntehaandklæder, det var da ikke saa svært at sende; det er mit Forslag, nu kan du jo skrive, hvad du mener om det og saa hvor meget saa nogenlunde, at I vil koste paa det, saa skal jeg nok besørge det. -
 Lugge er vist temmelig rask nu igen; jeg var sammen med hende forleden Aften ude hos Pan, men det var ellers Synd at sige, at vi dyrker hinanden for meget; jeg var bleven bitter, fordi det altid er mig der skal komme til hende og hun aldrig kan se op til mig; men jeg blev lidt flov, da jeg hørte, at hun havde været syg. Hendes Kaabe kan absolut ikke farves, siger hun; hvad saa? Skal jeg gaa med hende ud at købe en Kaabe; synes du en billig eller en solid, fleraarig? ---------------------------------------------------------
 Her har vi det med Sygdom Frk Julie har ligget i snart 8 Dage af Gigt baade i Hoved og Ben; alt det, hun da maa døje med den infame Gigt, det er dog en trist Sygdom. Desværre har jeg måttet indstille min Øvning; jeg var ved at fortvivle, men nu har jeg faaet det indrettet saadan, at jeg øver mig nede i Selskabslokalerne om Formiddagen, saa nu er mit Humør steget igen. – Du kan tro, jeg alligevel savner den gode Luft ude paa Landet, herinde er frygteligt nu inden man vænner sig lidt til det; og saa er Børnene da helt som tossede til at lave Ufred her, eller maaske mærker jeg det mere herinde, hvor de kun har disse to Stuer til at regere i. Jeg er af og til ved at blive smaatosset over dem, og saa har Landopholdet gjort dem saa uartige, at jeg næsten ikke kan tumle dem; jeg er tit helt modløs over det og tænker ikke med Glæde paa Vinteren; især gør Gandenz mig mange Knuder, han gør Vrøvl til alt hvad jeg siger til ham - - - uh ha! Men hvad skal man sige, jeg er naturligvis alt for god ved dem, saa til syvende og sidst bliver det vel min egen Skyld, jeg maa til at tage mere energisk fat paa dem. Elna er min Trøst, maar Børnene er i Seng om Aftnerne, saa lever vi igen og nyder Livet med Kaffe og Kager og af og til en stille Cigaret. – 
 Og saa maa jeg til at gaa lidt mere ud, jeg har været saa meget hjemme siden vi kom fra Landet. – Men vil du fortælle Far, at Vor Herre lige knap er mig saa meget imod, som han har været, jeg opdager dog Tid efter anden Ting, der kan tyde paa gode Tider hos Manden. ----------
 Jeg har Gudskelov kun en eneste Gang været nede i Familielivet siden vi den 4de Okt. flyttede ind til Byen, men det var ogsaa en fæl Gang; der kom en Herre ind mens jeg var der og Neiiend præsenterede ham for nogle af de andre, men ikke for mig – ja, han er en sød Sjæl Og saa de fine og smagfulde Spøgefuldheder, han kan tillade sig; f.Ex. da jeg den Aften havde min grønne Kjole Empirekjolen paa og skulde gøre mig tynd for at komme forbi Fru Neiiend, sagde han ”Det er ellers ikke den Slags Kjoler man tager paa, naar man bliver tyndere!” Du forstår vel nok? Ok! Men det regner vi for fin Udtryk. -----------
 Jeg har for Resten benyttet mine lange Formiddage og Frk. Julies Sygdom til at tage nogle ordentlige Cycleture mest i Retning af Lyngby, helt ud til Søllerød; de Skove deromkring er saa aldeles vidunderlige. I Gaar var Pan, Viggo og jeg i Elmelundskov i Nærheden af Gentofte; som Vejret ogsaa er i al denne Tid, I nyder det da rigtig hjemme. Paa den Tur drev vi for længe ud i Skoven og da vi havde forskellige smaa Forhindringer løb Tiden fra os, saa det saa galt ud med at naa hjem til Middag 2 ½; da jeg særlig i denne Tid herser svært med Børnene og Elna for at faa dem til at være præcise med den Middag, kan du nok tænke, at jeg svært nødig vilde komme for sent; jeg sagde Farvel til de andre og satte i vild Spurt ad Staden til; jeg tror aldrig i mit Liv jeg har kørt saa vildt, men jeg naaede da at køre herind ad Porten 8 Min over halv ildende gloende rød i Hovedet Skønt Vor Herre ellers næsten aldrig opholder sig nede i den lille Baggaard som jeg maa passere med Cyclen, skulde han naturligvis netop staa der; han lo lidt ad min Rødmossethed, men sagde for Resten ingen Ting; det var Synd at sige, at han blander sig for meget i Lejlighedens Anliggender. ----------------------------
 I Dag, da jeg spillede nede i Selskabslokalerne, kom en af Tjenerne og sagde, at en Herre ønskede at tale med mig ind tren lille [ulæseligt] og vilde have mig med paa en Cycletur, hvad jeg imidlertid ikke kunde; men vi sad dernede og snakkede i en Times Tid; vores Herskab var taget paa Landet, saa der var Fred
 Farvel
 Nu skal Brevet af Sted
 Hilsen Junge</t>
   </si>
   <si>
-    <t>1899-10-27</t>
-[...183 lines deleted...]
-Paludan 2000
------------
-95,50
-[...547 lines deleted...]
-[Alt andet end det første "A." er overstreget]
----------------------
-[Håndskrevet i brevet:]
-[...420 lines deleted...]
-  <si>
     <t>1911-07-11</t>
   </si>
   <si>
     <t>Jens Lund, forstander</t>
   </si>
   <si>
     <t>Thora  Branner</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2262</t>
   </si>
   <si>
     <t>Jens Lund beder Astrid Warberg om at komme og holde foredrag om reformdragten på Vejstrup Højskole. Hun kan overnatte på skolen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/du8Z</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Astrid Warberg
 Erikshåb
 Højrup st.
 [Håndskrevet på kuvertens bagside af Astrid Warberg-Goldschmidt:]
 Da jeg i juli 1900 (18 år) holdt foredrag på Vejstrup højskole, udsendt af Dragtreformforeningen, som Tutte og jeg startede i 1899 (?)
 [I brevet:]
 Vejstrup Højskole d. 11 Juli 1900.
 Vejstrup st.
 I henhold til brev fra Thora Syberg Odense beder jeg Dem holde foredrag for vore kvindelige elever om kvindernes dragt Onsdagen d. 18de Juli.
 De kan komme med toget til Vejstrup st kl. 3,52 efmdg. og dersom De skal rejse samme dag, går der tog fra Vejstrup st. til Svendborg kl. 7,33 aften.
 Dersom De derimod kan overnatte her, kunde jeg ønske, at De holdt Deres foredrag fra kl. 7-8 aften. Den Tid vilde passe os bedst.
 Må jeg snart se et par linjer til svar.
 Med megen agtelse
 ærb.
 Jens Lund.</t>
-  </si>
-[...294 lines deleted...]
-X kan ikke Fem’eren forlænge dit Ophold med 1 Dag?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -4905,59 +622,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CdkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/89HM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7KJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ST2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M103"/>
+  <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -4986,4643 +703,435 @@
         <v>8</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="D2" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        </is>
+        <v>19</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="M2" s="5"/>
+        <v>23</v>
+      </c>
+      <c r="M2" s="5" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>19</v>
-[...14 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="M3" s="5"/>
+        <v>31</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>23</v>
-[...14 lines deleted...]
-        </is>
+        <v>35</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        </is>
+        <v>38</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>40</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="M4" s="5"/>
+        <v>42</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>27</v>
-[...14 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>47</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        </is>
+        <v>48</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>50</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="M5" s="5"/>
+        <v>52</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>31</v>
-[...14 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        </is>
+        <v>56</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>58</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="M6" s="5"/>
+        <v>60</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>63</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F7" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F7" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="I7" s="5"/>
-      <c r="J7" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J7" s="5" t="s">
+        <v>65</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="M7" s="5"/>
+        <v>67</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>39</v>
-[...14 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J8" s="5" t="inlineStr">
+        <v>71</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K8" s="5" t="s">
-[...26 lines deleted...]
-        </is>
+      <c r="F9" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>47</v>
+        <v>79</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>52</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>35</v>
+        <v>86</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>63</v>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F10" s="5" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I10" s="5"/>
       <c r="J10" s="5" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>61</v>
-[...146 lines deleted...]
-      <c r="E14" s="5" t="s">
         <v>91</v>
-      </c>
-[...3937 lines deleted...]
-        <v>759</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
-    <hyperlink ref="M11" r:id="rId16"/>
-[...91 lines deleted...]
-    <hyperlink ref="M103" r:id="rId108"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>