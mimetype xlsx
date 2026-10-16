--- v1 (2026-08-31)
+++ v2 (2026-10-16)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4378" uniqueCount="2723" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4399" uniqueCount="2739" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -15226,50 +15226,97 @@
   </si>
   <si>
     <t>[På kuvertens forside med blyant:]
 22 Okt 1927
 [Med pen:]
 Fru 
 Astrid Warberg
 Howitzvej 29
 Kjøbenhavn
 F.
 [Med blyant:]
 læst Jan 1957.
 [Med pen i brevet langs højre margen:]
 21-10-27
 [Med pen i brevet:]
 Kæreste lille Dis!
 Det var dog forfærdelig kedeligt for dig med den Sygdom, saadan noget sætter en frygtelig tilbage med Kræfter og Arbejdsevne og -lyst; nu maa du da endelig være forsigtig, lig mindst 2 Dage helt feberfri og gaa saa endelig ikke i Arbejde før du har lidt Kræfter, det er jo saa lumsk med den Influenza fordi der saa let følger noget med hvis man ikke er forsigtig eller faar Tilbagefald. Det var dog uheldigt, at jeg netop paa denne Tid lod [”lod” overstreget] ikke fik skrevet til dig, men jeg har haft saa meget af alle Slags – Syltning Rengøring o.a. og saa kunde jeg jo ikke vide det.
 Men Gud ske Lov du fik din lille Sjumse igen; sandsynligvis har Brevene fra Buf, Lugge (til Fru Afsc.) og mig gødet Jordbunden saa den har været modtagelig da du fik din Samtale med Adam Afs. Pas nu paa, at du ikke giver ham den allermindste svageste Anledning til sin Snakken om dit Hysteri. For det skulde være underligt, om dette hans Nederlag ikke skulde have afsat en Brod i hans Sjæl imod dig – og egentlig vinder du vel ikke lille Sjumse helt, før du ogsaa har vunden ham og – som du jo altid er det første til at hævde, der er jo noget godt ved alle Mennesker og for Sjumses og din egen Skyld maa det jo gælde om at faa fat paa saa meget som muligt og saa bære over med Skidtheden, som vel desværre ikke er saa helt lidt i hans Karakter. Men dette har du jo sikkert i høj Grad Øje for selv. 
 Vi har haft en slem Tid. Jeg har da det ebbede ud med Drikkeriet tilladt mig at fortælle Agraren, at du og jeg havde bestemt, at du skulde tage en større Lejlighed og saa skulde jeg styre Hus for dig og gennem alle vore mange bekendte faa nogle Elever saa jeg kunde betale for Manse. Det lød saa troværdigt at han ubetinget troede det var Alvor og han sagde saa, at han vilde blive Afholdsmand, hvis jeg vilde blive hos ham. Efter mange ”Overvejelser” og ”Betænkeligheder” lovede jeg det, det er jo grimt at lave Svindel, men et unormalt Menneske kan man ikke selv være normal overfor og jeg gør det jo kun for at støtte ham og skaffe Hjemmet en rolig Vinter. Vil du være saa sød at ”besvare” denne Opgiven vore Planer, for hvis han skulde forlange at se dit Svar paa det, hvad jeg nu ikke tror han gør. Skriv helst, at det var et underligt Træf, for Fru Winther har netop sagt, at I kunde blive boende hos hende ”alligevel” ihvert Fald foreløbig i Vinter, saa kan det ligesom stadig staa paa Dagsordenen. Da han for nogen Tid siden blev færdig med Arbejdet paa ”Frøkulturen”, som har varet længe og været godt, gik han til Puf og sagde at nu var han færdig til at begynde hos ham igen. Han fik saa det Svar at han vilde selv bearbejde Jorden og at han havde antaget en Lærling til, saa der var ikke noget. Jeg havde haft paa Fornemmelsen at Puf vilde slaa Haanden af os, men for Agraren var det et Chock og han gik da ogsaa omgaaende ind i et mægtigt Drikkeri. – Det er underligt nok, at Puf ikke tænker paa at lette Tilværelsen lidt for mig. Agraren er dog hans Slægt forstaar du min Tankegang? Men han maa jo mene, at naar jeg har holdt saa længe, kan jeg vel lidt endnu. Christines Hadefuldhed mod Agraren skal jo heller ikke paavirke Puf til Overbærenhed, hvis de da drøfter Sagerne. Det falder mig ind – du faar da for Himmelens Skyld ikke den Tanke at skrive om det til Puf for at udvirke noget godt? Lov mig endelig ikke at gøre det; paa det Omraade er han saa vidt jeg kan føle haard som Flint, det vilde ikke hjælpe og kun faa mig til at staa skidt i det. Jeg har ikke nævnt det og ikke ladet mig Spor mærke med det. – Agraren fik heldigvis Roeoptagen ned hos Rasmussen paa Frøkulturen; han er forfærdelig flink imod os og aldeles mærkværdig forstaaende ser det som en sygelig Tilstand. Det er dog intelligent af saadan en ganske ukultiveret Mand. - - Jeg har Efteraarsferie i denne Uge og arbejder i den Anledning under Højtryk, har faaet en Mængde store Arbejder tilside – saadanne som tager lidt lang ”samlet” Tid, hvad det jo altid kniber for mig at skaffe; mens jeg skriver dette koger jeg Asier, hvilket tager lang Tid da der kun maa koges 5-6 ad Gangen – efter min Opskrift da. Græskar har vi ogsaa syltet, 2 Slags baade med Vanille og Ingefær, jeg har faaet det hele forærende, saa det er kun Sukker og Krydderier at ofre paa det.
 I Onsdags tog jeg til Odense, jeg har hele Tiden haft i Sinde at benytte en af mine Feriedage til at besøge gamle Hanne Onkel Syberg og Mogensens. – Saa vidt jeg ved har Hanne ikke sendt Krans til Alhed Christine sagde at hun havde ikke set noget til det og hvis hun har sendt maa der altsaa ikke have været Kort. Hun talte ikke selv om noget, men derfor kan hun jo godt have sendt. Hun var svar og ringe stakkels gamle Hanne! Mon hun rigtig trives hos dem, den unge Kone er vist saa dygtig, at hun ikke har Kraft til at være stort andet. Hanne havde været syg og var i Høsten falden ned af en Vogn, da hun besøgte nogen i Vester Kærby; nu var hun da oppe, men jeg synes ikke, der var mange Kræfter. Jeg bad den unge Kone om at sende mig et Brevkort hvis hun blev syg en Gang. Adr. kan hun da ikke glemme, naar det er nok med mit Navn og Kjerteminde.
 Saa drog jeg derfra til Mogensens, der bor ude paa den tidligere ”Heden” der ad vor gamle Landevej næsten ude ved Fruens Bøge; de havde en henrivende Stue og der var saa hyggeligt og rart og de blev saa begejstrede over at se mig. Desværre blev det sent inden jeg naaede Onkel Syberg. Kl. var næsten 6, men en lille Passiar fik jeg da, dog ikke længe, da han var meget [indsat i venstre margen; lodret:] meget træt. Jeg synes næsten snart de to – Hanne og Onkel Syberg – har tjent sig fri, men maaske de endnu har lidt Glæde af Livet. 
 [Indsat øverst s. 1; på hovedet:] Jeg kan ikke huske om jeg har skrevet siden din store Hareskov-Begivenhed, det var vældig Sjov og interesserede mig levende. Stakkels lille Nus, der ikke kunde komme med. Hils gamle gode Pan naar du ser hende. Jeg var saa glad ved hendes Brev til min Fødselsdag - - Stakkels Las er vist meget dybt nede, men jeg tror dog, at han arbejder. Ang. Chr. er endnu intet fastslaaet. Elle kommer en af Dagene
 [Indsat langs venstre margen s. 1; lodret:] Nu kun tusind Hils og rigtig snarlig Bedring. Din Junge.</t>
   </si>
   <si>
+    <t>1927-12-30</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Louise Brønsted
+Peter Oluf Brønsted</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Alhed Larsen
+Christine  Mackie
+Holger  Møller Hjorth
+Otto Emil  Paludan
+Albrecht Schaffalitzky de Muckadell
+Carl Schaffalitzky de Muckadell
+Erik Schaffalitzky de Muckadell, unge greve</t>
+  </si>
+  <si>
+    <t>Otto Emil Paludan/Pallam overtog efter Albrecht Warbergs sød i 1902 arbejdet som godsforvalter ved grevskabet Muckadell. Paludan boede allerede på dette tidspunkt på gården Erikshaab, og efter Warberg-familiens fraflytning overtog han hele boligen. 
+Warberg-familiens venner, Schroll-familien, boede på Lykkenssæde. Det er svært at afgøre, hvem af Schroll'erne Christine Mackie mødtes med. 
+Arreskoverne: På godset Arreskov boede Schaffalitzky de Muckadell-familien. 
+Hjorths kan være flere personer, men der er muligvis tale om Agnete og Christian Møller Hjorth og deres datter, Inger.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8419</t>
+  </si>
+  <si>
+    <t>Christine/Mornine Mackie takker for pakken.
+Juleaftens morgen fik hun en kaffebakke op på sit og Alhed Larsens gamle værelse på Erikshaab, og hun røg cigar, mens hun pakkede gaver op. Efter middagen den følgende dag røg Paludan/Pallam og hun de fine, lange cigarer. De har hørt radio og været til kaffe på Lykkenssæde, hvorfra de måtte skynde sig hjem, da "Arreskoverne" var kommet. 
+Fjerde juledag kom Hjorths til middag, og hun skulle have været med dem hjem, men droppede det, da det var meget koldt, og hun var forkølet; de skulle køre i åben vogn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/FsQp</t>
+  </si>
+  <si>
+    <t>Erikshåb 30/12 - 27
+Kære lille Lugge! Og Børn!
+Tusende Tak for den dejlige Pakke! Jeg var umådelig glad ved det hele, Læsningen og Rygningen! Juleaftens Morgen havde jeg det dejligt her på Gæstekammeret (Alheds og mit) jeg fik en yndig Kaffebakke op, en hyggelig Brændeild i Kakkelovnen til at tø Isblomsterne af Ruderne - og på Sengen ved siden af min lå mine Pakker, som jeg havde haft med fra Kjerteminde; efter at have fået Ild på en Cigar gav jeg mig til at lukke dem op; Puttes Pakke kom med Posten og blev åbnet, da den kom - det var nu helt morsomt med en anden Julegaveteknik end den sædvanlige. Juledag efter Middagen nød Pallam og jeg de to fine lange Cigarer! med Højtidelighed; jeg var stolt af at traktere Pallam for en Gangs Skyld. Vi har haft det så stille og så hyggeligt, som man kan have det i et Hus, hvor Satan har fået Indpas (Radio-Højttaler) Vi har hørt to hele Gudstjenester og en Aften 2 1/2 Time "Capriciosa eller Familien i Nyboder". - Vi har været en Eft. på Lykkenssæde til Kaffe, men blev kaldt hjem expres, da alle Arreskoverne var kommen. 4 Juledag kom Hjorths til fin Middag og jeg skulde have været hjem med dem; men da jeg var så ganske forfærdelig medtaget af Forkølelse - Hoste - og da det frøs 11 Grader Reamur var der megen Vaklen, om jeg kunde køre den lille Tur i åben Vogn; Pallam var fornærmet over at det kunde tænkes, og jeg var ærlig talt heller ikke helt dristig selv, så jeg lod være, i Stedet for ligger jeg nu og bliver passet og har det nogenlunde, jeg har da sovet i Nat. - Tusende Hilsner til jer alle 6! Glædeligt Nytår!</t>
+  </si>
+  <si>
     <t>1928-09-27</t>
   </si>
   <si>
     <t>Louise Amstrup
 Grethe Bichel
 Peter Bichel
 Matilda Jungstedt
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Axel  Müller
 Fru Nielsen
 Otto Emil  Paludan
 Edith -, pige i huset på Møllebakken
 Else Warberg
 Laura Warberg
 Marie Warberg
 Torkild Warberg
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
@@ -16356,50 +16403,125 @@
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard, Dræby St. Fyen.
 [I brevet:]
 Lindøgaard 25 Aprl. 1942.
 Kæreste lille Dis!
 Tænk, at der er gaaet tredsindstyve Aar siden den Morgen, da vi fik Budskabet, at Mor havde faaet en lille Pige og kort efter betroede gamle Ma’ Frits os, at der havde været en lille dødfødt ogsaa. Lærerinden eller hvem det nu var havde besluttet, at vi intet skulde vide om det – om det regnedes for an Slags Usædelighed og hvordan – ved jeg ikke. Da vi Børn saa fik Lov til at se ind til Mor, fortalte hun os ganske aabent og naturligt, at der havde været en lille Pige til, men at hun var dødfødt. Det tog Mor vældig Kegler paa hos os, for vi kunde da som rimeligt var ikke forstaa, hvad det Hemmelighedskræmmeri skulde til.
 Til Lykke, lille go’e Dis! Gid alt maa gaa ad den lyse Side til; det er sandelig ingen Skade til at ønske det, for hvor det dog altid har let ved at gaa til den mørke! Jeg husker, at Lugge en Gang har smilet lidt, fordi jeg næsten satte Helbredsønskerne over alle andre, men helt hen i Vejret er det nu ikke. Det gode Helbred er næsten en Slags Basis for alt andet – naturligvis inden for rimelige Grænser. – Jeg tror, at jeg vil bruge denne runde Fødselsdag til at sige dig, at jeg er taknemmelig for det Venskab, der har været mellem os i snart de fleste af alle de mange Aaar og sige dig Tak, fordi du altid har været mig en saa fuldtro Ven. Aldrig har du svigtet mig, lille Dis, altid har du været Trøst og Støtte for mig, naar Livet for mig gik til den mørke Side og dine Trøstens Breve har altid været mange og lange.
 Det er kedeligt, at jeg slet ikke ved noget om, hvordan du har det, om du er bleven saa rask, at du har kunnet forberede lidt Festlighed til paa Søndag eller om du, hvad Himmelen forbyde, stadig ligger til Sengs og al Festlighed strøget. Det vilde rigtig nok være trist, for saa vidt jeg har kunnet forstaa, har du glædet dig til Dagen. 
 Lørdag. Tiden løber jo fra mig! Dette skulde for Resten heller ikke være et af de lange – dagligdags – Breve, hvor jeg snakker op om alle mine smaa Hændelser og Begivenheder her hjemme fra, tit tænker jeg paa, naar jeg saadan sidder og skriver op om dem ”hvor det maa kede den og den”, men jeg kan jo ikke andet. En Smule Begivenheder skal du nu have ogsaa denne Gang, for jeg ved, det vil glæde dig: den 22_nde_ April fik vi Vand; det blev som du kan tænke hilst med Jubel af hele Husstanden; Frk. Kristensen og vores lille Hjælpepige, som bærer det skønne Navn Irene, maatte køre alt Vand til en stor Vask inde fra R. Larsens paa den lille Malkevogn; Mandfolkene havde for travlt til at vi vilde bede dem om det. Mærkeligt at det har været saa længe om at tø, Rørene ligger vist ikke en Gang en Meter nede i Jorden. 
 En anden Begivenhed er, at nu har Løgstrup købt Ejendom nede i Gestelevlunde, kun en lille halv Mil fra det Sted som Sofies og Peters ældste Datter har. - Vi var ellers begyndt at blive betænkelige, fordi det syntes umuligt for for ham at faa noget, han og Peter syntes om, men nu naaede det sig til min store Lettelse. 
 Den tredje begivenhed er, at nu er Tinge bleven skilt – jeg mener faaet sin Skilsmisse lovformelig i Orden; du vil maaske synes det ikke har saa stor Betydning, men vi har gaaet og været bange for, at de skulde kræve ham dømt til at betale hende en Sum Penge, fordi han nu har købt Ejendom; ikke saa lidt tydede derpaa men han skaffede en god Uformuenheds-Attest – attesteret af vor Sogneraadsformand – og saa har de kunnet indse deres Afmagt paa det Punkt. 
 2. 
 Dit Fødselsdagsvejr bliver der vist ikke saa meget at klage paa, bare det vilde blæse lidt mindre; stille Solskin er jo bedre og vil give en festligere Dag for Jer. Den skarpe Vind fra N. Øst hindrer mig i at sidde i Haven i Solen, hvilket jo er saa værdifuldt for mig. Men en god Ting har der været ved Blæsten, den har faaet Møllen til at gaa rundt nede ved Inddæmningerne, saa Vandet paa Tinges 4 Tdr. Land Indd.n. har kunnet løbe ud i Stranden og det er værdifuldt for ham – de forskellige Interesser falder ikke altid sammen!
 Fordi jeg i Gaar havde skrevet om vores lange Venskab, laa jeg i Aftes og tænkte paa de fjerne Tider og kom til det Resultat, at vi egentlig ikke til Stadighed har været ret meget sammen siden den Gang, da jeg ydede dig, Tutte og lille Krastine fra Degnens min pædagogiske Undervisning Saa kom du til Ølstedgaard og siden kom jeg til Kjøbenhavn og da jeg 1901 kom tilbage til Erikshaab var du andre Steder f. Eks. i Italien – eller var det senere, ja du kom til Odense for at læse, men da Far døde kom du derfra og var vist hjemme en Tid, men det er alligevel ikke meget vi har været sammen i det daglige. Men Forbindelsen mellem os har været konstant og har aldrig svigtet. 
 Det er underlidt saa lidt den Slags Livsværdier betyder for - - hvordan skal jeg udtrykke mig – det brede Lag, Folket. Da jeg hørte at Louise Løgstrup skulde bo saa tæt ved sin Søster, himlede jeg lidt op om det glædelige deri, men Peter sagde lisse tørt: nå-å den Slags har da ikke noget at sige, de hugger saamænd saa tit paa hinanden. Og da jeg beklagede at Løgstrups nu rejste bort fra Peter og Sofie, slog han det ogsaa hen som noget ganske betydningsløst. Maaske betyder det i Virkeligheden ligesaa meget for dem som for os, men de gør sig det bare ikke klart. 
 Den gode Elle var herude i Lørdags, og vi havde en dejlig Snakkeeftermiddag. Hun sad og havde travlt med din Pude, den blev nydelig, synes jeg, hun er en Svend til at lave sådan noget. Gør det noget at du faar 2? jeg synes det ikke, man kan i Virkeligheden bruge Masser af Puder. At Bagklædningen paa min ikke ”staar” til Forsiden opdagede jeg for sent og var ikke saa lidt ked af, men saa trøster jeg mig med, at begge Sider jo ikke skal ses paa een Gang. Og saa er det jo ikke saadan heller, at man gaar ind i en Butik og vælger nogle smukke Farver ud, nej i disse Tider ma man pænt nøjes med, hvad Uldgarn, man har, eller rettere hvad Tørklæder man har at trevle op af. Nu maa du nøjes, lille Dis! og finde en lille obscur Plads til den.
 Der gaar ikke en Dag, hvor jeg ikke tænker paa, hvor det er dejligt at I kommer herover; een Ting spekulerer jeg paa: hvor skal I faa noget at gøre Ild ved, naar I skal ”koge” Jer en Taar Te eller Kaffe el. spejle Jer et Æg? Vi er holdt op med at fyre her i Stuen undt. lige om Morgenen, fordi vi ikke har og ikke kan faa Brændsel uden lige til Komfuret, og jeg fryser tappert. Lille Irene sagde i Dag: Jeg kan ikke lide, De saadan skal sidde og fryse! Var det ikke sødt? I skulde vel ikke have et af de gode Spritapparater, som de bruger, naar de ligger i Telt. Petroleum til Primus er jo en fjern Drøm – som saa meget andet. Tinge siger at naar han har sejlet med Lasse Taaning har de haft et Spritapparat, som de kunde koge Kartofler paa – og det varer jo da ½ Time. Ellers kan Axel saamænd samle Brænde i vores Have, hvor der ligger Masser. Alle Kneb gælder i Tider som disse. 
 Saa, nu lukker Agraren Porten op og kommer med sine Heste, begge Parter glæder sig til Middagsmaden – vi skal have gule Ærter, som vi elsker.
 Nu er Papiret ogsaa fuldt og et Fødselsdagsbrev præsteret, som ikke er nær saa ”sødt og godt”, som det skulde have været (et Brøl og en Stud), men maaske du dog har mærket, at du er i mine Tanker og at jeg ønsker dig Alverdens gode Ting. Tusind Hilsner fra din Junge
 [Skrevet langs venstre kant s. 4:]
 Hils Janna og Axel! Alle her hilser og ønsker til Lykke. 
 [Skrevet langs venstre kant s. 2:]
 Som du ser, sender jeg først Brev i Dag, da jeg tager det som en Selvfølge, at I henter Post. 
 [Skrevet på hovedet øverst s. 1:]
 Hils Lugge og Tutte saa mange Gange; sig til Tutte, at jeg er flov over mig selv, men at hun snart hører fra mig – haaber jeg da</t>
+  </si>
+  <si>
+    <t>1943-01-14</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Maria Balslev
+Nicoline Balslev
+Vilhelm Balslev
+Christian Barnekow
+Johanne Christine Brandstrup
+Lauritz  Brandstrup
+Thora  Branner
+Louise Brønsted
+Hjalmar Helweg
+Grethe Jungstedt
+Kaj Kaj, gift med Metha, pige i huset hos Johanne C. Larsen
+Adolph Larsen
+Christine  Mackie
+Christian Mogensen
+Meta -, pige i huset hos Johanne C. Larsen
+Astrid Warberg-Goldschmidt
+Erik Warberg Larsen
+Martin Warberg Larsen
+Per Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Lauritz og hans børn kendes ikke; heller ikke Jensen, Karl, Laura, Erna, Sine, Axel Larsen og hans kone, Selmør med søster eller Politi-Rasmussen. 
+Det vides ikke, hvad Barnekows mor hed. 
+Bedstefar Tranekær var Laura Warbergs far, Lauritz Brandstrup, og dermed var han Johanne C. Larsens morfar. Hans første kone, med hvem han fik fire børn, døde, og derefter giftede han sig med Johanne, f. Fenger. I dette ægteskab var der også fire børn. Johanne og hendes søskende betragtede alle hustru nummer to som deres mormor. 
+At forføde en sok er at strikke ny fod på et strømpeskaft.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8415</t>
+  </si>
+  <si>
+    <t>Det er svært at vaske storvask om vinteren. Nu er det tøvejr, og mændene tærsker, og så kan Johanne C. Larsen vaske.
+Forpagter Mogensen er død. Det samme er Axel Larsen.
+Er der noget galt med centralfyret hos Laura/Bibbe/Bi Warberg? 
+Maler Lauritz og hans børn har fået æg og æbler af Johanne.
+Christine/Mornine Mackie har sendt et foto af Bedstefar Tranekær/Lauritz Brandstrup og hans anden hustru, Johanne Brandstrup.
+Dr. Helweg har skaffet Nicoline/Line Balslev et let job, som hun kan tiltræde, når hun bliver raskere. Hendes bror, Vilhelm Balslev, er stadig syg.
+Johanne har skrevet i to pigers poesibøger og givet dem fint indpakket chokolade.
+Adolph Larsen har lagt havreneg ud til fasanerne i haven.
+Johanne takker for bøgerne. Japanernes idé om et samlet Østen var god.
+Mary vil have forhøjet børnebidraget til hendes og Erik/Tinge Warbergs søn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Xxry</t>
+  </si>
+  <si>
+    <t>Torsdag. 14-1-1943.
+Kæreste lille Bi!
+Nu kan du rigtignok tro, det er en renvasket og fin Mutter, der skriver til dig. Det er meget besværligt for mig at faa Storvask om Vinteren; de - Mænnerne - har lagt sig efter at gaa sent i Seng, senere end jeg, saa der er lukket af for Aftenvask og vi vaager saadan over vores dyrebare Ildebrændsel, at jeg kvier mig ved at fyre i Sovekamret i den usle gamle Kakkelovn som sluger et Par Vognlæs Brænde før der er varmt nok for mig usle - kuldskære.
+Saa i Dag fik vi noget i Retning af Tø, Tagene drypper da, selv om vort Termometer viser en Gr. eller to og - de tærsker, saa er jeg a'e med dem, og saa gik det løs med Storvask. Vi har for Resten ogsaa bestemt Vask, satte straks i Blød, for at udnytte Tøvejret, saa nu er der Gang i det hele. 
+Mon jeg ikke nu skulde blive lidt mere oplagt til at skrive, nu har jeg faaet de fleste af mine Forpligtelser fra Haanden, dette er det 22_nde_ Brev jeg skriver siden Juleaften, deraf 3 Kondolensebreve - hvor Folk dog dør i denne Vinter, vi bliver helt fattige af at købe Kranse. Forpagter Mogensen, som vi kendte saa godt fra han var Forpagter paa Gjelskov er død paa Alderdomshjemmet i Odense, og nu er vores gamle Ven Axel Larsen død, vi ved det kun fra Avisen; Jensen skrev en meget smuk Nekrolog over ham i Venstrebladet. Stakkels Fru Larsen, de havde det saa godt sammen, men hun har jo vidst det længe. 
+Du kan tro, jeg ogsaa glæder mig for din Skyld over Tøvejret, men bare det nu varer, Vinden er igen gaaet om ad Øst, saa vi faar vel Frost igen. 
+Er der noget galt med jeres Centralfyr, siden I skal have det saa koldt paa Jeres Værelser? der bliver jo ingen Hygge ved Jeres Fritimer paa den Maade, naar I skal sidde indpakkede. Hold mig lidt à jour med det, naar du skriver. Det er dog en farlig Mængde Læsning I har for Tiden og hvor slemt for dig med det store Hul i det.
+Drengene var i Aftes oppe hos Lauritz - Maleren - vi havde 11 friske Æg liggende og jeg foreslog Manse at tage dem med op til Børnene; det syntes han vældig godt om, Manse er helt flink til at give bort - Gudskelov. De fik saa en Kurv Æbler foruden, jeg har dog ikke hørt noget om Besøget, da de altsaa tærsker; Methas Kaj hjælper dem, Karl R[ulæseligt] som ellers er den der træder til, naar vi mangler en Mand, skulde køre med Sneplov.
+Jeg fik skrevet et langt Brev til Tante Mornine i Gaar, hun sendte mig til Jul et Fotografi taget efter et Daguereotopi ["u" i ordet indsat over linjen] af Bedstefar Tranekær og hans anden Kone, den Bedstemor vi kendte og elskede og hendes Kusine, Mor til Komponisten Barnekow. Saa har jeg faaet Takkebreve fra Dis Lugge og Tutte - det fra Tutte kom først i Gaar og jeg syntes det var lidt modfaldent i Tonen - maaske det var den tiltagende Frist; de kan ikke faa al den Ildebrændsel, de skal bruge og er det ikke næsten værre at fryse end at svede, ingen af Delene er atraaværdigt. Fra Marie Balsl. har jeg ogsaa hørt som Svar paa et Nytaarsbrev. Hun fortalte, at Prof. Helweg havde henvendt sig til Lines forrige Overlæge paa Nørre Hospital - er det ikke saadan det hedder - for at forhøre om han havde en lettere Plads til Line, naar hun en Gang om et halvt eller helt Aar kunde begynde igen. Prof. H. mente at det vilde være rart for Line om hun havde et Arbejde at se hen til i Rekonvalesensen, saa hun ikke skulde tænke frem og tilbage paa det, men den Overlæge, jeg ved ikke hans Navn, men det ved vel Ellens Grethe, var ganske og aldeles uinteresseret i Lines Fremtid; det var i hvert Fald, hvad jeg fik ud af Maries Brev. Nu maa jeg hen og lave Haandarbejde - et Par Strømper til Manse (forfødet) af det blaa Garn. Farvel saa længe.
+Lørdag I Gaar blev det ikke til noget med Skriveriet. Laura kom paa Visit, at ["at" overstreget] dels for at give mig en Opskrift, jeg havde bedt om (man skal næsten lære Husholdning paa ny i disse Tider) dels for at takke for noget, jeg havde sendt ind til dem; Erna havde været her med sin "Poesibog", og da jeg i Sines havde "digtet" to Sange, maatte jeg ogsaa op med to til Erna Saa købte jeg 3 Chokoladestænger og pakker dem hver ["hver" overstreget] ind hver for sig mægtig fint ind og med Sølvbånd og smaa fine Julesedler med deres Navne og pakkede det hele ind i Julepapir - Metha var inde med det; Børn kan tit have Glæde af saadans Krimskrams, og de smaa Gryn kom jo Juleaften med en Æske Godter til mig, mens jeg intet havde til dem - det var flovt. Heldigvis havde vi levnet Lagkage fra Julefrokosten med Peter, Sofie og Elle - mon jeg dog fortalte dig om den - saa de fik et net Traktement, men jeg følte mig jo i Gæld til dem. - Naa, Laura fik Kaffe og vi havde en god Snak, Laura er sød, men hun kan ikke faa sig til at gaa igen, og min Rejse om i Haven gik langt over den - p. Gr. a. Fasanerne - tilladte Tid. Far har lagt et Havreneg op ad det store gamle Æbletræ og der løber Fasanerne, for Tiden 2 Haner og 4 Høner, og æder af Hjertens Lyst.
+Paa Grund af min Uoplagthed til at skrive fik jeg vist slet ikke sagt ordentlig Tak for dine Gaver sødeste Bi - har jeg takket dig saa meget fra Metha for Dugen, det skulde jeg - og tusinde Tak for det alt sammen til os andre; jeg har genlæst Cooper med stor Interesse, men de har jo filet lidt grundigt af, de Bæster. Hvor er mange af dem, der behandler Udgivelse af gamle Bøger dog ukultiverede; det er paa det Omraade som paa snart de fleste udelukkende et Pengespørgsmaal for dem - maaske et Tagen for meget Hensyn til den store jævne Hob, som først og fremmest skal have noget, der glider let og hurtigt ned. - Og hvilken Skat, jeg dog efter Julen fandt oppe i Dragkisteskuffen! Hvor har du dog faaet alle de interessante, videnskabelige Bøger? Jeg gik straks i Gang med "Kina og Japan i det nittende Aarhundrede." Gud Fader bevares hvor maa de - Kineserne - hade de europæiske Barbarer, for det er vi jo i deres Øjne, og hvor har man været modbydelige imod dem med den Opiumsindførsel til Landet - fuldkommen Bødler. 
+Jeg kommer til at tænke paa, at der egentlig er en Analogi: - - ligesom der er saa meget, man kan stemme for i de Tyskes Idéer, nemlig er forenet Europa, saa er der da ["da" overstreget] meget i Japanernes Ide om et forenet Østen, men begge Dele ødelægges derved at de respektive Lande, Tyskland og Japan, begge vil være de regerende, hvilket ødelægger Spillet begge Steder. 
+I de Bøger - uanset hvem af os de var til - har jeg Mad til lange Tider og du skal rigtig nok have tusind Tak for dem. Er det din Ven, Bibliotekaren, der har sat dig paa Sporet af dem?
+Marie Balslev har ringet siden jeg skrev det første af Brevet. Hun havde altsaa fulgt Vilhelm over til Kbhvn. til Undersøgelse og Fotografering og det blev en stor Skuffelse; Foto'erne er ikke, saadan at han kan komme op endnu; foreløbig skal han have en Maaneds Lysbehandling og saa sandsynligvis hjem og ligge videre.
+Derimod havde Line det saa godt. Prof. Helweg skaffer hende let Arbejde paa Kommunehospit; og der menes, at hun snart skal udskrives! Hun skal saa først paa et Rekreationshjem, antagelig Dianalund, og saa hjem til Erikshaab.
+Jeg kan ikke fortælle dig noget nyt om Selmør - jeg kan ikke faa mig til at ringe - men Laura sagde i O ["O" overstreget] Gaar, at i Avisen havde der staaet, at der kom en ny Læge d. 20_nde_, altsaa om 4 Dage. Det arme Barn, hvor mit Hjerte dog bløder for hende, hvor skal hun dog kunne begaa sig hen i Verden. Mon hun er rask nok til Sygeplejen, som hun jo før har været ved, og hvad ellers. Hun og Søsteren kan vist slet ikke sammen. Posten mener at den Søster er saa usympatisk, men maaske han kun har den Opfattelse fra Selmør. Jeg gad vide, om du hører fra hende. Det er naturligvis tragisk, hvad man tænker om hendes Fremtid, synes jeg. Mon der kunde tænkes en Husbestyrerindeplads hos en "enlig Herre"? Men dygtig er hun vel ikke? Saa snart jeg hører noget, skal jeg lade dig det vide. 
+I Dag tærsker de nede hos Tinge, vi her fik "optærsken" i Forgaars, og det er egentlig dejligt at komme ned om Morgenen (lidt før 9) til en tom Stue, saa jeg i privat Fred kan klæde mig paa og gøre Toilette. 
+Mary har indgivet Ansøgning om at faa Tinges Bidrag til Drengen forhøjet!! Jeg tænker mig, at det er mere Chikane end Pengetrang. Politi-Rasmussen var her i Gaar og fik det skrevet op om Tinges Formuesomstændigheder og det var en god Rapport, han lavede, jeg kan næsten ikke tro, de paa det Grundlag kan dømme ham til at komme højere op. Rasmussen var flink, han fik Kaffe med - og en Cigar. 
+[Indsat øverst s. 4; på hovedet:]
+T. Elle har jeg ikke hørt fra eller om siden Jul, jeg haaber hun holder sig hjemme og ikke tager paa Landet i den Vinter
+[Indsat øverst s. 1; på hovedet:]
+Mon du nu har haft en Fridag? Hvor var det stygt, det der. Tænk bare ikke paa lange Breve, før du kommer helt i Orden og ikke er saa ophængt med Læsearbejde. Køb et Par Brevkort, blot jeg ved, hvordan du har det, saa er det nok. Spar endelig paa dine Kræfter, Arbejdet skal jo gøres. Saa ikke mere denne Gang, udover, hvad jeg har skrevet har jeg intet oplevet. De allerkærligste Hilsner og god Bedring fra din Mor.</t>
   </si>
   <si>
     <t>1943-06-25</t>
   </si>
   <si>
     <t>Lindøgård
 Dræby Station</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov</t>
   </si>
   <si>
     <t>Joachim Balslev
 Lars Balslev
 Lars Christian Balslev
 Maria Balslev
 Martin Henrik  Balslev
 Vilhelm Balslev
 Bodild Branner
 Thora  Branner
 Alfred Fly
 Adolph Larsen
 Ellen  Sawyer
 Nicoline  von Sperling
 Maria von Sperling. g. Balslev
@@ -17022,59 +17144,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8vt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gk9Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/69Hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RS0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Osj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lFaZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ubbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cfam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HwZi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jKvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyXC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZR3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6NfH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nCpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oyu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rTXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jJaI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v7ir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uiU5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDLB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2Io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OXaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/89HM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CdkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UU3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aTo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/txzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ux5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUT5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TTtD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bDoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/71sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/93Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7KJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R68i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QWFu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kkc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v2Iw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rwb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fOCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5IeZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ncH5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/555E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SfVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0HmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WorR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zxCT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xKC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68On" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YgRf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gERy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5Qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qn6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EQqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JAzF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PrWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gQMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mA7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/two8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1g4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p4ky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QMkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FfjV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oVuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hmuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1LQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PmHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qtzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xlv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wavK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KemZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ST2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RRbW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tio1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOLw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FmR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KOlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZ3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M8wW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7e7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aFaC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n7bN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cKUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5dND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MwKy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gMgE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cvL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9D2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uVXF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FXkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K1YV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFvS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrbC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bmiF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HYYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOOc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gbwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DG08KFDm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t2Bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d0BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Ilngp06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HVashspr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBzJFEI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L4IB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JPz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9lMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0Ss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F24c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aazS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DtZy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CFSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8vt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gk9Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/69Hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RS0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Osj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lFaZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ubbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cfam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HwZi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jKvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyXC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZR3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6NfH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nCpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oyu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rTXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jJaI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v7ir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uiU5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDLB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2Io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OXaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/89HM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CdkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UU3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aTo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/txzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ux5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUT5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TTtD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bDoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/71sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/93Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7KJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R68i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QWFu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kkc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v2Iw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rwb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fOCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5IeZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ncH5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/555E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SfVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0HmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WorR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zxCT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xKC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68On" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YgRf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gERy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5Qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qn6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EQqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JAzF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PrWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gQMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mA7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/two8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1g4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p4ky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QMkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FfjV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oVuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hmuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1LQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PmHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qtzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xlv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wavK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KemZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ST2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RRbW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tio1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOLw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FmR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KOlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZ3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M8wW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7e7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aFaC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n7bN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cKUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5dND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MwKy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gMgE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cvL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9D2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uVXF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FXkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K1YV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFvS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrbC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bmiF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HYYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOOc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gbwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DG08KFDm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t2Bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d0BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Ilngp06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HVashspr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBzJFEI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L4IB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JPz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9lMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FsQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0Ss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F24c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aazS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DtZy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xxry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CFSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M393"/>
+  <dimension ref="A1:M395"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -33249,1190 +33371,1282 @@
       </c>
       <c r="I367" s="5" t="s">
         <v>2525</v>
       </c>
       <c r="J367" s="5" t="s">
         <v>2526</v>
       </c>
       <c r="K367" s="5" t="s">
         <v>2527</v>
       </c>
       <c r="L367" s="6" t="s">
         <v>2528</v>
       </c>
       <c r="M367" s="5" t="s">
         <v>2529</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
         <v>2530</v>
       </c>
       <c r="B368" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C368" s="5" t="s">
-        <v>203</v>
+        <v>35</v>
       </c>
       <c r="D368" s="5" t="s">
-        <v>1064</v>
-[...4 lines deleted...]
-        </is>
+        <v>2531</v>
+      </c>
+      <c r="E368" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H368" s="5" t="s">
-        <v>2531</v>
+        <v>2532</v>
       </c>
       <c r="I368" s="5" t="s">
-        <v>2532</v>
+        <v>2533</v>
       </c>
       <c r="J368" s="5" t="s">
-        <v>2533</v>
+        <v>2534</v>
       </c>
       <c r="K368" s="5" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="L368" s="6" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="M368" s="5" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
       <c r="B369" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C369" s="5" t="s">
         <v>203</v>
       </c>
       <c r="D369" s="5" t="s">
         <v>1064</v>
       </c>
       <c r="E369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H369" s="5" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="I369" s="5" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="J369" s="5" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
       <c r="K369" s="5" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
       <c r="L369" s="6" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="M369" s="5" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
-        <v>2544</v>
+        <v>2545</v>
       </c>
       <c r="B370" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C370" s="5" t="s">
         <v>203</v>
       </c>
       <c r="D370" s="5" t="s">
         <v>1064</v>
       </c>
       <c r="E370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H370" s="5" t="s">
-        <v>2545</v>
-[...1 lines deleted...]
-      <c r="I370" s="5"/>
+        <v>2546</v>
+      </c>
+      <c r="I370" s="5" t="s">
+        <v>2547</v>
+      </c>
       <c r="J370" s="5" t="s">
-        <v>2546</v>
+        <v>2548</v>
       </c>
       <c r="K370" s="5" t="s">
-        <v>2547</v>
+        <v>2549</v>
       </c>
       <c r="L370" s="6" t="s">
-        <v>2548</v>
+        <v>2550</v>
       </c>
       <c r="M370" s="5" t="s">
-        <v>2549</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
-        <v>2550</v>
+        <v>2552</v>
       </c>
       <c r="B371" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C371" s="5" t="s">
         <v>203</v>
       </c>
       <c r="D371" s="5" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H371" s="5" t="s">
-        <v>2551</v>
-[...3 lines deleted...]
-      </c>
+        <v>2553</v>
+      </c>
+      <c r="I371" s="5"/>
       <c r="J371" s="5" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="K371" s="5" t="s">
-        <v>2554</v>
+        <v>2555</v>
       </c>
       <c r="L371" s="6" t="s">
-        <v>2555</v>
+        <v>2556</v>
       </c>
       <c r="M371" s="5" t="s">
-        <v>2556</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
       <c r="B372" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C372" s="5" t="s">
         <v>203</v>
       </c>
       <c r="D372" s="5" t="s">
         <v>1064</v>
       </c>
       <c r="E372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H372" s="5" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
       <c r="I372" s="5" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
       <c r="J372" s="5" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
       <c r="K372" s="5" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="L372" s="6" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
       <c r="M372" s="5" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
-        <v>2564</v>
+        <v>2565</v>
       </c>
       <c r="B373" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C373" s="5" t="s">
-        <v>103</v>
+        <v>203</v>
       </c>
       <c r="D373" s="5" t="s">
-        <v>985</v>
+        <v>1064</v>
       </c>
       <c r="E373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H373" s="5" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
       <c r="I373" s="5" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
       <c r="J373" s="5" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
       <c r="K373" s="5" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
       <c r="L373" s="6" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
       <c r="M373" s="5" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="B374" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C374" s="5" t="s">
-        <v>203</v>
+        <v>103</v>
       </c>
       <c r="D374" s="5" t="s">
-        <v>1064</v>
+        <v>985</v>
       </c>
       <c r="E374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H374" s="5" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
       <c r="I374" s="5" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="J374" s="5" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="K374" s="5" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
       <c r="L374" s="6" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="M374" s="5" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="B375" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C375" s="5" t="s">
         <v>203</v>
       </c>
       <c r="D375" s="5" t="s">
         <v>1064</v>
       </c>
       <c r="E375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H375" s="5" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
       <c r="I375" s="5" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
       <c r="J375" s="5" t="s">
-        <v>2581</v>
+        <v>2582</v>
       </c>
       <c r="K375" s="5" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
       <c r="L375" s="6" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="M375" s="5" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="5" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="B376" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="5" t="s">
-        <v>103</v>
+        <v>203</v>
       </c>
       <c r="D376" s="5" t="s">
-        <v>985</v>
-[...4 lines deleted...]
-      <c r="F376" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E376" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F376" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G376" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H376" s="5" t="s">
         <v>2587</v>
       </c>
-      <c r="G376" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H376" s="5" t="s">
+      <c r="I376" s="5" t="s">
         <v>2588</v>
       </c>
-      <c r="I376" s="5" t="s">
+      <c r="J376" s="5" t="s">
         <v>2589</v>
       </c>
-      <c r="J376" s="5" t="s">
+      <c r="K376" s="5" t="s">
         <v>2590</v>
       </c>
-      <c r="K376" s="5" t="s">
+      <c r="L376" s="6" t="s">
         <v>2591</v>
       </c>
-      <c r="L376" s="6" t="s">
+      <c r="M376" s="5" t="s">
         <v>2592</v>
-      </c>
-[...1 lines deleted...]
-        <v>2593</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B377" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C377" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D377" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="E377" s="5" t="s">
         <v>2594</v>
       </c>
-      <c r="B377" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D377" s="5" t="s">
+      <c r="F377" s="5" t="s">
         <v>2595</v>
       </c>
-      <c r="E377" s="5" t="s">
+      <c r="G377" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H377" s="5" t="s">
         <v>2596</v>
       </c>
-      <c r="F377" s="5" t="s">
+      <c r="I377" s="5" t="s">
         <v>2597</v>
       </c>
-      <c r="G377" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H377" s="5" t="s">
+      <c r="J377" s="5" t="s">
         <v>2598</v>
       </c>
-      <c r="I377" s="5" t="s">
+      <c r="K377" s="5" t="s">
         <v>2599</v>
       </c>
-      <c r="J377" s="5" t="s">
+      <c r="L377" s="6" t="s">
         <v>2600</v>
       </c>
-      <c r="K377" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L377" s="6" t="s">
+      <c r="M377" s="5" t="s">
         <v>2601</v>
-      </c>
-[...1 lines deleted...]
-        <v>2602</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="5" t="s">
-        <v>2603</v>
+        <v>2602</v>
       </c>
       <c r="B378" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C378" s="5" t="s">
         <v>985</v>
       </c>
       <c r="D378" s="5" t="s">
-        <v>2595</v>
+        <v>2603</v>
       </c>
       <c r="E378" s="5" t="s">
         <v>2604</v>
       </c>
       <c r="F378" s="5" t="s">
-        <v>2587</v>
+        <v>2605</v>
       </c>
       <c r="G378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H378" s="5" t="s">
-        <v>2605</v>
+        <v>2606</v>
       </c>
       <c r="I378" s="5" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
       <c r="J378" s="5" t="s">
-        <v>2607</v>
-[...1 lines deleted...]
-      <c r="K378" s="5" t="s">
         <v>2608</v>
+      </c>
+      <c r="K378" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L378" s="6" t="s">
         <v>2609</v>
       </c>
       <c r="M378" s="5" t="s">
         <v>2610</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="5" t="s">
         <v>2611</v>
       </c>
       <c r="B379" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C379" s="5" t="s">
-        <v>103</v>
+        <v>985</v>
       </c>
       <c r="D379" s="5" t="s">
-        <v>985</v>
+        <v>2603</v>
       </c>
       <c r="E379" s="5" t="s">
-        <v>2586</v>
+        <v>2612</v>
       </c>
       <c r="F379" s="5" t="s">
-        <v>2587</v>
+        <v>2595</v>
       </c>
       <c r="G379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H379" s="5" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
       <c r="I379" s="5" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
       <c r="J379" s="5" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="K379" s="5" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
       <c r="L379" s="6" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="M379" s="5" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="5" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="B380" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C380" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D380" s="5" t="s">
         <v>985</v>
       </c>
       <c r="E380" s="5" t="s">
-        <v>2586</v>
+        <v>2594</v>
       </c>
       <c r="F380" s="5" t="s">
-        <v>2619</v>
+        <v>2595</v>
       </c>
       <c r="G380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H380" s="5" t="s">
         <v>2620</v>
       </c>
       <c r="I380" s="5" t="s">
         <v>2621</v>
       </c>
       <c r="J380" s="5" t="s">
         <v>2622</v>
       </c>
       <c r="K380" s="5" t="s">
         <v>2623</v>
       </c>
       <c r="L380" s="6" t="s">
         <v>2624</v>
       </c>
       <c r="M380" s="5" t="s">
         <v>2625</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="5" t="s">
         <v>2626</v>
       </c>
       <c r="B381" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C381" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D381" s="5" t="s">
         <v>985</v>
       </c>
-      <c r="D381" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E381" s="5" t="s">
+        <v>2594</v>
+      </c>
+      <c r="F381" s="5" t="s">
         <v>2627</v>
-      </c>
-[...1 lines deleted...]
-        <v>2586</v>
       </c>
       <c r="G381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H381" s="5" t="s">
         <v>2628</v>
       </c>
       <c r="I381" s="5" t="s">
         <v>2629</v>
       </c>
       <c r="J381" s="5" t="s">
         <v>2630</v>
       </c>
       <c r="K381" s="5" t="s">
         <v>2631</v>
       </c>
       <c r="L381" s="6" t="s">
         <v>2632</v>
       </c>
       <c r="M381" s="5" t="s">
         <v>2633</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="5" t="s">
         <v>2634</v>
       </c>
       <c r="B382" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C382" s="5" t="s">
         <v>985</v>
       </c>
       <c r="D382" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E382" s="5" t="s">
         <v>2635</v>
       </c>
       <c r="F382" s="5" t="s">
+        <v>2594</v>
+      </c>
+      <c r="G382" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H382" s="5" t="s">
         <v>2636</v>
       </c>
-      <c r="G382" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H382" s="5" t="s">
+      <c r="I382" s="5" t="s">
         <v>2637</v>
       </c>
-      <c r="I382" s="5" t="s">
+      <c r="J382" s="5" t="s">
         <v>2638</v>
       </c>
-      <c r="J382" s="5" t="s">
+      <c r="K382" s="5" t="s">
         <v>2639</v>
       </c>
-      <c r="K382" s="5" t="s">
+      <c r="L382" s="6" t="s">
         <v>2640</v>
       </c>
-      <c r="L382" s="6" t="s">
+      <c r="M382" s="5" t="s">
         <v>2641</v>
-      </c>
-[...1 lines deleted...]
-        <v>2642</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="5" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B383" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C383" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="D383" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E383" s="5" t="s">
         <v>2643</v>
-      </c>
-[...10 lines deleted...]
-        <v>2586</v>
       </c>
       <c r="F383" s="5" t="s">
         <v>2644</v>
       </c>
       <c r="G383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H383" s="5" t="s">
         <v>2645</v>
       </c>
       <c r="I383" s="5" t="s">
         <v>2646</v>
       </c>
       <c r="J383" s="5" t="s">
         <v>2647</v>
       </c>
       <c r="K383" s="5" t="s">
         <v>2648</v>
       </c>
       <c r="L383" s="6" t="s">
         <v>2649</v>
       </c>
       <c r="M383" s="5" t="s">
         <v>2650</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="5" t="s">
         <v>2651</v>
       </c>
       <c r="B384" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C384" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D384" s="5" t="s">
         <v>985</v>
       </c>
-      <c r="D384" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E384" s="5" t="s">
-        <v>2635</v>
+        <v>2594</v>
       </c>
       <c r="F384" s="5" t="s">
-        <v>2586</v>
+        <v>2652</v>
       </c>
       <c r="G384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H384" s="5" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
       <c r="I384" s="5" t="s">
-        <v>2653</v>
+        <v>2654</v>
       </c>
       <c r="J384" s="5" t="s">
-        <v>2654</v>
+        <v>2655</v>
       </c>
       <c r="K384" s="5" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
       <c r="L384" s="6" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
       <c r="M384" s="5" t="s">
-        <v>2657</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="5" t="s">
-        <v>2658</v>
+        <v>2659</v>
       </c>
       <c r="B385" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C385" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="D385" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="D385" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E385" s="5" t="s">
-        <v>2586</v>
+        <v>2643</v>
       </c>
       <c r="F385" s="5" t="s">
-        <v>2644</v>
+        <v>2594</v>
       </c>
       <c r="G385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H385" s="5" t="s">
-        <v>2659</v>
+        <v>2660</v>
       </c>
       <c r="I385" s="5" t="s">
-        <v>2660</v>
+        <v>2661</v>
       </c>
       <c r="J385" s="5" t="s">
-        <v>2661</v>
+        <v>2662</v>
       </c>
       <c r="K385" s="5" t="s">
-        <v>2662</v>
+        <v>2663</v>
       </c>
       <c r="L385" s="6" t="s">
-        <v>2663</v>
+        <v>2664</v>
       </c>
       <c r="M385" s="5" t="s">
-        <v>2664</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="5" t="s">
-        <v>2665</v>
+        <v>2666</v>
       </c>
       <c r="B386" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C386" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D386" s="5" t="s">
         <v>985</v>
       </c>
       <c r="E386" s="5" t="s">
-        <v>2666</v>
+        <v>2594</v>
       </c>
       <c r="F386" s="5" t="s">
+        <v>2652</v>
+      </c>
+      <c r="G386" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H386" s="5" t="s">
         <v>2667</v>
       </c>
-      <c r="G386" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H386" s="5" t="s">
+      <c r="I386" s="5" t="s">
         <v>2668</v>
       </c>
-      <c r="I386" s="5" t="s">
+      <c r="J386" s="5" t="s">
         <v>2669</v>
       </c>
-      <c r="J386" s="5" t="s">
+      <c r="K386" s="5" t="s">
         <v>2670</v>
       </c>
-      <c r="K386" s="5" t="s">
+      <c r="L386" s="6" t="s">
         <v>2671</v>
       </c>
-      <c r="L386" s="6" t="s">
+      <c r="M386" s="5" t="s">
         <v>2672</v>
-      </c>
-[...1 lines deleted...]
-        <v>2673</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="5" t="s">
-        <v>2674</v>
+        <v>2673</v>
       </c>
       <c r="B387" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C387" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D387" s="5" t="s">
-        <v>985</v>
-[...5 lines deleted...]
-        <v>2644</v>
+        <v>2674</v>
+      </c>
+      <c r="E387" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F387" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H387" s="5" t="s">
         <v>2675</v>
       </c>
       <c r="I387" s="5" t="s">
         <v>2676</v>
       </c>
       <c r="J387" s="5" t="s">
         <v>2677</v>
       </c>
       <c r="K387" s="5" t="s">
         <v>2678</v>
       </c>
       <c r="L387" s="6" t="s">
         <v>2679</v>
       </c>
       <c r="M387" s="5" t="s">
         <v>2680</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="5" t="s">
         <v>2681</v>
       </c>
       <c r="B388" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C388" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D388" s="5" t="s">
         <v>985</v>
       </c>
       <c r="E388" s="5" t="s">
-        <v>2586</v>
+        <v>2682</v>
       </c>
       <c r="F388" s="5" t="s">
-        <v>2644</v>
+        <v>2683</v>
       </c>
       <c r="G388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H388" s="5" t="s">
-        <v>2682</v>
+        <v>2684</v>
       </c>
       <c r="I388" s="5" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
       <c r="J388" s="5" t="s">
-        <v>2684</v>
+        <v>2686</v>
       </c>
       <c r="K388" s="5" t="s">
-        <v>2685</v>
+        <v>2687</v>
       </c>
       <c r="L388" s="6" t="s">
-        <v>2686</v>
+        <v>2688</v>
       </c>
       <c r="M388" s="5" t="s">
-        <v>2687</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="5" t="s">
-        <v>2688</v>
+        <v>2690</v>
       </c>
       <c r="B389" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C389" s="5" t="s">
-        <v>318</v>
+        <v>103</v>
       </c>
       <c r="D389" s="5" t="s">
         <v>985</v>
       </c>
       <c r="E389" s="5" t="s">
-        <v>2586</v>
+        <v>2594</v>
       </c>
       <c r="F389" s="5" t="s">
-        <v>2644</v>
+        <v>2652</v>
       </c>
       <c r="G389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H389" s="5" t="s">
-        <v>2689</v>
+        <v>2691</v>
       </c>
       <c r="I389" s="5" t="s">
-        <v>2690</v>
+        <v>2692</v>
       </c>
       <c r="J389" s="5" t="s">
-        <v>2691</v>
+        <v>2693</v>
       </c>
       <c r="K389" s="5" t="s">
-        <v>2692</v>
+        <v>2694</v>
       </c>
       <c r="L389" s="6" t="s">
-        <v>2693</v>
+        <v>2695</v>
       </c>
       <c r="M389" s="5" t="s">
-        <v>2694</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="5" t="s">
-        <v>2695</v>
+        <v>2697</v>
       </c>
       <c r="B390" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C390" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D390" s="5" t="s">
         <v>985</v>
       </c>
       <c r="E390" s="5" t="s">
-        <v>2586</v>
+        <v>2594</v>
       </c>
       <c r="F390" s="5" t="s">
-        <v>2644</v>
+        <v>2652</v>
       </c>
       <c r="G390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H390" s="5" t="s">
-        <v>2696</v>
+        <v>2698</v>
       </c>
       <c r="I390" s="5" t="s">
-        <v>2697</v>
+        <v>2699</v>
       </c>
       <c r="J390" s="5" t="s">
-        <v>2698</v>
+        <v>2700</v>
       </c>
       <c r="K390" s="5" t="s">
-        <v>2699</v>
+        <v>2701</v>
       </c>
       <c r="L390" s="6" t="s">
-        <v>2700</v>
+        <v>2702</v>
       </c>
       <c r="M390" s="5" t="s">
-        <v>2701</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="5" t="s">
-        <v>2702</v>
+        <v>2704</v>
       </c>
       <c r="B391" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C391" s="5" t="s">
-        <v>103</v>
+        <v>318</v>
       </c>
       <c r="D391" s="5" t="s">
         <v>985</v>
       </c>
       <c r="E391" s="5" t="s">
-        <v>2586</v>
+        <v>2594</v>
       </c>
       <c r="F391" s="5" t="s">
-        <v>2644</v>
+        <v>2652</v>
       </c>
       <c r="G391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H391" s="5" t="s">
-        <v>2703</v>
+        <v>2705</v>
       </c>
       <c r="I391" s="5" t="s">
-        <v>2704</v>
+        <v>2706</v>
       </c>
       <c r="J391" s="5" t="s">
-        <v>2705</v>
+        <v>2707</v>
       </c>
       <c r="K391" s="5" t="s">
-        <v>2706</v>
+        <v>2708</v>
       </c>
       <c r="L391" s="6" t="s">
-        <v>2707</v>
+        <v>2709</v>
       </c>
       <c r="M391" s="5" t="s">
-        <v>2708</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="5" t="s">
-        <v>2709</v>
+        <v>2711</v>
       </c>
       <c r="B392" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C392" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D392" s="5" t="s">
         <v>985</v>
       </c>
       <c r="E392" s="5" t="s">
-        <v>2586</v>
+        <v>2594</v>
       </c>
       <c r="F392" s="5" t="s">
-        <v>2710</v>
+        <v>2652</v>
       </c>
       <c r="G392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H392" s="5" t="s">
-        <v>2711</v>
+        <v>2712</v>
       </c>
       <c r="I392" s="5" t="s">
-        <v>2712</v>
+        <v>2713</v>
       </c>
       <c r="J392" s="5" t="s">
-        <v>2713</v>
+        <v>2714</v>
       </c>
       <c r="K392" s="5" t="s">
-        <v>2714</v>
+        <v>2715</v>
       </c>
       <c r="L392" s="6" t="s">
-        <v>2715</v>
+        <v>2716</v>
       </c>
       <c r="M392" s="5" t="s">
-        <v>2716</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="5" t="s">
-        <v>2717</v>
+        <v>2718</v>
       </c>
       <c r="B393" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C393" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D393" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="E393" s="5" t="s">
+        <v>2594</v>
+      </c>
+      <c r="F393" s="5" t="s">
+        <v>2652</v>
+      </c>
+      <c r="G393" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H393" s="5" t="s">
+        <v>2719</v>
+      </c>
+      <c r="I393" s="5" t="s">
+        <v>2720</v>
+      </c>
+      <c r="J393" s="5" t="s">
+        <v>2721</v>
+      </c>
+      <c r="K393" s="5" t="s">
+        <v>2722</v>
+      </c>
+      <c r="L393" s="6" t="s">
+        <v>2723</v>
+      </c>
+      <c r="M393" s="5" t="s">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="5" t="s">
+        <v>2725</v>
+      </c>
+      <c r="B394" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C394" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D394" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="E394" s="5" t="s">
+        <v>2594</v>
+      </c>
+      <c r="F394" s="5" t="s">
+        <v>2726</v>
+      </c>
+      <c r="G394" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H394" s="5" t="s">
+        <v>2727</v>
+      </c>
+      <c r="I394" s="5" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J394" s="5" t="s">
+        <v>2729</v>
+      </c>
+      <c r="K394" s="5" t="s">
+        <v>2730</v>
+      </c>
+      <c r="L394" s="6" t="s">
+        <v>2731</v>
+      </c>
+      <c r="M394" s="5" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="5" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B395" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C395" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D393" s="5" t="s">
+      <c r="D395" s="5" t="s">
         <v>706</v>
       </c>
-      <c r="E393" s="5" t="s">
+      <c r="E395" s="5" t="s">
         <v>510</v>
       </c>
-      <c r="F393" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G393" s="5" t="s">
+      <c r="F395" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G395" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="H393" s="5" t="s">
-[...5 lines deleted...]
-      <c r="J393" s="5" t="s">
+      <c r="H395" s="5" t="s">
+        <v>2734</v>
+      </c>
+      <c r="I395" s="5" t="s">
+        <v>2735</v>
+      </c>
+      <c r="J395" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="K393" s="5" t="s">
-[...6 lines deleted...]
-        <v>2722</v>
+      <c r="K395" s="5" t="s">
+        <v>2736</v>
+      </c>
+      <c r="L395" s="6" t="s">
+        <v>2737</v>
+      </c>
+      <c r="M395" s="5" t="s">
+        <v>2738</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -34786,44 +35000,46 @@
     <hyperlink ref="M369" r:id="rId374"/>
     <hyperlink ref="M370" r:id="rId375"/>
     <hyperlink ref="M371" r:id="rId376"/>
     <hyperlink ref="M372" r:id="rId377"/>
     <hyperlink ref="M373" r:id="rId378"/>
     <hyperlink ref="M374" r:id="rId379"/>
     <hyperlink ref="M375" r:id="rId380"/>
     <hyperlink ref="M376" r:id="rId381"/>
     <hyperlink ref="M377" r:id="rId382"/>
     <hyperlink ref="M378" r:id="rId383"/>
     <hyperlink ref="M379" r:id="rId384"/>
     <hyperlink ref="M380" r:id="rId385"/>
     <hyperlink ref="M381" r:id="rId386"/>
     <hyperlink ref="M382" r:id="rId387"/>
     <hyperlink ref="M383" r:id="rId388"/>
     <hyperlink ref="M384" r:id="rId389"/>
     <hyperlink ref="M385" r:id="rId390"/>
     <hyperlink ref="M386" r:id="rId391"/>
     <hyperlink ref="M387" r:id="rId392"/>
     <hyperlink ref="M388" r:id="rId393"/>
     <hyperlink ref="M389" r:id="rId394"/>
     <hyperlink ref="M390" r:id="rId395"/>
     <hyperlink ref="M391" r:id="rId396"/>
     <hyperlink ref="M392" r:id="rId397"/>
     <hyperlink ref="M393" r:id="rId398"/>
+    <hyperlink ref="M394" r:id="rId399"/>
+    <hyperlink ref="M395" r:id="rId400"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>