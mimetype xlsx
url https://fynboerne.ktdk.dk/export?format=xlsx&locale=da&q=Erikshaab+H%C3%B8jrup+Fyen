--- v0 (2026-06-11)
+++ v1 (2026-11-03)
@@ -929,51 +929,51 @@
 [Håndskrevet i brevet:]
 Hotel Phønix
 Mandag 8-1-1900.
 Kære Far!
 Nu gaar det ellers kvikt med Brevskaben hjem til, men det er i alle Maader en bevæget Tid, vi lever i, saa der er stadig noget at skrive om. - Bare nu du og Mor ikke er kede af, at jeg har taget den Bestemmelse at rejse herfra; det maa I endelig ikke være, for det er saa sikkert og vist, at det er det fornuftigste, man maa dog ikke med koldt Blod spolere sig selv. - Det hele ser ogsaa helt tiltalende ud, synes jeg; dersom vi kunde være saa heldige at faa en betalende ung Pige, en der kunde give 50 Kr. om Mdn. ligesom Frk B. - deraf kunde jeg saa lønnes - - jeg forlanger ikke meget, bare saa rigeligt, at jeg hveranden Uge kan tage en Time hos Fru Rosendal, hvilket nu, da jeg har faaet en saa grundig solid Undervisning hos Ida vil være mig til stor Nytte; hun har jo nemlig den Force at bringe sine Elever til Vejrs i en farlig Fart, og det vil jeg godt kunne taale nu, da min Teknik er bleven saa grundmuret, at den ligefrem vækker Christines Beundring. Naar saa Dedde til September om et Aar skal bo i København, saa danner jeg "et lille Hjem" for ham og dem, der til den Tid kan være - Pan, Lugge, Grethe - - vi finder nok nogen. Saa meget maa jeg vel turde vente at faa ud af det i Fortjeneste, at jeg kan bo og spise gratis, og med det som Baggrund begynder jeg saa saa faa mig Musikelever - - Du siger maaske "Konen med Æggene", men oprigtig talt synes jeg ikke det lyder saa vildt.
 Saa maa jeg gaa over til den egentlig Grund, f ["f"overstreget] hvorfor jeg denne Gang adresserer Brevet til dig i Stedet for til Mor - hvilket jo i Virkeligheden er aldeles ligegyldigt, Brevene er jo altid til Jer begge to. - Som du vist kan huske, var jeg før Jul ude paa en Cycletur, da min Cycle eksploderede; jeg sendte den til en Cycklehandler Cornelius Steffensen, der er bekendt for en ualmindelig solid og retskaffen Person. Jeg var hos ham straks efter, men da var Cyclen endnu ikke kommen og saa har jeg Smølehoved først i Dag været der igen. Jeg talte med Manden selv, der var svært tiltalende, men hvad han sagde var ikke videre rart. Han viste mig - hvad jeg før havde lukket mine Øjne i for, at begge Dækslerne var saadan - ubrugelige, at Ventilerne var ude af Stand til at holde paa Luften og at jeg næppe kan bruge den herinde uden ny Fornikling; det vil altsammen - lavt regnet - blive en 50 Kr, kender jeg de Reparationer ret, bliver det en god Del mere. Det er knusende ærgerlig at ofre saa meget paa en gammel Cycle; hvor meget han vilde give mig for den som den stod der? - 20 Kr! Men hvis jeg købte en ny hos ham, hvad saa vilde [han] give for den? Saa vilde han beregne den til 50! - - Han viste mig saa en ny Cycle til 240 af udmærket Konstruktion; paa Grund af den døde Vintertil giver han Procenter, [komma overstreget] og vælger den for 200; saa var det 50 for min gamle Cycle - altsaa 2 ["2" overstreget] 150, vilde den komme mig paa. - Jeg har nu talt med Louis og Edmond Frederiksen; de kender begge den Forretning, roser den meget, siger at det lyder til at være et godt Bud, og de har lovet mig at hjælpe mig at se paa den saa jeg ikke skal gøre noget ufornuftigt.
 Saaledes staar Sagerne! Hvad skal jeg gøre? 1) Helt opgive min Cyclesport, hvilket jeg især nødig vil, naar jeg kommer hjem, 2) betaler ["r" i slutningen af ordet overstreget] mindst 50 Kr for at faa den nogenlunde repareret eller 3) give 150 Kr og faa en ny Cycle. - Det andet Punkt vil være dumt, er jeg bange for, det første fornuftigt men meget kedeligt, det 3die - - -?
 Du holder jo ikke af, at vi angriber Sparekassebogen, men mere end 40 Kr kan jeg ikke vente at spare op fra nu af og til Maj og saa er der jo 110 igen. - 
 Ja, hvad mener du nu? Hvis du ikke har noget imod det, vil jeg helst tage den nye, men jeg regner ikke [med], at jeg har Ret til at disponere over Pengene uden at faa dit Samtykke. Hvis du har Tid, vilde jeg svært gærne have Svar snarest, for han var ikke glad ved at have den til ["til" overstreget] Cycle staaende.
 Jeg har meldt mig ind til Fru Hirschsprung; jeg mødte hende paa Gaden i Dag og spurgte om de var hjemme i Aften. - Tiden er rendt fra mig, derfor er jeg nødt til at slutte kort af.
 Hilsen til hele Haabet
 fra Junge</t>
   </si>
   <si>
     <t>1900-11-16</t>
   </si>
   <si>
     <t>Højrup
 Erikshåb</t>
   </si>
   <si>
     <t>Grethe Jungstedt
 Alhed Larsen
 Christine  Mackie
 Harris Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen Sawyer og hendes familie boede i Boston. De drev et kemisk laboratorium.
 Alhed Larsen havde smerter i forbindelse med sin anden graviditet, og lillesøsteren, Astrid/Disser, var pige i huset hos hende.
 Lille Lise er formodentlig en dukke.
 Det vides ikke, hvad Harris' bedstemor hed.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1750</t>
   </si>
   <si>
     <t>Harry er rejst til Washington for at holde foredrag ved et Agrikultur-møde. Han kan godt lide at rejse. Harrys mave har det godt, og han har god appetit. Han har lånt en del penge til apparater. Ellen passer smørsyrerne og arbejder meget, så de kan få råd til at rejse hjem om sommeren. Hun takker for bogen, som lille Grethe sidder længe og kigger i.
 Ellen er bekymret for Alhed. Hvis det bliver farligt, må moderen sende telegram, og Ellen vil så være hjemme i løbet af en uge. Det er også hårdt for Astrid, som må knokle, selvom hun hellere vil sine litterære sysler. 
 Grethe er sund og rask; hun rejser sig ved møblerne, siger ord og har syv tænder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V9FF</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 Erikshaab
 Højrup
 Fyen