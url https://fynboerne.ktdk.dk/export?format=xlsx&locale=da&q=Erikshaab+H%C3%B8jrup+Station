--- v0 (2026-05-26)
+++ v1 (2026-09-05)
@@ -740,52 +740,52 @@
     <t>[Fortrykt på kortets forside:]
 CARTOLINA POSTALE ITALIANA
 (CARTE POSTALE D'ITALIE).
 NB. Sul lato anteriore della presente si scrivo soltanto l'indirizzo.
 94
 A
 [Håndskrevet på kortets forside:]
 lla Signorina Elle Warberg
 Erikshaab - Højstrup St.
 Fühnen
 Danimarca Fyen
 [Håndskrevet på kortets bagside:]
 Rom d. 1ste. Vi have det storartet i Rom, fare rundt for at faa alt at se, hvilket forresten vilde være umuligt, selv om vi blev her et Par Maaneder hvilket vi ikke gøre, da her desværre er meget dyrt. Men vi more os glimrende og nyde al den dejlige Kunst. - Magdahls ere meget elskværdige. Det er dejligt Solskin udenfor, og nu skulle vi ned paa Forum Romanum, disse imponerende gamle Ruiner af Triumfbuer og Kajserborge. Vi bo lige ved Siden af "Piazza del Popolo" og den "spanske Trappe" hvor der er mange smukke og italienskklædte Modeller. Mange Tak for Elles Brev modtaget i Dag. Hvornaar vente I mig hjem? Det bliver storartet først at faa Foraaret her og saa hjemme. 1000 Hilsner [skrevet øverst på kortet og ned langs højre margen:] Hilsen fra Berta til Elle og min egen Elletrunte.</t>
   </si>
   <si>
     <t>1896-08-26</t>
   </si>
   <si>
     <t>Gothersgade 129 København K</t>
   </si>
   <si>
     <t>Dora -
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Alfred Benzon
 Ch. Berleûne
 Johanne Christine Brandstrup
 Louise Brønsted
 - Gredsted
 Bernhard Hirschsprung
 Ernst  Knipschildt
 Gustav Knipschildt
 Alhed Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
 Erik Schaffalitzky de Muckadell, unge greve
 Viktor Schroll
 Hans Smidth
 Hempel Syberg
 Vilhelmine von Sperling
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warbergs søster havde et pensionat på Gothersgade 129, København.
 Det vides ikke hvem Frøken Berg, Fru Larsen, Monica, Kirsten, Johan og HP var. Heller ikke hvem stiftprovsten og Bitten var. 
 Frederik Andreas Warberg og søsteren Louise, g. Brønsted, var i 1896 elever ved Odense Katedralskole. 
@@ -1155,52 +1155,52 @@
 Bostad: 
 (om den kan uppgifvas.)
 Adressort:
 [Med håndskrift på kortets forside:]
 Danmark.
 Frøken Astrid Warberg
 Erikshaab
 Højrup Fyn
 [Håndskrevet på kortets anden side:]
 Båxhult d: 18de.
 I Aften kom Pakken, og vi var meget glade ved at see den i Havn, men nok lidt skuffede over ikke at finde Breve deri. Du forsømmer os rigtignok lidt svært lille Putte, jeg har kun faaet et eneste Brev paa de 2½ Uge, jeg har været borte. Ikke et Ord om Elles Brev, hvilket dog vist er kommen til Chr. Nu tænker jeg stærkt paa at rejse herfra i Morgen 8 Dage vist nok. Hilsener til Eder alle! Dette bliver sikkert mit sidste Brev herfra</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -1301,51 +1301,51 @@
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1903-5</t>
   </si>
   <si>
     <t>USA
 Mass.
 Dorchester</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Ellen Agnete Amstrup
 Louise Amstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Alfred Goldschmidt
 - Grønlund
 Jens Hammer
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 William Mackie
 Mogens Mogensen
 - Mogensen, Fru
 Otto Emil  Paludan
 Ditlev Schroll
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warberg var på besøg hos sine to døtre i Boston fra ca. marts til juni 1903. 
 Hellig Olav var et af Skandinavien-Amerika Linjens (DFDS) tre søsterskibe. De andre var United States og Oscar II. Frederik VIII kom til i 1913. Hellig Olav blev søsat 1902 fra Glasgow værftet Alex Stephen &amp;amp; Sons, målte 158,5 x 17,8 meter og var indrettet til transport af 1170 passagerer, 130 på 1., 140 på 2. og 900 på 3. klasse. Hellig Olav kom til København i 1903 og blev sat ind på sin rute fra København til New York. (http://www.liners.dk/ship-dk/Hellig_Olav/Hellig-Olav-dk.html)
 Det vides ikke, hvad der menes med, at Peter fik land, eller hvem han var. 
 Alfred Goldschmidt og Astrid blev gift i 1904 og skilt i 1914.
 Det vides ikke, hvem "Hollufgaardene" er, men Hollufgaard er en herregård, der ligger nær Odense. 
 I Danmark blev pund (svarende til 500 gram) anvendt frem til metersystemets indførelse i 1907.</t>