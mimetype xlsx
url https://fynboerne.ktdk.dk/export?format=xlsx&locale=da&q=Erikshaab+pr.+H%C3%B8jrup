--- v0 (2026-05-20)
+++ v1 (2026-08-21)
@@ -870,51 +870,51 @@
 Erikshaab
 pr. Højrup
 Fyn.
 [s1:]
 Torsdag d: 3de
 Kære Abba! Jeg slap over Bæltet uden Søsyge kom først i Kahytten og fik den bedste Plads, hvor jeg laa uden at røre mig. Sov udmærket i Missionen og kom her til Kl. 10 til stor Glæde og Overraskelse for dem her. Jeg mødte Muk paa Trappen; hun skal op i Kemi i Morgen, er rask og ser godt ud. Her er fuldt Hus, saa jeg skal ligge paa Sofa i Zulus Stue, men det er jo rigtig godt; Mis siger at jeg kan være ganske ugenert her. I Aften gaaer jeg til Mor; de siger hun er ikke rask. Tag ikke de øverste Manchetskjorter til Arreskov, de er gule. Mange Hilsener! Jeg kommer altsaa Mandag. 
 Din Smaa.</t>
   </si>
   <si>
     <t>1898-03-05</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Læreranstalten</t>
   </si>
   <si>
     <t>Fyn
 Højrup</t>
   </si>
   <si>
     <t>Daisy  Berg
 Wilhelmine Berg
 Johanne Christine Brandstrup
-Thora C
+Thora Caspersen
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Louise Brønsted, f. Warberg, var under uddannelse som cand. polyt. i København. 
 Den lille pige er Wilhelmine Bergs datter, Daisy, som netop blev født 4. marts 1898. Pigens mor var Laura Warbergs søster. 
 Bedstemor var Johanne Brandstrup. Hun boede den sidste tid af sit liv hos Thora Caspersen og døde senere i 1898.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1374</t>
   </si>
   <si>
     <t>En lille pige (Daisy) er blevet født. Hun er velskabt, og alt gik godt og nemt. 
 Det er trist, at Albrecht Warberg (Far) har haft det så dårligt. Sygdommen har taget meget på Bedstemor (Johanne Brandstrup).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gKby</t>
   </si>
   <si>
     <t>[Fortrykt logo og:]
 KORRESPONDANCE-KORT.
 Til
 [Håndskrevet i adressefeltet:]
 Fru L. Warberg
 Erikshaab
 pr. Højrup
@@ -1640,51 +1640,51 @@
 Prædikanten var en lille kedsommelig ung udflydende Fyr – som vævede en hel Time – lutter intetsigende Ord. Laders sad lige foran os. Der skulle ofres, og han havde glemt sine Penge – så jeg lånte ham en Tokrone. Vi hilste på Baronens, som tilbød os Plads i deres Vogn, men jeg foretrak at gå, og så vilde Laders følges med mig. For første Gang så jeg – og betrådte – den nye, flotte Landevej, som er ført over Aaen ned forbi Brinken til Odensebanken. Marie kom ud i Gangdøren og modtog os – hun er overvældende sød og hjertelig; så det varmer én lige ind til Hjerterødderne. Varme, hyggelige Stuer – Kaffe – Cigar. Vi snakker glimrende sammen. Til Aften kom Loria m. Kone (født Windfelt Hansen) – han hedder Pastor Lorentzen, Bror til den Vilhelm Lorentzen, som fylder 60 en af Dagene – Kunsthistoriker eller lign. De er fra Nr. Lyndelse Præstegård; nu er Loria Frimenighedspræst i Sønder Næraa. Et dejligt Aftensmåltid – i vores gode gamle Spisestue. Jeg genkendte rørt den gamle Kakkelovn fra vores Tid!
 Siden havde vi en dejlig Aften; det morede mig at høre på al deres muntre Præstesnak – begge Præster har meget Lune, det vrimlede med Vitser og morsomme Oplevelser. Marie kan ogsaa en Masse goe Historier – Dialekten kan vi alle. Så fik vi Dessert og Vin – og ved 10½ Tiden brød man op; Fru Loria kørte Bilen – de tog mig med til Korsvejen. 
 En fantastik Spadseretur! Det er vel et lille halvt Aarhundrede siden, jeg har gået alene en Aften på en øde fynsk Landevej. Måneskin – stjerneklart; langs Vejen på begge Sider høje Stenmure – de er bleven helt sorte nu og fortonede sig som mærkelige Granitmure – det var som at gå gennem et øde Månelandskab - - hvor Murene holdt op og Vejen blev åben, blæste det så voldsomt, at jeg kun med yderste Nød undgik at blive væltet! Men så kom jeg i Læ af de store Bakker – og nåede glad Kroen ved 11 Tiden. De sad oppe i ”Privaten” og vilde høre nyt ”fra den store Verden”; jeg gav dem et Passende Uddrag. 
 I Dag skal jeg til Mine i Lindemandshuset – vi er lige gamle og har leget sammen. I Morgen er vi bedt til Sognefogdens. En Dag vil jeg til Ensomhed – den gamle Frk. Petersen lever endnu – hun var Husjomfru på Gjelskov i 90erne og hed Jomfru Bender. Jeg har meget at gøre og Tiden flyver. Søndag tager jeg til Hesselager - man kan afbryde Rejsen en Dag. De er så interesseret i min Bog; vil du ikke ringe til Boghandler Oelenschläger - i Gyldenløvesgade (ved Søerne) – han havde et Restoplag – og få fat i en 4-5 Stk, jeg gav 50 Øre pr Stk sidst – som Forfatterinden – og sende mig dem til Gaver. 
 Kærlige Hilsner til Nusset og dig! Din egen Dis
 [Skrevet på langs på sidste sides venstre kant:]
 Frimærkerne er på retur!</t>
   </si>
   <si>
     <t>1938-02-09</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Sallinge Kro pr. Højrup St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
 Thora Cohn
 Alfred Fly
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Axel  Müller
 Ellen  Sawyer
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Mary Warberg Larsen
 Laura Warberg Petersen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Lars Christian/Laders Balslev boede efter sin pensionering på gården Erikshaab nær Sallinge. Gården var tidligere beboet af warberg-familien. 
 Minna og Andreas/Dedde Warberg holdt sølvbryllup 1913.
 Else og Andreas/Puf Larsens datter, Thora, g. Cohn, blev født i huset på Møllebakken i Kerteminde 19. jan. 1938. 
 Herman Upmann var en tysk bankmand, hvis kærlighed til Habanos førte til, at han slog sig ned i Havana i 1844 og fandt en bank og en Habanos-fabrik i denne by. Med tiden lukkede banken, men hans mærke af cigarer fortsætter i dag som et eksempel på den mest raffinerede Habanos middelstyrke smag Habanos (søgning på internettet jan. 2024).
 Det vides ikke, hvad Marys forældre hed og den gamle krokone i Sallinge kendes heller ikke.,</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0597</t>
   </si>
   <si>
     <t>Johanne/Junge Larsen forstår godt, at Astrid/Dis bor på kro i stedet for privat. Johanne kommer ikke til Erikshaab, for hun skal til København i længere tid i marts.
 Saneringslånet er nu sikret, så Johanne vil betale, hvad hun skylder Astrid.
 Mary ligger syg hos sine forældre i Kerteminde. Johanne har besøgt hende samt Ellen Sawyer og Else og Andreas/Puf Larsen, som netop havde fået datteren Thora. Hun blev født samme dag, som Andreas/Dedde og Minna havde sølvbryllup. Johanne hyggede sig hos Johannes Larsen, og det har hun ikke altid gjort. Han har i øvrigt solgt billeder for 10.000 kr. hos Winkel og Magnussen.</t>
   </si>