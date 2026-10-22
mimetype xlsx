--- v1 (2026-09-07)
+++ v2 (2026-10-22)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="133" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="139" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -406,50 +406,75 @@
 Alfred Rottbøll
 Hempel Syberg
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Albrecht Warbergs bror, Conrad Warberg, var godsforvalter på Glorup.
 Odenseanerne er muligvis Hempel Syberg og hans datter Thora, som flyttede til Odense i marts 1898.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen bor på et lille værelse i Firenze. De går på museer og besøger kirker. De spiser godt på restaurant og har kørt med elektrisk sporvogn. Det forsvundne brev er fundet på posthuset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uhvb</t>
   </si>
   <si>
     <t>Kæreste Mor!
 1000 Tak for Dit Brev som jeg fik i Dag til Morgen; jeg ventede med Længsel Postens Ankomst, da jeg havde regnet ud, at jeg nok kunde have Brev i Dag, hvis det blev sendt til Højrup! – Det var dejligt at høre, at I alle have det godt, jeg fik ganske vist det andet, Dagen efter at jeg havde skreven, men det jo allerede 14 Dage gammelt; Konsulen og Kn. Larsen havde været paa Posthuset sammen og derfra til Direktøren for at klage, og tilsidst kom Brevet – atter til Kn. Larsen, som heldigvis ikke gav det tilbage til Posthuset, men opsøgte os og fandt os paa et Museum – Konvolutten er aldeles overmalet med Adresser og Overstregninger. – Vi har det ogsaa udmærket og ere glade ved vort Værelse, om Dagen ere vi der jo ikke meget, men om Natten er der saa dejlig stille; de to første Nætter, da vi boede paa Hotel herinde i Byen, kunde vi ikke sove for Støj. – Desværre er Vejret i Gaar og i Dag mindre godt, klart Solskin ganske vist, men en væmmelig Blæst, som hvirvler Støv og Skidt op i Ansigterne paa os. – Vi spise i ”Napoleone” en morsom Beværtning, hvor der altid er en Masse Mennesker, og derfor udmærket god Mad, og meget billig. I Dag er det Fastedag, hvorfor der exeleres i Fisk, vi spiste til Frokost: kogt [tilføjet: kogt] Haj med Citron 
 [skrevet ned langs margen:] Meddel os, hvis der sker noget i Dreyfussagen [tilføjelse slut]
 og Olje, - derefter Blæksprutter med Spinat men tilsidst mente vi dog, at lidt Kød kunde gøre godt, hvorfor vi nød os en Portion Lammesteg med Kartofler og ovenpaa Ost. Du kan se, vi nægter os ikke noget, naar vi spise 4 Retter til Frokost, den bebo [udstreget: bebo] beløb sig kun til 1 Lire 90 C. for os begge tilsammen, altsaa ikke en Gang 1,50 Øre, er det ikke kolossalt billig. Men det er foruden Vin, Vi køber nemlig en Flaske ad Gangen, paa den Maade kan vi drikke ligesaa meget vi vil for o. 35 C. pr Maaltid. – Forleden sad der en gammel Fyr og spiste ved samme Bord som vi. Han saa temmelig fattig og lurvet ud og vi antage ham for en lille Haandværksmester. Til vores store Frobavselse tiltalte han os paa godt Engelsk, og da han mærkede det ikke var vores Sprog – paa tysk. Jeg fik mig imidlertid en italiensk Passiar med ham og vor Forbavselse steg, kan I tro, da det viste sig , at han havde været Professor i italiensk ved Universitetet i London i nogle og tyve Aar: og Tyskland har han gennemrejst for sin Fornøjelse. – Vi gaar paa Museer hver Dag og gærne ogsaa i en Kirke, samt en Tur omkring i Byen. Forleden var vi en dejlig Tur i Fiesole, op med elextrisk Sporv. men ned flottede vi os med en Droske. Vi spiste til Aften – altsaa Middag – deroppe. – Du maa endelig skrive [overstreget: skrive] snart igen, jeg var saa glad ved dit Brev. Nu er Las færdig med at skrive hjem og vi skulle han at spise. – Jeg taaler Maden udmærket, er glad ved Tante Mis’ Middel, som jeg anvender
 [skrevet ned langs siden:] Vi glemte at fejre Mortensaften, ellers ”fejre” vi alt muligt hvilket bestaar i at spise fint hos ”Melili” (gl. Bernhards Restaurant) [Tilføjelse slut]
 [skrevet paa tværs på side 1:] hver Dag. – Nu Farvel! – Rottbølls er her ikke, men de komme muligvis med det første, sagde Konsulen. – Hils alle, vi morede os over Fars og Palams Kastanjeplantager, og i det hele taget over alt, hvad du fortæller. – I komme vel fra Glorup Mandag saa kan dette ligge til I komme hjem. - 1000 Hilsner til alle, ogsaa Odensianerne og Lugge, naar Du skriver, ogsaa Palam fra Las og Eders A
 Fredag – 18</t>
+  </si>
+  <si>
+    <t>1899-05-05</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Louise Brønsted blev i familien jævnligt kaldt Muk, men sjældent Mug.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8490</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GYPA</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1:]
+A. C. Warberg,
+Godsforvalter,
+Weikahaab pr. Højrup St.
+------------------ d. 5 Maj 1899.
+Kære Mug!
+Tilstand tør jeg haabe, er rolig nu, da Eksamensveerne ere indsatte, og Projektionstegningen vil vel ikke virke i nogen højere Grad spændende. Hermed sender jeg Penge til Termin for Maj og Juni Maaneder 100 Kr. og til dig selv 30 Kr. M. - en denne Gang er det jo trukket lidt over Tiden, men er det for sent for den ene Maaned, er det jo til Gengæld for tidligt for den følgende. - 
+Den sidste Begivenhed af Betydning er Mogensens Barnedaab. Barnet blev ikke døbt Carl Alslev Gripsted, men slet og ret Christian og Fadderne blev ikke Billedhugger Fjeldskov og Godsforv. Mogensen, men slet og ret O A C Mogensen og mig, ... til kvindelige Faddere var Fru Fjeldskov og Frk. Jensen (Fru M.s Søster). Daaben blev forrettet af Pastor Hammer. Gildet var et Aftengilde og Gæsterne var Egnens Familier (Amstrups, Smidths, begge Præstefamilierne, Degnens, ... og H..., det vil sige Paludan og Binderup ... og mig. Barnets Skaal blev udbragt af Pastor Hammer, Forældrene og mig og Bedsteforældrenes af Marta. Som Fadder havde jeg Fru Mogensen tilbords. Stemningen var meget animeret - undtagen for stakkels Amstrups Vedkommende), han saa hele Tiden ud, som om han sad ved et Begravelsesgilde. Han har gaaet meget igennem med Tante Visse, som han ikke kan have paa Ølstedgaard. Foreløbig er hun sendt til Glorup, og derefter er det Meningen, at hun skal til Middelfart igen. Binderup</t>
   </si>
   <si>
     <t>1899-07-17</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Erikshåb Højstrup St</t>
   </si>
   <si>
     <t>Thora  Branner
 Louise Brønsted</t>
   </si>
   <si>
     <t>Laura Warberg til Astrid Warberg, 1899-07-17, 2438</t>
   </si>
   <si>
     <t>Laura Warberg vil gerne hentes ved toget tirsdag. Thora og Louise kommer torsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/sFGy</t>
   </si>
   <si>
     <t>[Kuvert forside:]
@@ -958,59 +983,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GYPA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M15"/>
+  <dimension ref="A1:M16"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1338,362 +1363,412 @@
       </c>
       <c r="I8" s="5" t="s">
         <v>73</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>74</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>75</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>76</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="E9" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F9" s="5" t="s">
+      <c r="E9" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I9" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="G9" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H9" s="5" t="s">
+      <c r="J9" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="I9" s="5"/>
-      <c r="J9" s="5" t="s">
+      <c r="K9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L9" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="K9" s="5" t="s">
+      <c r="M9" s="5" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>85</v>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F10" s="5" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="J10" s="5" t="s">
+      <c r="K10" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="K10" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="L10" s="6" t="s">
+      <c r="M10" s="5" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="I11" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...22 lines deleted...]
-      <c r="H11" s="5" t="s">
+      <c r="J11" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="I11" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="K11" s="5" t="s">
+        <v>96</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="M11" s="5"/>
+        <v>97</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>14</v>
+        <v>100</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>79</v>
-[...8 lines deleted...]
-        <v>46</v>
+        <v>85</v>
+      </c>
+      <c r="D12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="I12" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="J12" s="5" t="s">
+      <c r="I12" s="5"/>
+      <c r="J12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L12" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="K12" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M12" s="5"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="E13" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="F13" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H13" s="5" t="s">
+      <c r="J13" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="I13" s="5" t="s">
+      <c r="K13" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="J13" s="5" t="s">
+      <c r="L13" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="K13" s="5" t="s">
+      <c r="M13" s="5" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="D14" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="I14" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="E14" s="5" t="s">
+      <c r="J14" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="F14" s="5" t="s">
+      <c r="K14" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="G14" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H14" s="5" t="s">
+      <c r="L14" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="I14" s="5" t="s">
+      <c r="M14" s="5" t="s">
         <v>119</v>
-      </c>
-[...10 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>79</v>
+        <v>121</v>
       </c>
       <c r="E15" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I15" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="F15" s="5" t="s">
+      <c r="J15" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="G15" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H15" s="5" t="s">
+      <c r="K15" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="I15" s="5" t="s">
+      <c r="L15" s="6" t="s">
         <v>128</v>
       </c>
-      <c r="J15" s="5" t="s">
+      <c r="M15" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="K15" s="5" t="s">
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="L15" s="6" t="s">
+      <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E16" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="M15" s="5" t="s">
+      <c r="F16" s="5" t="s">
         <v>132</v>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
+    <hyperlink ref="M16" r:id="rId21"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>