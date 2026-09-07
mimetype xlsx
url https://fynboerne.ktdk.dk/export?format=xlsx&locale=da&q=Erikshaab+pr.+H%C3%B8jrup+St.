--- v0 (2026-05-27)
+++ v1 (2026-09-07)
@@ -788,51 +788,51 @@
 Prædikanten var en lille kedsommelig ung udflydende Fyr – som vævede en hel Time – lutter intetsigende Ord. Laders sad lige foran os. Der skulle ofres, og han havde glemt sine Penge – så jeg lånte ham en Tokrone. Vi hilste på Baronens, som tilbød os Plads i deres Vogn, men jeg foretrak at gå, og så vilde Laders følges med mig. For første Gang så jeg – og betrådte – den nye, flotte Landevej, som er ført over Aaen ned forbi Brinken til Odensebanken. Marie kom ud i Gangdøren og modtog os – hun er overvældende sød og hjertelig; så det varmer én lige ind til Hjerterødderne. Varme, hyggelige Stuer – Kaffe – Cigar. Vi snakker glimrende sammen. Til Aften kom Loria m. Kone (født Windfelt Hansen) – han hedder Pastor Lorentzen, Bror til den Vilhelm Lorentzen, som fylder 60 en af Dagene – Kunsthistoriker eller lign. De er fra Nr. Lyndelse Præstegård; nu er Loria Frimenighedspræst i Sønder Næraa. Et dejligt Aftensmåltid – i vores gode gamle Spisestue. Jeg genkendte rørt den gamle Kakkelovn fra vores Tid!
 Siden havde vi en dejlig Aften; det morede mig at høre på al deres muntre Præstesnak – begge Præster har meget Lune, det vrimlede med Vitser og morsomme Oplevelser. Marie kan ogsaa en Masse goe Historier – Dialekten kan vi alle. Så fik vi Dessert og Vin – og ved 10½ Tiden brød man op; Fru Loria kørte Bilen – de tog mig med til Korsvejen. 
 En fantastik Spadseretur! Det er vel et lille halvt Aarhundrede siden, jeg har gået alene en Aften på en øde fynsk Landevej. Måneskin – stjerneklart; langs Vejen på begge Sider høje Stenmure – de er bleven helt sorte nu og fortonede sig som mærkelige Granitmure – det var som at gå gennem et øde Månelandskab - - hvor Murene holdt op og Vejen blev åben, blæste det så voldsomt, at jeg kun med yderste Nød undgik at blive væltet! Men så kom jeg i Læ af de store Bakker – og nåede glad Kroen ved 11 Tiden. De sad oppe i ”Privaten” og vilde høre nyt ”fra den store Verden”; jeg gav dem et Passende Uddrag. 
 I Dag skal jeg til Mine i Lindemandshuset – vi er lige gamle og har leget sammen. I Morgen er vi bedt til Sognefogdens. En Dag vil jeg til Ensomhed – den gamle Frk. Petersen lever endnu – hun var Husjomfru på Gjelskov i 90erne og hed Jomfru Bender. Jeg har meget at gøre og Tiden flyver. Søndag tager jeg til Hesselager - man kan afbryde Rejsen en Dag. De er så interesseret i min Bog; vil du ikke ringe til Boghandler Oelenschläger - i Gyldenløvesgade (ved Søerne) – han havde et Restoplag – og få fat i en 4-5 Stk, jeg gav 50 Øre pr Stk sidst – som Forfatterinden – og sende mig dem til Gaver. 
 Kærlige Hilsner til Nusset og dig! Din egen Dis
 [Skrevet på langs på sidste sides venstre kant:]
 Frimærkerne er på retur!</t>
   </si>
   <si>
     <t>1938-02-09</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Sallinge Kro pr. Højrup St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
 Thora Cohn
 Alfred Fly
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Axel  Müller
 Ellen  Sawyer
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Mary Warberg Larsen
 Laura Warberg Petersen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Lars Christian/Laders Balslev boede efter sin pensionering på gården Erikshaab nær Sallinge. Gården var tidligere beboet af warberg-familien. 
 Minna og Andreas/Dedde Warberg holdt sølvbryllup 1913.
 Else og Andreas/Puf Larsens datter, Thora, g. Cohn, blev født i huset på Møllebakken i Kerteminde 19. jan. 1938. 
 Herman Upmann var en tysk bankmand, hvis kærlighed til Habanos førte til, at han slog sig ned i Havana i 1844 og fandt en bank og en Habanos-fabrik i denne by. Med tiden lukkede banken, men hans mærke af cigarer fortsætter i dag som et eksempel på den mest raffinerede Habanos middelstyrke smag Habanos (søgning på internettet jan. 2024).
 Det vides ikke, hvad Marys forældre hed og den gamle krokone i Sallinge kendes heller ikke.,</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0597</t>
   </si>
   <si>
     <t>Johanne/Junge Larsen forstår godt, at Astrid/Dis bor på kro i stedet for privat. Johanne kommer ikke til Erikshaab, for hun skal til København i længere tid i marts.
 Saneringslånet er nu sikret, så Johanne vil betale, hvad hun skylder Astrid.
 Mary ligger syg hos sine forældre i Kerteminde. Johanne har besøgt hende samt Ellen Sawyer og Else og Andreas/Puf Larsen, som netop havde fået datteren Thora. Hun blev født samme dag, som Andreas/Dedde og Minna havde sølvbryllup. Johanne hyggede sig hos Johannes Larsen, og det har hun ikke altid gjort. Han har i øvrigt solgt billeder for 10.000 kr. hos Winkel og Magnussen.</t>
   </si>