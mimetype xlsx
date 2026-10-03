--- v1 (2026-07-03)
+++ v2 (2026-10-03)
@@ -512,56 +512,56 @@
     <t>https://fynboerne.ktdk.dk/d/IPz0</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [På kuvertens bagside: Poststempel]
 [I brevet:]
 Villa Be – Søndag Morgen 7½.
 Kære Astrid! Et lille Kvæk skal Du have om Planerne! Jeg tager med 11 Toget til Esbjerg og haaber at de kommer i Aften eller vel snarere i Morgen sent dertil. Vi vil saa overnatte der, hilser paa Syberg de to Timer i Odense og er her med 6.20 Toget, hvor Alhed vil have Agrarens’ og Christine til Spisning. Jeg tager Brevkort med Udskrift til Dig og Lugge med mig og I faaer et Par Ord med Blyant sendt samme Aften, de kommer. Jeg tænker vi bliver kun faa Dage her vist til Lørdag d: 2_den_. Muk har arrangeret alt, hun vil have, jeg skal ligge i Junges Værelse og denne i Jærnseng paa Loftet. Du har altsaa Sofaen; jeg tager Lagner og Haandklæde [”og Haandklæde” indsat over linjen] med det skulde Du ogsaa. De har vadsket i denne Uge; Anna kom i Søndags: Ja, Du kan faae hendes Brev! – Vejret er grimt og koldt i Dag, men jeg tager 2 Kl. saa kan det alligevel blive en hyggelig Tur. Jeg vil boe paa Højskolehjem eller lignende. Johanne har faaet en Pige til November fra nu af. Marie Kærbj. er sagt op af Fru Grosse, der ikke mere kan holde hende ud. Swanes rejser fra Byen mest for hendes Skyld, saa nu er vi bange for, Marie vil prøve at faae en Plads i Kbh., saa har de hende igen. Johanne tænker en Smule paa at faae Marie til November, det kan jo maaske gaae i Vinter. 
 Ikke Tid til mere, skal have Bad o s v. Vil føje til, hvis der skulde komme noget fra Elle med Posten –
 Kærlige Hilsener!
 Glæder mig til at see Dig lille Putte! Puf gaaer nu i Skole, kun Sangtimer plager ham.
 Kys til Ungerne!
 Bedstemor</t>
   </si>
   <si>
     <t>1911-08-21</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Alhed Marie Brønsted
+    <t>Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
+Anna -, pige i huset hos Brønsted
 Ellen  Sawyer
 Hempel Syberg</t>
   </si>
   <si>
     <t>Brevet lå i samme kuvert som 1911-08-20, Laura Warberg til Astrid Warberg-Goldschmidt. 
 Louise Brønsteds søster, Ellen Sawyer, og Ellens datter, Grethe, var på vej hjem fra Boston, hvor de havde boet nogle år. Ellens mand og barnets far, Harris Eastman Sawyer, var død, og enken og barnet tog derefter til Danmark. Laura Warberg rejste over Odense til Esbjerg for at tage imod de to. 
 Det vides ikke, hvem Fru Gj. var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2632</t>
   </si>
   <si>
     <t>Louise Brønsted håber for Ellen/Elles skyld på rolige forhold i England. Det er dejligt at have fået Anna hjem igen.
 Laura Warberg må selv afgøre, om hun vil komme til Louise og hjælpe med at sy. Alhed/Lomme har været i Rørvig og i Zoo. Rejsen hjem fra Rørvig var besværlig. Alhed/Lomme forærer ting, som hun har fundet på stranden væk. Nu regner det, og børnene leger livligt i huset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eXBg</t>
   </si>
   <si>
     <t>21 - 8 – 11
 Kære Mor! Tak for Dit Brev og for Elles. Bare der nu bliver rolige Forhold i England inden hun naar saa langt. – Jeg har nu Anna hjemme igen; hun kom i Gaar; det er en Salighed; jeg vil ikke sige andet end at det var nu meget afhængig og hun den Tilværelse de næsten 5 Uger, jeg har været alene; det er henrivende at kaste noget af Anna og Bestillinger fra sig og tænke lidt paa andre Ting. Hvad angaar Dit Tilbud om at komme her før Elle, saa er det lidt vanskeligt for mig at svare paa. Jeg synes Du maa have det saa rart roligt hos Onkel Syberg, og maaske det heller ikke er saa overvældende, hvad der er af Sytøj; Foreløbig er jeg i Gang med de forhaanden værende Børns Udstyr; bla. skal Lomme have Buxer og Kjolen til sin Skolegang, af Hensyn til Gymnastikken – og der er jo altid noget. Saa jeg har endnu ikke haft Tid til at tænke paa den fremtidige; jeg har en Del, vel det meste, men tænker jeg ganske vist med nogen Rædsel paa de endnu ukøbte og usyede 40 Bleer. Hvis det altsaa absolut passer Dig, saa var det vist overordentlig heldigt for Roen under Elles Besøg, om Du kom her, bare nogle Dage før; saa tror jeg vi kunde faa meget til Side; Maskinen er i god Kondition, en Vask overstaas i denne Uge, Børnene i Gang med Skolen, saa der er nogenlunde Ro. Her er pænt i Haven, meget Frugt og mange Blomster, saa her kan vist være meget rart, hvis Vejret bliver godt. Jeg sidder og venter paa Lomme og hendes Fader; de skal komme med 10 Toget fra Rørvig, hvorhen Fru Gj. flyttede med Børnene, da hun ikke var tilfreds i Liseleje. Den Rejse dertil var mere indviklet, saa vi opgav den paatænkte store Tur med begge Børn – Bes erklærede sig mere end tilfreds med en zoologisk–Have–Tur i Stedet – og Moderen drog af Sted alene i Gaar. Lomme skal have længtes meget og blev vild af Glæde over sin elskede Far. Jeg skal nu ud at møde dem. 
 F [”F” overstreget] Tirsdag Fm. De kom saa først med næste Tog – 11 Toget – i Aftes! havde haft Rejsegenvordigheder med en Motorfærge, som var ophørt at gaa, saa de maatte tage privat Baad fra Rørvig til Frederiksværk; det havde været temmelig stærk Søgang, men Lomme havde klaret det uden Søsyge, og mødte straalende fornøjet over at være hjemme igen, brun og rask og belæsset med Gaver, opsamlede ved Stranden. Hun har nu ustandselig været optaget af Uddelinger; ogsaa en lille Spade og Skovl, hun havde faaet deroppe, blev foræret væk. Der var et rørende Gensyn mellem hende og de andre Børn i Aftes, og nu er der en livlig Legen gennem hele Huset i Dag – Regnvejr – som ikke virker særlig stimulerende paa Brevskrivning, men er fornøjelig og livlig efter den sidste ”stille Uge” med Hrpeter og Bes alene. – Ja som sagt, hvis Du synes, Du nok vil, saa er Du jo meget velkommen til Selskab og Nytte. Regnen i Dag er dejlig, men forhaabentlig bliver den ikke konstant, saa vi kan færdes og sidde meget ude. Mange Hilsner til Onkel Syberg og Dig fra os alle.
 Din Muk
 [Skrevet øverst på s1:]
 Jeg sender alligevel Elle Brev, at det ikke skal komme til noget her.</t>
@@ -861,51 +861,51 @@
 begge Sider, navnlig mod Syd er højt Land. Byen ligger på Nordsiden med en Kajplads, der er en dansk Mil lang. Midt i Byen har der engang været en Arm af Fjorden, som nu er hævet. Her er bygget en regelmæssig Bydel, som begynder nede ved Havnen med ”Praça da Commercio” (se et eller 2 af de Kort jeg sendte Jer), som er aaben ud mod Vandet. ovenfor denne Plads, altsaa bag Porten (Triumfbuen) ligger den regelmæssige Del af Byen (saa stor som Kjerteminde i Areal) øverst oppe i den ligger Theatrene og Hovedbanegaarden og saa kommer vi ud i ”Avinida da Liberdade”, som fylder den sidste (øverste) Del af den udtørrede Flod [”Flod” overstreget] Fjordarm. Den har Kørebane i Midten med Palmetræer ved Siderne umiddelbart udenfor Palmerne Plataner, (2 Rækker paa hver Side) og under dem er der Blomsterrabatter, paa en Strækning er der Vandløb, med [”med” overstreget] eller Bassiner med Vandfald indimellem, med Philodendron og Cyperus og lignende. Her ted [”ted” overstreget] udenfor er der Spadserepromenade og yderst Sporvogne, som altså har Boulevardkørsel. Vi kørte med en af dem; den drejede imidlertid om til Siden inden vi var kommet helt frem, hvorfor jeg trak i Klokkestrengen og Vognen øjeblikkelig standsede. Vi havde her svært ved at komme af, fordi Vognen blev stormet af Folk, som vilde med; sikken et Held for dem, at jeg netop havde standset den ved det Stoppested! – Undskyld Afbrydelsen, jeg skulde ned at have ”Morgenkaffe” Grapefruit, Havregrød, blødkogte Æg, Brød og Marmelade og ”one Hansa”, det hedder vores Pilsnerøl. – Naa vi naaede til den øverste Ende af Avenidaen hvor de er ved at rejse et stort Marmor-
 3
 [Fortrykt:]
 [M.Y.”Stella Polaris”…………192]
 [Håndskrevet:]
 monument. herovenfor gaar Dalen over i en mægtig Gryde, vel en god Fjerdingvej bred og en halv Mil lang, som de er ved at lave til en Park. Heroppe saa vi Guldirisker, det er første Gang Far har set dem. Johs. V. er fænomenal til at se paa enhver Slags Jord hvordan den er opstaaet, hvor længe den har ligget der og ”den har været omlejret mere end en gang”! o.s.v. Og alt er den Mand inde i; vi stod i Brunnsbüttel og saa ned i den aabne Last paa en stor Kuldamper og han sagde: ”det er nok et Tankskkib” eller igen, da vi stod og saa paa Madeira fortalte han mig at alt det grønne vi saa det var Vin. Da vi kom derind var det nu Sukkerrør, men jeg siger alligevel at det er godt set. Naa han er nu et ordentlig sødt Menneske, naar han er i godt Humør. – Det var Lissabon vi var ved: paa begge Sider af det jeg har beskrevet ligger den øvrige By paa Høje. Gaderne er meget stejle og nogle Steder krydser de hinanden i forskellig Højde, saa man ser Husene ligesaa meget fra neden og fra oven, som fra Siden. De er malet i stærke Farver, røde, gule, blaa og grønne. Sporvognene skal du høre lidt om. 
 Chez l´amiral
 Nice
 Nu er det saa længe siden jeg skrev dette, at jeg ikke gider fortsætte det. Jeg ser det slutter om med (”om” overstreget; over ordet er skrevet ”med”] Løfte om Beretning om Sporvognene i Lisboa, den kan du faa mundtlig.</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Andreas Larsen</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Annette Jensen
 Elin Jensen
 Else Jensen
 Johannes V. Jensen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen</t>
   </si>
   <si>
     <t>Den omtalte tur var formodentlig Johannes V. Jensen og Johannes Larsens fælles rejse til England i 1934. 
 De "to sidste Beretninger fra Turen" findes ikke sammen med det her indsatte brev.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Andreas Larsen har hentet i Esbjerg, og Johannes V. Jensen med familie har derefter været på besøg i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9ZT8</t>
   </si>
   <si>
     <t>[Brev 1:]
 Torsdag.
 Kære Bimse og Lysse.
 Her har I de to sidste Beretninger fra Turen. I Mandags hentede jeg dem i Esbjerg og Else og Johs. V og Elin med Datter har saa været her til igaar. I faar ikke mere dennegang, jeg skal barberes og med Else til Odense at spise til Aften hos hendes Forældre. Hun og Far hilser, det gør jeg ogsaa: Hilsen
 Puf.
 Bulletin nr. 3, som var et Kort, kan jeg ikke finde. 
 [Brev 2 på papirets anden side:]
 Kære Puf
@@ -980,51 +980,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/rGfb</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 4-6-37
 Kære Hans.
 Her sender jeg et Brev fra en Mand i Esbjerg der har skrevet flere Gange til mig. Saavidt jeg forstaar paa hans Brev vil han gærne købe et Billede. De Billeder som kunde falde i hans Smag og som jeg har her ["og som jeg har her" indsat over linjen] koster ca 12000 K. pr. Stk. saa dem opgiver han. Derimod vil han se ind til Dig. Der kunde maaske laves en Handel med ham saaledes at jeg tager to Skovbilleder han har sendt mig Fotografier af i Bytte. Prisen paa disse Skovbilleder maa gærne sættes højt (relativt) saaledes at den Sum ["den Sum" overstreget] det "store Landskab" han saa gærne vil have bliver solgt til en Pris som ligger i samme Niveau som mine Billeder nu er oppe i. Det er vist ["vist" indsat over linjen. Et overstreget ord] bedst Du gemmer "Børnene ved Stranden". Jeg ved ikke om han skulde være Liebhaver til et af de tre jeg sendte Dig? Du ser jo af hans Bev hvor højt han eventuelt kan tænke sig at gaa. Han lader jo til at være en pæn Mand. Jeg spekulerer stadig paa at komme over og se paa det Billede Fru Fabricius Hansen ejer. Det folder og mangler Søm. (Hun ønsker det ogsaa fernisseret hvad endelig ikke maa ske). Men jeg faar stadig Tilbagefald af Influenzaen. I Dag har vi Regn og Kulde saa jeg er ["er" indsat over linjen] helt slaaet ud af Ryg- og Lemmegigt. Jeg kan med det samme meddele at Trylle og Frk Rasmussen er blevet enige. Held og Lykke følge dem. Men det var vist bedst om vi i den Anledning gjorde Alvor af Dit Forslag om at faa Pilegaarden overført paa Trylle. Hils Ulla og Børnene. Jeg venter med det første at høre fra Gustav Petersen. Hvert Fald forfalder 1.ste Rate af hans Veksel en af disse Dage, og saa sender jeg Dig en Check, enten Beløbet nu bliver større eller mindre, saa Du kan fortsætte med Dit Hus.
 Mange Hilsener fra Far.</t>
   </si>
   <si>
     <t>1940-12-21</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Christian Møller, maler
 - Nørregaard
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Kærgård Klitplantage er en 1.437 hektar stor plantage, der ligger mellem Vejers Strand og Henne Strand ud til Nordsøen. (Wikipedia marts 2022).
 1 alen er 62,77 cm.
 Maler Møllers hus hedder Pedersminde og ligger for foden af Møllebakken, hvor Larsen-familien boede. 
 Fedmøllen eller Skovmøllen lå på Feden, som er området syd for havnen i Kerteminde. 
 En fransksigte er en melsigte (Ordbog over det Danske Sprog).</t>
   </si>
   <si>
     <t>Efter at have skåret træsnit i otte dage har Larsen været i Kirkeby for at gå på jagt. Det var imidlertid frostvejr og tåge, så der blev ikke meget jagt. 
 Johannes Larsen har købt Maler Møllers hus for 14.000 kr. 
 Der er kommet en ny møller, og han maler byggryn. Svanemøllen er den eneste mølle i byen nu. 
 Marie er kommet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zPGo</t>
   </si>
   <si>
     <t>Kjerteminde 21 Dec. 1940.
 Kære Lysse og Bimse!
@@ -1093,51 +1093,51 @@
 I Efterm. har Anne Marie fri; jeg spurgte hende, om hun ikke vilde en Tur til Kjert. saa hun kunde faa Klinten at se og mulig drikke Kaffe i Pax, og det passede saa udm. da hun skulde handle inden sin Ferie, og Vejret er jo saa bedaarende i Dag, Manse er ude at stange Aal og Hans Kristian kalker Gaard. – Jeg havde Brev fra Dis i Gaar de havde haft Kludder i det bog ikke kunnnet faa Færgebilletter, saa de maatte tage et senere
 3 
 Tog, hvortil der altsaa – maaske – ikke krævedes Færgeb, saa de kommer først til Odense Søndag Aften og Dis til Dræby Kl 9 Mand. Morgen. Hvad Dag hun og jeg saa tager til Kjert. til Elle ved jeg ikke helt bestemt endnu, men A.M. [”A.M.” indsat over linjen] skal nok have Ferie i Morgen 8 Dage. Ruth Petersen ringede forleden til Manse om hun maatte komme og være her – ja, jeg ved ikke rigtig hvor længe, men hun vilde komme i Dag om 8 Dage; hun maa jo saa holde til nede hos Grethe, hvad der ogsaa nok havde været Meningen, men sove her. 
 Du kan tro, her er fint nu, ferniseret i Havestuen, Sovekams, Spisestue og Gang; Gulvene straaler og det ser ud ud som om det nok skal holde. Jeg haaber Elle kommer i Morgen, men ved det ikke, jeg glæder mig til at vise hende det skinnende Hus.
 Fra Marie Balslev havde jeg Brev for et Par Dage siden; Line er kommen paa Filadelfia, hvad hun var temmelig ked af, men Marie mente, det var et godt Sted for hende. At de ogsaa kunde være saa pjankede den Gang at lade hende gaa i Arbejde uden en god lang Rekonvalecens – Læger er jo tit mærkelige; jeg sagde mange Gange til Marie den Gang, om hun dog ikke skulde have meget længere Reconv. men Overlægen havde ment, hun skulde i Arbejde. Vilhelm er lidt bedre, men ingen Tale om at komme hjem. Tyskerne har arresteret Henrik, ham der er Dyrlæge i Oxbøl – d. 15_de_ Juni Kl 5 Morgen – ført til Esbjerg, er nu i Kolding, hvor han har det helt godt, faar ret god Mad, maa skrive af og til til sin Kone. Jeg blev rædselsslagen, ringede straks til Marie og spurgte om de var bange, men nej det var de ikke. 
 Manse er bedre tilpas nu, synes jeg, ja egentlig meget bedre og er glad ved at virke med det hele her; ogsaa mit Sind er mere ligevægtigt, saa nu gaar det igen; det pynter paa ens Sind at blive rask; jeg tager paa, kan mærke det paa mit Tøj og se det i mit Ansigt. 
 I Dag er det endelig stille Vejr (min Ørebet. kan ikke taale Blæst) og jeg gik i Form. Omgangen rundt – ud ad Porten og op til Bænkene, det gik helt godt, jeg blev ikke træt af det. 
 Nu formaar jeg ikke mere – Tusind af de allerbedste Hilsner fra din Mutter.
 [Skrevet på hovedet øverst på side 1:]
 Vi har ikke hørt noget særligt om Odense. Jo, det var forfærd. trist med Aarhus. 
 [Skrevet langs venstre margen på side1:]
 Det er sandt, jeg har fået dine Legat Penge fra Kirsten, skal jeg 
 [Skrevet nederst på side 1:]
 sende dem eller gemme dem.</t>
   </si>
   <si>
     <t>1947-08-01</t>
   </si>
   <si>
     <t>Sven Havsteen-Mikkelsen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen fik opført et bryggeri på Møllebakken og drev det en tid professionelt. 
 Bass Bryggeri blev grundlagt i 1777 af William Bass i Burton-upon-Trent , Staffordshire , England. I 1877 var Bass blevet det største bryggeri i verden med en årlig produktion på en million tønder. Dets pale ale blev eksporteret til hele det britiske imperium , og virksomhedens ikoniske røde trekant blev Storbritanniens første registrerede varemærke (Wikipedia marts 2022).
 Barley Wine stammer fra Napoleonstiden, hvor englænderne måtte finde et alternativ til fransk vin, som de af patriotiske grunde ikke kunne drikke og derfor bryggede en øl med navnet Barley Wine (Internettet marts 2022). 
 Johannes Larsen omdannede efter Alheds død vinterhaven til volière. 
 Det vides ikke, hvilken Peter der er omtalt. 
 Trap Danmark er standardværket, når det drejer sig om en topografisk beskrivelse af det danske rige. Værket blev grundlagt af Jens Peter Trap, kabinetssekretær og topografisk forfatter og udgivet første gang udgivet 1858-60 i fem bind på Gads Forlag af J.P. Trap. med titlen Statistisk-topographisk Beskrivelse af Kongeriget Danmark. Værket blev genudsendt i reviderede udgaver 1872-79, 1898-1906, 1920-32 og 1953-72 (31 bind). En 6. udgave, der også skal være tilgængelig på de digitale platforme, blev iværksat i 2014 (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Else og Andreas/Puf er i England for at besøge bryggerier. 
 Johannes Larsen har både glæder og skuffelser med fuglene i sin volière.
 Larsen er færdig med bestillingsarbejder og maler nu på et søbillede.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aqpt</t>
   </si>
   <si>
     <t>Kjerteminde 1 August 1947.
 Kære Lysse
 Tak for Dit Brev. Her gaar vi og venter paa Else og Puf. I ved vel at de rejste til England d 13 Juni og ventede at blive borte 14 Dage á 3 Uger. De var først 8 Dage i London og saa en Uges Tid i Sydengland. Saa blev de inviterede til at besøge Sven Mikkelsen i Skotland og fik Deres Returbillet godtgjort, men saa viste det sig at det tidligste de kunde komme hjem, var med Flyvemaskine d. 19 August, men nu har Elses Fader skaffet dem en Billetter over Harwich – Esbjerg til d. 10 Aug. Puf har besøgt Guinness Bryggeriet i London og Bass’s i Burton, sidstnævnte Sted blev han trakteret med Barley Wine brygget i 1868 og aftappet i 1870. De bor nu ensomt i Højlandet, 14 Miles til nærmeste Landsby, men har været i Dundee hvor han havde faaet Lov til at overvære en Brygning. Mornine rejste i Morges efter at have været her i 14 Dage. Jeg har meget Fornøjelse af min Voliere men ogsaa en Del Skuffelser. Vagtlernes Kyllinger døde første Kuld, men nu er der 2 godt halvvoksne af andet Kuld og Hønen har begyndt at lægge Æg igen. Dompappens Rede faldt ned da den havde ruget et Par Dage, saa byggede den selv en i den østlige Hyld og fik Unger, men de forsvandt da de var en Uges Tid gamle, men efter et Par Dage begyndte den at lægge Æg i samme Rede og har ruget siden. Stillitserne byggede ogsaa en fin Rede i Toppen af samme Hyld og fik Unger, men de regnede ihjel da de var en Uges Tid gamle. Kanariefuglen byggede Reden dobbelt da Ungerne af Andet Kuld var halvvoksne og laa og rugede paa 3 Æg ved Siden af Ungerne men da de fløj af Reden gjorde den ligesaa nu har den vist udruget for 4 Gang i en ny Rede. Jeg har faaet 5 Guldfisk ind i Bassinet. Jeg har nu faaet mine Bestillingsarbejder fra Haanden og været i Gang med Søbilledet. Vi har haft en utroligt Masse stille Uger men de 2 sidste Dage har det blæst igen. Tak for Trap som Peter var her med i Lørdags eller i Søndags. de skulde høste Byg Mandag. Jeg var den Dag i Odense og der høstedes alle Vegne. Mange Hilsner til Jer allesammen fra
 Din Far.</t>