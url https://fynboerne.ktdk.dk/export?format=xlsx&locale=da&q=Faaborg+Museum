--- v1 (2026-06-15)
+++ v2 (2026-11-02)
@@ -99,84 +99,84 @@
 P. Nansen</t>
   </si>
   <si>
     <t>NB! Skanning af de midterste sider mangler - de bliver tilføjet senere.</t>
   </si>
   <si>
     <t>Faaborg Museum, Fritz Sybergs arkiv</t>
   </si>
   <si>
     <t>Anna skriver til Fritz Syberg, at hun netop er komme hjem fra Sebjerget med masser af forårsblomster. Vejret har været så godt, hun ønsker ofte, at Fritz kunne være der. Anna beklager sig over "bladsmørerne" og drømmer om, at de havde så mange penge, at det ikke var nødvendigt at sælge billeder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mpiN</t>
   </si>
   <si>
     <t>3. udateret.
 [Tilføjet øverst med blyant: 3 Faaborg]
 Kæreste Dreng
 Jeg er nylig kommen hjem fra Sebjerg med Masser af dejlige Foraarsblomster, som nu staar og pynter alle Vegne, jeg ærgrer mig over, at Du ikke er her og kan nyde Synet; her er ogsaa Krokos fra Haven. Jeg har forresten daglig ærgret mig over, at Du i denne Tid har været borte, Vejret har været saa straalende, alt er saa kønt og jeg har haft meget Fritid (Sven Jøen og Peter Geni har nemlig været paa Landet) vi kunde have haft det saa hyggeligt. Ham vil kalder Taames kom nu, han sidder og nyder en Kop Kaffe, naar den er forsvunden skal den lille Haans og jeg med ham ud og se Brønners Dekorationsarbejde i Gaaeis Villa.
 Jeg synes, det er løjerlig at P. Nansen ikke skriver et Muk om Dig, han kan da umulig lægge Mærke til Peters Kornmark uden at se Dit, det maa da være den rene Chikane, hvor de Bladsmørere dog er nogle Lus alle til Hobe, men skidt, de gode Billeder holder sig dog i Længden oppe alligevel, bare Du kunde faa det solgt; hvor det er harmeligt at høre, at Galleriet giver 8000 for Baches Skilderi. Lützhøft var heller ikke nævnt, hvad udstiller han? Er Du ikke glad ved, at I hænger samlede? Bare vi dog havde saa mange Penge, at vi lige kunde hugge os igennem uden at Du behøvede at sælge det vilde være storartet Sjov, saa kunde vi blæse hele Rakket et Stykke; jeg vil til at spille i Lotteriet, i Morgen gaar jeg om og køber en Seddel, jeg vinder nok den store Gevinst og saa sikken et Leben.
 Farvel Kæreste, godeste, bedsteste Dreng, skriv snart til mig igen, men skriv Faaborg tydelig, det sidste Brev havde været paa Tuborg først.
 Min kærligste Hilsen
 Dit Høns .</t>
   </si>
   <si>
-    <t>Harald Bing</t>
-[...17 lines deleted...]
-  <si>
     <t>Anna forestiller sig Fritz i selskab med Skovgaards og glæder sig over, at Fritz fortæller hende om billederne. Hun ønsker, at han kunne få solgt nogle billeder. Hun savner ham og længes efter ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0gXG</t>
   </si>
   <si>
     <t>[påført med blyant: 2 (Faaborg)]
 Lørdag Aften
 Min kæreste Dreng.
 Nu sidder Du altsaa hos Skovgaards; det kunde være vældig Sjov, om jeg kunde blive hekset derover et Øjeblik, saa vilde jeg gemme mig bag et eller andet og staa og lure jer af, jeg kunde især godt lide, at se Dig saadan en Aften; naar Du skriver fortæl mig saa lidt om den, hvis der har været noget "viere ve" den. Det er saa morsomt at læse Dine Breve, jeg er saa glad ved, at Du fortæller mig om Billederne, hvor Zarthmann maa være en storartet morsom Fyr, "Evahistorien" har frydet mig meget. Bare Du dog kunde sælge nogle Billeder, det vilde være saa herligt, ogsaa for mit Vedkommende, derfor tør jeg næsten ikke tro paa, at det bliver til noget; tænk, om vi kunde have det som i Himmerig en 8 Dages Tid. Kære D. nu har du været en hel Maaned borte, jeg er snart Fortvivlelsen nær, bare vi en dag faar hinanden at se inden ret længe. 
 De sidste 4 Aftener har jeg siddet muttersene her i Huset; den lille Haans er paa Trolleborg, Stren i Mode ?? Marie Pie paa Farten, saa har jeg siddet og længtes efter Dig og ønsket Du var her, saa skulde jeg have været saa sød imod Dig. Jeg har begyndt at rode Nissens fjollede Bibliothek igennem, læser for Tiden "Antigonos"; det er morsomt igen at faa fat paa en Bog. Kære Dreng, jeg maa af Sted med Brevet, inden det bliver for sent, jeg vilde gerne have, at Du skulde faa det i Morgen.
 Farvel min allerbedste, kæreste, eneste Ven. Dit lille, daarne
 T.</t>
   </si>
   <si>
+    <t>Harald Bing</t>
+  </si>
+  <si>
+    <t>Anna skriver, at hun håber "Bing" snart beslutter sig. Det drejer sig sandsynligvis om Harald Bing, der på dette tidspunkt var leder af porcelænsfabrikken Bing og Grøndahl og man kan formode, at Anna har søgt arbejde her. Senere får hun arbejde på Den kongelige Porcelænsfabrik.</t>
+  </si>
+  <si>
+    <t>Anna glæder sig over en positiv bemærkning maleren Richardt Bergh åbenbart har gjort om Fritz. Hun lover snart at sende noget en madkurv. Hun venter på, at Bing skal beslutte sig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mGWt</t>
+  </si>
+  <si>
+    <t>[Anført for oven med blyant: 1 Faaborg ca 1891]
+Min kære, kære Dreng! Tak for Dit Brev, det glædede mig at læse Richardt Berghs Bemærkning om Dig, det er da en Trøst i al Elendigheden, at de Malere, der er noget ved, synes godt om Dine Billeder, der kommer vel en Tid, da der kommer Penge ogsaa. Det er saa trist for mig at tænke paa, at Du har det saa forbandet sløjt, hvis jeg var hos Dig og kunde dele Din Skæbne, saa vilde jeg ikke tage mig det saa nær, tror jeg, jeg gaar hele Dagen med en sort Samvittighed over al denne "Fraadseri og Drukkenskab," som jeg svælger i. Paa Tirsdag sender jeg en solid Madkurv med Flæsk, det kan jeg bedst undvære, jeg kan ikke faa den af Sted før, begrundet paa Helligdagene. Jeg ærgrer mig over, at jeg ikke for længe Siden har sendt én af Sted. 
+Kære Dreng, hvad skal jeg skrive til Bing, jeg har gjort fortvivlede Forsøg i Retning af et Brev, men de bliver saa daarne, saa daarne, saa daarne; da Du har talt med ham, kan Du saa ikke bedre "sætte et sammen," hvis Du vilde være saa elskværdig, kan Du derved spare mig mange Kvaler, skriv med det samme hans Adresse. Mester betragter min Københavnsrejse som fuldstændig opgivet, hvilket selvfølgelig tager Modet fra mig og gør mig melanktraurig; gid den Skurk til Bing dog snart kunde bestemme sig. 
+Min egen kære kære Dreng jeg længes mere og mere efter Dig for hver Dag der går, bare det dog ikke skal var altfor længe inden vi ses. Farvel min kære bedste Ven. Dit tovlige 
+T.</t>
+  </si>
+  <si>
     <t>Harald Bing
 Franziska  Erichsen
 Syrak Hansen
 Marie Schou</t>
   </si>
   <si>
     <t>Den Bing, Anna nævner, er formentlig Harald Bing fra porcelænsfabrikken Bing og Grøndahl, hvor hun håber at få ansættelse.
 Mester er Annas far, malermester Peter Syrak Hansen. Når han og personalet er på landet hver dag, er det formentlig for at arbejde bl.a. med dekorationsmaleri på områdets herregårde.</t>
   </si>
   <si>
     <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Anna til Fritz 1891-1894</t>
   </si>
   <si>
     <t>Anna Syberg foreslår, at hun tager til København og præsenterer sig for Bing i håb om, at han derved ville føle sig forpligtet til at antage hende. Hvis Fritz er enig heri, skal det helst være mens Annas søster Marie er hjemme, da Anna anser det for umuligt, at hendes far, Mester, kan undvære en til at føre husholdningen. Anna mener at Fritz's forslag om at står for et feriekursus er en god idé, men er ked af, at det er nødvendigt at han tjener penge ved noget, han ikke har lyst til.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GsQP</t>
   </si>
   <si>
     <t>[øverst tilføjet med blyant: 4 Faaborg]
 Min kære kære Dreng
 Du ved ikke, hvor Dit Brev har glædet mig, jeg følte ved hver Linie hvor uendelig meget Du holder af mig; jeg glæder mig ogsaa ved Udsigten til snart igen at faa Dig at se, Tror Du ikke det vilde være det klogeste, om jeg rejste over og præsenterede mig for Bing, han vilde maaske saa føle sig lidt forpligtet til at antage mig. Hvis Du synes dette, da skulde det helst være, mens Marie Pige er her altsaa de 5 sidste Dage i Maj. Jeg kan nemlig indse, at det er en komplet Umulighed for Mester at undvære et Menneske her i denne Tid er han og hele Personalet paa Landet hver Dag, rejser med 9 Toget, kommer kl. 8, Huset skal altsaa lukkes imens, de skal selv rode med Mad Morgen og Aften, det gaar jo ikke i 9 Dage, jeg vil derfor, naar jeg rejser, sige til ham, at hvis han opdager, at Huset behøver et kvindeligt Væsen, kan han maaske faa Franziska. Jeg skulde altsaa rejse herfra paa Tirsdag, selv om dine Pengesager ikke er i Orden til den Tid, kunde jeg saa ikke komme alligevel, jeg tager en Madkurv med, og vi kan jo have det hyggeligt inden Døre? Dette maa Du svare mig paa straks, da jeg i Tilfælde af, at jeg bliver borte vil have mine Sager pakkede, saadan at Du kan expedere dem, naar Du kommer - din Plan med Hensyn til Feriekursuset tror jeg er god, kun gør det mig ondt, at Du for min Skyld skal give Dig af med noget, som Du ikke har Lyst til og som jo vil stjæle en Del Tid fra Dine Billeder paa den anden Side vil de maaske hindre økonomiske Bekymringer, især hvis Bing svigter mig, derved er jo mine Udsigter til at kunne tjene Penge gaaede i Vasken. - Kære kære Dreng, hvor jeg glæder mig til at se Dig, nu skriver Du nok straks, om Du synes, jeg skal komme Farvel min egen, elskede Ven
 Dit lille Høns.</t>
   </si>
   <si>
@@ -196,91 +196,91 @@
 Jeg kommer i Morgen, Søndag. Glæder mig kolossalt!
 Farvel saalænge
 Din Trut</t>
   </si>
   <si>
     <t>påske 1892</t>
   </si>
   <si>
     <t>Franziska  Erichsen
 Syrak Hansen
 Marie Schou
 Leonora Christine Ulfeldt
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Anna forklarer, at hun ikke har skrevet i et stykke tid pga travlhed, og nu er hun blevet frygtelig forkølet. Syrak har bedt hende skrive, at hvis Fritz har lyst til at komme til Sandholt eller Brendegaard efter Påske, så skal forpagterboligerne males. Anna har sagt, at det Fritz nok skal i gang med sit havebillede, men at det må han i øvrigt selv finde ud af. Anna har læst Leonora Christines Jammersminde og synes at hun derved endnu bedre forstår Zahrtmanns billeder af hende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/JKWb</t>
   </si>
   <si>
     <t>[Tilføjet med blyant: 8]
 Faaborg, Skærtorsdag.
 Kæreste daarne Dreng, Du gaar vel og venter Brev hver Dag og er vred paa mig, fordi der intet kommer jeg har haft travlt osv. Som Følge af al denne Travlhed, er jeg nu saa forkølet, at jeg nærmest ligner et rigtig fordrukkent Individ, min Næse er højrød og hoven, min Mund ligesaa, og Schlim og Schnot og Dævelskav strømmer ud i store Masser, saa jeg takker Himlen at Du er forskaanet for min Nærværelse i disse Dage. - Hvor det dog er kedeligt for Dig, hvis du intet sælger , det maa gøre et slemt Indhug i Din Tid, dersom Du nu skal til at male, som Smører, nu er det jo snart Tiden, at Du skulde have fat paa Dit Havebilede, jeg vil da ikke haabe, at Du bliver nødt til at opgive det for i Aar af den Grund. Syrak har bedt mig skrive, at hvis Du har Lyst til at komme til Sandholt eller Brendegaard, kan du komme der efter Paaske, Forpagterboligerne skal males; Mester vil gerne have Dig til at smøre, men det maa Du nu selv bestemme jeg sagde til Mester, at Du gjorde det vist ikke for Du skulde have fat paa Dit Havebillede. Jeg længes forfærdelig efter igen at se Dig, jeg har været saa trist i disse Dage, jeg ved ikke selv af hvad Grund, men jeg haaber, at det forsvinder saasnart vi ses - Jeg har i Dag læst i "Leonora Christines Jammers Minde" som interresserer mig umaadelig, hvor er det storartet at læse et saa djærvt og kraftigt Sprog, og hvilket Menneske har hun ikke været; efter at have læst det, kan jeg endnu bedre forstaa Zahrtmanns Billeder af hende, jeg synes, de skildrer hende ypperlig. --Kære, gode Dreng skriv snart igen, Tak for det sidst Brev, jeg længes al Tid saa snart jeg har sendt et af Sted. Marie Pie venter paa dette, jeg tør ikke selv gaa ud. Farvel min kære kære Dreng. Dit T. 
 Hils Franziska og Marie</t>
+  </si>
+  <si>
+    <t>Franziska  Erichsen
+Peter Hansen
+- Rudbeck
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Anna synes, det er en storartet idé at købe en båd og kommer med forskellige forslag til, hvor de måske kan erhverve en. Marie skal til eksamen på lørdag og håber at få en plads i Rigsdagen (som stenograf).Anna har bestemt sig for at blive på fabrikken indtil videre. Hun vil gerne bruge nogle måneder på at tage sangtimer, hvis der kan blive råd til det. Franziskas lille datter Marie er syg, måske er det alvorligt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Skij</t>
+  </si>
+  <si>
+    <t>[Tilføjet med blyant foroven: 9]
+Torsdag aften.
+Kære D!
+Det er en storartet Idé den med Baaden, jeg har i Dag ikke tænkt paa andet end vore fremtidige Fisketure, de skal rigtig friske os op, saa at vi aldrig gaar og bliver gnavne og kedelige, og det kan jo blive en hel Indtægtskilde for os, naar vi bliver rigtig drevne, maa vi kunne fange saa meget, at vi kan sælge til Mesterhuset; det bliver grin. Mon Du ikke kan faa Rasmus Degns den store at købe, Peter kunde have faaet den for 80 Kr, tror jeg, men da han den Gang ikke havde saa mange Penge, købte Slup Johan den; det kan jo være at Slup Johan vil sælge den igen, men nu bliver den vist ikke saa billig, da han har sat nye Sejl paa. Det kan jo forresten hænde, at Din Onkel Lars kan skaffe os en. Rasmus Degns var saa dejlig indrettet, men egner sig maaske ikke til Fiskerbaad, - Bare vi dog havde Pengene, jeg har indrettet alt saa henrivende, men mangler Pengene, bare vi havde dem, vi behøver vist forresten ikke saa overvættes mange, vore Luftkasteller er heldigvis ikke saa kostbare - Marie gaar og er forfærdelig spændt paa Enden, hun skal jo op til Examen paa Lørdag, hvis hun faar en Plads i Rigsdagen, saa gifter de sig, fortalte hun mig i Forgaars, de kan jo ogsaa lige saa godt gifte sig nu som senere de faar sandsynligvis aldrig flere Penge. -Jeg har bestemt mig til at blive paa Fabriken, da jeg jo ikke kan være bekendt at forlade Sus efter et Par Maaneders Forløb. Hvis vi faar Raad til det, vil jeg rasende gerne synge et Par Maaneder hos Fru Levinsohn, inden vi rejser herfra, jeg kan mærke, at jeg trænger til et Omgang til. Frk Jessen har en dejlig Stemme, hun har begyndt at synge hos Fru Keller, der er meget henrykt over hende og har spaaet hende, at hun nok kan drive det videre end til Dagligstuesangerinde. Hun var her forleden Aften sammen med Fru Rudbek, vi havde det meget gemytligt og bestemte at faa sammen hen og høre Anna Petterson i næste Uge, Jeg maa altsaa lægge noget til side af min Ugeløn paa Lørdag tilat solde op, jeg havde bestemt at sende Dig 5 Kr. men kan nu af den Grund kun sende Dig 3 - næste Lørdag haaber jeg at kunde undvære nogle flere. Jeg skal sende Dit Billede paa Søndag, Franziskas lille Marie ser saa daarlig ud, Franziska er bange for, at hun er bleven smittet af Tante Karen, hun siger, at hun har alle Symptomer paa Brystsyge, hun vil hen paa Kliniken og have hende undersøgt. Jeg tor egentlig ikke, at Franziska vilde blive saa forfærdelig bedrøvet, om hun mistede hende, jeg blev meget forfærdet ved Tanken om at hun kunne være bleven smittet, men Franziska sagde, at det var jo baade "godt og ondt!" Farvel kære Dreng, send mig snart igen en Skrivelse, det er saa trøstende at faa Brev fra Dig. Et Kys fra Dit T.</t>
   </si>
   <si>
     <t>Peter Hansen
 Marie Schou</t>
   </si>
   <si>
     <t>Første del af brevet mangler, men Anne fortæller om et nyt arbejde, som Marie har fået i stedet for arbejdet i Rigsdagen. Anna spørger til, hvordan det går med Peters billeder og om han har haft held med casein farverne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mZpT</t>
   </si>
   <si>
     <t>[ Tilføjet øverst med blyant -- Anna til Fritz. Det lader til at første side af brevet mangler]. 
 Vinteren skal være der fra 11 til 8 med 1½ Times Middag, det er jo en noget lang Arbejdstid, men der er vist morsom at være, Marie er da meget ked af, at hun ikke kan være baade der og i Rigsdagen. Løn 40 Kr. --- Skriv snart og fortæl mig, hvordan det gaar for Dig, har Du faaet begyndt at male og begynder Du at forsone Dig med Fyn igen? Fortæl mig om Peters Billeder er gode, han han havt Held med sine Caseinfarver. ---
 Farvel min kære gode Dreng, du skal snart faa Brev igen.
 Et kyst fra Dit
 Høns
 Du fik vist mine Sko med, vil Du ikke give dem ind til Skomager Jørgensen og vede ham sætte nyt Overlæder og Saaler paa og sende mig dem snarest, da Bunden er ved at gaa af mine andre. Vil Du endvidere være saa sød at skælde Post ud fra mig 
 [På bagsiden]:
 Kjære Syberg
 har De noget, som De vil have udstillet i Jylland? svar mig meget snart. 
 [Henover dette har Anna skrevet]: Dette er meget gammelt
 [Og nedenunder]: Undskyld, at jeg skriver paa saadanne underlige Lapper.</t>
-  </si>
-[...16 lines deleted...]
-Det er en storartet Idé den med Baaden, jeg har i Dag ikke tænkt paa andet end vore fremtidige Fisketure, de skal rigtig friske os op, saa at vi aldrig gaar og bliver gnavne og kedelige, og det kan jo blive en hel Indtægtskilde for os, naar vi bliver rigtig drevne, maa vi kunne fange saa meget, at vi kan sælge til Mesterhuset; det bliver grin. Mon Du ikke kan faa Rasmus Degns den store at købe, Peter kunde have faaet den for 80 Kr, tror jeg, men da han den Gang ikke havde saa mange Penge, købte Slup Johan den; det kan jo være at Slup Johan vil sælge den igen, men nu bliver den vist ikke saa billig, da han har sat nye Sejl paa. Det kan jo forresten hænde, at Din Onkel Lars kan skaffe os en. Rasmus Degns var saa dejlig indrettet, men egner sig maaske ikke til Fiskerbaad, - Bare vi dog havde Pengene, jeg har indrettet alt saa henrivende, men mangler Pengene, bare vi havde dem, vi behøver vist forresten ikke saa overvættes mange, vore Luftkasteller er heldigvis ikke saa kostbare - Marie gaar og er forfærdelig spændt paa Enden, hun skal jo op til Examen paa Lørdag, hvis hun faar en Plads i Rigsdagen, saa gifter de sig, fortalte hun mig i Forgaars, de kan jo ogsaa lige saa godt gifte sig nu som senere de faar sandsynligvis aldrig flere Penge. -Jeg har bestemt mig til at blive paa Fabriken, da jeg jo ikke kan være bekendt at forlade Sus efter et Par Maaneders Forløb. Hvis vi faar Raad til det, vil jeg rasende gerne synge et Par Maaneder hos Fru Levinsohn, inden vi rejser herfra, jeg kan mærke, at jeg trænger til et Omgang til. Frk Jessen har en dejlig Stemme, hun har begyndt at synge hos Fru Keller, der er meget henrykt over hende og har spaaet hende, at hun nok kan drive det videre end til Dagligstuesangerinde. Hun var her forleden Aften sammen med Fru Rudbek, vi havde det meget gemytligt og bestemte at faa sammen hen og høre Anna Petterson i næste Uge, Jeg maa altsaa lægge noget til side af min Ugeløn paa Lørdag tilat solde op, jeg havde bestemt at sende Dig 5 Kr. men kan nu af den Grund kun sende Dig 3 - næste Lørdag haaber jeg at kunde undvære nogle flere. Jeg skal sende Dit Billede paa Søndag, Franziskas lille Marie ser saa daarlig ud, Franziska er bange for, at hun er bleven smittet af Tante Karen, hun siger, at hun har alle Symptomer paa Brystsyge, hun vil hen paa Kliniken og have hende undersøgt. Jeg tor egentlig ikke, at Franziska vilde blive saa forfærdelig bedrøvet, om hun mistede hende, jeg blev meget forfærdet ved Tanken om at hun kunne være bleven smittet, men Franziska sagde, at det var jo baade "godt og ondt!" Farvel kære Dreng, send mig snart igen en Skrivelse, det er saa trøstende at faa Brev fra Dig. Et Kys fra Dit T.</t>
   </si>
   <si>
     <t>1892-07-27</t>
   </si>
   <si>
     <t>Franziska  Erichsen
 Syrak Hansen
 Alhed Larsen
 Karl Schou
 Marie Schou</t>
   </si>
   <si>
     <t>Anna har været på "Bernina". Hun ønsker at være sammen med Fritz og tænker på ham hele dagen under arbejdet på Den kongelige Porcelænsfabrik. Hun har stadig nogle penge tilbage og glæder sig til at få udbetalt løn på fabrikken.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IIhi</t>
   </si>
   <si>
     <t>[Nummer tilføjet med blyant: 6]
 Kæreste Dreng
 Jeg sender Dig paa dette Papir en privat Hilsen og et Kys i Anledning af Dagen imorgen, siden skal vi paa et andet have udfærdiget en pragtfuld Adresse med Tilbehør. Jeg gør et lille Sold paa Bernina; Meme : Chokolade, Kaffe, Kager. Skov er indbudt, nærmest fordi at vores Kvindelighed ikke tillod os at gaa alene i Bernina. Jeg vilde nok saa gerne være hos Dig kære Dreng, vi kunde da højtideligholde Dagen oppe i den lille "Dagligstue" i Bankerne Jeg har i denne Tid tænkt meget paa hine Dage, hine vidunderlige Dage. Jeg tænker paa Dig Dagen lang naar jeg sidder ude paa Fabriken, jeg kan nemlig godt have mine Tanker alle andre Steder end ved Arbejdet; dette er ikke overdrevent indviklet, en af de første Dage tænker jeg at faa fat i det rigtige Postelin, vi har hidtil malet Prøver paa gamle Skaar; den gamle Øvemaler er meget glad ved mig, klapper mig paa Skulderen og Haaret; "Brænderen" koketterer med mig saa det staar efter, forresten bilder hele Fabriken sig ind at jeg er 15 Aar og Alhed 16. Tiden gaar for mig med rivende Hast, meget hurtigere end hjemme - Marie var henne hos Hoff i Gaar, han bad, om Du vilde kvittere for Beløbet, vi kunde da afhente det, naar vi lystede. Kære Dreng, for Tiden trænge vi ikke til Penge, Kaagge har faaet fra Mester og jeg har c. 30 Kr tilbage, desværre er en Tikroner bleven borte for mig (den jeg fik fra Kaagge) men jeg haaber endnu paa at kunne finde den, desuden vil jeg vist snart kunne faa Penge paa Fabriken, jeg sender Dig altsaa alle Pengene hvis jeg senere faar Brug for nogle skal jeg nok benytte mig af dem. Det var kønt af Dig at hjælpe Knolden, vi havde førend vi fik P.s Brev regnet ud at det vilde gaa saadan. Hvad mon Knolden egentlig har bedreven, jeg studerer undertiden i "Københavns Mulkter". Jeg saa forleden at en Mand var bleven dømt til at betale 40 Kr. for at uddele 6 Lussinger til ligesaa mange Folk, saa Knolden maa da have slaaet dem halvt ihjel; jeg vil haabe at han er Dig taknemlig. - Fra Kaage og Franziska skal jeg bede Dig gøre dem den kolossale Tjeneste at sende Moders Maskine, helst i denne Uge. Kan du ikke skrue Benene fast i Bunden af en lille kasse og saa dermed Basta, den staar ved Klaveret. Farvel kære kære Dreng. Tænk i Morgen paa
 Dit lille Høns
 [skrevet på hovedet øverst på brevets første side]:
 Send straks Hoffs Papir tilbage, Kaagge brænder efter at komme derhen igen, hun er formodentlig bleven forelsket i ham.</t>
   </si>
@@ -1281,51 +1281,51 @@
   <si>
     <t>1900-05-05</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Rørholmsgade 
 Hverringe Gods
 Fåborg Museum
 Assensvej 198  
 Klintevej  5300 Kerteminde
 Vilhelminevej</t>
   </si>
   <si>
     <t>Christian Eckardt
 Ingeborg  Eckardt
 Ferdinand Louis Gjellerup
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Lars Larsen
 Vilhelmine  Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Fritz Levy
 Amalie Lindberg
 Susanne Lindberg
 Jens Ferdinand Willumsen</t>
   </si>
   <si>
     <t>Anna Marie Larsen blev muligvis opereret i København på "Røde Kors Klinik" for ubemidlede. Her arbejdede Frits Levy fra januar 1896-december 1900.(Den Danske Lægestand 1907-1915 Jacob Lunds Forlag 1915).
 Christines lærer på dette tidspunkt er J.F. Willumsen. 
 Haabet = Erikshaab - Alhed Larsens barndomshjem, som ligger nord for Faaborg på Fyn .
 Alhed og Johannes Larsen bor på Feden i Kerteminde i et af IA Larsens huse.</t>
   </si>
   <si>
     <t>Georg Larsens kone skal opereres i København. Det glæder Vilhelmine Larsen, at Christine Swane er tilfreds med sin lærer. Byggeriet går fremad på - formodentlig- både Lille og Store Kærbyhus.
 Johannes Larsen skal til Faaborg med en akvarel. Han er ved at forberede en jagtudstilling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oaIp</t>
   </si>
   <si>
     <t>Kjerteminde den 5. Maj 1900
 Kjære Christine!
 Du vil jo ogsaa gjerne høre et lille Ord om Søndagen denne gang er det just ikke af de glædelige Georg og Marie kommer vistnok en af de første Dage til Kjøbenhavn hun er bleven bleven undersøgt af Gellerup og han raadede til en Operation hos Professor Levy der er skreven derover og de venter Brev i Morgen er der Plads saa rejser de, I kunde da for en [ ulæseligt ord] se ud paa Banegaarden Søndag ellers skal jeg nærmere skrive Dagen det gjør mig meget ondt for dem, godt er det at vi er her, og Børnene holder saameget af os vi kommer over det om vor Herre vil hjælpe os at Operationen maa gaa vel det er en Svulst der trykker paa Blæren saa hun lider meget naar Vandet kommer – men det kan jo være det ikke er saa slemt naar Professoren kommer tilstede, I kan nok tænke at det er Alvor, et Gode at Marie er sygeforsikret saa hun faar daglig Hjælp; men det er jo ligefuldt en dyr Historie.
 Georgs skal faa din Trøje med for nu bliver det jo varmt. Hils Eckardt saameget sig Dem jeg blev saa glad at Onkel solgte det andet Billede, men er her ikke Tid for mig at skrive mere end til dig.
@@ -2833,97 +2833,97 @@
 Andreas Larsen
 Johan Larsen
 Nicolaus Lützhøft
 Mads Rasmussen
 Fritz Syberg</t>
   </si>
   <si>
     <t>Sagen om Kai Nielsens Fornemme dame mm handler om indkøb til Faaborg Museum, hvor indkøbskomiteen bl.a. bestod af Peter Hansen (P) og Lützhøft (Lysse). 
 Det er uvist, hvilken kronik af Johannes V. Jensen det er, Alhed Larsen omtaler.</t>
   </si>
   <si>
     <t>Fritz Syberg (Baronen) har spurgt, om komiteen køber Kai Nielsens Fornemme dame til Faaborg Museum, og Alhed opfordrer Larsen til straks at arbejde for denne sag. 
 Alheds rejse er gået godt, og planterne står fint derhjemme.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/EI9S</t>
   </si>
   <si>
     <t>Kæreste Larsi!
 Jeg har snakket med Baronen i Efterm. Han spurgte om I saa havde købt Kajs fornemme Dame til 700 Kr og lod til at blive meget forbavset over at det ikke var sket. Han sagde, at Mads var meget stemt for det, ligesaa alle Medlemmerne og at naar det ikke blev, skyldtes det udelukkende Mangel paa Initiativ fra [ordet overstreget]. Jeg synes Du lige med det samme skulle sætte Dig i Bevægelse, allerførst med at gaa hen til Kai og faa ham til at opgive sin rædselsfulde Idé med at overlade Mads den anden Figur for næsten ingenting; og dernæst til P, Lysse og Mads for at faa det lavet. Endnu bedre var det jo at faa dem til at tage Marmorpigen paa Udstillingen, mon det ikke skulde gaa efter J.V. Jensens Kronik. Det gør de nu vel ikke, men den fornemme Dame kan Du saamænd sagtens faa dem til at tage, naar Du hænger lidt i. Hvis Du har tænkt at rejse hjem i Morgen, synes jeg alligevel absolut, Du skal opsætte det en Dag for at faa det lavet, skriftlig er det ikke nær saa nemt. - - Rejsen i Gaar gik godt, alt stod godt til herhjemme, Pebertræerne vidunderlige. Drengene beder Dig huske et Frimærkealbum en Dolk og et [ulæseligt ord], de har glemt. – Jeg har set i Avisen, at der er Boksekamp paa Søndag, saa jeg henter Dig egentlig ikke før Mandag. –
 Gl. Delcomyn er død i Dag. Jeg skriver til Marie en af Dagene, hils dem foreløbig og sig 1000 Tak. I Hast
 Din A.
 31te</t>
   </si>
   <si>
-    <t>Peter Tom-Petersen</t>
-[...18 lines deleted...]
-  <si>
     <t>Max Levig</t>
   </si>
   <si>
     <t>Peter Hansen
 Max Levig</t>
   </si>
   <si>
     <t>Max Levig bekræfter modtagelsen af kr. 2000,- som betaling for Peter Hansens "Plovmanden".</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uLbv</t>
   </si>
   <si>
     <t>Max Levig
 Firma: Max Levig &amp;amp; Co
 TELEF. 6700
 STATSTELEF:118.
 TELEGR. ADR: "LESTER"
 X/B
 Kjøbenhavn den 31 März 1910
 Herr Konservesfabrikant M. Rasmussen
 Aktieselskabet Beauvais' Fabrikker
 Lyngbyvej 83
 Jeg stadfæster herved Modtagelsen af de med Brev af Gaarsdato remitterede Kr. 2000,-
 i Check for Billedet: "Plovmanden" af Peter Hansen.
 Med Højagtelse
 [signatur]</t>
+  </si>
+  <si>
+    <t>Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Peter Tom-Petersen kvitterer til Mads Rasmussen for modtagne 725,- kr.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wcc4</t>
+  </si>
+  <si>
+    <t>31 Marts 1910
+Mathildevej 2 f
+Hr Direktør M Rasmussen
+Jeg takker for og kvitterer hermed for den tilsendte Anvisning for 725 Kr Betaling for 
+1 Maleri "Roser"
+samt en del Tegninger og Raderinger.
+Ærbødigst
+Tom Petersen
+Kunstmaler</t>
   </si>
   <si>
     <t>1910-04-02</t>
   </si>
   <si>
     <t>Ludvig Brandstrup, billedhugger
 Poul S. Christiansen
 Peter Hansen
 Karl Isakson
 - Kochern
 Max Levig
 Nicolaus Lützhøft
 Peter Magnussen
 Knud Marstrand
 Claude  Monet
 Kai Nielsen
 Karl Petersen
 Jens Rasmussen
 Mads Rasmussen
 Johannes Rump
 Karl Schou
 Marie Schou
 Fritz Syberg
 Peter Tom-Petersen
 Viggo Winkel</t>
@@ -2988,130 +2988,130 @@
 Sikken en Fest hvis vi kommer
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1910-06-11</t>
   </si>
   <si>
     <t>Hedevig Lützhøft</t>
   </si>
   <si>
     <t>Gentagelse af et andet brev fra Mads Rasmussen til fru Nicolaus Lützhøft, hvori Mads Rasmussen spørger, om Nicolaus Lützhøft kommer til åbningshøjtideligheden for Faaborg Museum. Nedenunder dette en tilføjelse, hvor Mads Rasmussen efterlyser manuskript til et foredrag, Nicolaus Lützhøft har holdt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/3OjO</t>
   </si>
   <si>
     <t>11 Juni 1910
 Fru Lützhøft,
 Holmens Kanal
 Af Politiken ser jeg, at Deres Mand for Tiden er bortrejst. De bedes venligst meddele mig, om Deres Mand vil kunne komme til Aabningshøjtideligheden i Faaborg St Hansdag, hvilken Dag Galleriet aabnes Kl 3med efterfølgende Middag kl. 6. Paa Torsdag sendes Kunstværkerne og aflades Lørdag derovre, hvorefter Ophængningen paabegyndes.
 Ærbødigst
 Jeg har forgæves søgt at faa fat paa det Tidsskrift, i hvilket Deres Mands Foredrag i Studentersamfundet har staaet. De skulde vel ikke være i Besiddelse deraf, eventuelt Manuskriptet eller kan giveg Oplysning xxxx om hvor et Aftryk kan faas: i saa Fald bedes De give Budet dette eller Besked med tilbage ,hvis han træffer Dem. Ellers bedes De sende det med Posten. De bedes meddele mig,hvornaar Deres Mand kommer hjem.</t>
   </si>
   <si>
+    <t>Mads Rasmussen skriver til Jens Birkholm om ophængning af billeder på det nye museum i Faaborg og inviterer til åbningshøjtideligheden Skt. Hans dag med efterfølgende middag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mZr1</t>
+  </si>
+  <si>
+    <t>11 Juni 1910
+Herr 
+Kuntsmaler Birkholm,
+Faaborg.
+Paa Torsdag indlades Kunstværkerne i Jærnbanevogn og vil saa kunne aflades i Faaborg Lørdag ,hvilken Dag vi rejser derover,og Ophængningen tager saa sin Begyndelse. Aabningshøjtideligheden er fastsat til St Hansdag Kl 3 ,hvorefter Middag Kl 6 . Jeg synes, at St Hansdag er en smuk Dag til Højtideligheden.
+Med venlig Hilsen
+Jeres hengivne
+M Rasmussen</t>
+  </si>
+  <si>
     <t>Mads Rasmussen skriver til Fritz Syberg om ophængning af billeder på det nye museum i Faaborg og inviterer til åbningshøjtideligheden Skt. Hans dag med efterfølgende middag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ld9Y</t>
   </si>
   <si>
     <t>11 Juni 1910
 Herr
 Kunstmaler Syberg
 Kjerteminde.
 Paa Torsdag indlades Kunstværkerne i Jernbanevogn og de vil saa kunne aflades i Faaborg paa Lørdag. vi rejser derover Lørdag og Ophængningen tager saa sin Begyndelse. Kan det passe Dem ogsaa at rejse dertil Lørdag: Aabningshøjtideligheden er fastsat til St Hansdag Kl 3 ,hvorefter Middag Kl 6. Jeg synes, at St Hansdag er en smuk Dag til den Højtidelighed.
 Med venlig hilsen forbliver jeg
 Deres hengivne 
 MRasmussen</t>
   </si>
   <si>
-    <t>Mads Rasmussen skriver til Jens Birkholm om ophængning af billeder på det nye museum i Faaborg og inviterer til åbningshøjtideligheden Skt. Hans dag med efterfølgende middag.</t>
-[...14 lines deleted...]
-  <si>
     <t>Mads Rasmussen skriver til Johannes Larsen om ophængning af billeder på det nye museum i Faaborg og inviterer til åbningshøjtideligheden Skt. Hans dag med efterfølgende middag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ekho</t>
   </si>
   <si>
     <t>11 Juni 1910
 Herr
 Kunstmaler Johs Larsen,
 Kerteminde.
 Paa Torsdag indlades Kunstværkerne i Jærnbanevogn og de vil saa kunne afledes i Faaborg lørdag. Vi rejser derover Lørdag og Ophængningen tager saa sin Begyndelse. Kan det ogsaa passe Den at rejse dertil Lørdag :Åbningshøjtideligheden er fastsat til St Hansdag Kl 3 ,hvorefter Middag Kl 6.Jeg synes, at St Hansdag er en smuk Dag til den Højtidelighed.
 Med venlig Hilsen forbliver jeg
 Deres hengivne
 M Rasmussen</t>
   </si>
   <si>
+    <t>Anna Syberg skriver igen til Mads Rasmussen om Fru Erichsen (Franziska Syberg) og anbefaler hende til en stilling som kustode ved det kommende museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/jBMz</t>
+  </si>
+  <si>
+    <t>11/6 - 1910
+Kære Hr. Fabrikant M. Rasmussen
+Efter at jeg igaar havde skrevet til Dem, faldt den Tanke mig ind, at De maaske i en nærmere eller fjernere Fremtid fik Brug for et Menneske til at passe Faaborg-Galleriet; det vil sige, et Menneske, der ikke alene kan holde Salene og Billederne i Orden, men som ogsaa er tilstrækkelig inde Kunst og Kunstforhold, saa det vil kunne forklare de Besøgende alt om de forskellige Billeder og Malere. Jeg tror ikke, De vil kunne finde nogen bedre til dette Brug end Fru Erichsen (det berømte Mesdag-Galleri i Haag bliver udelukkende passet af Damer, en Dame er "Inspektør" for det), hun Fru Erichsen er meget kunstbegejstret og meget morsom og animerende at tale med om Kunst, hvad der jo vil være til stor Gavn for de Besøgende.
+Skulde de altsaa faa Brug for et saadant Menneske, saa tror jeg at turde gentage, at De ikke kan faa nogen bedre end Fru Erichsen. Jeg tilføjer, at hun tidligere har været ansat ved "den frie Udstilling" og fra sin tidligste Ungdom er vant til at omgaas Billeder.
+De venligste Hilsener
+Deres hengivne
+Anna Syberg</t>
+  </si>
+  <si>
     <t>Fr. Andersen</t>
   </si>
   <si>
     <t>Mads Rasmussen skriver til hotelejer Fr. Andersen, Rasmussens hotel i Faaborg om arrangement og middag i forbindelse med åbning af det nye museum.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/cqkU</t>
   </si>
   <si>
     <t>11 Juni 1910
 Herr
 Hotelejer Fr Andersen,
 Faaborg.
 St Hansdag vil Galleriet blive aabnet og vi skal saa have en Middag hos Dem Kl 6 ,Vil De ikke reservere os den lille Musiksal. Ligeledes skal der reserveres foreløbig to Værelser, men derom skal De faa nærmere Besked, Min Hustru og jeg bor sikkert paa Fabriken denne Gang. Jeg kommer til Faaborg paa Lørdag. Der bliver eventuelt ca 30,saa den lille Musiksal bliver maaske for lille.
 Med venlig hilsen
 Deres hengivne
 M Rasmussen</t>
-  </si>
-[...13 lines deleted...]
-Anna Syberg</t>
   </si>
   <si>
     <t>Mads Rasmussen beder fru Nicolaus Lützhøft meddele, om hendes mand kommer til åbningsfesten for det nye museum.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BlAK</t>
   </si>
   <si>
     <t>11 Juni 1910
 Fru Lützhøft,
 Holmens Kanal
 Af Politikken ser jeg, at Deres Mand for Tiden er bortrejst . De bedes venligst meddele mig,om Deres Mand vil kunne komme til Aabningshøjtideligheden i Faaborg St. Hansdag, hvilken Dag Gallereit aabnes Kl 3 med efterfølgende Middag Kl.6 . Paa Torsdag afgaar Kunstværkerne og aflades Lørdag derovre, hvorefter Ophængningen paabegyndes.
 Ærbødigst
 M Rasmussen</t>
   </si>
   <si>
     <t>1910-06-12</t>
   </si>
   <si>
     <t>Johannes Larsen
 Johannes Rump
 Oscar Wandel</t>
   </si>
   <si>
     <t>Fritz Syberg skriver til Mads Rasmussen at Johannes Larsen har bedt ham undersøge om grosserer Wandel vil afhænde "Historien om en Moder" samt "Aftenbilledet", da Johannes Larsen i så fald vil foreslå dem til Faaborg museum. Det ønsker Wandel ikke. Angående "Dødsbilledet", som ejes af Johannes Rump, har han intet hørt, men ønsker det til Faaborg, da det er malet i Faaborg og modellerne ligeledes er fra Faaborg.</t>
@@ -3279,51 +3279,51 @@
 Andreas Larsen
 Johan Larsen
 Peter Lundsgaard
 Karl Madsen
 Christine Swane</t>
   </si>
   <si>
     <t>Johannes Larsen m.fl. hænger de nyindkøbte værker til Faaborg Museum op. der blev holdt "Stifterfest" Skt. Hans Aften 1910 i Faaborg.
 "Vegetabil-Fabriken": Mads Rasmussen, Faaborg Museums stifter, var konservesfabrikant, og hans fabrik lå i tilknytning til lejligheden, hvor værkerne blev hængt op. Fabrikken fremstillede også margarine, og dette foregik sandsynligvis i Vegetabilfabrikken.</t>
   </si>
   <si>
     <t>Johannes Larsen beder Alhed ringe til fabrikken og give besked om, hvornår hun kommer til Faaborg plus om Christine (Uglen) kommer med. Alt er hængt op, og det ser godt ud. Komiteen har købt alle Uglens tre billeder. Den følgende dag skal der laves katalog. Festen bliver nok vellykket.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Txbs</t>
   </si>
   <si>
     <t>Faaborg 21 Juni 1910.
 Kæreste Alhed
 Jeg kunde godt lide at vide lidt om naar Du kommer. Her bliver vist ikke Plads til os her, da jeg foreløbig bor hos Peter men skal [ulæseligt] ud naar [ulæseligt] kommer. Jeg maa altsaa vide om jeg skal skaffe Plads til os Torsdag eller Fredag. Kommer Du ikke Torsdag? Vil Du ringe Vegetabil-Fabriken op og bede dem sige naar Du kommer og med hvilket Tog. Johannes V kommer. Lad mig ogsaa vide om Uglen kommer. Du har slet ikke skreven til mig. Nu har vi hængt al Ting op, det slog udmærket til, Rummene er fulde og ser godt ud. Du vil nok blive imponeret. Det blev altsaa til at vi tog Uglens 3 Billeder altsaa 450 Kr. Nu skal vi til at lave Katalog i Mrg. Jeg glæder mig til at se Dig og til Festen den bliver nok vellykket. Karl Madsens kommer ogsaa, derimod har Bisters sendt Afbud. Der kommer saa godt som Ingen vi ikke kender. Kun Borgmesteren og en [ulæseligt] til her fra Byen. Telefoner saa i Mrg. Mange kærlige Hilsner til Dig og Børnene. Hils de andre.
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Vilhelmine  Larsen
 Cathrine Meyer
 Marie Meyer
 Kai Nielsen</t>
   </si>
   <si>
     <t>Johannes Larsen er i Faaborg for at sætte udstilling op i det, der blev til Faaborg Museum.
 Hans mor, Vilhelmine Larsen, (Svigermor) døde samme år i september.</t>
   </si>
   <si>
     <t>Haven er ordnet. Kai (Nielsen) beder om, at Larsen bestiller værelse til ham. Han og hans skulpturer kommer torsdag, og han beder om hjælp til soklerne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SGD5</t>
   </si>
   <si>
     <t>Kæreste Lausi!
 Tak for Dine Skriverier! Det er sjov at jeg har solgt de to, mindre Sjov med Uglen. – Stor Travlhed i Dag med Haven, der nu er [ordet overstreget] er nydelig; Tutte og Vilhelm kommer nemlig i Morgen. Kai har skreven om I vil bestille Værelse til dem sammen med os andre hans Figurer og han selv kommer Torsdag Aften (6-7) han spørger om Du (I) vil sætte Soklerne op, det lader sig jo hurtig ordne Fredag Morgen. Vi har det godt, Svigermor ret godt; I Hast da Marie og Katrine Mejer er her og vil tage dette med. 
 Hils dem alle! 1000 Hilsner Din Alhed
 21nde
 Jeg fik saa i Dag fra Magisteren
 M. og K. hilser</t>
   </si>
   <si>
@@ -5017,82 +5017,82 @@
   <si>
     <t>Else Jensen
 Jens Jensen
 Villum Jensen</t>
   </si>
   <si>
     <t>Johannes V. Jensen takker Fritz for hans beskrivelse af kysten ved Pisa og roser hans skriveevner. Han arbejder selv en del. Vejret er trist og de ser ingen mennesker. JVJ foreslår, at Fritz og Anna får lavet et gruppeportræt af familien ved en fotograf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rXJ6</t>
   </si>
   <si>
     <t>26 Nov. 11
 Kære Ven!
 Tak for dit Brev og den udmærkede Beskrivelse af Lokaliteterne ved Pisakysten; der er meget mere end jeg kan bruge. Det er det jeg siger, du skulde være Skribent, Tingene eksisterer ikke før du kommer. 
 Her gaar Tiden med en hel Del Arbejde. De milde Uger med graa Luft og almindelige Opvask i Naturen er forbi, her gaar en østlig væmmelig Vind med Frost, Gader som Jern og et koldt Spøgeri af Træk i alle Stuerne. Vi har det godt, kun lidt Gigt i Nakken som om en usynlig Byrde er bleven en Smule tungere. Vi ser ikke noget til nogen, jeg hader mere og mere at sige noget mere end een Gang---Som Malere kan I vel ikke tænke Jer noget saa vulgært som at gaa til en Fotograf? Et Gruppe billede af Jer vil de da være noget at have, og I skulde faa et af os igen. Mange Hilsner fra Else og Drengene! Eders hengivne
 Johannes V.</t>
   </si>
   <si>
     <t>1911-12-12</t>
   </si>
   <si>
     <t>John Martin</t>
   </si>
   <si>
-    <t>Johannes V. Jensen medsender et brev til Fritz Syberg fra forlægger John Martin angående en artikel om Fritz Syberg til et julehæfter og referer, hvad han har svaret, delvist på Sybergs vegne.</t>
-[...13 lines deleted...]
-  <si>
     <t>Forlæggeren John Martin skriver til Johannes V. Larsen om en artikel, de tilsyneladende tidligere har drøftet, øjensynligt om Fritz Syberg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/M9b0</t>
   </si>
   <si>
     <t>MARTIN'S FORLAG
 13 NØRREGADE . KØBENHAVN
 TELEFON: CENTRAL 1864 &amp;amp; 1910
 Bülowsvej 24
 12/12 1911
 Kære Herr Johs V. Jensen
 Jeg skriver her fra Bülowsvej, jeg naaede ikke at faa Deres Brev besvaret i Kontortiden.
 Jeg vil selvfølgelig gerne Tage med Deres Tilbud, men kan kun betale et 500 Kroners Honorar dersom jeg faar deres Tilladelse til ogsaa at optrykke Stoffet i et Hefte, bruge det i Udlandet eller paa anden Maade bringe ud af det en Sum, der Tvinger Beløbet ned for "Julekronens" Vedkommende.
 Det vil De vel hjælp mig med? Maleren kan selvfølgelig ikke faa Honorar - for ham bliver det jo en stor Reklame. Jeg ved fra et store svensk Julehæfte at Forlaget ikke plejer at yde Kunstneren noget Vederlag. Der bliver jo store udgifter ved Fotograferingen. 
 Deres hengivne
 John Martin</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen medsender et brev til Fritz Syberg fra forlægger John Martin angående en artikel om Fritz Syberg til et julehæfter og referer, hvad han har svaret, delvist på Sybergs vegne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/lqTr</t>
+  </si>
+  <si>
+    <t>12 Dec 11
+Kære Ven
+Hermed et brev fra Martin, jeg besvarede det halvt på dine Vegne omtrent saaledes: "Jeg skulde kende Syberg daarligt om han opfatter sin Kunst som Plakater for et Julehefte, sultne Malere fra Gaden gør, han næppe. I øvrigt overlader jeg den Siden af Forhandl. til Dem". 
+For mit eget Vedkommende stod jeg skarpt paa mit forlangende. Jeg vil nu raade dig til at forlange det Honorar der passer dig, ikke under 150 Kr. x) som J.L. fik - for byder han os Kaar paa den Maade, skal vi nægte ham det. Siden finder vi nok en Plads for Samarbejde. Tak for dit Brev. Glædelig Jul!
+Din hengivne 
+Johannes V. J.
+x) Da jeg efter den Lektion jeg har givet ham ikke venter det hele bliver til noget, synes jeg du skulle forlange f.Eks. 500 for Reproduktionsretten.</t>
   </si>
   <si>
     <t>1911-12-20</t>
   </si>
   <si>
     <t>Johanne Giersing</t>
   </si>
   <si>
     <t>Johannes V. Jensen opfordrer til, at de ikke dropper deres plan, selv om John Martin bakkede ud, når talen faldt på kontanter. JVJ takker for billederne. Else fortsætter brevet og takker ligeledes for billederne. Hun undrer sig over, så travlt, alle har med jul. Der er mere halløj end nogensinde. Ellers lever de meget stille for at få arbejdsro til at JVJs bog skal komme til foråret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fnJm</t>
   </si>
   <si>
     <t>20 Dec 11
 Kære Venner!
 Mit sidste Brev har du vel faaet efter at du skrev dit. Ja Martin krøb altsaa i et Hul da det trak op til Kontanter. Derfor lader vi ikke vor Plan falde men vi kan giv os god Tid til at tænke paa den. Det Forslag om at blive ved den Sommer i Fyen ogsaa med Illustrationsloftet synes mig godt: jeg skal snakke med Gyldendal om det. Nu glædelig Jul og tak for de smaa Billeder, særlig til Frøken Besse, som har taget dem. Nu kommer Else.
 Kære Anna og Syberg. Tak for Brevene og Billederne, det er morsomt at se jer alle igen, selv om det er i lille Maalestok. Her gaar vi naturligvis rundt i Juledelerium Øjnene staar stive i Hovedet paa alle Damer, fordi de bestandig maa gaa og tælle efter om de nu har faaet køvt lige saa mange Julegaver som der er Personer de nødvendigvis maa give noget og saa er der Rengøring og Julebagning og Mad til tre Helligdage i Rad. Jeg kommer undertiden i Panik ved at se paa de andre for det maa jo være splittergalt, at jeg slet ingenting gør. Her er mere Halløj end nogensinde, de siger, det kommer af Opgangstider. For resten er det dejlig mildt, Taage eller Smaaregn bestandig og umådelig mørkt, vi har endnu ikke haft Frost, jeg synes det er dejligt. 
 Vi lever umaadelige stille og isoleret, ser ingen Mennesker, vi har efterhaanden Ord for at være sure og menneskefjendske, men det passer ikke. vi er kun nødt til det for at faa Arbejdsro til Foraaret bliver J. rimeligvis færdig med sin Bog og saa gaar den løs igen.
 Hav det nu godt allesammen og glædelig Jul. Det er saa morsomt at høre fra jer en Gang imellem. Hilsen til hele Familien
 Else J.</t>
   </si>
   <si>
     <t>Viggo Johansen</t>
   </si>
@@ -5170,51 +5170,51 @@
   </si>
   <si>
     <t>Fredag Aften
 Kæreste Larsi!
 Tak for Dit Brev i Aftes, der er jo noget Vrøvl med Forbindelsen, saa Gud ved, hvornaar Du faar dette. Du skriver, at Du vil komme Mandag eller Tirsdag, men Du maa da endelig komme_ Mandag_. Vores Udstilling er aaben sidste Gang [ordet overstreget] Dag Tirsdag, saa Mandag Kl. 15 er altsaa det sidste [ordet overstreget] seneste Du kan komme. Desuden skal vi ud til Swanes Tirsdag og jeg har lovet Uglen at komme tidlig ud at hjælpe hende. Altsaa Tirsdag Formiddag skal vi tidlig paa den frie, at Du i Ro kan se den. – Vi var hos Bisters i Aftes, meget morsomt, Finds, Clements, Lud og nogle flere (Østers), men ellers bestiller jeg næsten ikke andet end at sidde for P. Jeg har siddet nu 4 Dage og skal i Morgen igen, saa jeg faar desværre intet malet, hvad jeg havde haabet. Schou har travlt med sin Udstilling, som aabnes Søndag, jeg glæder mig meget til den. – Det er dejligt, I har det saa godt, jeg har denne Gang været saa urolig for Børnene, med al denne Vinter. Bed Elle vande alle mine Blomster en Gang nu det er tø, ogsaa Kaktussen oppe paa Hylden, men en Morgen.
 Og saa kun 1000 Hilsner til jer alle. Hører jeg snart fra lille Lysse igen? Skriv saa hvad Dag og Tog. Husk Trækfuglebogen 1000 Hilsner Din A.</t>
   </si>
   <si>
     <t>1912-02-11</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Nørrevoldgade 9 København K</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan 19</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Else Birgitte Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Ina  Goldschmidt
 Peter Hansen
 - Holstein, Frk.
 Harald Høffding
 Alhed Larsen
 William Mackie
 Karl Madsen
 Carl V Petersen
 Ellen  Sawyer
 Karl Schou
 Marie Schou
 Hempel Syberg
 Gustav Wied</t>
   </si>
   <si>
     <t>Astrids ægteskab med Alfred Goldschmidt var højst problematisk, og parret endte med at blive skilt.
 Alhed Larsen udstillede sammen med Olga og Karen Meisner-Jensen, Anna Syberg og Cathrine Svendsen på Den Frie.
 Det vides ikke, hvad historien om Laurits, der ikke ville med til Amerika, går ud på. 
 Alhed Larsen sad i København model for Peter Hansen, der malede det store "Stifterbillede" til Faaborg Museum. 
 Gustav Wieds ”Ranke Viljer” 1906 (opført under titlen 2x2=5) fra Ungdomshistorier.</t>
   </si>
   <si>
@@ -6077,78 +6077,78 @@
     <t>Søren Lund</t>
   </si>
   <si>
     <t>Mads Rasmussen beder Søren Lund sende eller oplyse hvor han kan hente Lunds store billede med hoppen og føllet, som Mads Rasmussen vil forsøge at få købt til Faaborg Museum.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/s3NU</t>
   </si>
   <si>
     <t>29' Marts 13.
 Herr Kunstmaler Søren Lund.
 De bedes enten sende eller meddele mig hvor jeg kan afhente til min Bopæl i Skjoldsgade 10 Deres store Billede med Hoppen og Føllet ,samt opgive mig den laveste Pris derpaa. Jeg vil saa forsøge at faa det købt til Faaborg Museum.
 Med Højagtelse
 M Rasmussen</t>
   </si>
   <si>
     <t>Jens Birkholm
 Søren Lund
 Nicolaus Lützhøft
 Peter Tom-Petersen</t>
   </si>
   <si>
     <t>Mads Rasmussen indkalder til møde angående billeder af Tom-Petersen, Lützhøft, Jens Birkholm og Søren Lund samt de senest indkøbte billeder.</t>
   </si>
   <si>
+    <t>https://fynboerne.ktdk.dk/d/bJ4Q</t>
+  </si>
+  <si>
+    <t>29/3.1913 -
+Herr.
+Kunstmaler Peter Hansen.
+F a a b o r g.
+------------------------------
+Herved indvarsles til Møde i Faaborg Museum,
+Fredagen den 4' April Kl.4,
+I Skjoldsgade No.10 angaaende Billeder af Tom Petersen,
+Jens Birkholm, Lützhøft og Søren Lund, smat de i den senere Tid indkøbte Billeder.
+Med Højagtelse.
+M Rasmussen</t>
+  </si>
+  <si>
     <t>https://fynboerne.ktdk.dk/d/LKOQ</t>
   </si>
   <si>
     <t>29/3.1913 -
 Herr.
 Kunstmaler Jens Birkholm.
 F a a b o r g.
 ------------------------------
 Herved indvarsles til Møde i Faaborg Museum,
 Fredagen den 4' April Kl.4,
 I Skjoldsgade No.10 angaaende Billeder af Tom Petersen,
 Jens Birkholm, Lützhøft og Søren Lund, samt de i den senere Tid indkøbte Billeder.
-Med Højagtelse.
-[...9 lines deleted...]
-F a a b o r g.
-------------------------------
-Herved indvarsles til Møde i Faaborg Museum,
-[...2 lines deleted...]
-Jens Birkholm, Lützhøft og Søren Lund, smat de i den senere Tid indkøbte Billeder.
 Med Højagtelse.
 M Rasmussen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/O6A0</t>
   </si>
   <si>
     <t>29/3.1913 -
 Herr. 
 Kunstmaler Tom Petersen.
 Herved indvarsles til Møde i Faaborg Museum,
 Fredagen den 4' April Kl.4,
 I Skjoldsgade No.10 angaaende Billeder af Tom Petersen,
 Jens Birkholm, Lützhøft og Søren Lund, smat de i den senere Tid indkøbte Billeder.
 Med Højagtelse.
 M Rasmussen</t>
   </si>
   <si>
     <t>Mads Rasmussen indkalder til møde angående billeder af Tom-Petersen, Jens Birkholm, Lützhøft og Søren Lund samt de senest indkøbte billeder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hHOK</t>
   </si>
   <si>
     <t>29/3.1913 -
@@ -6771,131 +6771,131 @@
 Sigurd  Swane
 Viggo Winkel</t>
   </si>
   <si>
     <t>Johannes Larsen bor på hotel i København og har mødtes med en masse mennesker. 
 Han har solgt to af Philipsens billeder til "Temperance Christensen". Larsen har lovet ikke at udstille de billeder, som Philipsen er afbildet på.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/1XjZ</t>
   </si>
   <si>
     <t>[Fortrykt på papiret]: 
 KUNSTHANDEL
 V. WINKEL &amp;amp; MAGNUSSEN
 HØIBROPLADS 7 2.SAL TELEFON 5168 KØBENHAVN K
 [Håndskrevet]:
 30/8 13
 Kæreste Alhed! Jeg kom saa over i Gaar Aftes til Kastrup hvor jeg modtoges af Familien Bister og Gjersing ved Havnen. Jeg boede paa Temperance i Nat og i Dag har jeg været hos Calle, Bentson, Anker Kyster Hendriksen og W+M. som jeg traf og hos Swanes Karl Madsen og Lysses som jeg ikke traf, førstnævnte var taget til Saltholm. Om lidt skal jeg møde Philipsen i Skibet og spise med ham, hvis der er god Musik skal vi i Tivoli i Aften ellers tager vi ind til Luds. Jeg skal bo hos Ph. i Nat i Mrg vil jeg se at træffe Karl Madsen og Marie Schou og saavidt mulig rejse hjem Kl. 12 ½ det glæder jeg mig til. Kommer jeg ikke telegraferer jeg. Jeg solgte 2 af Philipsen Billederne til Temperance Christensen efter at Hendriksen havde valgt. Jeg har lovet Ph. ikke at udstille Billederne med ham paa. Winkel var her ikke har da jeg var oppe med Billederne første Gang han var meget ked af at de ikke havde faaet dem at se før Chr. Mange kærlige Hilsner til jer alle 3
 Din 
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1913-09-01</t>
   </si>
   <si>
+    <t>Borgmester Skouenborg udtrykker sin ærgelse på Mads Rasmussens vegne over den negative modtagelse af Ymerbrønden. Samtidig fremhæver han også, at han har fået mange positive tilkendegivelser om kunstværket. Han mener ikke, det vil være hensigtsmæssigt at fremlægge den skrivelse, Mads Rasmussen har sendt ham til byrådet om at de evt. kan kontakte Kai Nielsen, hvis skulpturen ønskes ændret. Han håber, MR kan glemme de negative kommentarer og i stedet stole på, at der er mange, der påskønner hans interesse for byen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0lJC</t>
+  </si>
+  <si>
+    <t>Faaborg d. 1/9 1913
+Kjære Hrr. Etatsraad. Deres Brev, som jeg modtog i Aften, maa jeg svare paa med det samme, netop fordi jeg er ked af, at det har ærgret Dem, og fordi jeg ikke holder af Deres Skrivelse til Byraadet.
+Der bør ikke undre, at Skriverierne over Brønden tilsidst har angrebet Deres Humør, skjønt jeg havde haabet, at det skulde slaa til. Udover Avisartiklerne har jeg mærket grumme lidt til, at Ymerbrønden har vakt Oprør her, men jeg har dog truffet flere, baade fine og jævne Folk, som var enige med mig i at beundre Kunstværket. Jeg forbavses over at høre, at Pastor Barsøe har været hos Dem den sidste Aften, og forstaar slet ikke, hvad han vilde naa ved Henvendelsen; De kunde jo ikke tage Brønden med Dem. B og jeg har kun én Gang talt om Brønden, men da vi absolut ikke kunne forstaa hinanden, har der ikke været Anledning til at drøfte Sagen tiere. Gæstgiver P's Stykke synes jo nu at have sat Punktum, og det var ogsaa saa langt paa den anden Side af det sømmelige, at det ikke kunde friste nogen til Svar, og jeg ser ikke, det kan skade andre end Forfatteren selv, omend jeg naturligvis nok forstaar, at det har ærgret Dem.
+Jeg venter ikke, at Brønden kommer til Forhandling paa Onsdag - i hvert Fald er Forhandling derom ikke anmeldt. Det er jo da ikke Deres Mening, at jeg skal rejse det ved at præsentere Deres Skr. til Raadet? Men selvom nogen skulde rejse det, vil jeg grumme nødig aflevere Deres Skrivelse, da det forekommer mig fuldkomment utænkeligt, at Forhandlinger mellem Raadet og Kunstneren skulde kunne føre til noget godt; enhver Ændring synes for Alvor at maatte virke uanstændig. Men forlanger De det absolut, gør jeg det naturligvis - og skal da nok sørge for, at Deres Skr. in extenso kommer i Bladene.
+Jeg tror og haaber, at Avisfejden nu er sluttet, og vil helst, at at der ingen Forhandlinger eller Forandringer sker. Jeg er meget ked af, at der er skrevet, som der er, men jeg vilde gærne, at De skulde glemme det og stole paa, at der er mange her, som paaskønner Deres Interesse for Byen.
+Vi er bedte til Sølvbryllup i Kallundborg den 21. og tager dertil, hvis ikke Husmandsudstillingen den 19-21 hindrer det. 
+De venligste Hilsner til Dem og Deres Frue fra min Kone og 
+Deres hengivne
+P. Skouenborg</t>
+  </si>
+  <si>
     <t>Brevet er sendt til Faaborgs borgmester, S. Skouenborg, sammen med et personligt brev til borgmesteren af samme dato. Det er stilet til Faaborg byråd, hvilket fremgår af brevet til Skouenborg. Det fremgår også af Skouenborgs svar til Mads Rasmussen fra 1. september, at Skouenborg ikke mente, det var en god idé at præsentere byrådet for brevet, og man må antage, at han ikke har fremlagt det.</t>
   </si>
   <si>
     <t>Mads Rasmussen skriver til byrådet i Faaborg angående hans skænkelse af Ymerbrønden til Faaborg by. Han mener selv, at skulpturen er vellykket og velplaceret. Men den uvilje mod værket, der er blevet udtrykt, har han fået at vide måske ville lægge sig, hvis der blev foretaget visse ændringer. Han har selv givet kunstneren frie hænder og vil ikke blande sig i, hvordan den tager sig ud nu. Men han er åben over for, at byrådet indleder en dialog med kunstneren, Kai Nielsen, herom.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NdYp</t>
   </si>
   <si>
     <t>Paa given Anledning skal jeg tillade mig at udtale følgende: Nar jeg i Forsommeren skænkede Byen Ymers Brønd, var det dels fordi jeg ønskede at smykke Torvet med et virkeligt Kunstværk,dels fordi jeg i Almindelig ønskede at glæde mine Bysbørn. Jeg ser nu, at desværre ikke alle er glade ved Resultatet.
 At Brønden som Kunstværk og som Led i Torvets Architektur er bleven vellykket, er alle de Kendere, jeg har taltmed, enige med mig om. Men det er mig lige saa meget om at gøre, at alle Faborg Borgerne ogsaa er tilfredse.
 Det er sagt mig, at detvar muligt, at den nævnte Uvilje fra visse Sider vilde lægge sig, om der blev foretaget nogle Ændringer i Kunstværket eller dets Anbringelse. Jeg kan imidlertid ikke, efter at jeg under Kunstværkets Udførelse har givet Kunstneren frie Hænder, og efter at Brønden er afleveret til mig af Kunstneren, og jeg har derpaa har overgivet Brønden til Byraadet, paalægge Kai Nielsen nogen Tvang i nævnte Retning, lige som jeg i deet Hele er imod at vanskeliggøre Kunstnerne deres Arbejde ved noget Baand, men jeg har paa den anden Side intet imod, og jeg giver min tilslutning til, at Byraadet, hvis det maatte ønske dette, træder i Forhandling med Kai Nielsen om saadanne eventuelle Ændringer, og jeg har meddelt Kai Nielsen om saadanne eventuelle Ændringer, og jeg har meddelt Kai Nielsen denne min Opfattelse af Sagen. 
 Om saadanne Forhandlinger skulde komme i Stand, ønsker jeg dog at være aldeles fri for at deltage i den.
 Kjøbenhavn, den 1' September 1913.
 Ærbødigst
 M Rasmussen
 T i l
 F a a b o r g B y r a a d .</t>
   </si>
   <si>
+    <t>Peter Barsøe
+gæstgiver Petersen</t>
+  </si>
+  <si>
+    <t>Den indlagte skrivelse til byrådet er registreret separat.</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen medsender en skrivelse til Faaborgs byråd, som han beder borgmester Skouenborg om at medtage det de kommende byrådsmøde. MR er ked af den modtagelse, Ymerbrønden har fået i byen og også ked af de mange personlige angreb.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/tXmG</t>
+  </si>
+  <si>
+    <t>1' September 13.
+Privat.
+Kjøre Herr Borgmester Skouenborg!
+Jndlagt sender jeg en officielt Skrivelse til Byraadet, som jeg mener vil kunne være af Jnteresse at have ved det forestaaende Byraadsmøde, ved hvilket Spørgsmaalet om Ymerbrønden formentlig vil komme frem, og da Skrivelsen jo er en Art Svær paa Angrebene, der har været i Bladene, vilde jeg sætte nogen Pris paa, om De vilde drage Omsorg for, at den kommer i samtlige Blade in extenso. Hele denne Sag har jo sat Byen i Oprør - den sidste Aften jeg var i Faaborg kom Pastor Barsøe til mig i Anledning af Brønden men jeg maa nu tilstaa, at jeg ikke kan faa Øje paa det raa, hvorom der har været Tale, eller det, der kan forarge, med mindre Folk da bærer Forargelsen i dem selv. Jeg maa nu sige, at jeg synes, at jeg for min gode Vilje har faaet en noget haard Medfart i de mange rent personlige Angreb, om end jeg nok kan tænke mig, at disse kun kommer fra nogle enkelte og vel vil kunne føres tilbage til en bestemt Kilde. Gjæstgiver Petersens synes jeg er det mest ondsindede, og tilmed er Jndholdet jo ganske usandt, men jeg finder, at det er under min Værdighed at svare paa den Slags Perfiditeter i Bladene, saa jeg er jo for saa vidt afskaaret fra at forsvare mig. Naar Herr Petersen skriver: Hvem husker ikke Herr M Rasmussens Løfter i 1906 om, at han, hvis han blev valgt ind i Faaborg Byraad, i saa Fald ville blive boende i Faaborg i den Byraadsperiode og altsaa betale min Skat. Og hvad blev der saa af det gode Løfte? Inden 1907 havde Etatsraaden taget Bopæl i Kjøbenhavn og nægtede at betale sin Skat til Faaborg," da er disse Paastande ganske usande fra Ænde til anden. Under Valget oplyste jeg, at jeg havde sikkret min Lejlighed i 10 Aar og at jeg ikke agtede at flytte fra Byen,hvad jeg heller ikke paa det Tidspunkt gjorde, og Paastanden om, at jeg i 1907 nægtede at betale Skat til Faaborg er lige saa usand, da jeg i Henhold til medfølgende Kopi af Brev til Byraadet betalte Skat sidste Gang i 1910. Om den Opfattelse, at jeg har Skjænket Museet til Byen, er som Herr Petersen udtaler "almindelig", eller om den kun findes i hans Fantasi er maaske lidt vanskelig at afgjøre, men hvad Herr Petersen og Konsorter "opfatter" kan jeg dog ikke gjøres ansvarlig for, og jeg kan ikke nægte, at jeg har haft Tanker i lignende Retninger om ikke i den samme, saa skræmmer Sporene efter den Behandling, der er bleven mig til Del ved Ymerbrønden. Jmidlertid, Museet er jo i Faaborg, og kan ikke tages derfra, saa under alle Forhold har byen jo Museet.
+Jeg syntes at jeg følte Trang til at fremkomme med disse Udgydelser til Dem personlig og forbliver med venlig Hilsen
+Deres hengivne
+M Rasmussen</t>
+  </si>
+  <si>
     <t>1913-9</t>
   </si>
   <si>
     <t>Johannes V. Jensen
 Carl Petersen, arkitekt</t>
   </si>
   <si>
     <t>Kai Nielsen skriver til Mads Rasmussen angående den polemik, som afsløringen af Ymerbrønden i Faaborg har været anledning til og giver flere gange udtryk for sin store taknemmelighed over for MR.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lyZ6</t>
   </si>
   <si>
     <t>[En anslået datering er påført med blyant:) ca 20-0-1913
 Kære Hr. Rasmussen - Jeg sidder hos Kalle - han skulde jo til at skrive, om det, til Dem, som skulde være til gode for mig. Det generer mig i det hele og De maa ikke gaa med til noget uden at De gør det - i alle Tilfælde med en vis Glæde. Jeg er jo et brydsomt Bæst! Aah, hvor skulde de have paa Snuden alle disse slappe Asener, som Guddødemig ikke kender deres egen Menneskeværd. Som ser Usædelighed i alt her paa Jorden, bare fordi deres egen Moral er saa lind i det som bare tænkeligt.
 Til at begynde med troede jeg, Aktionen kun var rejst mod Dem personlig og saa mente jeg kun at det var godt. Hunde hyler jo altid naar de bliver ramt lidt.- Men nu da jeg mærker at der virkelig er oparbejdet et vist sjæleligt Fænomen med Moral til Navn saa - ja for mit eget Vedkommende saa glæder jeg mig kun - men jeg vil blive inderlig ked af det om De virkelig skulde gaa træt i det - i al den modbydelige Sludder. 
 Min Opgave - med andre Kunstneres - bliver nu engang at strides med disse Overleveringer af anden Smag som den Art Indlæg er. Og saa kommer Moralen altid frem som Vaaben. Selv med en Mand som Joh. V. Jensen: bliver man trådt over Tæerne af en anden, saa bliver denne med det samme en ----Sybarit, bare fordi Joh. V for Tiden, paa Grund af Mavekarthar for eget Vedkommende, er nødt til at nægte sig en del Nydelser han ellers ikke renoncerer paa. Det har jeg oplevet i de sidste Dage. Jeg forsikrer Dem jeg har ikke villet Sensation i daarlig Forstand. Ja! kunde jeg altsaa gøre det bedste Arbejde i Tiden: - det haaber jeg jo at kort nyt skulde blive, men min Sandten ikke ligge og snadre i saadanne Infan[tiler] som der altsaa bliver regnet mig til Last nu. Jeg er saa inderlig sikker paa at jeg vinder igennem med det. Jeg vil ikke andet end: lige ud af Landevejen uden Skaberi eller sætten sig moralsk til Højbords enten paa den ene eller anden Maade. 
 Kære Hr. Rasmussen, Jeg er Dem saa taknemlig at jeg daarlig kan sige det. Mange Opgaver har De allerede givet mig og saa har De givet mig frit "Slav" hvis jeg ikke bliver til noget et godt Stykke ud over det sædvanlig saa- men det kan De ogsaa være ganske rolig for at jeg gør. Karl Madsen har været væk det meste af Sommerferien. J.S: har ødelagt mig 2½ Maaned af min sommer. Jeg har ikke faaet talt med Direktøren endnu, men jeg gaar op til ham en af de første Dage, saa skal De alligevel høre hvad den klogeste vi har her hjemme paa det Omraade siger om Brønden. Men Hr. Rasmussen De maa ikke gaa træt i Tingen endnu. Bare Striden i Bladene ville tage en saadan Vending at der blev naturlig Lejlighed til at man kunde give sit Besyv med i Sagen, men det er jo noget svært at give ind straks men det kunde man jo alligevel og der kunde jo da for Pokker siges en og anden Ting som kunne falde DHr "Polemikere" for Brystet.
 En skønne dag kommer det ogsaa.
 Jeg har gjort dette Arbejde med al den Evne, jeg raadede over i Øjeblikket. Jeg er ikke usund. Og jeg vil ikke anden Sensation end den der ligger i helst det allerbedste Arbejde. Og den Arbejdsplan vinder man nu alligvel igennem med. Jeg er Dem saa inderlig, inderlig taknemlig, kære hr. Rasmussen, og det skal jeg nok bevise Dem efterhaanden. 
 Deres hengivne
 Kai Nielsen</t>
-  </si>
-[...37 lines deleted...]
-P. Skouenborg</t>
   </si>
   <si>
     <t>Christine Rasmussen</t>
   </si>
   <si>
     <t>Sprogø, 4220 Korsør, Danmark</t>
   </si>
   <si>
     <t>Johannes Larsen skriver tak for sidst til Christine Rasmussen. Han nævner, at Mads Rasmussen har købt billedet "Følfod" samt billederne "Bur med Kanariefuld" og "Storm og Solskin". Derudover også "Mose på Sprogø". Om akvarellen med Philipsen er god nok, ved han ikke, ingen af dem har set den endnu.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NpFr</t>
   </si>
   <si>
     <t>Kjerteminde 11 Septbr 1913.
 Kære Fru Etatsraadinde!
 Allerførst Tak for sidst! Hvad Billederne angaa, saa købte Etatsraaden et Billede "Følfod" til 150 Kr fra min Udstilling hos Winkel og Magnussen, samme sted blev der købt 2 Billeder til Musæet nemlig: "Bur med Kanariefugle" 600 Kr
 og "Storm og Solskin" 350 Kr.
 og paa den frie Udstilling til Musæet "Mose paa Sprogø" 400 Kr. Om Aquarellen med Philipsen er god nok til Musæet ved jeg ikke. der er ingen af Kammeraterne der har set den undnu, men jeg skal nok beholde den foreløbig, d.v.s. jeg skal ikke sælge den før Kommiteen har haft Lejlighed til at se den.
 Venlig Hilsen ogsaa fra min Kone til Etatsraaden og Dem selv. 
 Deres hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1913-09-03</t>
@@ -9364,107 +9364,50 @@
     <t>Dorthea Birkholm
 Grete Jensen, f. Hansen
 Elena Larsen
 Niels Erik Schoubye
 Hans  Syberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Frk. Hansen var.</t>
   </si>
   <si>
     <t>Elise kommer med Bimse til Faaborg i morgen med middagstoget. Grete kommer nogle dage senere. Alle sagerne fra atelieret er nu flyttet ti spisestuen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/D0Sc</t>
   </si>
   <si>
     <t>Fredag
 Kære Per!
 Disse Linjer for at lade dig vide, at Bams og jeg kommer i Morgen til Faaborg med Middagstoget. Gete har det godt, men da hun endnu har lidt Hoste, maa hun dog holde Sengen. Men paa Tirsdag kan hun følges med Frk. Hansen til Nyborg, og saa rejser hun ene til Faaborg. Muligvis kan hun faa Følgeskab af Frk. Birkholm.
 Jeg har faaet flyttet alle Sagerne fra Atelieret, som nu staar i Spisestuen, den ligner jo et Pulterkammer, og nu kan de ikke danse der mere, saa har vi haft Afdansning for i Aar. Den ivrigste balkavaler N.E. rejste i Gaar til Aarhus for at holde Ferie 1 Maaned. Hans er i Kerteminde, efter Pinse komme han til Faaborg for at arbejde for dig.
 Mange hilsner fra os alle
 Din
 Elise</t>
   </si>
   <si>
-    <t>Grete Jensen, f. Hansen
-[...55 lines deleted...]
-  <si>
     <t>maj-juni 1916</t>
   </si>
   <si>
     <t>Elena Larsen</t>
   </si>
   <si>
     <t>Elise Hansen
 Grete Jensen, f. Hansen
 Kai Nielsen
 Harald Schoubye
 Louise Schoubye
 Niels Erik Schoubye</t>
   </si>
   <si>
     <t>Bimse skriver et livligt brev til sin far i anledning af hans fødselsdag og om alle de overvejelser hun og søsteren Grete har gjort sig for at finde en passende gave til ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7cL7</t>
   </si>
   <si>
     <t>Torsdag d.1
 Kære Fasser!
 Til Lykke med Føssesdagen! Jeg haaber Hummeren og Æblerne maa smage dig godt, de er fra Gete og mig. Vi anede slet ikke hvad vi skulde give dig for du er en vanskelig Person at hitte paa til, og saa vandrede Grete og jeg ned ad Vesterbrogade og kiggede ind af hvert Vindue for at hitte en lille Genstand, saa opdagede vi disse Ævler og købte dem, men det var jo for lidt, og vi gik videre. Saa saa vi nogle dejlige Ferskner men de kosted 2 Kr Stk, det var for galt, saa den Snyderbutik gik vi fra igen. Jeg havde imidlertid set en Hummerbutik og foreslog at vi skulde købe dig en Hummer; det vilde Gete ikke rigtig gaa med til men til sidst gjorde vi det dog, og nu haaber jeg du er lige saa begejstret for Paahittet, som jeg var, for det er jo dog Hovedsagen? Du maa endelig skrive om du blev glad ved den, for Mosser var ikke saa henrykt for den Gave. I Søndags var vi i Hareskoven pr. Cykel, det vil sige Mosser og Grete tog med Toget - og jeg tog et lille Bøgetræ med hjem, jeg har nu plantet det i en Urtepotte, og det er ikke visnet, saa det kommer nok. Paa Torsdag skal Vipsen, Ragna og jeg til Raageleje at bo i Storebedags Ferien, kun Hr Mackeprang skal med, saa vi skal føre Menage, den bliver god, men bare det bliver godt Vejr. - Paa Lørdag kommer Harald og Niels Erik og fejrer den dobbelte Fødselsdag, for det er jo ogsaa Tante Louises Fødselsdag den Dag. - Jeg spiller Tennis med tju og bang, men de sidste Dage har Vejret jo ikke været til det, saa jeg har maattet holde op med Skydningen-- Paa Søndag skal Mosser jo til "Rout", det er spændende. Vi har set paa Kai's lille Venus til Tøsen derude, Jeg synes nu der er underligt at skrive Konfirmation pa Kortet, men det er jo ogsaa en Form for Pengeafpresning, ikke sandt? Nu har jeg ikke mere at fortælle. Nu mange kærlige Hilsner fra 
 Bams
 16 Aar.</t>
@@ -9589,63 +9532,120 @@
   <si>
     <t>Jacobine Høyer
 Grete Jensen, f. Hansen
 Ebba Kelner
 Elena Larsen
 Elisabeth Neckelmann
 Segelcke</t>
   </si>
   <si>
     <t>Elise efterspørger et snebillede med postvogn, som Peter Hansen maler på, da Frk Segelcke har efterspurgt snebilleder. Hun beretter i øvrigt om familiens aktiviteter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/84Zz</t>
   </si>
   <si>
     <t>Mandag
 Kære Per!
 Kan du ikke male det Snebillede med Postvognen færdigt, da Frk. Segelcke atter har forespurgt, om du ikke havde nogle Snebilleder, hun rejser herfra om 8 Dage, saa du skulde jo sende det herover snarest muligt, da hun er saa ihærdig, maa hun vel have reelle Hensigter. Gitten og jeg bilede ud til Gros. Just med de 3 Billeder, siden har jeg ikke hørt fra ham. Vi stod ved Posthuset og og tog en Bil, og Sis og Goldschmidt sad i Osborne og drak Kaffe, G raabte til Sis "kom bare og se, der staar Frk Bizzi Høyer med nogle Billeder og vil have Chaufføren til at ekspedere dem, men Sis svarede, "men Gud, det er jo Mor"
 Lisbeths Cykle er atter vendt tilbage. Der var paahæftet et Brev fra Hr Thomsen, Charlottenlund-Fortet. Han havde været saa "bruset," og taget fejl, og blev straffet fordi han kom for sent og var beruset, "nu giver jeg Dem en Undskyldning, om jeg kan slippe med det, og beder Dem sætte min Cykle hvor De finder Deres Lørdag Aften; Han kom imidlertid ikke og hentede den, saa den staar der stadig væk.
 I Gaar Aftes, Harald, Niels E. og Ida var her, ringede Ellen til mig, og spurgte om hun maatte præsentere sin Forlovede; jeg troede, hun gjorde Løjer med os, men saa kom han ogsaa til, og det viste sig at de telefonerede fra Aalborg. Vi blev alle lammede; men nu forstaar man jo nok, at Ellen har været saa forstyret i den sidste Tid. Han er Bankdirektør i Aalborg, meget solid og dygtig self-made. Jeg tænker Louise og navnlig Carl er glade for Partiet. Bams var til Bal hos Ebba Kelner i Lørdags og morede sig godt. Ellers lever vi stille og roligt i Tusmørket. Jeg var til Palækoncert i Gaar.
 Mange Hilsner fra os alle
 Din hengivne 
 Elisa</t>
   </si>
   <si>
+    <t>Grete Jensen, f. Hansen
+Elena Larsen
+- Møller
+Clara Syberg</t>
+  </si>
+  <si>
+    <t>Grete er ikke rask endnu, så hun skal ikke med til Faaborg. Elise har vrøvl med en tand. Hun tænker på at tage til Faaborg og besøge Peter snart.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/a2mx</t>
+  </si>
+  <si>
+    <t>Kære Per!
+Nej, jeg synes, det vilde være letsindigt at tage Grethe med til Faaborg. Hun har det jo godt, men hendes Sygdom er dog ikke helt ophørt, saa man skal passe paa hende, at hun ikke bliver forkølet. 
+Bims fryder sig over Sneen, hun kælker hver Dag i Søndermarken, i Dag var hun og Nolle derude sammen, paa Søndag skal de ud paa Højnæs i Hareskoven; jeg er ikke fri for at være bange for hendes lange Ben. Jeg har nu i en hel Uge gaaet hos Fru Møller for at faa repareret en Fortand, næste Uge gaar nok ogsaa dermed. Jeg har tænkt paa at komme over og se til dig, hvis jeg kan faa Frk. Hansen til at komme her hver Dag. Tanterne hyler over, at du ikke er her, der er en som vil købe Tante Mines Hus, og da de løber der baade tidlig og sent, saa tror de, der er noget under, og det kan jo gærne være, de har Ret.
+Jeg iler nu paa Posthuset, saa du kan faa en Appelsin paa Søndag.
+Mange Hilsener fra os alle
+Din
+Elisa</t>
+  </si>
+  <si>
+    <t>1916-1</t>
+  </si>
+  <si>
     <t>Elise bemærker, at det er længe siden familiien har hørt fra Peter Hansen - hun forestiller sig, at han har travlt og maler Snelandskaber. Bimse og Grete kælker. Billederne kom i går, men vognmanden kørte med dem igen, da hun ikke var hjemme. Elise går ud fra, at Peter har holdt billedet med flagene tilbage.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ynWQ</t>
   </si>
   <si>
     <t>Kære Per!
 Det er længe siden, vi har hørt fra dig, du har vel saa travlt og maler Snelandskaber, men skriv dog et Par Ord og lad mig vide, hvorledes det staar til. 
 Vi har det som sædvanligt. Gitten har i lang tid ikke haft Hovedpine, og det er aldrig saa slemt, at hun ikke kan spise. Nu til 1ste Februar, skal hun i Skole, 3 Timer om Dagen til at begynde med. Hun og Bimse kælker hver Dag ude i Søndermarken, der er pragtfuldt derude og vældig Liv og Røre. I Gaar kom Billederne, men da jeg ikke var hjemme, kørte de med dem igen, nu maa jeg se at faa Vognmanden til at hente dem. Du har vel holdt det med Flagene tilbage, det maa du jo se at faa Gartneren til at købe. Det er dog sløjt, at der ikke blev solgt et eneste Billede. Bams skal i Aften hen at se et Drømmespil. Hun var forleden i Studenterforeningen med Harald og saa Studenterkomedien, hun morede sig udmærket, det var jo Drømmespillet, der maatte holde for. Her kom nu indlagte Brev fra Bang i Odense, du kan jo nok sælge det hundrede Kr billigere, jeg synes ikke, der er værd at holde på det. Jeg gaar til Tandlæge i denne Tid, jeg er sløj Pedersen, det er næsten værre end at være syg. Nu skal du have Godnat.
 Mange Hilsener fra os alle
 Din
 Elisa
 Lørdag Aften</t>
+  </si>
+  <si>
+    <t>Grete Jensen, f. Hansen
+Elena Larsen
+Theodor Philipsen</t>
+  </si>
+  <si>
+    <t>Elise ønsker Peter Hansen tillykke med erhvervelsen af dele af faderens ejendom og mener, han har godt af at få den ro, som ophold i Faaborg kan give ham. Beretter desuden om familiens aktiviteter i det hele taget.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/uH1D</t>
+  </si>
+  <si>
+    <t>Mandag.
+Kære Per!
+Jeg sender først nu dit Tøj, da jeg vilde se, om du dog ikke kom over for at se Philipsens Billeder. Naa, du har naturligvis bedst af at blive derovre; den københavnske Atmosfære egner sig ikke til at give Ro og Balance i Sindet.
+Philipsen var her igaar; han havde jo haft fint Besøg paa sin Udstilling om Lørdagen da Kongen og Dronningen havde været der; "du hade skam ogsaa fint Besøg i Forgaars," sagde Bimse, "da var Grethe og jeg der." Hvorpaa Ph. rejste sig op tog Hatten af, bukkede dybt, og gav hende en Krone. Naa, du er bleven Husejer i Faaborg! Til Lykke med det! Ja, jeg kan godt forstaa, du ikke mere vil til Kbhv og male, saa det er meget fornuftigt, at du har købt Syraks Baghus, hvor du kan faa Atelier og indrettet en lille Lejlighed. Naar du nu har fået lidt Skik paa det vil jeg gærne over og se hvorledes, det bliver indrettet, det kunde jo være, jeg vilde snakke et Ord med om Indretningen af mit Værelse. Vi kan saa maaske gøre Regning paa at bo der til Sommer, det var morsommere end hos Martin Jørgensens. Vi maa jo anskaffe en Del Møbler og Husgeraad i det hele, gøre det lidt hyggeligt, saa der vil jo gaa en Del Penge dertil, men saa ma vi jo spare paa noget andet. Nu faar vi jo se, hvad vi sælger og saa kan vi jo købe ind i Forhold til det. Hele Menagen bliver dyrere med to Husholdninger, og Rejser - alt iberegnet, men kan du blot male godt, saa har det jo mindre at sige. Friedländer havde hørt Jensen Klints Foredrag om moderne Kunst; han blev afbrudt af en tydelig Snorken; det var Nordmanden Karsten; Klint futtede af Arrigskab, og Karsten ropte "jamen jeg kjeder mig saa forfærdeligt!" Der var rigtig Fest, men ikke andet end Grin det hele. Bams tog mod Visitter i Gaar, hun skal nemlig have et lille Selskab, og saa kom de indbudne jo og takkede for Indbydelsen. Der var Aksel Meyer, Frideländers Søstersen, som hun har udset sig til Bordkavaler, han er et net Menneske. Vi vel gærne have flyttet de store Billeder og Rammer over i Atelieret for dog at have lidt Nytte af det, du gaar vist med Nøglen i Lommen, kan du ikke omgaaende sende os den. Mange Hilsener fra os alle til Doktorens Huus og dig selv. 
+Den hengivne 
+Elise</t>
+  </si>
+  <si>
+    <t>-, Friedlænder
+Grete Jensen, f. Hansen
+P.V. Jensen-Klint
+Martin Jørgensen
+Elena Larsen
+Theodor Philipsen</t>
+  </si>
+  <si>
+    <t>Elise sender Peter Hansens tøj - først nu, da hun først ville se, om han kom over for at se Phillipsens billeder og nævner, at Phillipsen var på besøg dagen før. Så ønsker hun Peter tillykke med at han er blevet husejer i Faaborg. Når han har fået lidt skik på det, vil hun gerne over og se, hvordan det er blevet indrettet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/s03m</t>
   </si>
   <si>
     <t>juni 1916</t>
   </si>
   <si>
     <t>Elise takker Peter for markedsgaven. Hun glæder sig til at se Peters plader. Bimse er i gang med eksamen. Bare det snart bliver godt vejr, så Peter kan male sit billede med grøftekanten færdigt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/N7oI</t>
   </si>
   <si>
     <t>Kære Per! Hvordan gaar det? hvad arbejdes der paa for Tiden? Tak for Markedsgaven, som Sis havde med. Hun fortalte, at du havde lavet saa mange smukke Plader, jeg glæder mig rigtig til at se dem. Fru Wilh Hansen ringede mig op i Lørdags; du faar da nogle notable Besøg engang imellem; Fam Brabrand og Anders de Wahl, det er glimrende, jeg kan høre hende hyle op. Vi boer i Eksamensfeber i denne Tid. Bimse kom hjem i Lørdags med 2 6ere i Fysik og Kemi. I Morgen er det Mathematik. I Gaar var vi alle paa Tennisbanen; Bimse spiller rigtig net, hun og Sis kløede Ras og Kylle. Grete var hos Kamma ude paa Kristianshavn. Jeg var henne hos Tante Sine og fik 50 Kr i Rentepenge, hun kniber lidt vel meget, synes jeg. Hun og Tante Mine var meget Krænkede paa Lisbeths Vegne de havde set i Avisen, at hun havde vundet en anden Præmie i Tennis, og "at hun hørte til de ubemidlede", hvad kender de dog til det, det ved de jo ikke noget om," du kan tro vi har moret os over det. Vi fik i Lørdags saadan en dejlig Ret; jeg havde købt 3 Salathoveder for 20 fordi de var saa faste som smaa Hvidkaalshoveder; dem fyldte jeg med Mandler, Rosiner, Salt, Peber, Oliven Olie og stegte dem, det smagte rigtig af Italien; kunde jeg faa fat paa den Salat i Faaborg, skal jeg lave den, og saa en Chianti dertil den er go' ikke. Vi (Tøserne, Ausa Harald Ruf og jeg) sad i Aftes ude hos Josty og frøs, saa vi maatte have varm Toddy. ja sikken en Sommer, vi gaar og slider Vintertøjet op. Bare det nu snart kunde blive lidt godt Vejr, saa du kunde faa malt det Billede færdigt af Filo paa Grøftekanten, det ser storartet ud. Det er mo'by'ligt med alle de Miner der svømmer rundt; der er mange, der ikke tør sejle.
 Skriv snart og fortæl lidt om hvordan Arbejdet skrider frem. 
 Mange Hilsener fra os alle.
 Din 
 Elise</t>
   </si>
   <si>
     <t>Karen Goldschmidt
 Else Jensen
 Grete Jensen, f. Hansen
 Elena Larsen
 Elisabeth Neckelmann
 Marie Neckelmann
 Harald Schoubye
@@ -9692,85 +9692,85 @@
   <si>
     <t>1916-01-19</t>
   </si>
   <si>
     <t>Ernst Syberg
 Hans  Syberg
 Lars Syberg</t>
   </si>
   <si>
     <t>Elise glæder sig over, at Peter har ro og frisk luft i Faaborg. Mon ikke, han kan lave noget keramik til dem? De har haft besøg af nogle af Sybergs børn.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bazb</t>
   </si>
   <si>
     <t>Onsdag
 Kære Per.
 Tak for dit Brev. Hvor det er godt, at du gaar derovre i Ro og frisk Luft. Jeg synes ikke, det er galt at tage et Sovepulver, det har jeg ogsaa maattet for at sove en Nat. Kan du lave os noget godt Keramik-mak; du husker nok, Missen knaldede en Krukke. Din Terrin med de sorte Bær, hvor er den egentlig henne? Den var smuk. Sakker og Rille var her i Gaar for at invitere os til Bridge; de kunde ikke staa for vor Flæskesteg og Rødkaal og blev her hele Dagen, der var Fest for P[xxxxx]. Mange Hilsner
 ogsaa til Hans og Doktorens Din Elis
 Ragnhild staar og vasker noget Tøj som kommer en af de første Dage.</t>
   </si>
   <si>
     <t>1916-01-24</t>
   </si>
   <si>
+    <t>F. Petersen</t>
+  </si>
+  <si>
+    <t>Guldsmed F. Petersen skriver til Peter Hansen angående et smykke.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4P6B</t>
+  </si>
+  <si>
+    <t>24-1-16
+Her Kunstmaler Hansen!
+Det omtalte Smykke har jeg, det er Brillianter som sidder i Bladene over ? Kardt prima Prisen er 4,50 Kr. Med megen Agtelse Guldsmed F. Petersen Naboløs 3.
+[Tilføjet med blyant på bagsiden, formentlig af Peter Hansen]:
+Sokrates [overstreget] sige det samme om den samme Ting hver gang.
+i Forbindelse med Farver</t>
+  </si>
+  <si>
     <t>Sophus Schoubye</t>
   </si>
   <si>
     <t>Peter Hansens svoger, Sophus Schoubye, skriver til Peter Hansen vedrørende hans køb af ejendom i Faaborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/JhJk</t>
   </si>
   <si>
     <t>KAPTAJN S.SCHOUBYE
 DIREKTØR I FREDERIKSBERG BANK Gl. Kongevej 107
 København V. 24 Jan 1916.
 Kære Peter
 Vedlagt sender jeg Dig den ønskede Anvisning paa Kr 3500 som vil kunne hæves i Faaborg.
 Jeg er egentlig noget overrasket over at Du vil købe Ejendom i Faaborg og min Betragtning er den at Du som Kunstner formentlige ikke skulde lægge Dig fast om Sommeren men som en fri Fugl drive derhen hvor Interessen maatte drage Dig.
 Naar imidlertid hele Ejendommen kun koster Kr 3000 er der jo ikke noget videre at risikere og med et mindre Tab kan du vel atter blive af med den igjen naar du bliver ked af at være Godsejer i Faaborg;
 men er det Beløb Kr 3000, kontant Udbetaling for en Ejendom hvori forud indestaar andre Penge paa Prioritet saa vilde jeg paa det bestemteste fraraade Dig et saadant Køb. Det er nemlig ikke muligt at drive en Ejendom naar man ikke til Stadighed opholder sig paa Stedet. Da Beløbet, paa Grund af at Du selv opbevarer Bankbogen, ikke kan afskrives paa Bogen, beder jeg Dig send en Anerkendelse for Beløbets rigtige Modtagelse. I Haabet om snart at se Godsejeren herovre og haabende at det dog maa lykkes Dig med det første at faa en Aften fri saa Du kan komme herover og faa en Bid Brød og en Britsch er jeg Din altid heng.
 Sophus</t>
-  </si>
-[...15 lines deleted...]
-i Forbindelse med Farver</t>
   </si>
   <si>
     <t>1916-2</t>
   </si>
   <si>
     <t>Poul S. Christiansen
 Grete Jensen, f. Hansen
 Elena Larsen
 Marie Schou
 Fritz Syberg</t>
   </si>
   <si>
     <t>Elise har sendt nogle sager og håber, de er kommet frem i god behold. Hun nævner også nogle fresker, Peter Hansen er optaget af og håber, de vil lykkes. P.S. Christiansen og nogle andre gamle venner kommer til frokost. I øvrigt skriver Elise forskelligt om familiens aktiviteter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/B0kw</t>
   </si>
   <si>
     <t>Kære P. Her har du de omtalte Sager; jeg vil håbe i god Behold, jeg har ikke nogen god Æske, at sende dem i. Det bliver morsomt for dig, at faa Georg i besøg, han skal vel ligge ude hos dig, saa jeg sender Marmelade til Morgenkaffen, bare den ikke er fuld af Glasskår, naar du faar den. 
 Nu du er optaget af dine Fresker, bare det nu maa lykkes for dig, det bliver interessant at se.
 Paa Søndag spiser dine gamle Kammerater: Poul Simon, Stevens Friedlænder og Telegrafisten og maaske Syberg og Marie Frokost hos mig.
 Du sender os en venlig Tanke. Nu maa jeg kikke paa "lidt godt" til dem. Gitten længes ind imellem efter dig og siger "der er ingen Mening i, at Fasser gaar derovre". Jeg muntrer dem, saa godt jeg kan; Fastelavnsmandag var vi i Teateret og saa Erasmus Montanus og Jeppes Monolog i Baronens Seng. Det var storartet, hvor vi dog morede os. Bimse tegner Stjernekort; det ser nydeligt ud, og vi studerer Stjernerne; en stjerneklar Aften gaar vi ud i Observatoriet og kigger dem ud.
 Jeg har som Forretningsfører en Del at gøre, skriver Breve, fører Telefonsamtaler o.s.v.
 I Søndags gjorde jeg Visit hos Mads's, saa du kan jo godt rykke for de 400 Kr. Larsen skal jeg se at faa fat paa, nu kan de sidste Rammer jo sættes pa Regningen og trækkes fra.
 Hils Georg. Mange hilsener fra os alle
@@ -10410,84 +10410,84 @@
   <si>
     <t>1916-05-18</t>
   </si>
   <si>
     <t>Sigrid Neukirch</t>
   </si>
   <si>
     <t>Liljedal</t>
   </si>
   <si>
     <t>Sigrid takker Peter Hansen for vasen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ufx2</t>
   </si>
   <si>
     <t>Liliedal d. 18/5 1916
 Kære Peter Maler!
 Mange Tak for Vasen, som jeg blev meget glad for, Ruth og jeg har hver faaet en Komode af Far til vores Fødselsdag, saa de passer glimrende til at staa derpaa. Far og Mor er i Dag til Bryllup hos Proprietær Hansen Gelbjerg, hans ene Datter har Bryllup Paa Fars Fødselsdag paa Søndag skal vi til Fanø. Nu er alt tilgivet Dig og med en hel Posefuld Hilsner er jeg Din 
 Sigrid</t>
   </si>
   <si>
     <t>1916-05-26</t>
   </si>
   <si>
-    <t>Grete Jensen, f. Hansen
-[...19 lines deleted...]
-  <si>
     <t>Elise Hansen sender sine kondolancer i anledning af Mads Rasmussens død.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Gx2T</t>
   </si>
   <si>
     <t>Enghavevej, 26-5-16.
 Kære Fru Mads Rasmussen
 Det var en sørgelig Efterretning der kom til Faaborg, 2den Pinsedag, at Etatsraaden var afgaaet ved Døden.
 Skønt vi vidste, at han var meget syg, blev vi dog stærkt betoget; Sybergs, min Mand og jeg var netop samlede. Hver Gang Deres Mand samlede os, var der altid en festlig og glad Stemning, vi vil altid tænke derpaa, som de bedste Oplevelser, vi har haft.
 Det har været en svær Tid for Dem, Fru Mads Rasmussen, som heller ikke selv har været rask i den senere Tid. vi sender Dem og Deres Børn de hjærteligste Hilsener.
 Deres hengivne
 Elise Peter Hansen</t>
+  </si>
+  <si>
+    <t>Grete Jensen, f. Hansen
+Elena Larsen
+Kai Nielsen
+Carl Petersen, arkitekt</t>
+  </si>
+  <si>
+    <t>Faaborg Museums, Peter Hansens arkiv.</t>
+  </si>
+  <si>
+    <t>Elise fortæller, at Grete har mæslinger. Hun fremfører forskellige overvejelser om familiens besøg i Faaborg . Hun og Grete har været i Holte. Kaj og Calle har travlt med gravstedet og Kaj har så mange bestillinger, at han først kan begynde på det til efteråret. Tanterne har været på besøg med fætteren fra Rusland.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/cDzL</t>
+  </si>
+  <si>
+    <t>Kære Per!
+Vi er ikke videre dygtige til at skrive, men det er heller ikke morsomt i Længden. Engang imellem maa man to til det, naar der er noget paa Færde. Gete ligger med Hoste og stærk Feber, der er Mæslinger i Anmarsch. Hun har ikke haft den Sygdom, som for Tiden raser her i Byen, og Secher mente, det var den. Det var mig en stor Lettelse, da de smaa røde Prikker begyndte at vise sig i Middags, the jeg ængstede mig for Bronchitis. Bams laa jo i sin Hals før Store Bededag, blev saa nogenlunde rask og tog til Raageleje, men saa kom hun hjem med end vældig Snue og er først nu kommen over det. Bams faar allerede Pinseferie paa Onsdag, Gete I Morgen Lørdag 8 Dage altsaa en hel uge før Pinse, men Skolen begynder til Gengæld 3dje Pinsedag. Nu ved jeg ikke, naar Gete kan rejse, Mæslingerne vil jo nok holde hende en halv Snes Dage i Sengen, den Hoste, som følger med, skal man være forsigtig med. Men er der saa vidt færdig i Huset, saa vi kan bo der? der er vel ikke Madrasser i Sengene. Kan du lade os vide, hvordan vi h[ar - står der formentlig, men der er hul i papiret] at forholde os. Gete og jeg var i Holte Torsdag, Fredag og Lørdag, der var dejligt derude, Gete muntrede sig rigtig, spillede Kroket og roede, ja sejlede med Kaj. Sophus bandt sin Hunde op. Christen Jensen plantede Tomater fra Mistbænken ud i Haven. Jeg maatte i Gaar betale 90 Kr. paa Daar- og Romhuset til Søllerød, og de skal have een Gang til. Jeg fik gjort Visit hos Fru Mads, det har længe hvilet paa mig. Kaj og Calle har jo travlt med Gravstedet. Kaj har saa mange Bestillinger, saa han først kan tage fat til Efteraaret. Det er Haralds Fødselsdag i Dag, saa vi venter "Drengene" og Poul Winther samt Ausa til Middag. Den staar paa Asparges suppe, fransk Bøf og Hofdessert. Tanterne kom bilende herud i Forgaars med Fætteren fra Rusland og hans Moder; det var morsomt at se ham igen, tyk og elskværdig og med Penge paa Lommen,; jo han er slet ikke saa tosset, som vi saa ham an for. Naa nu kalder de paa mig. Mange Hilsener fra os alle.
+Din hengivne 
+26 Maj 16. Elisa</t>
   </si>
   <si>
     <t>1916-05-28</t>
   </si>
   <si>
     <t>Kai Nielsen
 Mads Rasmussen</t>
   </si>
   <si>
     <t>Carl Petersen skriver til Aage Møller for at få på plads, hvilke arbejder af Kai Nielsen, der er truffet aftale om til museet for at det kan være korrekt i kataloget.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aEqR</t>
   </si>
   <si>
     <t>Aaboulevard 5 d 28 Juli 1916
 Kære Hr. Direktør!
 I Korrekturen til Hr. Lützhøfts Katalog for Faaborg Museum er der ved Kai Nielsens Arbejder Tale om en Forøgelse med Afstøbninger af fremtidige Arbejder. De eventuelle Forpligtelser Kai Nielsen har skulde her ikke gærne have en forkert Form, og Lützhøft har derfor anmodet mig om at skaffe Sagen oplyst. Saa vidt jeg ved findes der en Udtalelse derom paa en af de Kontrakter som Kai Nielsen har med Etatsraaden, dog ikke Kontrakten om Brønden, som jeg har Kopi liggende af. Da Kontrakten vist beror i Deres Værge, beder jeg om Ordlyden af dens paagældende Passus maa blive fundet frem og tilsendt mig.
 En venlig Hilsen fra Deres ærbødige
 [tilføjet i blyant:) Carl Petersen
 Sendt Kontrakten
 12/4 1910 Om en [ulæselig] Pige</t>
   </si>
   <si>
     <t>1916-06-16</t>
@@ -10554,88 +10554,88 @@
   <si>
     <t>d. 30 Juni 1916
 Kære Onkel Selv!
 Glæder mig til at komme til Faaborg i Morgen aften Kl. 8 Du maa endelig indtegne Dig til Kapsejladsen!
 Hilsen! Niels Erik</t>
   </si>
   <si>
     <t>1916-09-16</t>
   </si>
   <si>
     <t>"Bimse", dvs Elise og Peter Hansens ældste datter, Elena, skriver forskelligt om sin gøren og laden til Peter Hansen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/72oL</t>
   </si>
   <si>
     <t>Kære Fasser!
 Hvordan gaar det Dig derovre, hvordan har du det i din Ensomhed? Ikke saa videre grinmorsomt, kan jeg tænke, men saa galt som den lille Mosser har du det jo dog ikke.- Jeg har det selv udmærket, lever i bedste Velgaaende i Sidsels gimrende Pensionat, Medisterpølse og Sødsuppe, hver Dag. Nej, jeg maa nu indrømme at Middagene har staaet paa noget godt næsten altid. I dag er Pensionatsmadammen i "Frisindet Ungdom" til stor Fest ganske gratis hun var bøden som en "der havde vist Foreningen Interesse"; hun har kun een Gang for 6 Aar siden væeret der. Sisse er altid heldig. 
 -I Gaar var Vibsen og jeg i Paladsteatret og se "Kameliadamen". Vi betalte selv hver især vores Billet, saa du kan se, jeg kan nok faa brug for mine Modelpenge; du behøver slet ikke at være bange. -Paa Tirsdag skal jeg til Føssesdag hos en af mine Kammerater, et meget behageligt Fødselsdagsgilde nemlig i Form af Middag og paafølgende Teatertur; jeg ved endnu ikke hvad vi skal se, men jeg tror nok det bliver "Den røde Have." -- Har du hørt den Historie om Onkel Sofus, jeg har skrevet til Mos? Nu skal du i hvert Fald høre en anden om ham derude, han gør sig snart ganske berygtet i Holte. Du ved nok, at der bor en Tysker Prince derude, som engang var blevet mistænkt for Spion. Naa, han havde Onkel S. altsaa, og en Morgen han og Kai gaar til Toget siger O.S. højt, idet de gaar forbi Prince "Nu har Tyskerne gudskelov tabt igen" og om nogle indenrigske Sager: "Ja det er ogsaa dette tyske Spion rak." Prince tror han taler til ham og sagde: "Hvadbeha'r". O.S.: "Hva' satan, bilder De Dem ind, har jeg maaske ikke Lov at tale med mig selv. " Prince: "Undskyld, men jeg troede de talte til mig." O.S.:"Hvor tør de understaa Dem i at tiltale mig" o.s.v., skælte ham ud paa det kraftigste paa Holte Station saa en Mængde Mennesker samledes.
 Næste Dag modtager O.S. en Skrivelse, der indeholder følgende: Hr. Bankdirektør S.! Det glæder mig meget at have gjort deres Bekendtskab og erfaret at de er en saa gennemdannet Mand, som jeg altid har tiltænkt en Bankdirektør at være. Med højagtelse P."
 O.S. svarer tilbage paa samme Stk Papir: Det glæder mig meget, at de har fået et saa fordelagtigt Indtryk af mig." Men tror du nu ikke at O.S. er lidt syg et eller andet Sted i Pæren, det tror jeg.----Jeg skal for Resten hilse fra Familien derude. --Vi hører tit fra Mosser, og skriver ogsaa tit til hende og Gitte, men det kan de jo ogsaa nok trænge til, især Mosser, for det er jo rigtignok ogsaa strængt for hende og hun har jo ikke saadant et Humør som Gretes. Vores egen lille Mosser trænger sikkeret til at muntres lidt, for det er jo ikke morsomt i Odense, hvor hun ikke kender nogen hun kan gaa hen til, naar Gitte sover, eller som hun kan tage lidt ud med. Men nu varer det vel ikke længe før de kommer der fra. 
 Mange Hilsner til min egen Papmand. Din Bamsebøsse. Skriv snart lidt om hvordan du gaar og har det! Og hvordan Mosser og Du havde det forleden da hun var nede hos Dig.
 Mange Hilsner fra Kylle og Sisse.</t>
   </si>
   <si>
+    <t>Grete skriver om sin hverdag og forestående fødselsdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/90HJ</t>
+  </si>
+  <si>
+    <t>Kære Fasser!.
+Hvordan har du det? jeg har det godt. Jeg har fri i to Dage og paa Torsdag er det min Fødselsdag óm! Jeg skal have 12 Skolekammerater her hos mig og vi skal spille Komedie. Kommer du ikke snart herover? I Søndags var Ausa her og Kylle og jeg spillede Halma om et Paaskeæg til 25 Øre og tænk jeg vandt.
+Du kan tro jeg er glad ved at gaa i Skole og jeg har været til Selskab hos Else Mowinckel hvor jeg morede mig storartet.
+Og ved du hvad Mor og Bomse de er saa hemmelige og før sagde de noget paa fransk de sagde a mi de son fon jeg kan ikke stave det derfor har jeg skreve det som det udtales og det er noget jeg faar det ved jeg. I Gaard gik Mor Kylle Bomse og jeg ud til Damhussøen og Mor Kylle og jeg blev fotograferet af Bomse. Nu mange Hilsner fra Mudde Pjevs Bomse Kylle Sis og Mor men flest fra din hengivne
+Grete</t>
+  </si>
+  <si>
     <t>Wilhelmine Berg
 Elise Hansen
 Andreas Larsen
 Elisabeth Neckelmann
 Marie Neckelmann
 Anna Louise Syberg
 Ernst Syberg
 Franz Syberg
 Fritz Syberg
 Lars Syberg</t>
   </si>
   <si>
     <t>"Bimse", Elena, skriver til sin far om forskellige emner, nævner blandt andet Syberg-børnene.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9YB1</t>
   </si>
   <si>
     <t>Kære Fasser! 
 Hvordan har du det, jeg har det godt. Jeg haaber ogsaa, at Hans har det godt, trods hans Staaen tidligt op om Morgenen, hvilket han jo ikke er møget for. Dette ved jeg fra de smaa Sybergere, der lige har været her, men nu er blevet jaget ud, da de ikke havde sagt hjemme, at der gik her over fra Skole. Ogsaa i Forgaars var de her og blev saa længe at Baronen var helt bange for dem. I dag var var de næsten heller ikke til at faa drevet hjem. Mor var forresten ude hos Tante Mis i Tirsdags og spille Bridges. Puf har faaet en nu flot Motorcykel med Sidevogn, han har lovet mig en tur.
 Nu skal du bare høre hvordan det gik os i Søndags. Vi var rigtignok heldige, kan du tro! For det 1ste vilde vi have været til Eftermiddagsforestilling: "Eventyr paa Fodrejsen" men saa blev Programmet omforandret, og det der saa kom i Stedet for, gad vi ikke se. Naah! for at faa Oprejsning vilde vi have en bitte go' Ma', og vi gik saa over i en stor Forretning hvorfra man kan faa Mad bragt. Jo vi skulde da nok faa Mad Kl 2½, men den kostede 50 Øre mere end sædvanlig, fordi den var saa fin.
 Søndag Formiddag: spændt Forventning over hele Linien, især Kylle var meget længselsfuld. Frokost spiste vi naturligvis ikke, for at have vi ikke skulde miste Apetitten til den store Middag. Kl. blev 2½, ingen Middag. Kl 3 ingen Middag, vores Tarme skreg, Kl 3½ ingen Middag men først Kl 4½ kom den og hvilken Middag var det saa. Meget spændt lukkede vi op for Kurven; først Fiskerand med Hummer, men den Hummer var der inte meget af, den maatte ses under Forstørrelsesglas, saa fik vi udbanket Mørbrad i branket Sovs og med brankede Kartøfler og til sidst en kedelige Citronfromage. Æh Bæh. skoldt, kunde vi rigtignok sige til os selv, men vi kunde dog ikke lade være med at le. Du har sikkert faaet en bedre Middag i Søndags.
 Du synes nok der er en rædselsfuld Skrift og et frygteligt uordentlig Brev. Jeg kunne jo nok skrive det om, men det tager saa lang Tid og Indholdet bliver dog ikke bedre for det, og saa synes jeg ingen Nytte det er til, vel? Jeg skal dog nok se at faa det næste pænere. Mange kærlige Hilsner fra din egen Bams.
 Hilsen fra Gitten og Missen, fra Kylle og Sidse
 Hils Dr. Christensen og Frue fra os. Er hans nye Bil pæn. Hils ogsaa Hans! Jeg skal have et Selskab paa Lørdag otte Dage, vi skal have os en lille Svingom, det glæder jeg mig skam til. Men nu farvel.</t>
-  </si>
-[...11 lines deleted...]
-Grete</t>
   </si>
   <si>
     <t>Elisabeth Neckelmann</t>
   </si>
   <si>
     <t>Anne Marie Carl Nielsen
 Bertha Dorph
 Gudrun Greve
 Marie Luplau
 Emilie Mundt</t>
   </si>
   <si>
     <t>Sisse skriver til sin stedfader blandt andet om et møde med "alle stadens malerinder", hvor hensigten bl.a. var at lave en sammenslutning for at opnå f.eks. at få en dame ind i forårscensuren.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/29nR</t>
   </si>
   <si>
     <t>Kære Peter
 Her finder jeg dette virkelig noble stykke papir mellem en hel del ragelse og føler straks lyst til at lade min "flyde" overbemale det til dig.
 Det er et fandens vejr til maling og jeg spilder megen tid med at gøre forsøg paa at se, for jeg skal sige dig jeg er som sædvanlig paa den gale side, har for øjeblikket kun brug for sol. Hvorimod jeg om sommeren meget ofte har brug for graavejr. 
 Mon det ikke ligger i at man føler trang til at male det man er mest glad ved. Altsaa har man idelig graavejr saa arbejder ens fantasi med solskins herlighed eller omvendt. Men for at tale om noget andet, saa var jeg til møde forleden med alle stadens malerinder. Vi er nemlig ved at lave en sammenslutning for at opnaa forskellige ting bl.a. at faa en dame ind i foraarscensuren osv.
 Du kan jo nok tænke dig en saadan samling Kvindfolk virkede komisk, især da lovene skulle vedtages og var de endelige gaaet igennem, saa kunde man da være sikker paa, at Gudrun Greve en halv time efter kom i tanke om, at hun vilde protestere.
 Bestyrelsen havde 3 klokker som idelige blev brugt. Af mangel paa plads var jeg havnet ved den høje Bestyrelses fødder, hvor jeg gjorde mit til at sætte fut i fejemøjet.
 Bagefter kom forskellige og vilde forestilles for det urolige hovede, hvad mener du om damer, som Bonfissen, Mundt og Luplau, jo jeg var rigtignok i det bedste selskab.
@@ -12296,51 +12296,51 @@
   </si>
   <si>
     <t>Eftersom Fritz Syberg skriver, at han er i Svanninge, er Stedsbetegnelsen Pilegaarden nok en fejlskrivning. Fritz Syberg ejede et af de huse, som han og Anna i deres ungdom beboede i Svanninge. Deres datter, Johanne/Nolle, og hendes mand, Harald Giersing, fik det i bryllupsgave, men flyttede efter få år derfra.</t>
   </si>
   <si>
     <t>Det er godt, at Grete er rask igen efter den livstruende sygdom.
 Komiteen for Biennalen i Venedig ønsker at udstille Else og Johs. V. Jensens Syberg-billede. Fritz Syberg tilbyder, at parret imens kan låne et andet landskabsmaleri. 
 Marie og Fritz Syberg er i Svanninge, og Fritz arbejder på billeder til H.C. Andersens Hus. Efteråret er meget smukt med mange grønne nuancer i naturen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/83pC</t>
   </si>
   <si>
     <t>Pilegaarden 22-11-31
 Kære Venner.
 Tak for Brevet. Ja Tiden løber, men det betyder for mit og vores alles Vedkommende her, at alt er vel. Det er rigtignok en stor Glæde at Grete er frisk igen, næsten den største Glæde de to unge Mennesker kunde opleve, først at trues paa Livet, og saa vinde det igen.
 Komiteen for Biennalen i Venedig har uden at forhøre sig hos mig, udbedt sig Jeres Billede, jeg forstod at de havde faaet Jeres Indvilligelse, saa min Tilladelse kun var en Formsag. Havde jeg selv skullet bestemme Valg af Billeder havde jeg skaanet Jer, da jeg synes I maa være trætte af al Tid at have Jeres Billede paa Rejse.
 For min Skyld kan I godt sige Nej til Udlaan, men hvis I bestemmer Jer til at svare imødekommende, saa har jeg et større Lager af store Landskaber som jeg stiller til Eders Raadighed, hvoraf I kan udvælge en midlertidig Stedfortræder. I Øjeblikket er vi i Svanninge hvor jeg laver Studier til de store Billeder til Mindehallen i Odense. Arbejdet gaar bra fra Haanden, jeg har snart smurt en hel Dynge Lærreder over. Vi har været her baade i Oktober og November indtil nu. Oktober var straalende, men November er endnu smukkere. Landskaberne er mørke, og de afbladede Skove har givet Plads for en Skala af grønne Farver man ellers ikke ser: Epheu, Bregner baade rigtige Bregner og de smaa Gærdebregner som gror langs Stenhegnene milevis og saa er der jo Granerne og Mosset. Kort sagt vi har det udmærket, trods Lumbago og Halskatarh. Marie har i Sinde at gøre en Rejse til Kbhvn., jeg ved ikke om jeg tager med, jeg har ikke rigtig Lyst til at rejse herfra, her er saa smukt og Livet er saa kort. Mange Hilsener Eders hengivne Fritz Syberg.</t>
   </si>
   <si>
     <t>1934-01-04</t>
   </si>
   <si>
     <t>Anker Kyster
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Leo Swane</t>
   </si>
   <si>
     <t>Johannes Larsen skriver til Holger Rasmussen angående et eksemplar af håndtrykken til "Trækfuglene"-</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xSBT</t>
   </si>
   <si>
     <t>Kjerteminde 4 Jan. 1934
 Kære Holger Rasmussen!
 Vi har haft Besøg af Leo Swane, der fortalte mig at De vilde have købt det af Boghallen averterede Expl af Haandtrykken til "Trækfuglene". Jeg købte det kun fordi jeg syntes det var meningsløst at det solgtes for 175 kr. naar jeg selv tager 400 Kr. for et Sæt, og Kysters?? Arbejde skulle jo ogsaa gerne betales. Jeg vil gerne overlade Dem Expl. for hvad jeg har givet og sender det for at De ikke skal købe Katten i Sækken. Hvis De har bestemt Dem om kan De jo returnere det. Swane fortalte ogsaa at De ikke var helt rask, forhaabentlig er det kun noget forbigaaende. God Bedring og godt Nytaar! Med venlig Hilsen til Dem og hele Familien.
 Deres hengivne
 Johannes Larsen
 P.S. jeg skal hilse mange Gange fra Puf og Else.
 JL</t>
   </si>
   <si>
     <t>1934-07-11</t>
   </si>
   <si>
     <t>5600 Faaborg, Danmark</t>
   </si>
   <si>
     <t>Johannes Larsen
@@ -12398,51 +12398,51 @@
 Den Frie har inviteret Syberg til at deltage i udstilling. Han vil møde med 8-10 billeder heriblandt nogle fra serien "Historien om en Moder". Landskaberne på disse minder ham om hans drenge- og ungdomstid.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/I9Hj</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 11-2-35
 Kære Ven
 Tak for Dit Brev og Dine smukke Ord om mit Maleri. Det er fuldkommen rigtig hvad Du skriver om den store Margin og den dermed følgende Bestræbelse for at gøre alle Kunstbøger til Konfirmationsudgaver. Hvor har jeg tidt ærgret mig derover, og tillige over at man fordyrede dem ved at trykke dem paa fint Papir og med en udspekuleret Teknik der intet har med Kunst at gøre men tvertimod fjerner Arbejdet videst mulig derfra. De smukkeste gengivelser fra vor Tid er de bedste af dem der kommer frem f. Eks. i Politiken, særlig Gengivelser efter Fotografier, trykt i simpel Zinkætsning gennem [”]Slør” og paa det aller billigste Papir, det hele bestemt for Papirkurven. En Samling af den Slags Reproduktioner vil give det [der har stået ”det”, men t er erstattet af n] udtryksfuldeste og morsomste Prøve paa Illustrationskunsten, eller rettere Reproduktionen af den, fra vor Tidsperiode Alle de forfalskede ”Kunstbøger” har ingen anden Opgave end at staa i Reolerne og samle Støv for ingen læser dem og man [”man” indsat over linjen] ser knap nok paa Gengivelserne Jeg har et gammelt ”Pfenning Magazin” lutter Træsnit, hvor bliver alle Journaler og moderne Magasiner dødsens kedsommelige ved Siden af. Men det er der ikke noget at gøre ved, taler man om det bliver det opfattet som Klynk. Hvis Smagen kunde drejes derhen at en Kunstbog skulde trykkes paa almindelig Avispapir og almindelig graat Nættryk tror jeg den vilde blive læst, for saa vilde den ikke egne sig til andet – dette sidste afhænger dog ogsaa af hvem der skriver den. Jeg læste forleden i Din Bog om Johannes Larsen de smukke Ord Du har faaet sagt om Billedet af hans Moder – ”ja hvor maa hvirvles hen”. I Forgaars fik jeg en Indbydelse fra ”Svenska kgl Akademier” om at deltage i en 200 Aars Fest der afholdes i næste Maaned (jeg blev nemlig for 2 Aar siden gjort til Medlem af det svenske Akademi) og havde Marie levet saa tror jeg nok jeg havde forført hende til at tage med derop, hun var jo levende til det sidste, vi var saa taget derop i Flyvemaskine. Men nu er Indbydelsen og Anledningen dertil kommet for sent. Desuden kender jeg ikke en Sjæl deroppe mer. De svenske Malere jeg blev saa gode Venner med i Aaret 1897 da jeg var deroppe til den store nordiske Udstilling; Richard Bergh, Karl Norstrøm, Eugen Janson og Niels Kreuger er alle døde, saa jeg bliver og passer Høvlebænken. 
 Forresten har jeg faaet Anmodning om at deltage i ”den Frie” i Aar. Jeg troede oprigtig talt at de hellere vilde være fri for mig, mine store Lærreder tager jo kun Pladsen op for de andre men altsaa i Aar møder jeg frem igen med 8-10 store Plastre bl.a 5 Billeder af Serien ”om en Moder”. Det har al Tid været min Hensigt at male en hel Række af dem, bl.a. fordi at Motiverne giver mig Lejlighed til at fremstille Landskaber saaledes som Landskaber staar for min Erindring fra min Ungdom og Drengetid. Mange Hilsener til Dig og Else og den øvrige Familie.
 Eders hengivne
 Fritz Syberg.</t>
   </si>
   <si>
     <t>1935-02-25</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen</t>
   </si>
   <si>
     <t>Elise Hansen
 Alhed Larsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Knud Oldendow
 Gerda Rasmussen
 Holger Rasmussen
 Mads Rasmussen
 Leo Swane
 Fritz Syberg, fætter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen kendte Knud Oldendow/Nalaga fra sit ophold i Grønland 1925. 
 Kerteminde Højskole åbnede november 1908. Herunder tre villaer med en fiskeriafdeling. I 1952 oprettedes Husflidshøjskolen i Kerteminde, hvor man satsede både på husflidsfagskole og på en egentlig højskoleafdeling. Fra 1962 blev der arbejdet hen mod et toårigt håndarbejdsseminarium, der fra 1980 blev sideordnet med husflidshøjskolen. Fra 1988 ændredes navnene på de to afdelinger af Den danske Husflidshøjskole til Seminariet for Hverdagskunst samt Højskolen for hverdagskunst - senere mellem 1997-2002 ændredes skolens navn til ”Kerteminde Højskole. Skolen for kunst, håndværk og design”. Seminariet blev udskilt i 2002, og højskolen gik konkurs i 2005. (Kilde: Højskolehistorie.dk).
 Johannes Larsen arrangerede i 1935 i Kunstforeningen en retrospektiv udstilling med hustruen Alhed Larsens malerier.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen har bedt Elise Hansen sende Andreas/Lysse 300 kr.
 Den følgende dag skal en flok mennesker fejre 25årsdagen for Faaborg Museums stiftelse med middag hos Fritz Syberg. 
 Det er besværligt med valutaoverførsler, men Larsen håber, at pengene kan gøre, at Andreas og Elena beholder kvierne. 
 Puf og Elses lille pige er sød.
 Larsen skal lave udstilling af Alheds billeder i Kunstforeningen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2Fqb</t>
@@ -12471,51 +12471,51 @@
   <si>
     <t>Pilegaarden Kjerteminde
 21-7-35
 Kære Johannes V. og Else.
 Dersom I vil have mig kommer jeg en Tur op til Jer (en Gang i Morgen Onsdag) og bliver hos Jer en Nat eller to.
 Der har været saa meget i Vejen med at komme væk herfra nu netop i Ferien. Først var det Faaborg Museets 25 Aars Jubilæum som jeg havde lovet at komme til den 20 Juni. Nu faar jeg Afbud at det maa skydes ud da Swane er i Paris, og det bliver ikke før først i August eller maaske senere. Min egen Fødselsdag har jeg lovet Børnene at være hjemme (det er paa Søndag) Men nu kommer jeg altsaa paa et Besøg til Jer, da jeg ellers er bange for at det slet ikke bliver til noget i Aar heller, saa faar vi se hvordan det gaar senere. Altsaa I ser Rabbe Trylle og mig en Gang i Morgen. R. og T. fortsætter til Kjøbenhavn og kommer igen og afhenter mig enten Fredag eller Lørdag. 
 Jeg haaber I har det godt. Her er alt vel. D.v.s. gammel bliver man jo.
 Ha’et nu godt og paa Gensyn
 Eders hengivne
 Fritz Syberg</t>
   </si>
   <si>
     <t>1936-09-01</t>
   </si>
   <si>
     <t>Carl Johannes A. Bless
 Johan Peder Bless
 Sofie Bless
 Alhed Larsen
 Jens Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Vilhelmine  Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 Alhed  Møhl, Lysses datter
 H. Rasmussen, politifuldmægtig</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jens var. Larsen-familien kendte flere, der bar dette navn. 
 De indsamlede tusindgylden skulle formodentlig bruges til snaps.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Else og Andfreas/Puf Larsen har sat blomster på Alhed Larsens grav og luget, klippet og vandet. De har også ordnet Bless-familiens grav, og Andreas vil se til sin farmor og farfars gravsted.
 Politifuldmæftig Rasmussen spørger, om Johannes Larsen vil tage ind omkring Ny Carlsbergfondet og se på de billeder, som fondet har lovet Kerteminde Museum. 
 Det stormer. Den syge knortegås er død. 
 Andreas Larsen og Jens har været på en lang sejltur omkring Kalundborg, Lolland, Svendborg, Avernakø og Sønderborg. De cyklede hjem fra Faaborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/N4zH</t>
   </si>
   <si>
     <t>1 Sept. 36. 
 Kære Far.
 Igaar var det Mors Dødsdag og Else og jeg var ude paa Kirkegaarden med en stor Buket Rosenkatost og de Flox vi kunde finde; det var ikke mange, men sammen med de Roser, som jeg havde sat derud Dagen før, saa det helt godt ud. Jeg havde Dagen før skuffet og revet og Else og jeg klippede alle de afblomstrede Nelliker af. Idag har jeg været ude med de to store Vandkander og vandet baade Mors Grav og Blessernes. Iaften skal jeg ud og vande videre ogsaa Farmors og Farfars, det er godt tørt altsammen. - Politifuldmægtigen har spurgt om 
 2./
@@ -12554,81 +12554,81 @@
 Fritz Syberg og Johanne/Besse har vist Gustav og Carl Petersen 15 billeder, som de overvejede at sælge, men kunsthandlerne fandt prisen for høj. Syberg vil også helst beholde dem. De to kunsthandlere kommer nok hjem til Hans og ser på et par malerier. 
 Syberg sender Hans den nye bog. Visse af gengivelserne i den er udmærkede, andre ikke. De fotografier, som Hans tog til bogen, nåede ikke at komme med, men de kan bruges i den engelske udgave. Munksgaard siger, at denne er på vej.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9t6e</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 21-11-37
 Kære Hans
 Ja nu er det ordnet saaledes at vi faar Billedet der skal klæbes paa Træplade ["der skal klæbes paa Træplade" indsat over linjen] sendt her til Pilegaarden. Du skal senere faa Maalene paa Størrelsen af Træpladerne og saa ordner vi det en Dag i Julen ["og saa ordner vi det en Dag i Julen" indsat over linjen]. Der blev ingen Handel af denne Gang. Vi havde - Besse og jeg - taget 11 mindre og 4 lidt større Billeder ud som jeg ikke vilde arbejde mere paa fordi Aarstiden var for fremskreden og dem viste vi, eller rettere ["vi, eller rettere" overstreget] Besse saa til G. &amp;amp; CP. De var Liebhavere til hele Butikken, men Besses Priser vilde de ikke akseptere. De bød 14.000 Kr. for dem Besse forlangte 28,000 Kr. (Selv havde jeg vurderet dem til 19,000, - 2,000 pr. Stk af de større, 1,000 pr. Stk af de smaa) Men da jeg helst vil beholde dem allesammen, saa jeg ikke skiller mig af med nogen inden Dampen er gaaet af mig overfor dette Stof, er jeg meget glad ved at Sagen er stillet i Bero. Desuden kommer vi saa ind i et nyt Skatteaar. De Billeder Jeg har staaende hos Dig: Gudrun ved Hækken, de to Plantagebilleder samt Søndermarksbilledet, talte de om og er Liebhavere til, og de kommer ogsaa nok en Dag. Men de vil selvfølgelig have Prisen ned. Hermed følger et Eksemplar af Bogen. Nogen af Gengivelserne synes jeg er udmærkede f. Eks. Selvportrætet Bygmarken der bølger, enkelte er mislykket f. Eks Besses Kornbillede. Som Helhed ser Bogen jo godt ud og vækker megen Beundring, selv om man nu bagefter kan se en [et overstreget ord] Del ["Del" indsat over linjen] Fejlgreb ved Udvalget af Billeder ["ved Udvalget af Billeder" indsat over linjen] der kunde være undgaaet dersom jeg selv havde været med til supplere Stoffet. De sidste Fotografier, de Du lod tage, kom ikke med fordi det var for sent, men kan eventuelt blive benyttet til den engelske Udgave. Munksgaard (med Familie) var her i Besøg forleden og fortalte mig at den engelske Udgave var under Forberedelse. Hils Ulla og Børnene
 Mange Hilsener fra Far</t>
   </si>
   <si>
     <t>1938-11-18</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>- Gedde
 Adolph Larsen
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Holger Rasmussen
 Ove Smed
 Leo Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem den omtalte var.
 Jokum var en odder, som Johannes Larsen tidligere havde haft i fangenskab.</t>
   </si>
   <si>
     <t>Johannes Larsen har været til museumsmøde med Holger Rasmussen og Leo Swane. 
 Han har sejler Romsø rundt med et par venner.
 Den følgende dag kører Andreas Larsen sin far til Fiilsø. 
 Odderne har det godt og er store.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yQnT</t>
   </si>
   <si>
     <t>Kjerteminde 18 Nov. 1938
 Kære Lysse og Bimse!
 Tusind Tak for sidst! Det har trukket noget længe ud inden jeg faar skrevet. Jeg havde tænkt at skrive saa I kunde have det til Jens´s Fødselsdag, men Datoerne blev væk for mig indtil jeg kom i Tanker Dagen ved Middagsbordet hos Holger Rasmussens hvor vi saa drak hans Skaal. Vi var der til Museumsmøde; tog Leo Swane paa ved en Formiddagsfærge og kørte til Faaborg til Frokost, saa Møde i Museet og derefter Middg. Satte Swane af ved Grand i Odense og kørte hjem. Næste Dag gav Swane Frokost paa Grand og kørte med her hjem efter et Museumsbesøg. Han rejste næste Mrg. I Gaar var jeg en Tur ude paa Bugten med Christiansen og Ove Smed ved Roret. Det var et henrivende Vejr, Stille og mildt, vi spiste Frokost i Baaden ved Stenkastet og sejlede Romsø rund og skød et Par Sortænder og 6 Ederfugle. Puf og jeg kører til Fiilsø i Mrg. men vi bliver der kun et Par Dage, jeg vil gerne en Tur ud til Tipperne og se paa Fuglelivet. Odderne trives godt og er saa vidt jeg kan se større end baade Jokum og den sidste var paa denne Aarstid. I Forgaars kom Gedde med en Ederfugl gl. ♂. Jeg har faaet et Par Graaænder af Agraren da alle mine er bleven skudt i Sommer. Vi har det godt alle sammen. Hilsen fra os alle.
 Jeres JL.</t>
   </si>
   <si>
     <t>1944-02-18</t>
   </si>
   <si>
     <t>Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Eric Bøttern
 Thora Cohn
 Antonin Dvorak
 Karl Isakson
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Gerda Rasmussen
 Holger Rasmussen
 Bendt Rom
 Leo Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Når Andreas Larsen staver ordet "af" som "av" hænger det sammen med hans venskab med kunstneren Sven Havsteen-Mikkelsen. Denne begrundede denne stavemåde, som han holdt hårdt fast i med nogle uklare ideer om det oprindeligt nordiske. 
 I 1944 købte Ny Carlsbergfondet en del af Johannes Larsens kunstsamling og deriblandt fem ud af seks malerier udført af Karl Isakson.</t>
   </si>
   <si>
@@ -12645,51 +12645,51 @@
   <si>
     <t>18 Februar 44.
 Kære Lysse.
 Nu er det nok tiden at gratulere Dig til den 27. Tillykke! Jeg håber dette finder Jer alle raske og ved godt mod. Det går måske lidt småt for tiden med Europas rekreation, men det går da og farten tager vel til en skønne dag. Her har vi det alle godt. Far er ved at skære nogle nye træstokke til en ny udgave av den lille mis. Vi sidder i disse dage inde i Havestuen, vi er ved at få væggene ordnet lidt i Dagligstuen. Det har været lidt vanskeligt at finde en farve som passede til zinoberen på væggene, men nu er det lykkedes helt godt. Jeg har i nogle dage gået og lappet de huller, som billederne havde slidt og når lapperne er tørret, skal den nye farve smøres på i kalk, så det nærmest bliver en slags lazering, så den underliggende farve gør sig gældende gennem det nye tynde lag.
 På tirsdag skal vi til Fåborg til Holger Rasmussens; Skriveswane kommer også. Vi glæder os til at se dem, det er jo ikke så tit vi kommer nogen steder nu. Der skal være museumsmøde; det er jo sådan en anledning der skal til, ellers vover man sig jo nødig ud på sådan en jernbanerejse, som vare en hel dag i disse tider. Børnene skal med til Odense, hvor de skal være hos deres bedsteforældre mens vi er i Fåborg. Vi har fået klaveret ind i dagligstuen det skal stå på den væg hvor den lille sofa stod med Isaksons billeder over (de er deponerede). Ved siden av klaveret inde i hjørnet har vi fået en stikkontakt anbragt, så vi kan stille grammofonen (elektrisk) og radioen der, så vi får al "støjen" samlet på et sted. Bendt Rom har sendt os et langt musikstykke 
 2.
 av Dvorak på 5 store plader; det glæder vi os til at høre; det tager vist ca 50 min. at spille det igennem, så det er jo en hel koncert. 
 Jeg er begyndt at læse børnene nogle remser fra den gamle "Mother Goose", vi havde som børn. Det morer dem og de lærer jo lidt Engelsk ved det. Jeg skal hilse Dig mange gange fra Eric Bøttern, han kom nu og sad lidt og fik en Hof sammen med Far. Det har været dårligt med skiføret her på pladsen iår. Børnene gik lidt på græsset i et par dage da der lå et tyndt lag. De sled vallan (eller hvad det er I kalder det) av hurtigere end jeg kunde lægge den på, men det er jo en god morskab for dem.
 Nu vil jeg slutte med at ønske Dig en god fødselsdag
 fra Else og Puf.
 Far skriver imorgen.
 Afs: Andreas Larsen
 Brygger
 Kerteminde</t>
   </si>
   <si>
     <t>1944-02-21</t>
   </si>
   <si>
     <t>B. Bach
 Andreas Larsen
 Elena Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 - Salle
 Christine Swane
 Lars Swane
 Leo Swane</t>
   </si>
   <si>
     <t>Johannes Larsens træsnit var til Christen Kold: Historien om lille Mis (bogudgaven med træsnit).</t>
   </si>
   <si>
     <t>Johannes Larsen skærer træsnit til bogen om Lille Mis. Han har ikke meget arbejdsro. 
 Christine Swane har solgt for 5000 kr. på Grønningen og Lars Swane for 1000 hos Bach. 
 Det har været koldt.
 På Wedellsborg æder to kongeørne en hare hver om dagen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iO01</t>
   </si>
   <si>
     <t>Kjerteminde. Fastelavns Mandag 1944.
 Kære Lysse!
 Dette her skulde være et Fødselsdagsbrev. Til Lykke! Men det er vel tvivlsomt om det naar frem i rette Tid. Jeg har siden Jul beskæftiget mig med at snitte Træsnit. Jeg snitter en ny Udgave af den lille Mis, og er foreløbig i Gang med at snitte den Fjerde, det kniber med at faa Arbejdsfred, saa skal jeg lave en Aquarel paa Bestilling, saa et Oljebillede, i Lørdags var vi til Frokost hos Salle i Odense, bedt 14 Dage i Forvejen og i Morgen skal vi til Museumsmøde i Faaborg sammen med Skriveswane, der ryger 2 Dage til mindst. Jeg har lige haft Brev fra Uglen, hun har paa Grønningen solgt for 5000 Kr Netto og Lasse der for Tiden udstiller hos Back har allerede solgt for 1000 og har 14 Dage endnu. Vi har i de sidste 14 Dage haft omkring en Grad Frost og Graavejr, men i Dag skinner Solen igen efter at det i Nat har frosset ca 4⁰, det er den længste Kuldeperiode, vi har haft i Vinter. Klaks fortæller at de har 2 Kongeørne paa Wedellsborg i Vinter der æder hver en Hare om Dagen. Nu kan jeg ikke finde paa mere og desuden skal jeg have skrevet et Forretningsbrev og det er snart Posttid. Glædelig Fødselsdag og mange Hilsner til Jer allesammen ogsaa fra Else og Puf.
 Din Far. 
 Johannes Larsen
 Kjerteminde
@@ -12761,51 +12761,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZuEQ</t>
   </si>
   <si>
     <t>Vedrørende "en påtænkt, men desværre opgivet dekoration af væggene i Kuppelsalen" i Faaborg Museum, noteret af Holger M. Rasmussen 17/11 1944, meddelt ham af Johannes Larsen.
 Johs Larsen s [xxxx] gaar tilbage til 1896-97
 [overstreget: En samling Breve vedrørende]
 Ophængningen i det nybyggede Faaborg Museum,
 Og vedrørende en paatænkt, men desværre atter opgivet Dekoration af Væggene i Kuppelsalen. 
 Altsammen sendt fra Johannes Larsen.
 Forabejder findes af
 Peter Hansen: 1. Akvarel i Kobberstiksamlingen 2. A tilhører Holger M. Rasmussen (Scener fra Italien: Studepløjning, Mor med Barn, Hyrde og Pige i Olivenlund ved Pestum (?) Frugt og "Konserves" samles til Noas Ark, der bygges i Baggrunden.)
 Kai Nielsen: 1 Oliemaleri tilhører Harriet Schaldemose (flere findes). Billeder forestiller : "Dellings Porte oplukker" 
 Johannes Larsen: 2 Akvareller tilhørende Holger M. Rasmussen, forestiller Fru Alhed Larsen badende i Aaen ved Gjelskov. Ideen senere anvendt i Litografi ( h.M.R. Nr. 29) og Træsnit (H.M.R. Nr. 161, 161 med Pigen, der bader i Havet. Til sidst anvendt i Odense Raadhus. Se Digte af Valdemar Rørdam og Johs. V. Jensen.
 Fritz Syberg: Skabelsen, et Hæfte (Motiver til Adam og Eva)
 Andre Forabejder kender jeg ikke.
 Faaborg 17.11.1944 Holger M. Rasmussen</t>
   </si>
   <si>
     <t>1948-01-21</t>
   </si>
   <si>
     <t>Johannes V. Jensen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Eric Struckmann
 Leo Swane</t>
   </si>
   <si>
     <t>Torbenfeldt var i 1948 ejet af Christian Frederik Treschow (se denne i personregisteret). Han og Ellen, f. Lehn Schiøler blev gift i 1923. Hun var datter af Ejler Lehn Schiøler, som arrangerede fugleekspeditionen til Grønland 1925, hvor Larsen deltog. Frederik Treschows far, Christian Rosenkilde Treschow, ejede Orelund. 
 Udover en hyldestudstilling i Odense i forbindelse med Larsens 80årsdagblev der i 1948 afholdt endnu en i København. Eftersom Johannes Larsen holdt møde med Leo Swane og Eric Struckmann på Kunstmuseet (Statens Museum for Kunst), må man antage, at udstillingen fandt sted dér.</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har væretr rundt og hente billeder til udstillingen i København. Larsen har også været til sølvbryllup på Torbenfeldt og til frokost på Orelund samt til møde på Kunstmuseet. Udstillingen kommer til at omfatte billeder fra både Fyn og Jylland. Larsen vil tage til København og se den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/edjy</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth 
 Knuthenborg 
 Bandholm 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
@@ -13204,51 +13204,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fqgA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mpiN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGWt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gXG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsQP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qoTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JKWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Skij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IIhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lhc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X9Fv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/19SI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FJgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyRp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Or10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k3YM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6TP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1nn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4pEK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TXi3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MaOJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3hHU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dtRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2UkI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vzls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZljA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Reba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cdij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/81Ri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mA7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qWlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjqX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9vwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4d3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nR2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1s50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M8wW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7e7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fjjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FQyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ZJw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pL81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L9Dp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fM7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w1hk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wlEV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09Vc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K1YV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eWEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pfcL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jFQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrbC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EjA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EiTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9jk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7auh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n30Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AHH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ax1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/voxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Y7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lL9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sfx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ahXc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MIkM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mTBu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KqDJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EI9S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wcc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3OjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ld9Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ekho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cqkU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jBMz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BlAK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nW9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dnyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGMH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZIr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Txbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DdVI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EExj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Npb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zx4Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dipt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GbSV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U6F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bzae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Md1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UN8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6E4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuNO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDVG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tgTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bSK9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHzK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CmFi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V8F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nP67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7iY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjiB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pFm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Vg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlOz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1FK1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wxw2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mvdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gn3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlYz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zhFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUOr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGAN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aeD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4uk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0ioU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GdT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/045L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/THUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yJIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bAkA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X2Mg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Leu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xORE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnDS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GwMr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uk8J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8D3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fzl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ohBU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TNRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/irJq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9nE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rXJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqTr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M9b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fnJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fEat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1VeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VSfK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dP2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I72J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/etA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Irxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8o46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jL9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W4Y2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eUn8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcjY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pMWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLxU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8wY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K3bD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t9sQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dzXr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BMiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EC7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iDX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CSEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uyKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dSyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Eou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Rvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g46Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WqPZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rucI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RzCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4By" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s3NU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LKOQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bJ4Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O6A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ei9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tVgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xvzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pewt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZAy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kpam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EsuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DLnH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GDLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1rcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o7f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PAia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vnMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6VeS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L1xc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zWp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y4I7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f2vL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QaMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XjZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NdYp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lyZ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0lJC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NpFr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W47D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QLA0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JARx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1h6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b2wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OCBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IKqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vkB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdXU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x3A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K52j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OkiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xgfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9mU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mucx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4BGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/STNI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k4EY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmMk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3b1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JhFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ge5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WGwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PVvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpZ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n2q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wfcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ioQE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8Cz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vCHw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WDyg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqJl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YT8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/neu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wNQA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3nFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RB3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFOV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qQDO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pEjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xsna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GSuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0cox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1os" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nnnI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QYUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Wrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4UeJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFwI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ajh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ydUy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljUL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gpF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VZB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsJ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HEO0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dZ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wW8M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3eYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qAqU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0T0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s3RU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4xU8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2AzL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0mWU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/54nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZOGV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MqBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1IM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KUBv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/txFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kk5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QJmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZX4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JU1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s9bK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/009I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XFMI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkBJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dePW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nlv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D0Sc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a2mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uH1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s03m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ruTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lEgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XXCu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tS57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SaL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/84Zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ynWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N7oI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPIW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bazb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JhJk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4P6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B0kw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0G6p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bSaT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7UE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8VxC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pLmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AeQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hqAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpR6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ih47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dj4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oOuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xBuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mOPf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JPJG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LHLB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TOsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6ix8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hswt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ufx2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDzL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gx2T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aEqR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SRfJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QVwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TfnB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/72oL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9YB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/90HJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/29nR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LfEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lx7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YZGC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DbOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uzkL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yrm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cSgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mNUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1xQq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4fF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o4ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lv9N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5xAT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQ70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IAh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KuBW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IK6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jMEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ooc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnrN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3qS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3j4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bGES" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jPqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXhM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yv8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DmiKFIGI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37mE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8Yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3QAY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yh33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gydO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tKqB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iUlI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HjQg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gvVF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UInQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IWeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pvNI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gMXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7KtK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B5av" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I3qQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vu4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pMUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S8fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BRRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uZ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wYYL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zhA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zozI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qwk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xSBT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Fqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yQnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iO01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A0QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZuEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8MnK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xBVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XjPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m6bw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rvLf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Si41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JX8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fqgA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mpiN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gXG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGWt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsQP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qoTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JKWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Skij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IIhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lhc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X9Fv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/19SI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FJgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyRp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Or10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k3YM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6TP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1nn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4pEK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TXi3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MaOJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3hHU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dtRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2UkI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vzls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZljA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Reba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cdij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/81Ri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mA7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qWlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjqX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9vwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4d3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nR2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1s50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M8wW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7e7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fjjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FQyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ZJw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pL81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L9Dp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fM7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w1hk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wlEV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09Vc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K1YV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eWEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pfcL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jFQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrbC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EjA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EiTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9jk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7auh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n30Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AHH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ax1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/voxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Y7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lL9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sfx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ahXc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MIkM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mTBu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KqDJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EI9S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wcc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3OjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ld9Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ekho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jBMz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cqkU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BlAK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nW9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dnyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGMH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZIr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Txbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DdVI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EExj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Npb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zx4Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dipt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GbSV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U6F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bzae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Md1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UN8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6E4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuNO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDVG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tgTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bSK9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHzK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CmFi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V8F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nP67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7iY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjiB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pFm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Vg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlOz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1FK1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wxw2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mvdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gn3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlYz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zhFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUOr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGAN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aeD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4uk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0ioU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GdT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/045L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/THUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yJIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bAkA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X2Mg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Leu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xORE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnDS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GwMr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uk8J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8D3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fzl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ohBU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TNRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/irJq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9nE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rXJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M9b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqTr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fnJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fEat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1VeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VSfK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dP2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I72J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/etA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Irxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8o46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jL9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W4Y2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eUn8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcjY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pMWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLxU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8wY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K3bD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t9sQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dzXr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BMiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EC7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iDX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CSEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uyKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dSyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Eou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Rvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g46Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WqPZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rucI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RzCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4By" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s3NU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bJ4Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LKOQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O6A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ei9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tVgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xvzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pewt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZAy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kpam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EsuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DLnH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GDLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1rcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o7f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PAia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vnMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6VeS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L1xc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zWp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y4I7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f2vL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QaMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XjZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0lJC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NdYp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lyZ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NpFr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W47D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QLA0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JARx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1h6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b2wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OCBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IKqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vkB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdXU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x3A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K52j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OkiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xgfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9mU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mucx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4BGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/STNI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k4EY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmMk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3b1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JhFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ge5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WGwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PVvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpZ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n2q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wfcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ioQE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8Cz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vCHw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WDyg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqJl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YT8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/neu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wNQA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3nFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RB3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFOV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qQDO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pEjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xsna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GSuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0cox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1os" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nnnI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QYUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Wrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4UeJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFwI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ajh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ydUy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljUL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gpF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VZB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsJ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HEO0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dZ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wW8M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3eYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qAqU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0T0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s3RU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4xU8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2AzL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0mWU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/54nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZOGV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MqBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1IM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KUBv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/txFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kk5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QJmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZX4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JU1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s9bK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/009I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XFMI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkBJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dePW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nlv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D0Sc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ruTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lEgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XXCu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tS57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SaL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/84Zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a2mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ynWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uH1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s03m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N7oI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPIW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bazb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4P6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JhJk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B0kw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0G6p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bSaT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7UE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8VxC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pLmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AeQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hqAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpR6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ih47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dj4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oOuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xBuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mOPf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JPJG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LHLB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TOsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6ix8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hswt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ufx2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gx2T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDzL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aEqR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SRfJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QVwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TfnB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/72oL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/90HJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9YB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/29nR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LfEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lx7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YZGC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DbOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uzkL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yrm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cSgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mNUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1xQq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4fF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o4ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lv9N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5xAT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQ70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IAh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KuBW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IK6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jMEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ooc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnrN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3qS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3j4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bGES" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jPqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXhM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yv8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DmiKFIGI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37mE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8Yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3QAY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yh33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gydO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tKqB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iUlI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HjQg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gvVF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UInQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IWeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pvNI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BvUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gMXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7KtK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B5av" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I3qQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vu4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pMUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S8fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BRRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uZ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wYYL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zhA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zozI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qwk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xSBT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Fqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yQnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iO01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A0QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZuEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8MnK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xBVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XjPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m6bw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rvLf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Si41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JX8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M527"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -13397,103 +13397,103 @@
       </c>
       <c r="B4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H4" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
         <v>23</v>
       </c>
       <c r="K4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="M4" s="5" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="n">
         <v>1891</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H5" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="H5" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>31</v>
+      </c>
       <c r="J5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>32</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="n">
         <v>1891</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>19</v>
@@ -17934,99 +17934,99 @@
       </c>
       <c r="B107" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>607</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H107" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H107" s="5" t="s">
+        <v>608</v>
       </c>
       <c r="I107" s="5"/>
       <c r="J107" s="5" t="s">
         <v>571</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
         <v>601</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H108" s="5" t="s">
-        <v>612</v>
+      <c r="H108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I108" s="5"/>
       <c r="J108" s="5" t="s">
         <v>571</v>
       </c>
       <c r="K108" s="5" t="s">
         <v>613</v>
       </c>
       <c r="L108" s="6" t="s">
         <v>614</v>
       </c>
       <c r="M108" s="5" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
         <v>616</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>81</v>
       </c>
@@ -18142,98 +18142,98 @@
       <c r="I111" s="5"/>
       <c r="J111" s="5" t="s">
         <v>571</v>
       </c>
       <c r="K111" s="5" t="s">
         <v>631</v>
       </c>
       <c r="L111" s="6" t="s">
         <v>632</v>
       </c>
       <c r="M111" s="5" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
         <v>629</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>568</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>19</v>
+        <v>422</v>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I112" s="5"/>
       <c r="J112" s="5" t="s">
         <v>571</v>
       </c>
       <c r="K112" s="5" t="s">
         <v>634</v>
       </c>
       <c r="L112" s="6" t="s">
         <v>635</v>
       </c>
       <c r="M112" s="5" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
         <v>629</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>568</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>422</v>
+        <v>19</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I113" s="5"/>
       <c r="J113" s="5" t="s">
         <v>571</v>
       </c>
@@ -18280,119 +18280,119 @@
           <t/>
         </is>
       </c>
       <c r="I114" s="5"/>
       <c r="J114" s="5" t="s">
         <v>571</v>
       </c>
       <c r="K114" s="5" t="s">
         <v>640</v>
       </c>
       <c r="L114" s="6" t="s">
         <v>641</v>
       </c>
       <c r="M114" s="5" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
         <v>629</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C115" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D115" s="5" t="s">
         <v>568</v>
       </c>
-      <c r="D115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H115" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H115" s="5" t="s">
+        <v>69</v>
       </c>
       <c r="I115" s="5"/>
       <c r="J115" s="5" t="s">
         <v>571</v>
       </c>
       <c r="K115" s="5" t="s">
+        <v>643</v>
+      </c>
+      <c r="L115" s="6" t="s">
         <v>644</v>
       </c>
-      <c r="L115" s="6" t="s">
+      <c r="M115" s="5" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
         <v>629</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>18</v>
+        <v>568</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>568</v>
+        <v>646</v>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H116" s="5" t="s">
-        <v>69</v>
+      <c r="H116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I116" s="5"/>
       <c r="J116" s="5" t="s">
         <v>571</v>
       </c>
       <c r="K116" s="5" t="s">
         <v>647</v>
       </c>
       <c r="L116" s="6" t="s">
         <v>648</v>
       </c>
       <c r="M116" s="5" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
         <v>629</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>568</v>
       </c>
@@ -18508,51 +18508,51 @@
       </c>
       <c r="J119" s="5" t="s">
         <v>659</v>
       </c>
       <c r="K119" s="5" t="s">
         <v>660</v>
       </c>
       <c r="L119" s="6" t="s">
         <v>661</v>
       </c>
       <c r="M119" s="5" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
         <v>663</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>568</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I120" s="5"/>
       <c r="J120" s="5" t="s">
         <v>571</v>
       </c>
@@ -19091,51 +19091,51 @@
       <c r="I132" s="5"/>
       <c r="J132" s="5" t="s">
         <v>571</v>
       </c>
       <c r="K132" s="5" t="s">
         <v>724</v>
       </c>
       <c r="L132" s="6" t="s">
         <v>725</v>
       </c>
       <c r="M132" s="5" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
         <v>727</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>568</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I133" s="5"/>
       <c r="J133" s="5" t="s">
         <v>571</v>
       </c>
@@ -20137,98 +20137,98 @@
       <c r="H155" s="5" t="s">
         <v>830</v>
       </c>
       <c r="I155" s="5"/>
       <c r="J155" s="5" t="s">
         <v>571</v>
       </c>
       <c r="K155" s="5" t="s">
         <v>831</v>
       </c>
       <c r="L155" s="6" t="s">
         <v>832</v>
       </c>
       <c r="M155" s="5" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
         <v>834</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I156" s="5"/>
       <c r="J156" s="5" t="s">
         <v>835</v>
       </c>
       <c r="K156" s="5" t="s">
         <v>836</v>
       </c>
       <c r="L156" s="6" t="s">
         <v>837</v>
       </c>
       <c r="M156" s="5" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
         <v>839</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I157" s="5"/>
@@ -20280,51 +20280,51 @@
           <t/>
         </is>
       </c>
       <c r="I158" s="5"/>
       <c r="J158" s="5" t="s">
         <v>571</v>
       </c>
       <c r="K158" s="5" t="s">
         <v>845</v>
       </c>
       <c r="L158" s="6" t="s">
         <v>846</v>
       </c>
       <c r="M158" s="5" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
         <v>848</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I159" s="5"/>
@@ -22020,117 +22020,117 @@
       <c r="H196" s="5" t="s">
         <v>1035</v>
       </c>
       <c r="I196" s="5"/>
       <c r="J196" s="5" t="s">
         <v>559</v>
       </c>
       <c r="K196" s="5" t="s">
         <v>1036</v>
       </c>
       <c r="L196" s="6" t="s">
         <v>1037</v>
       </c>
       <c r="M196" s="5" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
         <v>1039</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C197" s="5" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D197" s="5" t="s">
         <v>557</v>
       </c>
-      <c r="D197" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E197" s="5" t="s">
+        <v>42</v>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H197" s="5" t="s">
-        <v>1040</v>
+      <c r="H197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I197" s="5"/>
       <c r="J197" s="5" t="s">
         <v>559</v>
       </c>
       <c r="K197" s="5" t="s">
         <v>1041</v>
       </c>
       <c r="L197" s="6" t="s">
         <v>1042</v>
       </c>
       <c r="M197" s="5" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
         <v>1039</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C198" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E198" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F198" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G198" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H198" s="5" t="s">
         <v>1040</v>
-      </c>
-[...19 lines deleted...]
-        </is>
       </c>
       <c r="I198" s="5"/>
       <c r="J198" s="5" t="s">
         <v>559</v>
       </c>
       <c r="K198" s="5" t="s">
         <v>1044</v>
       </c>
       <c r="L198" s="6" t="s">
         <v>1045</v>
       </c>
       <c r="M198" s="5" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
         <v>1047</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>595</v>
       </c>
@@ -22688,51 +22688,51 @@
       <c r="I211" s="5"/>
       <c r="J211" s="5" t="s">
         <v>1053</v>
       </c>
       <c r="K211" s="5" t="s">
         <v>1113</v>
       </c>
       <c r="L211" s="6" t="s">
         <v>1114</v>
       </c>
       <c r="M211" s="5" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
         <v>1111</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>568</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="E212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I212" s="5" t="s">
         <v>1116</v>
       </c>
       <c r="J212" s="5" t="s">
@@ -23225,51 +23225,51 @@
       </c>
       <c r="I223" s="5" t="s">
         <v>1177</v>
       </c>
       <c r="J223" s="5" t="s">
         <v>1053</v>
       </c>
       <c r="K223" s="5" t="s">
         <v>1178</v>
       </c>
       <c r="L223" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="M223" s="5" t="s">
         <v>1180</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
         <v>1181</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E224" s="5" t="s">
         <v>1182</v>
       </c>
       <c r="F224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H224" s="5" t="s">
         <v>1183</v>
       </c>
       <c r="I224" s="5"/>
       <c r="J224" s="5" t="s">
         <v>1053</v>
       </c>
       <c r="K224" s="5" t="s">
@@ -23500,51 +23500,51 @@
       <c r="I229" s="5"/>
       <c r="J229" s="5" t="s">
         <v>1053</v>
       </c>
       <c r="K229" s="5" t="s">
         <v>1207</v>
       </c>
       <c r="L229" s="6" t="s">
         <v>1208</v>
       </c>
       <c r="M229" s="5" t="s">
         <v>1209</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
         <v>1210</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>568</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="E230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H230" s="5" t="s">
         <v>1211</v>
       </c>
       <c r="I230" s="5" t="s">
         <v>1212</v>
       </c>
       <c r="J230" s="5" t="s">
         <v>1053</v>
       </c>
@@ -23718,51 +23718,51 @@
       <c r="H234" s="5" t="s">
         <v>1230</v>
       </c>
       <c r="I234" s="5"/>
       <c r="J234" s="5" t="s">
         <v>559</v>
       </c>
       <c r="K234" s="5" t="s">
         <v>1231</v>
       </c>
       <c r="L234" s="6" t="s">
         <v>1232</v>
       </c>
       <c r="M234" s="5" t="s">
         <v>1233</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
         <v>1234</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E235" s="5" t="s">
         <v>1182</v>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I235" s="5"/>
       <c r="J235" s="5" t="s">
         <v>1053</v>
@@ -24032,141 +24032,141 @@
       <c r="I241" s="5"/>
       <c r="J241" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="K241" s="5" t="s">
         <v>1268</v>
       </c>
       <c r="L241" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="M241" s="5" t="s">
         <v>1270</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
         <v>1266</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>568</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>422</v>
+        <v>723</v>
       </c>
       <c r="E242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H242" s="5" t="s">
         <v>1271</v>
       </c>
       <c r="I242" s="5"/>
       <c r="J242" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="K242" s="5" t="s">
         <v>1272</v>
       </c>
       <c r="L242" s="6" t="s">
         <v>1273</v>
       </c>
       <c r="M242" s="5" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
         <v>1266</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>568</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>723</v>
+        <v>422</v>
       </c>
       <c r="E243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H243" s="5" t="s">
         <v>1271</v>
       </c>
       <c r="I243" s="5"/>
       <c r="J243" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="K243" s="5" t="s">
         <v>1272</v>
       </c>
       <c r="L243" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="M243" s="5" t="s">
         <v>1276</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
         <v>1266</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>568</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="E244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H244" s="5" t="s">
         <v>1271</v>
       </c>
       <c r="I244" s="5"/>
       <c r="J244" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="K244" s="5" t="s">
         <v>1272</v>
@@ -25363,211 +25363,211 @@
       <c r="H271" s="5" t="s">
         <v>1406</v>
       </c>
       <c r="I271" s="5"/>
       <c r="J271" s="5" t="s">
         <v>86</v>
       </c>
       <c r="K271" s="5" t="s">
         <v>1407</v>
       </c>
       <c r="L271" s="6" t="s">
         <v>1408</v>
       </c>
       <c r="M271" s="5" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
         <v>1410</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C272" s="5" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D272" s="5" t="s">
         <v>568</v>
       </c>
-      <c r="D272" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>1021</v>
+      </c>
+      <c r="I272" s="5"/>
       <c r="J272" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="K272" s="5" t="s">
+        <v>1411</v>
+      </c>
+      <c r="L272" s="6" t="s">
         <v>1412</v>
       </c>
-      <c r="L272" s="6" t="s">
+      <c r="M272" s="5" t="s">
         <v>1413</v>
-      </c>
-[...1 lines deleted...]
-        <v>1414</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1415</v>
+        <v>1410</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C273" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="D273" s="5" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H273" s="5" t="s">
         <v>909</v>
       </c>
-      <c r="D273" s="5" t="s">
-[...20 lines deleted...]
-      <c r="I273" s="5"/>
+      <c r="I273" s="5" t="s">
+        <v>1414</v>
+      </c>
       <c r="J273" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="K273" s="5" t="s">
+        <v>1415</v>
+      </c>
+      <c r="L273" s="6" t="s">
+        <v>1416</v>
+      </c>
+      <c r="M273" s="5" t="s">
         <v>1417</v>
-      </c>
-[...4 lines deleted...]
-        <v>1419</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
         <v>1410</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C274" s="5" t="s">
         <v>568</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>1365</v>
       </c>
       <c r="E274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1420</v>
+        <v>1418</v>
       </c>
       <c r="I274" s="5" t="s">
-        <v>1421</v>
+        <v>1419</v>
       </c>
       <c r="J274" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="K274" s="5" t="s">
+        <v>1420</v>
+      </c>
+      <c r="L274" s="6" t="s">
+        <v>1421</v>
+      </c>
+      <c r="M274" s="5" t="s">
         <v>1422</v>
-      </c>
-[...4 lines deleted...]
-        <v>1424</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C275" s="5" t="s">
-        <v>1365</v>
+        <v>909</v>
       </c>
       <c r="D275" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1021</v>
+        <v>1424</v>
       </c>
       <c r="I275" s="5"/>
       <c r="J275" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="K275" s="5" t="s">
         <v>1425</v>
       </c>
       <c r="L275" s="6" t="s">
         <v>1426</v>
       </c>
       <c r="M275" s="5" t="s">
         <v>1427</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
         <v>1410</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C276" s="5" t="s">
         <v>81</v>
       </c>
@@ -26020,51 +26020,51 @@
         <v>1467</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C286" s="5" t="s">
         <v>568</v>
       </c>
       <c r="D286" s="5" t="s">
         <v>1245</v>
       </c>
       <c r="E286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F286" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="I286" s="5"/>
       <c r="J286" s="5" t="s">
         <v>1246</v>
       </c>
       <c r="K286" s="5" t="s">
         <v>1471</v>
       </c>
       <c r="L286" s="6" t="s">
         <v>1472</v>
       </c>
       <c r="M286" s="5" t="s">
         <v>1473</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
         <v>1474</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>299</v>
       </c>
       <c r="C287" s="5" t="s">
         <v>723</v>
       </c>
@@ -27346,51 +27346,51 @@
       <c r="I315" s="5"/>
       <c r="J315" s="5" t="s">
         <v>1480</v>
       </c>
       <c r="K315" s="5" t="s">
         <v>1624</v>
       </c>
       <c r="L315" s="6" t="s">
         <v>1625</v>
       </c>
       <c r="M315" s="5" t="s">
         <v>1626</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
         <v>1627</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C316" s="5" t="s">
         <v>568</v>
       </c>
       <c r="D316" s="5" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="E316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I316" s="5"/>
       <c r="J316" s="5" t="s">
         <v>1480</v>
       </c>
@@ -30251,597 +30251,597 @@
       <c r="G380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H380" s="5" t="s">
         <v>1936</v>
       </c>
       <c r="I380" s="5" t="s">
         <v>1937</v>
       </c>
       <c r="J380" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K380" s="5" t="s">
         <v>1938</v>
       </c>
       <c r="L380" s="6" t="s">
         <v>1939</v>
       </c>
       <c r="M380" s="5" t="s">
         <v>1940</v>
       </c>
     </row>
     <row r="381">
-      <c r="A381" s="5" t="n">
-        <v>1916</v>
+      <c r="A381" s="5" t="s">
+        <v>1941</v>
       </c>
       <c r="B381" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C381" s="5" t="s">
-        <v>869</v>
+        <v>1942</v>
       </c>
       <c r="D381" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H381" s="5" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="I381" s="5"/>
       <c r="J381" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K381" s="5" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="L381" s="6" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="M381" s="5" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="5" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="B382" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C382" s="5" t="s">
-        <v>869</v>
+        <v>1942</v>
       </c>
       <c r="D382" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H382" s="5" t="s">
-        <v>1946</v>
+      <c r="H382" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I382" s="5"/>
       <c r="J382" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K382" s="5" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="L382" s="6" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="M382" s="5" t="s">
-        <v>1949</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="5" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="B383" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C383" s="5" t="s">
-        <v>869</v>
+        <v>1918</v>
       </c>
       <c r="D383" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H383" s="5" t="s">
-        <v>1950</v>
+      <c r="H383" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I383" s="5"/>
       <c r="J383" s="5" t="s">
-        <v>900</v>
+        <v>1950</v>
       </c>
       <c r="K383" s="5" t="s">
         <v>1951</v>
       </c>
       <c r="L383" s="6" t="s">
         <v>1952</v>
       </c>
       <c r="M383" s="5" t="s">
-        <v>1949</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="384">
-      <c r="A384" s="5" t="s">
-        <v>1953</v>
+      <c r="A384" s="5" t="n">
+        <v>1916</v>
       </c>
       <c r="B384" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C384" s="5" t="s">
-        <v>1954</v>
+        <v>1942</v>
       </c>
       <c r="D384" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H384" s="5" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I384" s="5" t="s">
         <v>1955</v>
       </c>
-      <c r="I384" s="5"/>
       <c r="J384" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K384" s="5" t="s">
         <v>1956</v>
       </c>
       <c r="L384" s="6" t="s">
         <v>1957</v>
       </c>
       <c r="M384" s="5" t="s">
         <v>1958</v>
       </c>
     </row>
     <row r="385">
-      <c r="A385" s="5" t="s">
+      <c r="A385" s="5" t="n">
+        <v>1916</v>
+      </c>
+      <c r="B385" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C385" s="5" t="s">
         <v>1959</v>
-      </c>
-[...4 lines deleted...]
-        <v>1954</v>
       </c>
       <c r="D385" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I385" s="5"/>
+      <c r="I385" s="5" t="s">
+        <v>1960</v>
+      </c>
       <c r="J385" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K385" s="5" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="L385" s="6" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="M385" s="5" t="s">
-        <v>1958</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="386">
-      <c r="A386" s="5" t="s">
-        <v>1959</v>
+      <c r="A386" s="5" t="n">
+        <v>1916</v>
       </c>
       <c r="B386" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C386" s="5" t="s">
-        <v>1918</v>
+        <v>1964</v>
       </c>
       <c r="D386" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H386" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H386" s="5" t="s">
+        <v>1965</v>
       </c>
       <c r="I386" s="5"/>
       <c r="J386" s="5" t="s">
-        <v>1962</v>
+        <v>900</v>
       </c>
       <c r="K386" s="5" t="s">
-        <v>1963</v>
+        <v>1966</v>
       </c>
       <c r="L386" s="6" t="s">
-        <v>1964</v>
+        <v>1967</v>
       </c>
       <c r="M386" s="5" t="s">
-        <v>1965</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="5" t="n">
         <v>1916</v>
       </c>
       <c r="B387" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C387" s="5" t="s">
-        <v>1954</v>
+        <v>1964</v>
       </c>
       <c r="D387" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H387" s="5" t="s">
-        <v>1966</v>
-[...3 lines deleted...]
-      </c>
+        <v>1969</v>
+      </c>
+      <c r="I387" s="5"/>
       <c r="J387" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K387" s="5" t="s">
-        <v>1968</v>
+        <v>1970</v>
       </c>
       <c r="L387" s="6" t="s">
-        <v>1969</v>
+        <v>1971</v>
       </c>
       <c r="M387" s="5" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="388">
-      <c r="A388" s="5" t="n">
-        <v>1916</v>
+      <c r="A388" s="5" t="s">
+        <v>1973</v>
       </c>
       <c r="B388" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C388" s="5" t="s">
-        <v>1971</v>
+        <v>869</v>
       </c>
       <c r="D388" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H388" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H388" s="5" t="s">
+        <v>1974</v>
+      </c>
+      <c r="I388" s="5"/>
       <c r="J388" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K388" s="5" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="L388" s="6" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="M388" s="5" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="5" t="n">
         <v>1916</v>
       </c>
       <c r="B389" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C389" s="5" t="s">
-        <v>1976</v>
+        <v>869</v>
       </c>
       <c r="D389" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H389" s="5" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="I389" s="5"/>
       <c r="J389" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K389" s="5" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="L389" s="6" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="M389" s="5" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="390">
-      <c r="A390" s="5" t="n">
-        <v>1916</v>
+      <c r="A390" s="5" t="s">
+        <v>1982</v>
       </c>
       <c r="B390" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C390" s="5" t="s">
-        <v>1976</v>
+        <v>869</v>
       </c>
       <c r="D390" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H390" s="5" t="s">
-        <v>1981</v>
+        <v>1965</v>
       </c>
       <c r="I390" s="5"/>
       <c r="J390" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K390" s="5" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="L390" s="6" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="M390" s="5" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="5" t="s">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="B391" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C391" s="5" t="s">
         <v>869</v>
       </c>
       <c r="D391" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H391" s="5" t="s">
         <v>1986</v>
       </c>
       <c r="I391" s="5"/>
       <c r="J391" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K391" s="5" t="s">
         <v>1987</v>
       </c>
       <c r="L391" s="6" t="s">
         <v>1988</v>
       </c>
       <c r="M391" s="5" t="s">
         <v>1989</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="5" t="s">
-        <v>1945</v>
+        <v>1982</v>
       </c>
       <c r="B392" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C392" s="5" t="s">
         <v>869</v>
       </c>
       <c r="D392" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H392" s="5" t="s">
-        <v>1977</v>
+        <v>1990</v>
       </c>
       <c r="I392" s="5"/>
       <c r="J392" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K392" s="5" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="L392" s="6" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="M392" s="5" t="s">
-        <v>1992</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="5" t="s">
         <v>1993</v>
       </c>
       <c r="B393" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C393" s="5" t="s">
         <v>869</v>
       </c>
       <c r="D393" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
@@ -30849,51 +30849,51 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="H393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I393" s="5"/>
       <c r="J393" s="5" t="s">
         <v>1286</v>
       </c>
       <c r="K393" s="5" t="s">
         <v>1994</v>
       </c>
       <c r="L393" s="6" t="s">
         <v>1995</v>
       </c>
       <c r="M393" s="5" t="s">
         <v>1996</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="5" t="s">
-        <v>1959</v>
+        <v>1947</v>
       </c>
       <c r="B394" s="5" t="s">
         <v>299</v>
       </c>
       <c r="C394" s="5" t="s">
         <v>869</v>
       </c>
       <c r="D394" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
@@ -31344,51 +31344,51 @@
       <c r="H404" s="5" t="s">
         <v>2047</v>
       </c>
       <c r="I404" s="5"/>
       <c r="J404" s="5" t="s">
         <v>2048</v>
       </c>
       <c r="K404" s="5" t="s">
         <v>2049</v>
       </c>
       <c r="L404" s="6" t="s">
         <v>2050</v>
       </c>
       <c r="M404" s="5" t="s">
         <v>2051</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="5" t="s">
         <v>2052</v>
       </c>
       <c r="B405" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C405" s="5" t="s">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="D405" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E405" s="5" t="s">
         <v>1182</v>
       </c>
       <c r="F405" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G405" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H405" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I405" s="5"/>
       <c r="J405" s="5" t="s">
         <v>900</v>
@@ -31700,51 +31700,51 @@
           <t/>
         </is>
       </c>
       <c r="I412" s="5"/>
       <c r="J412" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K412" s="5" t="s">
         <v>2090</v>
       </c>
       <c r="L412" s="6" t="s">
         <v>2091</v>
       </c>
       <c r="M412" s="5" t="s">
         <v>2092</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="5" t="s">
         <v>2093</v>
       </c>
       <c r="B413" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C413" s="5" t="s">
-        <v>1971</v>
+        <v>1959</v>
       </c>
       <c r="D413" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E413" s="5" t="s">
         <v>42</v>
       </c>
       <c r="F413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I413" s="5" t="s">
         <v>2094</v>
       </c>
@@ -31809,51 +31809,51 @@
     <row r="415">
       <c r="A415" s="5" t="s">
         <v>2104</v>
       </c>
       <c r="B415" s="5" t="s">
         <v>299</v>
       </c>
       <c r="C415" s="5" t="s">
         <v>869</v>
       </c>
       <c r="D415" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E415" s="5" t="s">
         <v>42</v>
       </c>
       <c r="F415" s="5" t="s">
         <v>20</v>
       </c>
       <c r="G415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H415" s="5" t="s">
-        <v>1977</v>
+        <v>1965</v>
       </c>
       <c r="I415" s="5"/>
       <c r="J415" s="5" t="s">
         <v>1286</v>
       </c>
       <c r="K415" s="5" t="s">
         <v>2105</v>
       </c>
       <c r="L415" s="6" t="s">
         <v>2106</v>
       </c>
       <c r="M415" s="5"/>
     </row>
     <row r="416">
       <c r="A416" s="5" t="s">
         <v>2107</v>
       </c>
       <c r="B416" s="5" t="s">
         <v>299</v>
       </c>
       <c r="C416" s="5" t="s">
         <v>2108</v>
       </c>
       <c r="D416" s="5" t="s">
         <v>723</v>
@@ -31880,51 +31880,51 @@
       </c>
       <c r="I416" s="5" t="s">
         <v>2109</v>
       </c>
       <c r="J416" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K416" s="5" t="s">
         <v>2110</v>
       </c>
       <c r="L416" s="6" t="s">
         <v>2111</v>
       </c>
       <c r="M416" s="5" t="s">
         <v>2112</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="5" t="s">
         <v>2113</v>
       </c>
       <c r="B417" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C417" s="5" t="s">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="D417" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E417" s="5" t="s">
         <v>1182</v>
       </c>
       <c r="F417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I417" s="5" t="s">
         <v>2114</v>
       </c>
@@ -32105,51 +32105,51 @@
       <c r="H421" s="5" t="s">
         <v>2133</v>
       </c>
       <c r="I421" s="5"/>
       <c r="J421" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K421" s="5" t="s">
         <v>2134</v>
       </c>
       <c r="L421" s="6" t="s">
         <v>2135</v>
       </c>
       <c r="M421" s="5" t="s">
         <v>2136</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="5" t="s">
         <v>2137</v>
       </c>
       <c r="B422" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C422" s="5" t="s">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="D422" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E422" s="5" t="s">
         <v>1182</v>
       </c>
       <c r="F422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I422" s="5"/>
       <c r="J422" s="5" t="s">
         <v>900</v>
@@ -32425,120 +32425,120 @@
       <c r="I428" s="5"/>
       <c r="J428" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K428" s="5" t="s">
         <v>2168</v>
       </c>
       <c r="L428" s="6" t="s">
         <v>2169</v>
       </c>
       <c r="M428" s="5" t="s">
         <v>2170</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="5" t="s">
         <v>2171</v>
       </c>
       <c r="B429" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C429" s="5" t="s">
         <v>869</v>
       </c>
       <c r="D429" s="5" t="s">
-        <v>723</v>
+        <v>1428</v>
       </c>
       <c r="E429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H429" s="5" t="s">
-        <v>2172</v>
+      <c r="H429" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I429" s="5"/>
       <c r="J429" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="K429" s="5" t="s">
+        <v>2172</v>
+      </c>
+      <c r="L429" s="6" t="s">
         <v>2173</v>
       </c>
-      <c r="K429" s="5" t="s">
+      <c r="M429" s="5" t="s">
         <v>2174</v>
-      </c>
-[...4 lines deleted...]
-        <v>2176</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="5" t="s">
         <v>2171</v>
       </c>
       <c r="B430" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C430" s="5" t="s">
         <v>869</v>
       </c>
       <c r="D430" s="5" t="s">
-        <v>1428</v>
+        <v>723</v>
       </c>
       <c r="E430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H430" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H430" s="5" t="s">
+        <v>2175</v>
       </c>
       <c r="I430" s="5"/>
       <c r="J430" s="5" t="s">
-        <v>900</v>
+        <v>2176</v>
       </c>
       <c r="K430" s="5" t="s">
         <v>2177</v>
       </c>
       <c r="L430" s="6" t="s">
         <v>2178</v>
       </c>
       <c r="M430" s="5" t="s">
         <v>2179</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="5" t="s">
         <v>2180</v>
       </c>
       <c r="B431" s="5" t="s">
         <v>299</v>
       </c>
       <c r="C431" s="5" t="s">
         <v>1549</v>
       </c>
       <c r="D431" s="5" t="s">
         <v>568</v>
       </c>
       <c r="E431" s="5" t="s">
@@ -32602,51 +32602,51 @@
       <c r="H432" s="5" t="s">
         <v>2186</v>
       </c>
       <c r="I432" s="5"/>
       <c r="J432" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K432" s="5" t="s">
         <v>2187</v>
       </c>
       <c r="L432" s="6" t="s">
         <v>2188</v>
       </c>
       <c r="M432" s="5" t="s">
         <v>2189</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="5" t="s">
         <v>2190</v>
       </c>
       <c r="B433" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C433" s="5" t="s">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="D433" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I433" s="5"/>
@@ -32692,166 +32692,166 @@
           <t/>
         </is>
       </c>
       <c r="I434" s="5"/>
       <c r="J434" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K434" s="5" t="s">
         <v>2197</v>
       </c>
       <c r="L434" s="6" t="s">
         <v>2198</v>
       </c>
       <c r="M434" s="5" t="s">
         <v>2199</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="5" t="s">
         <v>2200</v>
       </c>
       <c r="B435" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C435" s="5" t="s">
-        <v>1954</v>
+        <v>1942</v>
       </c>
       <c r="D435" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I435" s="5"/>
       <c r="J435" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K435" s="5" t="s">
         <v>2201</v>
       </c>
       <c r="L435" s="6" t="s">
         <v>2202</v>
       </c>
       <c r="M435" s="5" t="s">
         <v>2203</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="5" t="n">
         <v>1917</v>
       </c>
       <c r="B436" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C436" s="5" t="s">
-        <v>1954</v>
+        <v>1959</v>
       </c>
       <c r="D436" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H436" s="5" t="s">
-        <v>2204</v>
+      <c r="H436" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I436" s="5"/>
       <c r="J436" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K436" s="5" t="s">
+        <v>2204</v>
+      </c>
+      <c r="L436" s="6" t="s">
         <v>2205</v>
       </c>
-      <c r="L436" s="6" t="s">
+      <c r="M436" s="5" t="s">
         <v>2206</v>
-      </c>
-[...1 lines deleted...]
-        <v>2207</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="5" t="n">
         <v>1917</v>
       </c>
       <c r="B437" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C437" s="5" t="s">
-        <v>1971</v>
+        <v>1942</v>
       </c>
       <c r="D437" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H437" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H437" s="5" t="s">
+        <v>2207</v>
       </c>
       <c r="I437" s="5"/>
       <c r="J437" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K437" s="5" t="s">
         <v>2208</v>
       </c>
       <c r="L437" s="6" t="s">
         <v>2209</v>
       </c>
       <c r="M437" s="5" t="s">
         <v>2210</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="5" t="n">
         <v>1917</v>
       </c>
       <c r="B438" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C438" s="5" t="s">
         <v>2211</v>
       </c>
@@ -33105,51 +33105,51 @@
       <c r="H443" s="5" t="s">
         <v>2235</v>
       </c>
       <c r="I443" s="5"/>
       <c r="J443" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K443" s="5" t="s">
         <v>2236</v>
       </c>
       <c r="L443" s="6" t="s">
         <v>2237</v>
       </c>
       <c r="M443" s="5" t="s">
         <v>2238</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="5" t="s">
         <v>2239</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C444" s="5" t="s">
-        <v>1954</v>
+        <v>1942</v>
       </c>
       <c r="D444" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H444" s="5" t="s">
         <v>2240</v>
       </c>
       <c r="I444" s="5"/>
       <c r="J444" s="5" t="s">
         <v>900</v>
@@ -35508,51 +35508,51 @@
           <t/>
         </is>
       </c>
       <c r="I496" s="5"/>
       <c r="J496" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K496" s="5" t="s">
         <v>2525</v>
       </c>
       <c r="L496" s="6" t="s">
         <v>2526</v>
       </c>
       <c r="M496" s="5" t="s">
         <v>2527</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="5" t="s">
         <v>2528</v>
       </c>
       <c r="B497" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C497" s="5" t="s">
-        <v>1954</v>
+        <v>1942</v>
       </c>
       <c r="D497" s="5" t="s">
         <v>2529</v>
       </c>
       <c r="E497" s="5" t="s">
         <v>42</v>
       </c>
       <c r="F497" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G497" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H497" s="5" t="s">
         <v>2530</v>
       </c>
       <c r="I497" s="5"/>
       <c r="J497" s="5" t="s">
         <v>900</v>
       </c>
       <c r="K497" s="5" t="s">