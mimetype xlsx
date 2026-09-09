--- v0 (2026-05-25)
+++ v1 (2026-09-09)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="186" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="197" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -882,50 +882,135 @@
     <t>Margrethe  Eckardt
 Andreas Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Christine  Mackie
 Lars Swane</t>
   </si>
   <si>
     <t>Det er den første jul efter Alhed Larsens død.
 Museumstitlen på træsnittet af "Fader og Bob" er "Hygæa krydser ind". Hygæa var et af I.A. Larsens skibe.</t>
   </si>
   <si>
     <t>Johannes Larsen siger tak for lån af Klintebilledet. Han sender det retur sammen med nogle træsnit. Sammen med sine sønner skal han holde jul og nytår forskellige steder i Jylland.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kkcG</t>
   </si>
   <si>
     <t>Kjerteminde 20 Dec. 1927.
 Kære Ugle og Marie
 Tak for Klintebilledet. Jeg sender det her sammen med et Træsnit til hver af Jer af Fader og Bob, samt Storken til Lasse. Dersom Margrethe Eckardt ser Træsnittet og har Lyst til at faa et kan I lade mig det vide. Jeg har ikke flere Tryk i Øjeblikket men der kan jo snart laves et, da Christine er i Gang med at trykke Svanestokken. Drengene og jeg rejser en Tur omkring Jylland i Julen og til henad Nytaar. Med mange Hilsner og Ønsket om en glædelig Jul og et Godt Nytaar for Jer alle Tre. 
 Jeres hengivne Johannes Larsen
 P.S.
 Jeg skal ogsaa hilse fra Christine og Drengene.
 JL.</t>
+  </si>
+  <si>
+    <t>1928-12-14</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>København F
+3</t>
+  </si>
+  <si>
+    <t>Kærbyhus Kerteminde</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Marie Larsen
+Janna Schou
+Christine Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Bibbe Warberg boede fra 1928 en tid i København. 
+Waldorf-pædagogik kaldes også Rudolf Steiner-pædagogik). Waldorf-legetøj lægger op til, at barnet selv skal bygge, udvikle, forme, forestille sig osv. (Hjemmesiden Tumlebørn). 
+Grete, Lotte, Bjørnhof, Frans og Fru Weissøe kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3893</t>
+  </si>
+  <si>
+    <t>Brev 1:
+Laura Warberg har været på Teknologisk Institut og se en udstilling sammen med Christine Swane/Tante Ugle. Sidstnævnte har solgt et billede til et ministerium for 600 kr. 
+Laura har planer om at besøge Brønsted-familien. Hun og Marie/Rie Larsen skal lave klejner sammen. 
+Laura ar ikke råd til at købe julegaver. Hu har besøgt en bekendt, som forhandler Waldorf-legetøj. 
+Brev 2:
+Det var sødt af Johanne og Adolf Larsen, at de ville betale Laura Warbergs rejse, men hun kan først komme hjem til sommer. 
+Laura er nedtrykt og føler sig alene. Frans kalder hende en indesluttet natur. Nogle synes, at Laura bliver misbrugt, men hun bestemmer selv, hvad hun vil og gør.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pE6R</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Warberg Larsen
+Kærbyhus
+Kerteminde
+Fyn.
+[På kuvertens bagside:]
+L. Warberg Larsen
+Falkoneralle 5 3
+Kbhvn. F
+[I brev 1:]
+Kære lille Mor!
+Mange mange Tak for dit lange Brev jeg er forfærdelig glad for det.
+Det er kedeligt at I naaede at blive opsatte paa Tinge, han kan jo desværre ikke undværes i Bedriften. Hvor var det sødt af jer at I vilde betale min Rejse, men selvfølgelig kan det ikke lade sig gøre i saadan en Kampagnernes Tid. Du har Ret vi maa glæde os til Sommer, og - i Guder hvor jeg glæder mig; hvorlænge er du i Holland, Mams? Der er saa smaat Chance for at Grete kommer til Hareskov til Sommer hos Købmand Bjørnhof vores Købmand halvt eller helt, Bekendte af Dis og [ulæseligt ord]
+Humøret er nedtrykt i Dag kan du tro sommetider synes jeg at det vokser mig over Hovedet men det er kun naar jeg er sløj og nedtrykt, og føler mig alene. (tro nu ikke af dette at jeg fortvivler, langtfra, jeg ser bare rent nøgternt paa det,) paa en Maade du nok jeg kan tale med ogsaa rigtigt, men det ligger mig temmelig fjernt. Frans har ogsaa luret mig dt a' han sagde en Gang Ja, det kan nok se ud som om er en ikke indesluttede Natur, men du er det nu i høj Grad alligevel. En indesluttet Natur? det er det nu ikke godt at være i alt for høj Grad, det letter, synes jeg man har mærket et Par Gange, naar man rigtig faar talt ud og "lettet sit Hjerte"
+Jeg staar nu ikke helt let herinde Mans, selv om jeg selv absolut vil holde paa jeg gør det. Det irriterer mig rædsomt altid at høre fra alle Sider, at jeg bliver misbrugt paa det grusomste, jeg skal mindandten nok selv bestemme hvor jeg vil være og hvad jeg vil gøre. Det er underligt for mig at tænke tilbage paa dette halve Aar, ikke saa meget paa alt hvad der har været talt og gjort som paa alt det der ikke er blevet sagt og gjort
+Farvel lille Mans og [ulæseligt]
+[Tegninger af ansigter]
+[På arkets bagside:]
+Til Mor!
+Til Mor!
+Til Mor
+Til fru Johanne Warberg Larsen
+Min nye Adresse er jo bare Hareskov St. adrs. Fru Weissøe. 
+[Brev 2:]
+Kjøbenhavn 14-12-28
+Kæreste lille Mans!
+Hvor er du dog en flink Skriver, voldsom flink. Jeg synes jeg vilde have et Par Ord med, nu der var Skrivelejlighed.
+Nus og jeg var i gaar henne paa Teknologisk Institut. Det var en lidt blandet Fornøjelse, naar man har set sådan en Udstilling et Par Gange har man faaet nok. T. Ugle gav (det var et storslået Foretagende det bedste derinde) Chokolade og Æbleskiver. T. Ugle har jo lige solgt et Billede til Ministeriet til 600 Kr. og tænk saa blir det "sat" i Bladene til 60 Kr Uforskammet
+Jeg venter saa smaat på Tinge, jeg ringede om han muligt vilde med til Brønsteds i Aften, men det er ikke sikkert han kommer, Middag hos Pauline!!
+Paa Tirsdag "rejser" Nus og jeg til Frederiksberg for at bage Klejner. Rie og jeg har slaaet os sammen, jeg har faaet Lov til at blive derude, naar jeg bare har lavet Middagsmaden.
+Der er en forfærdelig Masse nu til Julen og det Satans Julespil ta'r en Grusom Tid. 
+Guderne maa vide hvoddan jeg skal faa købt Julegaver, kun 20,5 Kr haves paa Lager, 24 Kr lagt til side til Rejse. Saa har jeg købt Strømper, Frimærker været hos Frisørinde o.s.v.
+Tinge ikke kommer saa naar jeg ikke Brøndsteds inden Jul, det er vel ogsaa lige meget saa [ulæseligt].....
+Det er vel nok ekspedit du faar Svar herfra. Vi har Sne har I ogsaa det
+Jeg har været henne i St Kongensgade hos Lotte i Dag og se alt hendes Waldorfschule Legetøj, hun er jo representant for det her i Danmark, det var forfærdelig morsomt, naar man er vant til at se paa alt det moderne mekaniske [resten af brevet mangler]</t>
   </si>
   <si>
     <t>1929-04-02</t>
   </si>
   <si>
     <t>Martin Arnbak</t>
   </si>
   <si>
     <t>Harald Giersing</t>
   </si>
   <si>
     <t>Check på 85 kr. for betaling af maleri af Harald Giersing fremsendes.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4XXZ</t>
   </si>
   <si>
     <t>Fortrykt på konvoluttens forside:
 ARNBAKS KUNSTHANDEL
 Herefter i håndskrift:
 Malerinden Fru Christine Swane
 Falkonerallé 5
 F.
 Exlibris.
 Fortrykt på konvoluttens bagside:
@@ -1031,59 +1116,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZdDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CT8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNsF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wnwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cPSE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Wdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dabk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QKJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyVq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fevi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UyhD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eqy6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IwBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ystz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fhzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O8Mi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kkcG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XXZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZdDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CT8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNsF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wnwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cPSE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Wdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dabk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QKJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyVq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fevi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UyhD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eqy6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IwBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ystz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fhzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O8Mi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kkcG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pE6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XXZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M24"/>
+  <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2053,100 +2138,144 @@
       </c>
       <c r="J23" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K23" s="5" t="s">
         <v>177</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>178</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>180</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>181</v>
       </c>
       <c r="D24" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="D25" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E24" s="5" t="s">
+      <c r="E25" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F24" s="5" t="s">
+      <c r="F25" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="G24" s="5" t="inlineStr">
-[...8 lines deleted...]
-      <c r="J24" s="5" t="s">
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="K24" s="5" t="s">
-[...6 lines deleted...]
-        <v>185</v>
+      <c r="K25" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>196</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
+    <hyperlink ref="M25" r:id="rId30"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>