--- v1 (2026-06-24)
+++ v2 (2026-09-25)
@@ -3,13195 +3,206 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3191" uniqueCount="2060" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="38" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1884-11</t>
-[...5 lines deleted...]
-    <t>Vilhelmine  Larsen</t>
+    <t> 6. sep. 1922</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
-  </si>
-[...8441 lines deleted...]
-    <t> 6. sep. 1922</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/eSdVTLFW</t>
   </si>
   <si>
-    <t>1922-09-07</t>
-[...44 lines deleted...]
-  <si>
     <t>1922-09-09</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Fejø</t>
   </si>
   <si>
     <t>Fejø
 Femø
 Slotø, Nakskov
 Vejlø, Nakskov
 Enehøje, Nakskov
 Vejrø, Nakskov
 Rågø
 Skalø</t>
   </si>
   <si>
     <t>Frederik Hendriksen
 Georg Jacobsen
 -  Koch
 Adolph Larsen
 Andreas Larsen
 Johan Larsen
 - Larsen, kunsthandler
 - Petersen, Rylen</t>
   </si>
   <si>
     <t>Johannes Larsen er afsted sammen med Achton Friis og Skipper Petersen. De skal lave forarbejdet til bogværket De Danskes Øer.
 Rylen - en ombygget fiskerbåd - var ekspeditionsskib for Johannes Larsen og Achton Friis i årene 1921-24. I dag ejes Rylen af Østfyns Museer.
 Fejø er omtalt i Achton Friis: De Danskes Øer bd. 2 s. 311. Gyldendal, 1927. Det samme gælder de fleste af de øvrige øer. 
 Adr er en forkortelse for adressere.
 Faaborg M er Faaborg Museum.</t>
   </si>
   <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
     <t>Rylen er på Fejø, Slotø, Vejlø og en del andre øer. Johannes Larsen synes især Femø minder om det fynske landskab. Han beder Puf gå i gang med at rense klodser og forberede selve trykningen (af træsnit), da der er flere store bestillinger, der skal sendes af sted foruden andre opgaver i forhold til udstilling mm., der skal ordnes. 
 Ænderne skal lukkes inde, da mange af dem kan flyve nu.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lqb5</t>
   </si>
   <si>
     <t>P.T. Fæjø 9. Septbr 1922
 Kæreste Alhed!
 Vi kom her i Aftes og fik Pakken og dit Brev. Jeg skriver nu samtidig til Lysse, det kan kun være den grønbrogede Tudse, som han jo formoder. Rylen har aldrig saa længe vi har haft den været saa tæt, som den er nu siden Petersen stoppede den Læk. Vi har nu været paa 7 Øer, 3 i Nakskov Fjord, Slotø med en Ruin af en Befæstning fra Kong Hans Tid, Vejlø og Enehøje og senere paa Vejrø, Raagø, Fejø og i Dag har vi været cyklende ud paa Skalø der med en Dæmning er forbundet med Fejø. Vi spiste Frokost i en Kro og jeg saa der i Avisen at Koch er død, det er sørgeligt. Jeg fik mit Tøj renset forleden saa jeg mangler ikke noget. Du maa endelig skrive mig om hvad det bliver til med Jacobsen. Det er noget kedeligt noget med Agraren. Desværre er der jo nu en Søndag imellem saa jeg kan ikke høre fra Dig før Mandag hvis Du ikke har skreven før dette kommer. Du maa saa hellere adr. det til Fænø poste restante. Dette er en køn Ø, d.v.s. den er ikke videre spændende, den ligner meget de frugtbare Dele af Fyen, fede Marker og Frugthaver og Tjørnehække og Poppelhegn af Resten har heller ingen af de andre naar undtages Vejrø været videre underholdende. Har Puf klippet Hækken om Gravene. Jeg er kommen til at tænke paa at det vilde være mig en stor Hjælp og tidsbesparelse hvis Puf vilde rense Klodserne og lave an til Trykning og trykke saa meget han kan overkomme inden han rejser til Kjøbenhavn. Vi skal jo levere en hel Serie til Faaborg M en hel til Kunsthandler Larsen og omtr. en hel til Xylografen og et Par Hjortetryk til os selv. Saa dersom jeg skal faa malet noget til min Udstilling maa vi have det til Side først, naar det endda bare kunde være i Gang til jeg kommer er jeg ikke ked af at tage fat paa at trykke. Vi skal ikke sejle længere end til senest den 10 October. Mange kærlige Hilsner! skriv endelig om alt muligt. Jeg kom i Tanker om at jeg glemte at sige til Puf om at lukke alle Ænderne ind, nogle af Krikænderne, Pibeænderne og Gravgæssene maa kunde flyve nu, hils ham mange Gange fra mig.
 Din
 JL</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/Swou2Xmq</t>
   </si>
   <si>
     <t>1922-09-15</t>
   </si>
   <si>
     <t>Femø</t>
   </si>
   <si>
     <t>Femø
 Fejø
 Skalø
 Askø
 Lilleø
 Lindholm, Lolland
 Bandholm
 Knuthenborg</t>
   </si>
   <si>
     <t>Achton Friis
 Johanne Giersing
 Georg Jacobsen
 Andreas Larsen
 Johan Christian Petersen
 - Petersen, Rylen</t>
   </si>
   <si>
     <t>Rylen er ankommet til Femø med Johannes Larsen og Achton Friis om bord. De besøger også andre mindre øer i omegnen og sejler også til Bandholm på Lolland med besøg i Knuthenborg Park. Alhed Larsen får anvisninger i forhold til håndværkernes arbejde i villaen, og Puf skal sørge for at få stækket vingerne på ænderne korrekt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TSVC</t>
   </si>
   <si>
     <t>Fæmø 15 Septbr Fredag 1922
 Kæreste Alhed!
 Tak for Brevet. Vi er lige kommen ind i Havnen her og Friis har været oppe at hente Post, foruden Dit Brev en Blokbog fra Papirpetersen, meget belejligt da der kun er 2 Blade igen i den anden. Desværre er det nu begyndt at regne igen, det har vi jo haft lidt rigeligt af men jeg har dog hidtil faaet lavet 5-6 Tegninger. Vi har nu været paa Fejø, Skalø, Askø, Lilleø og Lindholm siden jeg skrev sidst. I Gaar tog vi fra Askø over til Bandholm for at forsyne os med Brød, Øl og Brændevin der var ved at slippe op. Mens Petersen provianterede var Friis og jeg en lille Spaseretur inde i Knuthenborg Park, hvor der var meget smukt, Bandholm ogsaa pæn baade Havnen og Byen der er rart fri for Villaer og Sommerhuse. Derfra tog vi til Lindholm og nu er vi altsaa her hvor vi bliver 2-3 Dage eller maaske mere hvis Regnen bliver ved. Vor næste Adr bliver: Stubbekøbing poste restante. Jeg synes det er en udmærket Ide med Fliser, men pas paa at de endelig desinficerer eller imprægnerer Væggen ind til Dagligstuen og Trappestuen godt, det var jo slemt hvis vi engang skulde have brækket x op der ogsaa, men det er vel 
 )x Grunden for Resten
 overstaaet, naar Du faar dette. Det var dejligt Du fik den lille Tur og saa nu meget køn. Bare Du nu har Held med Jacobsen, jeg er meget spændt paa det næste Brev, jeg fik ikke noget Jagttegn. Har Puf faaet lukket Ænderne ind? Maaske han kan faa Besse til at hjælpe at stække dem men ikke før de alle kan flyve. Fik Du de gule Blommer fra de unge Træer. Gartneren lovede at skære alle Vildskudene bort men det har han vel glemt. Hils dem alle fra mig. Mange kærlige Hilsner 
 Din
 JL.</t>
   </si>
   <si>
-    <t>15. sep. 1922</t>
-[...124 lines deleted...]
-  <si>
     <t> 8. maj. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/MzqbODHZ</t>
-  </si>
-[...4357 lines deleted...]
-Nete har ellers - til min store Glæde - og helt imod min Forventning, udviklet til at blive en huslig og flink Pige; det var den Ulykke hun selv bragte sig i, der har udviklet hende til den gode Side, men der er heller aldrig noget saa ondt her i Verden, uden Gud jo føjer sin Velsignelse til. Det er min faste Overbevisning, ellers var Riget, Magten og Æren jo ikke heller hans. - Jeg er glad ved at have faaet Lov til at leve saa længe, at jeg selv kan være med til at bibringe Nete de Kundskaber i Husholdningen der jo er ganske nødvendige for en Landmands Kone. Det var ellers ikke en saadan Svigersøn jeg havde ønsket og ventet. Endnu er Forholdet imellem ham og vi noget køligt, men vi venter og længes efter at komme til at synes bedre om ham. Saavidt jeg kan se, er han udgaaet fra et alvorligt og godt Hjem. - Ja saa er jeg færdig! hils [ulæseligt ord] og hav det godt begge to fra Tante Visse</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -13268,59 +279,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8T9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mtVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZOdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5M1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogSM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YLsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cddm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hgWT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NEOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UrsJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6Mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B0Hm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qIVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RffV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2oUi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e1Ua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Ogf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMEw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mcSx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/710v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rZLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7r2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GcMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zbbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lswv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Si2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kefw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zAQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvOW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6DZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yWfG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oAIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HJ9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jFQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EjA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mPBp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ww9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Y7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fi5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lL9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hg29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rk2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rpa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Luq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/prFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGAN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yJIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mxUk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nkI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVQV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3s6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DBq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Eou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8VsDEkxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/os4qgD9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s9bK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xukw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nlv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tS57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ruTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/84Zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/29nR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOCt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z0YS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2S97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aeBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eSdVTLFW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c3ZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DmiKFIGI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SO734tro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Swou2Xmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TSVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ywhb8eZR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bARK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NHgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vdJk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/InAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3lnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xv8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DynR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsnD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oK8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/773tLxHI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pWZm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UnmU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AbaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1cqS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRMF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RDPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVhA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0cU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Fqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PbPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WLDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vbnR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YtVa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yky4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CZLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGYE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/97Bz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUXH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gi9G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dEZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TarJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qcbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8GOR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ysWd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LjZA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/eSdVTLFW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TSVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M309"/>
+  <dimension ref="A1:M5"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -13349,14187 +360,225 @@
         <v>8</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="M2" s="5"/>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        </is>
+        <v>21</v>
+      </c>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="H3" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="K3" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="5"/>
-[...3 lines deleted...]
-      <c r="K3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="6" t="s">
+      <c r="M3" s="5" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G4" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G4" s="5" t="s">
+        <v>31</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I4" s="5" t="s">
         <v>32</v>
       </c>
+      <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G5" s="5" t="s">
+      <c r="D5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L5" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="H5" s="5" t="s">
-[...13688 lines deleted...]
-      </c>
+      <c r="M5" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
-    <hyperlink ref="M6" r:id="rId11"/>
-[...302 lines deleted...]
-    <hyperlink ref="M309" r:id="rId314"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>