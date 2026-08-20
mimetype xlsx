--- v0 (2026-05-13)
+++ v1 (2026-08-20)
@@ -3,4108 +3,370 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1028" uniqueCount="686" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="70" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1879-08-16</t>
+    <t>1922-09-15</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
-    <t>Laura Warberg</t>
-[...102 lines deleted...]
-    <t>Christine  Mackie</t>
+    <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Alhed Larsen</t>
   </si>
   <si>
-    <t>Ellen Agnete Amstrup
-[...267 lines deleted...]
-    <t>Christian Andersen
+    <t>Femø</t>
+  </si>
+  <si>
+    <t>Femø
+Fejø
+Skalø
+Askø
+Lilleø
+Lindholm, Lolland
+Bandholm
+Knuthenborg</t>
+  </si>
+  <si>
+    <t>Achton Friis
 Johanne Giersing
-Peter Hansen
-[...8 lines deleted...]
-    <t>Anna Syberg (Hønset) var, før hun blev gift, ansat ved Den Kongelige Porcelænsfabrik.</t>
+Georg Jacobsen
+Andreas Larsen
+Johan Christian Petersen
+- Petersen, Rylen</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
-    <t>Christine Swane har mødt Anna Syberg i Kbh.
-[...10 lines deleted...]
-    <t>Kjerteminde 21 Febr. 1897.
+    <t>Rylen er ankommet til Femø med Johannes Larsen og Achton Friis om bord. De besøger også andre mindre øer i omegnen og sejler også til Bandholm på Lolland med besøg i Knuthenborg Park. Alhed Larsen får anvisninger i forhold til håndværkernes arbejde i villaen, og Puf skal sørge for at få stækket vingerne på ænderne korrekt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TSVC</t>
+  </si>
+  <si>
+    <t>Fæmø 15 Septbr Fredag 1922
 Kæreste Alhed!
-Jeg havde saa [noget af papiret mangler] glædet mig til [et Brev] i Dag, men jeg fik [in]gen. Efter denne [noget af papiret mangler] Indledning [vil jeg] udtale Haabet om snart at faa et, og saa gaa over til at tale om noget andet. Der var et langt Brev fra Uglen i Dag. Hun havde været hos Schous en Aften og hos Peter en anden, sammen med hele Rapsen er det ikke saadan Du kalder det? Hønset spadserede forbi dem paa Gaden med sine 2 Børn og mødte saa en Dame fra Porcelænsfabrikken, som brød ud i [noget af papiret mangler] over de dejlige [noget af papiret mangler] og tilsidst sagde: du en dejlig”, hvortil [noget af papiret mangler] : ”Hold Kæft”. Forleden Dag var jeg med Chr Andersen og en der heder Peter Klokker ude at skyde hele Dagen. Vi sejlede om Morgenen Kl. 7 ½ om kom først hjem om Aftenen Kl. 7. Det var en dejlig Tur men vi fik kun 5 Ænder til Deling. De 3 har jeg haft at tegne efter og i Dag spiste vi dem. Jeg skal jo saa have 4 Aquareller til Stockholm og jeg skal male dem inden den 15 i næste Maaned [noget af papiret mangler] var ude i dag for at [noget af papiret mangler] mig den Graaand [noget af papiret mangler] talte om sidst [noget af papiret mangler] var desværre gaa [noget af papiret mangler] Vej. Jeg har haft Brev fra Kongstad Rasmussen som paa sin Svoger Hinnés Vegne bad om de maatte faa den store Aquarel med Tagene, det samme Motiv, som Oljemaleriet, til en Udstilling i Dresden, som Hinné nok er Kommisær for, og den skal nu sendes derned. Jeg var nede i Haven i Dag, al Sneen er borte nu, og Gækkerne er lige ved at springe ud [noget af papiret mangler] moder at den [noget af papiret mangler] har staaet inde [noget af papiret mangler] er ved at [noget af papiret mangler] op alle sam[noget af papiret mangler] Kejserkronerne kende jeg endnu ikke noget til. Fuglen som jeg har fortalt Dig om har jeg ladet flyve ud i dag, det Svin, den var blevet helt fed nu. Nu vil jeg slutte med mange af de allerkærligste Hilsner, og ydmyge Bønner om at høre snart fra min Kæreste 
-[...281 lines deleted...]
-    <t>Kjøbenhavn Fredag 18 Jan 1900.
+Tak for Brevet. Vi er lige kommen ind i Havnen her og Friis har været oppe at hente Post, foruden Dit Brev en Blokbog fra Papirpetersen, meget belejligt da der kun er 2 Blade igen i den anden. Desværre er det nu begyndt at regne igen, det har vi jo haft lidt rigeligt af men jeg har dog hidtil faaet lavet 5-6 Tegninger. Vi har nu været paa Fejø, Skalø, Askø, Lilleø og Lindholm siden jeg skrev sidst. I Gaar tog vi fra Askø over til Bandholm for at forsyne os med Brød, Øl og Brændevin der var ved at slippe op. Mens Petersen provianterede var Friis og jeg en lille Spaseretur inde i Knuthenborg Park, hvor der var meget smukt, Bandholm ogsaa pæn baade Havnen og Byen der er rart fri for Villaer og Sommerhuse. Derfra tog vi til Lindholm og nu er vi altsaa her hvor vi bliver 2-3 Dage eller maaske mere hvis Regnen bliver ved. Vor næste Adr bliver: Stubbekøbing poste restante. Jeg synes det er en udmærket Ide med Fliser, men pas paa at de endelig desinficerer eller imprægnerer Væggen ind til Dagligstuen og Trappestuen godt, det var jo slemt hvis vi engang skulde have brækket x op der ogsaa, men det er vel 
+)x Grunden for Resten
+overstaaet, naar Du faar dette. Det var dejligt Du fik den lille Tur og saa nu meget køn. Bare Du nu har Held med Jacobsen, jeg er meget spændt paa det næste Brev, jeg fik ikke noget Jagttegn. Har Puf faaet lukket Ænderne ind? Maaske han kan faa Besse til at hjælpe at stække dem men ikke før de alle kan flyve. Fik Du de gule Blommer fra de unge Træer. Gartneren lovede at skære alle Vildskudene bort men det har han vel glemt. Hils dem alle fra mig. Mange kærlige Hilsner 
+Din
+JL.</t>
+  </si>
+  <si>
+    <t>1922-09-19</t>
+  </si>
+  <si>
+    <t>Femø
+Askø
+Stubbekøbing</t>
+  </si>
+  <si>
+    <t>Achton Friis
+Georg Jacobsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen sejler med Rylen sammen med Achton Friis og Skipper Petersen. De skal lave forarbejdet til bogværket De danskes Øer.
+Rylen - en ombygget Kerteminde fiskerbåd - var ekspedtionsskibet for JL og AF i årene 1921-24. I dag ejes Rylen af Østfyns Museer. 
+Øen Femø er omtalt i Achton Friis: De danskes Øer bd 2 s. 349. Gyldendal, 1927. 
+Landmandsbanken (grundlagt 1871) voksede til at blive Nordens største bank under gullaschperioden 1914-19. Efter afslutningen på første verdenskrig kom en periode med lavkonjunktur, og spekulationer samt over ekspansion på et for spinkelt kapitalgrundlag første i 1922 til bankens krak med et kæmpetab til følge. Blandt de mange, der blev ramt af krakket , var Johannes Larsens ven Lehn Schiøler, der gik konkurs med sit firma. Lehn Schiøler samarbejdede med Johannes Larsen omkring et stort bogprojekt om Danmarks og Nordens fuglefauna.
+Kilde: Den store danske encyklopædi bd. 11 s. 578.
+Danmarks fugle. Johannes Larsen og E. Lehn Schiøler. Johannes Larsen Museet, 2008.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er på Femø og befinder sig vel der trods dårligt vejr en del af tiden. Sammen med Achton Friis er han til gode middage hos bla. præsten, og han finder i der hele taget øen og dens beboere meget imødekommende og festlige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bARK</t>
+  </si>
+  <si>
+    <t>Fæmø 19 Septbr 1922.
 Kæreste Alhed!
-Jeg sidder her midt i min nu endelig færdige Udstilling og skriver mens Frk. Lau og Frk Ellen Johansen gaar omkring og ser paa Billederne. Tusind Tak for Dit Brev, jeg har en ond Samvittighed fordi jeg ikke har skreven noget til Dig saalænge men jeg har haft ganske forfærdelig travlt og hver Gang jeg har troet at være færdig har der pludselig vist sig noget mere. Den store Væg har vi gjort helt om 4-5 Gange, første Gang hjalp Schou og Uglen mig og om Aftenen var vi omtrent færdige, saa kom Oppermann næste Dag og rev det hele ned og vi fik det saa hængt temmelig godt op og næste Dag rev Schou det ned, saa var jeg helt blød og lod ham og Uglen hænge op og Oppermann kom saa og erklærede at det var meget bedre hvad det nok ogsaa er. I det hele tror jeg det er hængt godt op og at Billederne ser godt ud meget bedre end paa den fri Udstilling. Det store Billede af Dig og Puf er Hovednumrene paa den bedste Væg og Aprilaften paa den anden. Uglen har været mig en stor Hjælp ved Ophængningen. Jeg vilde ønske at Du kunde se Udstillingen men nu skal jeg fortælle Dig det hele saa godt jeg kan naar jeg kommer hjem, det bliver vist Mandag eller Tirsdag. Det er kedeligt at Du skal være alene Søndag. I Dag bliver der sendt Kort ud til Pressen for at indbyde dem til Aabningen i Morgen. Jeg var ude hos Brandstrups i Aftes sammen med Schous og Fru Asta Berg som jeg skal hilse fra. Nu gaar jeg ud til Philipsen hvor jeg træffer Brandstrup. Mange kærlige Hilsner til Dig selv og lille søde Puf jeg længes forfærdelig meget efter Jer.
+Ja vi ligger her endnu. Det er jo et daarligt Arbejdsvejr, og da dette er den morsomste Ø vi endnu har truffet paa denne Tur vilde vi gerne en Dags ordentligt Vejr saa vi kunde komme Øen rundt. Vi har endnu ikke benyttet os af vore Cykler her. Jeg har kun kunnet lave 2 Tegninger om Dagen i de 3 foregaaende Dage og i Dag kun en da det har øsregnet siden Middag samtidigt med at vores Barometer havde arbejdet sig op fra Regn til smukt, dog stormede samtidigt med at Regnen begyndte. Vi fik Oksekødssuppe og Peberrodskød til Middag. Jeg havde faaet et Stykke Peberrod af Præsten som jeg traf nede hos Købmanden hvor han var for at købe en Fl. Portvin formodentlig den anden for i Dag, for de pastaar. her paa Øen at han køber 3-4 hver Dag og drikker dem. Det var en meget gemytlig Mand og han inviterede os alle 8 til Aften i Morgen hvis vi var her endnu, og det er vi altsaa. Det er en mærkelig Samling Præster de har her, ham paa Askø fik for nogle Aar siden taget et Par Børn fra sig af Værgeraadet fordi, de var blevet slemt forbrændte, og han forbød Lægen at se dem da Vorherre selv skulde helbrede dem. Præsten paa Fæmø havde Politiet hentet den Dag vi kom og de ventede ikke at se ham mere. I Aften skal Friis og jeg til Spisning hos Skolelæreren, han var her forleden og i Aftes var vi hos Kirkeværgens til Andesteg, saa Du kan se det er en meget gæstfri Befolkning. Jeg fik ogsaa et Glas af Portvinen hos Præsten da jeg var med inde efter Peberrod. Jeg forhørte i Dag hos Posten, i Haab om at der skulde være Brev men der var ingen. Jeg er spændt paa at høre om Jacobsen. Sikken en Redelighed med Landmandsbanken der har lukket. Ja vi har kun hørt R(ulæseligt) men haaber i Aften at faa Politiken at se hos Degnen. Degnen er meget interesseret i Malere og Malerier og maler selv. Jeg tænker mig for Resten at jeg ikke faar Brev før i Stubbekøbing og det kan jo vare noget hvis Vejret bliver ved at skabe sig saadan. Mange kærlige Hilsner
 Din
-Johannes Larsen.</t>
-[...1251 lines deleted...]
-Din 
 JL.</t>
-  </si>
-[...22 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/eSdVTLFW</t>
   </si>
   <si>
     <t>1922-09-09</t>
   </si>
   <si>
     <t>Fejø</t>
   </si>
   <si>
     <t>Fejø
 Femø
 Slotø, Nakskov
 Vejlø, Nakskov
 Enehøje, Nakskov
 Vejrø, Nakskov
 Rågø
 Skalø</t>
   </si>
   <si>
     <t>Frederik Hendriksen
 Georg Jacobsen
 -  Koch
 Adolph Larsen
 Andreas Larsen
 Johan Larsen
 - Larsen, kunsthandler
 - Petersen, Rylen</t>
   </si>
   <si>
     <t>Johannes Larsen er afsted sammen med Achton Friis og Skipper Petersen. De skal lave forarbejdet til bogværket De Danskes Øer.
 Rylen - en ombygget fiskerbåd - var ekspeditionsskib for Johannes Larsen og Achton Friis i årene 1921-24. I dag ejes Rylen af Østfyns Museer.
 Fejø er omtalt i Achton Friis: De Danskes Øer bd. 2 s. 311. Gyldendal, 1927. Det samme gælder de fleste af de øvrige øer. 
 Adr er en forkortelse for adressere.
 Faaborg M er Faaborg Museum.</t>
   </si>
   <si>
     <t>Rylen er på Fejø, Slotø, Vejlø og en del andre øer. Johannes Larsen synes især Femø minder om det fynske landskab. Han beder Puf gå i gang med at rense klodser og forberede selve trykningen (af træsnit), da der er flere store bestillinger, der skal sendes af sted foruden andre opgaver i forhold til udstilling mm., der skal ordnes. 
 Ænderne skal lukkes inde, da mange af dem kan flyve nu.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lqb5</t>
   </si>
   <si>
     <t>P.T. Fæjø 9. Septbr 1922
 Kæreste Alhed!
 Vi kom her i Aftes og fik Pakken og dit Brev. Jeg skriver nu samtidig til Lysse, det kan kun være den grønbrogede Tudse, som han jo formoder. Rylen har aldrig saa længe vi har haft den været saa tæt, som den er nu siden Petersen stoppede den Læk. Vi har nu været paa 7 Øer, 3 i Nakskov Fjord, Slotø med en Ruin af en Befæstning fra Kong Hans Tid, Vejlø og Enehøje og senere paa Vejrø, Raagø, Fejø og i Dag har vi været cyklende ud paa Skalø der med en Dæmning er forbundet med Fejø. Vi spiste Frokost i en Kro og jeg saa der i Avisen at Koch er død, det er sørgeligt. Jeg fik mit Tøj renset forleden saa jeg mangler ikke noget. Du maa endelig skrive mig om hvad det bliver til med Jacobsen. Det er noget kedeligt noget med Agraren. Desværre er der jo nu en Søndag imellem saa jeg kan ikke høre fra Dig før Mandag hvis Du ikke har skreven før dette kommer. Du maa saa hellere adr. det til Fænø poste restante. Dette er en køn Ø, d.v.s. den er ikke videre spændende, den ligner meget de frugtbare Dele af Fyen, fede Marker og Frugthaver og Tjørnehække og Poppelhegn af Resten har heller ingen af de andre naar undtages Vejrø været videre underholdende. Har Puf klippet Hækken om Gravene. Jeg er kommen til at tænke paa at det vilde være mig en stor Hjælp og tidsbesparelse hvis Puf vilde rense Klodserne og lave an til Trykning og trykke saa meget han kan overkomme inden han rejser til Kjøbenhavn. Vi skal jo levere en hel Serie til Faaborg M en hel til Kunsthandler Larsen og omtr. en hel til Xylografen og et Par Hjortetryk til os selv. Saa dersom jeg skal faa malet noget til min Udstilling maa vi have det til Side først, naar det endda bare kunde være i Gang til jeg kommer er jeg ikke ked af at tage fat paa at trykke. Vi skal ikke sejle længere end til senest den 10 October. Mange kærlige Hilsner! skriv endelig om alt muligt. Jeg kom i Tanker om at jeg glemte at sige til Puf om at lukke alle Ænderne ind, nogle af Krikænderne, Pibeænderne og Gravgæssene maa kunde flyve nu, hils ham mange Gange fra mig.
 Din
 JL</t>
   </si>
   <si>
-    <t>10. sep. 1922</t>
-[...94 lines deleted...]
-  <si>
     <t>1922-09-25</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>4793 Bogø
 Stubbekøbing
 Dyrefod
 Fæmø</t>
   </si>
   <si>
     <t>Achton Friis
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Peter Tutein</t>
   </si>
   <si>
     <t>Johannes Larsen og Achton Friis var på sejlads med skibet Rylen som forberedelse til bogværket De Danskes Øer. Opholdet på Dyrefoden er skildret i denne bog bind 2 side 379ff. Bogø s 383ff. 
 Fæmø er den ø, som i vore dage staves Femø.
 Bruden er den mindste rovdyr af mårfamilien og er mindre end lækatten. Den kan kendes på den manglende sorte halespids.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Johannes Larsen og Achton Friis er kommet til Stubbekøbing. Under stormen lå de i Femø Havn.
 Tre gravgæs er fløjet. Larsen håber ikke, at den flotte gase er i blandt dem. Han glæder sig til at se bruden.
 Larsen har været i land på øen Dyrefoden og set en masse fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tnTP</t>
   </si>
   <si>
     <t>Bogø 25 Septbr 1922
 Kære Lysse
 Tak for Dine Breve og Peter Tuteins som jeg nok skal sende naar jeg faar det læst. Vi kom i Gaar til Stubbekjøbing men kunde først faa Posten i Dag da det jo var Søndag. Saasnart vi havde faaet Brevene cyklede vi her over og jeg grifler nu et Par Ord til Dig mens Friis tager et Fotografi af Havnen. Vi laa godt i Fæmø Havn, under Orkanen som vi i øvrigt var varskoet om i Forvejen af meteorologisk Instituts Stormvarsel. Jeg fik ogsaa Breve fra Din Moder, Desværre kom min Anmod[ning] til Puf om [at] tælle Ænderne for sent, der var fløjet 3 Gravgæs, bare nu ikke den kønne tamme Gase er der imellem men det er den jo altid. Det er jeg meget ked af. Jeg glæder mig til Bruden. Den jeg havde drak en hel Del Fløde men Mælk er vel lige saa godt. Foruden Mus spiser den jo ogsaa Graaapurve og andre Smaafugle og gaar vel heller ikke af Vejen for Rottekød. 
 Jeg kan ikke vide hvad det er for en hvid Fugl Du har set.
 I Gaar Morges var vi i Land på en lille Ø der hedder Dyrefoden, den ligger ud for Orenæs ved Indsejlningen til Guldborgsund der var: Blaamejser Musvit Bogfinke Rødhals Engpiber og en Løvsanger og 4-5 Skovskader, store Flokke Knortegæs trak over og en mindre Flok som jeg mistænker for at være Bramgæs. En Fiskeørn kom et Par Gange ud fra Skoven paa Orenæs og jagede omkring over Vandet, den ene Gang kom den lige imod míg, men slog af paa ca 60 Al da jeg [larmede?] op. 
 Naa Du skal faa et Par Ord naar jeg sender Tuteins Brev. 
 Mange Hilsner
 Din
 Far.</t>
   </si>
   <si>
-    <t> 2. okt. 1922</t>
-[...45 lines deleted...]
-N.B. Der er et bestemt Sted i Din Bog – Du vil selv let kunne tænke [”tænke” overstreget] gætte hvilket – der bringer mig i Erindring om en Oplevelse i min Kreds. Det var en Gang i forrige Aarhundrede, Talen var om ”Overmennesker” om Goethe e.c.t. Jeg yttrede til Rædsel og Harme for mine Omgivelser at min Naboerske Madam Fuglsang -, hun var gift med en Røgter der tjente 365 Kr om Aaret, hun havde født og Op [”Op” overstreget] opdraget 12 Børn, var tyk, mild, from og stilfærdig - , stemte mig til større Andagt end Geheimerath Goethe. Saadan har min Stilling været til ”Overmennesker” saalænge jeg kan erindre.</t>
+    <t>1927-05-02</t>
+  </si>
+  <si>
+    <t>Achton Friis</t>
+  </si>
+  <si>
+    <t>Båxhult</t>
+  </si>
+  <si>
+    <t>Båxhult, Landeryd, Sverige
+Æbelø
+Vorsø, Horsens Fjord
+4945 Femø
+Hjelm
+Nordby, Samsø</t>
+  </si>
+  <si>
+    <t>- Friis
+Achton Friis
+Martha Friis
+Asta Krohn
+Alhed Larsen
+Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har sendt vignetter med Fru Krohn. Har har fået dagbøgerne fra bla Vorsø og spørger, om Achton Friis kan bruge dem.
+Larsen bestræber sig på at holde lav profil i forhold til redaktionen af billedstoffet i bogværket, men har dog i dette brev et ønske om, at man vil medtage en bestemt tegning fra øen Hjelm.
+Efter megen kulde er vejret ved at blive bedre.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/A8wI</t>
+  </si>
+  <si>
+    <t>Båxhult 2 Maj 1927
+(c. 27)
+Kære Achton Friis.
+Undskyld, men i Øjeblikket er jeg Idiot, jeg kan ikke blive paa Rene med om Bogstaverne i Deres Navn er i rigtig Orden her eller paa Konvolutten, det er altsaa det forkerte jeg beder om Forladelse for. Da jeg havde sendt Vignetterne med Fru Krohn fik jeg fra Puf, Dagbogen fra Vorsø Æbelø Femø o.s.v. Der var kun fire Tegninger; her er de maaske i Tush. Nu kan De jo se om de er brugeligere end de andre. Jeg er ogsaa en Idiot til at skrive Breve. Da jeg sidst skrev glemte jeg et Par Ting, som jeg hele Tiden havde haft til Hensigt at bemærke. Den ene angaaende Samsø: kunde De ikke bruge nogle af de pæneste af alle de Fløje i Nordby, som jeg har tegnet i den Hensigt? Mangler der Plads kan De jo skyde ud af dem jeg sendte, der er vist adskillige som ikke er for kønne til det og Fløjene, tror jeg vil se pæne ud og give Afvexling. Det andet drejer sig om en Tegning jeg lavede paa Hjelm. Den forestiller vist den flade V. Del af Øen, altsaa mod Jylland og der er vist ikke meget paa den, men jeg kan selv godt lide det der er ["det der er" indsat over linjen] og mener at den er gjort i et lykkeligt Øjeblik. Jeg har jo hidtil ikke blandet mig meget i Redaktionen af Billedstoffet. Har jeg vel? Men denne er der altsaa bedt for. Vil De ikke nok se om De kan faa den med? 
+Vejret har nu forbedret sig. I Gaar var det første Gang siden Paaske at det ikke frøs om Natten. I Dag er det vældigt fint, men det har dog frosset saameget i Nat at Jorden var haard og der var Is paa alle Pytter da jeg gik ud i Mrgs.
+Min Kone og jeg hilser Dem alle Tre.
+Deres hengivne
+Johannes Larsen.</t>
   </si>
   <si>
     <t> 1. maj. 1923</t>
   </si>
   <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
     <t>Achton Friis og Johannes Larsen sejler med skibet Rylen til de danske øer. Dagbogen handler mest om naturiagttagelser, og i overvejende grad om fugle og planter på øerne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Qt3Wchow</t>
   </si>
   <si>
-    <t> 8. maj. 1923</t>
-[...5 lines deleted...]
-    <t>1923-09-05</t>
+    <t>1923-09-26</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted</t>
   </si>
   <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
     <t>Møllebakken, 5300 Kerteminde, Danmark</t>
-  </si>
-[...38 lines deleted...]
-    <t>1923-09-26</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Esben Hansen
 Adolph Larsen
 Alhed Larsen
 Erik Larsen
 Johanne Christine Larsen
 Marie Larsen
 Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Kopier findes på Johannes Larsen Museet.</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted giver en detaljeret beskrivelse af hendes mangeartede opgaver i huset på Møllebakken, herunder madlavning til hele dagen og stopning af strømper. Der er også godt med fritid til bl.a. at male og gå på besøg hos familiemedlemmer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/InAM</t>
   </si>
   <si>
     <t>Onsdag d. 26 Spt. 
 Agrarens og Kongens Fødselsdag. 1923.
 Kære Muk!
 Tak for Pakken og Chokoladepølsen forleden og Brevet i Dag. Hvert andet Ord er ”spare” og hvert andet handler om Selskaber o.l. men det er jo rart hvis I kan forene disse to Ting. 
 Jeg har Masser af Fritid. Det hele er saa uhyre nemt. (naar vi ikke har Fremmede vel at mærke). Jeg kommer til at tænke paa at jeg har været en Idiot til at passe jer. Her faar vi altid hjemmebagt Franskbrød og Kage. Franskbrødene lægger jeg om Aftenen og bager strax om Morgenen. Det er umaadeligt nemt.
 Dovenskaben er lagt paa Hylden for Tiden. Der er Tid til baade at læse, spille og male. Jeg har lavet 4 Pasteller, hvoraf den ene (en stor) er den bedste jeg over Hovedet har lavet (af Pasteller) Jeg har benyttet de sidste Dages Regn til at stoppe mine Strømber i og hjælpe ogsaa Tante Be med sine ["sine" overstreget] hendes. De er ”storstilede” lige som alt andet herovre. Der er en mægtig Papæske med over 100 Par og paa hver Strømpe er mindst 11 Huller (bogstavelig) sjældent mindre end en Femøre. 
 Du beder om en Plan over Dagen. Den er omtrent saadan: Op Kl. ½6, tage Morgenbad, gøre en Smule Gymnastik, gøre mit Værelse [ulæselig linie] Tante Be og Tante Elle sætte Grøden over Kl. 10 og passer sig selv til Middagen Kl. 12. Kl. ½1: vadske op. Kl. 1: færdig. Teen tager et Kvarter at lave og Aftensmaden tager fra Kl. 6 til ½8-8. 
 Forleden var Esben Hansen her. (Jeg synes godt om ham) og i Gaar Apotekerens. Jeg forstaar ikke man gider have saa meget Ulejlighed af saadan for kun to Gæster. Vi bagte nemlig baade Frankbrød, Kommensboller, Finskbrød og en Masse smaa Tvebakker. (Sandkage fik vi ikke Tid til)
 I Aften er de andre omme hos Agraren at drikke Chokolade. Jeg pjækker den. Vi skal jo der om paa Lørdag igen. Jeg har lige 3 Kr. til en Gave til Tante Junge. 
 Har jeg fortalt at Mareje er flink? Somme Tider om Aftenen kommer hun og siger at hun har Samvittighedsnag og tører af paa nogen, Hun byder mig egne Cigaretter og kommer med Blommer til mig. – Andreasen, som faar Marejes Æg, har i Løbet af 5 Maaneder snydt hende for 300 Kr. 
 Nu vil jeg slutte af for i Aften, da det er temmelig sent og jeg er moden søvnig. 1000 Hilsener til jer alle fra Lomme.
 P.S. Tante Junge beder om du vil sende et Aftryk af Mudis Fod. 
 L.</t>
-  </si>
-[...1708 lines deleted...]
-[Indsat s. 1 langs venstre margen:] X svarer med det samme, der er snart ikke saa længe til d. 15de.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -4181,59 +443,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rbhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cfam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyRp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O2nh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oAIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PsLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gw2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mF5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HNzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wKQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7l0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N6eE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/byqD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c7S3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eSdVTLFW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SO734tro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TSVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ywhb8eZR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bARK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xbJiDh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DSTv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/InAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wOFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZVFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4wJZexf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uCIXb0ho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HE09QJq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ueGf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q6O2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2PcTgoGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0vZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pzgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xWVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ord" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rNe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/TSVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bARK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/InAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M104"/>
+  <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -4268,4781 +530,341 @@
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="s">
         <v>18</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="I2" s="5"/>
+      <c r="J2" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="M2" s="5" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G3" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="H3" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="I3" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D3" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="J3" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="I3" s="5"/>
-[...5 lines deleted...]
-      <c r="K3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="6" t="s">
+      <c r="M3" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="5"/>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G4" s="5" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        </is>
       </c>
       <c r="H4" s="5" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="6" t="s">
+      <c r="M4" s="5" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="s">
         <v>41</v>
-      </c>
-[...16 lines deleted...]
-        </is>
       </c>
       <c r="H5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>44</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>45</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>46</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="E6" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="E6" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G6" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G6" s="5" t="s">
+        <v>51</v>
       </c>
       <c r="H6" s="5" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I6" s="5" t="s">
         <v>52</v>
       </c>
+      <c r="I6" s="5"/>
       <c r="J6" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="K6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="M6" s="5" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="5" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="D7" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="D7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K7" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="F7" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="I7" s="5" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="M7" s="5"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="E8" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F8" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="K8" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="J8" s="5" t="s">
+      <c r="M8" s="5" t="s">
         <v>69</v>
-      </c>
-[...4335 lines deleted...]
-        <v>685</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
-    <hyperlink ref="M9" r:id="rId14"/>
-[...94 lines deleted...]
-    <hyperlink ref="M104" r:id="rId109"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>