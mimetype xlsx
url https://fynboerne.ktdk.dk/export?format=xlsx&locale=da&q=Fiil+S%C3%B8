--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="536" uniqueCount="344" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="357" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1650,50 +1650,92 @@
 par
 Puf &amp;amp; [ulæseligt ord]
 Danemarque
 [En firkant er tegnet omkring vin-oplysningerne]
 2.)
 Jeg husker ikke om jeg har skrevet at vi har faaet ny Møller, eller maaske Far har; Emanuel gik helt istaa, og Arnold rejste til København. Den nye Mand har sat den gamle Skalkværn igang, og er begyndt at lave Byggryn; vi fik Grød af dem forleden. Det er morsomt at se det gamle Maskineri kom igang igen. Emanuel bor sammen med Carla og gamle Anders i Møllerhuset, han blev skilt i Foraaret. Den nye Møller bor foreløbig i Mullerup, hvor han har en lille Landbrugsejendom. Jeg ved ikke om Far har skrevet at han har købt Møllers gamle Ejendom? Vi er ved at faa den gjort istand og udlejet. Den Del af den hvor der var Lade i Møllerens Tid, bliver maaske lejet ud til Kold til Garage for hans lange Lastbil med Paahængsvogn; hvis det gaar iorden ser det ud til at vi kan faa en fin Forretning af Ejendommen. Har Lysse nogensinde været nede i Kælderen dernede? Det er en Kælder som strækker sig under hele Facaden af Stuehuset; altsaa under Dagligstue og 
 3.)
 en Gang imellem. Vi har faaet ny Møller paa Svanemøllen idag; det kunde desværre ikke gaa med Emanuel mere; nu maa vi haabe det maa blive bedre. - Nu kom Posten med 300 Kr. til Far fra Undervisningsministeriet. Jeg ved ikke om I har hørt at Far er kommet paa Finansloven med 300 Kr om Maaneden. Forleden kom der Meddelelse om det og det havde tilbagevirkende Kraft til 1ste April 1940, saa Meddelelsen medfulgtes af 1200 Kr. Desuden var der en Check nu med Posten fra Kunsthandelen Kuben, som havde solgt Aquarellen "Horshult Mose" for 800 Kr. (640 net) og for Fuldstændighedens Skyld kan meddeles at Posten ogsaa havde Meddelelse fra Postgirokontoret om at der var indbetalt 42,30 Kr paa Bryggeriets Konto; det er den Maade jeg faar mine udenbys Penge paa. - Hvad angaar Maal paa en Skydepram, saa er her de vigtigste:
 Bundens Længde: 5 Al 10 Tom
 " største Bredde: 26"
 Sidens Højde midtskibs: 9 3/4"
 (udvendigt)
 Lige under Stævnen: 11 3/4" og 11"
 4.)
 Største Bredde (26") holdes paa omtrent 46".
 [Tegninger med indsatte mål:]
 46" 26" 11" 9 3/4" 11 3/4"
 [Under den nederste tegning er skrevet:]
 lige Bund.
 Bunden giver Du vel ikke noget Spring, hvis Du gør maa det kun sidde nær ved Stævnen. Hvis hele Bunden har Spring, bliver Tonnagen (jeg mener Skibsrummet!) for lille. - 
 Ja, der kunde jo ogsaa have staaet noget paa denne Side, men nu skal jeg med Far ned at se paa en Kakkelovn, som vi spekulerer paa til Atelieret, saa jeg vil slutte for denne Gang.
 Mange Hilsner til Jer Alle fra os alle her
 sign/ Puf.</t>
   </si>
   <si>
+    <t>1941-11-26</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Elena Larsen
+Jens Larsen
+Jeppe Larsen
+Johannes Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Hans  Syberg
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Bechgaard ved Fiilsø kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3878</t>
+  </si>
+  <si>
+    <t>Andreas Larsen kan hverken skrive om det gode eller det onde, der er sket, så han skriver i stedet om noget hverdagsagtigt. 
+Johannes Larsen er rejst til Fiilsø for at deltage i et guldbryllup.
+Andreas Larsen har fået lavet en rive til at tage muslinger op med, og han har hjembragt en masse. 
+Børnene skal til afdansningsbal.
+Johan Larsen må hilse Peter Larsen og takke ham for det morsomme brev.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/IiOj</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst på brevets første side:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE,........ 194
+[Håndskrevet:]
+rundt om Borden forat byde mig! Jeg tror aldrig jeg er kommet hurtigere paa Benene for dog at modtage den staaende, om end ikke "med foldede Hænder".
+26/11 - 41.
+Naa, nu er der jo igen gaaet nogle Dage og sket adskilligt paa ["paa" overstreget] baade af godt og betydelig ondt. Da jeg ikke synes jeg kan omtale hverken det gode eller det der gør mest ondt, vil jeg nøjes med at berette lidt forskelligt herhjemme fra. Far rejste igaar til Fiilsø forat deltage i Bechgaards Guldbryllup. Iformiddags var jeg nede i Fjorden at fange ["fange" overstreget] tage Muslinger op med en Slags Rive jeg har faaet lavet til det Brug. Jeg tog paa 1 Time (incl Roturen og Sortering) flere Muslinger end vi ellers maa give 4 Kr for. Riven har kostet 5 Kr, saa den skal jeg nok tjene ind. Jeg har tænkt vi skal spise en Del i Vinter, dels naturel, som Du jo fik hos Hans Syberg, dels kogt eller ristet eller bagt. - Børnene gaar i Danseskole alle 3. De skal snart have Afdansningsbal. Vil Du hilse Peter fra mig og takke for det lange morsomme Brev; jeg skal skrive til ham en anden Dag.
+Ogsaa mange Hilsner til Bimse, de andre Børn og Digselv fra Puf.</t>
+  </si>
+  <si>
     <t>1942-06-26</t>
   </si>
   <si>
     <t>Andreas Larsen
 Else Larsen, Else, Andreas Larsens kone</t>
   </si>
   <si>
     <t>Elena Larsen</t>
   </si>
   <si>
     <t>Henne</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
 Else Larsen, Else, Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Leo Swane
 Ane Talbot</t>
@@ -2018,50 +2060,87 @@
 Andreas Warberg</t>
   </si>
   <si>
     <t>Jættestuen findes i Snave på Hindsholm nord for Kerteminde. 
 Kirkeby: Henne Kirkeby ved Fiilsø</t>
   </si>
   <si>
     <t>Fjeren var fra en snespurv.
 Johannes Larsen har haft influenza. Derefter fik han besøg af Else og Johannes V. Jensen.
 Johan/Lysse med familie kan ikke komme i pinsen, for grevinde Knuth og Elisabeth kommer, og de skal til Tønder, Rømø mm. 
 Jeppe har fundet en skadeunge.
 Der er rotter i værkstedet.
 Larsen laver illustrationer til Den Grimme Ælling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BZ1Q</t>
   </si>
   <si>
     <t>Kjerteminde 2 Juni 1949.
 Kære Bimse og Lysse!
 Tak for Jeres Brev. Jeg maa vel hellere begynde med de Fjer. De var af en Snespurv Hun eller Unge. Grunden til at jeg ikke fik svaret omgaaende var den at jeg en af de sidste Dage af April fik Influensa, og laa 8 Dage med Feber og var omtrent lige saa længe om at komme i Orden igen. Dagen efter Pufs Fødselsdag fik vi Besøg af Else og Johs V. som blev her til om Mandagen. Det var dejligt Vejr og vi fik kørt dem et Par Ture. Til Jættestuen ved Snave og Dagen efter til Stranden ved Bøgebjerg. Jeres Planer om et Pintsebsøg kan ikke blive til noget. Grevinden og Elisabeth kommer her i Morgen og bliver Pintsen over, og den 7 skal vi til Tønder hvor vi er inviteret af Kommandanten og jeg skal blive der en Uges Tid og bl.a. til Rømø og Slesvig. Jeg haaber ikke at Turen op gennem Jylland til Frederikshavn og Göteborg til Båxhult gaar i Vasken den har jeg glædet mig til og jeg har sørget for Natlogi paa Kongsø hos Hostrup Schultz’s, dersom det bliver i Ferien. Vi er ogsaa inviteret til at overnatte hos Dede, der var her forleden og i Kirkeby kan vi jo ogsaa overnatte. Jeppe var i Gaar i Revninge og kom hjem med en Skadeunge. Vi har lige fanget en Rotte i Værkstedet og før jeg var der ovre saa jeg en Unge og da jeg kom tilbage med noget Leverpostejmad til at lægge i Fælden var der 2. Jeg slider i det med Illustrationerne til ”den grimme Ælling” og har faaet lavet et Par og Tyve færdig og tegnet 2 i Dag. Jeg skulde gerne se at faa det Arbejde fra Haanden saa jeg kunde komme til at bestille noget ordentlig. Mange Hilsener til Jer allesammen fra Jeres 
 JL. 
 P.S.
 Det er et dejligt Vejr, det regner hver Nat og for det meste ogsaa om Dagen.
 JL.</t>
+  </si>
+  <si>
+    <t>1945, 1946, 1947 eller 1948, dec. </t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Elise Hansen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Marie Neckelmann
+Adam Oehlenschläger
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3877</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsen har læst Oehlenschläger.
+Marie/Ia Larsen kommer den følgende dag, og de skal til Odense og hente Johannes Larsen, som kommer hjem fra Fiilsø. 
+I foråret lagde Andreas m.fl. jordskokker i haven, og nu har de høstet en trillebørfuld knolde.
+Andreas har ikke sendt julepakke i år.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/iyXk</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE,........ 194
+[Håndskrevet:]
+4./
+bruge! Naa, I synes maaske det er mærkeligt at jeg pavirkes af Middelalderens Mørke og Barbari i disse ["disse" overstreget] vor oplyste og civiliserede Tid; men jeg kunde jo ikke vide hvor Oehlenschläger vilde hen i de næste Bind! Imorgen kommer Ia og i Overmorgen skal vi alle til Odense, hvor vi mødes med Far, som kommer hjem fra Fiilsø. - Vi har i flere Aar haft Jordskokker i Køkkenhaven, men ladet dem passe sigselv, kun gravet dem op om Efteraaret. Iaar har vi derimod lagt dem i Foraaret (ca 25 Planter) og nu har vi høstet en Tophjulbørfuld dejlige, store Knolde. Mon det ikke var noget for Jer at prøve? Jeg tror at de vil lykkes godt i Jeres Jord; og det er en rar Afveksling fra Kartoflerne.
+Vi har ikke sendt Jer nogen Julepakke iaar, vi har vist ikke noget Forbud herimod, men det er ligesom alting er saa besværligt, saa vi har altsaa ikke faaet det gjort. I maa saa nøjes med mange gode Ønsker om en god Jul og et godt Nytaar fra Else og Børnene og Jeres hengivne Puf.
+Glædelig Jul til Fru P. og Kylle, hvis de er hos Jer.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -2138,59 +2217,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bCsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3dE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xqeI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eur8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8K8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/08TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E8Si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IYj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kkcG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DVzH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tigc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EAvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h1m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QxSU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ffxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yQnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/28Xv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q3Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pNaX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wctH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dh15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GLfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VPzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8GOR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fuQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oH4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bCsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3dE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xqeI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eur8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8K8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/08TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E8Si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IYj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kkcG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DVzH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tigc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EAvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h1m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QxSU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ffxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yQnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/28Xv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q3Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IiOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pNaX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wctH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dh15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GLfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VPzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8GOR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fuQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iyXk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M48"/>
+  <dimension ref="A1:M50"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -3858,482 +3937,572 @@
       </c>
       <c r="I38" s="5" t="s">
         <v>278</v>
       </c>
       <c r="J38" s="5" t="s">
         <v>241</v>
       </c>
       <c r="K38" s="5" t="s">
         <v>279</v>
       </c>
       <c r="L38" s="6" t="s">
         <v>280</v>
       </c>
       <c r="M38" s="5" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>282</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="F39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H39" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="D39" s="5" t="s">
+      <c r="I39" s="5" t="s">
         <v>284</v>
       </c>
-      <c r="E39" s="5" t="s">
+      <c r="J39" s="5" t="s">
         <v>285</v>
       </c>
-      <c r="F39" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H39" s="5" t="s">
+      <c r="K39" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="I39" s="5" t="s">
+      <c r="L39" s="6" t="s">
         <v>287</v>
       </c>
-      <c r="J39" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K39" s="5" t="s">
+      <c r="M39" s="5" t="s">
         <v>288</v>
-      </c>
-[...4 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="D40" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="B40" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40" s="5" t="s">
-        <v>72</v>
+        <v>292</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="I40" s="5"/>
+        <v>293</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>294</v>
+      </c>
       <c r="J40" s="5" t="s">
-        <v>195</v>
+        <v>241</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>297</v>
+        <v>207</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>72</v>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>298</v>
-[...1 lines deleted...]
-      <c r="I41" s="5" t="s">
         <v>299</v>
       </c>
+      <c r="I41" s="5"/>
       <c r="J41" s="5" t="s">
-        <v>241</v>
+        <v>195</v>
       </c>
       <c r="K41" s="5" t="s">
         <v>300</v>
       </c>
       <c r="L41" s="6" t="s">
         <v>301</v>
       </c>
       <c r="M41" s="5" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
         <v>303</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="F42" s="5" t="s">
-        <v>304</v>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
         <v>305</v>
       </c>
       <c r="I42" s="5" t="s">
         <v>306</v>
       </c>
       <c r="J42" s="5" t="s">
         <v>241</v>
       </c>
       <c r="K42" s="5" t="s">
         <v>307</v>
       </c>
       <c r="L42" s="6" t="s">
         <v>308</v>
       </c>
       <c r="M42" s="5" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>270</v>
+        <v>304</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="F43" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F43" s="5" t="s">
+        <v>311</v>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>195</v>
+        <v>241</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>297</v>
+        <v>270</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="F44" s="5" t="s">
-        <v>304</v>
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="I44" s="5"/>
+        <v>317</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>318</v>
+      </c>
       <c r="J44" s="5" t="s">
-        <v>241</v>
+        <v>195</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>207</v>
+        <v>304</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="F45" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F45" s="5" t="s">
+        <v>311</v>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="I45" s="5"/>
       <c r="J45" s="5" t="s">
-        <v>195</v>
+        <v>241</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>297</v>
+        <v>207</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>72</v>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>241</v>
+        <v>195</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>207</v>
+        <v>304</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>72</v>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>195</v>
+        <v>241</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>270</v>
+        <v>207</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>72</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="J48" s="5" t="s">
         <v>195</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>343</v>
+        <v>344</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="F49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="K49" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="L49" s="6" t="s">
+        <v>349</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="I50" s="5"/>
+      <c r="J50" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="K50" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="L50" s="6" t="s">
+        <v>355</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -4342,44 +4511,46 @@
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
     <hyperlink ref="M44" r:id="rId49"/>
     <hyperlink ref="M45" r:id="rId50"/>
     <hyperlink ref="M46" r:id="rId51"/>
     <hyperlink ref="M47" r:id="rId52"/>
     <hyperlink ref="M48" r:id="rId53"/>
+    <hyperlink ref="M49" r:id="rId54"/>
+    <hyperlink ref="M50" r:id="rId55"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>