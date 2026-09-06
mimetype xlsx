--- v1 (2026-07-22)
+++ v2 (2026-09-06)
@@ -220,51 +220,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kFZB</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [På kuvertens bagside: Poststempel]
 [I brevet:]
 Formiddag
 Søndag d. 22de.
 Kære Astrid!
 Det var et vældig interessant Brev fra Dig, det er saa rart at høre, Du en Gang imellem har en Fornøjelse. Hvilken yndig Kjole det maa være! Det er altsaa den, Din Svigermor gav Dig. Kunde A. lide den gule Dragt fra Kbh?? Hvor morsomt at høre om de smaas Musik. Hvilken Glæde for Dig og A. det kan blive. Kunde Du ikke have sagt til Lugge om at bede A. med? Han var vel nok gaaet tidlig hjem. Og nu nærmer Afgørelsen med Gymnastikken sig! Det bliver knusende spændende! I fire smaa maa da komme med skulde man tro! Men vær nu forsigtig lille Putte! Sæt ikke Liv og Lemmer paa Spil for Sportens Skyld – Jeg har lige nu været med Pigen ovre at gøre Ild i Spisestuen i vort Hus, der kom en nydelig Kakkelovn i Gaar, de andre i Morgen, der skal fyres nogle Dage for at Vægge og Loft kan tørre hurtigt. Maleren gaaer og maler Træværket hver Dag; i Morgen kommer de sidste Døre i, de har smølet længe, men nu gaaer det igen. Elektrikeren er der i disse Dage. Men min Sorg er Haven, der ikke maa blive jævnet eller rørt, inden Las til Paaske!!! kommer hjem. Men skriv ikke hertil om det, Alhed er øm paa det Punkt. Naa megen Glæde kan vi jo nok faae af Haven alligevel. – I Gaar var jeg en lang Tid hos Dr. Hviid, tog ham til Huslæge – 30 Kr – og satte ham ind i hele Sygdommens Forløb. Det har nemlig længe været skidt med Øjnene, værre og værre. Han mener absolut, det er Nervesvækkelse, er der Forkalkning, siger han, er det meget lidt. Nu har jeg faaet saa godt Haab igen, for jeg har tidt været ret langt nede. I Morgen inden jeg staaer op, vilde han komme og høre paa Hjertet og see paa Aarerne paa Benene. Børnene er saa lettede og glade over det. Nu vil jeg foreslaae ham, eller rettere spørge – jeg tænkte ikke paa det i Gaar, - om jeg ikke en 14 Dage skal helt lade være at bruge Øjnene. d.v.s. med Briller, og saa gaae med de farvede Briller [”Briller” indsat over linjen], jeg har paa mine lange Spadsereture og naar jeg strikker; tænk jeg kunde ikke en Gang strikke paa et gråt Badehaandklæde, som jeg ikke behøver at see paa, uden mine Øjne sved og gjorde ondt; alene Skæret af den bitte Lampe – Petroleums med Skærm over, jeg har, kunde jeg ikke taale. Det vil jo blive svære 14 dage, især kedeligt at jeg ikke kan læse med Erik, som nu skulde begynde paa Historie og Geografi foruden det andet. Og Gretes Fransk 2 Gange om Ugen! Men jeg tror, det vil være rigtigt! Jeg har hørt om en Dame med akkurart lignende Svækkelse i Synsnerverne hun kom sig tildels. – Naar bare vi var saa vidt, at vi kunde gaae hver Dag saa smaat at flytte ind, men før efter Paaske bliver det slet ikke – Der bliver ellers ganske dejligt allevegne paa nogle smaa Ubehageligheder nær. Tænk der er ingen ”øverste Vinduer”, det hele lukker op!! Og der er Lem til Kælderen i Anretterværelset, det er jo farligt: og Trappen til Loftet maa hejses ned og op. – I Forgaars tog Johanne og Puf nok saa glade med Toget 6.20 til Mesinge at høre Aage Meier Benediktsen holde Foredrag om Rusland. Tænk saa kunde de ikke naae Toget hjem det blev øsende Regn, som de gik i 5 Kvarter – 1 Mil. J. var ulykkelig over sit gode Tøj, Puf meget medtaget, en grufuld Tur! Vi var saa kede over dem. Nu efter Middag skal jeg op til dem, først hos Elle og saa til Kaffe hos Agrarens. – Elle er saa optaget i disse Dage, hun spiller 2 Timer hver Aften i Biografen, det er ”quo vadis” og hun har gjort sig megen Umage med Musiken, spiller Dejlig er Jorden, først forte og senere mono, som det lød langt borte; en ”Del af Messias” og lignende alvorlig Musik. Chr og A. var der til Premièren, propfuldt, de sagde, at Elle spillede udmærket; hun hører tidt Anerkendelse af sin Musik, meget bedre end Junges. I Dag spiller hun 6 Timer til 10½, skal med første Tog i Morgen til Odense og Kl.11 i Bil Fyn rundt med den afrikanske Godsejer, som skal købe Kvæg her, og hvor Elle er Tolk, mulig i to Dage; det bliver jo en god Skilling men hun er benovet. To Assistenter er med. Hun faaer syet sin mørkeblaa Nederdel hos en Skrædder; og den nye Fløjlsbluse hos hendes Syerske i Revninge, der var hun i Gaar at prøve, havde flere Timer her forinden, og 4 i Biografen. Ja hvor hun og Johanne er spændt for! – Las faaer desværre ingen af de nye Billeder fra Fiil Sø pa den Frie, nemlig til 2_den_ skal komme [”komme” overstreget] faae Gris i næste Maaned, 300 Kr!! men betales til September og kan give en vældig Indtægt med Held! ”Grisene er bedre Betalere end Køerne”!! siger de lærde Landmænd. Bare Du kan læse dette, værre Kragetæer end nogensinde! Nu skal Du maaske nøjes med Brevkort en Tid. alt anstrenger jo mine Øjne. Har jeg fortalt, at Chr. og Alhed lærer Fransk 2 Gg. om Ugen hos Fru Svendsen, det morer dem meget. Nu vil A. til at male igen hun har jo 2 Piger og intet selv at gøre i Huset. Saa Farvel lille Putte! Kærlige Hilsener til Dig og de smaa!
 Mor.</t>
   </si>
   <si>
     <t>1914-04-10</t>
   </si>
   <si>
     <t>Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Adam Goldschmidt
 Ina  Goldschmidt
 Christian  Houmark
 Alhed Larsen
 Georg Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Christine  Mackie
 Peter Magnussen
 - Svendsen, Fru
 Carl Christian  Swendsen
 Hempel Syberg
 Andreas Warberg
 Minna Warberg
 Viggo Winkel</t>
   </si>
   <si>
     <t>Laura Warberg var begyndt at brodere et tæppe til Astrid, men da Laura fik problemer med øjnene, aftalte de to, at Astrid selv skulle sy det færdigt. Sagen er omtalt i flere breve i foråret 1914. 
 Den baltiske Udstilling åbnede 5. maj 1914 i Malmø og skulle efter planen have varet til 30. september, men den sluttede reelt, da 1. verdenskrig brød ud i august. Johannes Larsen havde et antal billeder med på udstillingen. Astrid Warberg-Goldschmidts gymnastikhold skulle, som det fremgår, holde opvisning i forbindelse med udstillingen. 
 Sirts er lærredsvævet bomuldsstof ofte med påtrykte mønstre.
 "Kancelliet" var Carl Swendsens kælenavn. 
 Hovedbygningen på herregården Risinge blev opført i 1750, ombygget i 1934 og fredet i 1989. Herregården er beliggende i Kerteminde Kommune på vejen mellem Kerteminde og Nyborg. Ejer 1902-1927 var Rasmus Kattrup, som var Minna Warbergs farbror.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2626</t>
   </si>
@@ -322,51 +322,51 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 [På kuvertens bagside: Poststempel)
 [I brevet:]
 Kerteminde d: 25de
 Kære Astrid!
 Til Lykke paa Fødselsdagen. Gid Du maa tilbringe den rigtig fornøjeligt med Dine smaa Veninder! Troer Du dog ikke, jeg helst maa sende Stoffet til Tæppet som Vareprøve og Garnet i [ulæseligt ord] – maaske af to Gange, som Tryksager?? saadan har jeg jo sendt Snese Ting til Amerika. Naar jeg hører fra Dig igen om dette, sender jeg det. Dersom Du faar det med Alfred f. Gn. over P. Skramsgade, skal det saa ikke fortoldes? Det hele sammen i en Pakke?? Desværre er Tiden løbet fra mig med at spadsere, see paa Huset, sende om en Kone til at pudse Kakkelovne o s v. saa Du kommer til at have et Brev igen en af de første Dage i Ugen. Jeg har paalagt de andre at skrive og faae med 3.20 Toget, men vi skal til Examen at høre paa Børnene Kl. 1, saa Gud veed, om de naar det. Grethe har faaet yndig grøn Kjole til Examen, hun har ug i Regning? ug? – ug? – i dansk Stil, venter ug i Engelsk. Langt tilbage med Huset, Stengærde, Have og alt! men nu er jeg mere taalmodig. Ja, saa Farvel lille Putte! Kærlige Hilsener! Du køber Dig vel en Ting for de 3 Kr.? - Mor. 
 Alt vel her! Las har sit store Billede fra Fiil Sø paa den baltiske – 6000 Kr.
 Nu skal Alhed og Drengene i Gaar [ulæseligt] op at besøge Las.</t>
   </si>
   <si>
     <t>1914-05-03</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Eline  Brandstrup
 Jørgen Brandstrup
 Ludvig Brandstrup, billedhugger
 Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Christian Caspersen
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Jens Hinke
 Grethe Jungstedt
 Anders  Kragh
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ellen  Sawyer
 Ernst Syberg
 Franz Syberg
@@ -817,51 +817,51 @@
 Kæreste Alhed!
 Tak for Brevet i Gaar. Som Du kan se af Telegrammet som jeg sender naar jeg gaar hen med dette har jeg taget Dit Raad til Indtægt. I Morges kom Johs V. og hentede mig i zoologisk Have hvor jeg tegnede Skitser til Taffelænderne som jeg nu skal til at lave Tavler af. Jeg spiste Frokost hos Johs. V. og gik derfra ind til Papirpetersen og forsynede mig med Papir og en ny Aquarelkasse, og har nu siddet og lavet Udkast til den første Tavle. Det var forøvrigt ikke min Mening at blive hjemme mere end et Par Dage mens jeg fik lavet mig et Par nye Træskostøvler, saa vilde jeg have rejst over til Fiilsø for at male Billeder til Udstillingen i Odense og saa bagefter taget herover og male Loftet. Men maaske er det fornuftigere at vente til Vejret bliver mildere og der kommer flere Fugle derovre, i hvert Fald bliver det jo behageligere og jeg kan jo saa ogsaa faa lavet flere Billeder i kortere Tid. Men der havde maaske været en Chance for at male Ænder og Svaner i Vaager, hvis der altsaa er nogle. Men nu gaar jeg altsaa i Gang med Dykænderne. I Forgaars Aftes var jeg til Johs. V.s Foredrag i Glyptotheket og havde Uglen med. Bag efter var vi inviteret til Smørebrød Øl Kransekage og Vin nede i Kælderen, sammen med Johs. V.s Marie Henriques Baronen Marie Weis's Fr[ulæseligt] Poulsens ORS Mikkelsen og nogle unge Mennesker, samt en lille glatraget affabel Herre som gik rundt og præsenterede sig, men jeg kunde ikke høre hvad han kaldte sig og fik først bag efter at vide at det var Helge Jacobsen. Jeg kom til at sidde sammen med Fru Weis og Fru Poulsen og havde Frk Henriques ved min anden Side og Weis lige overfor, han var meget livlig. Baronen og Marie fulgtes vi med hjemad. Baronen var i Færd med at faa Influenza og Marie skældte mig ud fordi jeg ikke boede i Valby. Jeg gik derud i Gaar men traf ingen hjemme. Jeg sendte en Buket Nelliker ud til Krematoriet. Fru Dahlerup havde frabedt sig Kranse. Jeg var ude hos Achton Friis i Gaar Frmdg. Han mente det var bedst han følte sig for hos Bing med Hensyn til det han talte om. (Dyrene). Da jeg fortalte ham at jeg rejste hjem bad han mig om at sende ham Tegningerne fra sidste Tur, hvilket jeg lovede, men nu maa bede dig om. Du maa saa lade Madsen pille Sejerø Tegningerne ud af Rammerne. Desuden kommer jeg nu i Tanker om at jeg glemte at tage de 4 originale Tavler ud, men de kan godt blive derovre til videre, for de staar vel godt tørt. Jeg har hævet de 800 Kr. Kunstforeningen og har dem. Af Chequen fra H.C. Holm for Kortene har jeg betalt Munch Petersen for Leje og Avertering og sender Resten paa Cheque samt Kvitteringen. Alfred Eckardt har jeg betalt foruden de 200 Kr. - 664 Kr. 99 Øre - Resten af hvad han havde lagt ud og vedlægger foreløbig Kvittering. Dem betalte jeg med en Cheque fra Fru Engell (700). Bredlund har 50 Kr. fra Fuldmægtig Pechardt, ham med Afbetalingen. Ellers tror jeg ikke der er kommen mere ind. Skræderen fra Helsingør var her i Gaar og prøvede de 2 Jakker og Vinterfrakken færdig. I Aftes var jeg med Schiøler henne hos Ellen. Schiøler er i svært godt Humør for Tiden det gaar godt med Forretningen og der er Udsigt til at han med det allerførste kan blive helt færdig med Landmandsbanken. Det lyder forbavsende men Kemp fortalte mig noget lignende forleden. Naar jeg nu skal blive her maa jeg vel sende noget Snavsetøj hjem. Jeg skal undersøge det paa Mandag. Mange kærlige
 Hilsner
 Din
 JL
 Jeg gik op til Chr. før da jeg kom fra Byen for at kunne fortælle Dig hvordan hun havde men traf hende ikke hjemme.
 JL</t>
   </si>
   <si>
     <t>1924-05-02</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark
 Stige Ø, 5000 Odense, Danmark
 Filsøvej 31-21, 6854 Henne, Danmark
 Romsø, 5300 Kerteminde, Danmark</t>
   </si>
   <si>
     <t>Lars Hedelund
-Matilde Jungstedt
+Matilda Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
 Christine Swane
 Laura Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kopier findes på Johannes Larsen Museet.</t>
   </si>
   <si>
     <t>Forberedelserne til Andreas Larsens 25 års fødselsdag er i gang. Der har været megen travlhed i forbindelse med begravelsen af Georg Larsen. Det bliver ordnet således, at datteren Anna og hendes mand Thomsen kan fortsætte med at drive butikken.
 Marie Larsen har svært ved at skabe et overskud på driften af hønseriet. Der er store problemer med sygdom hos Adolph Larsen og hans familie. Især Adolph Larsen har det skidt, og man er bekymret for, han vil begynde at drikke igen. Andreas Larsen og Laura Warberg hjælper til.
 Johannes Larsen rejser til Fiilsø for at male.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/X4Kb</t>
   </si>
   <si>
@@ -1179,110 +1179,110 @@
 Ved Stranden 20, II
 Telf. C. 11888 - 1995 - 13398
 Herefter i maskinskrift:
 10. Oktober 1929.
 Fiilsø Jagten.
 Paa Grund af det ringe Antal Agerhøns henstiller Bestyrelsen
 til Medlemmerne, at Jagten paa Agerhøns for Resten af Jagttiden indskrænkes
 til det mindst mulige, og at der i hvert Fald ikke beskydes Flokke under 7.
 P.B.V. 
 O. Oksen
 (i håndskrift)
 Herr Kunstmaler Johs. Larsen, 
 Kerteminde.</t>
   </si>
   <si>
     <t>1933-08-30</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>- Jeppsson
 Andreas Larsen
 Elena Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Lysse/Johan må befinde sig på familiens skovgård i Sverige med sin kone og deres lille søn, Peter Andreas. 
 At være Fjärdingsman var i Sverige længe en lokal tillidsopgave, men blev udviklet i slutningen af 1800-tallet til et lavere statsligt job, oftest på deltid. Fjärdingsmanden bistod kronolänmanden med inddrivning, politiaktivitet, vejtilsyn og andet. Kilde: Wikipedia jan 2022.
 Foch var Johannes Larsens hund.
 Vandsyn: Et periodisk eftersyn (ved dertil beskikkede personer) af alle offentlige vandløb. Kilde: Ordnet.dk.
 I brevet 1933-09-06 skrev Johannes Larsen mere til sin søn om den sag, som dette brev også handler om. Det drejede sig om et "vandsyn" og om, hvorvidt en ø hørte til Båxhult eller ej.</t>
   </si>
   <si>
     <t>Johannes Larsen har skrevet til Jeppsson om synsforretningen. Han ville have taget hunden Foch med på jagt i Sverige, men den døde forinden. Larsen har travlt med sit store vandbillede, men vil komme til Sverige i september.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Tigc</t>
   </si>
   <si>
     <t>Kjerteminde 30 Aug 1933.
 Kære Lysse!
 Jeg skrev til Jeppsson samme Dag jeg fik Dit Brev og i Gaar fik jeg følgende Svar fra ham. Det var altsaa en Bus. Det vil sige med Hensyn til hans Medvirkning ved Synsforretning i Lillbruks Dam. Men jeg kunde jo ikke godt skrive og anmode Fjärdingsmanden om at blive Ombudsmand før jeg havde hørt fra Jeppsson. Tænkte mig ogsaa Muligheden af at Du havde sat Dig i Forbindelse med ham. Hvordan gik Dit forøvrigt??? Jeg havde tænkt mig at tage derop til Hønsejagten for at Foch kunde faa den Fornøjelse en Gang til, da han klarede sig saa fænomenalt i Dec. ved Fiilsø. men han blev syg og døde om Lørdagen 19 Aug. Jeg har nu travlt med mit store Vandbillede, men vi tænker paa alle tre at komme over at se til Jer en Gang i Septbr. I skal høre nærmere naar vi kan fiksere Tidspunktet. Haaber I til den Tid har Matboken i Ordning. Vi glæder os til Turen. 
 Mange Hilsner til Jer alle 3, ogsaa fra Puf og Else.
 Din Far
 P.S. Skriv et Par Ord om det Vandsyn.
 JL.</t>
   </si>
   <si>
     <t>1934-03-12</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen</t>
   </si>
   <si>
     <t>Johan Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Valdemar Rørdam
 Julius Wedell</t>
   </si>
   <si>
     <t>Hunden Scott er omtalt i andre breve også.</t>
   </si>
   <si>
     <t>Johannes Larsen har sendt Rørdams bog, som han har illustreret. Han og Puf/Johan har hentet hunden Scott. Johannes Larsen rejser til Fiilsø en af dagene.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/EAvb</t>
   </si>
   <si>
     <t>Kjerteminde 12 Marts. 1934.
 Kære Lysse og Bimse!
 Tusind Tak for sidst. Det var et hyggeligt lille Besøg og jeg glæder mig til at komme op og være lidt længere hos Jer til Sommer. Jeg har sendt Rørdams Bog som jeg har lavet Tegningerne til, som Tryksag, saa den faar I vel samtidig med dette. Det glæder mig at der nu lader til at kunne komme en Afgørelse paa den [ulæseligt ord] Strid. Den har ogsaa varet længe nok. Her staar alt godt til. Puf og jeg var i Forgaars nede hos Sabswedell og hentede ”Scott” og vi kørte saa derfra hen og spiste til Aften hos Klaks. Jeg rejser en af Dagene til Fiilsø og bliver der til Paaske. Naa nu er der nok ikke mere Blæk i Pennen. Mange Hilsner ogsaa fra Puf og Else.
 Jeres JL.</t>
   </si>
   <si>
     <t>1934-03-14</t>
   </si>
   <si>
     <t>Peter Klokker
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Hubert Paulsen
 Ingeborg Rasmussen
 - Selmquist</t>
   </si>
   <si>
     <t>Kirkeby: Johannes Larsen tog ofte på jagt- og maleture ved Fiilsø og boede på Henne Kirkeby Kro.
 Odensebillederne: 1934-1936 udførte Johannes Larsen freskoudsmykninger i festsalen på Odense Rådhus.
 Andresens Frøkultur: se Emil Andresen i Personregister. EA købte den store, gamle købmandsgård beliggende i Kertemindes bymidte i 1887.
 Torsketunge, hagekød af torsk er det stykke kød, der sidder under hovedet på en torsk. Man panerer kødet og steger det på panden. (Søgninger på Internettet jan. 2022). 
 Hubert er muligvis Hubert Paulsen.</t>
   </si>
   <si>
     <t>Johannes Larsen har ryddet op i værkstedet. 
 Peter Klokker er blevet bestyrer af et savværk i Gribskov. 
 Ingeborg Rasmussen kommer til middag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/h1m1</t>
   </si>
   <si>
     <t>Kjerteminde 14 Marts 1934
 Kære Lysse!
 Jeg glemte at sende Selmqvist´s Skrivelse med, her er den. Jeg har brugt de 3 sidste Dage til en haardt tiltrængt Oprydning paa Værkstedet og efter Programmet skulde jeg køre til Kirkeby paa Fredag hvor det er min Plan at benytte Tiden indtil Paaske til at gå i Marken med Scott og lave Skitser til Odensebillederne. Puf og Else kørte Fru Klokker til Færgen i Dag. De er flyttet til Nøddebo i Anledning af at Peter er bleven Bestyrer af et Savværk i Gribskov. Han har solgt sit herværende Savværk til Moderen, hvis Savværk brændte forleden sammen med Andresens Frøkulturbygning. Vi skal have Fru Jens Rasmussen til Aften, Menu: saltede Torsketunger som Hubert har sendt.
 Mange Hilsner fra os alle tre
 JL.</t>
@@ -1336,177 +1336,177 @@
 Johannes Larsen skal spise sammen med deltagerne i Rørbækjagten om aftenen.
 Lysse/Johan må endelig sikre, at de får Sällsnæs-jagten.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ffxB</t>
   </si>
   <si>
     <t>Kjerteminde 22 Marts 1938
 Kære Lysse
 Jeg kommer i Tanker om at jeg ikke kan huske om jeg har svaret Dig paa det med Jagten. Du maa endelig ikke lade noget gaa fra os. Her er varme i denne Tid fra 12-18⁰ C. Pilen er sprungen ud og Stikkelsbær og Hyld er grønne. Paa Pæretræerne er Blomsterne kommen ud af Knopperne og Lærk og Kastanie er ved at grønnes. Plænerne er fulde af Violer og Ribsbuskene røde. Jeg rejser til Fiilsø en af Dagene. Aften skal jeg til Torskespisning hos Christiansen sammen med de andre Deltagere i Rørbækjagten. Mange Hilsner Saa laver Du jo nok det med Jagten paa bedste Maade det var udmærket hvis vi kunde faa Sällsnæs ogsaa.
 Din Far.</t>
   </si>
   <si>
     <t>1938-5</t>
   </si>
   <si>
     <t>Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Thora Cohn
 Adolph Larsen
 Jens Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Peter Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Franz Syberg
 Gudrun Syberg
 Ane Talbot</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Det har længe været tørke, men denne dag regner det. 
 Johannes Larsen er ved Fiilsø, hvor han maler akvareller. Han bliver der maj måned ud.
 En livligere brevveksling er en god idé.
 Eric og Margrethe/Gretel Bøttern har fået en søn.
 Franz/Trylle Syberg og Gudrun er blevet gift. 
 Else og Andreas/Puf Larsen vil fejre regnvejret med en malurtbitter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/x2mV</t>
   </si>
   <si>
     <t>[Fortrykt øverst på hvert ark:]
 ANDREAS LARSEN
 KJERTEMINDE
 [Håndskrevet i brevet:]
 Kære Lysse.
 Tak for det udmærkede Brev forleden. Det er rart at se, at I ikke har tabt Humøret i Tørken; men den er maaske ikke saa ødelæggende hos Jer som her. Agrarens var her iaftes, de skulde til at have Køerne paa Stald nu, og det er ikke mærkeligt, for der har bogstaveligt ikke været Græs iaar. De Ture jeg har kørt til Fiilsø har vist mig ["mig" indsat over linjen] at det stod lige skidt til paa Fyn og i Jylland. Men nu regner det. Imorges var der kommet 2 mm og op paa Formiddagen fortsatte det, saa der til Middag var kommet næsten 3. Kl 1/2 5 gik jeg ind fordi jeg var gennemblødt og siden har det
 2.)
 regnet jævnt godt; nu skal jeg gaa ud og se efter. Nu var der 10 mm, og det ser ud som der gerne vil komme 10 til, saa vil det da være en Begyndelse. Vi haaber det regner ligesaagodt hos Jer. - Far er ved Fiilsø, han var hjemme 3 Dage omkring 1 Maj men ellers har han været der siden ca 1 April. Han maler næsten udelukkende Aquarel og han regner med at være der ovre Maj Maaned ud. Jeg synes Dit Forslag om en livligere Brevvexling er rimeligt, men da Dit velskrevne af 13/5 var det første efter længere Tids Smalhals, saa videresendte jeg det straks til Far og Du maa derfor have mig undskyldt, hvis jeg ikke besvarer alle Dine Spørgsmaal. Om Øllet
 3./
 kan meldes at det for Tiden gaar som det skal. Har vi forresten ladet Jer vide at Eric og Gretel har faaet en Søn? Han blev født først i December og er saaledes lidt ældre end vor yngste Datter. Trylle er blevet gift med Gudrun og de er kommet hjem fra en Bryllupsrejse til Tyskland i Bil. Iøvrigt staar Byen paa sin [overstregede tegn] rigtige Ende. Nu skal jeg op efter Øl til Ungerne, som er ved at blive fodret. - Jeg saa paa Regmaaleren, den viste nu 12 1/2 mm., det er en pæn Fart; men saa kom jeg til at se paa Kloakken [det redje "k" i ordet overstreget] i Gaarden, der løber en Del i den; ja man kan dog altid finde noget at ærgre sig over! Og tænk saa paa alt det der falder i Stranden, det
 4.
 er jo næsten til at græde over. Else er nu ["nu" indsat over linjen] oppe med Børnene, naar hun kommer ned skal vi have vores Mad, som staar her og venter, og vi skal have en Malurt til i Anledning af Regnen. Nu kommer Else med Snapsen, saa jeg maa vist slutte.
 Mange Hilsner til Bimse, Peter, Peter, Jens og Digselv fra
 Else og Puf
 Vend!
 Jeg har engang slumpet til at skrive til Bimses Fødselsdag uden at vide det, kunde Du lade mig vide Datoen?
 Kl 21: 16 mm.
 regner stadig.</t>
   </si>
   <si>
     <t>1938-11-18</t>
   </si>
   <si>
     <t>- Gedde
 Adolph Larsen
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Holger Rasmussen
 Ove Smed
 Leo Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem den omtalte var.
 Jokum var en odder, som Johannes Larsen tidligere havde haft i fangenskab.</t>
   </si>
   <si>
     <t>Johannes Larsen har været til museumsmøde med Holger Rasmussen og Leo Swane. 
 Han har sejler Romsø rundt med et par venner.
 Den følgende dag kører Andreas Larsen sin far til Fiilsø. 
 Odderne har det godt og er store.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yQnT</t>
   </si>
   <si>
     <t>Kjerteminde 18 Nov. 1938
 Kære Lysse og Bimse!
 Tusind Tak for sidst! Det har trukket noget længe ud inden jeg faar skrevet. Jeg havde tænkt at skrive saa I kunde have det til Jens´s Fødselsdag, men Datoerne blev væk for mig indtil jeg kom i Tanker Dagen ved Middagsbordet hos Holger Rasmussens hvor vi saa drak hans Skaal. Vi var der til Museumsmøde; tog Leo Swane paa ved en Formiddagsfærge og kørte til Faaborg til Frokost, saa Møde i Museet og derefter Middg. Satte Swane af ved Grand i Odense og kørte hjem. Næste Dag gav Swane Frokost paa Grand og kørte med her hjem efter et Museumsbesøg. Han rejste næste Mrg. I Gaar var jeg en Tur ude paa Bugten med Christiansen og Ove Smed ved Roret. Det var et henrivende Vejr, Stille og mildt, vi spiste Frokost i Baaden ved Stenkastet og sejlede Romsø rund og skød et Par Sortænder og 6 Ederfugle. Puf og jeg kører til Fiilsø i Mrg. men vi bliver der kun et Par Dage, jeg vil gerne en Tur ud til Tipperne og se paa Fuglelivet. Odderne trives godt og er saa vidt jeg kan se større end baade Jokum og den sidste var paa denne Aarstid. I Forgaars kom Gedde med en Ederfugl gl. ♂. Jeg har faaet et Par Graaænder af Agraren da alle mine er bleven skudt i Sommer. Vi har det godt alle sammen. Hilsen fra os alle.
 Jeres JL.</t>
   </si>
   <si>
     <t>1938-11-29</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 - Gedde
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>Pigen er Johan/Lysse og Elena/Bimses datter Alhed.</t>
   </si>
   <si>
     <t>Larsen ønsker tillykke med pigen. 
 Han har været ved Fiilsø i stormvejr.
 Vinterhaven er skadet af stormen, så nu bliver den omdannet til volière med trådnet over. 
 Johannes Larsen har fået nogle fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/28Xv</t>
   </si>
   <si>
     <t>[Fortrykt:]
 Johannes Larsen
 Kierteminde
 [Håndskrevet:]
 29 Nov. 1938
 Kære Lysse!
 Til Lykke med Pigen. Vi fik Brev fra Bimse i Morges og blev vældig glade. Det var nok noget før i havde ventet det men nu kan Du vel faa hele Familien samlet paa Båxhult i Julen. Puf havde ellers snakket om at tage op og holde Dig med Selskab i Din Ensomhed. Vi havde en vældig Storm i Natten til Torsdag. Jeg var paa Fiilsø og Puf kom Onsdag for at hente mig hjem. Torsdag Mrg var jeg paa Andetræk med Beck Th. som skød 3 Troldænder. Bag efter kørte vi ud og saa Havet i Oprør og saa hjem om Eftermdg. Vinterhaven var plukket i Gavlen og nu piller vi Glasset af Taget og lægger Staaltraadnet over og laver den om til Voliere. Odderne har det godt og vi har faaet Bestanden af Fjerkræ forøget med 2 Graaænder fra Agraren, en Hanederfugl fra Gedde og en Sædgaas fra Filsø. Alle vore andre Ænder var væk da jeg kom hjem. Jeg skal hilse fra Puf og Else og ønske til Lykke. Mange Hilsner til Dig og Peter fra Din Far. 
 [Fortrykt:]
 Johannes Larsen
 Kierteminde
 [Håndskrevet:]
 P.S. 
 Tak for Brevet forleden Dag
 JL</t>
   </si>
   <si>
     <t>1938-12-30</t>
   </si>
   <si>
     <t>Carl Andresen
 Eric Bøttern
 Margaretha Bøttern
 Adolph Larsen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Christian Treschow</t>
   </si>
   <si>
     <t>Godset Hverringe ligger få kilometer nord for Kerteminde. 
 Johan/Lysse og Elena/Bimse har netop fået deres tredje barn, og det blev en pige (Alhed).</t>
   </si>
   <si>
     <t>Johannes Larsen har været syg i mange dage.
 Han fik fugle i julegave af Andreas/Puf og Else. Nogle af dem bor i Vinterhaven, som nu er omdannet til volière. 
 Larsen fodrer vilde fugle i haven. 
 Eric Bøttern og hans kone kommer til middag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/17Cx</t>
   </si>
   <si>
     <t>Kjerteminde 30 Dec. 1938.
 Kære Lysse!
 Tak for Dine Breve. Jeg var til Middag paa Hverringe forrige Lørdag, bl.a. sammen med Chr. Treschow, som jeg skal hilse fra. Dagen efter var jeg forkølet og laa hele Ugen til jeg stod op Juleaften. 2de Juledag havde jeg Besøg af Patronen og gik med ham i Haven og viste ham Odderne og Bryggeriet og fik Forkølelsen om igen. Jeg har dog gaaet oppe siden men kan ikke komme af med den. Jeg fik en Dompap og 2 lyseblaa Undulater til min Fødselsdag af Puf og Else. Den første er i Bur her inde de 2 andre ovre i Vinterhaven der er lavet om til Voliere dog med Bibeholdelse af Glas i Gavle og P[ulæseligt]pel. Jeg har vist fortalt at den revnede i Stormen mens jeg var ved Fiilsø. Vi fodrer Solsorter og Spurve og Bogfinker og Rødhals her uden for og i Gaar Middags kom der en Fasan og en Hættemaage og jagede dem væk og sad længe og aad sammen, Fasanhønen længst. I Morges daa jeg stod op gik der 3 Fasanhøner uden for Spisestuevinduet. Ellers kommer her 4-5 Graaænder. Jeg har en Ederfugl ♂ og en Sædgaas som jeg havde med fra Fiilsø og 2 Graaænder som jeg har faaet af Agraren. Den gamle Stamme blev skudt væk i Sommer. Erik Bøttern og hans Kone kommer her til Aften. Tak for Elsdyret og Fyldepennen. Det var da en forfærdelig Jammer med alle Dine Naboer, forhaabentlig kommer de over det. Jeg skal hilse fra Puf og Else og Børnene og ønske Dig et godt og glædeligt Nytaar! Ogsaa fra mig, og gid Du snart maa faa Bimse og Børnene hjem i god Stand Det var morsomt at det blev en lille Pige. Mange Hilsner
 Din Far.</t>
   </si>
   <si>
     <t>1940-09-04</t>
   </si>
@@ -1542,96 +1542,96 @@
     <t>Kjerteminde 4 Septbr. 1940.
 Kære Lysse!
 Jeg fik et Brev fra Dig dateret 9/7 40 og en eller 2 Dage efter fik Puf et Brev dateret 20/7. 40. Puf mener at det var omkring første Aug. og at han svarede Dig samme Dag, og jeg mener at jeg skrev til Dig omtrent samtidig med Puf. I Dag kom Dit Brev fra 28/8. Tak for det! Det er dejligt at høre at I har det godt. Det har vi ogsaa. Lugge er for Tiden hos Elle og var her i Gaar til Middag og Aften henholdsvis stegte Rødspætter og Sukkermajs. Vi fik forleden af Christiansen en hel Ds ægte Ansjoser hvoraf vi spiste en kogte og lagde en stor Krukke fuld, ned i spansk Salt, en Del har vi nu taget op og lagt i Olivenolje. Vi har smagt dem og de smager meget nær som Sardeller, men vi tror de bliver bedre naar de bliver lagrede. Jeg fik for ca 3 Maaneder siden 6 Swinhoefasanæg af Chr. og lagde en af de smaa Høns paa dem den fik 3 Kyllinger hvoraf en Kat om Natten tog den ene i Vinhuset, hvor jeg havde anbragt dem uden at bemærke at der var en Rude ude i Gavlen. Om Aftnen kom en Mand der bor hos Hinkes med en Agerhønsekylling og spurgte om det ikke var en Dværgkylling der var bleven borte fra os, den gik og peb ovre i Gaarden. Jeg fik den saa og satte den til Hønen og da de havde staaet i en lille Indhegning paa Plænen en halv Snes Dage lukkede jeg dem ud. Fasanerne 2 Hønekyllinger har de sidste 14 Dage siddet i Toppen af Æbletræet, men Agerhønen der er en Hane gaar endnu ind i Kassen med Hønen, om Dagen følges de ad. Agerhønen kommer naar jeg kalder og spiser af Haanden. En Ræv tog forleden en Rugehøne og et Par Dage efter, en Ederfugl. Vi satte en Saks i Hegnet hvor den havde slæbt Ederfuglen ud og fangede et Pindsvin men næste Morgen skød Puf Ræven paa Gang ved Bassinet. Han sad i Lysthuset. En anden Ræv tog samme Nat ca 20 Ænder og Gæslinger fra 555. Kabell ringede og hilste fra Jer saa snart han kom hjem. Det lyder meget fristende, men jeg vil nu betænke mig en hel Del før jeg bestemmer mig til at tage op til Jer, og der er meget lidt Sandsynlighed for at jeg gør det. Marie kom her i Gaar fra Lindøgaard hvor hun har været i 4 Uger og nu bliver hun her en bitte Tid. Vi fik i Dag et Knippe Vildt fra Bech Thomsen ved Fiilsø bestaaende af 8 forskellige Arter: Graaand Skeand Krikand Hjejle Brushane Kobbersneppe Hvidklire Islandsk Ryle. Jeg har vel fortalt Dig at jeg er bleven Æresmedlem af ”Jagtselskabet Fiilsø”. Jeg er ogsaa bleven statpensioneret med 300 om Maaneden fra 1 April og saa længe jeg lever. De ankommer regelmæssigt den 1st i hver Maaned. 
 Til de 2 Fasanhøner som jeg nævnte ovenfor har jeg en Hane fra i Fjor som jeg fik af Chr. Det er en meget smuk Fasan Rød om Øjnene [Tegning] med rødt Næb og røde Ben, sort paa Hals og Krop med blaa Fjerkanter som en Urhane Skulderfjerene røde med Kobberglans og Vingerne med grønne Kanter, en lille hvid Top og hvid Baghals og mellem Skuldre og hvide mellemste Halefjer. Størrelsen omtrent som alm Fasan. Det er meningen jeg vil sætte den ud til Hønerne til Foraaret hvis det lykkes dem at overvintre. Af Fuglene i Volieren har Svenskiriskerne ynglet (4-5 Unger) og ligesaa Bjærgiriskerne, men de sidste blev kun halvvoksne. Jeg skal hilse fra Marie, ogsaa fra Else og Puf der er cyklet ud paa Taarbystranden for at se efter Champignoner. Mange Hilsner til Jer allesammen fra 
 Din Far.</t>
   </si>
   <si>
     <t>1940-10-03</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Lauritz  Brandstrup
 Marius Christiansen
 - Gosch
 Elise Hansen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Kabell
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ejvind Møller</t>
   </si>
   <si>
     <t>Elena og Johan Larsens nye søn var Johannes/Jonas Larsen. 
 En tegning af et vikingeskib optrådte på etiketten til en af de øl, som Andreas/Puf Larsen bryggede. Den omtalte sag må have handlet om hans ret til at bruge dette motiv. 
 Swinhoesfasan er en hønsefugl, der lever i blandt andet Taiwan (Wikipedia marts 2022).
 Det vides ikke hvad "den Clement" er.</t>
   </si>
   <si>
     <t>Johannes Larsen skriver tillykke med den nye søn.
 Jens Jensen er blevet kredslæge.
 Andreas/Puf har vundet varemærkesagen, men har fået en sror advokatregning.
 Johannes Larsen har fasankyllinger, en agerhøne, dværghøns mm. En ræv tog en edderfugl, hvorefter Andreas/Puf skød den. 
 Larsen har været på Langeland for at se på skarvkolonier. En skovrider gav ham en tobaksdåse, som har tilhørt Lauritz Brandstrup, og Andreas/Puf har fået den. 
 Familien har fået både ansjoser og sild, og de spiser også af de fisk, som Christiansen kommer med til odderne. 
 Johannes Larsen er blevet æresmedlem af Jagtselskabet Fiilsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/azsA</t>
   </si>
   <si>
     <t>Kjerteminde 3 Octbr 1940.
 Kære Lysse og Bimse!
 Til Lykke med den nye Søn! Jeg har været en Uges Tid i Kjøbenhavn for at faa gjort noget ved mine Tænder og var et Par Gange hos Elise. Jeg var ogsaa hos Johannes V’s der var glade ved at Jens var bleven Kreslæge i Kallundborg incl. Samsø; nu kan han jo nemt sejle til Kjerteminde. Jeg traf ogsaa Dede hos Magisterens. Puf vandt den Varemærkesag ved Sø og Handelsretten og Gosch blev dømt til at betale Sagsomkostningerne med 150 Kr. hvad der jo er som en Skræder i Helvede da Sagførerne skal have 800 K. deraf 400 til Ejvind Møller, som jeg traf hos Johs V. og fik til at tage Kunst for Beløbet. Naar Du ikke har set min Skrift siden Februar er det ikke min Skyld. Jeg har bl.a. skreven 2 Breve til Dig i Septbr, det ene d. 25/ [”25/” overstreget] 4/9. Lad mig vide om Du faar dette? det er jo ærgerligt at betale den dyre Porto naar Brevene ikke bliver besørgede. Vi har faaet et nyt, graat Gulvtæppe i Dagligstuen og lagt Resterne af det gamle i Trappestuen. Vi havde en Dværghøne der gik i Haven med 2 Svinhoefasankyllinger og en Agerhønekylling, den sidste en Hane der er saa tam at den kommer naar jeg kalder og spiser af Haanden, den er nu voksen og næsten helt i Voksendragt, men jeg lukkede dem ind i Volieren da jeg rejste til Kjøbenhavn. For ca 14 Dage siden tog en Ræv en Ederfuglehun her i Haven og vi satte en Saks hvor den havde slæbt den gennem Hegnet, der sad et dødt Pindsvin i den om Morgnen. Om Aftnen satte vi Saksen igen efter at have lukket Gæs og Ænder ind ved Bassinet og uden at jeg vidste om det satte Puf sig op i Lysthuset med Bøssen og skød Ræven paa Gangen ud for Bassinet, Skindet er nu i Odense hos en Bundtmager. Til Lykke Bimse med Staalvasken og den fynske Pige ja og Vej og Baad og Aal og Gedder. Lad mig bare faa den Clement herover. Jeg var en Gang i Sommer paa Langeland for at se en Aalekragekoloni ved Tranekær Slotssø, der har været der de 3 sidste Aar, der var et Par og Tyve Reder i Elletrær ved Søen, men der skal have været omtrent dobbelt saa mange i Fjor, en Del af Redetræerne var fældet
 2.
 i Vinter. Skovrideren der bor ved Siden af den gl. Skole kom jeg til at snakke med om gamle Brandstrup, og da han hørte jeg havde Sønner der røg, gik han ind og hentede en nydelig Mahogni Tobaksdaase som havde været Br.s og som han sagde havde staaet hos ham i mange Aar og ventet paa en Efterkommer af gl. Br.. Puf blev meget glad ved den. alt dette har jeg vist skreven om før. Ogsaa at jeg fik en Hilsen fra Jer gennem Kabell, der ringede op da han kom hjem. Samme Mand rejste jeg sammen med hjem fra Kjøbenhavn og fik en Del mere at vide deroppe fra bl.a. at der ingen Fugle var i Aar. I Forgaars var jeg med Christiansen ude paa Jagt ved Lille Viby vi saa 3 Harer og fik de 2 og han forærede mig den ene. En Gang i Sommer fik vi en hel Del ægte Ansjoser, vi lagde en Krukke fuld ned i spansk Salt og ligger den nu i Olje og de smager som italienske Sardeller. Vi har ogsaa faaet lagt nogle fortrinlige Sild med baade Krydder og Spegesild. Vi har ogsaa spist en Del af de ægte Ansjoser stegt og kogt og de var gode paa begge Maader. [Tegning] det er en fin Fisk med store Øjne og spids Næse med Overbid og næsten cirkelrund i Gennemsnit. Vi har i det hele Taget spist en hel Del af det Christiansen kommer med til 0dderne, især smaa Makreller og Brislinger og Hornfisk. Jeg har vist ogsaa fortalt Jer at jeg er bleven Æresmedlem af ”Jagtselskabet Fiilsø.” Men jeg har ikke været derovre siden. Nu kan jeg ikke hitte paa mere i Øjeblikket, men hvis I faar dette og jeg faar Svar skal I faa Brev igen. Mange Hilsner fra Puf og Else som jeg ogsaa skal ønske Jer til Lykke fra i Anledning af den nye Dreng; og mange Hilsner til Jer allesammen fra 
 Jeres JL.
 Afs: Johannes Larsen
 Kjerteminde
 Danmark</t>
   </si>
   <si>
     <t>1940-12-18</t>
   </si>
   <si>
     <t>Aksel Andersen
 Thora Cohn
 Martin Kold
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Christian Møller, maler
 Arnold Nielsen
 Emanuel Nielsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Elena og Johan Larsens fjerde barn hed Johannes Larsen.
 "Den nye Møller" hed Aksel Lund Andersen. Hans kones navn var Marie Andersen, og de havde sønnen Fritz, som var tre år, da familien flyttede til Kerteminde (Mette Ladegaard Thøgersen: Svanemøllen i Kerteminde. Møllehistorie i ord og billeder. Østfyns Museer 2022. S. 97). 
 Maler Møllers hus lå og ligger for foden af Møllebakken i Kerteminde og hedder Pedersminde. 
 Det vides ikke, hvem Carla og Gamle Anders var. 
 En faglært arbejder tjente i 1940 omkring 42 kr. dagligt.</t>
   </si>
   <si>
     <t>Andreas Larsen gratulerer med barnet.
 Man sidder i Kerteminde i påklædningsrummet for at spare varme.
 Andreas tapper hjemmebrygget vin.
 Der er ansat en ny møller ved Svanemøllen. Emanuel Nielsen var gået helt i stå. Den laver byggryn.
 Johannes Larsen har købt Maler Møllers gamle hus for at leje boligen og garagen ud.
 Johannes Larsen er kommet på finansloven, og han har solgt en akvarel. 
 Andreas Larsen sender tegning og mål hvad angår konstruktion af en skydepram.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/q3Do</t>
   </si>
@@ -1696,112 +1696,112 @@
     <t>Andreas Larsen kan hverken skrive om det gode eller det onde, der er sket, så han skriver i stedet om noget hverdagsagtigt. 
 Johannes Larsen er rejst til Fiilsø for at deltage i et guldbryllup.
 Andreas Larsen har fået lavet en rive til at tage muslinger op med, og han har hjembragt en masse. 
 Børnene skal til afdansningsbal.
 Johan Larsen må hilse Peter Larsen og takke ham for det morsomme brev.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IiOj</t>
   </si>
   <si>
     <t>[Fortrykt øverst på brevets første side:]
 ANDREAS LARSENS BRYGGERI
 POSTKONTO 57698 KERTEMINDE TELEFON 177
 KERTEMINDE,........ 194
 [Håndskrevet:]
 rundt om Borden forat byde mig! Jeg tror aldrig jeg er kommet hurtigere paa Benene for dog at modtage den staaende, om end ikke "med foldede Hænder".
 26/11 - 41.
 Naa, nu er der jo igen gaaet nogle Dage og sket adskilligt paa ["paa" overstreget] baade af godt og betydelig ondt. Da jeg ikke synes jeg kan omtale hverken det gode eller det der gør mest ondt, vil jeg nøjes med at berette lidt forskelligt herhjemme fra. Far rejste igaar til Fiilsø forat deltage i Bechgaards Guldbryllup. Iformiddags var jeg nede i Fjorden at fange ["fange" overstreget] tage Muslinger op med en Slags Rive jeg har faaet lavet til det Brug. Jeg tog paa 1 Time (incl Roturen og Sortering) flere Muslinger end vi ellers maa give 4 Kr for. Riven har kostet 5 Kr, saa den skal jeg nok tjene ind. Jeg har tænkt vi skal spise en Del i Vinter, dels naturel, som Du jo fik hos Hans Syberg, dels kogt eller ristet eller bagt. - Børnene gaar i Danseskole alle 3. De skal snart have Afdansningsbal. Vil Du hilse Peter fra mig og takke for det lange morsomme Brev; jeg skal skrive til ham en anden Dag.
 Ogsaa mange Hilsner til Bimse, de andre Børn og Digselv fra Puf.</t>
   </si>
   <si>
     <t>1942-06-26</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Elena Larsen</t>
   </si>
   <si>
     <t>Henne</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Leo Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Marie/Rie Larsen fyldte 70 i 1942.
 Det vides ikke, hvem direktør Petersen og hans familie var.</t>
   </si>
   <si>
     <t>Det stormer og er koldt i Henne, men man hygger sig inden døre.
 Marie/Rie Larsens fødselsdagsfest var vellykket. 
 Børnene graver huler i klitterne.
 Andreas/Puf Larsen og Johannes Larsen læser knaldromaner. Det blæser for meget til, at Johannes Larsen kan male. 
 Andreas og Else glemte Peters fødselsdag, og brevet til Elena/Bimse er forsinket. 
 De voksne har gået en lang tur i lyng og klitter.
 En direktørfamilie med et par små hunde er de eneste andre gæster.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YMUH</t>
   </si>
   <si>
     <t>Afs: Brygger Andreas Larsen
 Møllebakken, Kerteminde
 Henne 26/6 1942
 Kære Bimse!
 Ja, saa sidder vi altsaa heroppe i en forrygende Vestenstorm og Hundekulde, det er med største Overvindelse vi gaar ud for at faa lidt Appetit til næste Maaltid, man bliver gennemblæst med Sand; Swane er her ogsaa og vi hygger os ret godt inden Døre med Snaps og Romtoddyer. I Travlheden inden Afrejsen har vi forsømt at skrive dit Fødselsdagsbrev rettidigt, saa nu beder vi dig modtage denne forsinkede Lykønskning samt et Billede af Deltagerne i Ries Fødselsdagsfest, den forløb udmærket bortset fra at I savnedes. Iøvrigt er vi meget utilfreds med Sommeren, den eneste varme Dag hidtil var den Dag vi rejste herop, der var stegende hedt i Toget og overfyldt med Tyskere. Ungerne befinder sig godt heroppe, de graver sig ned i Huller i Klitten for at sidde i Læ, for et Øjeblik siden har de 3 Gæster, der er her udover os forsøgt at bane sig Vej til Stranden uden Held, nu vil Puf og jeg forsøge om lidt. Las vilde male heroppe, men i denne Blæst lader det sig ikke gøre, han fordriver Tiden med Knaldromaner; (Puf ["Puf" indsat over linjen efterfulgt af en pil, der peger ned mod den fortsatte tekst. Teksten herfra skrevet med Andreas/Pufs håndskrift] det gør jeg ogsaa. Det er ganske vist ikke velset, at jeg sover til Middag indtil 5 eller 1/2 6 hver Dag, men jeg er nu ingen Tilhænger af at ligge ude i en Klit og fryse, samt blive forstyrret af Fluer og andre Insekter, naar man ligesaagodt kan lægge sig paa sin Seng, som ovenikøbet er betydelig nærmere Spisesalen. Og saa falder jeg jo i Søvn! Det er ikke en Maade at ligge ved Badested paa siger Else. Men jeg har da været i Vandet 3 Gange, hun kun 1 Gang, er der saa noget for hende at prale af? Jeg har faaet et Barberkrus hvorpaa der staar: "Drikke og æde er Menneskets Glæde" og det udtrykke meget godt hvad jeg mener om Ferieliv; og hvis man saa har en Knaldroman til de Pavser som man ikke kan sove sig igennem, ja saa kan man jo ikke forlange mere. - Din Revision af vores Fødselsdagsalbum var nok ikke til megen Nytte. Foreløbig har vi glemt Peters Fødselsdag og Din skriver vi jo ogsaa forsent til, det er flovt og vi bliver maaske aldrig bedre. 
 [Det følgende skrevet med Else Larsens håndskrift:] 
 30/6
 Nu har Vejret bedret sig lidt, i Dag har Børnene været i Badedragter og Solen skinner, men det er væmmelig koldt. Igaar var Swane, Puf og jeg paa en lang Tur gennem Lyng og Klitter, saa jeg er næsten ikke kommen til Kræfter endnu, og idag er Las og Swane gaaet til Fiilsø, Swane er en vældig Fodsportsmand. Puf gaar i Vandet hver Morgen og Ane har et Par Gange været med, men er vendt om, naar hun saa Bølgerne, de ser ogsaa truende ud og er meget kolde. Nu er de ved at komme hjem fra Turen og vi skal spise saa vi maa hellere faa Brevet sluttet og sendt afsted i Aften.
 [Det følgende skrevet med Andreas Larsens skrift:]
 Nu er Else ved at børste Negle til Middagen saa jeg maa slutte Brevet. Nu er hun allerede færdig, men det drejer sig jo ogsaa kun om rent Sand; herude ved Havet, hvor vi jo bor dennegang, bliver man jo ikke rigtig beskidt, men Fagterne skal jo gøres. - Her er en Direktør Petersen fra København med Frue og Datter; sidstnævnte har to smaa Malteser-Terrier, som har samme Naturel som alle for smaa Hunde. De er egensindige og naar de faar Smæk af deres Herskerinde, vrisser de af hende, æv, siger de for hvert Smæk, det er ganske fornøjeligt.
 Nu kom Swane og Far hjem fra Tur, saa skal vi spise.
 Vi haaber Du har haft en god Fødselsdag og sender alle mange Hilsner Else, Puf, JL &amp;amp; Swane. Børnene hilser Fættre og Kusine [ordet "Kusine" er skrevet nederst på side 5]</t>
   </si>
   <si>
     <t>1942-08-07</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Jon Beck Thomsen
 Thora Cohn
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 - Møller, havemand
 Leo Swane
 Ane Talbot
 Viggo Winkel</t>
   </si>
   <si>
     <t>Johannes Larsen, Andreas, Else og børnene har været en måned ved Henne Strand. Vejret var dårligt, så Larsen fik ikke malet noget. Han har en udstilling i februar.
 Hans Beck og Larsen roede i Fiilsø og fik set alle tre svanearter på én dag. 
 Hans Becks søn fangede aborrer og en stor gedde, men gedden slap væk. 
 Nye Møller har passet alt godt hjemme i Kerteminde, mens familien var bortrejst.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/pNaX</t>
   </si>
   <si>
     <t>Kjerteminde 7 Aug 1942.
 Kære Lysse.
 Vi er nu hjemme igen. Ja jeg ved for øvrigt ikke om I er klar over at vi fra den 23 Juni til den 23 Juli har opholdt os paa Hotel Henne Strand. Puf og Else og Børnene for at rekreere sig og jeg for at male. Det sidste blev nu mislykket for af alle de Lærreder jeg havde med, blev kun et mindre Billede paabegyndt mens alle de andre kom ligesaa uberørte hjem, som de blev sendt ud. Det var et temmeligt umuligt Vejr hele Tiden, koldt og afvekslende Blæst og Storm. Nu har jeg nogle Bestillinger i Gang som jeg skal være færdig med til den 15 og saa skal jeg til at male saa jeg kan faa en Udstilling til Februar hos W &amp;amp; M, Lokalet er bestilt. Jeg var en Dag med Hans Beck ude at ro i Fiilsø. Jeg vilde se paa et Par Knobsvaner med Unger som jeg et Par Dage før havde set fra Langodde, sammen med Skriveswane som var med deroppe de første 10 Dage. De forsvandt imidlertid i Sivene inden vi kom der ned og vi satte os saa til at spise Frokost. Saa kom Hannen og lagde sig udenfor os og passede paa saa længe vi var der. Beck havde et Par Dage før set et Par Svaner i Nørresø og vi roede saa op for at finde dem. Ved Kirkespids laa der en men det var en Sangsvane. Derfra saa vi i Gammeltoft Vig en anden Svane, som vi saa roede efter, den gemte sig i nogle Padderokker og først lige før vi var kommen gennem dem kom den ud, det var en Pibesvane. Begge sidstnævnte var unge Fugle med lidt graat på Halsene og svagt gult paa Næbbene. Men det var helt morsomt at se alle 3 Slags Svaner paa en Dag om Sommeren. Becks Dreng Jon var med og tog 5 gode Abborer paa Blink ca 1 Pund Stk og derefter fik han en stor Gedde paa, da vi var bange for at miste den hvis vi halede den op i Baaden roede vi mod Land for at trække den op i Græsset, men lige før vi kom i Land sprang Snøren. Her stod alt godt til da vi kom hjem. Vores nye Møller havde passet Odderen og Fjerkræet og Volieren. Vi mangler bare noget Regn, vores Plæner har kun været slaaet 3 Gange siden Vinter mens de normalt skulde slaas en Gang om Ugen. Hilsen fra os alle til Jer allesammen 
 Din Far.</t>
   </si>
   <si>
     <t>1943-09-02</t>
   </si>
   <si>
@@ -1825,51 +1825,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/wctH</t>
   </si>
   <si>
     <t>Kjerteminde 2 Septbr 1943.
 Kære Grevinde!
 Hermed Blishønen i Aaen. Sidstnævnte har jeg lavet efter en Akvarel fra Henne Aa, du ved det er Afløbet fra Fiilsø, det er den eneste Aa, jeg har Billede af i Øjeblikket, d.v.s. jeg har den fra Parken ved Knuthenborg, men den kunde jeg ikke faa til at passe med Motivet. I Forgaars Aftes kom Puf op og vækkede mig Kl. godt 9 og meldte at Trommer gik i Byen at alle der havde Vaaben skulde aflevere disse inden Kl. 10 og at Borgmesteren og Politimesteren i den Anledning var taget som Gidsler, og at han hellere maatte gaa ned med min Bøsse og Riflen inden der blev Husundersøgelse. Nu var det i Forvejen forbudt at gaa ud efter Kl. 8 og Puf telefonerede saa til Politikontoret og fik at vide at det kun drejede sig om de Vaaben vores Garnison havde uddelt til Folk i Byen for at Tyskerne ikke skulde faa dem. Dagen efter hørte vi at det var en Feldwebel der havde Kommandoen over de herværende Gendamer der havde arresteret Borg- og Politimester som Gidsler og en senere ankommen General havde lukket dem ud, men de har jo nok haft et Par ubehagelige Timer. Ellers synes jeg det et godt det er gaaet som det er. Der er jo renere Linier nu og vi har jo faaet en fin Verdenspresse. Hvad mener Du om Prins Gorm der ifølge den tyske Radio fra London i Svendborg har erlegt zahlreichen deutsche Soldaten.
 Mange Hilsner 
 Din hengivne 
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-12-15</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Birgitte Bøttern
 Ellen Bøttern
 Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Skibet Karla Jørgensen af Kerteminde, bygget 1929 af eg sank 15. dec. 1944 i Kerteminde Havn efter eksplosion. Der blev afholdt søforklaring i Kerteminde d. 21. dec. 1944. Kl. ca. 000 blev besætningen, der opholdt sig i lukafet, beordret i land af revolverbevæbnede mænd. Kl. ca. 130 hørtes en voldsom eksplosion fra K.J., der hurtigt sank. Skibet er senere blevet hævet. 
 Karla Marie af Kerteminde, bygget 1885 af eg og fyr. Sunket efter eksplosion d. 15. dec. 1944 i Kerteminde Havn. Søforklaring i Kerteminde 21. dec. 44. Kl. ca. 330 hørtes en voldsom eksplosion fra K.M., der laa langs kajen uden besætning om bord. Skibet sank i løbet af kort tid og blev senere hævet. 
 Solglimt af Kerteminde, bygget 1930 af bøg og eg sank 15. dec. 1944 efter eksplosion i Kerteminde Havn. Søforklaring i Kerteminde 21. dec. 1944. Kl. ca. 100 hørtes en voldsom eksplosion fra Solglimt, der laa ved kajen uden besætning om bord. Skibet sank i løbet af kort tid og er senere blevet hævet.
 Ministeriet antog, at alle tre forlis skyldtes sabotage.
 (Dansk Søulykke-Statistik, 1944, Ministeriet for Handel, Industri og Søfart, maj 1944). 
 Det har ikke været muligt at finde materiale om den sunkne galease eller om de bombede fiskebiler. 
 En kvase er et ikke-fiskende skib med en dam til transport af levende fisk. Man transporterede ål, torsk, fladfisk og hummere på den måde (Wikipedia april 2024).</t>
   </si>
   <si>
     <t>Eric Bøttern er død af en blodprop. Den unge enke sidder tilbage med en stor forretning og to børn. Larsen har været til bisættelse og sørgekomsammen. 
 Samme nat hørte Johannes Larsen eksplosioner. Fiskebilerne og kvaserne i havnen er blevet bombet.
 Larsen skal til en sammenkomst med Fiilsø-jægerne. Det tyske hovedkvarter har givet ham afslag på at beholde sine skydevåben.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Dh15</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
@@ -1933,118 +1933,118 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde. 
 [I brevet:]
 Kjerteminde 28 Maj 1946.
 Kære Grevinde.
 Tak for Brevet til Aalborg. Jeg kom her hjem i Forgaars Aftes, efter at jeg havde haft en god Tid i Aalborg, med meget Arbejde og navnlig Kørsel, da der var ca 35 Km til Brushanerne paa Gøl. Det var meget mærkeligt, de havde deres Skoggerplads paa Rabatten paa en asfalteret Vej mellem Gøl og Birkelse, og vi kunde køre hen og holde ved Siden af dem uden at det generede dem, saa jeg kunde sidde i Bilen og tegne og male efter dem, kom der Biler eller Cykler forbi nøjedes de med at gaa ned i Grøften og kom straks op og indtog deres Pladser naar den var passeret. Der var 9 Hanner som havde hver sin bestemte Plads og de fik af og til Besøg af andre Hanner eller af en, to eller 3 Hunner. Jeg var der ude hver Dag undtagen en Dag da jeg var paa Hundeudstilling og en anden da jeg var med Brokholm ved Vesløs Vejle hvor han forgæves fiskede efter Gedder mens jeg malede en lille Akvarel. Jeg saa der en Rørdrum flyve forbi, det er første Gang jeg har set en saadan i fri Tilstand skønt jeg har hørt den daglig under et længere Ophold ved Fiilsø. Om Aftnen kørte vi til Bulbjerg hvor der saa farligt ud efter Tyskerne, det hele gennemrodet med Løbegrave og oversaaet med Murbrokker og Pigtraad og Cementbelagte Veje. Derfra kørte vi til Torup Plantage hvor Brokholm har Jagt og det lykkedes ham der at skyde en Buk, efter en Sodavand i Fjerritslev Kro det eneste vi kunde faa kom vi hjem mellem 11 og 12. I Morgen rejser vi til Birkerød til min Søsters 70aars Dag og muligvis rejser jeg saa med Lysse til Sverige mere ved jeg ikke i Øjeblikket, men jeg glæder mig til at komme hjem og gaa i Gang med at lave nogle Brushanebilleder. Alt staar vel til her. Vi har faaet vores Vogn i Gang og var i Odense i Gaar. Mange Hilsner Din hengivne
 Johannes Larsen. .</t>
   </si>
   <si>
     <t>1946-09-09</t>
   </si>
   <si>
     <t>Thora Cohn
 Valdemar Eggebrecht
 Hans Hvass
 Andreas Larsen
 Jeppe Andreas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen omdannede vinterhaven til volière efter Alheds død. Guldfiskebassinet fandtes/findes i vinterhaven/volièren. 
 Johannes Larsen lavede illustrationer til flere af Hans Hvass' bøger.</t>
   </si>
   <si>
     <t>Det var ærgerligt, at Larsen ikke var hjemme, da Peter og Johan/Lysse kom. 
 Et vandrør i bassinet i vinterhaven har været brudt. Larsen har glæde af både fuglene og guldfiskene.
 Larsen tegner til Hans Hvass' nye fuglebog, og han er i gang med sit store vandbillede. Han beder Johan/Lysse om at sende et par tjurhaner.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VPzi</t>
   </si>
   <si>
     <t>Kjerteminde 9 Septbr 1946.
 Kære Lysse.
 Det er snart længe siden Du har hørt fra os. Det var jo en fæl Afbrænder med Dit og Peters Besøg, at det netop skulde ske mens vi var borte her fra. Vi har det ellers godt. Jeg har jo faaet lavet min Volière i Stand, men lige før vi rejste til Lolland, gik der Bræk på Vandrøret i Bassinet, Eggebrett var heroppe og sagde vi kunde rolig rejse han skulde nok stoppe det. Det lød imidlertid raskere da vi kom hjem saa vi maatte have Bud efter ham igen og tømme Bassinet mens han ordnede det. Jeg har megen Fornøjelse af Fuglene der nu snart har affældet allesammen og det er morsomt at se Guldfiskeungerne skifte Farve, der bliver både røde og citrongule og brogede og hvide. En er hvid med gul Pande og en højrød Plet paa Ryggen. Jeg er lige bleven færdig med 30 Tegninger af sjældne Fugle til Hans Hvass nye Bog, med der skal vist laves mindst 10 til. Nu vil jeg imidlertid i Gang med mit store Vandbillede igen Jeg fik ikke rørt ved det i Fjor. For Tiden har vi Besøg af Uglen og Marie. Hvordan gaar det med Jeres Byggeri? 
 Dersom Du kan faa fat i et Par Tjurhaner maa Du gerne sende dem, det er jo snart nogle Aar siden jeg har smagt saadanne. Men maaske er det forbudt at udføre dem. Hvad der ikke er forbudt er jo nu snart for dyrt. Nu koster en Fl. Brændevin omtrent 20 Kr, men det lader til at Folk er ret enige om at lade være og købe. Jeg skal hilse fra alle her ogsaa mange Hilsner fra mig
 Din Far.</t>
   </si>
   <si>
     <t>1947-12-06</t>
   </si>
   <si>
     <t>Thora Cohn
 Hans Hvass
 Johannes V. Jensen
 Adam Knuth
 Andreas Larsen
 Gudrun Larsen
 Jeppe Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Tredie forøgede udgave af Johannes V. Jensen: Aarstiderne blev udsendt i anledning af Johannes Larsens 80 års fødselsdag. Bogen er illustreret af Johannes Larsen. 
 Holger Rasmussen, Holger M.: Brændevinsgrisen. Gyldendal, 1947. Illustreret af Johannes Larsen. 
 Johannes V. Jensen: Johannes Larsen og hans Billeder. Gyldendal, 1947.
 Hans Hvass: Sjældne danske fugle. Gyldendalske Boghandel 1947. Illustreret af Johannes Larsen.</t>
   </si>
   <si>
     <t>Larsen håber, at både Adam og Christa Knuth kan lide Adams ex libris.
 Johannes Larsen bliver overrendt af fotografer og journalister. Johs. V. Jensens Aarstiderne er udkommet i tredje udgave, og Larsen har læst korrektur på Hvass' Sjældne danske fugle samt på Brændevinsgrisen og Johannes Larsen og hans billeder. 
 Familien skal til 40års bryllupsdag hos Larsens bror. Derefter vil Larsen til Filsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8GOR</t>
   </si>
   <si>
     <t>Kjerteminde 6 Decbr. 1947.
 Kære Grevinde!
 Tak for Fasanerne som kom nu, ligesom jeg var bleven færdig med Adams Ex libris, som det er mit Haab at hverken Du eller Adam maa blive altfor skuffet over. Vi er for Tiden overrendt af Interwievere og Pressefotografer. Forleden var her en fra Berlingeren og Billedbladet, der gennemfotograferede mig og hele Familien og Fuglene og Bryggeriet og Dagen efter en fra Fyens Stifttidende, der forhørte mig og fotograferede og i Eftermiddag kommer der en Redaktør fra Berlingeren. Johs V. ”Aarstiderne” er nu udkommen i tredje formerede Udgave og jeg har haft sidste Korrektur paa Hans Hvass ”sjældne Fugle” og paa Brædevinsgrisen, desuden Johs V.s ”Johannes Larsen og hans Billeder” færdig i sin udvidede Udgave. I Morgen skal vi til Frokost eller Middag eller begge Dele, hos min Broder Skovrideren der fejrer Deres 40 aarige Bryllupsdag, da de ikke er sikre paa at opleve den 50tyvende. Og saa tænker jeg paa at tage en Tur til Fiilsø for at faa nogle nye Indtryk i Haab om at kunne male nogle Billeder der ovre fra. Jeg skal hilse mange Gange fra Else og Puf. Mange Hilsner fra 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-08-10</t>
   </si>
   <si>
     <t>Thora Cohn
 Jens Hostrup-Schultz
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Andreas Warberg, Albrechts far</t>
   </si>
   <si>
     <t>Købestævner var i perioden 1913-1986 messer, hvor man kunne sælge og købe forskellige produkter. F.eks. afholdt Dansk Arbejde årlige stævner i Fredericia (Wikipedia marts 2022).</t>
   </si>
   <si>
     <t>Johannes Larsen vil gerne rejse med Johan/Lysse, men han orker ikke søge valuta igen. De kan måske besøge Dede (Alhed Larsens lillebror), Fiilsø, Kaas eller Vorsaa.
 Den følgende dag skal Larsen, Andreas/Puf og Else til Kolding.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fuQ0</t>
   </si>
   <si>
     <t>Kjerteminde 10 Aug 1948.
 Kære Lysse!
 Tak for Brevet i Dag. Med Hensyn til den omtalte Rejse, saa er jeg parat til den, ogsaa til at rejse med Dig hjem hvis det kan ordnes. Jeg mener det er haabløst for mig at søge om Valuta igen. Men vi kan vel ordne det saadan, at jeg financierer Turen her i Landet, imod at Du sørger for at jeg kommer hjem igen. Jeg skriver til Hostrup Schultz i Kongsø som jeg havde lovet at besøge, men de er nok rejst til Kjøbenhavn til den Tid, da Børnene jo skal i Skole. Vi kan jo besøge Dede, maaske Fiilsø, eller Kaas eller begge. Desuden vilde jeg gerne hilse paa en Mand i Vorsaa som er min Leverandør af Smaafugle; alt i alt kan vi vel nok faa en Tur ud af det. Puf og Else og Børnene var i Gaar til Købestævne i Fredericia og i Morgen kører vi allesammen til Kolding og ser det derværende Museum. Ellers staar alt vel til her. Mange Hilsener til jer allesammen
 fra
 Din Far</t>
   </si>
   <si>
     <t>1949-06-02</t>
   </si>
   <si>
     <t>Jens Hostrup-Schultz