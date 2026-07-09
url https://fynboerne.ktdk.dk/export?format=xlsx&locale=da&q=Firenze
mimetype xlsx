--- v0 (2026-05-16)
+++ v1 (2026-07-09)
@@ -179,1485 +179,156 @@
     <t>Efterår 1894</t>
   </si>
   <si>
     <t>Christine  Mackie
 Andreas Warberg</t>
   </si>
   <si>
     <t>Alhed Larsen opholdt sig i Italien fra vinteren 1894 til maj 1895.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2179</t>
   </si>
   <si>
     <t>Alhed har skrevet et langt brev til Andreas/Dede og også til Christine. 
 Hun ved endnu ikke noget om turen til Rom. 
 Alhed får det bedre fra dag til dag og er begyndt at male på bjerget igen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NSDc</t>
   </si>
   <si>
     <t>Kæreste Mor! - Dette Brev kan vel nok gælde; jeg har skreven saa langt til Dede, da jeg tænkte det vilde more ham, at det var til ham. Nu er jeg ganske mæt af at skrive, jeg har ogsaa skreven et langt Brev til Chr. i Dag. - Rom? Ja jeg kan skam ikke sige noget derom, endnu, har skreven til lille J men ikke faaet Svar endnu! Foreløbig er der alfor knaldrende varmt dernede og jeg kan ikke rejse alene siger de. Men kommer Tid kommer, bare Taalmodighed. - Lad mig paa denne Lap sige Dig, at jeg helt er kommen mig for min "Daarlighed" hernede, jeg er henrykt derover, det er en stor Lettelse. Det er bleven bedre for hver Dag. - Sidste Dag var det endogsaa en af mine bedste Arbejdsdage med Oplagthed, og jeg var som sædvanlig to Gange op og ned af Bjærget. - Det vil sikkert glæde Dig at høre. Kan Du huske den sidste Gange ["e" sidst i ordet overstreget] hjemme var jeg saa skrækkelig daarlig, lige inden jeg rejste. - Jeg er ked af, at Du ventede saa længe paa Brev sidst og at det saa netop traf i den Uge, hvor Du kunde trænge til lidt Opmuntring. [Det følgende skrevet lodret i venstre margen:] mange kærlig Hilsner Alhed 
 [Tilføjelse slut. På den følgende side er skrevet:] Moder</t>
   </si>
   <si>
+    <t>Ca. februar 1894</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger</t>
+  </si>
+  <si>
+    <t>Alhed Larsen boede i Italien februar 1894 til april 1895. 
+Hun tegnede mønster til en borddug, som søsteren Johanne C. Larsen skulle brodere og bruge som gave til forældrenes sølvbryllup.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egn- og Byhistoriske Arkiv, BB3746
+Brevet er en fotokopi. Det vides ikke, hvor det originale brev findes.</t>
+  </si>
+  <si>
+    <t>Det har været svært at tegne mønsteret på dugen, og Alhed Larsen har også været syg. Johanne C. Larsen må gøre sig umage med farverne og tegningen. Alhed Larsen skriver anvisninger hvad angår farver til de enkelte blomster, og hun sender sin adresse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/s6Mh</t>
+  </si>
+  <si>
+    <t>Kære Johanne!
+Her er Skidtet! Hvis Du tror, det har været nemt, tager Du Fejl. Jeg har slidt ["slidt" indsat over linjen] morderligt i det og gjort mig den allertænkeligste Umage og ogsaa skyld ["skyld" overstreget] skyndt mig det, jeg kunde. Men jeg har haft Influenza og ligget med Feber og Blegner i Halsen; det sinkede mig en Del, da jeg maatte holde mig inde en Tid og ikke kunde komme ud og faa Blomster. - Bare I nu vil enes om det, men det haaber jeg nok. Lud synes det er kønt. Jeg synes ogsaa selv, at det er lykkedes over Forventning, navnlig det paa Bordpladen - Der er jo ikke mange Slags Blomster, men jeg kunde ikke tegne ud af Hovedet. - Gør Jer nu rigtig Umage med Tegningen og Farverne; Her er der et Papir med nogle nogle Planter at se efter. - De store Blomster ere blaalige eller rødlige, lyse eller mørke saa Du kan gøre dem som Du synes, de passer paa [ulæseligt ord], kan Du ikke nogle Steder blande Farverne saa Du lægger blaa og røde Sting ved Siden af hinanden og derved danner lilla. Frøene indeni er sorte eller meget mørke, lilla ved det allerinderste i Blomsten. Stedmoderblomstens mørke Tegning i de tre nederste gule Blade skal vist ogsaa være sort eller meget mørk [tegning] + lilla Kant, yderst dog gult. De smaa gule Smørblomster bare lidt grønt Skær paa det yderste af Bladene faa en levende at se efter.
+Kaprifolierne er helt ud af Hovedet Du husker nok Farven gul med Grønblaat eller Laxefarvet Skær og i Skyggerne Begonierne helt højrøde lidt stribede vist. De højrøde Frugtblomster er den Slags der gror hernede, 2 følger. Pas paa Farverne i Bladene, at faa lidt Karakter deri; bedst tegnede i disse: [tegning] med meget rødligt Skær en Slags Bladbegonie. - Faa endelig mine Kallablomster at se efter. Vær ikke bange for lidt stærke Farver. - Skriv saa snart og lidt udførligt hvad Du synes om det. Til min Fødselsdag er min Adresse: Consulate di Danimarca -"Bello Scuardo" - Firenze - Italia. Jeg haaber da, lille Skvade var min Adresse i Pinsen. Jeg glæder mig meget til Breve den Dag.
+Manden har Lut tegnet.
+Mange Hilsener fra Alhed.</t>
+  </si>
+  <si>
     <t>1894-02-19</t>
   </si>
   <si>
     <t>Emil Brandstrup
 Ludvig Brandstrup, billedhugger
 Thora  Branner
 Louise Brønsted
 Johanne  Larsen
 Alfred Rottbøll
 - Rottbøll, Fru
 Ellen  Sawyer
 Adelheyde Syberg
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed Larsen og hendes to morbrødre var i Italien 1893-1894.
 Emil Brandstrup, den ene morbror, led af tuberkulose. Det var grunden til, at han måtte gå tidligt i seng samt indlogeres i badebyen Nervi, mens Alhed og Ludvig rejste videre.
 Det vides ikke, om Lille Agn er et menneske eller fx en hundehvalp.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2111</t>
   </si>
   <si>
     <t>Alhed Larsen er kommet til Firenze. Hun og Ludvig Brandstrup har rejst på 3. klasse, hvor man ikke kan sove i kupéerne, så man er nødt til at gøre ophold hver nat. Fra Milano rejste de til Genua, som var en dejlig by med små butikker på gaderne, hvorfra man kunne købe stegt frugt og kastanjer. Mange gader er så smalle, at man kan nå fra mur til mur med armene, og husene er seks-syv etager høje. Emil måtte næsten hver aften gå tidligt i seng, mens Ludvig og Alhed gik ud. De fandt et henrivende osteri, hvor de spiste og lærte indehaverne at kende. Familien havde haft 19 børn, og ingen af dem havde været syge. En af sønnerne tog Ludvig og Alhed med på en gåtur i bjergene.
 Fra Genua kørte de alle tre til Nervi, som er et sandt paradis med dejlige planter og fin udsigt. Her skulle Emil indlogeres. Stedet var dyrt, og det lykkedes ikke at finde et billigt logi. 
 Nu er Ludvig og Alhed kommer til Firenze. Rottbølls er rare mennesker, men konen er meget barnlig. De har været i Ludvigs atelier. Desværre er der meget koldt i Firenze. Alhed beder om at få sendt en masse tøj og også gerne sin syæske samt sine breve, blendramme og lærreder. Også fotografier. Hun savner familien.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/sMFS</t>
   </si>
   <si>
     <t>Firenze 19/2-94.
 Kæreste Mor!
 I Aftes kom vi til Florenz og jeg blev i høj Grad glædelig overrasket ved at finde 3 Breve liggende her til mig! - Det var dejligt at høre lidt fra Eder da jeg nu i næsten 14 Dage har været afskaaret fra Eder.
 - Det har været en ganske dejlig Rejse, vi har rejst paa 3die Klasse, det mente Lud var morsommere for os end at rejse lige igennem paa 2den Kl. paa 3die er man nødt til at gøre Ophold, da man ikke kan sove i Kupéerne. - Jeg skrev nok lidt fra Milano (I har da faaet mine 3 Brevkort?) Derfra rejste vi til Genua. Det var en dejlig By, rigtig italiensk med voldsomt Liv og Halløj paa Gaderne. Ungerne løb barfodede og solbrændte omkring, den meste Handel førtes ude paa selve Gaden, hvor de havde [et overstreget bogstav] indrettet sig hele Butikker; der var smaa Telte, hvor man hele Dagen kunde faa varme stegte Æbler og Pærer og ristede Kastanjer. D ["D" overstreget] Mange fattige Italienere købe sig saadan lidt Frugt og et lille Stk. Brød, som de æder paa Gaden, det er hele deres Frokost. - Mange Gader i Genua ere saa smalle, at man med stor Lethed kan spænde fra den ene ["ene" indsat over linjen] Side af Gaden til den anden, altsaa med Armene paa Husene paa begge Sider af Gaden, og saa kan Husene være 3 ["3" overstreget] 6-7 Etager høje; det ser mærkeligt ud, er lavet for at Solen ikke kan naa at brænde ned paa Gaden. Onklerne forærede mig et stort Fotografi til Erindring om Genua, det er et Gadeparti, der giver et rigtig godt Indtryk af den morsomme By. - Vi var der en Dag over, altsaa 2 Nætter. O ["O" overstreget] Næsten hver Aften paa Rejsen er Emil bleven tidlig træt og er gaaet i Seng før vi andre to, som saa er gaaet ud en Tur alene. Den ene Aften i Genua førte Lud mig hen paa et meget fint og flot Sted og trakterede mig med Is. Vi sad paa en Slags Altan ud til en dejlig grøn Have med Springvand, Marmorstøtter og Blomster. - Vi fandt et henrivende lille Osteri i en Udkant af Genua; vi spiste en brillant Middag der, siddende ved de aabne Vinduer, og med Udsigt til Middelhavet. Familien sluttede vi et varmt Venskab med; det var højst grinagtige Folk, der havde været 19 Børn, nu var der 15 tilbage, og de kunde alle rose sig af aldrig at have været syge! En stolt Familie, ikke sandt! Og Moderen saa saa ung og frisk ud som en af Døtrene! Den ældste Søn var Billedhugger. En anden af Sønnerne viste os op ["op" overstreget] en køn Vej op over nogle Bjærge, hvor han paastod, der var mange Ulve, han plejede at gaa paa Jagt der, men vi kom ikke saa højt op, saa der var nogen Fare. - Fra Genua kørte vi ved Middagstid med Droske et Par Mil sydpaa til noget, der kaldes Nervi, et meget smukt Badested, hvor Balle skulde indlogeres. Vi gik der 4-5 Dage for at finde et nogenlunde billigt Sted til ham alt er temmelig dyrt dér. Det v ["v" overstreget] er et sandt jordisk Paradis, dette Nervi; det ligger lige ud til det skinnende blaa Middelhav, der er en dejlig Promenade nede ved Stranden, en ganske smal Vej, der til den ene Side gaar stejlt ned med vældige Klipper ud i Havet, til den anden Side en høj Mur, med ["med" overstreget] hvorudover der vælter sig Slyngplanter og andre Planter fra Haverne ovenover. Den lille By er bygget op af et Bjærg, der er komplet sydlandsk; jeg kunde umulig faa i mit ["mit" indsat over linjen] Hoved, at det var Vinter; for det første var der saa ["saa" indsat over linjen] vældig varmt saa vi pustede ved det, og saa saa man tilmed omkring sig den yppigste Plantevæxt. Der var dejlige Haver med store Palmer, sto ["sto" overstreget] udsprungne Roser i Massevis, baade røde og gule, store Buske med udsprungne Kameliarer [det næstsidste "r" i ordet overstreget]; Heliatroper ["?" indsat over "i" og "r" i ordet], Levkøjer, Violer, og Masser af andre Blomster alle i fuldt Flor. Ja, der var aldeles bedaarende. Lad mig ikke glemme Appelsintræerne, dem var der Masser af, hele Plantager med modne, skingrende gule Frugter! ! - - I Gaar fik vi saa Balle indlogeret, men særlig ["særlig" overstreget] et videre billigt Sted kunde vi ikke finde, det vil vist koste ham 4-5 Lr. om Dagen. - I Aftes kom vi saa her til Fl.; Rottbølls gøre et meget elskværdigt Indtryk, det er ganske unge Folk, Konen er umaadelig barnlig; saa jeg føler mig som meget ældre end hun - hun er 26 Aar, men meget uudviklet. Men hun lader til at være umaadelig sød og elskværdig og lader til at være umaadelig henrykt over at have faaet en Legekammerat. - Manden er mere moden, han har gaaet en Tur med mig i Formiddag og vist mig lidt om. Det er vist en henrivende By. - Skriv endelig lidt til mig, jeg er ikke fri for at længes lidt efter Eder. - Tak Elle og lille Dis for deres Breve, som jeg ogsaa blev forfærdelig glad ved, jeg skal nok en anden Dag skrive til dem, og ogsaa sende lille Dis en Blomst hernede fra som hun taler om. Men skriv endelig paa det tynde Papir, jeg maatte betale 50 Ør. for det ene Brev. Af det tynde maa der vist gaa 3-4 Ark. X [Indsat nederst på siden:] maa veje 15 Gram [indsættelse slut] - - Vi har været ude paa Luds Atelier i Dag alle 3. Det er et ganske dejligt Rum, meget stort og med udmærket Lys. Han trakterede os med The og Kix. - Desværre er det rasende koldt i Dag, lidt Frost med en stærk Blæst. De har maattet lægge i Kakkelovnene i Dag, hvad de ellers ikke har gjort en hel Maaned; det er en slem Overgang fra Nervi, hvor vi gik og drev af Varme. - Nu sender I vel noget Tøj til mig snart; endelig noget mere Linned, hvide Skørter, alle mine Sommerkjoler den blaa blaa ["blaa" overstreget] Lærreds med det blaa og de to hvide Veste, den crèmegule stribede Nederdel med det blegrøde linnede ["linnede" indsat over linjen] Liv, den gule Silke og fremfor alt min elskede Ostelærreds, der bliver uundværlig til Malerkjole. I min næstnederste Skuffe lagde jeg en Del, jeg gærne vilde have herned. Glem ikke Underkjolerne til den gule Silke og den Ostelærreds og hvad I ellers kan tænke Eder. Ikke noget Sommeroverstk. - Det maa gærne veje meget, der er endogsaa noget om, at Skibet ikke tager Pakker med under en vis Vægt. - Hvis min store Syæske kunde pakkes forsigtig ind, vilde jeg grulig gærne have den herned, endelig Nøglen med. - Vil du ikke bede Elle om at pakke alle mine Breve og Ragerier fra min næstøverste Skuffe i en Kasse og slaa den til, men endelig passe, at intet bliver borte. - - Nej, Tante Mimis Fødselsdag fik jeg desværre ikke skreven til, jeg vidste slet ikke ["ikke" indsat over linjen] Besked med Datoerne i de Dage. Samme Aften som det var hendes Fødselsdag, opdagede jeg det og drak hendes Skaal i Vin. - Nu vil jeg slutte for denne Gang; Lad mig saa endelig tit høre fra Eder; det er saa løjerligt at være saa langt borte. 1000 Hilsner til Eder alle hver især! Vil Du ogsaa hilse Sybergs. Din egen Alhed
 [Indsat på tværs øverst side 1:]
 Jeg vilde saa gærne i næste Brev have sendt Portrættet af lille Agn og mig. -
 - Jeg har ikke faaet Portræt med af Joh og lille [ulæseligt ord], det sidder vist i mit Album. Af Muk og Tutte har jeg heller ingen, hvis Elle tager gode Billeder, maa hun endelig sende mig dem. Mon ikke mine to Blendrammer kunde sendes sammen med mit Tøj; den ene ligger vist i min næstøverste Skuffe, 4 Stk Træ til at slaa sammen og mit Lærred, saadan noget koster ikke saa lidt. I fik vel Onklernes og mit sidste Brevkort? det 4de fra Rejsen. De har været storartede at rejse med</t>
   </si>
   <si>
-    <t>1894-03-22</t>
-[...3 lines deleted...]
-Alfred Rottbøll
+    <t>1894-02-28</t>
+  </si>
+  <si>
+    <t>- Jensen, Frøken, Erikshaab</t>
+  </si>
+  <si>
+    <t>Karen på Erikshaab -
+Hanne -  -, kokkepige Erikshaab
 - Rottbøll, Fru
-Michelangelo Simoni
-[...161 lines deleted...]
-Vilhelmine von Sperling
 Maria von Sperling. g. Balslev
-Albrecht  Warberg</t>
-[...630 lines deleted...]
-Ellen  Sawyer
 Laura Warberg</t>
   </si>
   <si>
-    <t>Det vides ikke hvem Frk. Jensen er. Munter er en hund på Erikshaab. Dora er muligvis en tjenestepige.
-[...259 lines deleted...]
-Telegrammi: “CREDIT” Succursale di Firenze
---------------------
-Firenze, 
-[...325 lines deleted...]
-Skriv Snart! For min Skyld skal Du ikke holde Dig saa nøje til den [et overstreget ord] Tirsdag. - Er Far stadig rask? Din Alhed</t>
+    <t>Alhed Larsen var i Italien februar 1894 - maj 1895. 
+"Solleruper": I Sollerup lå Skole for unge Piger, hvor blandt andre Alhed Larsens søster, Christine, en tid var elev.
+Albrecht Warbergs bror, Conrad Warberg, var godsforvalter ved Glorup Gods.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2218</t>
+  </si>
+  <si>
+    <t>Alhed Larsen ønsker Frk. Jensen tillykke med fødselsdagen. Hendes mor har fortalt, hvordan den skal fejres. 
+Der var koldt de første dage i Firenze, men nu er vejret fint. Konsulen har skaffet Alhed fri adgang til museer. Mens hun skrev på brevet, kom der tre betjente ind og sagde, at der var røvere i huset. Når herren og Fruen kommer hjem, vil de nok opdage, at der mangler sølvtøj. 
+Frk. Jensen skal ikke sende tøj med skib til Alhed. Hun hører nærmere.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mUfe</t>
+  </si>
+  <si>
+    <t>28de Febr
+Kære Frøken Jensen
+En rigtig hjærtelig Lykønksning til Deres Fødselsdag d. 3die. Gid De i det nye Aar maa ["maa" indsat over linjen] blive en hel Del mere rask, end De har været i det gamle! - Mor har skreven, hvordan Deres Fødselsdag skal fejres, saa jeg kan tænke paa Dem, der er nok bedt nogle Solleruper. - De kan tro, jeg har det dejligt hernede, jeg begynder rigtig at lære Florenz at kende nu; de første Dage var her rasende koldt, det blæste en stærk Østenvind, vi maatte lægge i Kakkelovnen, men frøs alligevel knagende. Nu er det imidlertid igen bleven det dejligste Vejr, næsten for varmt til Overtøj. - Konsulen har skaffet mig fri Adgang til Museer og alt her i Florenz, det er dejligt for mig. - I Søndags var vi ude en dejlig lang Tur langs Arnoen, Konsulens Lud og jeg. Bagefter spiste vi til Aften paa et Osteri. - Tænk Dem, nu for lidt siden, mens jeg sidder her og skriver, kommer der tre Betjente springende over Havemuren og beder om hurtig at blive lukkede ind, da her er Røvere i Huset. De kom i en Fart ud paa Hovedtrappen og undersøgte Huset, men Asnerne er undslupne. De har været inde nede paa 1ste Sal, hvor Herren Fruen og Pigen var gaaet ud i Morges. Naar de nu om lidt kommer hjem, finde de rimeligvis Huset tomt for Sølvtøj og deslige. - Vi har tilbragt en lang Tid ude paa Trappegangen for at følge Begivenhedernes Gang sammen med Husets øvrige Beboere af hvilke nogle har hørt Skuffer blive lukkede op og i derinde. Det har sinket mig, saa jeg maa slutte snart. Vil De takke Mor mange Gange for hendes Brev, som jeg fik i Lørdags. Jeg er aldeles overvældet over at skulle se Rom og over at skulle blive her saa længe. Jeg har skreven til Frk Sperling. - Nu skriver jeg et langt Brev til Glorup, jeg havde tænkt at lægge lidt herindendeni ["den" sidst i ordet overstreget] til Mor, men naar det ikke nu, hvis De skal have dette d. 3die. - De skulle ikke sende Tøj med Skib, jeg skriver nærmere hvordan. Hils dem allesammen paa det kærligste fra mig! - Endnu en Gang hjærtelig til Lykke kære Frk. Jensen.
+Deres hengivne
+Alhed Warberg
+Hils ogsaa Hanne og Karen, jeg haaber Karens Mor er kommen sig igen.</t>
   </si>
   <si>
     <t>1894-03-02</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Nislevgaard</t>
   </si>
   <si>
     <t>Firenze
 Consolato di Danimarca</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Julie Brandt
 Thomas Bredsdorff
 Louise Brønsted
 Jacob Lange
 Johanne Lange
 Christine  Mackie
 Ellen  Sawyer
 - Vester
 Nicoline  von Sperling
@@ -1676,50 +347,1651 @@
 Det var en dejlig lille ferie, som Johanne havde hjemme i forbindelse med fastelavn, men hun er ked af, at hun ikke tidligere har fået at vide, at Vester var forelsket i Alhed. 
 Skønt, hvis Alhed kommer til Rom.
 Johanne har besøgt svigerfamilien i Tarup, og man diskuterede socialisme med blandt andre Jakob Lange. Johanne ytrede sig, og svigerfaderen var vist ikke begejstret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GIiA</t>
   </si>
   <si>
     <t>[Kuvert forside:] 
 No 1 
 Nobil 
 Signorina AlhedWarberg 
 R.V. Consolato di Danimarca 
 Lung – Arno Cellini 17 
 Firenze 
 Italia 
 [Kuvert bagside:] 
 Stemplet ”Firenze” [resten er ulæseligt]
 Nislevgård. Fredag den 2den Marts 94. 
 Kære Be! 
 Vores Tæppe ryger nok i Lyset, lader det til. Det er naturligvis en Mulighed at tænke paa at faa det færdigt, selv om du sendte det nu, hvad jeg slet ikke antager, du i mindste Måde tænker paa, hvilket jeg naturligvis saa godt kan forstaa, at Du ikke har Tanke for i al din Herlighed dernede. - Altsaa det har jeg fuldstændig opgivet, men hvad Katten skal vi saa hitte paa at give dem. Hvad mener Du, om Muk og jeg syede et rigtig kønt Sybordstæppe i samme Stil som Bordtæppet – altsaa og hvis vi saa mener, at det er for lidt kunde vi saa tillige give [”give” overstreget] sy en eller anden Ting ind til Fars Stue, for Sybordstæppet blev saa udelukkende til Mor; f.Ex. nyt Betræk på den Pude, der ligger i Vinduet samt Fenitieres eller hvad man nu kalder det Tæppe, der hænger ned fra Vinduet eller et Tæppe under Bordet eller sådan noget. For jeg synes, vi maa passe, at det ikke bliver til Mor altsammen. Det er vist slet ikke saa tosset med det Sybordstæppe, hvis Du vilde tegne det; nu har vi jo Silken til det, og saa kan vi alle senere sy det store Tæppe og så få dem selv hjemme til at bestride Udgifterne. - Hvordan mon Tegningen saa skal være; en Krans, Strøbuketter eller 4 Hjørner; jeg tror næste Strøb. så at lidt af det kan komme op paa Bordet. Men vil du ikke nok straks svare mig paa dette, om du ikke ogsaa har opgivet det store Tæppe, om du ikke bifalder min Plan med det lille og hvordan du mener, det skal være. Jeg vilde meget gærne have om du vilde gøre det, svare mig, mener jeg, for jeg er hæftig i Vildrede med alting, men det maa være straks Be, for så skal jeg til at træffe Aftale med de andre, når jeg nu har hørt din Mening. Har du en anden bedre Idé fra Muk og mig, saa kom endelig med den, men straks Be, for inden vi faar begyndt paa det, gaar der lang Tid, og der er snart ikke så farlig længe til - - - Jeg lever ellers så temmelig et stille Liv under Tangen, hører næsten ikke fra andre end Thorvald og ved saa lidt Besked om Alting; Turen hjem i Fastelavnen var en henrivende lille Oplevelse, kun var det mig en Sorg, hvorfor jeg skulde holdes udenfor det med Vester og Elle; jeg følte mig som et lille Pattebarn især når Elle i dyb Alvor gik og fortalte mig om, hvor højt Vester elskede dig. Jeg gjorde hende jo den Fornøjelse at sige ja og Amen til det, siden jeg partout skulde holdes udenfor, men helt blind er jeg da ikke endnu. Men I må jo have meget ringe Tiltro til min Diskretion – nå, det er nu lige meget. 
 Det var rigtig sødt af Frk Sperling at give dig de 300, og tænk hvis du kommer til Rom, du lykkelige Menneske, du kan rigtignok sagtens. Så er der vel ikke Tale om, at du kommer hjem til Sølvbrylluppet, men naturligvis, det er jo lige meget, det er nok værd at opgive for at få Rom at se. – Jeg venter Brev fra Mor og håber, at hun vil sende mig dine Breve, de må jo være svært interessante. – Jeg var en morsom Tur til Tarup i Søndags, spasserede dertil Lørdag Eftermiddag og tilbage igjen Mandag Morgen årle. Jakob og Johanne Lange fra Dalum kom der om Lørdagen de er nogle storartede Mennesker, så kloge, musikalske, naturlige, sjove og friske; han er vist en voldsom Radikaler; Samtalen kom en Gang ind på socialistiske Emner; jeg var så dristig at snakke og Svigerfar blev foruroliget over mine kradse Meninger og næste Morgen fortalte Rimse mig, at jeg kan forvente at blive forhørt af Svigerfar, hvordan det egentlig staar til med mig i alle Retninger. Er det dog ikke skrækkeligt, kan du huske den Gang i Sommer, truede han med at tage den ulykkelige Harald i Forhør, jeg beklagede Harald i mit stille Sind, men jeg tror for Resten ikke, Svigerfar udførte sin skumle Plan. Jeg haaber ogsaa, det skal trække over med mig, og jeg skal nok passe på min Mund en anden Gang. – Vi fik en masse deilig Musik, de to Langer synger saa nydeligt. 
 Som sagt, jeg har ikke noget at fortælle dig, som er interessant, jeg oplever ingenting, du maa betragte dette som et Forretningsbrev. Men du hører vel ogsaa jævnligt fra dem hjemme og fra Christine. Frygtelig kedeligt for mig, at hun og Thomas rejser til Falster i Paasken, Bran truede med at tage med ogsaa, men heldigvis har hun dog opgivet det; men en endnu større Sorg er det mig dog, at jeg ikke kan faa den kære gamle Kafé at se mere, de skulde jo flytte først i Marts, og det er mig frygtelig hårdt. –
 Svar mig så endelig straks paa dette og sig mig, hvad din Mening er.
 Hilsen fra J</t>
+  </si>
+  <si>
+    <t>1894-03-22</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Alfred Rottbøll
+- Rottbøll, Fru
+Michelangelo Simoni
+- Torelli</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholdt sig i Italien februar 1894 til april 1895.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2139</t>
+  </si>
+  <si>
+    <t>Alhed Larsen føler sig mere hjemme i Firenze nu end i begyndelsen. Ludvig Brandstrup viser hende rundt i byen, og hun besøger ham i hans atelier og have. For nyligt begyndte Alhed på et maleri af to blomstrende mandeltræer, men da det blev uvejr, blev træerne helt forpjuskede, så hun måtte opgive billedet. Hun har brugt temmelig mange penge på lærreder, staffeli mm.
+Efter påske flytter de på landet. Rottbølls hjem er ellers dejligt med flot udsigt og udgang fra spisestuen til en have. Foran huset er der en plæne, hvor de spiller fjerbold.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/L3md</t>
+  </si>
+  <si>
+    <t>Firenze d. 22de Marts.
+Kæreste Mor!
+Ja, Du har Ret i, jeg kommer til at have en bestemt Dag at skrive paa, ellers glider det let over Tiden, jeg blev meget bestyrtet, da jeg i Gaar opdagede, at det var d 21nde, altsaa over 14 Dage, siden jeg sidst skrev. Men da vi ikke endnu havde faaet nogen Skrivedag bestemt, haaber jeg ikke, Du har været ængstelig. - Tak for Dit sidste lange Brev, det kom uventet, da Du lige havde skreven, jeg først fik Brev om 14 Dage. Jeg er frygtelig glad ved Dine Breve, de ere meget indholdsrige, Du forstaar saa godt at faa alting med. - Jeg befinder mig fremdeles udmærket godt hernede, ja egentlig bedre nu end i Begyndelsen, jeg føler mig mere hjemme nu. - Lud er forfærdelig sød imod mig, han er utrættelig til at føre mig omkring og forevise Florenz Herligheder og more mig paa alle Maader. Han bliver altid glad, naar jeg kommer paa Atélieret, og jeg tilbringer nogle af mine hyggeligste Timer der og ude i hans lille Have. Den gamle Professor Torelli, der ejer Haven og Stedet har bedt os gøre os det behageligt derude og givet os Lov at plukke af Blomsterne. Der er en Masse dejlige Violer. To Frugttræer ere ligeved at springe ud, jeg gaar og passer paa med dem, og saa snart de ere hvide, skal jeg til at male dem. Jeg havde forleden begyndt paa et dejligt Motiv, to blomstrende Mandeltrær, et helt hvidt og ét med blegrødt Skær, og bagved dem skimtede man de blaa Bjærge. Saa ["Saa" overstreget] Dagen efter, at jeg havde begyndt paa dem, blev det Regn og Blæst, og da jeg kom derud to Dage efter, var de saa forpjuskede, at de ikke var til at male efter. Det var jeg meget ked af, da jeg tror Anlæget var rigtig godt og det var et temmelig stort Billede. Jeg har brugt ikke saa lidt Penge til at købe Malersager for, Staffeli, Farver, Pensler, Blendrammer med Lærred og et Studiebrædt, c. 35 Lire, men de fleste af disse Ting er jo saa noget, jeg har én Gang for alle og kan blive ved at bruge. Til andre Ting vil der vist komme til at gaa meget lidt, men jeg passer ogsaa paa, det jeg kan. - - Lige efter Paaske flytte vi, det glæder jeg mig til, der bliver ganske anderledes landligt deroppe. Her har vi nok en dejlig Udsigt, Arnoen løber lige under vore Vinduer og til den anden Side se vi op ad et Bjærg paa Toppen af hvilket Michelangelos David staar. Vores Hus ligger op af Bjærget, saa skønt vi bo paa 3die Sal, gaa vi fra Spisestuen lige ud i en lille Have. Men her er jo alligevel complet byagtig. Deroppe paa bello scuardo (= den smukke Udsigt) er er ["er" overstreget] der en stor Plads med grøn have ["Have" overstreget] Plæne foran Huset, hvor vi kan spille Fjerbold, Ring o.sv. Jeg faar et dejligt Værelse, stort og luftigt. - Rottbølls er fremdeles mageløs elskværdige mod mig, de ere saa angste for, at jeg ikke skal have det godt nok; de ere ligefrem rørende els ["els" overstreget] omhyggelige for mig, og gøre alt for at jeg skal
+[Resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>1894-04-01</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Ludvig Find
+Alfred Rottbøll
+- Rottbøll, Fru
+Ellen  Sawyer
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var i 1894-1895 i Italien. De sidste måneder boede hun hos Konsul Rottbøll og hans kone på Det Danske Konsulat.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2113</t>
+  </si>
+  <si>
+    <t>Alhed Larsen og Rottbøll-parret er flyttet, og de lever i roderi, for Fru Rottbøll ejer ikke evnen til at lede arbejdet. 
+Alhed beskriver i brevet det nye hus. Både hun og Fru Rottbøll har været syge af influenza.
+Fru Rottbøll er meget umoden og har tendens til at blive gnaven og urimelig over småting, men hun tager imod det, når Alhed Larsen prøver at opdrage på hende.
+En aften, hvor fru Rottbøll var i teatret, tog Alhed Larsen og Hr. Rottbøll på café, og her mødte de Ludvig Brandstrup og Ludvig Find. 
+Alhed opfordrer sin mor til at lave stiklinger af en bladbegonie og giver hende anvisninger på, hvordan man gør.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/XaH1</t>
+  </si>
+  <si>
+    <t>Consolato di Danimarca
+"Bello scuardo"
+Italia Firenze
+1ste April
+Kæreste Mor!
+1000 Tak for Extrabrevet, som jeg fik i Gaar. Det var uhyre velkomment, da det kom midt i alt Flytteroderiet, der ikke var videre opmuntrende, og det var frygtelig morsomt at høre saa udførligt om Ederes [det sidste "e" i ordet overstreget] Paaske. - Dette bliver ikke noget langt Brev paa Grund af vor Flyttetravlhed, men jeg er nødt til at skrive i Dag for at varsko Dig med min nye Adresse, da jeg ellers er bange for at blive snydt for mit Fødselsdagsbrev. - Jeg glæder mig umaadeligt til at faa en Del Breve den Dag, I kan nok lade være at [et overstreget bogstav] byldre jer sammen i en Konvolut, men spendere et Par paa mig. Jeg vil bede Dig om at kommandere de andre til at skrive til mig baade de smaa, Plangert og Elle, den utro Unge. Jeg betaler ikke extra for tre Ark. - Nu har vi sovet to Nætter paa det nye Sted, men vi ligge endnu i et farligt Rod, den lille Frue har ikke Din (á min!) Evne til at lede Arbejdet. - Vi ere ogsaa alene tre om det, de skulde have en ny Pige [overstregede bogstaver] heroppe men har ingen faaet endnu. Vi faa det for Resten ganske yndigt her. Nedenunder er der Spisestue, stor og pæn Køkken; og her paa 1ste Sal er der ovenfor Trappen et stort Rum, der skal laves til en Slags Havestue med grønne Planter o.sv.; en nydelig Dagligstue, meget stort Soveværelse og endelig et Værelse, der skal bruges til dels Fotografværelse og dels Malerværelse for R. Dett ["Dett" overstreget] Disse tre Stuer er paa den enne [det sidste "n" i ordet overstreget] Side Trappeværelset, til den anden Side er mit Værelse. Dette er et meget stort Rum, højt til Loftet, lyst og luftigt! Af Møbler findes her en stor Sovesofa, som jeg sover udmærket paa, et Bord med Silketæppe paa, og et lille Tæppe under, en Puf og en dejlig stor Kommode med Marmorplade. Jeg kan faa det yndigt, naar jeg faar det ordnet rigtig. - 
+[Et overstreget bogstav] Det var rart at Blomsterne kom nogenlunde godt hjem. Jeg havde selv plukket dem alle. Dette vilde jeg have skrevet paa et Brevkort, men kunde ikke komme ud at faa fat paa noget, da Fru R. pludselig blev syg og maatte gaa i Seng af Influenza. Dette har jeg ogsaa haft, mit sidste Brev blev skreven Morgenen efter en næsten søvnløs Febernat; da jeg var færdig med det, gik jeg i Seng og laa to Dage med Feber og Blegner i Halsen. Rottbølls var meget omhyggelige for mig og frygtelig elskværdige. De skiftedes til at komme ind med Mad til mig, den ene med Formaden, den anden med Eftermaden og den sidste Aften, da jeg ikke havde Feber mere, drak de The inde ved min Seng og bagefter læste Manden højt i "Peter Paars". - Vi har ikke videre godt Vejr i denne Tid, det har været koldt og blæsende og nu skal vi vist have Regn. - Pakke og Tøjspørgsmaalet maa jeg hellere vente med at føle mig hjemme og veltilpas; de kalde mig "Missen" eller "Mis Be". Jeg kan (derfor) grulig godt lide dem, skønt vi egentlig slet ikke sympatisere eller passer videre godt sammen. Han er mig lovlig tør og akkurat, - næsten lidt for dannet -, og Fruen er lige det modsatte. Hun har tillige en hel Del Unoder, men hun ved det og vil gærne vænnes af dermed. Hun har aabenbart stor Respekt for mig og vil gærne have mig til at sige, naar jeg synes hun gør noget forkert. Det gør jeg ogsaa, mest ved at fortælle hende om nogen, jeg kender, der ikke er saadan. Hun bruger en Del at blive gnaven og urimelig over rene Smaating. Men saa forleden fik hun et lille Foredrag om at min Moder næsten aldrig var i daarligt Humeur og det, skønt hun havde meget mere om Ørerne og tillige et mindre let Sind end lille Fru Pelle, og at jeg nok trode, det meget var af dén Grund, vores Hjem var saa hyggeligt og yndigt. Hun hørte til i Andagt og erklærede til Slutning, at hun vist kunde lære meget af min Moder, hvilket jeg i mit stille Sind gav hende stærkt Ret i. -
+Men som sagt, jeg kan frygtelig godt lide hende, og jeg synes, hun allerede er bleven lidt flinkere, hun har trængt forfærdelig til Selskab, det lille Skind! - Forleden Aften blev hun inviteret med nogen i Theatret, det var en voldsom Sto ["Sto" overstreget] stor Begivenhed. Saa var der jo ikke andet for at gøre end at Manden og jeg maatte gaa ud paa Sjov sammen. Da vi havde afleveret den lille ved Theatret Kl. 8, gik vi paa Jagt efter Lud; vi undersøgte et Trattori, hvor han plejer at spise og 4 andre der i Nabolaget, men uden Held. Saa drev vi ind paa en stor nationalagtig Kafé med Musik. Rottbøll gav Kaffe og Kager og bagefter Is, og vi sad og havde det voldsom hyggeligt. Saa Kl. henimod 11 ser vi to Personer komme gaaende ned gennem Lokalet for at gaa ud; det var en ung Maler Find og - Lud. De havde været der hele Aftenen, men vi havde ikke set hinanden. Det var et meget grinagtig Træf, da det er et Sted, hvor baade Rottbøll og Lud meget sjældent komme. - Der var endnu en Timestid, til det var forbi i Theatret, vi fulgte derfor Lud hjem og drak et Glas Marsala paa hans Værksted. 
+- Jeg er meget fornærmet over at Elle ikke skriver til mig en Gang imellem, jeg synes, det kunde hun gærne gøre den So, hun er dog saa skrivende af sig. - Du tager Dig vel nok godt af mine Blomster, Du skulde prøve at faa Aflæggere af min Bladbegonie. Skær det mindst pæne af Bladene af og læg det ovenpaa en Urtepotte med Sand, som er fugtigt. For at holde det fast, stikkes et Par Smaapinde derigennem, og lidt smaa Sten lægges ovenpaa. Er Bladet for stort til Urtepotten, skæres det yderste udenvidere af. Sandet maa stadig holdes fugtigt, og Urtepotten staa paa Mistbænk. - Der kommer flere smaa Planter op, som efter nogen Tids Forløb plantes om. - Du skulde prøve det, min er saa gammel, at den vist ikke bliver rigtig smuk mere. Den skal have meget Gødningvand og vist plantes om og staa paa Mistbænk en Tid. - - Jeg havde forfærdelig Lyst at sende en lille Æske Blomster hjem, men det siges, at det ikke er tilladt mere og i alle Tilfælde kun ganske smaa Æsker. 
+[Resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>- Berg, Frøken
+Ludvig Brandstrup, billedhugger
+Thomas Bredsdorff
+Christine  Mackie
+Anna Magdahl Nielsen
+Johanne Oppermann
+Alfred Rottbøll
+Nicoline  von Sperling
+Maria von Sperling. g. Balslev
+Else Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholdt sig sammen med sin morbror, Ludvig Brandstrup, i Firenze. Hun boede den første tid hos vicekonsul Alfred Rottbøll. 
+Haabet er gården Erikshaab; Alhed Larsens barndomshjem.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske arkiv, BB 2188</t>
+  </si>
+  <si>
+    <t>Alhed forstod ikke det, som hendes mor skrev om vasen. 
+Christine og Thomas har været på en god tur til Falster.
+Alhed og Ludvig Brandstrup har holdt sangaften på hans atelier, og han forærede hende et meget fint, gammel smykke.
+Alhed spørger, hvem Frøken Berg er.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/jKvs</t>
+  </si>
+  <si>
+    <t>[Den eller de første sider af brevet mangler] besvare til det bliver lidt varmere, saa ved jeg bedre, hvad jeg har Brug for. Jeg fik den anden Pakke i udmærket Stand, men først Lørdag. - Fru Magdahl havde jeg skreven til, inden jeg fik Dit Dit ["Dit" overstreget] derom, det med Vasen forstod jeg ikke men jeg antager hun selv skriver derom til min Fødselsdag. - Frk Opperm.s Hefte har jeg skreven til Chr. om for Dage siden, det er vist derinde. R.V.-kogl. Vice. - Jeg har ikke mere Brevpapir ogsaa af den Grund bliver Brevet ikke længere. Jeg fik i Gaar Brev fra Thomas og Christine, det har jo været en vellykket Tur til Falster. - Har for nylig ogsaa haft Brev fra Frk. Sperling og Maria. - Vi havde en morsom Sangaften forleden paa Luds Atelier. Vi førte skaaren Smørrebrød med og han gav Vin og The. - Lud gik pludselig hen i sit Skab og hentede et yndigt lille Smykke, som han forærede mig. Det er gammel florentinsk Mosaik, indlagt i Sølv, nydeligt Arbejde, dels Kors og dels Brosche Det stikker Tante Visses Kors. - Jo, jeg var ganske rigtig kommen galt paa det ["det" indsat over linjen] med Datoer, og opdagede det først flere Dage efter. - - Nu kun 1000 Hilsner til Eder alle sammen. 
+fra Din Alhed.
+Hvem er Frk. Berg?? Hvor kommer hun fra? Du omtaler hende, som om hun var en Selvfølge. Jeg aner ikke, hvem hun er, men kan jo forstaa, at hun færdes paa Haabet til daglig. -</t>
+  </si>
+  <si>
+    <t>1894-04-06</t>
+  </si>
+  <si>
+    <t>Consolato di Danimarca
+Firenze</t>
+  </si>
+  <si>
+    <t>Rigmor Balslev
+Thorvald Balslev
+Agnes Berthelsen, Nislevgaard
+Emil Brandstrup
+Ludvig Brandstrup, billedhugger
+Julie Brandt
+Thomas Bredsdorff
+Christine  Mackie
+Ellen  Sawyer
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Laura og Albrecht Warbergs sølvbryllup var nært forestående. Alhed Larsen, f. Warberg, var i Italien med sine to onkler, og hun kom ikke hjem til festen. 
+Johanne var i huset hos Berthelsen på godset Nislevgaard ved Otterup.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0186</t>
+  </si>
+  <si>
+    <t>Johanne takker mange gange for blomstermønsteret, som Alhed har sendt. Hun frygter, at broderiet ikke bliver færdigt til sølvbrylluppet, men hun har været i Odense at købe garn, og hun syr meget på det. Johanne har nogle spørgsmål angående blomsterne på mønsteret.
+Johanne har været i selskab med Christine og Thomas. De har overnattet i en lejlighed, hvor døren smækkede, og der ikke var lys.
+Det er skønt, at Alhed skal til Rom. 
+Johanne ved ikke meget om, hvad hendes forlovede laver. Hun beder Alhed sætte italienske frimærker på brevene til Carl. I øvrigt ønsker hun tillykke med fødselsdagen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ai8c</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:] 
+No. 3 
+Frøken Alhed Warberg 
+R.V. Consolato di Danimarca 
+“Bella scuardo” 
+Firenze 
+Italia 
+Kære Be! 
+Du har min Agtelse i allerhøjeste Grad, baade fordi du har forholdsvis hurtigt sendt Tegninger og for deres Smukhed; jeg synes, det er aldeles nydeligt, men er jo pokkers svært at sy; man må jo egentlig betragte det halvt som Kunstsyning, eftersom Blomsterne er så levende tegnede; det værste er, at det er så aldeles rasende sent, det går nemlig ikke an at sy det med store flotte, dristige Sting, saa kommer det ikke til at ligne efter noget, man må netop sidde og pille med det; jeg tvivler på, det bliver færdigt til Sølvbrylluppet, det gjorde jeg straks, da jeg så Tegningen, men jeg syntes alligevel – hellere ikke få dette færdigt [fortsætter s. 2] 
+[skrevet lodret øverst på siden:] 
+Endnu en Gang min Kompliment for Tæppet – jeg havde ikke tænkt mig det nær så kønt og fordi du overkom at få det lavet. – Hils Onkel Lud - og Emil, når han kommer.
+Og så til Slut en varm Lykønskning fra din S. 
+J. 
+[S. 2:] 
+end at vælge noget ikke nær saa smukt i en eller anden Retning, selv om det blev færdigt; synes du ikke ogsaa. Fru Berthelsen syntes så absolut, at jeg ikke skulde tage de inderste Blomster med, altså slette alt, hvad der skulde paa Bordpladen, både fordi det blev hurtigere og fordi hun mente det andet var for bepakket; jeg var nær ved at lade mig forlede af denne Daarskab af Magelighedshensyn, men heldigvis greb jeg mig selv i Nakken i sidste Øjeblik, så det er kommen på altsammen. Jeg syr al den Tid det er mig muligt og det er ikke saa lidt, men det bli’r ikke noget videre. Jeg fik Sendingen om Torsdagen og gik straks på Timen til Odense med det for at få det tegnet på og lede Farver ud, gik herfra Kl. 1, endte Ærinder derude gik Hjem igen og var her Kl. 7 - flinkt Berthelsen var ved at tabe Næse og Mund over mig Saa fik jeg det om Mandagen og fangede straks an; jeg har syet den ene af Smørblomsterne og er nu ved den højrøde Frugtblomst, Det er jo en Pyrus Japonika? og vi har en her i
+Haven; det er storartet, at jeg har den at se efter. For Resten synes jeg [”jeg” indsat over linjen] ikke, der er Forskel (i Tegningen) på dem og så Æbleblomsterne, er det din Mening, at den ene af Grenene er en rigtig Æblegren S.u , saa er det ikke helt korrekt, da Blomsterne jo egentl. skulde sidde i Klumper, men skit – det var jo også umuligt at sy så. Tak for Forklaringerne i Brevet, dem har jeg stor Nytte af. Dem du kalder Begonier, er det dem, der ligner Tullipaner? S.u [”S.u” indsat over linjen] Sendte du ikke en af dem til Chr. Jeg synes der var sådan en blandt hendes, og de var altså lysehøjrøde, de bliver svære, da jeg ikke har Anelse om dem. Og Farven på deres Blade, er den ikke grågrøn noget lign. Tulipanblade? Mon du svarer på disse Par Ting - du gider vel ikke skrive til mig f[ulæseligt]sene, men kan du ikke til Elle i en af Mors Breve, så kan hun sende mig din Forklaring, når hun skriver til mig. – Anemonerne bliver vist svære, jeg maa se at få nogle i Odense hos en Gartner; jeg behøver ikke at lægge blaa og røde Tråde sammen til lilla (det vilde desuden blive grimt, man kan jo faa lilla Silke. Det var en lang Forklaring om Tæppet, men det er jo også et vigtigt Spørgsmaal. Jeg skal hjem i Morgen, saa tager jeg det med og viser dem det, samt faar Råd om et og andet. Chr. &amp;amp; Thomas kommer jo hjem; de Vrøvlehoveder, først får jeg Brev, de kommer første Søndag, så at Chr havde skrevet fejl, det var først næste – så Atter, at de alligevel kom første Lørdag Nu læser jeg tidligt med Ane og gaar til Odense, så jeg kan nå at komme med Eftermiddagstoget, altså sammen med Th. og Chr. Det glæder jeg mig vældigt til; jeg fik jo set saa lidt til dem derinde de var jo på Falster. Jeg morede mig ellers glimrende derinde i Påsken, Th. var jo fuldstændig frit gående de sidste Dage, jeg var der – Du ved vel, at han havde brækket sit Ben. Han, Bran og jeg dangderede den af sammen, hyggelige Aftener på den nye Kafé o.s.v. - Straks blev jeg lidt skuffet over den, men den kan jo for Resten heller ikke være hyggelig, når man kommer træt hjem Kl. [ulæseligt tal] om Natten og der er koldt, hvad der bidrog til Uhyggen var, at vores Døren [”en” sidst i ordet overstreget] til Lejligheden smækkede nok så lystigt, da vi kom, vi stod angstfulde nede på 4de Sal, men vi måtte jo tilsidst vove os derop; uheldigvis havde vi ingen Svovlstikker, så vi måtte rode Lejligheden igennem, inden de fandtes – først så blev vi klare på, at den var kemisk ren for Tyve og Bøller, det var kun Chr, der tilfældigvis havde glemt at lukke Dören, da hun gik. 
+Fredag Middag, 
+Ah! nu føler jeg tilfulde, at du nok ikke naar at faa dette paa din Fødselsdag, men du faar vel en Del paa selve Dagen, så du er glad nok ved at faa et lidt senere. Ja, maa jeg saa gratulere dig, lille Be – gid du må blive et helt Aar dernede endnu, det er et smukt Ønske, synes jeg. Længes du hjem? Næ, det gør du vel ikke, det er heller ikke noget at spilde Tiden med det; tænk hellere på, at du skal til Rom, det er anderledes Sjov. – Du skælder mig ud fordi jeg ikke skriver noget om Studimse, den Møgtoer; men jeg ved ikke en Kvidder om ham; han går på sit Rødkilde og passer fuldstændig sig selv, der er ikke Spor at bemærke. Men han kommer vel sagtens hjem mellem de to Hold eller Afdelinger – mellem Karle- og Pigeskolen mener jeg – for Pokker. Saa ser jeg ham vel i Tarup, saa skal jeg berette om ham – eller rettere berette Rimses eventuelle Beretninger om ham – jeg har ikke Tid til mere; jeg er saa optaget i denne Tid både af det Sytøj og af min Musik, som jeg hænger godt i med. Jeg staar op om Morgenen tidligt og øver mig, i Gaar var jeg nede Kl 6: stolt. 
+Vær nu ikke gal over at dette baade kommer for sent og er saa kort, naar jeg kommer hjem skal jeg stjæle nogle Frimærker, så skal du faa en Gang Brev til: jeg kan jo nok tænke mig, at du gouterer dem, når du er saa langt væk. ----- 
+Kan du ikke, når [”når” overstreget] hvis du skriver til mig, købe en hel Del Frimærker af lille Værdi og sætte på Brevet, så der kommer flere forskellige Slags, Carl samler på udenlandske Frim. og har næsten ingen italienske. Husk det! Du kan jo også gøre det hjem til så kan de sende mig dem. 
+[Skrevet lodret under selve brevet:] April 1894.</t>
+  </si>
+  <si>
+    <t>1894-04-19</t>
+  </si>
+  <si>
+    <t>Postkort</t>
+  </si>
+  <si>
+    <t> Via dei Calzaiuoli, 50122 Firenze FI, Italien</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Laurits Ring</t>
+  </si>
+  <si>
+    <t>Bommesi: Kraftigt stof af bomuld, opkradset på den ene side, der tidligere blev brugt til børne- og kvindeundertøj</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2115</t>
+  </si>
+  <si>
+    <t>For tiden svirer Alhed og venner sammen med L.A. Ring. Alhed skal begynde at male en lille pige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mI0O</t>
+  </si>
+  <si>
+    <t>Fortrykt på kortets forside:
+CARTOLINA POSTALE ITALIANA
+(CARTE POSTALE D'ITALIE).
+NB. Sul lato anteriore della presente si scrive soltanto l'indirizzo.
+93
+A
+Håndskrevet på kortets forside:
+Signora Laura Warberg
+Erikshaab - Højrup Station
+Danimarca Fyn
+Håndskrevet på kortets bagside:
+Hvis I ikke har sendt Pakken endnu vil jeg bede om at faa sendt et Par Bommesiskørter samt hvis der er det, et hvidt Skørt endnu. – Vi har Regn og Torden i disse Dage, hvilket kommer mig ubelejligt for mine Motivers Skyld, - men for Resten trængte alt svært til en Forfriskelse. – Vi svire sammen med Maleren L.A. Ring i disse Dage; han er et prægtigt Menneske. Forleden gik han Lud og vi sammen hele Dagen i Firenze i øsende Regnvejr og morede os brillant. I Aften har han bedt os alle til Aftensmad nede i Byen. I Dag har jeg begyndt paa et Portræt af en lille nydelig Pige, Aunitta. – Roserne staa i fuldt Flor allerede. Jeg har aldrig set saadanne myldrende Masser. Her staar ingenting paa disse forbistrede Brevkort. 1000 Hilsener fra Alhed.</t>
+  </si>
+  <si>
+    <t>1894-05-07</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Otterup</t>
+  </si>
+  <si>
+    <t>Harald Balslev
+Rigmor Balslev</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholdt sig fra februar 1894 og 14 måneder frem i Italien for at male. 
+"Han" er Harald Balslev, som Alhed Larsen i nogle år op til Italiens-rejsen var forlovet med. 
+Johanne C. Larsen svarede Alhed udførligt på det, som Alhed på brevkortet spørger om. Se Johanne C. Larsen til Alhed Larsen 1895-05-07 (brevskrivningen påbegyndtes 7. maj 1894, men Johanne C. Larsen skrev stadig på brevet 10. maj, så det er tidligst sendt derefter).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3747
+Fotokopi af et brevkort. Det vides ikke, hvor originalen findes.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er ikke blevet skør, men hun længes efter at høre, om Johanne C. Larsen og "han" (Harald Balslev) talte om hende, om han betroede sig til søsteren, Rigmor/Rimse, mm.
+Alhed Larsen vil skrive til Harald til hans fødselsdag. Hun har stuen fuld af duftende roser.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4IPy</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets adresseside:]
+CARTOLINA POSTALE ITALIANA
+(CARTE POSTALE D'ITALIE)
+93 A
+NB. Sul lato anteriore della presente si scrive soltanto l'indirizzo.
+( )
+[Håndskrevet på kortets adresseside:]
+Signora Joh. Warberg
+Nislevgaard Otterup St
+Fyen
+Danimarca
+[Håndskrevet på kortets tekstside:]
+Kære Joh! Tak for Dit Brev, som er modtaget i Dag. Du er sjov omhyggelig for mig! meget betænksomt af Dig for Resten! men vær bare rolig; jeg er ikke skør. Jeg kan med et Ord sige, at jeg ["jeg" overstreget] det er fuldstændig uforandret, siden jeg kom herned; men jeg længes saa vældig efter at høre noget derom fra den anden Kant. Skriv endelig op løst og fast om det hele. Hvordan var Humeuret? Talte I om mig og hvordan da? Men skriv tæt, ellers kan der intet staa. Brevet maa veje 15 Gram. Har Du ikke tyndere Papir? - Nu glæder jeg mig meget til Dit Brev, og skal saa nok skrive til Dig bagefter. Snakkede han med Rimse som før?? - - Jeg sidder og skriver til hans Fødselsdag d. 7ende, sender vist nogle Roser. Husk at skrive til ham. - Nu ikke mere i Dag. - Her er fuldt af duftende Roser i min Stue, jeg har stiftet Bekendtskab med en ung Gartner i Bobolihaven. 1000 Hilsner Alhed</t>
+  </si>
+  <si>
+    <t>1894-05-25</t>
+  </si>
+  <si>
+    <t>Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Firenze
+Bello sguardo</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+- Ingemann Petersen
+Christine  Mackie
+Alfred Rottbøll
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var i Italien februar 1894 til april 1895.
+Hendes forældre fejrede sølvbryllup 28. maj 1894. 
+Haabet er Erikshaab; Warberg-familiens hjem.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2147</t>
+  </si>
+  <si>
+    <t>Alhed Larsen håber at få en rapport om sølvbrylluppet og måske fotografier og stenograferede taler. Hun sender nogle fotografier, som Rottbøll har taget. Et af hende selv på værelset, et af Ludvig Brandstrup og hende og to af bygningen (Det Danske Konsulat) med flaget hejst. På sølvbryllupsdagen vil Rottbølls og Alhed være festklædt og tage et fotografi, mens Rottbøll holder tale.
+Alhed spørger, hvad forældrene synes om det maleri, som hun har sendt. Det var svært at få det færdigt, fordi vejret er skrækkeligt. Hun er færdig med et blomsterbillede og et af pelargonier, som hun har givet gartneren. Nu vil hun male et motiv fra en allé med et rosenanlæg. Hun og Ludvig Brandstrup har været derude at tegne. Alhed er kommet i godt arbejdshumør nu. Hun skulle vænne sig til alt det nye. 
+Der er mange ildfluer, og Alhed overvejede at sende en æskefuld hjem. 
+Familien må ikke lægge breve i pakkerne. Det kan medføre bøde.
+Rottbøll siger, at Christine skal købe cyklen hos Ingemann Petersen. Og hun skal leje en gammel en at lære at køre på. 
+Alhed sender lykønskninger. Hendes mor og far har altid været gode forældre, og hun håber, at de alle i mange år må beholde deres hjem. Hun sender blomster.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/6doT</t>
+  </si>
+  <si>
+    <t>Kære Mor og Far!
+Det er rigtignok skrækkeligt at tænke paa, at jeg ikke skal være med paa Eders Hædersdag d. 28nde, at jeg i Aanden vil være der til Stede hele Dagen, behøver jeg knap at sige. Og saa haaber jeg, at jeg bagefter faar et udførligt Referat af det hele. Bare Elle kunde tage et Par ["Par" indsat over linjen] Fotografier bl.a. Dig og Far i Eders Galla, det var frygtelig morsomt og saa Christine kunde stenografere nogle Taler, foreslaa hende det. - Jeg sender hermed nogle Fotografier, som Hr Rottbøll har taget. - Det, hvor jeg er alene, er taget paa mit Værelse, jeg sidder ved Vinduet paa Puffen. Kjolen jeg har paa, er min blegrøde linnede, jeg har faaet syt hernede. - Det af Lud og mig er taget paa den lille Terasse ved Lung-Arnon. Bed Tante Berta undskylde. Det, hvor jeg har hvidt Forklæde paa er taget paa min Fødselsdag. Rottbøll vilde have, at Lud skulde tage Hatten af, hvilket han ikke vilde. Lige i det, jeg vilde gjøre det, snuppede Hr. Rotbøll to ["to" overstreget] os. - De to sidste ere tagne ude paa Pladsen foran Huset. Vinduet til højre for Gangdøren er Spisestuen, det ovenover er mit Værelse, der hvor Flaget kommer fra er Gangen, ved Siden af Dagligstuen, og endelig det med de halvt oplukkede Skodder Sovekammeret. Paa det ene ses Hr. Rottbøll, paa det andet deres kønne Pige Tjesira. De to sidste ere tagne paa Hr. Rotbølls Søsters Bryllupsdag, derfor er Flaget ude og vi alle i Festdragt. - Paa Mandag skal vi igen alle i Galla og her afholdes en lille Festmiddag Kl. 6. Der vil blive taget et stort Fotografi af os, mens vi sidde ved Bordet og i det Øjeblik Hr Rottbøll holder Talen for Eder. Kransekagen og Genferkagen ankom i udmærket Stand i Gaar, den er nu lagt i Blikkasse og vil blive spist med stor Andagt paa Mandag. - Jeg gad vide, hvordan I synes om Maleriet, jeg har sendt Eder, hernede synes de, det var pænt; jeg havde stor Møje med at faa det færdigt, da Vejret var saa skrækkelig ustadigt i den Tid. Og det er det for den Sags Skyld endnu. I over en Maaned har vi haft Regn, Torden og Graavejr; her er næsten stadig en tung og trykkende Luft, Scirocco kalder de det. Jeg er glad ved, at jeg har haft Blomster i Gang i den Tid. Mine Senerarier blev jeg færdig med for en 8 Dages Tid siden, det er ubetinget noget af det bedste, jeg har malet. Jeg malede ogsaa dernede 2 Pelargonier, den ene gav jeg min bedste Gartner, der forærer mig saa mange smukke Roser. - Mor og Elle maa slaa sig til Ro med, at jeg ende ["ende" overstreget] ogsaa maler Blomster, endogsaa Blomster, man har hjemme; men tænk paa, jeg er jo ikke ["ikke" indsat over linjen] rejst herned for at fotografere Italien, men for at male noget godt, enten det saa er det ene eller det andet. - Nu tørster jeg efter godt Vejr til et ganske dejligt Motiv, jeg fandt forleden Dag oppe paa den berømte "Viale des Collie" en lang pragtfuld Allé, der løber i Sneglegang op ad et lille Bjærg og et Stykke udenom Florenz; den er flere Steder afbrudt af dejlige Blomsteranlæg. Det jeg vil male er et Rosenanlæg op ad en Skrænt eller Bakke, paa Toppen af hvilken der staar en Række smukke Trær. Midt i løber en meget smuk og dekorativ Trappe. - - Jeg er kommen i udmærket Arbejdshumeur nu, meget bedre end i Begyndelsen, men man siger ogsaa, at det er saa almindeligt, at Folk ikke kan bestille noget strax naar de kommer herned, da de blive ganske fortumlede af alt det nye, de ser; man maa først falde en Smule til Ro. - Jeg var ude at tegne mit Rosenmotiv i Gaar, Lud var med og han blev saa begejstret for de smukke Linjer i det, saa han selv fik Lyst at tegne det. - Det er morsomt at Tante Berta kommer med, jeg beklager hende ellers, det maa sandelig ikke være nogen Spøg at komme muttersalene over mellem alle de fremmede Mennesker. - Her er smækfuldt af smaa Ildfluer om Aftenen, det ser saa ganske dejligt ud med alle de smaa Stjærneskud i den mørke Luft. Forleden Aften havde Lud og jeg fanget en halvs ["halvs" overstreget] halv Snes Stk. og sat ind i Gangen de oplyste den næsten. - Jeg havde haft frygtelig Lyst at sender ["r" i slutningen af ordet overstreget] Eder et 100 Stykker i en hullet Æske til at slippe løs i Haven om Aftenen, men jeg syntes dog, da det kom til Stykket, at det var et syndigt Experiment mod de stakkels Smaadyr. - - Sig Elle og de andre mange Tak for deres Breve; Pakken kom i god Stand forleden. Men I maa ikke alligevel sende Breve en anden Gang i Pakke, hvis I en Gang igen sender noget; bliver det opdaget, er det Mulkt, Rottbøll har set det efter i Postloven. - Rottbøll siger, at Chr. absolut skal købe sin Cycle hos Ingemann Petersen i København; R. kender ham personlig godt og siger, han er umaadelig reel. R. vil skrive en privat Lap til ham, saa kan hun være sikker paa at faa en god og billig Cycle. Men svar paa, om hun vil købe der. Hun kan skrive til ham fra Odense, det er nok, hun forstaar sig jo alligevel ikke selv paa det. - Og saa skal hun ikke lære at køre paa den nye men leje en gammel paa et Cykellager en kort Tid; det kan magelig betale sig, siger R. der er vældig klog paa de Dele, den nye Maskine lider meget ved det. - - Nu vil jeg gaa over til min Lykønskning, der jo er den egentlige Hensigt med dette Brev. Gid I nu for det første maa faa en rigtig Festdag paa Mandag, og saa at I maa kunde ["kunde" overstreget] kunne taale det hele begge to. - Og saa vil jeg sige Eder 1000 Tak for den Tid af de forløbne 25 Aar, jeg har været under Eders Vingers Skygge. I har altid været noget storartede Forældre for os allesammen, og gid vi endnu i mange, mange Aar maa beholde vores yndige Hjem "Haabet". -
+1000 Hilsner af de allerkærligste fra Eders Be.
+Bello sguardo - Fredag 25-5-94
+Jeg sender Eder nogle Blomster, hvis de ere friske kan de maaske indtage Hæderspladsen foran Eders Kuverter; men jeg har slet ingen Anelse om, hvordan de Blomster, jeg sender, egentlig kommer hjem</t>
+  </si>
+  <si>
+    <t>1894-05-29</t>
+  </si>
+  <si>
+    <t>Lars Christian Balslev
+Emil Brandstrup
+Ludvig Brandstrup, billedhugger
+Julie Brandt
+Johanne  Larsen
+J. Th. Lundbye
+Christine  Mackie
+Alfred Rottbøll
+- Rottbøll, Fru
+Hempel Syberg
+Vilhelmine von Sperling
+Maria von Sperling. g. Balslev
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Laura og Albrecht Warberg, Alhed Larsens forældre, havde sølvbryllup 28. maj 1894.
+Alhed Larsen var i Italien februar 1894 til april 1895.
+"Lundbyes Rejse" er formodentlig den såkaldte "Frisetegning", som Hendriksen udgav via August Bangs Boghandel. Der er tale om et rullet stykke papir med trykte træsnit af Joh. Th. Lundbye. Rullen ligger i et paprør, og der er en træprop i hver ende.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2146</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har tænkt på forældrene hvert femte minut hele dagen. Rottbølls og Onklerne har gjort alt for at fejre hendes forældres sølvbryllup. De serverede the på sengen, havde hejst Dannebrog, lavede god middag, og Alhed fik også en gave af Ludvig og Berta.
+Alhed har fået breve, der beskrev, hvordan festdagen var tilrettelagt, så hun kunne følge med. Hun håber, at hun om natten kan drømme om kulørte lamper, musik mm., mens familien stadig fester. 
+Alhed takker for telegrammet og spørger, om det, som Emil, Ludvig og hun sendte, kom forståeligt frem. 
+Tænk, at forældrene fester i tre dage.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AUNk</t>
+  </si>
+  <si>
+    <t>Kæreste Mor!
+Jeg vil dog skrive et Par Ord hjem i Aften. Kl. er 12 nu, saa vi ere ["ere" indsat over linjen] altsaa lige ved Slutningen af d. 28nde. Jeg har har ["har" overstreget] fulgt Eder trofast i Tankerne hele Dagen, jeg kan vist rolig sige, at der ikke er gaaet 5 Min., hvor jeg ikke har tænkt paa Eder. - Jeg kan jo ikke sige andet, end at det har været en Prøvelsens Dag for mig, men baade Rottbølls og Onklerne har været forfærdelig søde og elskværdige og har gjort alt muligt for at lave en Festdag ud af [et overstreget bogstav] det ogsaa hernede. Du beder i Dit Brev om en nøjagtig Beretning om, hvad I te ["I te" overstreget] vi have taget os for i Dag, og den skal I ogsaa faa. - Jeg blev vækket i Morges med The paa Sengen og Gratulationer af Rottbølls og Onklerne. De underholdt mig livlig i over en Time, saa det blev meget sent, inden jeg kom op. Kl. 10 1/2 kom Posten med Breve hjemme fra og fra Christine og Pan. Marie Sp. fik jeg fra i Gaar. - Det var umaadelig oplivende, og morsomt var det at faa Planen for i Dag rigtig grundig, jeg har hele Tiden vidst, hvor jeg skulde tænke hen. - Efter Frokost, da jeg netop havde trukken mig herind paa i ["i" overstreget] mit Værelse i en lidt sørgmodig Stemning, kom det lille nydelige Telegram. Det blev jeg forfærdelig henrykt over, I kan ikke tænke Eder, hvor det var morsomt at faa en saa frisk Hilsen fra Eder, kun tre Timer efter at den var afsendt; det var helt ejendommeligt. - Onkel Syberg har saavidt jeg kan se, haft noget særlig med det at gøre; hils ham mange Gange og fortæl ham hvor frygtelig glad jeg blev ved det, det var rigtignok nydelig funden paa. - - Naa, nu vil jet vente med Fortsættelsen til i Morgen, det der vist haabløst at tænke paa at holde ud med Eder andre. I ere vel ikke halvt færdige endnu. Men nu vil jeg gaa i Seng og prøve paa at sove. Jeg haaber saa at drømme om kulørte Lamper, Guirlander, Musik og festlige Mennesker, - aah hvem der nu kunde flyve hjem og være mellem jer allesammen bare et Par Timer! - Godnat.
+Næste Dag. Naa, vi havde forresten en rigtig rar og morsom Dag i Gaar. - Flaget vejede hele Dagen. Kl. 6 indtages Festmaaltidet: Kyllingesteg med Grønærter, Bøf med Salat, Jo ["Jo" overstreget] Ost og Brød, Jordbær (saamange saa vi alle har Mavepine i Dag), Rødvin og Marsala. Rottbøll fotograferede os paa et stort Billede, det er ikke fremkaldt, men bliver vist nok godt. - Tænk, Lud og Tante Berta gav mig Present. En "Luzienne" den er til at brænde med to Blus (Olje) ægte italiensk, c. en Alen Høj. [Tegning] Det der hænger ned er Lysesax, Slukker og Kradser. Jeg er frygtelig glad ved den. Det var nok Berta, der havde funden paa det, hun er vist en skrækkelig sød Pige. - Kaffen efter Middagen drak vi inde hos Balle og Lud som gav Likør og Kager. To Slags Likør. Jeg fik en Fl. af dem [overstregede bogstaver] hver. Balles er meget fin og ejendommelig; den skulde jeg tage med hjem til Far. - Efter Kaffen gik vi igen herind at spise Jordbær, saa det er saamænd intet Under, at vi har Mavepine i Dag. -
+I Dag har jeg haft Brev fra Johanne og et langt Brev fra Laders. Denne skriver noget om "Lundbyes Rejse", som jeg ikke fuldt ud fatter Meningen af, men jeg haaber, det giver sig. Jeg ser af hans Brev, at I er i Faaborg i Dag til Svir. Det er dog vældigt, 3 Dage i Træk, det minder næsten om Foreningsdagene i Fjor Sommer. Bare Dagen i Morgen ikke bliver noget sløj. - Bare I nu har haft godt Vejr til det hele, her er det stadig sløjt, det trækker med Regn og Torden hver eneste Dag. - Jeg haaber, Osten smagte godt og at I fik vort Telegram i god Tid og i nogenlunde uforfalsket Tilstand. Mit var helt godt klaret undtagen det sidste Ord, der saa saaledes ud
+Soelvbryllupsgjas
+terne.
+Vort skulde lyde:
+Tillykke! fra Sydens tre
+Ludvig Balle og Be
+Lød det saaledes?
+Nu maa jeg slutte i en Fart, det begynder at regne, saa jeg kan ikke gaa til Byen, som jeg havde tænkt, men maa skynde mig hen i Kassen med Brevet.
+1000 kærlige Hilsner til Eder alle, ogsaa til hvem der er af liggende endnu. Tante? saa tak hende mange Gange for hendes Brev.
+Eders Be.</t>
+  </si>
+  <si>
+    <t>1894-6</t>
+  </si>
+  <si>
+    <t>Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Den eller de første sider af brevet mangler.
+Det vides ikke, hvem T.M er. 
+Sybergs kan være Adelheyde og Hempel Syberg, men det kan også være Fritz Syberg og Anna, skønt de muligvis endnu ikke var gift, da brevet blev skrevet. 
+Bordbilledet er formodentlig et fotografi, som Alhed Warberg sendte fra Firenze, hvor hun sammen med konsul Rottbøll m.fl. fejrede hendes forældres sølvbryllup. I et andet brev fortalte hun, at Rottbøll fotograferede dem ved festmiddagen. Fotografiet kendes ikke.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2199</t>
+  </si>
+  <si>
+    <t>Resultaterne bliver bedre, end hvis Alhed Warberg havde været i København. Hun har sparet.
+Alhed spørger, om moderen blev glad for bordbilledet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/B0Hm</t>
+  </si>
+  <si>
+    <t>[De indledende sider af brevet mangler]
+2
+nok nemmere fra end hvis han vilde have haft mig i København et Aar, og saa er Resultaterne ganske sikkert langt bedre efter dette. – Naa, nu er der jo ikke andet for at gøre end at se Tiden an, vel? jeg er glad ved, at jeg hele Tiden har sparet saa meget jeg kunde. Skriv, om I ikke ogsaa synes, at det er helt pænt klaret med Pengene, ogsaa Far. Saa skriver I Andet. Er Du glad ved Bordbilledet? – Har ikke Tid til mere nu. ----------
+Mange Hilsner.
+Alhed
+Se dog endelig at faa Sybergs af Sted paa din Rejse. Dejlig for T.M.</t>
+  </si>
+  <si>
+    <t>1894-06-14</t>
+  </si>
+  <si>
+    <t>Bello sguardo
+Firenze</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Louise Amstrup
+Mogens Ballin
+- Blom
+Ludvig Brandstrup, billedhugger
+Niels Elgaard Amstrup
+Ellen  Sawyer
+Erik Schaffalitzky de Muckadell
+Albrecht  Warberg
+Conrad Warberg
+Else Warberg</t>
+  </si>
+  <si>
+    <t>Alheds forældre fejrede sølvbryllup 28. maj 1894. Derfor ordene om gaverne. 
+Alhed Larsens rosenbillede havde motiv fra en park nær Firenze. Hun skrev også om billedet til forældrene 25. maj 1894.
+Gloruperne: Conrad og Else Warberg. Conrad Warberg, Albrecht Warbergs bror, var godsforvalter ved Glorup. 
+Skaderup og Skvaderup er Alhed Larsens øgenavne for Bello sguardo i Firenze</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2148</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har taget brusebad i et vandfald. 
+Hun har truffet maleren Mogens Ballin, som var meget mærkelig. Symbolistisk maler, vegetar, katolik. Han mente, at helgenånderne kunne høre os. 
+Alhed Larsen maler på sit rosenbillede.
+Sikke mange gaver forældrene har fået. Dejligt med de 5000 kr. fra greven - det må hjælpe på den trængte økonomi.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TRQu</t>
+  </si>
+  <si>
+    <t>[Brevets første sider mangler]
+3 Bjærgbæk med Vandfald. Kan I tænke Eder noget saa henrivende som at tage Styrtebad i et lille Vandfald? - Ah! Vandet var frisk og dejligt og Solen faldt ned i runde Pletter, ja, det var en fuldendt Nydelse. - - Ovenpaa det Bad smagte Middagen fortræffeligt, og Aftenturen hjem var saa dejlig. - Det var en eller anden Helgendag, saa Landsbyerne vi kom igennem var illuminerede, og der var Dans og Sjov. - Apropos om Helgen; her var forleden Aften en Maler Ballin, meget mærkelig; han er dansk, men ligner mest ["mest" overstreget] mindst en Italiener; meget radikal i sin Malemaade, Symbolist, skriver "Taarnet"! Spiser ikke Kød, er gaaet over til at blive Katolik, ender vist som Munk. - Vi drøftede Religion, han Lud og jeg. Han var overbevist om, at Helgenaander og ogsaa andre agtværdige Aander kunde høre, naar man talte med dem, og han fandt Pavens Statholdervirksomhed ganske i sin Orden. Jeg forargede [det andet "r" i ordet indsat over linjen] ham dybt ved i Samtalens Løb at bruge Udtrykket "Maskepi med Aanderne". - Det brød jeg mig imidlertid ikke om, da der var noget ved ham, der irriterede mig, naar han talte om Helgener, en præstelig og lidt uægte Salvelsesfuldhed. - - Naa nu er jeg snart suget af at skrive Brev for i Dag. Jeg klemmer paa med mit store dekorative Rosenbillede, jeg vist har skreven om, det morer mig svært. Det var dog en gebummerlig Masse Gaver, I har faaet, og saa udmærket valgt ogsaa ["ogsaa" indsat over linjen] og alle ogsaa Debutationerne. Grevens var skam nydeligt. De 5000 har jeg glædet mig for Alvor over, jeg haaber, de vil spare Far for en Del Bekymringer, nu har han da noget sat hen. - Greven er rigtignok forfærdelig flink imod os, men han maa jo ogsaa sætte svært Pris paa Far. - Du har glemt 14 Gaver, jeg fik kun 60. Hvad gav Gloruperne? dem skrev Du ikke om derimod er Amstrups ansat to Gange. Hvem var de 12 Par Kopper fra? jeg kunde ikke læse det. - Det har rigtignok været en storartet Fest. Hils Bloms mange Gange, det gjorde mig saa ondt for Fru B, at hun ikke kunde være med til al den Morskab. - Vil Du ikke, naar I sender sender Fotografiet, tillige sende et af mig og lille Agn, husk det endelig, jeg har bedt om det før. - 
+Vil Du takke Far for hans lille Skrivelse, derimod ikke Elle for sin. Men vil Du ikke sende mig hendes Adresse. - I har rigtignok været expeditte med Taksigelser. -
+Mange kærlige Hilsner til Eder alle. Hvor jeg er stolt over at have skriven to lange Breve lige paa en Gang. - Nu er det Spisetid, det passer lige. - Din Alhed
+Skaderup - 14de Juni -94</t>
+  </si>
+  <si>
+    <t>1894-07-15</t>
+  </si>
+  <si>
+    <t>Lars Christian Balslev
+Thorvald Balslev
+Emil Brandstrup
+Ludvig Brandstrup, billedhugger
+Thomas Bredsdorff
+Karen Jørgensen
+Anna Magdahl Nielsen
+Johannes Magdahl Nielsen
+Alfred Rottbøll
+- Rottbøll, Fru
+Michelangelo Simoni
+Hempel Syberg
+Albrecht  Warberg
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har i et andet brev fortalt, at Rotbølls embede i Firenze var ulønnet, og at han og konen levede af renterne fra hans formue.
+Viale dei Colli er en snoet vej omgivet af parkanlæg og springvand i Firenze.
+Alhed Larsens forældre fejrede sølvbryllup 28. maj 1894.
+Haabet er gården Erikshaab, hvor familien Warberg boede.
+"den storslaaede Dag i Tarup": Grundlovsdag 1893 fortalte Johanne, Alheds søster, at hun var blevet forlovet med Thorvald Balslev, som var søn af præsten ved Tarup Kirke. Det er ham, som i Alheds brev bliver kaldt Skvade. 
+På Gelskov boede Hempel Syberg (Onkel Syberg = O.S.) og hans kone, Adelheyde. Hun blev syg af en svulst i hjernen og døde på sindssygehospitalet i Middelfart i 1896. Det er muligvis hendes indlæggelse, Alhed er inde på, når hun skriver, om Onkel Syberg ikke kan få det bedre "et Par Aar ovenpaa det, kan det ikke lette paa ham?"</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2149</t>
+  </si>
+  <si>
+    <t>Det er irriterende, at nogle af Alheds breve ikke når frem til Danmark i tide. Hun vil nu bruge en anden postkasse. 
+Rottbølls rejser til Gardasøen. Han kan ikke tåle varmen i Firenze. Alhed vil prøve at tilrettelægge sin tid alene. Hun er spændt på, hvordan hun kan komme til Rom. 
+Lud giver Rottbøll penge til Alhed, og hun får dem i små portioner. Hun sparer godt, men malergrej og tøj er dyre sager.
+Alhed Larsen er tilfreds med sin maleindsats. Hun knokler på trods af varmen. Rosenbilledet har hun i to måneder malet på ved Viale dei Colli. Hun har også malet et par blomsterbilleder og et springvand. Alhed begynder at tro på, at hun kan drive det til noget med maleriet. 
+Rottbølls rejser til Gardasøen, da han ikke kan holde varmen i Firenze ud. Han og konen har i øvrigt pengeproblemer. Alhed mener dog ikke, at de har udgifter af at have hende boende.
+Varmen er meget slem, og man bliver desuden stukket voldsomt af nogle modbydelige myg. 
+Alhed håber, at Hempel Syberg nu kan få et par gode år.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/XSUd</t>
+  </si>
+  <si>
+    <t>"Bello sguardo" -
+Søndag 15 Juli
+1894
+kaldet "Skvalderup"
+Kæreste Mor!
+Det er noget slemt Smøleri med de Breve; jeg er sikker paa at have lagt baade Kortet og Brevet til Dede i i god Tid. Hvem ved, hvormange Breve, der er blevne forsinkede paa den Maade. Du skrev f. Ex. til mig paa Karen Js. Fødselsdag og jeg forstod paa Dit Brev, at der ikke var kommen noget fra mig. Ogsaa dette var afsendt i god Tid. - Jeg maa nu udvælge mig en anden Kasse, hvilket er meget sørgeligt, da den jeg hidtil har kommen i, hænger herudenpaa Huset. Og tilmed kan ingen Siden ["Siden" overstreget] sige, hvor Forsinkelsen finder Sted, saa Du maa endelig lade være at være urolig om det en Gang imellem gaar over Tiden. Paa den lange Vej kan der jo let tilstøde et lille Brev noget, og det italienske Postvæsen er vist en slem Smøleforretning. Paa den Maade er det egentlig skidt at have en bestemt Skrivedag. Men hvis jeg skal have det, er det vel bedst at tage Søndag, da har jeg bedst Tid og saa kan det være Svar paa Dit Brev fra om Fredagen. - Det var en lang Remse om den Ting, men jeg var meget ked af, at Du havde ventet saalænge, jeg kender Dig jo med de Breve; og den arme Dede blev snydt paa sin Fødselsdag. - - 
+Nu paa Torsdag eller Fredag rejser Rottbølls og Balle til Lago og Garda, og jeg bliver bums alene i Lejligheden. Pigen rejser ogsaa. Nu skal jeg se at indrette mig paa en fornuftig Maade, saa det hverken koster formeget Tid eller Penge. Jeg tænker, jeg selv vil besørge min Morgen og Middagsmad og saa i Reglen spise med Lud nede i Byen om Aftenen. Det bliver saamænd helt morsomt, især saalænge Lud er her, naar han først er rejst, bliver det jo lidt ensomt, jeg maa se at blive lidt flink i I ["I overstreget] italiensk inden den Tid. - Mulig ogsaa Magdahls kommer til den Tid. Jeg er meget spændt paa at høre noget derom, har endnu ikke faaet Brev fra Fru M. Jeg maa jo se at hale den ud, til de kommer, ellers er det mig og de andre en Gaade, hvordan jeg skal komme derned. Men nu skal jeg se at spare godt, mens jeg er alene; sidste Udvej bliver at tage lidt af, Roms Penge og lægge til Florenz, og saa være lidt kortere dernede. - Jeg er glad ved, at jeg hele Tiden har brugt uhyre faa Penge, Rottbøll har faaet hver Maaned af Lud og saa givet mig i smaa Portioner. Han siger, jeg har brugt forbavsende lidt. Men en Del er der jo dog gaaet. Til mit Malervæsen meget, det er noget dyrt Kram og jeg maatte jo begynde fra bar Bund med Staffeli, Blendrammer o.s.v. - endvidere Hat, Parasol, rød Kjole syt, Strømper og Sko; disse sidste Dele slider jeg vældig paa, af Sko har jeg købt to Par og maa snart til det tredje. - Ja, Pengespekulationer og Bekymringer har man jo alle Vegne i denne Verden. Men jeg er glad over at mærke, at jeg hernede virkelig faar noget ind for Pengene. - Jeg kan ikke sige andet end at jeg er tilfreds med som det gaar med mit Malervæsen. Resultaterne skal I nu slet ikke glæde jer saa forfærdelig til, det er mulig, at I ikke kan se nogen videre Fremgang, og navnlig maa I ikke vente Eder en Syndflod af Billeder. Men alligevel er jeg sikker paa, at der i de sidste Maaderer ["Maaderer" overstreget] Maaneder er sket en betydelig Fremgang og jeg har maaske udviklet det mere i denne korte Tid end i de foregaaende 7-8 Aar i hvilke jeg har malet. Navnlig er min Arbejdsevne taget saa umaadelig til, forbausende ligefrem. Jeg gaar paa trods Sol og Varme og mærker det tit ikke af lutter Varme ["Varme" overstreget; "Iver" skrevet over linjen] Iver. Selv de indfødte undrer sig over at jeg kan taale det. Næsten ingen Italienerinde vilde kunne gøre det, siger de. Jeg skrive dette for at rose mig selv og haaber ogsaa, I bliver stolte af mig. - Du spørger, hvor jeg maler mit Rosen"parti". Ja det er ikke saa nemt at forklare for uvedkommende. Det er en god halv Times Gang herfra; først ned ad Bjærget og saa et Stykke op igen ad a ["a" overstreget] en pragtfuld Allé, der løber i Sneglegang op ad et Bjærg og ender [et overstreget bogstav] med en dejlig Plads, hvor Michel Angelos David staar. Saa løber den ned paa den anden Side af Bjærget og munder ud, hvor vi bode før; Denne Allé, der hedder "Viale des Calli" (Højenes Vej) er flere Steder afbrudt af Anlæg og i et af disse staar jeg. - Nu er det store Billede snart færdig, saa har jeg haft det under Arbejde vist omtrent to Maaneder. Det er jeg meget stolt over. Min bedste Arbejdstid paa det begynder først Kl. 8 1/2, derfor maler jeg paa samme Sted, hvor jeg alligevel har mine Sager, et Morgenbillede ikke helt lille, med Petuniablomster i Solskin (disse Blomster, der lugter saa godt og som har bløde Blade, visner hurtigt, vi har dem hjemme.) Om Eftermiddagene har jeg i Boboli malet tre smaa Billeder foruden Senerarierne. Det sidste var noget af et Springvand, Citrontrær, der spejle sig i Vandet, de andre har jeg vist skreven om. I Søndags havde jeg bestemt at drive med Malervæsnet og se at faa lidt syt. Nu fik jeg Øje paa et Motiv, en Buket smukke Blomster, som jeg havde faaet af en Mand ude paa Colle; jeg husker ikke hvad de hedder, prægtige Farver. Jeg malede saa hele Dagen til Kl. 7 om Aftenen og fik et lille Billede færdig. Lud sagde, det var et godt Dagsarbejde og jeg synes selv de er pæne. Jeg skriver saa udførlig om alt mit Malervæsen, da Du altid spørger ud om det. - Ja, det er Guldalder for mig, hvad Mal[er]iet angaar, jeg gaar sommetider og bilder mig ind, at jeg virkelig kan blive til noget, eller at jeg i alle Tilfælde har mere Talent end jeg før har trot. Det med Juleudst. var vist ingen Umulighed men jeg er bange, Du og Far vilde tage Eder det nær, hvis jeg blev kasseret. - Du spørger, hvad R. maler, det er Landskaber, men det vil sige for Tiden gør han ingenting hverken i den ene eller den anden Retning. Varmen tager paa ham, saa han er helt syg. Derfor er de nødt til at rejse, hvad de ellers ikke havde tænkt at gøre før, da de mente ikke at have Raad. Hans Pengesager staar nok ikke godt for Tiden; 1000 Kr., som han havde ventet at faa for i Sommer, faar han ikke, saa han maa stadig tage op af sin Formue, da de ikke kan leve af Renterne. Derfor er der heller ikke tale om at beholde mig frit nogen Tid. Men heldigvis tror jeg dog, jeg betaler saadan for mig, saa de ikke taber det mindste ved mig. - - Vi har en lumrende Hede nu, rent gyselig hver Dag, Du har en Gang spurgt, hvormange Grader celsius. Ved det ikke bestemt, men et Par og tredive. Og det er i Skyggen inde i Stuen. Og Skyggerne er paafaldende i Modsætning til solbeskinnede Steder, der er et glødende Ildhav. Du kan tænke Dig, at Modsætningen der saa stærk, at hver Middag, naar jeg kommer her hjem bliver jeg til de andres store Forbavselse, snydende [det første "n" i ordet indsat over linjen] forkølet af Snue, saa jeg nyser og Øjnene løber i Vand; det varer i Reglen et Par Timer, til jeg gaar ud igen i Varmen. Og dog er her saa hedt, at de andre og jeg, naar jeg har været tilstrækkelig længe herhjemme sidder ganske stille og sveder paa en Rørstol. Bløde Møbler ere skyede. - Saa kan Du selv tænke Dig til Varmen ude. - - Det værste er, at vi har svært ved at sove om Nætterne. Dels for Varme og dels for Myg. Disse sidste ere skrækkelige. Der er en egen Slags her, nogle smaa lodne Fyre, der gaar paa med en knusende Dødsforagt og deres Stik er som en Byld, gør ligefrem ondt. Jeg er for Tiden aldeles forbidt. Paa min ene Haand og Haandled er der over 100 Stik, paa den anden, der ser forholdsvis godt ud 40-50, paa flere Fingre 10, jeg ser skrækkelig ud ogsaa i Ansigtet, og tænk, de har endogsaa stukken under begge mine Knæ, paa Vrangen forstaar Du. Det er en stor Plage. Og det er skønt, vi ligger under store Net om Natten. - I Nat har vi for en Forandrings Skyld ikke sovet for Torden. Det har tordnet fra i Aftes og til Kl. 4, flere Gange har det været meget nær oppe over. Jeg er da for Resten ogsaa sløj i Dag. - Nu synes jeg, jeg skulde have lidt tiere Brev, naar jeg bliver alene. Dit sidste var rigtignok noget kort. Siden Sølvbryllupsbrevene har sløjet den ikke saa lidt af. - Du har vist "forskreven" Dig den Gang. Jeg har alle Dine Breve mærkede med No og Dato, saa jeg kan holde ordenlig Kontrol. - Tak for Billedet, det er morsomt. - Nu er der nok godt med Kærester paa Haabet. Det er vel af og til en blandet Glæde for jer andre? Du faar dette paa Laders Fødselsdag, Aarsdagen efter den storslaaede Dag i Tarup. - Lille Skvades Fødselsdag skal jeg huske, Skade at Thomas dog ikke ogsaa holder Fødselsdag nu snart, at jeg endelig en Gang kan faa skreven til ham.
+Hils dem alle 1000 Gange. Ogsaa paa Gelskov. Kan O. S. nu ikke faa det bedre et Par Aar ovenpaa det, kan det vel ikke lette paa ham? 
+Skriv Snart! For min Skyld skal Du ikke holde Dig saa nøje til den [et overstreget ord] Tirsdag. - Er Far stadig rask? Din Alhed</t>
+  </si>
+  <si>
+    <t>1894-07-21</t>
+  </si>
+  <si>
+    <t>Thorvald Balslev</t>
+  </si>
+  <si>
+    <t>Bello skvaderup var Alhed Larsens øgenavn for Bello sguardo i Firenze eller måske rettere for huset på Bello sguardo.
+Haabet er Erikshaab, Warberg-familiens hjem.
+Alhed Larsens forældre fejrede sølvbryllup 28. maj 1894.
+Det vides ikke, hvem Alhed Larsen kalder Pinden.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2150 og BB 2160</t>
+  </si>
+  <si>
+    <t>Alhed ønsker tillykke med fødselsdagen. Hun sender tre fotografier. Et er taget, mens Alfred Rottbøll holdt sølvbryllupstale "for" Alheds forældre, og det er til Alheds mor. Desuden et foto til Thorvald og et til hans søster. Rottbølls og Emil Brandstrup er rejst dagen i forvejen. Rottbølls var nogle smølehoveder og slet ikke klar, da vognren kom. Alhed Larsen har nu lejligheden for sig selv. Hun og Ludvig Brandstrup spiser sammen. 
+Rottbøll har udnævnt Alhed Larsen til vice-vice-konsul i hans fravær, og Alhed vedlægger afskrift af et brev, der omhandler udnævnelsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/eYoh</t>
+  </si>
+  <si>
+    <t>21nde Juli 1894
+Kære lille Skvade!
+Herfra Sydens varme Bello skvaderup sender jeg Dig min bedste Lykønskning til Din Fødselsdag. Jeg ved egentlig ikke noget bestemt at ønske Dig for det kommende Aar, der er jo ganske vist dette med Examen, men den gaar nu nok godt og jeg vil derfor kun i al Almindelighed ønske Dig, at Aaret maa blive godt - saa godt, som en lille "Skvade" fortjener det! - Jeg har herved den Ære at sende 3 Fotografier, men rigtignok kun det ene har jeg tænkt at begave Dig med. Bordbilledet har jeg tiltænkt Mor eller "Haabet", jeg haaber I alle finder det smukt. Det er taget paa Sølvbryllupsdagen i det Øjeblik Hr Rottbøll, henvendt til mig holder Festtalen. Kagen, som Mor sendte, staar i Forgrunden, endvidere ses Jordbær, Salat en Smørkande, Sodavandsbeholder og vores elskede "Fiasko" i Stativ. - Af de andre to Billeder kan Du saa vælge, hvilket Du vil have, og det andet vil jeg bede Dig om at give Rimse fra mig og sig til hende, at hun er en god Pige, og hun maa ikke være være ["være" overstreget] vred, fordi jeg aldrig har skreven til hende. - Maa jeg sige Dig mange Tak, fordi Du ogsaa var med til at sende mig "Rejsen", som jeg blev forfærdelig glad ved og maa jeg ogsaa sige Dig mange Tak ["Tak" indsat over linjen] for Dit Brev til min Fødselsdag; vil Du skælde Din "felovede" ud fra mig, fordi hun ikke har svaret paa mit sidste Brev, - naa, det var nok et lille Apropos. - Nu er Skvaderup øde og tomt, i Gaar rejste Konsulens med Balle og overlod mig til mig selv. Jeg blev ved denne Lejlighed udnævnt til Sekretær for Vice Vice Konsulen (Lud), og for at Du ikke skal tro, at dette ikke er ramme Alvor, sender jeg Dig Afskriften af en Skrivelse, som i Gaar udgik i 4 Exemplarer, til Præfekten, Kvæsturen, Borgmesteren og én til, som jeg ikke husker. Det er frygtelig Sjov, synes jeg. Den Værdighed sætter mig op i en høj Rangklasse, 3die eller 4de over Professorerne, og den giver mig Lov til at udstede "Permesser" = Frikort ["= Frikort" indsat over linjen] til Museer og lign. Jeg vil ["Jeg vil" overstreget] Endvidere bliver jeg af Præfekten indskreven i en stor Bog over udenlandske Diplomater!!!! - Du maa endelig gemme Papiret, jeg har kun den ene Afskrift. - Endvidere raader jeg i deres Fraværelse over en 7-8 Værelses Lejlighed, som indeholder meget jordisk Gods. Min Morgen og Middagsmad vil jeg selv lave, i Dag har den staaet paa Bøf med et Spejlæg over, Brød Smør og Ost, Salat og Vin, i Morgen staar den paa Æggekage og det samme undt. Bøf; i Overmorgen Macaroni og Skinke, og maaske et Æg. Jeg haaber dette interesserer Dig lille Skvade? Om Aftenen spiser jeg sammen med Lud nede i Byen; i Aften skal jeg mødes med ham Kl. 7 1/2 nede i en stor Have, et udmærket Sted, vi har funden. - - De andre rejste i Aftes Kl. 9, de vilde rejse om Natten, da det er mindre hedt. - Du kan tro, det var et Slid at faa dem af Sted, vi stod alle paa Hovedet fra den tidlige Morgen. De er nogle kolossale Smølehoveder, meget værre end jeg. Her i Huset anses jeg for at være expedit, præcis og altid ventende paa de andre. Du kan tænke Dig, Drosken var bestilt til Kl 6 1/2 og da den kom, var de ikke færdige med at ind, havde ikke begyndt at klæde sig om, skulde tage Bad begge to og manglede endnu at gøre to Visiter, som de havde lovet her i Huset!! - Efter mange overstandne Lidelser kom vi da endelig ned i Byen og her gav Lud en lille festlig Frokost ["Frokost" overstreget] Aften til Afslutning. -
+Jeg er sikker paa, at jeg ved dette Brev, hverken har anstrængt Din eller min Hjærne ved at bevæge mig i de højere Regioner. Men det er Aarstiden nu heller ikke til; dog vil jeg til Slutning kortelig berøre den moderne Malerkunst, idet jeg ikke vil undlade at meddele Dig, som Mæçen, at jeg sælger ud, naar jeg kommer hjem. Mine Priser kender Du, "Billige men bestemte"! - Nu kan Du ikke faa mere, men Du begærer vist heller ikke mere. - Mor skriver, at Din Familie staar Dig bi paa Din Hædersdag, Du maa endelig hilse dem alle vældigt fra mig, sig til Pinden, at nu holder jeg snart 1/3 Aars Fødselsdag. - - 
+Mange kærlige Hilsener til Dig selv, lille Skvade fra Din heng. Svigerinde
+Alhed.
+BB 2160
+Con cio ho l'onore di amanriaro, che il Signor Ludvig Brandstrup, di ["di" overstreget] scultore di Copenhahen [det første "h" i ordet overstreget] è costiluito Vice-Console di Danimarca durante l'assenza del sattoserillo. - L'assistente plenipateuziario [det første a i ordet overstreget; over dette indsat et "o"] del Signor B. sarà Frk Alhed Warberg di Højrup in Fionia.
+Con distuda C ["C" overstreget] considerazione
+Alf. Rottbøll
+Vice Console di Danimarca
+Jeg har herved den Ære at meddele, at AW o.s.v. - - er const. Vice-Console ["ole" overstreget; over dette indsat "ul"] af D. under Undertegnedes Fraværelse - Hr. B.s befuldmægtigede Assistent vil være Frk AW. fra Højrup i Fyn.
+Med udmærket Højagtelse</t>
+  </si>
+  <si>
+    <t>1894-8</t>
+  </si>
+  <si>
+    <t>Hugo -
+Teresina -
+Zio -
+Adolfo Bacci
+Ludvig Brandstrup, billedhugger</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var i 1894-1895 i Italien.
+Skvadderup er hendes omskrivelse af en italiensk lokalitet.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2119</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har været i skoven med Bacci-familien. De har pjattet med at kaste kastanjer og vand i hovedet på hinanden. Især Onkel Zio har Alhed haft det sjovt med. Alhed har redet på æsel på et bjerg.
+Efter en anstrengende tur er Alhed nu tilbage i Firenze, hvilket hun ikke er glad for. Hun tør ikke sove alene i den store lejlighed, så hun vil tage imod Baccis tilbud om at bo hos dem i byen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/BdAb</t>
+  </si>
+  <si>
+    <t>Onsdag
+Kæreste Mor!
+Jeg opdager, at det snart er 14 Dage siden, jeg skrev sidst. Tiden løber altfor hurtigt i dette Paradis; i Morgen drager man til Firenze igen, jeg glæder mig ikke til det. - Men det har været en storartet Tid, noget af det bedste, jeg har oplevet i Italien - næsten, ogsaa fordi jeg er bleven saa vældig rask og frisk, hvad jeg ikke var i Forvejen. - Det bliver ikke noget langt Brev; vi ere ude i Skoven, Bacci maler Søsteren hækler og Drengen og "Hugo" ligge i Græsset her og vente paa, at jeg skal blive færdig, saa skal vi paa en lille Opdagelsesrejse ind i Skoven.
+Hugo maa I høre noget nærmere om eller rettere sagt, I skal høre om en Oplevelse, jeg har haft, - jeg har ligefrem mærket, at jeg er i Røvernes og Eventyrenes Land. - Det er en kostelig lille Roman og lyder som følger:
+Næste Morgen. - Ikke Spor af Ro til at skrive, jeg maatte opgive det. - Vi tilbragte hele Dagen ude i Skoven spiste og alting og morede os kongeligt. - De lege som nogle Børn og med en Udholdenhed, som jeg maa beundre, - for Resten er jeg selv ikke den mindst udholdende. - Vore Lege bestaa nærmeste ["e" i slutningen af ordet overstreget] i at kaste ægte Kastanjer, - der ligne smaa Pindsvin og stikke som disse - i Hovederne paa hinanden, eller Vand, navnlig naar den gamle Zio ["Onkel" indsat over linjen] Onkel har lagt sig godt til Ro for at sove lidt kan man være sikker paa at faa et ["et" indsat over linjen] Glas Vand i Hovedet! - Denne Zio Onkel ["Onkel" indsat over linjen] elsker jeg, vi ere blevne vældig fine Venner; han har lovet at tage mig med i Theatret til en Opera, naar der en Aften gaar en god; han har af og til et Par Fripladser. - Han er 60 Aar og et Par til, men er aldeles som en af os andre, trættes aldrig. - Det er en yndet Sport at lægge Kastanjer i hans Seng om Aftenen. - Altsaa vi havde det storartet i Gaar, hvad vi for Resten har det hver Dag. - Blyant gaar raskere. - Jeg er efterhaanden bleven som hørende til Familjen, vi passe udmærket sammen. I Begyndelsen vidste de jo ikke rigtig hvad de kunde byde mig i Retning af Kastanjer og Vand og var lidt tilbageholdende overfor denne Signorina, der ikke altid kunde forstaa deres Spøg. - Men saa en Dag, vi var ude paa en Tur, dyppede jeg dem allesammen ordenlig igennem - tonede paa den Maade Flag og nu som sagt. - De kalde mig "Miss Be" eller "Miss Maria". Maria kaldes jeg af alle Italienere, det er dem umuligt at sige andre af mine Navne. - Da vi kom hjem i Aftes laa der Brev til mig, I har rigtignok været forfærdelig flinke til at skrive til mig i denne Tid. - I Gaar ["Gaar" overstreget] Forgaars var vi paa ["paa" indsat over linjen] Bjærget, en storartet Tur jeg paa Æsel! - Det var vældig sjov. - Jeg havde et Æsel med en Dreng hele Dagen for en Krone, - den eneste Udgift det har været muligt at opdrive her i Skoven. - Naa, men Ro-
+[der må mangle en side af brevet] 
+ved at bukke under af Latter ved at se mig selv ["selv" indsat over linjen] hele Tiden med en Drabant ved hver Side. Hugo og jeg talte tysk og fransk sammen til den andens store Ærgrelse.
+Næste Dag - Firenze
+Sørgeligt. - Jeg er i et rasende sort Humør ved at være kommen tilbage efter disse herlige Dage. - I Morges Kl. 2 1/2 stod vi op og gik i Stjerneskin den sørgelige Gang til Rufina, kørte i ["i" overstreget] de 3 Timer i den væmmelige Deligence og kom hertil ødelagte af Varme Støv og Gnavenhed. Jeg er nede i Florenz hos Søsteren sammen med de andre, om lidt gaa vi til Skvadderup. - De er forfærdelig elskværdige, vil have, at jeg skal komme ind og ligge hos dem om Natten i et Værelse, der staar tomt, og jeg tror ogsaa nok, jeg gør det. Jeg har ikke meget Mod paa nu at gaa paa det andet. - Jeg sover dog ikke helt trygt, men ligger og vogter og farer hvert Øjeblik op og tror, der er nogen; min Seng har jeg flyttet helt hen til Vinduet for bedre at høre, naar "Røverne" komme!! - Lejligheden staar ikke i Forbindelse med nogen anden, og der er 7-8 store Værelser at se igennem hver Aften, hvis jeg vil være helt tryg. Det er jo ikke saa hyggeligt, saa jeg tror ikke, jeg modstaar Baccis Tilbud. - -
+Nu skal jeg vel skrive til Københavnerne en Gang? Morsomt hvis Du kommer med til Luds Bryllup. -
+- Jeg har malet et lille Stykke og tegnet 3-4 Tegninger i Acone. Bacci har givet mig et lille Maleri derfra til Erindring, rigtig kønt.
+- Nu kun 1000 Hilsner.
+Eders Alhed.
+Dette Brev er trukken længe ud, der var hverken Rist eller Ro i Acone til at skrive.
+Skriv snart igen</t>
+  </si>
+  <si>
+    <t>1894-08-04</t>
+  </si>
+  <si>
+    <t>Adolfo Bacci
+Teresina Bacci
+Vittoria Bacci
+Thorvald Balslev
+Ludvig Brandstrup, billedhugger
+Alfred Rottbøll
+- Rottbøll, Fru</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholdt sig i Italien fra februar 1894 til foråret 1895.
+Rottbøll-parret, som hun boede hos, rejste til blandt andet Gardasøen i sensommeren 1894, da især han ikke kunne holde varmen i Firenze ud. 
+Ludvig Brandstrup rejste hjem til Danmark for at blive gift. Han og hustruen, Berta, kom til Firenze i oktober samme år.
+Skvadderup er Alhed Larsens kælenavn for Bello Sguardo, hvor Rottbøll-parret boede.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2159</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har været syg med opkastninger mm. og spiser næsten intet. Hun mener, at det skyldes varmen. Ludvig Brandstrup køber ind og spiser til aften med Alhed hver dag. Forleden havde han købt en gedde og fået helt forkerte instrukser om, hvordan den skulle tilberedes. Retten blev meget mærkelig. Alhed og Ludvig har inviteret familien til middag.
+Nu skal Ludvig snart rejse, og Alhed tænker at tage ud at besøge Baccis i bjergene imens, for der er køligere, og det bliver også ensomt for hende i byen. 
+Alhed Larsen har malet et billede af nerier. Nu vil hun gå ud at købe en ny hat. Hun sender fotos.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qi39</t>
+  </si>
+  <si>
+    <t>Kæreste Mor!
+Jeg er pludselig kommen i Tanker om, at Du betragtede da vel ikke det Brev inden i Thorvalds som et rigtig Brev, saa Du ikke gaar og venter forgæves i disse Dage. Jeg husker ikke, hvor langt det var, men jeg har betragtet det som et rigtigt. - - - . Dette Brev maa Du belave Dig paa, bliver frygtelig kedeligt, jeg har ikke oplevet det mindste, siden Rottbølls rejste. Jeg har tilbragt Tiden med ikke at være rask. Netop som de rejste, blev Varmen uhyre, den slog et Par Grader op til det næsten uudholdelige; selv om Aftenen vældig varmt; en Aften Kl. 7 1/2 36 ͦ Celsius, efter Solnedgang. - Det blev dog ogsaa mig formeget. En Nat fik jeg Mavesmærter og derefter et Par Dages Mavepine Opkastning og Ildebefindende, som martrede mig meget. Jeg har saa holdt mig fuldstændig i Ro en halv Snes Dage heroppe og nu er jeg kommen mig igen. I Dag har jeg for første Gang været ude, idet jeg kørte en lille Cycletur med Lud i Morges. Vi har opdaget, at jeg staar brillant paa det Trin, han staar op paa. Nu vil jeg til at gaa ud igen, jeg trænger til noget Motion at faa Appetit af fra Kl. 6 Morgen til 8 Aften spiser jeg ingenting, drikker kun en halv Pot sød Mælk for at faa lidt i mig. - Du kan nok tænke, at jeg paa den Maade ingenting har at fortælle om, da ["da" indsat over linjen] jeg har gaaet og rodet herhjemme alene hele Dagen. Aftnerne har for Resten været meget hyggelige; selv de Dage, jeg var daarligst, levede jeg godt op efter Solnedgang. Lud har spist Aftensmad heroppe de sidste halve Snes Dage. Jeg opdager, at jeg egentlig godt kan lave lidt Mad, naar det skal være. Det gaar virkelig helt godt og er ganske morsomt. To varme Retter hver Aften. Suppe spise vi meget (Liebig) Skiftevis med Æg, grønt og Macaroni paa; endvidere Bøf, Skinke med Røræg, Oxetunge med Bønner, Macaroni med Tomater, Brødæggekage, Kalvekotelet o.sv. I Aften Suppe og Klipfisk stegt i Olje. - Lud gør Indkøbene, jeg tror nok, det interesserer ham; han kommer nok saa vigtig med sine Varer. I Aftes kom han uventet med en Gjedde, saa vi fik vældig travlt med at præparere den og koge Kartofler. Vi fik ["fik" overstreget] havde stor Besvær med at faa Dyret kogt. En Mand nede i Florenz havde bildt Lud ind, at den kun skulde dyppes i kogende Vand, højst koge en Minut. To Gange bar vi Dyret triumferende ind paa Bordet med en Citron i Munden, men det var ganske raat og maatte ud i Gryden igen. - Da vi ikke havde Pebrod eller noget stærkt til Fisken, fandt Lud paa under Kogningen at fylde den med en bitter salat, vi havde liggende. Det gav den en højst ejendommelig Smag. - Vi har inviteret Baccis herind til en Aften, Menuen er foreløbig bestemt til: Suppe med smaa fine Macaroni, Oxetunge med Røræg, Kalvekotelet stegt i Smør og til sidst hældt over med Marsala, med smaa Bønner til (en saadan fik jeg meget Ros af Lud for forleden) endelig Ost Katrineblommekage og Frugt, Rødvin og Marsala, ganske fint? - Det bliver sjov at optræde baade som Kokkepige Stuepige og Værtinde. - - Vi skal ogsaa ude ["e" sidst i ordet overstreget] til Baccis, inden Lud rejser, en Aften, vi kan rigtig godt med dem. Muligvis vi tager et Par Dage sammen med dem op et Par Mil herfra paa et Bjærg, hvor der er noget friskere. Der tage de op en 14 Dages Tid for at ligge paa Landet. Lud og jeg har talt om i alle Tilfælde at tage et Par Dage ud at lufte os, inden han tager hjem, men vi ved ikke endnu bestemt hvor, vi har ogsaa talt om at tage ud ved Kysten og tage et Par Bade i Middelhavet. Hvis Baccis er borte endnu, naar Lud rejser, tager jeg op til dem, ellers bliver her dog lidt for ensomt paa Skvadderup. De ere meget elskværdige mod mig, jeg har været været ["været" overstreget] bedt derind to Gange til Frokost, siden de rejste. - Men Lud vil jeg jo savne forfærdeligt, naar han rejser. - Nu maa jeg snart have fat paa Malingen igen, men desværre bliver jeg vist nødt til ikke at negligere Solen saa meget for Fremtiden. Den er vældig. Mens jeg var daarlig, gjorde den mindste Solstraale mig værre. - Jeg har for Resten malet en Buket Nerier herhjemme i de sidste Dage. - - - Jeg kommer pludselig i Tanker om at jeg vil gaa ned til Byen og faa en ny Hat, min er under al Kritik, og det er Søndag i Morgen. Det kan ogsaa blive dejligt at komme ud at lufte sig lidt. Derfor undskyld. Og undskyld dette Brevs Korthed og Kedelighed; I bliver vist misfornøjede. Det var da ogsaa i et uheldigt Øjeblik at den Byturslyst paakom mig. - Men jeg har heller ikke noget at skrive om. - Til Gengæld sender jeg et Morellobillede. Vi vidste ikke vi blev tagne. Bacci har strøget sig over Panden Fru B. og jeg spiser Syltetøj den gamle Oberst ligger ned. Fru Pelle h ["h" overstreget] er ikke god. I har da snart en hel Udstilling italienske Billeder? - Skriv nu snart. Saa skal jeg ogsaa skrive meget snart. Jeg sender et smukt, ge ["ge" overstrege] opklæbet Exemplar af mig paa Moldo ["Moldo" overstreget] Morello, ["," overstreget]
+Nu Farvel mine Herskaber.
+Tak for Eders sidste Breve.
+1000 Hilsner.
+Alhed
+Lørdag 4de August.
+Jeg tør heller ikke lægge dette Brev i Kassen derude, saa det er meget godt, jeg kommer ned til Byen.</t>
+  </si>
+  <si>
+    <t>1894-08-08</t>
+  </si>
+  <si>
+    <t>Erikshåb Højstrup St</t>
+  </si>
+  <si>
+    <t>Adolfo Bacci
+Vittoria Bacci
+Carl Brandstrup
+Ludvig Brandstrup, billedhugger
+Christian Sylow</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var i Italien fra februar 1893 til april 1894.
+Det kan ikke afgøres, om Onkel C er Carl eller Christian Brandstrup.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2151</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er rask nu, men hun tager det med ro, så længe det er så varmt.
+Hun og Ludvig Brandstrup har et par gange spist sammen med arkitekt Sylow, som Ludvig har gået i skole med.
+Det er makaroniens dag, og man pynter butikkerne med makaroni i alle former.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/z2Jn</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets forside:]
+CARTOLINA POSTALE ITALIANA
+(CARTE POSTALE D'ITALIE)
+NB. Sul lato anteriore della presente si scrive soltanto l'indirizzo.
+93
+A
+[Håndskrevet på kortets forside:]
+lla Signora Laura Warberg
+Erikshaab - Højrup St.
+Fyen
+Danimarca
+[Håndskrevet på kortets bagside:]
+Jeg vil dog skrive et Brevkort i Dag, da mit sidste Brev ikke var videre opbyggeligt. Jeg er helt rask nu pg tager det helt med Ro, saalænge den skrækkelige Varme varer, for ikke at blive daarlig igen. Dog har jeg været nede i Byen nogle Gange om Eftermiddagen (sidder for Øjeblikket paa Posthuset, hvilket vil sige et stort gammelt Palads). Vi har spist nogle Gange hernede i de sidste dage sammen med en lille dansk Arkitekt ved Navn Sülow, som Lud har gaaet i Skole sammen med. Vi opdagede ham en Aften ved et Nabobord til det, vi sad ved. Det er nok den eneste danske, der er her for Tiden. - Jeg blev vældig glad ved Extrabrevet i Søndags. - Fredag Aften ere vi bedte ind til Baccis at spise Macaroni. Det er Makaroniernes Festdag, Butikkerne bliver pyntede med M. i alle Former. Mange Hilsner fra Eders helt raske Al
+[Skrevet lodret i venstre margen:]
+Onsdag d' 8nde August (Onkel C's Fødselsd.?)</t>
+  </si>
+  <si>
+    <t>1894-08-14</t>
+  </si>
+  <si>
+    <t>Bello sguardo Firenze
+Acone</t>
+  </si>
+  <si>
+    <t>Vittoria Bacci
+Berta Brandstrup
+Emil Brandstrup
+Ludvig Brandstrup, billedhugger
+- Malenotti
+Alfred Rottbøll
+- Rottbøll, Fru
+Christian Sylow
+Nicoline  von Sperling</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var i 1894-1895 på rejse i Italien med to af sine morbrødre.
+Skvadderup er Alhed Larsens omskrivning af Bello sguardo.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2114 og BB 2152</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har travlt med at montere en pude, som Berta Brandstrup giver sin mand i fødselsdagsgave. Der har været stor fest hos Bacci, og Alhed har haft travlt med rengøring, madlavning mv. Gæsterne klappede og råbte Bravo ved bordet. Nu har Alhed vasket op osv. Bacci rejser "derop" (til deres landsted) den følgende dag, og Alhed samt Ludvig Brandstrup følger efter. Hun er glad for at være sammen med italienere og savner ikke Rottbølls, som skændes meget.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fBOL</t>
+  </si>
+  <si>
+    <t>AW 14de Tirsdag
+Rufina - per Arko ["Arko" overstreget] Acone
+( Signor Adolfo Bacci
+Toscana Italia
+Kæreste Mor!
+Tak for Dit Brev! Det var mig umuligt at skrive i Gaar, da jeg havde knusende travlt hele Dagen og Brevkort havde jeg ikke heroppe. Men da jeg havde skreven et Extrakort, kan det vel ogsaa gaa for ["for" overstreget; "med" indsat over linjen] med i Dag. - Det bliver nu ikke langt i Dag, da jeg skal hen at montere den Sofapude, som Berta giver Lud til hans Fødselsdag Torsdag ["Torsdag" indsat over linjen]. Hun har bedt mig lade det gøre hernede, men i Butikkerne ere de nogle Bæster til at lade os Udlændinge betale, de vilde have 15 Lire for at la ["la" overstreget] montere en stakkels Pude, saa gør jeg det selv. Fru B. har lovet at hjælpe mig, hun kom før og sagde, at hun fik meget travlt i Morgen og vil derfor helst i Efterm. Derfor - - . I Gaar stod Slaget med Baccis, Det løb i alle Maader heldigt af. Maden lykkedes over al Forventning, - jeg er oprigtig talt ganske forbløffet over min egen Dygtighed - Lud siger, jeg har Talent. - Retterne har jeg skreven om; det hele gjorde Lykke og de klappede flere Gange i Hænderne og raabte "Bravo" ved Bordet. Røræg kendte de slet ikke men de huggede vældigt paa dem og Fruen vil lære det. - Jeg var paa Sokkerne hele Dagen fra Kl. 4 1/2 Morgen og i uafbrudt Virksomhed. Jeg er jo som bekendt ikke af de raskeste og der var dog en Del at gøre, alle Stuerne gjort rent og pyntet med Blomster, Lamper, viske Porcelain dække Bord og lave al Maden inclusive Sabineblommekagen samt stryge alt Dækketøjet X [Indsat i venstre margen, lodret:] Her kendes ikke Rulle [indsættelse slut] og en Kjole, som Vadskekonen bragte i sidste Øjeblik. - Hele Skvadderup bliver bespist med Sabinebl.kage ved denne Lejlighed, jeg lavede hele Portionen. de ["de" overstreget] De 5 unge Malenattier har meldt sig herind paa Visit, saa ser jeg at faa dem til at komme i Morgen og giver dem Kage og Vin. Har jeg for Resten skreven, hvem det er? Vor Vært hedder Malenotti og er Advokat. Han er et gammelt Gnavs, men hans Frue er brilliant, smuk og elskværdig og de har 5 nydelige Døtre fra 15 til 24 Aar. Dem synes jeg udmærket om og ["om og" indsat over linjen] jeg kan ikke komme tidt nok derind, de beder mig stadig komme derind og gaa i deres Have, som jeg var hjemme. Det er dejligt for mig, de g ["g" overstreget] bo her ved Siden af i samme Hus. - Endvidere skal have Kage Baccis Pige der vist var paa Sultekur i Aftes, og et Par gamle Folk her ved Siden af, som al Tid vil hjælpe mig, Manden bærer Vand for mig. Disse faar desuden et Stk. Suppekød, Bønner og lidt Kalvekød har faaet det var henrykte. - - Det var altsaa morsomt i Aftes, de var meget animerede og drak vældigt, vi var 6, No 6 var Fru B's Søster, en nydelig Dame. Fru B. bad mig skrive fra hende, at alt var lykkedes bellissimo og at jeg var en "brava cuoca" (dygtig kokinde). - Nu har jeg vadsket alt af, hvilket var den mindre morsomme Del af Festen. Baccis rejser derop i Morgen Aften, og Lud og jeg følger efter en Dag sidst i Ugen, jeg bliver der saa, til de rejse hjem; skal sende et Brevkort med Adressen - glæder mig svært til det og til at komme i anden og friskere Luft en Tid. Saa skal jeg til at male igen, jeg har dovnet i denne Tid. Og Spisningen er der ikke bleven saa stort af, siden jeg var daarlig for at faa Appetit har jeg ikke saa sjældent spist med Lud nede paa et temmeligt fint Sted i Byen, Høns osv. og drukken en Del Marsala. Nu er jeg helt rask. Du maa endelig ikke tænke paa "mine Plager", de ere saamænd hverken mange eller store, Myggene ere meget tagne af, jeg er ikke bleven [overstregede bogstaver] Mager under min Daarlighed, der jo ikke var saa farlig stor. Heden har været Tiltagen siden jeg skrev sidst i D ["D" overstreget] Fredags var det den varmeste Dag, p ["p" overstreget] den hedder St. Lorenzo og er gærne Kulminationsdag. Der er et Vers om den. - Men ["Men" overstreget] I Søndags blev det lidt friskere. Jeg tror, det er din sikre Tro paa at det er bleven friskere, der endelig har faaet Bugt med Varmen. Samme Dag jeg fik Dit Brev blev det friskere. - Du skriver: Hvorfor kommer Konsulens ikke hjem nu det er friskere i Vejret. Jeg maatte le, da jeg læste det. Det kan man kalde en ["en" overstreget] Overbevisning om de Ting, der ikke ses. Konsulens kommer vist ikke før til Oktober, men det er jeg for Resten ingenlunde ked af. Jeg befinder mig vel paa denne Maade og slutter mig mere og mere til de to italienske Familjer. De andre er i Grunden i al deres Skikkelighed temmelig kedelige at omgaas i Længden og den evige Husvrøvl og Ufred er jo ogsaa trættende. Balle savner jeg mere, han er en sjov Patron, som jeg er kommen til at holde meget af. Det lader til at være et godt Sted for ham deroppe i Tyrol. Rasende Sjov, hvis Frk. Sp. og Frk. S kom hertil Firenze. - Der er vist kun den ene lille Dansker for Tiden. Jeg skrev vist om ham? Sülow, Arkitekt. Det er en lille skikkelig Fyr, vi kalder ham "lille Neser", det hed han paa Sorø. - Han er glad ved at træffe os, da han gaar helt alene og han vil gærne "give noget ud" naar han bare kan faa os halet lidt ind at snakke paa en Kafé. Vi gaa ikke saa sjældent til "Carnelio", hvor vi sidde i en Have og høre Musik og spiser Is. - Samme Fyr fortalte en Dag i Firenze, at nu havde han været 14 Dage i Firenze og i den Tid havde han spist 13 Høns og 26 Portioner Suppe. Paa en Dag nær havde han hver Dag to Gange spist Suppe og en halv Høne!! -
+"Pecato" (ærgerligt) nu fik jeg ikke dette med, jeg opdagede, at jeg ikke havde Frimærker og jeg havde ikke Tid at gaa til Byen. - Nu er Kl. 11. Lud vil have mig med ud at købe noget og jeg mangler endnu at sy Snore om Puden og om Eftermiddagen kommer alle Malenottierne paa Visit. Nu har jeg ikke noget at give dem, da jeg ["jeg" overstreget; "de" indsat over linjen] de har spist Kagen i Aften. Jeg var bange, den ikke kunde holde sig, og da jeg hørte dem ude paa Pladsen, gik jeg ud og spurgte om de ikke ["ikke" indsat over linjen] vilde hellere spise den nu. - Det blev modtaget med Begejstring og de myldrede ind allesammen, de 5 samt den yngste en Dreng. Jeg fik skrabet Bohave sammen i Form af smaa Skeer, store Skeer og Gafler, har kun to af hver Slags. De fik ogsaa Marsala da de var færdige var der endnu en 3-4 Stk, som jeg bad dem tage med til deres Mor, saa vilde de have jeg selv skulde gaa med ind og Lud ogsaa men han vilde ikke; jeg gik derind en Timestid og snakkede der var en fremmed Herre og Dame paa Besøg. Jeg fik svært Ros for mit italienske i Aften, jeg taler virkelig ogsaa snart helt flydende og let, saa man gensidig kan ko ["ko" overstreget] have lidt Fornøjelse af det. De sagde, de vilde komme herud i Morgen Eftermiddag, allesammen ogsaa de to frem ["frem" overstreget] Fruer. De vil se mine Fotografier. De to mindste har set dem og fortalte de andre, at I alle ere kønne! - Nu skal I høre et Held, jeg har haft i Dag. Lud aner ikke, at jeg ved, det er hans Fødselsdag, vi gaa begge to og lade som ingenting. - En Dag havde vi set 4 smukke Glas af Krystal nede i Byen hos en Antikvar. Lud tænkte paa at købe dem, men de var lidt dyre, 10 Lire. Et Par Dage efter sagde han imidlertid, at nu vilde han købe dem alligevel, da de var saa smukke. Saa kom jeg ham i Forkøbet og gik ned og købte jeg dette ["te" sidst i ordet overstreget] største og smukkeste til 34 Lire. Der gik imidlertid et Par Dage og jeg begyndte at blive bange, at han havde opgivet det. Men saa i Dag kommer han og har købt de tre og var i hæftigt Oprør over, at ["at" indsat over linjen] det bedste var gaaet fra ham. Jeg glæder mig vældig til paa Torsdag Morgen, naar han kommer og intet aner, da at have Bordet pyntet med Blomster og Glasset og Bertas Pude, der er meget smuk liggende der. - - Jeg kan ikke glemme, hvor Malenottis sad hyggeligt derinde i AftenUde i Af ["Af" overstreget] Haven under nogle store Trær stod et Bord, stort 4kantet med to lamper paa; der sad de og drak Frugtvin. Jeg glæder mig til at gaa lidt tit derinde ["e" i slutningen af ordet overstreget] naar jeg bliver alene. - Fruen vil lære at lave Katrinekage. -</t>
+  </si>
+  <si>
+    <t>1894-08-20</t>
+  </si>
+  <si>
+    <t>Italien
+Toscana</t>
+  </si>
+  <si>
+    <t>Erikshåb</t>
+  </si>
+  <si>
+    <t>Rufina, Firenze,Toscana, Italien
+Fiesole, Toscana, Italien
+Firenze, Italien</t>
+  </si>
+  <si>
+    <t>Giovanni -
+Herminia -
+Isala -
+Onklen -
+Rosina -
+Adolfo Bacci
+Vittoria Bacci
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+- Rübow</t>
+  </si>
+  <si>
+    <t>Alhed tager i februar 1894 på en rejse til Italien med sine onkler. Hun bliver der til foråret 1895.
+Ludvig Brandstrup tager i efteråret 1894 til København for at blive gift med Berta Hirschsprung. Parret kommer herefter til Firenze.</t>
+  </si>
+  <si>
+    <t>Onkel Lud skal rejse og Alhed skal bo hos familien Bacci i Rufina. De besøger familien og tager på bjergvandring.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0Rju</t>
+  </si>
+  <si>
+    <t>20nde [overstreget: J] August 1894
+Kæreste Mor!
+Med Blyant i Anledning af at jeg ligger ude i en Kastanieskov, ægte K., henrivende, ligger på Skraanigen af et Bjærg og skimter blaa Bjærge bagved Træerne. Lud ligger og sover her ved siden af, jeg var ikke søvnig, skriver derfor i Stedet.
+Jeg synes, I skal have et Extrabrev for at blive lidt orienterede med, hvor lille Be opholder sig og færdes. – I Forgaars gik den af. Lud og jeg rumlede ud af Firenze Kl 6 Morgen paa Toppen af en velstoppet Omnibus. Det var dejligt at komme af Sted, de sidste Dage havde været haarde, vi havde naturligvis opsat alt lige til sidst, Ærinder, vi skulde besørge sammen, Vadskning og Strygning af alle mine Kjoler o.s.v. Luds Fødselsdag bestilte vi intet; Han blev glad ved Puden og Glasset. Vi tog sammen med den lille Bülow op til Fiesole at spise Frokost, d.v.s. en Dagv [overstreget: Dagv] elektrisk Sporvogn kørte fra os lige for Næsen af os, saa gik vi ind i et Trattori og spiste og afventede den næste. – Jeg sae [overstreget: sae] à Fiesole Kaffen med Likor og Cigaretter paa et henrivende Sted i Haven Aurora” under T [overstreget: T] skyggefulde Træer og den herligste Udsigt over Firenze. Saa gik vi rundt og besaa Fiesole. Resterne af et ældgammelt Amfitheater x,
+Kirken x meget interessant, ogsaa Kirken for Resten, spiste saa til Aften paa samme herlige Sted og kørte endelig i Drosche og Maaneskin tilbage til Firenze. – Vellykket Eftermiddag. Som sagt, I Lørdags Morges gik den af. Fru B med Pige var i Rufina at tage imod os ["os" indsat over linjen] og Manden og Søsteren havde Frokost færdig da vi kom. Eftermiddagen gik med at drive den forfærdelig af og sove lidt, vi var jo lidt trætte, da vi havde været oppe 3½. Men Forandringen fra Firenze er dejlig; Luften henrivende frisk og styrkende, Maden smager storartet, jeg har ikke [tilføjet: ikke ] smagt Mage til Smør og Mælk, og æder med en Appetit, som jeg heller ikke har kendt i lange tider. Og endelig sover jeg med en Ro og Kraft, der er velgørende. Det er alligevel rart, ikke at være helt alene, man føler sig dog mere tryg. I Nat mærkede jeg ikke, at Teresina (Søsteren) tændte Lys og anstillede Jagt paa en Græshoppe der gjorde Spektakel hoppede og omkring paa mig! – I kan ikke tænke Jer, hvor de Mennesker ere elskværdige og nydelige imod mig og saa ere de saa kvikke og lebendige og parate til alting.
+Fru B er som en pur ung Pige, skønt hun har en Dreng paa 6-7 Aar. I gaar Søndag var vi paa en dejlig Tur, vi besteg et Bjærg, d.v.s. Fortsættelsen af det vi er paa, det var en vældig lang Tur og stejl både op og ned. Men ikke det mindste anstrængende fordi Luften er saa henrivende, selv ikke i Middagssolen. Vi var 10 Mand, vores Værtsfolk, Giovanni og Rosina, et kosteligt aldrende Ægtepar; Konen har et storartet Humeur og Snakketøj og traver til trods for sine c. 50 Aar som en Gaselle op og ned af Bjærgene, Man er lun grinagtig; men Lud og jeg kunne desværre næsten ikke forstaa ham – Endvidere Herminia, Pigen og hendes Søster Isala, to vældig friske Pigebørn. – Vi spiste Frokost paa en Eng under nogle store Egetræer ikke langt fra et Hus. Derinde fik vi at vide, at naar vi vilde vente en Timestid kunde vi faa Ricotta. Det vilde vi nok. Saa fik vi imens Manden ud med en Stige og et Reb og vi lavede os en ["en" indsat over linjen] udmærket Gynge i et stort Træ. Saa spiste vi og drak Vin og fortsatte Turen til op paa Toppen, hvor der var et herligt Panorama. Vi fandt smaa nydelige Alpevioler. Masser af Brombær og Nødder. – Det var en dejlig Tur; kun trætter det mig en Del med det fremmede sprog, jeg maa jo endnu tænke mig svært om med alt, hvad jeg skal sige og det er anstrengende at tænke og tale på to forskellige Sprog. Nu vækker jeg Lud, vi skal hen at gøre Regnskab, det er det vi er kommen herud for H.[overstreget: H]
+Senere. Han vågnede halvt og bad mig skrive til Berta, det har jeg nu gjort 3 Sider, nu skriver han videre; jeg ligger paa Maven og skriver paa Jorden og han lægger sit Brev paa min Ryg og skriver. Jeg er sønder knust over at Lud rejser, han er en storartet Kammerat. – Han rejser i Morgen tidlig. Manden Bacci og jeg tage med ind til Byen, jeg har glemt forskellige Ting f.Ex. at give Besked til Posten om mine Breve, jeg længes snart efter nogle Breve. Tak for Lappen i Luds Brev, Du er jo en hel Digter, har [overstreget: har] det skal vi rigtignok nok huske, naar Du en anden Gang vil sætte os til at lave Sange. – Endvidere vil jeg have noget mere Malervæsen herop her kan blive meget at gøre. – Vi skal op i nat Kl. 3 I Morgen Aften komme vi tilbage medbringende Onklen, den gamle Major, det kan blive sjov at faa ham herop. – Jeg glæder mig vældig til at være her i en halv Snes Dage, i denne dejlige Luft. Særlig naar jeg vænder [overstreget: vænder] vænner mig lidt mere til det italienske. – Vi har 3 Sovekamre og Spisestue og Køkken. Laver selv Mad. Fruen skriver op alt hvad vi køber, og siden deler vi. Det er jo nydeligt af dem paa den Maade at tage mig ind i Familjen. Det bliver vist 2,50 om Dagen, vi æder allesammen. Jeg skulde jo saa lave Mad ogsaae af og til, men jeg bliver vist tilbage, Fruen er saa flink og regner det for ingenting. Men en Dag skal jeg lave Brombærgrød. – Senere paa Aftenen. 
+Her er en farlig Tummel vi have lige spist og sidde om Bordet og jeg maa se mit Snit til at slutte Brevet. Det blive vist besværligt at skrive Breve her, her er intet Sted at sidde, - uden [overstreget: at] f.Ex i Skoven, men jeg er bange at Du Mor ikke sætter Pris paa usoignerede Breve. Men dette er et Extrabrev og saa – Kritik frabedes! – Nu kom der en skare ind med et Pindsvin de havde funden og som de var henrykte over. – Det er vist et slemt forstyrret brev, dette, men jeg haaber I blive glade ved at høre at jeg har det udmærket heroppe.
+Nu kun 1000 Hilsner til Eder alle.
+Skriv snart 
+Eders Be
+Adr._ Alt._ Signor Adolfo Bacci
+Rufina – per [overstreget: Ach]
+Acone
+Toscana _ Italia_</t>
+  </si>
+  <si>
+    <t>1894-08-24</t>
+  </si>
+  <si>
+    <t>Italien
+Rufina</t>
+  </si>
+  <si>
+    <t>Erikshaab Højrup Station</t>
+  </si>
+  <si>
+    <t>Vittoria Bacci</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er med familien Bacci på deres landsted i Rufina nær Firenze.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2141</t>
+  </si>
+  <si>
+    <t>Alhed synes, det er sjovt slet ikke at tale dansk. Hun er blevet meget solbrændt i Rufina. Alhed har været på en lang tur i bjergene. De bader i en bæk og spiser og drikker godt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vlso</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets forside:]
+CARTOLINA POSTALE ITALIANA
+(CARTE POSTALE D'ITALIE).
+NB. Sul lato anteriore della presente si scrivo soltanto l'indirizzo.
+93
+A
+[Håndskrevet på kortets forside:]
+Signorina Johanne Warberg
+Erikshaab Højrup
+Fyen
+Danimarca
+[Håndskrevet på kortets bagside:]
+Kære Johanne. Havde Du ikke glemt at lægge noget af Brevet i Konvoluten? Der var kun et Ark fra Dig, ingen Slutning og afbrudt lige midt i noget. Jeg tænker mig at det er Roen Elle, der har lagt det i Konvolut. - Ellers var jeg vældig glad ved det, det laa til mig svært tilpas, da jeg kom hjem fra Firenze efter at have afleveret Lud. Det er højst grinagtig ikke at tale et Muk dansk, kun sagde jeg i Morges til Fru B. idet jeg vågnede op: hvad er Klokken? Her er dejligt. Jeg er bleven mere brun i disse Dage end i hele den øvrige Sommer, fordi Luften er saa god. I Gaar var jeg alene en meget lang Tur oppe paa Bjærget og fandt yndige nye Veje. - Vi bader i en lille Bæk. Vi spiser vældig og drikker som Svampe. - Skriv snart igen. 1000 Hilsner. Tak for Brevet Alhed. 
+[Skrevet lodret langs kortets venstre margen:]
+Fredag</t>
+  </si>
+  <si>
+    <t>1894-08-27</t>
+  </si>
+  <si>
+    <t>København
+Vestergade</t>
+  </si>
+  <si>
+    <t>Adolfo Bacci
+Teresina Bacci
+Rigmor Balslev
+Thorvald Balslev
+Harald Bing
+Ludvig Brandstrup, billedhugger
+Thora  Branner
+Thomas Bredsdorff
+Louise Brønsted
+Johanne Caspersen
+Bernhard Hirschsprung
+Emma Hirschsprung
+Drude Jørgensen
+Hanne Langkilde
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Otto Emil  Paludan
+- Petersen, Skolefrøken
+Christine Rump
+Ellen  Sawyer
+Adelheyde Syberg
+Hempel Syberg
+- Vesterdal</t>
+  </si>
+  <si>
+    <t>I Snøde på Langeland boede Johanne Caspersen (Tante), som var Laura Warbergs søster. 
+Chlorid Kali: Kaliumklorid.
+Alhed Larsen opholdt sig i Italien februar 1894 til foråret 1895. Majoren var en onkel til hendes nære venner, Bacci, i Firenze. Hans navn kendes ikke. Ludvig Brandstrup rejste i august 1894 fra Firenze hjem til Danmark for at blive gift. Han og hustruen kom til Firenze i efteråret. 
+Inden Reformationen i 1536 var Christiansdal et benediktinerkloster med navnet Dalum Kloster. Efter Reformation var Dalum Kloster længe et kongeligt len og blev senere ryttergods. Som herregård var Christiansdal ejet af Christian Benzon og hans efterkommere i mere end 100 år. Til Christiansdal hører en have på ca. 7 tdr. land. Sydfløjen på Christiansdal er opført i 1812-1818. Siden 1907 har stedet atter haft navnet Dalum Kloster. I 1891 solgtes hovedbygningen til Christine Rump (1867-1922), hvis arvinger i 1906 solgte gården til den katolske Skt. Hedevigsorden, som indrettede et rekreationshjem. I 1903 blev der tilmed opført et katolsk kapel, og gården fik atter sit gamle navn Dalum Kloster. I 2013 blev Christiansdal ejet af Dalum Kloster Hvilehjem.
+Indavlet: Bragt høsten i hus.
+Der er nævnt en del personer i brevet, som det ikke har været muligt at identificere: Marie K. og gl. K, Smidt, Sagfører Jacobsens dreng, Frk. Jørgensen og Kaffe-Christensen.
+Det er formodentlig Johanne, der underskriver sig med navnet Sel sidst i brevet. Hirscher er Hirschsprung.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0337</t>
+  </si>
+  <si>
+    <t>Den nye skolefrøken er kommet til Erikshaab. Hempel Syberg har været syg. Ellen og Johanne har været på besøg hos familien i Snøde på Langeland. Nu er Johanne syg.
+Christine har fået fem undervisningstimer om ugen i dansk på en skole i Odense samt musikelever, og hun tjener 36 kr. månedligt.
+Alhed har det så godt i Firenze. Hun opholder sig på et bjerg med Bacci, spiser godt og bader i en bæk. Ludvig Brandstrup er rejst til Danmark, og Alhed vil savne ham. 
+Laura Warberg har hørt, at der er meget svir på Odense (Katedral)skole, så hun har overvejet en anden skole til Andreas, men Vesterdal siger god for Odenseskolen. 
+Familien har drukket kaffe udendørs i det gode vejr.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/F9KW</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr Godsforvalter Warberg
+“Tre Hjorte”
+Vestergade 
+Kjøbenhavn K.
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Erikshaab – Mandag
+Kjæreste Abba!
+Vi har egentlig oplevet ikke saa lidt, siden Du rejste, saa det er bedst, Du strax faaer en lille Skrivelse. Torsdag Eftermiddag kom Charlotte kjørende med Frøken Petersen, den nye Lærerinde og 2 af Børnene. Marie K! er rejst til Nygaard for et Par Uger og gl. K. skal ogsaa et Par Dage derover; han var i Gaar alene paa Gjelskov, Christine og jeg gik derover, Sybergs var i Kirke, vi sludrede saa med den gamle en Timestid og morede os kosteligt over hans Fortællinger om hans Kone, hvordan hun ”tilvender” sig masser af Pakker, naar hun skal rejse og saa smider dem og Rejsetøjet rundt omkring paa Vejene. Syberg har endnu ingen Kræfter, var saa anstrengt af en 5 Timers Visit Visit ["Visit" overstreget] af Smidt i Lørdags, at han ikke kunde sove om Natten og Mini troede, han skulde blive syg igjen. – I Fredags kom der Brevkort fra Junge og Elle, de var kommen godt til Snøde, uden større Træthed skjøndt de havde gaaet hele Turen, ikke en eneste velvillig Vogn. Tante blev umaadelig henrykt over deres Besøg, men hun kommer ikke herover, da Thora kom i Lørdags og hun bliver der 8 Dage. Hende var Børnene med at hente i Aasøe, kjørte Kl. 9 dertil, var hjemme 12½, spiste til Middag og gik saa samme Tur!! var nær kommen for sent til Dampskibet, da de troede, der var en 10 Minutters Vej fra Tranekær til Aasøe!!! Kl. 12 Lørdag Aften kom de tilbage, havde kjørt et Par Mil fra Svendborg om ad Kværndrup. Junge har Blegner og vældig ondt i Halsen, hun gurglede igaar hele Dagen med chlorid Kali, var ilde tilpas, men holdt sig oppe, da Vesterdal og Christine var her. De to kom Lørdag Efterm, Chr. var kommen til Odense Tirsdag Aften sent, havde Timer hele Onsdagen, var hos Frk. Jørgensen, men traf hende atter ikke, fik af Vesterdal 5 Timer om Ugen i hans Skole, Dansk med 9 smaa søde Drenge, Christine er meget glad over det, han spurgte, om hun vilde have en Dreng at regne med, og det havde hun nok Lyst til, hvis hun kan. Vil Du fortælle Thorvald alt dette, han og jeg var saa enige i, at Christine burde have noget mere at bestille, ikke alene for at tjene noget, men ogsaa fordi et saadant Driverliv er en Ødelæggelse for hende. Af Musikelever har hun faaet Sagfører Jacobsens lille Dreng og Rimse, denne en Gang om Maaneden. Hun mener nu at tjene 36 Kr. om Maaneden og hun har lovet mig at lægge alt hen; jeg faaer saa noget hos hende til en Rejse derind paa et Par Dage; det klemmer hende jo en Del, at jeg vil hjælpe hende paa min Rejses Bekostning. I Fredags fik jeg Breve fra Christine, Thomas, Alhed og Junge og Elle. A. befinder sig saa udmærket et Par Mil fra Florenz paa et Bjærg, taler kuns Italiensk boer der sammen med Baccis og den gl. Major. Der er saa fint og smukt, de spiser saa vældigt alle sammen, Smør og Mælk er saa brillant; Kastanieskove op ad Bjærget, Brombær og Nødder, de bader i en Bæk. Hun fulgte Lud ind til Byen i Tirsdags, hentede mere Malervæsen derud, da der vil blive meget at gøre skriver hun. Naar Du nu snart ser Lud, saa maa Du da endeligt skrive til mig alt, hvad han fortæller om Alhed. Hun skriver i hvert Brev, at hun vil savne ham forfærdeligt, han er saadan en god Kammerat. – Jeg skulde hilse Dig mange Gange fra Vesterdal, han sagde at han savnede Dig meget; han var bedt til Kaffe-Christensen til Aften igaar, Dede, Elle og Muk kjørte for ham til 3 Toget. Sybergs stod ved Leddet og saae dem komme tilbage, sagde at han kører rigtig brillant. Christine havde Time idag Kl. 9 tog derfor ogsaa hjem iaftes. Junge har snakket en hel Del om, at Odense Skole er saa gruelig slem med Svir og anden Daarlighed Lærerne har den og den Skavank o.s.v. og at Dede burde i Birkerød Skole. Igaar talte jeg meget med Vesterdal derom, han mener ikke der er nogen Fare ved Odense, foreslog at faae ham til Rumps paa Christiansdal, naar han blot ikke boer i Byen, mener han ikke der kan skee noget, sagde at Birkerød er saa dyr, at Odense er brillant at tage Examen ved, den bedste i Landet til at proppe Kundskaber i Drengene. – Igaar var vejret saa mildt og dejligt her. Vi havde Kaffebordet udenfor Hovedtrappen og sad ved Bordet der og drak Kaffe. Pal. havde tabt en Flaske Portvin til mig, vi væddede om Tiden, Junge og Elle vilde komme hjem Lørdag Aften, - den drak vi til Middag igaar, Retterne var: Gemyse – Steg – Rødgrød, hvis bare Junge havde været rask, havde det været en dejlig Dag. Christine var saa livlig og munter, spillede og sang og snakkede hele Dagen. – Nu Farvel! I morgen venter jeg Brev fra Dig. Du og Thorvald har vel nok oplevet et eller andet igaar Søndag. – Junge ligger paa Chaiselongen, hun var saa henrykt over [ulæseligt] af [ulæseligt] det er kjedeligt hun skal spilde Tiden med Daarlighed, men [ulæseligt]gen haaber vi hun er helt rask, da er vi bedt til Ølstedgaard til Kaffe. - Syberg og Mini hentede Thora i Tommerup i Fredags, hun rejste fra Middelfart med Langkilde og hans Kone, kunde hun forstaae paa Snakken; - Gjelskov fik indavlet i Lørdags og havde Gilde. Unge Grevinde har det saa godt, jeg har hørt Bud. - Mange Hilsener fra os alle! Esset.
+Kære Far! Vi havde en frygtelig morsom Tur til Langeland kan du tro. – Vil du endelig huske at hilse Mine Hirscher, gl. Bernhard, gl. Bing og Tante Pe’rsen i Særdeleshed.
+Din Sel -</t>
+  </si>
+  <si>
+    <t>1894-09-09</t>
+  </si>
+  <si>
+    <t>Italien
+Firenze</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>Acone, Firenze
+Bello Squardo, Firenze</t>
+  </si>
+  <si>
+    <t>Hugo -
+Onklen -
+Teresina -
+Vittoria Bacci
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Julie Brandt
+Georges Ohnet
+Alfred Rottbøll
+Ellen  Sawyer
+Maria von Sperling. g. Balslev</t>
+  </si>
+  <si>
+    <t>Haabet er Erikshaab; Warbergfamiliens hjem.
+Alhed Larsen far er i København for behandling af sin astma.
+Berta og Ludvig Brandstrup blev gift i efteråret 1894 i København.
+Laura Warberg kom til skade med sit ben under en udflugt med charabanc.
+Det er uvist hvem lille Skvade er. Thomas er muligvis Thomas Bredsdorff.</t>
+  </si>
+  <si>
+    <t>Alhed bor hos Bacci i Firenze. Hun trives med det. De laver sjov og har været i teatret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TCra</t>
+  </si>
+  <si>
+    <t>Kære Far!
+Jeg skriver til Dig mod Sædvane, da jeg ikke rigtig ved, om Mor er i København eller paa Haabet. Brevkort fra Elle i Dag meddeler, at Mor har slaaet sit Ben, saa det ikke vides, hvad Dag hun rejser. Forfærdelig kedeligt, hvis hendes Rejse helt skulle ryge i Lyset. – Hvis hun endnu er paa Haabet, naar Du faar dette Brev, maa Du jo endelig sende hende det til Trøst og Opmuntring.
+Jeg befinder mig paa Squardro nu og befinder mig over al Forventning godt. Jeg havde gruet en Del ved Tanken om Forandringen fra det dejlige Acone og til Skvadderup og navnlig for at skulle være helt alene og sove alene om Natten. – Men der var ikke tale om, at de Baccis [tilføjet: Baccis] vilde lade mig begynde paa det igen, jeg skulde absolut ligge i et tomt Værelse, de havde – uden at betale noget for det. – Det er jo umaadelig venligt af dem. – Saa laa i den Bestemmelse ogsaa at spise hos dem. Fru B. foreslog det, hun ville gøre det paa den Maade, at hun skriver alt op, hvad hun køber, og saa regner vi min Part ud. Saa kommer jeg ikke til at betale en Øre mere end hvad jeg spiser for. – Dyrere bliver det alligevel, da jeg her spiser med en udmærket Appetit, mens jeg næsten intet spiser, naar jeg er alene og selv skal lave min Mad. – Men jeg synes alligevel nok jeg kunde forsvare det; [overstreget: da] jeg vilde gærne blive ved at være lige saa tyk og rødmosset brun og veltilpas, som jeg er bleven det [indsat:det] i Acone. – Vi har det brilliant sammen, jeg er helt som hørende til Familien. De ere aldeles mageløse imod mig. Fru B. og jeg ere blevne Dus og ere helt Veninder, hun hjælper mig at sy nogle Puder til Lud og Berta. – De ere forfærdelig livlige og morsomme at være sammen, altid i godt Humør og fulde af Morskab og Løjer. - - I Forgaars kom Majoren, Onklen, og Sønnen, Signor Hugo, for at tage os med ud at spadsere. De var saa fine og elegante, saa vi næsten ikke kunde kende dem fra Acone. – Vi besluttede at der i den Anledning maatte gøres noget. - - De var bedte her til Middag i Gaar, og lidt før vi gik til Bords, forsvandt Fru B. Søsteren og jeg i al Hemmelighed og klædte os i Maskeradedragter. Empire og Rokoko. Fru B. mørkerød Plysch, jeg blegrød og Søsteren højrød Silke. Opsat Haar med Blomster i Toppen. Det gjorde svært Lykke hos de tre Kavallerer, det var ogsaa nydelige Dragter. I Aften var vi i Theatret, Onklen havde d [overstreget: d] en Loge. Vi saa et Stykke af George Ohnet og morede os brilliant. Jeg kunde naturligvis ikke forstaa alt, hvad de sagde, men dog hele Handlingen; de spillede brillant. – Nu er jeg const. Konsul; jeg sender det halve af et Brevkort som jeg i Dag har modtaget fra Rottbøll, for at I kan gøre Eder Begreb om min Værdighed. (bem. Adressen) – Jeg rangerer jo for Øjeblikket højt over min øvrige Familie! - - - Det er betydeligt køligere nu i Vejret blev det netop som vi kom tilbage; men mens vi var borte, har det nok været en Varme som de sjælden har Mage til i Firenze. – Fortiden spiser vi Masser af Figen, Ferskner og Druer. Det er storartet at kunde spise sig mæt i Druer for nogle faa Øre.
+Vi spise hver Dag to Gange om Dagen. - - Det er rart Du er er i København nu, at Du kan blive fri for den Asthma, som Du jo har haft i den senere Tid. Gid det nu maa hjælpe for lange Tid. – Du skal vel med til Bryllupet? – Jeg haaber Du og Mor ordentlig vil slaae til Skaglerne sammen med lille Skavach og andre ligestillede, mens I er i København. – Hils Thomas, Skvade og hvem andre der er mange Gange Marie Sperling og Brandt endelig. - Det er vældig tykt Papir saa jeg tør ikke skrive mer!
+Kærlige Hilsner fra Din Bø
+Skuarderup 9ende Sept 1894</t>
+  </si>
+  <si>
+    <t>1894-09-12</t>
+  </si>
+  <si>
+    <t> Assensvej 198, 5750 Ringe
+Firenze</t>
+  </si>
+  <si>
+    <t>Hugo -
+Jægeren -
+Onklen -
+Adolfo Bacci
+Vittoria Bacci
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Louise Brønsted
+Alfred Rottbøll
+Ellen  Sawyer
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Laura Warberg er kommet til skade med sit ben på en udflugt med hestevogn. "Haabet" er Erikshaab, hvor Alheds forældre bor.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen forsvarer familien Bacci overfor sin mor, som er rystet over en "scene" med en forelsket jæger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ugkp</t>
+  </si>
+  <si>
+    <t>_12te Sept. 1894
+_
+Jeg har skrevet strax, nu maa Du gøre det samme.
+Kæreste Mor!
+I dette Øjeblik har jeg læst dit Brev og er aldeles forfærdet over det Indtryk, mit sidste har gjort paa Dig. Jeg skriver strax for at berolige Dig, naar det blot kunde lykkes mig at gøre dig halvt saa rolig, som Du vilde være det, hvis Du saa mig her mellem disse Mennesker. Jeg er mest ked af det over at Du nu ikke mere har saa meget Tillid til mine kære Baccis, der ere saa mageløse imod mig, saa Du ikke kan tænke Dig det. – De vaager over mig med den største Omhyggelighed, saa jeg netop føler mig saa tryg og rolig, som det kan tænkes. Naar jeg gaar til Byen gaar Fru B. med mig for at jeg ikke skal gaa alene paa Gaderne, og er paa enhver Maade storartet imod mig. – Jeg tror nok, de begge to er kommen til at holde meget af mig, det siger de, og jeg kan ogsaa mærke det; men netop fordi jeg ikke er noget af en ”Flane” men er mere alvorlig end saa mange Italienerinder. – Onklen er begejstret for mig, men netop af samme Grund. Og den unge Mand – ja jeg maa le, naar jeg tænker paa Dine Bekymringer angaaende ham. Der er ikke mindste Gnist af Spor af Tale om Fare der. Mit Hjærte slaar ligesaa roligt som før og har ikke haft det mindste at gøre med Spøgen. Du ved da ogsaa, at jeg er meget ufarlig paa de Områder.
+”Signor Hugo” er en ganske ung Mand, nydelig og sympatetisk, li [overstreget: li] livlig men dog stilfærdig. Han er lidt trykket af daarlige Forhold i Hjemmet; Moderen er [overstreget: er] var Comtesse, før hun blev gift, skal være meget uelskværdig, navnlig slem mod Faderen, som begge Sønnerne hænger meget ved. Af denne Grund er der trist i Hjemmet, der tales og les meget lidt, og derfor har baade Faderen og Sønnen nydt disse Dage i Acone. Faderen paastaar, at han i flere Aar ikke har set Sønnen saa oplivet. – Om hans unge Hjærte de sidste Dage var lidt mindre roligt end de første, skal jeg lade være usagt, men meget lidt var det ialtfald, og en Ting er sikkert, at han hele Tiden har behandlet mig med den største Respekt uden mindste Lapseri, hvilket er ham meget fjærnt. – Og – ja jeg er næsten lidt ”dydig” indigneret – hvor kan Du tro, at jeg ville lade mig byde det allermindste i Retning af – hvad skal jeg kalde det – Mangel paa Respekt, - ganske vist er Sproget fremmed, men jeg forstaar dog alt nu, og desuden – den Slags vilde jeg strax have en instinktmæssig Fornemmelse af og vise tilbage med dybeste Foragt. – Nej, jeg befinder mig brillant mellem disse Mennesker, de ere fine og dannede, og der er aldrig den mindste Smule i deres Spøg, der kan støde. – Du maa gøre mig den Tjeneste at tænke med største Respekt og Taknemlighed paa dem, hvis de ikke var vilde jeg jo føle mig forfærdelig ene og forladt. Jeg vil sige Dig i Parenthes bem. at de ere mere omhyggelige for mig end Konsulens; de siger nu bagefter, at de var lidt forbausede, da Konsulens rejste, og at de strax talte med hinanden om, at de vilde tage sig af mig, og det har de sandelig trolig gjort! - Tænk, at jeg er i deres Hus og betaler kun akkurat hvad jeg spiser, ikke Værelse, ikke Ulejlighed, det er da virkelig mageløst. – Spørg Lud, saa skal Du høre, de ere brillante. – Mor, nu_ haaber_ jeg, du er beroliget. – Angaaende Jægeren, saa vil jeg give Dig Ret i, at det ikke var hyggeligt, og maaske heller ikke passende, men det kunde vi da virkelig ikke gøre ved. Han var jo bleven helt tosset, men Baccis betragtede mig sandelig godt. – At lade ham tro, at jeg var forlovet var vist slet ikke saa galt, han blev dog lidt mindre paatrængende efter den Tid; men jeg er glad ved, at han stadig tror det, han er nemlig ikke traadt ud af Sagaen endnu, men skrev forleden et 3 Siders Brev til Hr B for at bevidne sin dybe Hengivenhed for os alle, han kommer sikkert en Dag paa Visit, menes der. Han er Dr. (ikke med.) og Advokat, en dygtig Mand men ved denne Lejlighed helt gaaet fra Vid og Sans. – Brevet har jeg faaet til Erindring [overstreget: g] om denne Episode. – 
+Vejret er ækelt i disse Dage, jeg syr Puder til to Stole i Bertas lille Værelse ved Atelieret. Fru B. hjælper mig troligt hvert Minut hun har tilovers, vi sidder og tale saa rart sammen mens vi sy. Hun er fuldstændig orienteret i min Familie, det morer baade hende og Manden at høre om Danmark og Eder alle, og jeg fortæller naturligvis gærne. De synes godt om den Maade vi bliver opdragede paa her holdes unge Piger indespærrede og lære næsten intet, se og høre intet. Fru B. og hendes Søster ere vist ualm. oplyste, tale begge fransk. Fru B. læser ogsaa engelsk, giver Undervisning i italiensk til Udlændinge. - - Jeg haaber ikke Lud og B. komme lidt endnu jeg vilde frygtelig gærne have dette færdig og det lille værelse i Orden. – Jeg befinder mig ogsaa brillant nu og savner slet ikke danske, vi har det svært hyggeligt. Dette maa Du slaa fast, at der ikke er mindste Grund til Ængstelse men at jeg saa tryg, som paa selve ”Haabet”. De feder mig og passer mig, som jeg kunde være deres eget Barn, Du vilde glæde Dig, hvis Du saa, hvor tyk og frisk og fornøjet jeg er. Skriv nu snart og lad mig vide om Du er beroliget og har faaet bedre Tanker om Baccis. – Mit sidste Brev var rimeligvis frygtelig forjaget; det var skreven i mange smaa Afdelinger, da der ikke var mindste Ro – til at skrive – Lad mig endelig ogsaa strax vide, hvordan Dit Ben har det, frygtelig Forsinkelse af Din Rejse.
+Jeg maa have den Kjole, som jeg har skreven til Elle, og som sagt Handsker og Strømper meget velkomne. Sko?? Alt lidt gaaet til. – Slaa nu ordentlig til Skaglerne med Far og Muk, 1000 Hilsner til Eder alle tre fra Din
+altfor frivole og lette Datter Be
+Sikke Ord at brug om mine elskede Bacci og den skikkelige Onkel, der er Noblessen selv.
+Fru B sender ”tanti saluti” mange Hilsner</t>
+  </si>
+  <si>
+    <t>1894-09-26</t>
+  </si>
+  <si>
+    <t>Erikshaab Højrup Station Fyen</t>
+  </si>
+  <si>
+    <t>Adolfo Bacci
+Teresina Bacci
+Vittoria Bacci
+- Maltesen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var under sit ophold i Firenze i begyndelse af 1890erne meget knyttet til famailien Bacci. 
+Det vides ikke, hvem Pip var.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2178</t>
+  </si>
+  <si>
+    <t>Alhed savner at få brev fra sin mor. 
+Fru Bacci kommer hjem i dag. Hr. Bacci og søsteren har været glade for Alheds husførelse.
+Moltesen har inviteret Alhed med til Fiesole. Hun kan næsten ikke huske at tale dansk.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PSJg</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets forside:]
+CARTOLINA POSTALE ITALIANA
+(CARTE POSTALE D'ITALIE).
+NB. Sul lato anteriore della presente si scrive soltanto l'indirizzo.
+93
+A
+[Håndskrevet på kortets forside:]
+lla egregia Signore
+Signora Laura Warberg - Erikshaab
+Højrup St
+Fyen
+Danimarca
+[Håndskrevet på kortets bagside:]
+26 - Sept 1894
+Kæreste Mor!
+Jeg har ikke Tid at skrive i disse Dage til Eder, det vrimler med Fødselsdage, og at jeg har meget travlt vil Du kune forstaa af mit Kort til Pip. - Men jeg har i adskillige Dage ventet fra Dig; Du lovede at skrive saa snart Du kom hjem og ikke en Gang i Søndags fik jeg Brev; jeg længes meget efter Brev, navnlig da Du skrev at det var daarligt med Dit Ben. Skulde et Brev være gaaet tabt? - - I Dag kommer Fru B. hjem, jeg har i Dag faaet Brev fra hende, hvoraf jeg kan forstaa, at Manden og Søsteren har skreven meget anerkendende om min Husbestyrelse; det er jo rart, hvis jeg har kunnet hjælpe lidt, da de ere saa mageløse mod mig. - Den Moltesen kom kom forleden Form. er her for nogle Dage, inviterede mig paa en Tur til Fiesole i Morgen, højst grinagtig at tale dansk, kludrede ligefrem lidt i det strax og begyndte at tale italiensk. Pakker meget velkommen, mine Strømper vare paa Gravens Rand. - Mange kærlige Hilsner Din Alhed. Vældigt Tordenknald i dette Øjeblik</t>
+  </si>
+  <si>
+    <t>1894-10</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Johannes Magdahl Nielsen
+- Maltesen
+Niels Mollerup
+Alvilde Prydz
+Alfred Rottbøll
+- Rottbøll, Fru</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2118</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup og Rottbøll siger, at Alhed Larsen ikke kan opholde sig alene i Rom. I Firenze kan en ung pige dårligt færdes alene på gaden, og det er værre i Rom. Maltesen og Mollerup kunne måske følge Alhed, men dels vil hun ikke bede dem om at være barndepiger, dels er Mollerup efter sigende syg og i Siena.
+Alhed Larsen har gjort regnskab op, og hun har ikke brugt ret mange penge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DD8K</t>
+  </si>
+  <si>
+    <t>Kæreste Mor!
+Mange Tak for Dit Extrabrev, som jeg fik nu for lidt siden; det var selvfølgelig en Overraskelse og der til en megen kærkommen Overraskelse. Breve vil blive en uhyre kærkommen Ting for mig i min Ensomhed, kan jeg nok mærke. - Jeg maa strax have fat paa det om Magdahls; det er dog forbistret kedeligt, at de ikke kommer før. Jeg kan næsten ikke tænke mig nogen anden Udvej til at komme til Rom. Baade Lud og Konsulens sige paa det bestemteste, at jeg ikke paa nogen Maade kan være der alene. Lud har af og til sagt, at jeg kom til at opgive den Rejse og saa i Stedet blive længere i Florenz, men det er jo en Umulighed. - Mollerup og Maltesen var jo en stor Hjælp, hvis det skulde være, men jeg vilde endog meget nødig gaa paa den, og hvis I kendte Forholdene rigtig, vilde I sikkert paa ingen Maade have det. Selv her er det vanskeligt for en ung Pige at gaa alene paa Gaden; naar man gaar hurtig og hverken ser til højre eller venstre kan man nogenlunde gaa i Fred men ikke, hvis man staar stille og ser paa Kirker og Bygninger. Og i Rom skal der være meget værre. Bo alene der i et Værelse turde jeg jo ["jo" overstreget, "vist" indsat over linjen] vist ligefrem ikke, gaa alene ud at spise nogen Steder kan jeg ikke. Og de to stakkels Mennesker kunde da ikke gaa som Barnepiger over mig, tilmed er Mollerup rejst derfra til Siena, han er vist desværre ikke rask, har Saar i Maven. Den norske Forfatterinde Alvilda Prytz har truffen ham i Siena og fortalte det her en Aften. - Nej det er noget sørgeligt noget. - Men endnu er der dog vist lidt Haab om at gøre det med Magdahls. Forleden gjorde vi mit Regnskab op, og det kan ikke siges andet end at det var tilfredsstillende. De var alle forbavsede over saa lidt jeg havde ["havde" indsat over linjen] brugt brugt ["brugt" overstreget]. C. 68 Kr om Maaneden med alt = 100 Lire. Jeg har til Rest 495 Lire. Naar jeg saa lægger hen 145 Lire til Rejsen hjem 100 Lire til Rom, saa er der til Rest 250 Lire. - Der er jo dog en Mulighed for at de kan strække til midt i November, hvis de saa bare kommer. Nu skal jeg spare alt det jeg kan i disse to Maaneder, jeg er alene. - Jeg [mange linjers tekst herefter er overstreget kraftigt. I højre margen skrevet lodret udfor overstregningerne:] skreven paa et paabegyndt Brev [indsættelse slut] synes for Resten nok, det er ganske net leveret c. 10 Maaneder i Italien med den dyre Rejse for 850 Kr. Det falder vist ikke i manges Lod. - Det slipper Far dejlig
+[Resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>20. okt. 1894</t>
+  </si>
+  <si>
+    <t>Italien</t>
+  </si>
+  <si>
+    <t>Giovanni -
+Hugo -
+Adolfo Bacci
+Vittoria Bacci
+Giovanni Paolo</t>
+  </si>
+  <si>
+    <t>Eftersom brevets første side mangler og kuverten ligeså, vides det ikke, hvem brevet er stilet til. Formodentlig Alhed Larsens mor. 
+Alhed Larsen opholdt sig i Italien fra februar 1894 til foråret 1895.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2161</t>
+  </si>
+  <si>
+    <t>En ung mand i Acone havde fået lyst til at blive gift med Alhed Larsen. Da han ikke selv turde tiltale hende, bad han en ældre jæger om at opsøge hende. Denne begyndte at forfølge Alhed, så hun blev bange for ham. Familien Bacci bildte ham så ind, at hun var blevet forlovet med deres onkels søn, Hugo. Alhed og han begyndte derefter at gå med hinanden under armen og for sjov lægge fremtidsplaner. Jægeren stoppede så med at chikanere Alhed. Baccis, Hugo og Alhed var efterfølgende hjemme hos jægeren på besøg. Han havde indkaldt en ven, som kunne spille klaver.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mT3L</t>
+  </si>
+  <si>
+    <t>[Første side af brevet mangler]
+2. manen maa vi nok til. - 
+Her er mange Jægere omkring i Bjærgene. Blandt andet en stor kraftig sort én, - om ham drejer Historien sig. - Det opdagedes pludselig, at han nærede en ualmindelig stor ["stor" indsat over linjen] Interesse for mig, saasnart jeg kom udenfor Huset mødte han, var paa en ubegribelig Maade altid til Stede hvor jeg var, bor ellers en 3/4 Mil herfra. - Han er en Bekendt af vor Værtinde og en Dag betroede han hende, at en ung Mand, med hvem han havde gaaet paa Jagt her en Tid, havde set mig nogle Gange og nu absolut vilde gifte sig med mig. - Men - under disse Angreb, som han var nødt til at gøre, da den yngre ikke havde Mod til at tiltale mig, - havde han selv faaet Lyst til at gifte sig med mig!! - Den unge rejste til Firenze, men den ældre var ihærdig, mødte stadig, hvor jeg malede og friede formelig til mig en Dag, skønt der var en anden Frier. - Nu besluttede Autoriteterne at skride ind. Det viste sig ved en Undersøgelse, at Manden var gift, dog kun k ["k" overstreget] halvt gift. og ikke havde det bedste Ord paa sig. Det blev besluttet, at jeg ikke mere maatte gaa ud alene, hvad jeg heller ikke havde Lyst til, da jeg næsten var bange for ham. - Men nu kommer Humlen. - For et Par Dage siden kom her en Søn af Onklen, en ung smuk Rytterofficer, paa Besøg, og disse opfindsomme Mennesker fandt strax paa, at vi for at afskrække den anden, skulde lade som om jeg var forlovet med denne. - Dette er lykkedes ganske udmærket. En Aften vi var ude at spadsere, mødte vi "Signor Giovanni Paolo" og han bad om han maatte følge os tilbage til Acone. - Lidt efter gik "Hugo" og jeg i Forvejen med hinanden under Armen og i fortrolig Samtale, og samtidig fortalte Hr Bacci meget alvorlig til Hr Paoli, at de havde haft den Glæde, at deres Fætter havde forlovet sig med den unge danske Signorina. - De paastaa, at den ulykkelige Mand formelig fik et Tilfælde, han stod stille og bed sig i Læberne og hørte en lang Tid slet ikke at de talte til ham. Men alligevel havde vi ikke mindste Medlidenhed med ham, da han ikke er sympatetisk, og tilmed har denne Kur hjulpen paa ham, han har siden den Meddelelse været lidt mere spagfærdig. - Men aldeles kosteligt har det været ganske alvorlig at besvare Spørgsmaal om vore Fremtidsplaner, hvor vi skulde bo o.s.v. - Vi har haft vældig Fornøjelse af dette. I Gaar var vi alle efter mange indtrængende Anmodninger nede at besøge ham og smage paa hans Vin. Det var for Resten meget sjov; Han havde Flügel og havde til Ære for mig, da jeg havde sagt, at jeg holdt meget af Musik, inviteret en Ven fra Firenze, Ingeniør, der spillede udmærket, vi dansede lidt. - Han kunde ikke lade være med at udmærke sig paa det forfærdeligste hele Tiden navnlig ved at tale med mig, men "Hugo" var paa sin Post og fulgte mig som en tro Skygge; jeg var hvert Øjeblik nær
+[Resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>1894-10-09</t>
+  </si>
+  <si>
+    <t>Adolfo Bacci
+Vittoria Bacci
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Christine  Mackie
+Anna Magdahl Nielsen
+Johannes Magdahl Nielsen
+- Maltesen
+Alfred Rottbøll
+- Rottbøll, Fru
+Nicoline  von Sperling
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholdt sig et år i Italien fra februar 1894 til foråret 1895.
+Ludvig Brandstrup var i sensommeren 1894 i Danmark for at blive gift med Berta, og de kom begge derefter til Firenze.
+Viale-billedet var et maleri med motiv fra en snoet sti med rosenbede omkring.
+Akone fik bugt med det: Mens Alhed var syg, boede hun hos familien Bacci på deres landsted i Acone.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2154</t>
+  </si>
+  <si>
+    <t>Alhed Larsen maler nu på et nyt motiv fra Viale dei Colli - et springvand. Og hun maler et portræt af Berta Brandstrup. Ludvig Brandstrup roser hendes store billede fra Viale, og det er opmuntrende. Alhed har opdaget, at det er gavnligt at arbejde længe på et billede. Tidligere troede hun, at noget sådant ville ødelægge billedet. Alhed kunne ikke arbejde, da hun var syg. Maltesen blev ligefrem indlagt, og det var dyrt for ham.
+Alhed er glad for at bo hos Baccis. En ung pige fra Danmark skal bo hos Rottbølls. 
+En familie fra udlandet skrev om at blive indlogeret hos Baccis, og Fru Bacci måtte købe nye senge og gardiner. Familien meldte afbud, og dette betyder, at Alhed alligevel ikke kan bo gratis hos dem en tid - de mangler penge. Alhed er ulykkelig over at skrive, at hun ikke har råd til rejsen til Rom, hvis hun ikke får sendt midler. Alfonso Baccis bror har tilbudt hende et gratis værelse i Rom, men Alhed kan ikke være i byen alene. Hun har klaret sig for Frk. Sperlings pengegave længe, og Alheds far har sparet ved ikke at have hende hjemme. Man bliver sensibel i varmen, så hvis man skal undgå, at Alhed også kommer på hospitalet, må forældrene straks svare på, om de kan sende hende penge. 
+Den unge mand rejser med sit regiment nu, så Alhed ser ham nok aldrig igen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1tGg</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Alla stimma
+Signora Laura Warberg
+Erikshaab Højrup St
+Fyen
+Danimarca
+[I brevet:]
+Torsdag d. 9ende
+Kæreste Mor! -
+Endelig er jeg kommen godt i Ro efter al den Rejsen, Syen, Laven i Stand, tagen imod Folk o.sv. og ikke alene kommen i Ro men ogsaa kommen i Gang med mit Arbejde, det er netop de sidste Dage falden i med et straalende Efteraarsvejr, og jeg har sat to temmelig store Billeder i gang, et nyt paa "Viale de Collie", Morgensol paa et Springvand og nogle Popler, samt et Portræt af Berta i hendes lille Værelse. Et ganske dejligt Motiv, navnlig hvad Farver angaar, hun har sit gule Brudeliv paa og til Baggrund et vissengrønt Silkestof, der sidder paa Muren. Hendes Hoved med Krøllerne og de friske røde Kinder er ligefrem smukt i de Omgivelser. Det er dejligt rigtig at komme i Gang med Malingen igen, jeg føler mig rasende oplagt. Jeg er ogsaa bleven meget opmuntret ved, at Lud syntes saa godt om mit store Viale Billede, jeg har malet en Del paa det, siden han saa det sidst. Berta, han og jeg var derude at se det sammen i Gaar Morges. Han roste det meget og var navnlig glad ved, at jeg rigtig har arbejdet med det og at det under dette Arbejde stadig er bleven bedre; dette er jeg ogsaa selv glad ved, da jeg jo før har troet at jeg ødelagde mine Billeder ved at arbejde paa dem. Ogsaa Berta syntes det var et smukt Billede. Det er mit Hovedværk hernedefra, hvis ikke Portrætet her bliver det. Jeg har arbejdet paa det i over tre Maaneder stadig med Lyst, lige indtil jeg blev daarlig. Dette at jeg blev daarlig sinkede mig jo vældig jeg kunde ikke arbejde mere i den Varme, jeg er saamænd endda sluppen naadig; Maltesen maatte paa Hospitalet en Maaned, - 20 Lire om Dagen og derefter til Tirol, har brugt en Masse Penge og er endda ikke rask endnu, det var Mavekatarrh, mit rimeligvis ogsaa, men Akone fik Bugt med det. Efter den lille Rejse føler jeg mig stadig som et nyt Menneske, saa forfærdelig frisk og kraftig og veltilpas. Baccis ere ogsaa mageløse at være sammen med, de ere saa forfærdelig gode ved mig, jeg kommer til at holde mere og mere af dem og de ogsaa af mig; og saa ere de tillige livlige, dygtige og energiske, altid i Virksomhed, aldrig trætte. - Konsulens er kommen hjem nu, men vi have faaet det ordnet saadan, at jeg bliver her den Tid jeg har tilbage; Det er efter alle Parters Ønske, Konsulens havde netop faaet Brev fra en Familie i Danmark, om de ikke havde Plads til deres Datter, der saa gærne vilde herned en Tur! Baccis vilde saa gærne beholde mig og jeg heller end gærne blive, og saa blev det saadan. - - Tilmed bor jeg jo her 75 Cent. billigere om Dagen, og det er jo, - - - ja nu nærmer jeg mig et skrækkeligt Punkt, som jeg er nødt til at skrive om, men som jeg er rasende ulykkelig over. - Det trykker mig meget i disse Dage. Jeg har haft en slem Skuffelse; Fru Bacci fik for nogen Tid siden Brev fra nogle Udlændinge med Forespørgsel om de kunde komme i Pension hos hende i Vinter, hun blev forfærdelig glad over det, da de har svært ved at komme ud af det, naar de ikke har andre Ma ["Ma" overstreget] Indtægter end Mandens Maling. Hun sagde at hvis de kom, vilde hun invitere mig til at være hos dem en Maaned; der blev skreven frem og tilbage om det, og tilsidst blev det fuldstændig bestemt, saa Fru B. købte to nye Senge, Gardiner o.sv. - Samme Dag som de ventedes hertil, kom der imidlertid Brev, at de ikke kom alligevel. Forfærdelig uforskammet imod Baccis, der ogsaa var meget ulykkelige, da de havde gjort de store Indkøb. Og min Maaned røg i Lyset, det var et haardt Slag for mig, jeg havde glædet mig meget til at skrive det hjem. Nu er det mig umuligt at holde ud til Magdahls komme midt i Nov. altsaa en Maaned endnu. Jeg har sparet saa meget, som det paa nogen Maade var mig mig ["mig" overstreget] muligt. - Jeg havde jo tænkt, at jeg kunde spare vældigt i de to Maaneder jeg var alene, ved min Kost, men da [jeg] blev daarlig var det jo umuligt. - - - Uh ha, hvis I vidste, hvor jeg er ulykkelig, over at skulde skrive dette, de forbistrede Penge. Jeg ser tydelig Far ryste paa Hovedet og sige, "ja jeg tænkte det nok, de lod mig ikke slippe med det". Men én Ting, Far, maa Du nu ogsaa tænke paa, at I ["I" overstreget] i de fire Maaneder, jeg har været her for Frk. Sperlings Penge der kun var lige til Opholdet, har Du helt været fri for ["for" indsat over linjen] mig, jeg har udelukkende holdt mig oppe med de Penge, der var d ["d" overstreget] tilovers fra Dine Maaneder. Var jeg kommen hjem, var der dog altid gaaet baade til Klædedragt og Malerværk. - Men jeg har sandelig sparet hele Tiden alt det jeg kunde, og jeg synes da i Grunden ogsaa at jeg har holdt længe ud med de Penge. - - Det, det kniber med er Romerrejsen, hvis jeg ikke skulde til Rom, kunde jeg blot blive her lidt længere og saa rejse hjem. Men jeg maa jo til Rom ?? - Og der viser sig stadig ikke nogen anden Udvej end Magdahls. Alle sige, at jeg kan ikke rejse alene til den store By ganske ukendt; man kan knap gaa alene paa Gaden; Maltesen fortalte om en ung norsk Dame, der blev ilde omtalt dernede, fordi hun altid gik alene. - - - Bacci har en Bror og Svigerinde dernede og de har tilbudt mig et lille Værelse ganske gratis, det er jo et storartet Tilbud, næsten altfor galt, da jeg aldrig har set dem; og alt er meget dyrt dernede, jeg vilde ikke kunde faa et Værelse under 2-3 Lire om Dagen alene for et Værelse med en opredt Seng! - Men dette kan jeg ikke benytte uden Magdahls, der kan følge mig til Døren om Aftenen. Broderen og hans Kone ere nemlig borte hele Dagen fra 7 Morgen til 11-12-1 om Aftenen. De have en stor Pelsforretning og arbejde kun 3-4 Maaneder om Vinteren, i den Tid tjene de til hele Aaret. - Men det er jo storartet, at de ville give mig Værelset, jeg kan ogsaa lave mig min Morgenmad i deres Køkken. - - - - Nu ved jeg ikke mere at skrive om dette sørgelige Emne, men I maa endelig svare strax paa dette og lade mig vide rigtig, hvad Indtryk dette Brev har gjort, navnlig paa Far; det er mig en Gru at tænke paa at jeg skal gøre volde ["gøre" overstreget; "volde" indsat over linjen] ham den Tort, jeg var dog saa forfærdelig rørt over, at han i det hele taget lod mig rejse. - Men jeg tror, at jeg ["jeg" overstreget] naar jeg kommer hjem, vil I ikke fortryde paa det, Rejsens Virkninger har overtruffen i alt Fald mine dristigste Forventninger, navnlig ved det at jeg er bleven saa længe borte tror jeg, at den har gjort godt. De første Maaneder vare jo temmelig triste. Og at jeg er gaaet meget frem i Malervæsen er der ingen Tvivl om. - Jeg har malet alt i alt 13 Billeder tillige med det, jeg sendte hjem, altsaa 15 med dem, jeg har begyndt paa; Tallet er jo ikke svimlende, men det ene er stort og har kostet mig meget Arbejde. - Desuden har jeg gaaet meget paa Museer, og den Tid har ikke været spildt. - Dette Brev handler nok udelukkende om mig selv; Hovedmeningen er jo, at jeg i Grunden har det storartet men at der er dette sorte Punkt. Indtil jeg faar Svar, vil jeg gaa med Feber og Mavepine, - skriv derfor strax og helst beroligende, man er meget sensibel i dette Klima, og tænkt ["t" i slutningen af ordet overstreget] hvad det vilde koste om jeg maatte paa Hospitalet for 20 Lire om Dagen!!! - 
+Apropos, det er jo storartet, at Christine er kommen saa godt i gang i Odense! - - 
+Naar jeg har hørt fra Eder skriver jeg strax igen og skal saa skrive om alt f Ex Lud og Berta, der er storartet. de har Værelse her hos B's. - - Jeg haaber Dit Ben er helt kommen sig nu. - Nu skal jeg ned at male paa Berta. - - 1000 Hilsner fra Eders - trods alt - trofast hengivne datter Alhed.
+Jeg kommer pludselig i Tanker om, Du, Mor, har da ikke endnu Betænkeligheder med den unge Mand, navnlig fordi jeg nu stadig bor her. - - Vær ikke bange, han rejser en af dagene herfra til sit Regiment i Turin, og jeg ser ham rimeligvis aldrig mere, - men er meget fattet alligevel. -</t>
+  </si>
+  <si>
+    <t>1894-11-02</t>
+  </si>
+  <si>
+    <t>Hugo -
+Baccino Bacci
+Vittoria Bacci
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Bernhard Hirschsprung
+Fru Emma Hirschsprung
+Anna Magdahl Nielsen
+Johannes Magdahl Nielsen
+- Melini
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholdt sig i Italien fra februar 1894 til foråret 1895.
+Romerspørgsmålet: Alhed Larsen ville meget gerne besøge Rom, men hun var nødt til at have rejsefæller, da det var vanskeligt for en ung kvinde at rejse og opholde sig alene i Italien. 
+Alhed maler et portræt af Berta Brandstrup. Viale-billedet: Et motiv fra en snoet sti omkranset af rosenbede. Alhed Larsen har omtalt billedet i flere breve.
+Berta og Ludvig Brandstrup blev gift i sensommeren 1894, og hendes forældre var i november på besøg hos det unge par i Firenze.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2155</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er glad for, at hendes far fortsat vil betale for hendes ophold i Italien. Spørgsmålet om rejsen til Rom er dog endnu uafklaret. Alhed arbejder på portrættet af Berta Brandstrup, på Viale-billedet og et motiv i Baboli. Bernhard og Emma Hirschsprung er i Firenze, og de har inviteret Ludvig og Berta Brandstrup samt Alhed på frokost og overdådig aftensmad. De bruger voldsomt mange penge. 
+Alhed er glad for, at forældrene overvejer at få en pige i huset, så hun kan blive i Italien. Efter tre-fire måneder fik hun rigtigt fat i sit maleri, og hun vil helst ikke afbryde nu. Ludvig og Berta har tilbudt, at hun kan bo i Ludvigs atelier og dermed nedbringe udgifterne. 
+Vittoria Bacci og Alhed er ligefrem blevet veninder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GAwd</t>
+  </si>
+  <si>
+    <t>2den Nov. 1894.
+2den Nov. 1894 ["4" skrevet på hovedet]
+Kæreste Mor!
+Jeg blev vældig glad ved Dit Brev i Gaar, som jeg slet ikke havde ventet. Ja det var kedeligt, det trak saa længe ud, inden jeg fik skreven sidst, og saa var Du sikkert ikke tilfreds med mit Brev, men jeg haaber, at Du paa Grund af Omstændighederne tilgav mig. - Det indeholdt jo intet som helst nyt i Romerspørgsmaalet, jeg undgik helt at omtale det, da der ikke har vist sig det mindste i Retning af Rejseselskab. Der er nok ikke andet at gøre end rolig at afvente Magdahls, det er jo dejligt, at Far er gaaet ind paa at betale for mig her, indtil de komme, jeg gik og følte mig saa uhyggelig levende paa Kredit. - Nu haaber jeg at faa mine to paabegyndte Billeder færdige, Portrættet gaar det langsomt med, da det er første Gang, jeg forsøger mig med et saadant, men Lud siger, jeg har faaet noget kønt i det og arbejder godt med det, det morer mig meget. - det nye paa Vialen er færdig naar jeg kan faa en eller to heldige Dage til, jeg skal have en egen fugtig Morgentaage, som man ikke ser hver Dag. Jeg ved slet ikke hvordan det er, da ingen har set det endnu. - Saa har jeg et dejlig Eftermiddagsmotiv gaaende nede i Baboli, som jeg skal have fat paa hvis bare Vejret vil holde sig. I disse Dage er det komplet Sommer. I Gaar led vi ligefrem af Varme, da vi gik og spadserede nede i Baboli, naturligvis uden Overtøj. Jeg var sammen med "Bernhard og Emma" og Luds hele Dagen. Fik Brevkort om jeg kunde møde hos "Melini", en fin Restaurant, Kl. 12 1/2 til Frokost. Vi spiste Fisk, Kotelet og "Sabajone", en italiensk Ret der spises af Galas [det første "a" i ordet overstreget], en Mellemting mellem Citronfromage og Æggesnaps dejlig - Gorgonesolaost og Kaffe, hvid Chianti at drikke til. - Saa gik vi i Domkirken, derefter i Baboli, hvor der er ["er" overstreget] var aldeles dejlig. Der gik vi et Par Timer og snakkede, de ere rigtignok forfærdelig flinke og ligefremme; han snakker mest, men hun er nok den klogeste. Om Aftenen spiste vi ved ved Table d'hôte paa Hotellet en skrækkelig Masse Mad som I maa høre, da det inspirerede mig meget: 1 Suppe, 2 Fiske ["e" overstreget] 3 Oxesteg med Tomater og Kartofler 4 Kyllingeragout med Oliven og Æggestand udenom 5 Grønærter med Smør, 6 Andesteg med Salat, 7 Hindbæris, 8 Frugt og en ["en" indsat over linjen] Slags tør Kage. - Kaffe!! - Hm! det er rigtignok noget fin Familie vi har faaet der. Dagen før var vi med dem i en Antikvarbutik, hvor han købte nogle "Smaating" til 600 Lire! - - Han bruger nok paa to-tre Dage hvad jeg kan leve flot for hernede i et Aar. 
+- - Det gjorde et dybt Indtryk paa mig, hvad Du skrev om, at I tænkte paa at faa en ung Pige i Huset, og at jeg saa skulde blive hernede noget længere. - Jeg skal ikke nægte, at jeg forfærdelig gærne vilde, og at jeg tror, det vilde have meget at sige for mig med min Maling. - Jeg synes, at jeg endelig en Gang efter adskillige Aars Kludren er kommen rigtig i Gang med det, saadan at jeg arbejder og jævnt og og roligt gaar g ["g" overstreget] fremad. Og saa har jeg hernede ["hernede" indsat over linjen] faaet meget meget mere Tro til, at jeg kan føre det til ["til" indsat over linjen] noget; hjemme var jeg kommen de ["de" overstreget] til det Resultat, at jeg maaske nok havde Eeve ["Eeve" overstreget] Evner af Naturen, men at jeg af en eller anden mærkelig Grund strax var gaaet i Staa i min Udvikling. Og temmelig sikker er jeg ogsaa paa, at var jeg bleven hjemme, var jeg ikke kommen et Skridt videre. Jeg kunde gøre et en ["en" overstreget] enkelt Tilløb, men det var mig umulig at koncentrere mig om mit Arbejde, dertil havde jeg mine Interesser og Kræfter altfor meget henvendt paa andre Punkter. - Saa blev jeg reven ud af det hele og kom herned. Og da jeg havde været her en tre fire Maaneder, opdagede jeg, at jeg begyndte at faa mere ordnede Tilstande bragt til Veje. Jeg blev ligesom sigtet igennem et Sold i den Tid ["i den Tid" indsat over linjen], saa alt det overflødige blev blæst bort. - Det var en noget pinlig Proces saadan at blive rusket op og kørt omkring, men en gavnlig Kur var det, og en skønne Dag opdagede jeg, at jeg nu stod parat til at tage fat paa en frisk, ganske vist lidt flad og afblanket, men med frisk Mod og en dejlig fri Fornemmelse. - Siden den Tid har jeg arbejdet og er gaaet langsomt og jævnt fremad. Der var jo en Stansning paa Gr. af Heden, min Daarlighed og den deraf følgende Ferie i Akone, men det har ikke sat mig tilbage, som sagt, to nye Billeder ere ved at løbe af Stablen. - - Men Rom blev ikke bygget paa en Dag, og nu maa I ikke undre Eder over, at jeg gruer lidt ved Tanken om, at jeg nu ["nu" indsat over linjen] skal rives ud af det hele, bedst som jeg er kommen i Gang, bort fra dette Sted, hvor jeg mærker jeg kan arbejde, hvor jeg er kommen til at holde af Naturen, hvor jeg kan se masser af dejlige Motiver, og hvor jeg intet andet har at gøre end at nyde Kunst og Natur og arbejde, intet der kan sprede mig og faa mig til at tænke paa andre Ting. - Naa, nu har I rigtignok faaet en ordentlig Forklaring over det hele; jeg har maaske ikke sagt andet, end hvad I vidste i Forvejen eller selv kunde tænke Eder til, men jeg har ikke kunnet lade være at skrive om det, da det løber mig meget rundt i Hovedet i denne Tid. Jeg havde ["havde" overstreget] har, med Respekt at melde været lige ved at skrive til Far og bede om at maatte tage 2-300 Kr. af mine egne Penge til at fær ["fær" overstreget] være her for i Vinter, da jeg syntes, det vilde være af saa stor Betydning for mig, men da det jo er et meget ømt Sted, har jeg betænkt mig paa det. Men fristende var det. Lud og Berta har nemlig gjort mig et storartet Tilbud. De har sagt, at kan jeg se Udvej til at blive her i Vinter, maa jeg ligge paa hans Atelier, der er Sofa, Sengeklæder o.sv. som han selv har brugt, og deres Værelse er lige ved Siden af i et Hus saa de kan lige ["lige" overstreget] kige ned i Atelieret. Paa den Maade kunde jeg være her umaadelig billig! Vi har regnet ud, at jeg godt kan være her for 55 Kr om Maaneden, til Nøds ogsaa 50. - Lud og Berta sige, at de gærne ville have mig, og jeg tror, det er deres Mening, vi har det forfærdelig hyggelig sammen og Berta og jeg er umaadelig gode Venner. -
+- Nu maa jeg snart slutte, vi skal paa Banegaarden at sige Farvel til Hr Hugo, der nu er færdig med sin Ferie. - - Fru B. har i Form foræret mig et gammelt italiensk Bondesmykke; en bred Kæde med en Slags Medallion i; det er vist af Nikel og Messing eller jeg ved ikke hvad, Arbejdet er nydeligt og det har kostet 50 Lire. X [indsat i venstre margen, lodret:] hun har faaet det af en anden [indsættelse slut] - De ere stadig aldeles mageløse imod mig; Fruen og jeg er ligefrem Veninder Manden siger, at jeg er den første Veninde, hun har haft i de 7-8 Aar, hu ["hu" overstreget] de har været gifte. De bede mig tit om at hilse Eder, naar jeg skriver. - - - Skriv nu endelig snart igen. Du skriver, at I havde jo glædet Eder til at faa mig hjem til Jul; og jeg skal jo ikke nægte, at det paa nogen Maader er en drøj én at tænke paa, at jeg ["jeg" overstreget] at det endelig kan vare endnu adskillige Maaneder, inden jeg skal se Eder men - - det kan ikke nytte noget, det andet maa gaa forud og jeg ønsker derfor paa det varmeste, at det maa lykkes med den unge Pige i Huset. - Skriv snart. 1000 Kæ ["Kæ" overstreget] kærlige Hilsner til Eder alle hver især. Eders Alhed.
+Tanti salute da il vostro amico Baccino -
+= mange Hilsner fra Eders Ven den lille Baccio. - (Han har selv funden paa det, bad om at laane Brevet her - Tanti saluti da nou, siger Fru Bacci, d.v.s. mange Hilsner fra os. -</t>
+  </si>
+  <si>
+    <t>1894-11-11</t>
+  </si>
+  <si>
+    <t>Via dei Calzaiuoli, 50122 Firenze FI, Italien</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Julie Brandt</t>
+  </si>
+  <si>
+    <t>Bellosguardo er et kvarter i Firenze</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2198</t>
+  </si>
+  <si>
+    <t>Alhed kan ikke nå at klargøre og sende billeder fra Italien til juleudstillingen på Charlottenborg. Hendes familie kan prøve at sende to billeder, som er på Erikshåb. Alhed vil hellere lave nogle mere gennemarbejdede billeder til næste års juleudstilling.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VdtW</t>
+  </si>
+  <si>
+    <t>Søndag 11te Nov
+Kæreste Mor!
+Du bad mig om at skrive et Brevkort strax, men jeg synes, det er bedre at skrive et Brev, der kan dog intet staa paa et Brevkort. – Da jeg havde faaet Dit Brev i Gaar gik jeg strax ned til Lud og Berta for at tale med dem om Eders Plan. Der kan ikke være Tale om at sende noget herfra, det er alt for sent, Udst. aabner altid 1ste Dec. og Billederne skal være indsendte 12-14 Dage før. Mine lokale Billeder ere ikke fernicerede. Kan ikke sendes før mindst 8 Dage efter at dette er sket, og der skal jo ogsaa Tid til at sætte Rammer om, saa det kan der ikke være Tale om; det eneste, der muligvis kan naas er [overstreget:er] at indsende de to, I har hjemme Vinterasters og Bellesguardobilledet.
+Hvis I synes det meget, saa gør det, men tænk ordentlig over det først. Jeg for mit Vedkommende bliver ikke skuffet ved at faa det kasseret, men jeg er rigtignok bange for, at I blive det. Og der kan vist ikke være Tale om andet; tænk hvor lidt jeg har malet og hvor usikker min Teknik er, og det er det, De ser paa, meget mere end paa om der er noget Talent i Billederne. – Lud og Berta mener, at det er meget klogere at vente med at udstille til man har lavet noget, man kan vente eller i alt Fald have Haab om at slaa igennem med med det samme. Jeg kunde tænke mig f Ex. Hjemme til Sommer at lave to-tre større og gennemgribende Billeder, som jeg saa kunde sende ind til næste Juleudstilling. Men gør nu, som I synes. Jeg skriver med det samme to Ord til Brandt om at gaa ind paa Charlottenborg og spørge om der er Tid endnu og saa faa en Blanket og sende Eder til Udfyldning; En saadan kan man godt forlange selv om man ikke indsender noget. Det er No 24??
+Hvis jeg laver Fejl maa I jo strax selv skrive til hende.</t>
+  </si>
+  <si>
+    <t>1894-11-28</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var i Italien fra foråret 1894 til foråret 1895.
+Alheds søster, Johanne, var i huset på Nislevgaard ved Otterup.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2156</t>
+  </si>
+  <si>
+    <t>Alhed blev glad for moderens brev. Hun kan ikke nå at skrive et brev, så derfor dette kort, inden moderen rejser til Nislevgaard.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/uqv3</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets forside:]
+CARTOLINA POSTALE ITALIANA
+(CARTE POSTALE D'ITALIE).
+NB. Sul lato anteriore della presente si scrive soltanto l'indirizzo.
+93
+A
+[Håndskrevet på kortets forside:]
+A Signora L. Warberg 
+Erikshaab – Højrup 
+Danimarca Fyen
+(Håndskrevet på postkortets bagside:]
+Kæreste Mor! Jeg vil strax sende Dig to Ord for sige Dig, hvor henrykt jeg blev over dit Brev i Gaar; det laa til mig, da jeg kom hjem i Aftes, fulgt af Lud og B, der ogsaa blev ["blev" indsat over linjen] vældig glade. – Jeg havde begyndt paa et Brev, men paa Gr: af ”indtrufne Omstændigheder” kan jeg ikke faa det færdigt; Saa sender jeg det, saa I har det det Mandag; Dette vilde jeg have, Du skulde have inden Du tog til Nislevgaard. - - Hvor morsomt, at det er B’s Kusine! – Alt vel uden Tandpine 1000 Hilsner til alle - Alhed</t>
+  </si>
+  <si>
+    <t>1894-11-29</t>
+  </si>
+  <si>
+    <t>Adolfo Bacci
+Vittoria Bacci
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Anna Magdahl Nielsen
+Johannes Magdahl Nielsen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var i Italien fra februar 1894 til foråret 1895.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2158</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er meget glad for, at hun kan blive i Italien. Usikkerheden har været hård for hende. Hun har kasseret det portræt af Berta Brandstrup, som hun var begyndt på, og har sat et nyt i gang. Desuden maler hun et billede af vinterasters og et landskab i morgentåge. 
+Det er koldt i husene nu, for husene er ikke indrettet på vinter. Alhed har frosset om natten, men nu har hun fået en scaladine - en art varmedunk. Mange i Firenze går med en sådan under sjalet eller forklædet, og man kan sætte dem på et stativ i sengen, en time før man skal sove. I atelieret er der dejligt, for Ludvig Brandstrup fyrer i kakkelovnen. 
+Italienerne kender ikke til hygge. De går tidligt i seng for ikke at fryse, og vinteren skal bare overstås. 
+Alhed vil gerne have sendt støvler og varme strømper. Hendes vintergarderobe er elendig. Hun har fået vendt en kjole og sat fløjsstrimler på den, men den er for fin til hverdagsbrug. Hendes anden kjole er sjasket og kan kun bruges hjemme. Kan moderen få syet en kjole til Alhed i Odense? Alhed vil helst ikke købe en i Firenze, men hun må have en rejsekjole.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RgBc</t>
+  </si>
+  <si>
+    <t>Kæreste Mor!
+Nu tager jeg fat paa et frisk Brev og jeg haaber, det skal blive langt og med "Indhold". Jeg begyndte paa et i Gaar nede paa Atelieret, men mens jeg skrev, begyndte det at regne; saa kunde Lud og Berta ikke følge mig hjem som de pleje, naar det er bleven mørkt, saa Lud ikke kan se at arbejde længere. Saa maatte jeg skynde mig af Sted for at være hjemme inden det blev mørkt. - Jeg er rigtignok forfærdelig glad over at jeg maa blive her, der er falden saadan en dejlig Ro over min indre Tilstand, siden det blev bestemt; jeg var ligeved at blive nervøs ved dette slet ingenting at vide bestemt, ikke en Gang angaaende Romerrejsen og Magdahls, ved alt hvad jeg vilde tænke blot nogle faa Dage ud i Fremtiden, maatte jeg stadig tænke "hvis" - - Nu skal jeg ordentlig slaa mig mig ["mig" overstreget] til Ro med mit Arbejde og det hele, jeg har begyndt paa et nyt Portræt af Berta, det andet maatte jeg desværre holde op med; jeg havde valgt mig en saa daarlig Plads, at jeg slet ikke kunde se Detaillerne, da jeg skulde til at have fat paa dem. Forresten er det slet ikke mislykket men en Skitse, som jeg har haft meget Nytte af og som ligner. - Siden jeg skrev sidst hjem har jeg malet et lille Billede med Vinterasters, røde og hvide samt et lille Landskab med Morgentaage, men dette sidste er ikke helt færdig, da jeg har meget svært ved at faa den rigtige Belysning. - Jeg haaber at kunne staa ude at male hele Vinteren, hvis det ikke bliver koldere end det er nu, kan jeg sagtens. Ude kan man magelig holde Varmen, i Dag har jeg for første Gang haft Overtøj paa, d. 29 Nov! og det var ikke paa Gr. af Va ["Va" overstreget] Kulde men paa Gr. af Regn. Men inde kniber det, Husene ere jo aldeles ikke indrettede paa Kulde, disse Stengulve ere skrækkelige, jeg er næsten aldrig varm her hjemme, Hænder og Fødder som Is og selv i Sengen kan jeg ikke blive varm. Jo forResten de sidste Par Nætter har jeg været det, da jeg ["jeg" overstreget] har nemlig haft "Scaldine" i Senge; jeg har længe let af de andre og modsat mig det paa det bestemteste, men den anden Aften havde de lagt den der uden videre og jeg skal ikke nægte, at det er behageligt. "Scaldine" det vil sige, ["," overstreget] en lille Indretning med Haandtag [tegning] deri lægges Gløder med Aske over, saa de kunne holde sig friske hele Dagen; nede i Firenze ser man gamle Koner og for Resten alle mulige Mennesker gaa med saadanne under deres Forklæder, Sjawler o.sv. om Aftenen bliver der stillet et Træapparat [tegning] i Sengen og deri hænges Skaldinen en Timestid før man gaar i Seng! - - Huset heroppe er gammelt og utæt -, saa ["saa" overstreget; "og" indsat over linjen] og Baccis Lejlighed er ligemod Nord, saa her er vist nok ualmindelig koldt, nede paa Atelieret er altid meget lunere og Lud lægger i Kakkelovnen hver Dag. - Jeg ligger for Tiden i Garibaldis gamle Værelse. - Du siger, at det var hyggeligere for mig, om jeg kunde blive heroppe, men det kan jeg ikke, det har hele Tiden været Bestemmelsen indtil jeg skulde til Rom, og paa den forfærdelig billige Maade jeg er her paa, vil jeg ogsaa paa ingen Maade bede Dem om at have mig længere. Og for Resten vil det ogsaa blive meget hyggeligere for mig at være hos Luds i Vinter; Italienerne kender ikke til det, vi kalde Hygge, de betragter Vinteren som et mørkt Punkt, som det gælder om at komme over hurtigst muligt. Naar vi have spist til Aften og røget en Cigaret gaa vi i Seng i Stedet for at sidde og fryse; nede paa Atelieret have de derimod Ild i Kakkelovnen og læse højt. Desuden gaar der en vældig Tid med at 
+[Der mangler en eller flere sider af brevet]
+2.
+Du kan tro, det er bleven koldt de sidste Dage, jeg kan næsten ikke holde paa Pennen, saadan fryser jeg i Dag. - Min Kaabe vil jeg ikke have sendt, naar man gaar kan man sagtens holde Varmen; ["," overstreget] Derimod mine tykke Støvler og nogle varme Strømper vilde jeg meget gærne have. Min Forkølelse er gaaet helt over nu, den efterlod desværre noget Tandpine, Gigt i Hovedet eller hvad det nu var, men de sidste to tre Dage har jeg intet mærket. Men jeg mærker, at jeg maa klæde mig varmt paa, da jeg vist er bleven lidt sensibel efter den vældige Sommervarme. - Hvad min Garderobe angaar, saa skal jeg ikke nægte, at den nu ved Vintersaisonens Begyndelse var meget derangeret. Den nye Kjole er syt nydelig, men er jo altfor lys til at gaa med. Saa har jeg kun den rustrøde og og den grønne. Denne sidste er temmelig umulig, jeg har faaet den meget billig vendt, men er dog meget skjollet og jasket saa den er kun til Morgenbrug og Malerkjole herhjemme samt Regnvejr. - Den rustrøde saa ud til at være redningsløs fortabt, men som ved et Mirakel, er den bleven som ny, ja meget kønnere end den nogen Sinde har været. - Jeg sprættede den op, lod den rense, købte for 8 Lire engelsk Fløjl og lod den sy. Den er aldeles nydelig, jeg kunde bruge den til fin Selskabskjole hele Vinteren hjemme, men den er jo altfor pæn til at gaa med hver Dag, og ["og" overstreget] ikke videre varm og jeg kan ikke bruge Overstykke til den da Fløjlet paa Pufærmerne knækker. - Paa den Maade trænger jeg jo i Grunden ikke saa lidt til en Dagligkjole. Kunde det ikke lade sig gøre at købe en saadan i Odense? en varm mørk hyggelig Kjole i blaat eller grønt eller hvad Du mener og saa sende mig den med alt Tilbehør, meget Foder til Nederdelen, Stiver o.sv. - Ogsaa til Rejsebrug kan jeg næsten ikke undvære én, min røde er jo den eneste jeg har, og det har dog været en meget dyr Kjole og er meget smuk nu. - - Købe den hernede vil jeg meget nødig, jeg har brugt over 50 Lire extra til de to Kjoler, nyt Vinterskørt og Hat, og jeg bliver nødt til ogsaa at købe mig et Par Sko; uh, de nederdrægtige Penge, men er Du ikke enig med mig i, at jeg maa udstyres en lille Smule til Vinterbrug?? - Hvis Du nu sender noget, saa vil 
+[Resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>1894-12</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Emil Brandstrup
+Ludvig Brandstrup, billedhugger
+Ellen  Sawyer
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var i Firenze i december 1894. 1893-1894 var hun på rejse i Italien med sine to morbrødre.
+Nogen har klippet frimærket og dermed noget af brevkortet af.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2112</t>
+  </si>
+  <si>
+    <t>Emil Brandstrup kommer til Firenze på vej til Sicilien. Alhed Larsen har sendt moderen noget i en pakke. Det skal lægges på julebordet sammen med Bertas æske til Albrecht Warberg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/sl5d</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets forside:]
+CARTOLINA POSTALE ITALIANA
+(CARTE POSTALE D'ITALIE)
+NB. Sul lato anteriore della presente si scrive soltanto l'indirizzo.
+94
+A
+[Håndskrevet på kortets forside:]
+Signora Laura Varberg
+Erikshaab
+pr Højrup St.
+Fyen.
+Danimarca
+[Håndskrevet på kortets bagside:]
+[noget af papiret mangler] Mor! Jeg skriver ingen rigtig Brev for [noget af papiret mangler] det er jo ikke saa længe siden jeg [noget af papiret mangler] Vi har heldigvis lidt Juletravlt [noget af papiret mangler] det vist sig hyggeligt Balle kommer [noget af papiret mangler] paa Vejen til Sicilien. - Jeg haaber Osten kommer i god Tid. Jeg har lagt en Æske med noget i til Dig i Pakken, Du maa endelig blive glad ved det, det har ikke kostet ret meget, men lad mig vide om Æsken var fuld eller om Postvæsnet har ædt af det. Bed Elle lægge den paa Dit Julebord samt den lille Æske til Far fra Berta. - Jeg har begyndt paa Skole, men herom samt om alt det andet nærmere Torsdag. Tak for Dit sidste Brev. - Vi har det storartet. - Mange Hilsner - Alhed 
+Hilsen fra Ludvig og B.</t>
+  </si>
+  <si>
+    <t>Adolfo Bacci
+Vittoria Bacci
+Johannes Magdahl Nielsen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen holdt jul i Firenze 1894 - ikke i Rom.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2117</t>
+  </si>
+  <si>
+    <t>Bacci råder Alhed til at tage fat på tegning, og han vil komme på skolen og se, hvordan det går.
+Det er endnu uklart, om Alhed skal holde jul i Rom. 
+Det er koldt inde i husene og faktisk varmere udendørs.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/cePP</t>
+  </si>
+  <si>
+    <t>[Brevets første side eller sider mangler]
+er. Bacci har jeg talt meget med mig ["mig" overstreget] om min Tegning i den senere Tid, han raader mig vældig til at tage kraftig fat med noget rationel Tegning, jeg tror, han vil tage sig af det, vil komme der paa Skolen og tilse det, han er selv en udmærket Tegner. - - Rom staar uafgjort hen endnu, venter Magdahls en af Dagene, har haft Brev fra hende; hvis de blive i Rom i Januar venter jeg med at rejse derned til den Tid, kan ikke faa min Kjole før i næste Uge, saa hvis jeg ikke skal være i Rom i Julen, bliver det for sent at rejse. Nu faa vi se. - - - -
+Jeg har det udmærket nu, vi har begyndt at lægge lidt i Kakkelovnen om Aftenen, det er dejligt. - Ude kan man sagtens holde Varmen, jeg kan ikke have Overtøj paa, naar jeg gaar. Her er det virkelig saadan, at man burde tage Overtøj paa, naar man kom ind og tage det af, naar man gik ud.
+- - Osten skal jeg sende, men det er lidt for tidlig endnu. - - - -
+Nu kun 1000 kærlige Hilsner til Alle. -
+Alhed.
+Tanti salisti da nostre "parte" siger Fru B.</t>
+  </si>
+  <si>
+    <t>1894-12-12</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var i Italien fra februar 1894 til april 1895</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2144</t>
+  </si>
+  <si>
+    <t>Alhed Larsen sender sin nye adresse.
+Hun håber, at forældrene har modtaget malerierne. Hun vil helst vente med at forære billederne væk, til hun kommer hjem, og kun til sine allernærmeste. Alhed ser på malerierne på en anden måde, end forældrene gør. 
+Sender moderen mon lidt brune kager og pebernødder til jul?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zcSP</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets forside:]
+CARTOLINA POSTALE ITALIANA
+(CARTE POSTALE D'ITALIE).
+NB. Sul lato anteriore della presente si scrive soltanto l'indirizzo.
+93
+A
+[Håndskrevet på kortets forside:]
+lla Signora Laura Warberg
+Erikshaab - Højrup St
+Fyen
+Danimarca
+[Håndskrevet på kortets bagside:]
+Kæreste Mor! - Jeg vil hermed meddele, at min Adresse for Fremtiden vil være: Piazza Donatello 10 Tereno Firenze. - Jeg flyttede herned i Forgaars og befinder mig forfærdelig godt ved det, jeg faar det vist storartet sammen med dem og haaber ikke at skulle ligge dem til Besvær. - - Jeg haaber I have modtaget Malerierne, for Resten vilde jeg nu helst vente med at give et, til jeg kommer hjem; jeg maler maaske en Kopi af et eller andet godt gammelt Billede paa Gallerierne som det vilde være være ["være" overstreget] morsommere at give. At forære sine egne Billeder bort undt. til sine allernærmeste, - naa ja, jeg vil nødig sige imod det naar I synes det, men jeg er ikke rigtig stemt for det; er maaske lidt sær paa det Omraade, men tænk paa, det er mine Ting saa jeg kan ikke se paa dem paa den samme Maade som I andre. - Tak for Pakken udmærket, men Skoene snød Du mig nok for. - Tror Du, Du sender mig lidt til Jul som jeg skrev om?? Brune Kager &amp;amp; Pebernødder kunne vist holde sig brillant. - Bare vi var vel over den Jul. - 1000 Hilsner - A.
+[Skrevet lodret i venstre margen:] 12te December - Onsdag</t>
+  </si>
+  <si>
+    <t>1894-12-24</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Adolfo Bacci
+Teresina Bacci
+Vittoria Bacci
+Francis Beckett
+Berta Brandstrup
+Emil Brandstrup
+Johanne Christine Brandstrup
+Ludvig Brandstrup, billedhugger
+- Bærentsen
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholdt sig i Italien fra februar 1894 til foråret 1895.
+Skvardo: Konsul Rottbøll og hans kone boede på Bello Sguardo i Firenze.
+Det er uklart, hvem Kisten/Kistin, som Berta Brandstrup sidst i brevet omtaler, er.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2157</t>
+  </si>
+  <si>
+    <t>Alhed Larsen fortæller grundigt om den juleaften, som hun har holdt med Berta, Emil og Ludvig Brandstrup i Firenze. Om juletræet, middagen, gaverne og om, hvordan de sent på aftenen gik til flere kirker i håb om at høre noget musik. De endte på en café, hvor de fik en øl. Derefter gik de hjem, og Alhed satte sig og skrev brev. 
+Alhed havde gruet for at holde jul langt væk fra familien, men det gik fint. 
+Berta Brandstrup fortæller sidst i brevet om, at de skal have gæster, og at de ved den lejlighed agter at klæde sig ud.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/94Kz</t>
+  </si>
+  <si>
+    <t>Kæreste Mor! og alle I andre!
+Juleaften 1894. Jeg synes dog, I skal have en Hilsen fra mig, skrevet paa denne Aften, der nu er overstaaet, og som jeg saa længe har gruet for. Men jeg skylder Sandheden at sige, at det egentlig har været en rigtig storartet Dag og at det nu bagefter er ganske interessant at have prøvet en saadan Juleaften. Da jeg læste Dit Brev i gaar, Mor, hvori Du opmuntrede mig og forsikrede mig, at vi nok fik det storartet og at det rigtignok maatte være interessant at prøve en Jul i Italien, da rystede jeg betænkelig paa Hovedet, og tænkte, at det var nu godt nok, men - - - , men saa som sagt er det hele gaaet rigtig brillant. Der var kun ét Punkt, hvor jeg var ligeved at blive lidt gnaven, det var ved 9-10 Tiden, da hele Travlheden var overstaaet, Gaverne givne, modtagne og takkede af, og vi satte os om det lille Juletræ for at have det hyggeligt ved et Glas Marsala og en Cigaret, - da begyndte jeg at føle lidt Julestemning og det var det var ["det var" overstreget] det farligste jeg kunde gøre, - hvis I paa den Tid har mærket, at ["at" overstreget] nogen pustede ["de" sidst i ordet overstreget] ved jeres Juletræ og har hørt nogen synge med i Julesalmerne, saa har det været mig; - men det varede for Resten ikke længe, - jeg satte mig hen i en mørk Krog i Sofaen for at hengive mig lidt til mine egne Betragtninger og Berta der formodentlig har følt noget ligmed kom lidt efter ogsaa derhen. Men de skrøbelige Menneskesjæle! - en halv Time efter var vi begge faldne i en dyb Søvn. Lud lagde en Kappe over os og han og Balle satte sig til at s ["s" overstreget] - - - spille Lotteri om Godter! kosteligt! - Kl. 11 1/2 vækkede de os og vi gik hen i en Kirke for, som vi trode, at høre en pragtfuld Konsert, - men ak Skuffelse, der var kun en Masse Præster, der messede og smaa stakkels søvnige Kordrenge der svang Røgelseskar. Saa besluttede vi at gaa ind til Domkirken om vi mulig skulde have mere Held med os der; paa Vejen derned mødte vi cand. Beckett og Frk Bærentsen, der ogsaa var gaaede ud paa Jagt efter noget Musik. Vi afsøgte sammen 4 Kirker men uden videre Resultat kun i én hørte vi et smukt Præludium paa Orgel, og i den dejlige Dôme saa vi de pragtfuldt klædte Præster gaa bort i Procession med Fakler. Men al Julestemning var gaaet fløjten. Gaderne var uhyggelige med Støj og Spektakel. Saa gik vi - tænk jer, Juleaften Kl. 1 1/2 ind paa en Kafé og sad der og snakkede en Timestid til et Glas Øl. Jeg maatte stadig sige til mig selv, det er virkelig Juleaften, men Humøret var der ikke noget at sige paa, man kan saamænd finde sig i meget, naar det skal være. - Vi kom hjem ved tre Tiden og nu er den næsten 4, saa I maa rigtignok paaskønne, at jeg sidder her og skriver. Og saa har jeg tilmed været tidlig oppe, var paa Skuardo i Nat og havde lovet Berta at komme tidlig herned. Hør nu hvor dygtigt; der er over en halv dansk ["dansk" indsat over linjen] Mil herned og jeg skulde paa Torvet først; der købte jeg 3 Ænder, Grøntsager, Æg Ost, Smør, Frugt o.sv. og blev kaldt Frue, kom her hjem vældig belæsset godt halv 9 og tænk, saa var B. &amp;amp; Lud ikke kommen op endnu, saa jeg havde Kaffebordet færdigt til de kom; det var for Resten en dejlig Morgentur, straalende Solskin med let Rim paa Veje og Gader. Og saa er det vældig Sjov at gaa i T ["i T" overstreget] paa Torvet. Jeg købte for Resten saadan ind, at jeg ikke havde en rød Øre i min Pung, da jeg kom hjem, men heldigvis var "Poverierne" (Tiggerne) ikke kommen paa Benene endnu, saa jeg slap godt fra det. - Formiddagen gik med at brænde Mandler i Kakkelovnen (vellykkede) vi lukke uden videre Laagen op og lave det paa Ilden. Samme Sted skal jeg i Morgen lave Røræg Kompot og Rosenkaal! flot! - Naa, efter Frokost gik Lud lidt ud og B &amp;amp; jeg ordnede og pyntede et Juletræ som vi i al Hemmelighed havde faaet bragt herhen; da det var færdigt satte vi det udenfor i Haven, det gror i en Urtepotte og er højere end jeg. - Lud kom hjem med en Masse Roser og Violer og vi andre havde pyntet med kønt grønt, saa her var rigtig festligt. Kl. 6 1/2 kom Balle og vi spiste Rissotto med Mandel i (en Æske Chokolade, vunden af Lud, foræret til B &amp;amp; mig ((dette havde vi regnet ud i Forvejen, havde bestemt Chokolade, da vi vidste, at de andre var for mandige til at spise det.)) Andesteg med Salat Frugt og Ost. - Saa sendte vi de andre op paa B's Værelse, mens vi hentede Juletræet ind, tændte det og ordnede Presenterne; ved siden af Træet stillede vi et lille Bord med Marsala, Skaalen med Godter og Cigaretter; festlig oplyst og dejlige Blomster, Balle &amp;amp; Lud var aldeles overvældede, da de blev lukkede herind. - Af Gaverne vil jeg kun nævne mine egne, som jeg blev vældig glad ved. Af L &amp;amp; B. et dejligt Silkesjawl, firkantet, to Alen paa alle Ledder, pragtfulde farver mørkegrønt skotsk med ["med" overstreget] tærnet med smalle mørkerøde ["mørke" overstreget, og over ordet indsat "høj"] høj[røde] og gule Striber samt en henrivende lille Lommebog &amp;amp; Portemonnaie af fint Ruslæder, vældig elegant. imponerende og smukke Gaver begge to, altfor fine til mig næsten. Og tænk, Baccis sendte mig Presenter ogsaa! En aldeles nydelig Skindkrave til Halsen vældig nobel; i Form af en Ilder tegning og af Søsteren en Arbejdskurv lavet af hende selv og helt fuld af Godter. Saa nu maa jeg i Seng, jeg har faaet Mavepine, trode først det var af Søvn, men er kommen i Tanker om, at det snarere er af alle de Godter, jeg har spist; lille Dis vilde vist sige at jeg har spist til "en stor Mavepine", men det er nu kun bleven til "en lille". Man bliver hærdet med Aarerne [det andet "r" i ordet overstreget] Dis, vent til Du naar min Alder. Saa, nu Godnat allesammen. Nu har jeg dog faaet en lille Sludder med jer, - det smager altid af Fugl [Det følgende skrevet med en anden skrift end Alheds] - Saa nu tager jeg fat hvor Alhed slap - det er Tirsdag, og vi skal have Fremmede; Klokken er 6 og Kl. 6 vente vi Gæster. Røræg skal laves og diverse, saa medens Alhed gør sit færdigt gør jeg mig til hendes Tolk - samme Alhed er gnaven idag, noget hun ellers ikke befatter sig med - mange tak for Brevene fra Kisten og Moder, Kassen er desværre ikke kommen; jeg glæder mig meget til de hjemlige Kager (jeg ogsaa) - Lille B. er ikke tilfreds med sin Sekretær. - Nu Farvel kære Fader og Moder og alle i andre og et Kys fra Jeres Alhed overbragt ved 
+Berta B
+Juleroser fra Kistin var jeg meget glad ved; hvem sender mig de voxnes Juleroser. - skriver snart igen.
+Skriv snart i Kære! For Pokker.
+[Skrevet til højre på arket indrammet i en firkant:] vi agter at overraske Gæsterne med at klæde Lud paa som lille Pige og Alhed og jeg i Luds</t>
+  </si>
+  <si>
+    <t>1895-02-01</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Rom</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Johannes Magdahl Nielsen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholdt sig i Italien fra februar 1894 til april 1895.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2140</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Rom med Magdahls. De farer rundt for at se mest muligt. Nu skal de til Forum Romanum. De bor tæt på Piazza del Popolo og Den Spanske Trappe, hvor der er italienskklædte modeller.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/knH1</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets forside:]
+CARTOLINA POSTALE ITALIANA
+(CARTE POSTALE D'ITALIE).
+NB. Sul lato anteriore della presente si scrivo soltanto l'indirizzo.
+94
+A
+[Håndskrevet på kortets forside:]
+lla Signorina Elle Warberg
+Erikshaab - Højstrup St.
+Fühnen
+Danimarca Fyen
+[Håndskrevet på kortets bagside:]
+Rom d. 1ste. Vi have det storartet i Rom, fare rundt for at faa alt at se, hvilket forresten vilde være umuligt, selv om vi blev her et Par Maaneder hvilket vi ikke gøre, da her desværre er meget dyrt. Men vi more os glimrende og nyde al den dejlige Kunst. - Magdahls ere meget elskværdige. Det er dejligt Solskin udenfor, og nu skulle vi ned paa Forum Romanum, disse imponerende gamle Ruiner af Triumfbuer og Kajserborge. Vi bo lige ved Siden af "Piazza del Popolo" og den "spanske Trappe" hvor der er mange smukke og italienskklædte Modeller. Mange Tak for Elles Brev modtaget i Dag. Hvornaar vente I mig hjem? Det bliver storartet først at faa Foraaret her og saa hjemme. 1000 Hilsner [skrevet øverst på kortet og ned langs højre margen:] Hilsen fra Berta til Elle og min egen Elletrunte.</t>
+  </si>
+  <si>
+    <t>1895-02-11</t>
+  </si>
+  <si>
+    <t>Rom
+Napoli
+Fiesole</t>
+  </si>
+  <si>
+    <t>Onklen -
+Adolfo Bacci
+Vittoria Bacci
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Johannes Magdahl Nielsen
+Laurits Ring
+Adelheyde Syberg</t>
+  </si>
+  <si>
+    <t>Det er usikkert hvem Jensen er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 2000/75</t>
+  </si>
+  <si>
+    <t>Alhed er vendt tilbage til Firenze efter nogle ugers ophold i Rom. Hun skal begynde på Akademiet igen i morgen. Synes ikke, at de andre elever var venlige overfor hende, inden hun rejste. Nu har hun været i Italien i et år.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aYO2</t>
+  </si>
+  <si>
+    <t>Kæreste Mor!
+Nu ere vi atter komme tilbage til det rolige Florens og det er i Grunden rart alligevel, man bliver dog noget træt og ør af den idelige Styrten om; Vi havde kun 14 Dage og vi maatte ordentlig bruge os for at faa det hele set paa den Tid, men længere vilde Pengene desværre ikke slaa til, alt er skrækkelig dyrt der, og vi maatte stadig betale hver en Lire paa Museerne og køre i Droske og Sporvogne da Afstandene ere enorme. Tænk, jeg brugte over 100 Kr i den Tid, Rejsen er nu ogsaa alene næsten 50 Lire. Men det var en storartet Tid, og vi fik Byen forholdsvis godt set, tror jeg nok. – Magdahls var meget elskværdige, de bad mig flere Gange om at hilse Dig; nu ere de rejste til Neapel. – Jeg ved i Grunden ikke rigtig, hvad jeg skal fortælle fra Rom, der er altfor meget og det bliver for vidtløftigt, da I jo slet ikke kender noget af det. Billedhuggerkunsten har jeg faaet meget mere Smag for dernede, der er aldeles dejlige Ting, de allerbedste Antikker findes der. Den største Samling er inde i Vatikanet. Der har Paven sig skam et flot Bygningskomplex, for det første Peterskirken, som man skal gaa uden om for at komme til Skulptursamlingen, og det er en vældig Rejse, og foruden denne vældige Samling er der et ægyptisk Museum, et etruskisk dito, en Malerisamling, det sixtinske og andre Kapeller, hans vældige Beboelseslejlighed til sig selv og hele sit Hof, og meget andet, f. Ex. store Gaarde og Buegange ind imellem Bygningerne. Ja det er aldeles imponerende. Det smukkeste derude synes jeg er Rafaels Fresker, der er et Par Stuer fulde, de ere ganske dejlige. Men for Resten staar Malerkunsten langt højere her i Florenz, det var mig en stor Fryd at komme op paa disse Samlinger igen og hilse paa mine gamle Venner. Her er mange Billeder, som det ligefrem bliver mig en Sorg at skulle skildes fra. – Disse første Dage har jeg jo ikke været paa Skolen, kun gaaet om og sagt Goddag til Byen. Den anden Dag gik jeg alene en lang Tur op omtrent til Fiesole, men i øsende Regn desværre, jeg havde Akvarelkasse med og sad ogsaae en Timestid paa en Stenmur og prøvede, men Papiret blev for vådt. – Den anden [indsat: anden] Aften begyndte jeg paa et Selvportræt! Jeg havde faaet saadan en Lyst til at male et Portræt og kunde ikke faa andre til at sidde for mig, men det er jo nok lidt sært at sidde og glo paa sig selv. – Og saa er det frygtelig svært at male ved Lampelys, men vældig interessant, den [overstreget: den] i Forgaars Aftes opdagede jeg pludselig at Kl. var bleven 3, og jeg var endda ikke Spor af søvnig. I Gaar viste jeg Lud det og han sagde, ”Kil bare paa, det er ikke saa galt,” Endnu er det nu frygtelig, men det kan jo maaske blive bedre! – I Morgen begynder jeg paa Skolen; jeg havde gruet lidt for det, da jeg synes de der henne ikke var saa ordenlige mod mig som de skulde være lige de sidste Dage. Navnlig en Dag var der en underlig Uro i Lejren, og jeg fandt ud af, at en af dem havde tegnet en Karrikatur af mig. Nu har jeg imidlertid faaet at vide, at det ikke var saa galt. En Dag, mens jeg var i Rom kom Bacci og min ven ”Zioen”(Majoren) ind paa en ung Malers Atelier for at se paa et Maleri, han havde lavet. Der finder de til deres store Forbavselse en Tegning af mig slaaet op, og den lignede saa godt, at de fik Øje paa den strax da de kom ind og studsede ved det. Og Maleren blev jo ligesaa forbavset ved at de kendte mig og fortalte at den havde han tegnet paa Skolen. Saa holdt Bacci og Onklen en lang Rosetale over mig og bad ham og de andre endelig at være rigtig flinke imod mig derhenne. - - Han forsikrede at det gjorde ham meget ondt, hvis det havde mishaget mig, han havde ikke troet, jeg havde mærket det; han bad dem tillige spørge mig om jeg ikke sammen med dem og Fru Bacci ville komme en Visit hen paa hans Atelier og se paa hans Malerier, saa vilde han forære mig Tegningen! – Er det ikke en komisk lille Tildragelse? Men jeg tror nok de blive flinke efter den Anbefaling Bacci har givet mig, han taler med Fynd og Klem og er en almindelig anset og agtet Mand. - - - Nu har jeg altsaa været borte over et Aar, paa min Jubilæumsdag om Aftenen [indsat: om Aftenen] d.7ende var vi inde paa en Kaffé og drikke et Mundbæger Kaffe [indsat: Kaffe] sammen med Ring og Jensen. Denne sidste og Lud og Berta spillede Billard og Ring og jeg sad i en Krog og saa til med vore Glas, Ring med Toddy eller Punch [indsat: eller Punch] og jeg med Kaffe. – Jensen var [overstreget: var] fik j [overstreget: j] ogsaa en Toddy men var saa ivrig i Spillet, at han ikke mærkede, at jeg drak den; ved andet Spils Begyndelse bestilte han sig én til, den drak jeg ogsaa! Og tænk han opdagede ikke det mindste skønt alle de andre vidste det. Ring og jeg morede os kosteligt, ”en Punschebal” kaldte vi en ”Bal” der var saadan at Jensen maatte samle hele sin Opmærksomhed ved den. Ved en saadan kunde vi end ogsaa drikke Glas med L.&amp;amp; B. – Ring er en brillant en, vi elske ham alle sammen, han er lidt ”ældre” men ligesaa ungdommelig som vi andre. - - - Næ, hvor kedeligt, lige i dette Øjeblik kommer jeg i Tanker om, at jeg i Dag skulde have afsendt Brev til Ta Mimis Fødselsdag d. 14de jeg har dog saa længe tænkt at jeg skulde huske den. Det var rigtignok kedeligt. – Nu maa jeg i den Anledning skynde mig at slutte dette og i Stedet for vende mig til Ta Mimi. - - Har I Kulde endnu? Køre I i Kane? Mange kærlige Hilsner! Eders Be,
+Firenze d. 11te Febr. 95</t>
+  </si>
+  <si>
+    <t>1895-02-25</t>
+  </si>
+  <si>
+    <t>Fiesole, Firenze
+Piazza Donatello, Firenze</t>
+  </si>
+  <si>
+    <t>Francis Beckett
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Laurits Ring
+Alfred Rottbøll
+Albrecht  Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Det er uvist hvem Marie Madsen er og hvor hun havde en lejlighed. Det er uvist, hvem fru Blom er.
+Gravitetisk betyder værdig, højtidelig i flg. Den Store Danske</t>
+  </si>
+  <si>
+    <t>Det er karnevalstid i Firenze. Alhed har set på de mange optog. Hun rejser hjem til Danmark om ca. 1½ måned. Selvom hun er sparsommelig, er der gået en del penge til tøj og turen til Rom.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4DgT</t>
+  </si>
+  <si>
+    <t>Kæreste Mor!
+Tak for Dit Brev, som jeg fik i Gaar. Jeg tænkte lidt paa at besvare det strax, men da jeg skulde til Skvardo, hvor jeg jo er næsten hver Søndag fra Lørdag til Mandag, kunde jeg ikke faa Tid til det. Nu er det Søndag Aften, jeg gik ned til Byen i Eftermiddag for at mødes med de andre, vi skulde ud at se om der var nogen Karnevalslystigheder. Og det kan I stole paa, der var. Vi har [overstreget: h] moret os aldeles glimrende og set Folkeliv og Humør i Gaderne, som vi aldrig har set Magen til før. Folk gaar eller kører omkring i Gaderne i Maskeradedragter og alle aldeles bortseende fra Rang og Stand bombardere hinanden med Konfekt, Brystsukker i Papir, Buketter og smaa kulørte Papirstumper, det saakaldte ”Konfetti”. Folk staa opstillede i Gaderne (aldeles som vi i sin Tid stod i Østergade og ventede paa Kejseren) og bombarderer dels hinanden indbyrdes og dels Ekvipagerne, der køre forbi ganske langsomt paa Gr. af den stærke Trængsel. Vi saa storartede smaa Optrin; naar f.Ex. et rigtig gravitetisk og aristokratisk Par kom forbi i en flot opslaaet Landauer og blev rigtig overhældt med alle Slags, saa var det kosteligt at se en flok snavsede Gadedrenge klatre som vildkatte op i Vognen og pille Konfekten af dem. Vi stod en lang Tid udenfor en Konfekthandel og den blev en Gang formelig stormet af en Flok halvvoxne Gadedrenge der med vilde Hyl trængte ind for at faa noget. Vi baade kastede og fik en hel Del og morede os som sagt kongeligt. Berta og jeg uddannede os særlig til at snuppe Knaphulsbuketter fra de omstaaende, og saa solgte vi Blomster til andre mod Konfekt samt til at ramme Politibetjente i Hovedet. – Det varer endnu i Morgen og i Overmorgen og vi glæde os vældig. – Her er almindelig Karnevalsstemning over det hele. I Torsdags var vi oppe hos Konsulens til et meget animeret lille Selskab og vi havde selv et lignende et Par Dage før. Foruden os og Konsulens kun Beckett og Maleren Ring, vi danne et lille Komplot, der holde sammen, særlig i disse Dage. - - - Du skriver, at det da maa blive svært at sige Farvel til Firenze og Italien. Ja, det er sandelig ogsaa med meget blandede Følelser, at jeg forlader det, jeg gruer frygtelig for at sige Farvel til dette og glæder mig forfærdelig til at komme hjem. Jeg maa jo se et Sted midt i Tyskland at faa Sorgen overvunden og hengive mig til Glæden. Hvornaar det bliver, ved jeg ikke bestemt, det bliver nu nok ikke før hen i April, da fru Rottbøll har inviteret mig derop en 14 Dages Tid; er det [indsat: ikke] brillant? Og det bliver vist ogsaa umuligt at rejse før for Is og Sne, det varer vel længe, inden den bryder op og saa siger de[udstreget: t], at det den første Tid er farligt at rejse, da Vandet, der kommer ned fra Bjærgene ødelægger Jernbanebroerne. – Efter min Beregning har jeg endnu [indsat: c] 100 Lire foruden 150 at rejse hjem for altsaa til en Maanedstid og lidt til Afrejsen f. Ex. Kuffert og andre Nødvendighedsgenstande. – Du skrev i Dit forrige Brev noget om 250 Kr. som gjorde [tilføjet: mig] meget betænkelig; jeg har rigtignok beregnet noget mere. Du skrev i Efteraaret ”Nu faar Du 300 Kr foruden vel c. 50 til Klæder?” og saa skrev jeg i mit næste Brev, at det var jo brillant, men jeg vilde rigtignok vældig gærne have 100 til Klæder, da det var[indsat: det] mindste jeg kom til at bruge; og jeg har ogsaa brugt meget mere nemlig over 150 siden i Efteraaret; det er meget, men tænk paa 1 helt ny[udstreget: e] Kjole, Slag, to andre Kjoler syet med Fløjl og Tillæg, Hat, Fodtøj, Uldtøj Handsker o.s.v. - - Hvis der nu skulde være en Misforstaaelse, saa det bliver galt, vilde jeg rigtignok være_ forfærdelig_ ked af det baade for Far og fordi jeg virkelig har sparet saa vældig hele Tiden, og jeg fører sammen med Berta et nøjagtigt Regnskab over hver Øre, vi give ud. – Brevet har jeg vist ikke, men Berta læste det ogsaa og er aldeles sikker paa det. Men hvis Du havde ment 200 foruden Klær, havde det jo ikke en Gang været til Romer- og Hjemrejse endsige til længere Ophold, saa det er vel rigtig. --- Du skriver til sidst noget om mulig at faa en ung Pige igen, saa jeg kunde blive længere. Ja, paa én Maade, vilde jeg naturligvis vældig gærne, jeg kommer jo rimeligvis aldrig mere herned og L &amp;amp; B ville vist nok [overstreget: gærne] have et længere og flytte hen i April op til Fiesole for et Par Maaneder. Det var jo storartet at kunne male her en Maaned Tid endnu netop i det dejlige Foraar. F. Ex. til første Maj, men det er jo for Resten kun en 14 Dages Tid mere end jeg tænker – Ja Du_ kan_ tro, jeg skal male til Sommer! Er Marie Madsens Lejlighed ledig? - - jeg har faaet Brev fra Fru Blom og ogsaa skreven til hende igen. - - Næste Dag. Det er desværre ækelt Regnvejr i Dag, saa jeg er bange, de sidste Karnevalsdage ryge i Lyset. Sørgeligt.
+Nu skal jeg op paa Galleriet og male; det er et nydeligt lille Portræt jeg kopierer, det er svært at ramme de gamle Farver, men jeg haaber, det skal lykkes mig at faa Bugt med det. - - Tænk, der har staaet i de ital. Aviser om al den Sne hjemme; alt om Hjørring har staaet der, kun stod det om København i Stedet. - - Nu ikke mere for denne Gang. Tak lille Dis for hendes lange Brev. - - Saa skriver Du altsaa Dagen efter, at Du har faaet dette. Mange kærlige Hilsner til Alle. Din Alhed
+10 Piazza Donatello 25/2 95
+ikke som [ulæseligt bogstav] H. skrev Dona Tello – tak for brevet og alle Hilsener – skriver snart, haaber jeg.</t>
+  </si>
+  <si>
+    <t>1895-3</t>
+  </si>
+  <si>
+    <t>Baboli, Firenze</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Frederik Gad Clement
+August  Eiebakke
+Thorvald Erichsen
+Bernhard Hirschsprung
+- Kofod
+Arnold Emil Krog
+Laurits Ring
+Alfred Rottbøll
+- Rottbøll, Fru
+Emma  Sørensen
+Salomon Sørensen
+Giuseppe Verdi</t>
+  </si>
+  <si>
+    <t>Det er uvist, hvem Brun er.
+Moll er en meget let, blød halvt gennemsigtig, fintrådet vare, fremstillet af meget blødtspundet garn. Anvendes til foer og bluser. (Textilbogen, Westermanns Forlag København 1946, s.141)</t>
+  </si>
+  <si>
+    <t>Alhed mødes ofte med de danske og norske kunstnere. Hun bagte en kage, som blev en succes. Hun har også været på en dyr restaurant og i teater med Bernhard Hirschsprung.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kGFM</t>
+  </si>
+  <si>
+    <t>Kæreste Mor!
+Endelig i Gaar kom da dit Brev! Du havde jo lovet at skrive igen Mandag d. 17de, saa jeg ventede det om Torsdagen; først næste Torsdag kom det saa det var en hel Uge, jeg gik og ventede forgæves, jeg blev meget urolig tilsidst. Nu haaber jeg, at det til Gengæld varer meget kort, inden jeg igen hører fra Eder! – Jeg har været meget paa Farten i den sidste Tid, saa jeg har en Del at berette om. - - Jeg slap nok med Ring, nævnede saa vidt jeg husker paa Brevkortet, at vi skulde ud at spise til Aften sammen med ham, inviterede af ham. Det var meget vellykket; han er en brillant éen. Desværre var Lud ikke med, da den gamle Cigar Hirschsprung (Bernhard) var kommen herned og Lud maatte trække om med ham. Efter Aftensmaden gik vi hen hos ”Cornelio”, en stor Café, hvor der er en Have, der helt er omgivet af Blaaregn i Espalier. De danne et fuldstændig tæt Tag over Hovedet, det ser pragtfuldt ud. Udenfor Døren traf vi paa Clement og to Nordmænd, Eiebakke og Erichsen, (den smukke); vi satte os ved et Bord og bestilte kaffe og Likør. Lidt efter ankom Lud, han havde faaet den gamle hjem i Seng og var nu ude at lede os op, anede ikke, hvor vi var gaaede hen. Nu var vi jo ["gaaet" overstreget] bleven et større Selskab, vi sad og havde det voldsom hyggeligt og gemytligt, det er nogle livlige og ungdommelige Mennesker baade Ring og de tre andre. Rottbøll er jo noget tør ved saadan en Lejlighed, han sidder og tysser saa utaaleligt paa lille Fru Pelle ["Pelle" overstreget], naar hun [udstreget ord] ler højt; men heldigvis rager han sig gerne ind i en lærd Samtale med en eller anden, inden der er gaaet ret lang Tid, og saa kan den lille faa Lov at more sig i Fred. – Dagen efter traf jeg Lud og Hirschsprung oppe paa Samlingerne. H. havde set mig to Gange før, sagde han, éen Gang oppe hos Krog, da jeg var deroppe allerførste Gang at præsentere mig sammen med Lud, og nogle Dage senere da jeg var ude at bese Fabrikken - - Den næste Dag var jeg svært engageret. Først var der bleven tilbudt Fru R. og mig Billetter til en stor Koncert af to engelske Damer; dem kunde vi desværre ikke tage imod, da vi havde bedt fremmede til om Aftenen, Ring og en Dr. Kofod, Halvfætter til Rottbøll. Til denne Lejlighed lavede jeg Katrineblommekage. De kender den ikke her, saa jeg lavede den helt paa egen Haand, den blev vellykket, og gjorde meget Lykke. – Mens jeg gik og lavede den kom Lud. – Han skulde invitere mig fra Hirschsprung til Aftensmad og Theater bagefter. Det traf jo lidt uheldig sammen med det andet, men da Billetterne var købte, havde jeg jo intet Valg. – Jeg mødte Kl. 7 hos ”Mellieu”, en meget fin og god ”Restorant”. Salen, vi sad i, var flot udstyret med Blomster og Planter, Væggene var helt dækkede med grønne Trær, der naade til Loftet. – Vi spiste en fin lille Middag eller lettere Aftensmad: Sardiner Radiser, Smør og Brød – Suppe med engelsk Silleri og andet grønt - Brisler med Champignon – stegt Høne med Salat – Slikasparges – Is (Vanilje og Frugtis) – Brød og fin Ost – Frugt (alt muligt) – Kaffe og Likør. – Vi spiste flittig i to Timer, men der matte ogsaa arbejdes tappert, naar hver skulde naa at spise for næsten 8 fr! Regningen blev paa 23 fr! – Jeg synes rigtig godt om Hirschsprung, han er meget elskværdig og ligefrem. – Saa gik vi i Theatret, hvor vi kom en Time for sent, hvilket ikke gjorde noget, da vi alligevel ikke forstod noget af Handlingen, og Musikken var ikke kønnere, end at vi kunde faa nok paa to Timer. Det var Operaen Fallstaff, Musik af Verdi. Det var noget temmelig Gøjl, men der var smukke Sangstemmer, navnlig to Damer sang ganske dejligt. Det var morsomt at sidde og se paa de smukke og pyntede Italienerinder i Logerne (vi sad paa fine Pladser til 8 fr pr Stk.) Der sad en pragtfuld en i Nærheden af os, for det første var hun meget smuk af Naturen, og for ["for" overstreget] dertil var hun klædt aldeles overdaadigt paa, sort Fløjls Kjle ["Kjle" overstreget] Kjole ganske oversaaet med Diamanter. – De fine Italienerinder ere forfærdelig elegante, de gaa paa Gaden eller rettere køre i deres Ekvipager i de fineste lyse Silkedragter, hvad de har paa til Stads, kan jeg ikke begribe. 
+Jeg nævnede nok ogsaa Nolles Søster med Navn paa et Brevkort. – En [tilføjet: Morgen] Dag, da Lud og jeg netop var gaaet her ud af Døren for at gaa ind til Byen, kommer der en Droscke kørende, og jeg ser til min Forbavselse Lud sætte op i den med et Spring. Det var saa dem, en stor gemytlig [overstreget ord] svensk Arkitekt ved navn Salomon Sørensen og [indsat: hans] Kone Emma Nolle, der lignede denne sin Broder umaadelig meget. De var kørt herop for at spørge Konsulen om Luds Adresse! Et grinagtigt Sammentræf! Lud og jeg kom saa op i Droschen og vi travede rundt [overstreget ord] sammen hele Dagen, spiste Frokost hos ”Mellini”, gik i Baboli og paa Museer. Det var flinke unge Folk. - - - Det er desværre et kedeligt Vejr i denne Tid det regner hver eneste Dag. Men heldigvis har jeg et Motiv i Gang i et Drivhus nede i Baboli, saa jeg kan male alligevel. – Jeg har stiftet Bekendtskab med nogle Gartnere dernede, saa jeg har faaet Indpas i nogle Anlæg og Drivhuse, hvor Publikum ellers ikke kommer. – En Dag fik jeg Øje paa et deligt Motiv inde bag en lille Gitterdør, det var en lille Terrasse, smækfuld af Blaaregn. Jeg spurgte nogle Have mænd, om jeg ikke kunde komme derind og male; ”impossibile” det tilhørte Overgiardinieren og var ganske privat. Jeg opgav det imidlertid ikke men holdt Vagt ved Gitterdøren indtil Gartneren selv viste sig. Ham gik jeg paa og Resultatet af en ”Samtale” blev, at jeg gærne maatte komme ”venga, venga Signorina e s’accomodi.” Kom, kom og gør Dem det behageligt! – Det er en stor og kraftig Mand, venlig og elskværdig paa 40-50 Aar. Han viste mig ind i Anlæget, gav mig en Buket Blaaregn og stolt gik jeg hjem. – Men – næste Dag og næste Dag styrtede Regnen ned og da jeg endelig kom den tredje Dag var Blaaregnen aldeles forpjusket og umalelig. Det var mig en stor Skuffelse. Men saa opdagede jeg nogle [udstreget ord] dejlige Senerarier inde i et Drivhus og dem gik jeg paa. Jeg tror det gaar godt med dem, Gartnerne ere meget tilfredse, saa de maa jo ligne i alt Fald. – Foruden den gamle Gartner er der 4-5 andre, hans to Sønner, to grinagtige Lømler paa 16 -17 Aar, der løber og opvarter mig, vil hente Stole med Rygstød o.s.v. den ene, ”Pierre”, har faaet stor Interesse for Malerkunsten, har købt sig en Farvelade og gaar nu og maler nogle [ulæselige bogstaver –selige] Billeder, som jeg skal sige ham ”Fejlene” ved. Endvidere er der to Gartnerelever, begge mørke generte og altid i stor Travlhed, der styrter som Raketter gennem Drivhuset og skeler hen til mig. Endelig er der en Neveu af den gamle Gartner, en nydelig, pæn Mand paa c. 25-30 Aar. Han har et stille tiltalende Væsen og et intelligent Ansigt, hvilket ellers ikke er Italienernes Specialitet. Han har været syg en Uges Tid, i Gaar viste han sig for første Gang igen. Han sad i over tre timer ved Siden af mig – det blev Regn, saa han kunde ikke gaa - og tænk var det ikke morsomt, han syntes, jeg var gaaet saa umaadelig frem i italiensk i den Uge! Det gik saa flot i Gaar, vi talte om alt muligt, endogsaa om Religion. Jeg forstod alt, hvad han sagde og fortalte ham ogsaa en Del om Danmark. Han skar nogle dejlige Blomster af Urtepotterne bl.a. en pragtfuld rød Rose og et Vidunder af en gul Nellike, og bandt en yndig lille Buket til mig. Han gav mig ogsaa nogle sjældne Blade til at presse i en Bog. – Det er morsomt, jeg har faaet Indpas der, mine Sager staae i et Kontor, Og de have vist mig, hvor Nøglerne hænge, saa jeg kan selv lukke mig ind. – Nu maa jeg skrive noget om Pakken jeg maa endelig have den stribede Nederdel og det linnede Liv. Ikke Støvler, men de brune Sko, blaa Kjole, Fotografier. Skulde der ikke være hvidt gammelt Moll, at jeg selv kan sy mig et Liv af?? Fru R. har gode Mønstre, her bliver vist gebummerlig varmt. Har jeg ikke et Par Silkehalvhandsker? – Der maa være lige saa mange Breve, der kan i Pakken Vilde ogsaa gærne have min Blendramme der kan skilles i 4 Dele. Hvis noget af dette maa tages fra paa Gr. af Vægt, maa det være Rammen og endvidere kan det blaa Liv sprættes fra Nedderdelen og tages fra; Nedderdelen er lang nok alligevel. – Send mig Clemses og Brunes Fødselsdage, men husk det. – Jeg læser italiensk paa egen Haand. Nu skal Brevet hen i Kassen, ellers naas det ikke. Læser ikke igennem. Venter snart brev igen. Roserne??
+1000 Hilsner til alle – Alhed
+Dit Hoved??</t>
+  </si>
+  <si>
+    <t>1895-03-07</t>
+  </si>
+  <si>
+    <t>Nyborg
+Glorup</t>
+  </si>
+  <si>
+    <t>Glorup Gods, Nyborg</t>
+  </si>
+  <si>
+    <t>Francis Beckett
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Laurits Ring
+- Rottbøll, Fru
+Ellen  Sawyer
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke hvem Frk. Jensen er. Munter er en hund på Erikshaab. Dora er muligvis en tjenestepige.
+Det er uvist hvad "ballemælk" er. Måske står der Bollemælk.
+Albrecht Warbergs bror, Conrad Warberg, var godsforvalter ved Glorup Gods.
+A Porta var et spisested på Kongens Nytorv i København.</t>
+  </si>
+  <si>
+    <t>Fødselsdagsbrev til A.C. Warberg. Det regner i Firenze i karnevalstiden. Alhed har været til marked med karusseller og tombolaer. Hun er ved at male en kopi.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZBB3</t>
+  </si>
+  <si>
+    <t>[Skrevet på tværs] :Jeg kommer pludselig i Tanker om, at Mor skrev, I skulde være paa Glorup d. 7ende, saa maa jeg nok stile Brevet dertil. Vil Du endelig ogsaa hilse dem mange Gange.
+Piazza Donatello 10
+Kære Far!
+Det er skrækkeligt med de tre Fødselsdage, der ere bunkede sammen paa Haabet i disse Dage, og saa har Berta tilmed opdaget, at der er Uorden i Brevgangen i disse Dage, saa det bliver nok ikke nemt at ramme nogen af dem lige paa Kornet. – Maa jeg nu imidlertid ønske dig til Lykke til d. 7ende. Mor skriver, at Du har det saa godt i Vinter, saa vil jeg rigtignok ønske, at det maa vare ved, saa Du ogsaa kan komme godt over Foraaret. Og saa vil jeg tillige ønske, at Du maa more Dig godt med Dora og Munter. – Der kommer en lille Gave til Dig en af Dagene, men det kan godt være Du ikke vil bryde Dig videre om den. x – Her er ækelt Vejr i denne Tid, meget variabelt men mest Regn og Sjask, de to sidste Karnevalsdage var det desværre skrækkeligt, saa der kunde ikke
+[skrevet på langs: x Det er ikke et af mine Malerier]
+komme den rette Feststemning over Byen. Der var jo en Del Masker og Konfettikamp men manglede den rette Glans over det. Om Aftenen den sidste Dag spiste vi sammen med Konsulens Beckett og Ring inde i Byen og gik derefter sammen ud til et Slags Marked eller saadan noget, en stor lukket Plads med Karrusel, Tombolaer, Hasardspil, Cirkus, Abekatte, o.s.v. o.s.v. hvor vi gik og havde det rigtig Sjov et Par Timer; Folk var saa grinagtige derude, de fleste i Maskeradetøj. Karussellen var det morsomste, det var storartet Syn at se Fru Pelle, den lille tykke Kugle paa en Hest ved siden af den lange magre Beckett. – Jeg ved ikke om jeg nogen Sinde har fortalt, at her er en Caffé, ”Centrale” hedder den, hvis Ejer har været et Aar i Danmark hos A Porta at lære; der holde alle danske til, og Manden, der taler lidt dansk ser frygtelig mildt til os og favoriserer os. – Næsten hver Dag ved 4 Tiden er der danske,[overstreget: d] ved den Tid lukkes Museerne og de fleste søge [tilføjet: ind] at faa sig en lille Styrkning. Jeg kommer der tit i denne Tid sammen med Ring. Der er saa isnende koldt oppe paa Museet, at det næsten er nødvendigt at gaa ind og varme sig op bagefter. Min Copi morer mig meget og jeg begynder, tror jeg, at faa lidt Bugt men den. Jeg vil vist lade være nogle Dage at gaa paa Skolen for at kunne Kile paa med fuld Kraft deroppe. – Denne Ring er en brillant én, han har været flere Gange ude at spise vor Kakkelovnsmad. Forleden var der nogle Kartofler, som han og Lud gjorde Nar af og som de paastod at kunne lave bedre. Saa blev Resultatet, at de to en Aften skulde lave et Maaltid helt paa egen Haand vist oppe hos Ring; nu skal vi se, hvordan de klare den. Lud betroede os i Dag, at Ring havde foreslaaet ham at de bare skulde købe en Høne [tilføjet: færdig] og varme den i kakkelovnen. Men det er jo Snyderi, saa nu maa vi nok passe paa med dem; Ring praler af at kunne lave Ballemælk men vi tro ikke paa det. - - I Dag er det nok Frk. Jensens Fødselsdag, vi have drukken hendes Skaal ved Aftensbordet, og d. 7ende skulle vi nok drikke ”Fader Bergs” ligesom ogsaa den 6te Elles. Det er rart med den Vin hernede, den vil jeg vist nok savne, naar jeg komme hjem.—Nu maa jeg nok begynde at ruste mig til Afslutningen; jeg kan kun skrive et Ark, da Din Veninde Mdm. Persen skal have Plads til et Billede. - - Dette Brev er nok desværre ikke saa morsomt, som jeg gærne vilde have skreven det til Din Fødselsdag, - men jeg kan ikke gøre ved det, det ligger ikke mere for mig at skrive Breve. - - Men jeg vil bede Dig om at uddele de kærligste Hilsner fra mig Kys, hvor Du synes, det kan passe, da endelig et til Dig selv fra Din Bø.</t>
+  </si>
+  <si>
+    <t>1895-03-13</t>
+  </si>
+  <si>
+    <t>Piazza Donatello 10 Firenze</t>
+  </si>
+  <si>
+    <t>Piazza Donatello 10
+Genua
+Monte Carlo, Monaco</t>
+  </si>
+  <si>
+    <t>Herminia -
+Onklen -
+Zio -
+Vittoria Bacci
+Francis Beckett
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Bernhard Hirschsprung
+Emma Hirschsprung
+Christine  Mackie
+Laurits Ring
+Alfred Rottbøll
+Adelheyde Syberg
+Nicoline  von Sperling
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Munter er en hund på Warberg-familiens gård, Erikshåb.
+Albrecht Warbergs bror, Conrad Warberg, var godsforvalter på Glorup.
+Majolika: særlig type italiensk fajance, fremstillet siden slutningen af 1200-tallet i Toscana og Umbrien.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2121</t>
+  </si>
+  <si>
+    <t>Det er ved at være forår i Italien. Alhed skal snart hjem til Danmark. Hun glæder sig til at opleve forår to gange. Hun skal ud og lave afskedstegninger. Fortæller om udflugter og sammenkomster.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/y0d0</t>
+  </si>
+  <si>
+    <t>13de Marts
+Piazza Donatello 10
+Kæreste Mor!
+Mange Tak for Dit sidste lange Brev, som jeg blev vældig glad ved. Det var jo en sørgelig Meddelelse med Muntermand og jeg skrev vist netop noget om ham i Faders Brev. Jeg gad vide, om I saa var paa Glorup, jeg sendte Brevet dertil, da du havde skrevet det i Dit forrige Brev. - - For en Timestid siden tog Lud og Berta af Sted paa en lille Rejse til Genua; de skulle der mødes med B’s Far og Søster Emma og rimeligvis være der sammen med dem nogle Dage. Saa tager ”Fader Bernhardt” til Monte Carlo en 3-4 Uger og Emma kommer med herned. Berta var henrykt naturligvis. – I Aftes fulgte vi Ring paa Banegaarden; han kommer vist desværre ikke gennem Odense alligevel, han havde ellers lovet at gaa op og hilse Christine fra mig, det havde ellers [overstreget: ellers] været forfærdelig morsomt. – Ring vil jeg savne umaadelig meget, vi spiste Frokost sammen hver Dag, han malede ogsaa paa Ufficierne. – Min Cape mangler jeg desværre ikke saa lidt paa endnu, det er et sent Stykke Arbejde. Nu skal jeg hænge vældig i disse Dage, mens de andre ere borte. – Nu lader det for alvor til, at Foraaret staar for Døren, Vejret er meget omskifteligt, men af og til have vi en dejlig Foraarsdag og vi plukke hver Dag en halv Snes Violer inde i Haven. – Naar det bliver rigtig smukt Vejr, vilde jeg gærne være færdig med min Cape. Lut mener ganske vist, at jeg lærer saa meget af det, at jeg strax skulde tage fat paa en til, men det tror jeg da ikke, jeg kan bekvemme mig til, jeg maa vist ud at lave nogle Afskedsbilleder. – Baade Konsulens og Baccis ville have mig op mens jeg er alene, men jeg har sagt nej Tak; jeg vil være flittig og skal desuden passe et Lerarbejde af Luds. Og kun spise og sove deroppe vil jeg dog ikke, naar jeg ellers skal være nede i Byen hele Dagen. - - I Aften skal jeg dog derop, det er Helligdag i Morgen [tilføjet over linjen: i Morgen] og vi skulle ned i "Cascelunerne" [det andet "c" i ordet tilføjet over linjen] at se Prinserevy, ogsaa Zioen Fru Pelle og Beckett. Det er ikke umuligt, at jeg kan komme til at rejse hjem sammen med Becket, han rejser rimeligvis sidst i April; vi talte om det i Gaar, han vil ogsaa gærne have Selskab. - - Han var her i Aftes til en lille Afskedsmiddag for Ring: udmærket Suppe, Æggekage, Lammesteg [overstreget: steg] Kotteletter med Kompot, Ost og Frugt. Vi havde - - - her kom Fru Bacci, nu kan jeg ikke huske hvad jeg begyndte paa. Det sinkede [tilføjet over linjen: sinkede] mig for Resten, nu kan jeg desværre ikke naa at faa Brevet af Sted, saa bliver det nok først i Overmorgen.
+Næste Dag. Jeg er kommen tidlig hjem, jeg kunde se, det kunde lade sig gøre at naa at faa Brevet af Sted i Dag, og saa syntes jeg det var en Skam ikke at gøre det. – Der er omtrent en Time, der kan da naas en Del i den Tid. – Revyen var for Resten sjov; det blev mod al Forventning straalende Vejr, saa det hele tog sig brillant ud. De italienske Militær er nu meget smukke, deres Dragter meget smagfuldere end vore. Der er et lille morsomt, kaldet ”Berseilli creme” [spørgsmålstegn over begge ord]; deres Dragter ere meget fixe, særlig deres Hatte [tegning] der sidde strærkt paa ”Snur” og ere prydede med en mægtig Dusk Hanefjer. De ere vældig raske og kvikke og uddannes særlig til Løb. – Efter ”Revista”en gik vi lidt længere ud, hvor der slet ingen Mennesker var, for at opsøge os et rart Sted at spise Frokost paa. (”Kasjinerne”(udtales således) er et Slags Langelinie for Florentinerne; de strække sig langs Arnoen et Stykke udenfor Byen. Der er hver Eftermiddag Promenade af alle de fine Florentinere, mange i pragtfulde Ekvipager, samt Musik paa en stor aaben Plads. Længere ude er der fuldstændig landligt og henrivende smukt. Der er lange Alleer, Strækninger af Skov, og dejlige Enge.) Vi fandt et herligt Sted til Frokosten, en lille solbeskinnet Eng, der var saa fuld af smaa Krokus, at det lignede et Tæppe, aldeles som naar Skovbunden hjemme er fuld af Anemoner, kun at Tæppet her var lyseblaat! Det var et bedaarende Syn. Jeg plukkede naturligvis en Masse og besluttede at sende en Hattefuld hjem; men jeg kan se, de ere altfor sarte, sender her en Prøve. Er den ikke henrivende. efter [overstreget: efter] Frokosten, som [overstreget: som] var udmærket, Fru B. førte Kød og Vin og Fru Pelle og jeg Sardiner Brød og Kager. – Hvor vi nød Tilværelsen derude, Solen skinnede, Fuglene sang og alting duftede af Foraar. Vi lærte dem at lege Enke, det morede dem kosteligt, Majoren (der er bleven Oberst) er en gammel Knop til at løbe, han og jeg var sammen hele Tiden, vi opnaaede ”Sølvbryllup” mens alle de andre skiftedes til at være Enke. Pigen Erminia er storartet paa en saadan Tur, hun bliver et andet Menneske, naar hun kommer ud hvor der rigtig er landligt, helt vild af Henrykkelse. Saadan var hun ogsaa oppe i Acone. Hun og jeg havde spillet ”berde”, en Slags Filipine, der bestaar i at man stadig skal bære en lille grøn Gren hos sig, som man kan tage frem, naar den anden siger ”verde fruori” (= ”frem med den grønne”). Hun kom ind og skulde overrumple mig i Morges paa Sengen, men jeg halede den triumferende frem fra Hovedgærdet. [overstregede ord] – Lud og Ring snød med den Aften, de skulde lave. De gav den i Stedet inde i Byen, det var om Aftenen paa Faders Fødselsdag. Om Eftermiddagen havde vi været ude alle 4 at se en Majolikafabrik. Der opdagede vi et kønt Krus, men det var temmelig dyrt, 6 Lire, saa købte vi det i Forening og besluttede at kaste Lod om det. Det gjorde vi, da vi kom ind paa Restaurationen og jeg blev den heldige, der fik den lille Seddel, hvorpaa der stod ”Krus”. Jeg var henrykt og indviede det strax, saa Faders Skaal blev drukket standsmæssigt af den mægtige Pokal. Lud holdt en lille Tale. - - - Jeg skrev til Frk. Sperlings Fødselsdag og sendte hende de første Anemoner jeg har funden. – Du maa endelig hilse Tat Mimi mange Gange for hendes lange morsomme Brev. - -
+Have I Vinter E [udstreget: E] endnu? Jeg glæder mig saa forfædelig til at faa to Gange Foraar i Aar. Du ved ikke, hvor jeg nyder Tilværelsen i disse Dage meget, meget mere end i Fjor ved denne Tid. Den Gang var jeg saa tit gnaven og følte mig ensom og trist, i Aar nyder jeg det fuldt ud; og i Løbet af en 8 til 14 Dage bliver det hele jo endda meget smukkere, naar Mandeltræerne begynde at blomstre osv. – 
+_ Nu maa jeg desværre slutte, jeg venter mig næsten en lille overhaling over dette og de sidste korte Breve, samt at Du har ventet dette et Par Dage, men her har været saa meget Uro de sidste Dage. – Pengesagerne maa jeg vente med til næste Gang,nu [overstreget: nu] – Naa jeg maa slutte nu. 1000 kærlige Hilsner! Jeg kan ikke naa at læse igennem. – 
+Be
+14de Marts – 1895.</t>
   </si>
   <si>
     <t>1895-05-25</t>
   </si>
   <si>
     <t>Bello sguardo Firenze</t>
   </si>
   <si>
     <t>Johan  Balslev
 Rigmor Balslev
 Thorvald Balslev
 Wilhelmine Berg
 Carl Berthelsen
 Ludvig Brandstrup, billedhugger
 Christine  Mackie
 Ellen  Sawyer
 Hempel Syberg
 - Vester
 - Vesterdal
 Nicoline  von Sperling
 Albrecht  Warberg
 Andreas Warberg
 Laura Warberg</t>
   </si>
   <si>
@@ -1778,274 +2050,419 @@
 I glæded Jer med vor Lykke stor
 og trøsted i Tider trange.
 ----------
 Vor Barndomstid var kun alt for kort 
 - Livsmaalet kalder os fremad –
 dog aldrig så langt vi kommer bort,
 vi kende jo Vejen hjemad.
 ----------
 Saa Tak for alt da, fra vi var smaa
 og Tak for Fremtidens Dage
 de bliver store så tryg vi paa
 [ulæseligt ord] til de andre Mager
 Vort Ord for hvad [ulæseligt ord] sige vil,
 sig ikke rigtig vil føje
 men Resten gætter I Jer vist til
 Håndtryk, i Smil og i Øje
 Synes du ikke, den er køn? Men det er en Skam, at den ikke kan synges. Det bliver rentud Skandale, Be, med det at der ingen Sange bliver, for det tror jeg ikke, der gør. Du maa ikke tro, at jeg venter en fra dig, for hvis du ikke selv har tænkt paa det var det jo [”med ” indsat over linjen] alt for kort Varsel, at du fik min Formaning. – Hør Be, Vester og Elle! Det er da vel ikke sikkert med dem, at de ikke en skønne Dag brænder løs for os, den var Skam hamber at gaa paa; jeg er begyndt at frygte lidt for det i den sidste Tid, men naar jeg snakker med Elle forsikrer hun at de er nu de bedste Venner af Verden, men hun kunde jo snyde mig. Det er hende selv, der snakker, ikke mig, der braser paa. - - - 
 Efter Middag. Jeg sidder i stor Pragt og skriver til dig; jeg har faaet en ny mørkeblaa linned Kjole med bitte smaa hvide Prikker. Denne Facon [tegning af kjolen] det er kunstigt den Facon tror jeg, alle Herrer kan godt lide, Carl var næsten begejstret. Carl havde jo tænkt at give Far og Mor et Springvand der skulde staa paa Plænen (jeg øver mig i at skrive lige som Carl og det ligner godt) men så sagde Onkel Syberg at det kunde ikke lade sig gøre, der var for lidt Fald i Aaen til at det kunde lade sig gøre, og saa blev det opgivet; det havde ellers været stolt med Springv. på Plænen, men mit Hjærte bævede allerede ved Tanken om Ca [”Ca” overstreget] Krokketen [det tredje ”k” indsat over linjen] nu giver de to Postejskeer, nydelige. I det hele tror jeg, at Erikshaab bliver er nyt og bedre med alle de Ting, de vist faar. Maleri fra Frk Sperling har jeg hørt. Jeg glæder mig saa lynende til at komme hjem. Tante og Tove kommer ogsaa i Dag, de, Mor og jeg følges ad hjem med det sidste Tog. Fru B. skal have sin hvide Silkebrudekj. på, hun prøvede den i Aftes, den var nydelig. Jeg skriver saa meget om Sølvbr. da jeg antager, du paa Mandag er mest i Stemning til at høre det. – 
 Så nu tror jeg, jeg vil anlægge min egen Skrift igen. Uha, men jeg maa nok snart hen at pakke ned Klokken er mange, og Kl. ½ 4 skal jeg af Sted. – Her er en dejlig Have, kan du tro, jeg vilde ønske du kunde se den; gammel, uden særlig mange Blomsterrabatter, gamle knortede Æbletrær på store Plæner og en lille bitte Skov lo [”lo” overstreget] forneden med en ho [”ho” overstreget] Høj, hvor fra man har en delikat Solnedgang. ---------
 Fra eller (om Studinen har jeg ikke hørt eller set siden jeg skrev. --- Vi havde en morsom Pinse, var jo kørende paa [”paa” overstreget] til [”til” indsat over linjen] Erikshaab 2nde Pinsedag, meget livligt og vellykket. – Nu har jeg ikke Tid til mere, nu må du nøjes med dette. Du tænker vel medens på os, når du faar dette. Mange Hilsner lille Be fra Johan. Vil du lykønske Onkel Lut, har du set hende? 
 [Skrevet på tværs øverst på s4:]
 Lørdag. Jeg er så gal på mig selv, fordi jeg ikke fik det sendt i Gaar, så du kunde have det Mandag, jeg er en stor So, det må du sige, jeg har sagt. Nu har vi Travlhed til op over begge Øren, Tante, Elle og jeg binder Guirlander ovre i Loen og Andreas er stadig ”Mors højre Hånd” erklærer hun. Farvel lille Be! Din Johanne. Havde det Sjov i Odense i Gaar, hvor Thorvald og jeg drak Kaffe hos Vesterdal. 
 Hilsner.</t>
   </si>
   <si>
-    <t>1894-04-06</t>
-[...10 lines deleted...]
-Ludvig Brandstrup, billedhugger
+    <t>1898-11-12</t>
+  </si>
+  <si>
+    <t>Viale Pr. Margherita 44 Firenze
+Pisa Italien</t>
+  </si>
+  <si>
+    <t>Vittoria Bacci
+Wilhelmine Berg
+Signora di Prete
+Johannes Larsen
+Knud Larsen
+Alfred Rottbøll
+Nicoline  von Sperling</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen er kommet til Firenze efter at have været 6 dage i Pisa. Alhed har været lidt syg. Maleren Knud Larsen havde modtaget to breve til Las og Madame Larsen. Han afleverede dem på posthuset og nu er det ene brev forsvundet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RM0i</t>
+  </si>
+  <si>
+    <t>Kæreste Mor!
+Du har maaske allerede i flere Dage ventet Brev fra mig, men jeg vilde først komme til Florenz og vide vor faste Adresse saa jeg kunde skrive den, men det er trukken længere ud, end vi havde troet. I Pisa blev vi nemlig 8 [udstreget:8] 6 Dage i St. for 2, som vi havde tænkt; og dels fik jeg Mavepine saa jeg maatte ligge en Dag og tage det med Ro den næste. – Hvis I se Frk. Sperling, saa fortæl hende at vi boede hos Signora di Prete og var meget glade ved den Adresse. Det var billigt og udmærket. Hun var saa voldsom elskværdig og omhyggelig for mig, da jeg ikke var rask, de 3 sidste Dage var vi i Pension hos hende. I kan ikke tænke jer hvor der er henrivende ved Pisa 2 Gange var vi ved Middelhavet, den ene Dag spadserende gennem store Pinjeskove. – Der er Kamelavl, og vi mødte en Dag en stor Karavane af Kameler der bar Træ. – Jeg fik Dit Brev og var meget glad ved at høre, at I havde det godt, men det var jo allerede lidt gammelt. – De sidste Dage i Pisa havde jeg saa væmmelige Drømme om at alting var galt hjemme, saa jeg var meget utaalmodig efter at høre om her skulle være et nyt Brev til mig. Men nu skal Du høre, hvordan det er gaaet. Las fik et hjemme fra og jeg ved, at der er et [tilføjet: et] til mig. I Gaar talte vi nemlig med den danske Maler Knud Larsen som fortalte, at baade Las’ brev og et til Madame A Larsen fejlagtigt var sendt til ham, han har personlig afleveret dem igen her paa Posthuset, men disse Smølehoveder kunne ikke finde det. Jeg har imidlertid klaget min Nød til Konsulen (en Italiener) som har været her i Dag (jeg sidder paa Posthuset og skriver) og sagt at de skulde finde det, saa jeg haaber at faa det i Morgen; men jeg vil alligevel bede Dig om lige strax at sende mig et Par Ord, det er skrækkeligt at gaa i den Spænding og man ved jo ikke, om det andet findes. – Vi kom hertil i Forgaars Aftes og i Gaar Morges gik vi til Vittoria, for at høre om hun havde Plads til os, men hun havde Huset fuldt. Hun gik imidlertid med os i Byen og hjalp os at finde et godt Værelse, temmelig billigt: Viale Pr. Margherita 44 ² Firenze Italia der skulle vi have Morgenkaffe og ellers spise ude. – I Morgen Aften skulle vi til Middag hos Vittoria, de blev frygtelig forbavsede, men meget glade d [overstreget: d] lod det til, ved at se os. – Vi har allerede været en Del omkring her i Byen, det er vidunderlig at se Firenze igen, og Las synes ogsaa udmærket om det alt sammen. Her er Sommer complet, blomstrende Roser og andre Blomster og den dejligste Luft. Vort Værelse ligger i Udkanten af Byen paa en bred Allé med grønne Trær. Der er fri Udsigt og frisk Luft. – Konsulen er flink, han har skaffet os begge Permesser til Museerne, først mente han at jeg ikke kunde faa, navnlig da jeg ikke havde det gamle, men heldigvis havde jeg et Bevis for, at jeg har gaaet paa Akademiet hernede, det fik han og gik saa selv op hos Direktøren og indestod for, at jeg var Malerinde, og saa fik jeg heldigvis et; det var ellers blevet skærpet saa meget, at selv rigtige Malere [skrevet på tværs på forsiden: ikke kunne faa uden et Runskuerpas hvad vi heldigvis havde til Las. – Nu er Las færdig med at skrive hjem, og jeg vil derfor ogsaa slutte. – Gid jeg snart kunde høre, at I alle har det godt, saa vilde Tilværelsen være paradisisk. Jeg er fuldstændig rask igen, tog Tante Mis’s Middel, du ved med og det holder mig i Orden. – 1000 Millioner Hilsner til Alle fra Las og Eders Alhed.
+12 – 11 – 98 -</t>
+  </si>
+  <si>
+    <t>1898-11-18</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Christine Swane</t>
+  </si>
+  <si>
+    <t>Pisa, Italien
+Florens, Italy</t>
+  </si>
+  <si>
+    <t>Parret er på bryllupsrejse</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen er nu i Firenze efter en uges ophold i Pisa.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pkLk</t>
+  </si>
+  <si>
+    <t>Kære Ugle!
+Mange Tak fra os begge for Badeolien, som til god Redelighed laa i Pisa, vi havde stor Nytte af den. Vi var 8 Dage i Pisa hvor vi havde det godt og nu har vi været her ligesaa længe. Du kan tro her er meget at se paa, vi anstrænger hver Dag, men har det meste tilbage og det vi har set er kun set flygtigt igennem. Her ser du et af de mange dejlige gamle Paladser, som der vrimler af i hver Gade. Mange Hilsner fra Alhed som sidder og skriver og fra Din Johannes. I Dag har vi faaet kogt Haj med Olje og Citron, derefter Blæksprutte i Olje og Spinat, saa Lam og Ost - Rødvin</t>
+  </si>
+  <si>
+    <t>Glorup
+Erikshaab</t>
+  </si>
+  <si>
+    <t>Viale Pr. Margherita 44 Firenze
+Fiesole, Italy
+Glorup, Nyborg</t>
+  </si>
+  <si>
+    <t>Konsulen -
+Wilhelmine Berg
+Thora  Branner
+Louise Brønsted
+Johannes Larsen
+Knud Larsen
+Otto Emil  Paludan
+Alfred Rottbøll
+Hempel Syberg
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Albrecht Warbergs bror, Conrad Warberg, var godsforvalter på Glorup.
+Odenseanerne er muligvis Hempel Syberg og hans datter Thora, som flyttede til Odense i marts 1898.</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen bor på et lille værelse i Firenze. De går på museer og besøger kirker. De spiser godt på restaurant og har kørt med elektrisk sporvogn. Det forsvundne brev er fundet på posthuset.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/uhvb</t>
+  </si>
+  <si>
+    <t>Kæreste Mor!
+1000 Tak for Dit Brev som jeg fik i Dag til Morgen; jeg ventede med Længsel Postens Ankomst, da jeg havde regnet ud, at jeg nok kunde have Brev i Dag, hvis det blev sendt til Højrup! – Det var dejligt at høre, at I alle have det godt, jeg fik ganske vist det andet, Dagen efter at jeg havde skreven, men det jo allerede 14 Dage gammelt; Konsulen og Kn. Larsen havde været paa Posthuset sammen og derfra til Direktøren for at klage, og tilsidst kom Brevet – atter til Kn. Larsen, som heldigvis ikke gav det tilbage til Posthuset, men opsøgte os og fandt os paa et Museum – Konvolutten er aldeles overmalet med Adresser og Overstregninger. – Vi har det ogsaa udmærket og ere glade ved vort Værelse, om Dagen ere vi der jo ikke meget, men om Natten er der saa dejlig stille; de to første Nætter, da vi boede paa Hotel herinde i Byen, kunde vi ikke sove for Støj. – Desværre er Vejret i Gaar og i Dag mindre godt, klart Solskin ganske vist, men en væmmelig Blæst, som hvirvler Støv og Skidt op i Ansigterne paa os. – Vi spise i ”Napoleone” en morsom Beværtning, hvor der altid er en Masse Mennesker, og derfor udmærket god Mad, og meget billig. I Dag er det Fastedag, hvorfor der exeleres i Fisk, vi spiste til Frokost: kogt [tilføjet: kogt] Haj med Citron 
+[skrevet ned langs margen:] Meddel os, hvis der sker noget i Dreyfussagen [tilføjelse slut]
+og Olje, - derefter Blæksprutter med Spinat men tilsidst mente vi dog, at lidt Kød kunde gøre godt, hvorfor vi nød os en Portion Lammesteg med Kartofler og ovenpaa Ost. Du kan se, vi nægter os ikke noget, naar vi spise 4 Retter til Frokost, den bebo [udstreget: bebo] beløb sig kun til 1 Lire 90 C. for os begge tilsammen, altsaa ikke en Gang 1,50 Øre, er det ikke kolossalt billig. Men det er foruden Vin, Vi køber nemlig en Flaske ad Gangen, paa den Maade kan vi drikke ligesaa meget vi vil for o. 35 C. pr Maaltid. – Forleden sad der en gammel Fyr og spiste ved samme Bord som vi. Han saa temmelig fattig og lurvet ud og vi antage ham for en lille Haandværksmester. Til vores store Frobavselse tiltalte han os paa godt Engelsk, og da han mærkede det ikke var vores Sprog – paa tysk. Jeg fik mig imidlertid en italiensk Passiar med ham og vor Forbavselse steg, kan I tro, da det viste sig , at han havde været Professor i italiensk ved Universitetet i London i nogle og tyve Aar: og Tyskland har han gennemrejst for sin Fornøjelse. – Vi gaar paa Museer hver Dag og gærne ogsaa i en Kirke, samt en Tur omkring i Byen. Forleden var vi en dejlig Tur i Fiesole, op med elextrisk Sporv. men ned flottede vi os med en Droske. Vi spiste til Aften – altsaa Middag – deroppe. – Du maa endelig skrive [overstreget: skrive] snart igen, jeg var saa glad ved dit Brev. Nu er Las færdig med at skrive hjem og vi skulle han at spise. – Jeg taaler Maden udmærket, er glad ved Tante Mis’ Middel, som jeg anvender
+[skrevet ned langs siden:] Vi glemte at fejre Mortensaften, ellers ”fejre” vi alt muligt hvilket bestaar i at spise fint hos ”Melili” (gl. Bernhards Restaurant) [Tilføjelse slut]
+[skrevet paa tværs på side 1:] hver Dag. – Nu Farvel! – Rottbølls er her ikke, men de komme muligvis med det første, sagde Konsulen. – Hils alle, vi morede os over Fars og Palams Kastanjeplantager, og i det hele taget over alt, hvad du fortæller. – I komme vel fra Glorup Mandag saa kan dette ligge til I komme hjem. - 1000 Hilsner til alle, ogsaa Odensianerne og Lugge, naar Du skriver, ogsaa Palam fra Las og Eders A
+Fredag – 18</t>
+  </si>
+  <si>
+    <t>Øster Farimagsgade København</t>
+  </si>
+  <si>
+    <t>Alfred Eckardt
+Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen var på bryllupsrejse i Italien.</t>
+  </si>
+  <si>
+    <t>Fotokopi på Kerteminde Egns- og Byhistoriske Arkiv, BB3743
+Det vides ikke, hvor originalbrevet findes.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen takker for gaven, som lå til ham og Alhed i Pisa.
+De to ser nu i Firenze på paladser mm. De har spist haj og blæksprutte med rødvin til</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/EP5F</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets adresseside:]
+Cartolina Postale
+A:
+Provincia di
+[Håndskrevet på kortets adresseside:]
+Frk. Christine Larsen
+Adr. Hr. Løjtnant A.J. Eckardt
+Øster Farimagsgd. 73 - 3 Sal
+Kjøbenhavn
+Danimarca
+[Fotrykt på kortets billed- og tekstside:]
+Lalazzo Vecchio
+Firenze
+[Håndskrevet på kortets tekst- og billedside:]
+18. Nov. 98.
+Kære Ugle! Mange Tak fra os begge for Bade[ulæseligt] som til god Redelighed laa i Pisa, vi har stor Nytte af den. Vi var 8 Dage i Pisa hvor vi havde det godt og nu har vi boet her ligesaa længe. Du kan tro her er meget at se paa, vi anstrænger hver Dag, men har det meste tilbage og det vi har set er kun set flygtigt igennem. Her ser Du et af de mange dejlige gamle Paladser, som der vrimler af i hver Gade. Mange Hilsner fra Alhed som sidder og skr og fra Din Johannes. I Dag har vi faaet kogt Haj med Olje og Citron, derefter Blæksprutte i Olje og Spinat, saa Lam og Ost - Rødvin.</t>
+  </si>
+  <si>
+    <t>1898-11-29</t>
+  </si>
+  <si>
+    <t>Jeppe Andreas Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Adolfo Bacci
+Vittoria Bacci
+Zio Bacci
+Alhed Larsen
+Vilhelm Larsen
+Michelangelo Simoni
+Christine Swane
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen var på bryllupsrejse i blandt andet Italien.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3744
+Brev i fotokopi. Det vides ikke, hvor originalen findes</t>
+  </si>
+  <si>
+    <t>Johannes Larsen synes ikke, at hans familie sender nok breve. 
+Alhed Larsen har det helt godt nu. Hun og Johannes Larsen har besøgt Bacci-familien og med dem været på kirkegården. Alhed fik en ring, som A. Bacci havde tiltænkt hende.
+Hver søndag er Alhed og Johannes Larsen til koncert i en kirke. De rejser videre omkring 8. dec. og må være hjemme 23. dec.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/jiof</t>
+  </si>
+  <si>
+    <t>Firenze 29 November 1898.
+Kære Forældre!
+Jeg kan ikke sige andet end at det forekommer mig at I gerne kunde lade høre lidt tiere fra Jer. Nu har vi været hjemme fra i 5 Uger og har kun hørt fra Jer 2 Gange en Gang fra Marie og saa fra Dig Moder og for Tak med Pengene, og det er jo mens vi er her i Florenz at vi kunde høre fra Jer, naar vi om en god Uges Tid rejser her fra er det jo forbi med det lange Ophold, og saa kan I jo ikke naa at svare naar I faar Brev fra os. Alhed har haft [det] helt godt i de sidste Dage og vi har været en Del ny Steder foruden at vi hver Dag gaar paa en af de store Malerisamlinger. I Søndags var vi igen bedt ud til Bacci da vi havde spist Frokost kørte vi ud til Baccis Grav paa en stor Kirkegaard der ligger paa en Bjærgskraaning en Mil Vej nord for Byen hvor der er en dejlig Udsigt vi havde købt nogle Blomster med derud. Da vi kom tilbage spiste vi til Aften der og var der om Aftenen. Alhed fik en lille Guldring med en Camel med Michelangelos Portræt, til Erindring om Bacci, det var en han havde gaaet med. Det er kedeligt med de korte Dage jeg synes ikke vi naar noget fra om Morgenen til det bliver mørkt, men de lukker ogsaa alle Steder Kl. 4. Om Søndagen er vi gerne henne i en Kirke hvor der er Musik og Gudstjeneste fra 10 1/2 til 12, det er smukt at høre og ser godt ud. Vi har i Dag købt mig et mørkeblaat og hvidstribet Silketørklæde. Det kan vel omtrent passe naar I sender de 200 Kr saasnart I faar dette hvis I da ikke har sendt dem. Du skrev kære Moder at Du vilde skrive et langt Brev til os sammen med dem men Du kunde da gerne have skrevet et før. Nu skal I vel snart af Sted til Sverige. Jeg er endnu ikke begyndt at længes noget videre efter at komme hjem, men vi har det jo ogsaa udmærket her, kan I fortælle lidt om hvordan det gaar med Christine og Klaks. Vi skulde altsaa gerne herfra omkring den 8 Dec. vi har jo endnu Ravenna - Venedig - Nürnberg - München og Berlin som vi skal gøre Ophold i og kunde jo nok bruge nogle Dage hvert Sted og den 23 Dec udløber vore Billetter saa til den Tid skulde vi gerne være hjemme bare vi ikke maa faa Isforhindringer, hvordan har I det med Vejret, her er det helt godt men af og til stærk Torden og Regnskyl. Mange kærlige Hilsner til Jer allesammen fra os begge Jeres hengivne Johannes Larsen
+Anm. 
+Alhed har faaet 5 Breve fra sin Moder siden vi kom</t>
+  </si>
+  <si>
+    <t>1898-12-01</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
 Julie Brandt
-Thomas Bredsdorff
-[...41 lines deleted...]
-[Skrevet lodret under selve brevet:] April 1894.</t>
+Asta Krohn
+Alhed Larsen
+Vilhelm Larsen
+Theodor Oppermann</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen var på bryllupsrejse i blandt andet Italien.
+Parret troede, at Alhed Larsen var syg, men det viste sig, at hun var gravid. 
+Det vides ikke, hvem Bødker Christensen var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3745
+Brevet er en fotokopi. Det vides ikke, hvor originalbrevet findes.</t>
+  </si>
+  <si>
+    <t>Johannes Larsens forældre må sende penge straks, for der er lavvande i kassen. 
+Alhed Larsen har været syg.
+Hvis Vilhelmine Larsen har tid, synes Johannes Larsen, at hun skal læse i Oppermanns bog, som handler om netop de ting, som Alhed og Johannes Larsen ser i disse dage.
+Parret spiser sammen med to, der ligner Ludvig Brandstrup og Bødker Christensen. De går ture og ser på de elegante køretøjer. 
+Frk. Heymann/Asta Krohn kommer til Firenze.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/XIx4</t>
+  </si>
+  <si>
+    <t>Firenze 1 December 1898.
+Kære Forældre!
+Je er i Eftermiddag kommen i Tanker om at jeg i mit sidste Brev vist ikke betonede tilstrækkeligt nøjagtigt at I maatte sende Pengene strax, det er nemlig først i Dag gaaet op for mig hvor langt vi er ude med dem vi har, vi betalte nemlig i Gar (d 30te) vor Morgenkaffe og det Mad vi har faaet hjemme de Dage Alhed var syg og det beløb sig til L. 24,10, og det viste sig saa at vi kun havde et Par og 30 tilbage. I kan altsaa forstaa at hvis I ikke har sendt naar I faar dette, hvad jeg haaber at I har, saa maa I endelig sende strax, vi vil jo saa kunde have dem næste Fredag og længere bliver vi vel ikke her hvis vi maa raade os selv. Vi har det godt men her er ellers intet nyt. Hvis Du har Tid om Aftenen kære Moder, kunde Du jo læse lidt i Oppermanns første Bog, det er jo altsammen noget af det vi gaar og ser paa hver Dag og nogle af de Fotografier jeg har oppe i Skuffen er jo ogsaa her fra. Der hvor vi spiser kommer der ogsaa en lang Italiener der ligner Klaks og han kender en der ligner Bødker Christensen som ogsaa spiser der og der er en vi kalder gamle Brandstrup han ligner paafaldende Billedhuggeren men er meget ældre. I Gaar var det et ækelt Vejr Kulde og Blæst, men i Dag har det været dejligt stille og efter at have været paa Uffizierne gik vi en dejlig Tur langs Floden. Der er nogle gamle Anlæg med Alleer og en bred Kørevej hvor de fornemme Folk kører ud hver Eftermiddag ved den Tid og det er helt morsomt at se paa alle de elegante Køretøjer, vi kender snart en hel Del af dem for det er nok de samme Folk der kører hver Dag. Alhed fik Brev fra Pang i Dag at Frk Heyman er ved at rejse her ned og hun ventede at støde sammen med os, det kan jo blive helt morsomt hvis vi træffer paa hende, Alhed skriver nu til hende. Mange Hilsner fra os begge to Jeres hengivne
+Johannes Larsen.</t>
   </si>
   <si>
     <t>1898-12-07</t>
   </si>
   <si>
     <t>Fritz -
 Baccino Bacci
 Vittoria Bacci
 Berta Brandstrup
 Johannes Larsen</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen er på bryllupsrejse i Italien.
 Hvem den omtalte Asta var kan ikke afgøres. Larsen-familien kendte mange, der hed sådan. 
 Fru B. er ligeledes ukendt. Eftersom Alhed på bryllupsrejsen kaldte Vittoria Bacci ved fornavn, er det ikke hende, der refereres til.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2131</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen vil rejse fra Firenze 14. december og gøre et par dages ophold i Ravenna.
 Efter et kort ophold i Kerteminde vil de komme og holde jul hos Alheds forældre. 
 De har været på en tur til Fiesole. Nu spiser de hver aften hos Vittoria Bacci, for de blev trætte af restaurantmad, og hun tilbød, at de kunne spise hos hende mod betaling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/555E</t>
   </si>
   <si>
     <t>[Skrevet i venstre margen side 1, lodret:] Jeg er rask.
 [I brevet herunder:]
 Kæreste Mor!
 Tak for Dit Brev i Gaar! Det var meget overvældende med Asta, jeg havde ikke mindste Anelse derom. Det vilde være forfærdelig morsomt at træffe hende hernede. - Nu slaar ellers Afskedstimen snart med det kære Firenze. Vi have bestemt at rejse herfra paa Onsdag Morgen ["Morgen" indsat over linjen] d. 14de (vor 1/2 Aars Bryllupsdag.) Hvad Breve angaar, saa maa det sidste afsendes til os Lørdag, samme Dag, Du faar dette. Hvis jeg ingen faar her, (og det er vel tvivlsomt) saa venter jeg et i Ravenna (poste restante). Vi bliver i Ravenna Onsdag og Torsdag. - Jo Tak, vi have tænkt os at være paa Erikshaab i Julen, eller i alt Fald noget af den. Jeg havde givet Las Frihed til at være i Kerteminde, hvis han helst vilde, men nu er han alligevel kommen i Tanker om, at han helst vil med til Erikshaab. Det er jeg naturligvis forfærdelig glad ved og har til Gengæld foreslaaet, at vi rejser om ad Kerteminde og siger Goddag til dem fra den ene Dag til den anden, saa det er mulig, at vi først kommer til Erikshaab Juleaften. Jeg glæder mig forfærdelig til en hyggelig Jul sammen [med] Eder alle, Tanken om den, tager en hel Del af Smerten ved at rejse herfra. - Vejret er henrivende, vi var i Gaar en Udflugt til Fiesole, spadserede derop og kørte i elektrisk Sporvogn ned. - Om Aftenen var vi hos Vittoria, vi spise der hver Aften nu; vi talte en Dag om, at vi snart var kede af Restaurationsmad, saa sagde hun, om vi ikke vilde spise hos hende om Aftenen og betale det samme som paa Restaurationerne. Det gør vi nu til stor Glæde for alle Parter. I Aftes var vi i Cirkus med Baccino. I Eftermiddag har vi været en Køretur i det dejlige Vejr, det er anden Gang, vi flotte os med det. - Jeg har ikke Tid at skrive stort mere, da det er bleven lidt sent, og vi skulde være præcis 7 ude hos V. - Jeg haaber ikke, der er nogen Spørgsmaal i Dit Brev, jeg kan ingen huske. - Bertas Brev har jeg ikke faaet. - Fru B. skal jeg hilse mange Gange fra, ligesaa Vittoria 1000 Hilsner til alle fra Las og Din 
 Alhed.
 Hils gamle Ma' Fritz mange Gange, hvis hun levder endnu.
 7-12-98-</t>
   </si>
   <si>
-    <t>1912-09-24</t>
-[...129 lines deleted...]
-Skriv snart igen</t>
+    <t>1898-12-19</t>
+  </si>
+  <si>
+    <t>Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Venedig</t>
+  </si>
+  <si>
+    <t>Odense
+Kongensgade 20</t>
+  </si>
+  <si>
+    <t>Vittoria Bacci
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen er i slutningen af deres bryllupsrejse i Venedig. Hun er gravid i 4. måned.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2138</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen er i gang med den anden flaske Chianti den dag. De har moret sig over Christines hundehistorie. Alhed glæder sig til at se alle i julen, og Johannes Larsen ser frem til at komme hjem. I Firenze var Alhed hos en russisk læge, som sagde, at hun skulle holde sig i ro og hvile meget, og det gør hun. Både Alhed og Johannes glæder sig meget til den lille.
+Der er dejligt i Venedig, men koldt indendøre. Den følgende dag rejser de to til München.
+Alhed beder Christine købe Junglebogen, som hun vil give Johannes Larsen i fødselsdagsgave.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gE1v</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:
+Frøken Chr. Warberg
+Kongensgade 20
+Danimarca Odense
+[Fortrykt på kuvertens bagside samt øverst på brevets side 1:]
+HOTEL SANDWIRTH
+VENEDIG
+Riva degli Schiavoni.
+Deutsches Hotel
+Joh. Perkhofer, Besitzer.
+[Håndskrevet i brevet:]
+Kære Chr!
+Jeg skulde egentlig skrive et italiensk Brev til Vittoria nemlig, og jeg skal ogsaa, men nu vil jeg først vederkvæge mig ved at sende Dig en lille dansk Skrivelse. - Ladersen og jeg jeg ["jeg" overstreget] sidde forfærdelig hyggelig og skrive, vi have efter en udmærket Eftermiddag spist en lille udsøgt Middag med ægte Chianti til, og denne Chianti var saa udmærket, at vi har bestilt os endnu en Flaske, som vi nu sidde og movere os ved, mens vi skrive. - 1000 Tak for Dit Brev, som jeg fik i den gamle Stad Ravenna, det var nydeligt af Dig at skrive til os, Hundehistorien morede os begge kosteligt, men vi ere meget spændte paa Enden - nu Kronen saa kom. - Der er ingen der kan tænke sig, hvor jeg glæder mig til Julen, - til at være sammen med Eder alle, til lidt Varme og indvendig Hygge, til lidt Ro og Hvile o.sv. o.vs. - Jeg tror ogsaa nok, at Ladersen glæder sig lumsk til at komme i Havn med mig, han er ikke rigtig dristig ved at rejse med mig under de nuværende Forhold. Det er vist ogsaa lige ["lige" overstreget] kun lige akkurat, at det kan gaa an. Dagen inden vi rejste fra Florenz gik jeg til en russisk Doktorinde (Vittorias Bekendte) da jeg de sidste Dage havde haft det mindre godt. Hun sagde, at jeg egentlig skulde ligge en 8 Dages Tid i St. for at rejse. Men iøvrigt var alt i Orden, jeg var udmærket skabt og alt normalt, kun havde jeg overanstrængt mig lidt. Men saa maatte jeg love hende, at jeg vilde være yderst forsigtig, altid ligge ned i Kupeen, og saa meget som mulig paa Hotellerne. Det gør jeg ogsaa, skønt det ikke er morsomt. Jeg har hidtil ligget hver Formiddag og har det iøvrigt udmærket. - Er det ikke sjov d ["d" overstreget] med "den lille"? Det er en Pige, og vi glæde os begge meget til den, Las er saa sød, og saa glad ved den, at jeg aldrig havde tænkt mig det. Heller ikke havde jeg trot, at jeg selv vilde være saa ["saa" indsat over linjen] glad ved den. - - Nu er Las vist snart færdig med den ["den" overstreget] sit Brev, saa jeg maa til at tænke paa Vittorias. - - Venedig er dejlig. Vejret fremdeles henrivende, men inden Døre begynder her jo at blive lumsk koldt. I Morgen gaar vi af til München. - Du vilde da ikke gøre mig en stor Tjeneste. Nemlig at købe "Junglebogen" (af Kipling) 1ste Del og tage med hjem. Jeg vilde forære Las den til hans Fødselsdag 3die Juledag. - (De kan vel skaffe den, hvis de ikke har den og sende den). - 1000 Hilsner! Hils Deth, vi se ham vel i Julen!
+Din A. -
+Sidst jeg var i Venedig skrev jeg ogsaa til Dig nemlig Din Fødselsdag 1895</t>
+  </si>
+  <si>
+    <t>1901-03-24</t>
+  </si>
+  <si>
+    <t>Theodor Philipsen</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>Firenze
+Rom, Italien</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Peter Hansen
+Gudmund Hentze
+Michelangelo Simoni
+Agnes Slott-Møller
+Harald Slott-Møller</t>
+  </si>
+  <si>
+    <t>Theodor Philipsen er på rundrejse i Italien</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/412R</t>
+  </si>
+  <si>
+    <t>1901 Roma 24 Mar
+Kjære Las og Hustru da jeg ikke ahner om jeg kan træffe Eder i denne eller i den anden Verden der har nemlig gaaet Rygter om at I vilde foretage saadan en større Udflugt saa beder jeg Peter om at sende Eder denne Hilsen fra mig. Som den evige Jøde har jeg faret Italien rundt i nogle faae Uger og nu er jeg kommen hertilbage hvor mine Reisekammerater have forladt mig de gik hjem medens jeg har Frankrig tilbage paa Billetten men er man først i Rom saa er det ikke saa let at komme herfra især da jeg har truffet Slægtninge her. I Florents traf jeg Brandstrup og var en deilig Tour sammen med ham over alle Bjerge vi tilbragte en herlig Dag sammen. Her er jo nok lidt nogenlunde god Kunst at see men naar man hjemme har Genier som Mickel Angeline Slot Møller og Mand og Hentze saa bliver man noget kræsen. Lev nu vel kjære Venner og Tak fordi I tænke af og til venligt paa Eders troe Ven Th Philipsen
+[Tilføjet mellem linjerne øverst på kortet, drejet 180 grader:]
+Lykkelig Reise paa hvilken Klode I end fare til.</t>
+  </si>
+  <si>
+    <t>1902-09-09</t>
+  </si>
+  <si>
+    <t>Thora  Branner</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Kirstine -, pige i huset hos Hempel Syberg
+Hempel Syberg</t>
+  </si>
+  <si>
+    <t>Sommeren 1902 var søstrene Astrid, Johanne og Thora (alle født Warberg) med Hempel Syberg på en rejse til Hamburg. Thora, Johanne og Hempel Syberg fortsatte derfra til Italien (Astrid Warberg: Mit Livs Bog s. 47). Både Astrid og Thora boede i 1902 hos Hempel Syberg i Odense. 
+Det vides ikke, hvem Gjet og Baccio var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2633</t>
+  </si>
+  <si>
+    <t>Der er så varmt i Firenze, at Thora vil rejse hjem. Hun beder Astrid skrive til Gjet, at hun har noget vigtigt at tale med ham om. Og at bede Kirstine gøre Thoras værelse i stand.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/LobZ</t>
+  </si>
+  <si>
+    <t>[Fortrykt på s1:]
+Credito Italiano
+Società Anonima Capitale Emesso e Versato L.14,000,000
+GENOVA – MILANO – FIRENZE
+Telegrammi: “CREDIT” Succursale di Firenze
+--------------------
+Firenze, 
+[Håndskrevet:]
+d: 9 – 9 – 190II.
+Kære lille Disser! Tusind Tak for Brev og Kort etc. 
+Varmen her er saa kraftig, at jeg har besluttet at flygte paa Søndag (14 ndr). Saa vidt som jeg kan sige det, er jeg i Odense Torsdag Morgen eller måske snarere Torsdag Middag. Nu vilde jeg bede Dig gøre mig en lille Tjeneste. Vil Du ikke nok paa Onsdag (Dagen før) skrive et lille Brev til Gjet, hvori Du spørger, om du kan træffe ham i hans Hjem Torsdag kl. 1½, da du har noget vigtigt at tale med ham om. Du forstaar? Jeg vilde nemlig gerne overraske det; derfor tal saa lidt som muligt om, at jeg kommer (og naturligvis slet ikke til Gjet) Men send det endelig i god Tid Onsdag. Tak! Som Belønnning medbr. jeg noget lille pænt noget til dig.
+Bed Kirstine om at gøre mit Værelse i Stand allerede Onsdag. Jeg glæder mig hæftigt til at se Jer alle!
+Dette fine Papir stjal jeg i Dag oppe i min Bank!
+Her er saa frygtelig hedt, næsten ikke til at være.
+Du glæder dig da til at se mig
+I Morgen rejser Baccio til Rom, det yndige Barn. Uden ham er her svært ensomt.
+- Adressen er 23. rue di Roi.
+Nu ved jeg ikke mere at fortælle dig. Hvis du gider, så send et Kort til mig, Hotel Strassburg, Basel, von Syberg [”von Syberg” indsat over linjen]; hvortil jeg vist kommer Mandag Aften.
+Mange Hilsen Din med Tak
+Tutte.</t>
   </si>
   <si>
     <t>1903-11-08</t>
   </si>
   <si>
     <t>Italien
 Genova
 Villa Eden</t>
   </si>
   <si>
     <t>Peter Bichel
 Lorenz Bierfreund
 Julie Brandt
 Thora  Branner
 Alfred Goldschmidt
 Bernhard Hirschsprung
 Fru Emma Hirschsprung
 Henrik Ibsen
 Otto Emil  Paludan
 Ellen  Sawyer
 - Skakke
 Laura Warberg</t>
   </si>
   <si>
     <t>Astrid var tilsyneladende i Italien med Hirschsprung-familien. Hvorfor vides ikke. 
@@ -2081,678 +2498,261 @@
 Italia
 Poststempel
 [Skrevet af ukendt:] fra Junge om Peter Bichel forlovelsen
 [På kuvertens bagside:]
 Poststempel
 [Skrevet af ukendt:] 13 Nov 1903
 [I brevet:]
 8 – 11 – 03 
 [Øverst lodret på første side har ukendt person anført et regnestykke] 
 Kæreste lille søde Disserbein!
 Endelig faar jeg sanket Energi til at skrive til dig, maatte nu Aanden ikke straks stikke af igen, men blive her og være lidt godt over mig! Tak for Dine Breve derude fra; du synes mig ikke ret at være i den rette Himmel - - hvad? Saa vidt jeg husker (jeg har ikke dit Brev her og gider ikke godt gaa ned efter det) skriver du ikke noget om, at du har faaet to Breve fra mig - et som var skrevet den sidste Erikshaabs Aften, men det har du vel. I dem begge glemte jeg at skrive, at dine Skakke–Fotografier er lagt i Fremtidens Haand; man har nemlig travlt. Man arbejder nemlig saa rent utroligt med alskens Skyldraad. Lige til 12-1 om Natten arbejder man. Den eneste Fordel derved er, at andre faar en utrol. Masse Nattesøvn i den Anledning. Saa du maa tøve! og stole paa, at der er absolut er ingen Tid til at lave Billeder hverken til dig eller nogen anden. 
 Saa er der det andet Forretningsanliggende. Min ”Skyld” til dig. Ja, der er det penible at jeg netop vilde have skrevet og spurgt dig om, hvordan det har sig, for jeg aner det ikke. Fik du ingen Penge af mig? Hvis du ikke gjorde det, er Sagen klar nok: jeg skyldte dig 12 Kr (Natkj.) + 2 Kr. (Svamp) og deraf skal jeg give Hr. Skakke de 4 for Billeder, altsaa skylder jeg dig 10. Du kan vist selv bedst huske om du fik nogen hos mig eller ikke. Skal du sende 10 Kr. til dem og giver Adr.? Da jeg ikke ved noget med Bestemthed har jeg ingen sendt.
 3de Forretn. Pans Kaabe var jo i Flyttevognen alligevel; Pakmesteren kom tilbage hertil og ham fik jeg til at tage Pe[ulæseligt] og en stor Pakke med sig til at putte ind i Flyttevognen. I maa da have funden den og givet Pan den for længe siden ? ? ?
 Pakken staar i de [ulæseligt], men du aner ikke hvor det var svært at finde det hele. Jeg havde dog for Resten været forberedt paa langt større Fadaiser end dem jeg har begaaet. – Nu har jeg fastsat min Rejse til Staden og jeg haaber, at jeg ikke skal bestemme mig om; Torsdag d. 19de fra Odense og jeg glæder mig kolossalt – ikke mindst til lille Alfred, hvem du nok gaar og finder bedre og bedre?
 Hvad mig selv angaar, saa har jeg det brillant; jeg spiller til min egen Tilfredshed – det gaar saa grinagtig let for mig i denne Tid og saa læser jeg med Lidenskab. Jeg læser Ibsen – ja, jeg studerer Ibsen kan jeg sige, slæber hele Tasker fulde af hans Bøger med hjem og læser saa de glimrende Lambek Kritikker - lige efter, det er en sand Svir, og jeg studerer Brandes: Henrik Ibsen og jeg studerer Bierfreund: Florenz. Denne sidste kunde jeg ikke staa for da jeg traf den i en Boghandel i Odense, købte den for 3 store Kroner [skrevet under sidste ord ”Kroner”] og har nu i Aften læst om Fra Giovanni – alias: Beato di Angelico – alias: Fiesole. – ham der har lavet alt det vidunderlige overjordiske i Museo di San Marco i Florenz. Du ved, at den tyske (svenske) Maler skrev til dig at du maatte endelig se S. Marco Kloster i Florenz og jeg sad og maabede og vidste ikke rigtig hvad det var; senere gik det op for mig, at det var det herlige Sted, hvor jeg gik og fik Kvalme af Begejstring og hvor Tutte og jeg maatte lade vore amerik. Misser passere, for at vi alene kunde nyde Herlighederne. Det var det vidunderligste jeg saa af Kunst i Florenz. Ogsaa Bierfreund er meget begejstret. hm! hvilket jo altsaa geraader hans Smag til Ære. Hvorledes gaar det med Herzeriet giver det stadig smaa Livstegn med Omsvøb fra sig? Skriver Målerne noget? Hvad siger lille Alfred for godt? Saa vidt jeg har forstaaet det, har han heldig overvunden mig som Skær, hvorpaa der jo maatte strandes. Han skrev lidt forblommet derom. Det er igen [ulæseligt]gaards Ord i Elsa Finnes Mund. Saa snart Haabet dør, dør ogsaa Kærligheden. Hvad? tror du ikke.
 Naa – Pallams Stue er bleven nydelig kan du tro. Hvem der ser den er begejstret og den er ogsaa ganske overordentlig smuk. Et dejligt rødt Gulvtæppe har vi fået, en smuk Messinglampe, to smukke Lysestager - Møblerne er jo dejlige. Chatollet ikke til at stå for. Nye Gardiner – samme Slags som de gamle. –
 Der sad jeg skam og faldt i Søvn. Klokken er lige ved 11, da ["da" overstreget] jeg ville oppe paa mit Værelse, der jo ser ud ganske som før, men ak hvor længe varer det før ogsaa det kommer under ”Forvandlingens Lov.” Naa, jeg er nu ikke mismodig, det er man jo ikke, naar man er i Ballonen – du husker vel Elles gamle Udtryk for, naar der var Fart i en – åndelig ment. Du er vel ikke ked af, at du skulle rejse – jeg kan ikke rigtig blive klog paa dig; et Sted skriver du, at du længes efter at komme ”ud” og et andet noget om at der endelig maa ligge Brev til dig nar du kommer til Nervi træt og sløj el. lignende - Hvad er den rette Mening (? Lad mig høre lidt nærmere om denne Sag. Jeg tror nok, at jeg p.Gr.a. Søvnighed maa sige Stop for i Aften bare jeg vidste, om du faar dette i Kbhvn. eller ej; I skrev ikke noget om, hvor længe Rejsen var udsat, saa det vidste I vel ikke. Farvel lille Dis og Lykke paa Rejsen, lad mig se, du holder Halen højt. 
 Skriv snart. Hils Hirschsps.
 Din Junge.
 Kære Dis!
 Bare to Ord Posten er der! Jeg er lige hjemkommen fra Kbhv. Du maa skrive til Mor, hvad tænker du dog paa? Hvor kan du lade hende gaa i den Pine og Uvished og for Peter er det jo stor Skam
 Skriv nu
 H[ulæseligt] T.</t>
   </si>
   <si>
+    <t>1905-4</t>
+  </si>
+  <si>
+    <t>Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Franziska  Erichsen</t>
+  </si>
+  <si>
+    <t>Settignano</t>
+  </si>
+  <si>
+    <t>Anna Syberg</t>
+  </si>
+  <si>
+    <t>NB! Scanning af brevets første side mangler. Den kommer senere.</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Fritz til Anna 1893-1904</t>
+  </si>
+  <si>
+    <t>Fritz skriver om hans og Annas Italiensophold til sin søster Franziska. De klarer sig godt på trods af de manglende sprogkundskaber. Fritz orienterer om Annas rejserute hjem til Danmark. Forneden sender Anna en hilsen til børnene.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Pz9p</t>
+  </si>
+  <si>
+    <t>[Anført med blyant:] April
+Teresa Va Pini
+Via Felice Cavallotti N 2
+Settignano
+Firenze
+Kære Søster!
+Her sender jeg Dig vores ny Adresse. Vi var oppe at leje Lejlighed i Eftermiddags og har fået to Værelser med en stor Balkon med pragtfuld Udsigt over Højderne omkring Florens. Det er mærkelig så godt vi klarer os skøndt vi ikke kan et Muk italiensk. Vi snakker med Hænder og Fødder. Vi har lagt Rejseplanen for Anna Således: Hun tager direkte Billet til München den 24 April, og kan så hvis alt går vel være i København senest den 29 om Morgenen. Så tager hun med Middagstoget og er i Kjerteminde den 29 om Aftenen med 6,20 Toget. 
+Det ser ganske vist lidt ubehageligt ud i Øjeblikket hernede med Jernbaneforholdene, der er nemlig udbrudt Strejke, men den lægger sig vel inden den Tid. Du skal altså nok få fri senest den 30 om Morgenen så du kan pakke sammen og rejse med Eftermiddagstoget. Det er mulig at jeg bliver hernede i Maj. Jeg synes ikke jeg kan være bekendt at rejse hjem allerede. Hils Olga og alle Ungerne. Det er underlig at høre om al den Sne og Kulde hjemme. Her er som i Juni Måned. Frugttræerne er tildels afblomstrede og Kastanietræerne står fulde af Blomster. Kys Ungerne Hilsen fra Anna og din hengivne Broder.
+Kære Unger og Bassemand
+Nu flytter vi ud paa Landet og der skal vi ikke bestille andet end sidde paa en Veranda og drikke Vin og holde Grin og se på Bjerge og Floder og Byer det er ligesom et helt Landkort i Jeres Geografi. Nu kommer jeg ellers snart hjem og klør jer. Mor Høns</t>
+  </si>
+  <si>
+    <t>1912-06-04</t>
+  </si>
+  <si>
+    <t>Else Jensen
+Johannes V. Jensen</t>
+  </si>
+  <si>
+    <t>Via San Lorenzo 44 Pisa</t>
+  </si>
+  <si>
+    <t>Johanne Giersing
+Giovanni Pisano
+Anna Syberg
+Hans  Syberg</t>
+  </si>
+  <si>
+    <t>Anna og Fritz Syberg og deres seks børn boede i Italien fra efteråret 1910 og små tre år frem.
+Fritz Syberg har i tidligere breve til Johannes V. Jensen givet udtryk for, at han vil male et portræt af Jensen-parret.
+Campo Santo er begravelseskapellet ved Det Skæve Tårn i Pisa. Det indeholder en mængde freskoer, sarkofager og skulpturer.
+Syberg-familien tilbragte sommeren 1912 i Marina di Pisa. Fritz Syberg har i tidligere breve forsøgt at få Jensen-ægteparret og deres børn til at komme dertil, men det lykkedes ikke.
+Scultori= billedhuggere. Hans Syberg var i Billedhugger-/stenhuggerlære i Pisa. 
+Grassa= tyk. 
+Cinematografo= biograf.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen er den eneste, der kan blive det faste punkt i Danmark, mener Fritz Syberg. Syberg takker for fotografierne. Det ærgrer ham, at han ikke er kommet i gang med portrættet af Else og Johs. V. Jensen. Han er lige blevet færdig med en kopi fra Campo Santo, og nu maler han en marmorskulptur samt Anna og Besse (Johanne) foran et græsk relief. Om en måned skal familien til Marina di Pisa og på et senere tidspunkt til Rom. Hans skal på tur til Firenze. Besse er blevet smuk og efterstræbt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1NKz</t>
+  </si>
+  <si>
+    <t>Pisa 4 Juni 1912
+Via San Lorenzo 44
+Kære Johannes V. og Else!
+Det var en Glæde at modtage Jeres Fotografier. I er Gudskelov Jer selv lig – naturligvis – men det gør dog godt at se det bekræftet af Jer alle, (måske Jens bør have Præmien for at have understreget sig selv eftertrykkeligst.) Tak for Dit Brev. Familien undtaget, er Du det eneste Menneske jeg taler med. Det kunde lade på Dig som Du er ved at gennemleve en Tid hvor Din Bølge samler Tilløb til sin næste Stigning. Det, at gå imod Strømmen, har også sine Glæder, det var vist Uglespil der altid sang når han gik [et overstreget, ulæseligt ord] opad Bakke fordi han glædede sig ved Tanken om at skulle gå nedad når han nåede Toppen. Min Tro om Dig er den, at Du er den eneste der ejer Betingelser for at kunne blive det faste Punkt i Danmark. – (Det har jeg vist forresten sagt Dig før) – Skulde den Tid komme da Else blev anerkendt Dronning i Danmark, så ved jeg En at [”at” overstreget] af hendes eget Køn der allerede har anerkendt hende, nemlig Anna. Forresten føler jeg lidt Uro når jeg ser på Dig og Else på Fotografierne. Det er det Billede jeg skulde gøre, og som foreløbig ikke bliver gjort. Nå Jeres Ungdom holder jo, og jeg må håbe på at min egen kan vare en Tid endnu. Vi har havt det koldt her også [”også” overstreget] i Maj. I Dag har vi havt den første Sommerdag. Derimod var Febr. Marts og April varme. Hveden har store Kærner og skal nu kun modnes. Jeg har lige sluttet en stor Kopi fra camp santo med Adam og Eva (i mange Situationer) For Tiden maler jeg Anna, Besse, en Buket Blomster og et gammelt græsk Relief, der [et par overstregede bogstaver] tilsammen skulde blive et Billede. Desuden maler jeg en Madonna med Barnet, hugget i Marmor af Giovanni Pisano, altsammen i campo santo. Om en Måned drager vi til Marinaen Jeg glæder mig til Enebærtræerne, de vilde Evighedsblomster (de samme som på Fynshoved, men noget mere langstilkede) og Havet. Skade at I ikke kommer også. Landsmænd lader I til at kunne undvære en Månedstid uden større Savn. Italienerne er efterhånden blevet mig fuldstændig ligegyldige, hvad jeg finder ganske behageligt. To-tre vi kender nærmere er rare tiltalende Mennesker. Vi har i Sinde at gøre en Romerrejse en Gang i Sommer. Hans cykler om nogle Dage til Florens sammen med en Del Kolleger – scultori -. Han trives udmærket. Arbejdet går godt (han tjener 15 Lire om Ugen) begynder at føle sig stående på egne Ben, har tilegnet sig Byen og den nærmeste Omegn. Besse er vokset sin Mor over Hovedet og blevet både ”bella” og ”grassa”. Der er en ung Student som forfølger hende på Gaden [det følgende skrevet lodret op langs papirets højre kant] og i ”Cinematografo”, men hun tror ikke vi ved det, hun vil for Tiden være ”A[ulæseligt]”. Det følgende skrevet øverst på arket og på hovedet i forhold til resten af teksten:] Mange Hilsener fra os alle. Eders hengivne Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1912-09-24</t>
+  </si>
+  <si>
+    <t>Anna Syberg
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Marina di Pisa</t>
+  </si>
+  <si>
+    <t>Rembrandt
+Jens Jensen
+Villum Jensen
+Hans P. Lunde
+Franz Syberg</t>
+  </si>
+  <si>
+    <t>Anna og Fritz Syberg og deres seks børn boede fra efteråret 1910 og små tre år frem i Italien.
+Johannes V. Jensen rejste fra november 1912 til april 1913 til Berlin, Weimar, Genua, Suez, Colombo, Singapore, Java, Djakarta, Hong Kong, Shanghai, Peking, Manchuriet, Shenyang, Harbin, Sibirien, Irkutsk, Moskva og Stockholm. (johannesvjensen.dk/tidslinje lokaliseret aug. 2019).
+Fritz og Hans Sybergs rejse til Rom samt familien rejse til Paris er også omtalt i tidligere breve fra Fritz Syberg til Johs. V. Jensen.
+H.P. Lundes bøn om en anbefaling skrev Fritz Syberg også til Johs. V. Jensen om 14. september 1912. 
+Johannes V. Jensens Myter 1908-1912, 4. samling udkom i 1912, og det er omtalt i et tidligere brev, at Jensen har sendt Syberg bogen. 
+Else og Johannes V. Jensen lejede i 1912 et hus i Tibirke. Siden byggede de et hus i Tibirke Bakker.
+Franz/Trylle Syberg led hele livet af astma og bronkitis.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek, Johannes V. Jensens arkiv</t>
+  </si>
+  <si>
+    <t>Brev 1: Fritz Syberg foreslår, at Jensen-familien rejser til Firenze, hvor Anna og han kan tage imod Else og børnene og følges med dem til Pisa. Derefter kan de tage sammen til Marina di Pisa og Paris.
+Syberg beder Jensen gemme brevet fra H.P. Lunde. Han drømmer om i alderdommen at lave en afbrænding af sine breve.
+Syberg finder det ærgerligt, at Jensen har slettet afsnittet om Rembrandt i Johannes Larsen-myten.
+Trylle/Franz vokser og trives, så han kommer nok over sin sygdom.
+Brev 2: Anna Syberg skriver, at Jensens børn ikke kan komme noget til i Marina di Pisa. Der er mere farligt i Tibirke, hvor de fx kan omkomme i en sandstorm. Hun synes således, at Else og børnene skal komme til Italien.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/10ov</t>
+  </si>
+  <si>
+    <t>Marina di Pisa
+Hotel Balestri 24-9-12
+Kære Else og Johannes V.
+Hans og jeg står på Nippet til at rejse til Rom. Anna og Pigebørnene kommer derned senere. I Oktober er vor Adr. poste restante Roma. Dine Lokketoner, kære Else er meget fristende. Men tror Du ikke Jert Hus vilde have godt af - - . nej jeg mener, at I vilde have godt af, at jert Hus stod og tørrede i Sommertiden? Dersom Du og Børnene tog med J.V. til Italiens Grænse når han drager ud og han der satte Jer i Ekspressen til Florens, så vilde [”vilde” indsat over linjen] Anna og jeg tage imod Jer der og i Triumf føre Jer til Pisa. Der bliver vi til henimod Juni. Derpå tager vi til Marinaen og bader og dersom Du så ikke har Lyst at rejse med os til Paris (via Liorno og Marseille), så kan Du [overstregede bogstaver] tage hjem og være i Jert Hus og modtage den hjemvendende ”Globetrotter”!! ikke? 
+Jeg forstod ikke på Dit Efterskrift i Elses Brev om Du havde taget Standpunkt til Spørgsmålet om en Anbefaling til H. P Lunde? Jeg vil bede Dig gemme hans Brev til mig. Jeg samler nemlig på en Del af de Breve jeg modtager uden nogen bestemt Hensigt – der foresvæver mig noget ubestemt om en Gang om mange År at finde mig selv siddende foran Kakkelovnen i Ensomhed foranstaltende en sidste Autodafé. Jeg ser at Du i Din ”Myte” om Johs. L. har slettet Stedet om Rhembrandt. Jeg har måttet høre adskilligt for dette Sted, så jeg må sige jeg savner det. Det er ganske vist en Overdrivelse at sige om en pragtfuld sort Kat at den er Panther. Men det peger dog i den rigtige Retning. At Overdrivelsen er positiv (begejstret) turde vel nærmest være en Anbefaling.
+Trylle går det op og ned med men han vokser dog og trives så vi nærer ingen Tvivl om at han overvinder sin Sygdom.
+Mange Hilsener Eders hengivne
+Fritz Syberg. 
+Kære Bægge to
+Pisa og Marinaen her er de ufarligste Steder paa Jorden, Else og Børnene kan ikke komme noget til her, derimod i Tibirke kan de drukne, omkomme ved Sandstorm eller dø af Fugtighed i det nye Hus. Joh V vil ikke kunne anbringe Jer noget bedre Sted end her, mens han rejser – det eneste farefulde derved er, at Else vil tænde Italienernes Hjerter i Brand, men tænk hvor Du saa bagefter vil kunne skrive Romaner om Italien og dermed ”udfylde” Joh. V. Tusind Hilsner Jeres Anna.</t>
+  </si>
+  <si>
+    <t>1918-11-18</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Theodor Oppermann
+Theodor Philipsen
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen er på bryllupsrejse i Italien.</t>
+  </si>
+  <si>
+    <t>Fotokopi af brevet på Kerteminde Egns- og Byhistoriske Arkiv, BB3742. Det vides ikke, hvor originalen findes.</t>
+  </si>
+  <si>
+    <t>Pengene fra forældrene må godt snart komme.
+Alhed og Johannes Larsen spiser to gange dagligt på en restaurant; blæksprutter mm. Smørrebrød ser de ikke. De går i byen og ser på paladser, kirker og museer. Om aftenen læser de på værelset. 
+Parret har besøgt Boboli-parken, Uffizierne, Pitte-galleriet mm. Alhed Larsen kender jo disse steder.
+Af et brev fra Erikshåb fremgår det, at Albrecht Warberg er mere rask end i mange år.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/t2Bs</t>
+  </si>
+  <si>
+    <t>Firenze 18 November 18.
+Kære Forældre!
+Vi sidder begge 2 her i en lille Skrivestue ved Posthuset, A. skriver hjem og jeg ligesaa. Vi fik Brev i Dag, Svar paa det [udenfor fotokopien] skrev samtidig med at jeg [udenfor kopi] til Jer, saa kan vi altsaa begy[nde] at vente Pengene, de maa he[lst] ikke lade vente mange Dage [paa] sig, hvis der ikke skal blive en Stansning i Bespisningen d.v.s. jeg haaber at I ha[r sendt] dem før I faar dette. Vi ha[r haft] dejligt Vejr, stille og mildt [Sol]skin, som smukt Septembervejr hjemme men i Gaar og i Dag ækelt Blæstvejr med Støv. Vi spiser i en Beværtning som be[en linje af brevet udenfor kopien] andring med det, først kogt Haj med Olje og Citron, derefter Blæksprutter i Spinat og Olje saa stegt Lam og Ost og Brød, vi drikker Rødvin til og køber en Flaske ad Gangen koster Lire 1,60 ["koster Lire 1,60" indsat over linjen] som rummer 2 Kander, den har vi saa staaende og den varer 4-5 Gange. Vi spiser der 2 Gange om Dagen, nemlig Frokost naar vi gaar ud om Morgen eller om Formiddagen Kl. ca 11, derefter gaar vi paa Musæer og i Kirker, eller tager en Tur ud i Omegnen. Kl. 6 spiser vi igen, saa gaar vi hjem og i Seng og læser lidt i en Kunstphilosophie Philipsen laante mig og 8-9 staar vi op og drikker Kaffe med et Rundstykke til som vi kommer Appelsinmarmelade paa, Smørgogbrød ser vi ikke. I Dag har vi været i Mediciernes Kapel med Michelangelo [en linje udenfor kopien] paa Uffizierne, i Gaar var vi i Pitte Galleriet og derefter i en stor Have som hører til Slottet og hedder Boboli Haven og saa gaar vi omkring i Byen og ser paa alle de dejlige gamle Paladser. Forleden var vi i Nationalmusæet Palazzo Bargello, det er der den smukke Gaard er som Oppermann sendte et Fotografi af, men der er mange Steder hvor vi ikke har været endnu og der hvor vi har været har jeg jo knapt faaet et Overblik over hvad der er endnu, Alhed kan jo bedre se paa de enkelte Ting i Ro, hun kender det jo fra før. Det var morsomt at høre fra Alheds Forældre i Dag de havde det godt allesammen og Faderen har ikke været saa rask i flere Aar. Ja det Brev som jeg skrev om der var bleven væk, fik vi [en linje udenfor kopien] efter, det var overmalet med en Mængde Adr, som det var gaaet rundt med. Jeg havde jo egentlig skreven at I ikke vilde faa Brev fra mig før jeg havde faaet Pengene, men nu faar i alligevel dette. Vi ser i det Brev fra Erikshaab at der har været Mortensaften det har vi slet ikke tænkt paa. Nu skal vi hen at have Aftensmad. Mange Hilsner til Jer allesammen fra Jeres hengivne
+Johannes Larsen.
+Mange Hilsner fra Alhed hun bliver sidst færdig.</t>
+  </si>
+  <si>
     <t>1920-09-18</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ludvig Brandstrup, billedhugger</t>
   </si>
   <si>
     <t>Valby</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Birgit Brandstrup
 Ebbe Brandstrup
 Mogens Brandstrup
 Grethe Jungstedt
 Adolph Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Ellen  Sawyer
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Laura Warberg flyttede ind hos datteren Ellen i kirkemøllehuset på Møllebakken i Kerteminde i 1920.
 De fire børn, som Laura Warberg havde omkring sig må være Christine Mackie, Alhed Larsen, Ellen Sawyer og Johanne C. Larsen, som alle boede i eller nær Kerteminde i 1920. 
 Berta Brandstrup døde 18. sept. 1918. 
 Laura Warberg kendte flere personer ved navn Caspersen, så det kan ikke afgøres, hvem hun i 1920 var i selskab med.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek, BB2650</t>
   </si>
   <si>
     <t>Ludvig Brandstrup var glad for Lauras brev. Han har også hørt fra Mogens Brandstrup, som er i Firenze, hvor han har været "biskoppens tjener" ved en procession. Mogens maler flittigt.
 Ludvig glæder sig over Lauras flytning og over, at hun er omgivet af fire af sine børn. Han kan ikke forstå, at det netop den dag, hvor han modtog Lauras brev, er to år siden, at han mistede Berta. 
 Ludvigs stuepige fra Båxhult har aldrig været udenfor Smålands skove. Hun er kvik, men meget uvidende om alt.
 Det er dejligt, at Grethe skal til Italien.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/O1lf</t>
   </si>
   <si>
     <t>18/9 1920, Valby
 Kære Laura!
 Tak for Dit Brev som jeg lige har læst, og som jeg var meget glad ved.
 Jeg fik samtidig et Brev fra Mogens der antagelig i Dag er i Firenze igjen, Via degli artisti E. Jeg er bange at vore Breve, som ere sendte til det Sted Argenia, hvor han har boet, ikke naa ham. Der har været stor Kirkefest for en undergørende Madonna med Biskop i Laterancapellet fra Rom og Pragt og Processioner. Mogens var hædret med at Bønderne i Byen havde valgt ham til "camerione del vescovo" Biskoppens Tjener, en stor Ære ved Festen. Jeg gad vide i hvilke præstelige Ærinder han har forrettet denne Tjeneste.
 Han har nu i lange Tider kun set Italienere og taler Sproget godt. Jeg haaber at han gaar frem som Maler, i hvert Fald arbejder han flittigt tror jeg at kunne mærke.
 Det er store Nyheder du fortæller om Dig selv og Din Flytning. Jeg synes det er udmærket. Hils Elle og Las og P[ulæseligt] og Agrarens fra mig. Morsomt at Du har fire Børn og Caspersen om Dig. Ja Du kan tænke Dig hvor vemodig Dagen er for mig og sagtens ogsaa for Mogens. Jeg kan ikke forstaa at det er to Aar siden jeg mistede min elskede Berta og hver Krog i Huset hver Plante i Haven vinker til mig om hende. [Der mangler formodentlig en eller flere sider af brevet her]
 vi have alligevel ikke faaet Pigen. To havde jeg antaget og lovede mig meget af men de sagde fra den ene efter den anden. Naa der lader ikke til at være saa knap Tid paa dem og jeg faar nok en. Den lille Stuepige paa 17 Aar fra Båxhult er vældig flink og hurtig og flittig og meget sød. Hun har aldrig været uden for Skoven i Småland, og er utrolig uvidende om Verden og alt, men et godt Hoved. Det er morsomt at lære hende noget.
 Det er jo morsomt at Grethe skal til Italien i Vinter, saa træffe de nok Mogens, og han har godt af at faa en nordisk Kunstkammerat til Sammenligning.
 Birgit og Ebbe hilser Hils ogsaa Caspersen fra mig
 Din Lut.</t>
-  </si>
-[...574 lines deleted...]
-Rom d. 1ste. Vi have det storartet i Rom, fare rundt for at faa alt at se, hvilket forresten vilde være umuligt, selv om vi blev her et Par Maaneder hvilket vi ikke gøre, da her desværre er meget dyrt. Men vi more os glimrende og nyde al den dejlige Kunst. - Magdahls ere meget elskværdige. Det er dejligt Solskin udenfor, og nu skulle vi ned paa Forum Romanum, disse imponerende gamle Ruiner af Triumfbuer og Kajserborge. Vi bo lige ved Siden af "Piazza del Popolo" og den "spanske Trappe" hvor der er mange smukke og italienskklædte Modeller. Mange Tak for Elles Brev modtaget i Dag. Hvornaar vente I mig hjem? Det bliver storartet først at faa Foraaret her og saa hjemme. 1000 Hilsner [skrevet øverst på kortet og ned langs højre margen:] Hilsen fra Berta til Elle og min egen Elletrunte.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -2829,51 +2829,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NSDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L3md" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XaH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4IPy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qi39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DD8K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pkLk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EP5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XIx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t2Bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/555E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gE1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6Mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mT3L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/412R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cePP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jKvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B0Hm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NSDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6Mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L3md" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XaH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jKvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4IPy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B0Hm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qi39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DD8K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mT3L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cePP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pkLk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EP5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XIx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/555E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gE1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/412R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t2Bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M64"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -3042,233 +3042,241 @@
       </c>
       <c r="J4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>41</v>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>56</v>
+      </c>
+      <c r="E7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="5" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>66</v>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F9" s="5" t="s">
-        <v>73</v>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>77</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>78</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>79</v>
       </c>
     </row>
@@ -3297,2391 +3305,2383 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>83</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>84</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>85</v>
       </c>
       <c r="M10" s="5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="I11" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...17 lines deleted...]
-      <c r="I11" s="5" t="s">
+      <c r="J11" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="J11" s="5" t="s">
+      <c r="K11" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="K11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="L11" s="6" t="s">
+      <c r="M11" s="5" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...8 lines deleted...]
-        </is>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>94</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>96</v>
       </c>
       <c r="J12" s="5" t="s">
         <v>97</v>
       </c>
       <c r="K12" s="5" t="s">
         <v>98</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>99</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>71</v>
+        <v>102</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>103</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>14</v>
+        <v>111</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>112</v>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>121</v>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="I16" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>130</v>
+      </c>
       <c r="J16" s="5" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E17" s="5" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>143</v>
+      </c>
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>17</v>
+        <v>143</v>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>16</v>
+        <v>158</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F20" s="5" t="s">
-        <v>18</v>
+      <c r="F20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H20" s="5" t="s">
-        <v>153</v>
+      <c r="H20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I20" s="5" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E21" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H21" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H21" s="5" t="s">
+        <v>165</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>166</v>
+        <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>14</v>
+        <v>111</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>179</v>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>187</v>
+      </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>22</v>
+        <v>190</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>17</v>
+        <v>195</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>18</v>
+        <v>196</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>14</v>
+        <v>111</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>196</v>
+        <v>64</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>17</v>
+        <v>204</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>205</v>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>213</v>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="I27" s="5"/>
+        <v>214</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>215</v>
+      </c>
       <c r="J27" s="5" t="s">
-        <v>22</v>
+        <v>216</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>211</v>
+        <v>15</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>212</v>
+        <v>136</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>15</v>
+        <v>224</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="J28" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>210</v>
+        <v>229</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>219</v>
+        <v>18</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="J29" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>210</v>
+        <v>236</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>211</v>
+        <v>15</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>212</v>
+        <v>16</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>227</v>
+        <v>238</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>211</v>
+        <v>15</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>234</v>
+        <v>16</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I31" s="5"/>
       <c r="J31" s="5" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>15</v>
+      </c>
+      <c r="D32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E32" s="5" t="s">
-        <v>17</v>
+        <v>251</v>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>249</v>
+        <v>15</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>250</v>
+        <v>16</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F33" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F33" s="5" t="s">
+        <v>205</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>211</v>
+        <v>15</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>265</v>
+        <v>16</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>266</v>
-[...9 lines deleted...]
-        </is>
+        <v>251</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>273</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>14</v>
+        <v>111</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>274</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>237</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>17</v>
+      </c>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>14</v>
+        <v>111</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>291</v>
+        <v>17</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>18</v>
+      </c>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>22</v>
+        <v>297</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D39" s="5" t="s">
-        <v>16</v>
+      <c r="D39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E39" s="5" t="s">
-        <v>299</v>
+        <v>251</v>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>14</v>
+        <v>111</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>299</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H40" s="5" t="s">
-        <v>307</v>
+      <c r="H40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I40" s="5" t="s">
         <v>308</v>
       </c>
       <c r="J40" s="5" t="s">
         <v>309</v>
       </c>
       <c r="K40" s="5" t="s">
         <v>310</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>311</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>313</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>314</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E41" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H41" s="5" t="s">
         <v>315</v>
       </c>
-      <c r="F41" s="5" t="s">
+      <c r="I41" s="5" t="s">
         <v>316</v>
       </c>
-      <c r="G41" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H41" s="5" t="s">
+      <c r="J41" s="5" t="s">
         <v>317</v>
       </c>
-      <c r="I41" s="5" t="s">
+      <c r="K41" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="J41" s="5" t="s">
+      <c r="L41" s="6" t="s">
         <v>319</v>
       </c>
-      <c r="K41" s="5" t="s">
+      <c r="M41" s="5" t="s">
         <v>320</v>
-      </c>
-[...4 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="E42" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="B42" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F42" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" s="5" t="s">
         <v>324</v>
       </c>
-      <c r="G42" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H42" s="5" t="s">
+      <c r="I42" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="I42" s="5" t="s">
+      <c r="J42" s="5" t="s">
         <v>326</v>
       </c>
-      <c r="J42" s="5" t="s">
+      <c r="K42" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="K42" s="5" t="s">
+      <c r="L42" s="6" t="s">
         <v>328</v>
       </c>
-      <c r="L42" s="6" t="s">
+      <c r="M42" s="5" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>314</v>
+        <v>15</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F43" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="H43" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="G43" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H43" s="5" t="s">
+      <c r="I43" s="5" t="s">
         <v>333</v>
       </c>
-      <c r="I43" s="5" t="s">
+      <c r="J43" s="5" t="s">
         <v>334</v>
       </c>
-      <c r="J43" s="5" t="s">
+      <c r="K43" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="K43" s="5" t="s">
+      <c r="L43" s="6" t="s">
         <v>336</v>
       </c>
-      <c r="L43" s="6" t="s">
+      <c r="M43" s="5" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E44" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E44" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>339</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>340</v>
       </c>
       <c r="I44" s="5" t="s">
         <v>341</v>
       </c>
       <c r="J44" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K44" s="5" t="s">
         <v>342</v>
       </c>
-      <c r="K44" s="5" t="s">
+      <c r="L44" s="6" t="s">
         <v>343</v>
       </c>
-      <c r="L44" s="6" t="s">
+      <c r="M44" s="5" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="H45" s="5" t="s">
         <v>347</v>
       </c>
-      <c r="D45" s="5" t="s">
+      <c r="I45" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="E45" s="5" t="s">
+      <c r="J45" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K45" s="5" t="s">
         <v>349</v>
       </c>
-      <c r="F45" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H45" s="5" t="s">
+      <c r="L45" s="6" t="s">
         <v>350</v>
       </c>
-      <c r="I45" s="5" t="s">
+      <c r="M45" s="5" t="s">
         <v>351</v>
-      </c>
-[...10 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K46" s="5" t="s">
         <v>357</v>
       </c>
-      <c r="E46" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H46" s="5" t="s">
+      <c r="L46" s="6" t="s">
         <v>358</v>
       </c>
-      <c r="I46" s="5" t="s">
+      <c r="M46" s="5" t="s">
         <v>359</v>
-      </c>
-[...10 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E47" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E47" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>362</v>
       </c>
       <c r="H47" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="J47" s="5" t="s">
         <v>365</v>
       </c>
-      <c r="I47" s="5" t="s">
+      <c r="K47" s="5" t="s">
         <v>366</v>
       </c>
-      <c r="J47" s="5" t="s">
+      <c r="L47" s="6" t="s">
         <v>367</v>
       </c>
-      <c r="K47" s="5" t="s">
+      <c r="M47" s="5" t="s">
         <v>368</v>
-      </c>
-[...4 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>72</v>
+        <v>41</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>250</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>65</v>
       </c>
       <c r="F48" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="I48" s="5" t="s">
         <v>372</v>
       </c>
-      <c r="G48" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H48" s="5" t="s">
+      <c r="J48" s="5" t="s">
         <v>373</v>
       </c>
-      <c r="I48" s="5" t="s">
+      <c r="K48" s="5" t="s">
         <v>374</v>
       </c>
-      <c r="J48" s="5" t="s">
+      <c r="L48" s="6" t="s">
         <v>375</v>
       </c>
-      <c r="K48" s="5" t="s">
+      <c r="M48" s="5" t="s">
         <v>376</v>
-      </c>
-[...4 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>380</v>
+        <v>15</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K49" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="L49" s="6" t="s">
         <v>381</v>
       </c>
-      <c r="F49" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H49" s="5" t="s">
+      <c r="M49" s="5" t="s">
         <v>382</v>
-      </c>
-[...13 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="J50" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K50" s="5" t="s">
         <v>388</v>
       </c>
-      <c r="B50" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F50" s="5" t="s">
+      <c r="L50" s="6" t="s">
         <v>389</v>
       </c>
-      <c r="G50" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H50" s="5" t="s">
+      <c r="M50" s="5" t="s">
         <v>390</v>
-      </c>
-[...13 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>396</v>
+        <v>383</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E51" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E51" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>392</v>
       </c>
       <c r="H51" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K51" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="L51" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="M51" s="5" t="s">
         <v>397</v>
-      </c>
-[...13 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="G52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="J52" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="K52" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="L52" s="6" t="s">
         <v>403</v>
       </c>
-      <c r="B52" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D52" s="5" t="s">
+      <c r="M52" s="5" t="s">
         <v>404</v>
-      </c>
-[...27 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>414</v>
+        <v>384</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>348</v>
+        <v>406</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>415</v>
+        <v>17</v>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>15</v>
+        <v>384</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>16</v>
+        <v>406</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>423</v>
-[...5 lines deleted...]
-        <v>425</v>
+        <v>17</v>
+      </c>
+      <c r="F54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>426</v>
+        <v>414</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>427</v>
+        <v>415</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>22</v>
+        <v>416</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>430</v>
+        <v>419</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>314</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>16</v>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>433</v>
+        <v>421</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>434</v>
+        <v>422</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>435</v>
+        <v>423</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>414</v>
+        <v>15</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>441</v>
-[...4 lines deleted...]
-        </is>
+        <v>429</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>430</v>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
-        <v>442</v>
+        <v>431</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>443</v>
+        <v>432</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>444</v>
+        <v>433</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>445</v>
+        <v>434</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>446</v>
+        <v>435</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>447</v>
+        <v>436</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>448</v>
+        <v>437</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>15</v>
+        <v>438</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>72</v>
-[...14 lines deleted...]
-        </is>
+        <v>384</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="G57" s="5" t="s">
+        <v>440</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>380</v>
-[...3 lines deleted...]
-      </c>
+        <v>441</v>
+      </c>
+      <c r="I57" s="5"/>
       <c r="J57" s="5" t="s">
-        <v>450</v>
+        <v>22</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>451</v>
+        <v>442</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>452</v>
+        <v>443</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>453</v>
+        <v>444</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>454</v>
+        <v>445</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>446</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>447</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>455</v>
+        <v>17</v>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>463</v>
+        <v>41</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>447</v>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F59" s="5" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>455</v>
+      </c>
+      <c r="G59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>467</v>
-[...1 lines deleted...]
-      <c r="I59" s="5"/>
+        <v>456</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>457</v>
+      </c>
       <c r="J59" s="5" t="s">
-        <v>22</v>
+        <v>458</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>468</v>
+        <v>459</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>469</v>
+        <v>460</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>470</v>
+        <v>461</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>471</v>
+        <v>462</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>15</v>
+        <v>463</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>16</v>
+        <v>464</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-        <v>472</v>
+        <v>465</v>
+      </c>
+      <c r="F60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>152</v>
+        <v>472</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>463</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>473</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>455</v>
+        <v>474</v>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="J61" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="K61" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="L61" s="6" t="s">
         <v>479</v>
       </c>
-      <c r="I61" s="5" t="s">
+      <c r="M61" s="5" t="s">
         <v>480</v>
-      </c>
-[...10 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>54</v>
+        <v>481</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>15</v>
+        <v>482</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>473</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>483</v>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="I62" s="5" t="s">
         <v>485</v>
       </c>
-      <c r="I62" s="5" t="s">
+      <c r="J62" s="5" t="s">
         <v>486</v>
       </c>
-      <c r="J62" s="5" t="s">
+      <c r="K62" s="5" t="s">
         <v>487</v>
       </c>
-      <c r="K62" s="5" t="s">
+      <c r="L62" s="6" t="s">
         <v>488</v>
       </c>
-      <c r="L62" s="6" t="s">
+      <c r="M62" s="5" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>15</v>
+        <v>384</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>406</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>196</v>
+        <v>491</v>
       </c>
       <c r="I63" s="5" t="s">
         <v>492</v>
       </c>
       <c r="J63" s="5" t="s">
         <v>493</v>
       </c>
       <c r="K63" s="5" t="s">
         <v>494</v>
       </c>
       <c r="L63" s="6" t="s">
         <v>495</v>
       </c>
       <c r="M63" s="5" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
         <v>497</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="D64" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E64" s="5" t="s">
         <v>498</v>
       </c>
-      <c r="E64" s="5" t="s">
-[...3 lines deleted...]
-        <v>117</v>
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
         <v>499</v>
       </c>
       <c r="I64" s="5" t="s">
         <v>500</v>
       </c>
       <c r="J64" s="5" t="s">
         <v>501</v>
       </c>
       <c r="K64" s="5" t="s">
         <v>502</v>
       </c>
       <c r="L64" s="6" t="s">
         <v>503</v>
       </c>
       <c r="M64" s="5" t="s">
         <v>504</v>
       </c>
     </row>