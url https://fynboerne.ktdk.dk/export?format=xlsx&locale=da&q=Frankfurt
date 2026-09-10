--- v0 (2026-04-26)
+++ v1 (2026-09-10)
@@ -199,52 +199,52 @@
 Dänemark Fühnen
 [Håndskrevet i brevet:]
 Kære Moder!
 Vi ankom i Gaar Eft. Kl. 4 1/2 her til Cassel, efter 10 Timers Jærnbanekørsel fra Kiel. Vi var ikke videre trætte og efter at have spist til Middag, tog vi med Dampsporvogn til Wilhelmshöhe, et berømt og meget imponerende kngl. Slot, der ligger i en udmærket smuk Park. - Vi gik i Seng Kl. 8 1/2, da vi ikke havde faaet meget Søvn paa Skibet fra Korsør-Kiel. - I Dag have vi været paa Museet, der er udmærket. Om en halv Time glide vi til Frankfurt a. M., hvor vi overnatte, i Morgen Aften naa vi Basel, hvor vi skulle se Museet. - 
 Jeg skriver Brev, da jeg har en Komission til Johanne, hun er vel i Kjbn, men vil Du ikke give hende indlagte, naar hun kommer hjem. Vi ere i Pisa Onsdag og Torsdag, I maa endelig pr. poste restante Skrive et Par Ord til os og lade os vide, hvordan Dis og I alle have det! - Vi have det udmærket! 1000 Hilsner til Eder alle fra Las og Eders
 Alhed
 Torsdag.
 Tak for Strømperne, jeg sendte ikke Garn, da Fru Lassen vilde forfødde 4 Par! -</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell