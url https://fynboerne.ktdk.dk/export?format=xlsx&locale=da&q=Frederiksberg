--- v0 (2026-05-25)
+++ v1 (2026-09-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1137" uniqueCount="726" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1149" uniqueCount="735" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -947,51 +947,51 @@
 Tirsdag.
 I Søndags lettede de fleste Vildænder, jeg har siden da kun set 6 paa en Gang.</t>
   </si>
   <si>
     <t>1905-03-15</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan</t>
   </si>
   <si>
     <t>54 Coolidge Str. Brookline Mass. USA</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 - Bendix
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Selmar Goldschmidt
 Christine  Mackie
 Mathilda -, pige i huset hos Astrid Warberg-Goldschmidt
 Anton  Svendsen
 Laura Warberg</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen (f. Warberg) opholdt sig hos sin søster i Boston. Hun var gæst og også pige i huset. Søsteren, Christine Mackie, rejste til Danmark, mens Johanne var hos hende. Christine ønskede at føde sit barn i sit hjemland. 
 Det vides ikke, hvem Pølse-Levin, Fru og Frk. Plaut, Lina Levin og Svend Hertz var, men de fire sidstnævnte var formodentlig venner af Astrid Warberg-Goldschmidts svigermor, Henriette Goldschmidt. 
 Jorcks Passage er en passagebygning mellem Vimmelskaftet (Strøget) og Skindergade i København. Passagen, der blev bygget 1893-95 efter tegninger af arkitekt Vilhelm Dahlerup, er opkaldt efter bygherren, sukkervarefabrikant Reinholdt W. Jorck (1832-1909) (Wikipedia dec. 2023).
 En pincenez er et par briller uden stænger. Man sætter sin pincenez direkte på næsen, og den holdes så på plads ved en art klemme (Wikipedia dec. 2023). 
 Bilsted &amp;amp; Schous Klinik Allégade 31, Frederiksberg (Kraks Vejviser 1907].</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0504</t>
   </si>
   <si>
     <t>Det er i dag, Christine/Mornine rejser hjem fra USA til Danmark.
@@ -1259,57 +1259,57 @@
   </si>
   <si>
     <t>Tom-Petersen skriver til Mads Rasmussen for at overbevise ham om at blive abonnent på vist nok nogle grafiske tryk, der skal sælges i et begrænset oplag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LumU</t>
   </si>
   <si>
     <t>17 Maj 1912
 Mathildevej 2 F.
 Kjære Hr Fabrikant
 Hermed sender jeg Dem den Indbydelse som jeg talte til Dem om imorges paa Gaden. Hovedpunktet er altsaa at der søges samlet en Kreds af 100 Medlemmer, de saa får visse Blade om Aaret. Der bliver ikke trykt flere end de 100 Numre af Bladene. Som jeg fortalte Dem har vi allerede faaet adskillige Tilslutninger af gode Folk, jeg nævnte Dem jo adskillige. Vi vilde naturligvis sætte megen Pris om De kunde føle Lyst til at tegne Dem som Medlem og vilde det være mig personlig kjært om jeg kunde faa Lov til at indmelde Dem. Med venlig Hilsen
 Deres hengivne Tom Petersen
 [skrevet på tværs i højre margen]: Maa jeg lade Dem hilse Deres Hustru fra os.</t>
   </si>
   <si>
     <t>1912-08-19</t>
   </si>
   <si>
     <t>Birkerød</t>
   </si>
   <si>
     <t>Frederiksberg Hospital</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Thora  Branner
+    <t>Thora  Branner
 Anna Bredsdorff
 Ida Bredsdorff
 Vigs Bredsdorff
 Adam Goldschmidt
-Ina  Goldschmidt</t>
+Ina  Goldschmidt
+Anna -, pige i huset hos Brønsted</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt opholdt sig i flere omgange i søsteren Louise Brønsteds hus i Birkerød. Dette dels for at passe huset, dels fordi Astrids ægteskab med Alfred Goldschmidt ikke fungerede.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv,</t>
   </si>
   <si>
     <t>Astrid Warberg har i søsterens hus i Birkerød haft besøg af Viggo Bredsdorff og hans forlovede, Ida Kold. Adam havde samme aften mareridt.
 Astrid stillede uret to timer tilbage for at narre Maria/Majsa Bredsdorff. Under besøg hos hende og hendes bror fortalte hun, hvad hun havde gjort. 
 Majsa fortalte om sin svigerinde, som kommer fra De Vestindiske Øer og er mulat.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4Qle</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg.
 pt. Frederiksberg Hospital
 Afd. F.I.
 Kjøbenhavn.
 [på kuvertens bagside: Poststempel]
 Mandag.
 Kære Mor!
 Jeg fik ikke ringet til Tutte igår, men hun har lovet at sende mig et Kort om Tilstanden. Nu skal Du høre lidt herude fra – selv om vi naturligvis ikke kan præstere Verdensbegivenheder. Lørdag Aften havde vi Besøg af Vigs Bredsdorff og hans forlovede, Ida Kold, en meget sød, ung Pige fra Løgstør; hun er 21 År – spiller fænomenalt godt – har 20 Elever i Løgstør – og er huslig hele Formiddagen. De havde en Flaske Kirsebærvin med – jeg havde Cigarer og vi sludrede hyggeligt til henimod Midnat; Vigs er meget filosofisk anlagt, så Samtalen drejede sig mest om ophøjede Materier. Midt i det Hele begyndte Adam at brøle oppe i Slagbænken; da jeg kom derop sagde han, at han havde drømt om en Ko (det er hans Rædsel) og han havde voldsom Hjertebanken. 
@@ -3266,50 +3266,129 @@
 Ikke mere end [ulæseligt]
 [På hovedet:] 74360
 [I brevet:]
 Kære lille Mams!
 Tusind Tak for Seddelen hvor er du dog god ved mig det er bare alt for meget lille Mor. Jeg maa virkelig passe paa jeg gaar og blir saa forvænt bare for den Sygdoms Skyld. 
 Men hør, Pinse? Har jeg talt noget om Pinse, det ved jeg ikke Spor af, forresten kan det godt være, dog er jeg ikke saa sikker paa Befordringen helst vil jeg selvfølgelig cycle, det er det morsomste – langt og det billigste 
 Nu faar vi se hvad Reserven siger. 
 Befindendet er godt selv om Foraaret nok kan mærkes. 
 Desværre er Tante Ugle saa daarlig, hun er begyndt at komme op, forfærdelig ser hun ud, skrækkelig vil jeg sige dig, jeg har sjeldent set noget lignende. 
 Rie vilde ringe til Bodil hvis det ikke snart blev bedre, selvfølgelig har Bodil været der men ikke efter den begyndende Opstandelse. 
 Jeg huskede Tante Dis, sendte Søndagsbrev. Joh, det er snart 3 M. naar det endda kun var den organiske Sygdom det gjaldt, saa var alt ikke saa slemt, men forhaabentlig gaar det alt sammen, hvordan og hvorlænge det vil saa vise sig. 
 Vodropsvejerne ser noget sort paa det synes jeg. Desværre plejer de at se rigtigt. Lille Janna gaar rundt og er saa forsømt, siger de, det lille Skind. Det er ikke let saadan lige at gøre rede for hvad jeg vil og hvorfor jeg ikke vil, det kan vil altid tale om naar jeg kommer hjem, men hvad i Alverden antager du Dres for 
 II
 dersom du tror, saadan som Du tror saa saa tror du forkert, forresten er jeg begyndt at spille, ikke øve, men, kun ganske ubetydeligvis jeg vil begribeligvis ikke bringe mere Øvning til Huse; min Time er slet ikke at foragte. Da jeg spillede for Dres for at hun kunde sondere Terrænet nu efter Standsningen sagde hun igen en hel Masse om mit Talent, det lyder meget tiltalende blot kunde jeg ønske at det viste sig lidt kraftigere. Nej, Dres, Mor, bare du kendte hende, jeg har aldrig nogensinde set op til nogen som til hende. Hun er et pragtfuldt Menneske. 
 Det var maaske meget klogt af jer ikke at fortælle mig om Fru Jensen dengang, men saa fik jeg det Gengæld at vide paa en lidt drøj Maade. Men Mor kan jeg ikke faa Lov at tage til Hareskov en Dag det piner mig slet ikke at vide noget ordentlig eller rettere intet om hvordan det gaar dem, jeg vil dog saa gerne se de Smaa og tale lidt med Manden, maaske bor de i Værdløse hos Thorvald Jensens Søster, men det er da lige ved Hareskov. Maa jeg ikke? Jeg har det sagtens godt nok, Mor!
 Hvad Tinge angaar skriver vi slet ikke til hinanden, vi venter ham saa smaat herud paa Fredag véd dog intet bestemt, det var morsomt at se ham igen. 
 Mon Tinge skal hjem til Pinse? Hvordan er Sihmfamilien? Jeg maa da endelig huske at hilse dig fra Ellen Bramsen, jeg har
 III
 været der til Frokost en Dag. Ellen er storartet, hun ser paa Menneskeheden med de rigtige Øjne. Gid alle gjorde det. 
 Du skulde bare se Frederiksberghave, fuldkommen eventyrlig, ubeskrivelig smuk, kunde du ikke ikke engang komme herover naar jeg ikke ligger i Sengen det tykkes mig kunne være saa fornøjelig. Kender I Stodderkongen, det er vel nok en Mand og Gæst med. Den er af Erling Kristensen Jeg lånte den ude hos Lomme i Gaar Jeg var ude og passe lille Jesper, Eskild og Lomme var paa Skovtur. Mage til Barn har jeg da aldrig været ude for, en hel lang Dag med en Fremmed uden Gran af Vrøvl, slet ikke for artig, bedaarende sød. Ja, hvor er han dog kær saa skælmsk og henrivende. 
 Og hvor de bor storartet, har du nogensinde set deres Lejlighed, den er lige efter mit Hovede. Jeg bad vist stille Ta Lugge om at til Ta Elle det maa I saa gøre
 Naa saa Ferie, gør’ i Haveanlægning, bare det var os der havde din Ruin, Tante Elle maa da være henrykt over det Tillæg til Haven jeg glæder mig til at se det.
 Bibbe</t>
   </si>
   <si>
+    <t>1928-12-14</t>
+  </si>
+  <si>
+    <t>København F
+3</t>
+  </si>
+  <si>
+    <t>Kærbyhus Kerteminde</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Marie Larsen
+Janna Schou
+Christine Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Bibbe Warberg boede fra 1928 en tid i København. 
+Waldorf-pædagogik kaldes også Rudolf Steiner-pædagogik). Waldorf-legetøj lægger op til, at barnet selv skal bygge, udvikle, forme, forestille sig osv. (Hjemmesiden Tumlebørn). 
+Grete, Lotte, Bjørnhof, Frans og Fru Weissøe kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3893</t>
+  </si>
+  <si>
+    <t>Brev 1:
+Laura Warberg har været på Teknologisk Institut og se en udstilling sammen med Christine Swane/Tante Ugle. Sidstnævnte har solgt et billede til et ministerium for 600 kr. 
+Laura har planer om at besøge Brønsted-familien. Hun og Marie/Rie Larsen skal lave klejner sammen. 
+Laura ar ikke råd til at købe julegaver. Hu har besøgt en bekendt, som forhandler Waldorf-legetøj. 
+Brev 2:
+Det var sødt af Johanne og Adolf Larsen, at de ville betale Laura Warbergs rejse, men hun kan først komme hjem til sommer. 
+Laura er nedtrykt og føler sig alene. Frans kalder hende en indesluttet natur. Nogle synes, at Laura bliver misbrugt, men hun bestemmer selv, hvad hun vil og gør.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pE6R</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Warberg Larsen
+Kærbyhus
+Kerteminde
+Fyn.
+[På kuvertens bagside:]
+L. Warberg Larsen
+Falkoneralle 5 3
+Kbhvn. F
+[I brev 1:]
+Kære lille Mor!
+Mange mange Tak for dit lange Brev jeg er forfærdelig glad for det.
+Det er kedeligt at I naaede at blive opsatte paa Tinge, han kan jo desværre ikke undværes i Bedriften. Hvor var det sødt af jer at I vilde betale min Rejse, men selvfølgelig kan det ikke lade sig gøre i saadan en Kampagnernes Tid. Du har Ret vi maa glæde os til Sommer, og - i Guder hvor jeg glæder mig; hvorlænge er du i Holland, Mams? Der er saa smaat Chance for at Grete kommer til Hareskov til Sommer hos Købmand Bjørnhof vores Købmand halvt eller helt, Bekendte af Dis og [ulæseligt ord]
+Humøret er nedtrykt i Dag kan du tro sommetider synes jeg at det vokser mig over Hovedet men det er kun naar jeg er sløj og nedtrykt, og føler mig alene. (tro nu ikke af dette at jeg fortvivler, langtfra, jeg ser bare rent nøgternt paa det,) paa en Maade du nok jeg kan tale med ogsaa rigtigt, men det ligger mig temmelig fjernt. Frans har ogsaa luret mig dt a' han sagde en Gang Ja, det kan nok se ud som om er en ikke indesluttede Natur, men du er det nu i høj Grad alligevel. En indesluttet Natur? det er det nu ikke godt at være i alt for høj Grad, det letter, synes jeg man har mærket et Par Gange, naar man rigtig faar talt ud og "lettet sit Hjerte"
+Jeg staar nu ikke helt let herinde Mans, selv om jeg selv absolut vil holde paa jeg gør det. Det irriterer mig rædsomt altid at høre fra alle Sider, at jeg bliver misbrugt paa det grusomste, jeg skal mindandten nok selv bestemme hvor jeg vil være og hvad jeg vil gøre. Det er underligt for mig at tænke tilbage paa dette halve Aar, ikke saa meget paa alt hvad der har været talt og gjort som paa alt det der ikke er blevet sagt og gjort
+Farvel lille Mans og [ulæseligt]
+[Tegninger af ansigter]
+[På arkets bagside:]
+Til Mor!
+Til Mor!
+Til Mor
+Til fru Johanne Warberg Larsen
+Min nye Adresse er jo bare Hareskov St. adrs. Fru Weissøe. 
+[Brev 2:]
+Kjøbenhavn 14-12-28
+Kæreste lille Mans!
+Hvor er du dog en flink Skriver, voldsom flink. Jeg synes jeg vilde have et Par Ord med, nu der var Skrivelejlighed.
+Nus og jeg var i gaar henne paa Teknologisk Institut. Det var en lidt blandet Fornøjelse, naar man har set sådan en Udstilling et Par Gange har man faaet nok. T. Ugle gav (det var et storslået Foretagende det bedste derinde) Chokolade og Æbleskiver. T. Ugle har jo lige solgt et Billede til Ministeriet til 600 Kr. og tænk saa blir det "sat" i Bladene til 60 Kr Uforskammet
+Jeg venter saa smaat på Tinge, jeg ringede om han muligt vilde med til Brønsteds i Aften, men det er ikke sikkert han kommer, Middag hos Pauline!!
+Paa Tirsdag "rejser" Nus og jeg til Frederiksberg for at bage Klejner. Rie og jeg har slaaet os sammen, jeg har faaet Lov til at blive derude, naar jeg bare har lavet Middagsmaden.
+Der er en forfærdelig Masse nu til Julen og det Satans Julespil ta'r en Grusom Tid. 
+Guderne maa vide hvoddan jeg skal faa købt Julegaver, kun 20,5 Kr haves paa Lager, 24 Kr lagt til side til Rejse. Saa har jeg købt Strømper, Frimærker været hos Frisørinde o.s.v.
+Tinge ikke kommer saa naar jeg ikke Brøndsteds inden Jul, det er vel ogsaa lige meget saa [ulæseligt].....
+Det er vel nok ekspedit du faar Svar herfra. Vi har Sne har I ogsaa det
+Jeg har været henne i St Kongensgade hos Lotte i Dag og se alt hendes Waldorfschule Legetøj, hun er jo representant for det her i Danmark, det var forfærdelig morsomt, naar man er vant til at se paa alt det moderne mekaniske [resten af brevet mangler]</t>
+  </si>
+  <si>
     <t>1929-05-17</t>
   </si>
   <si>
     <t>Rich[ard] Ancher</t>
   </si>
   <si>
     <t>Pile alle 41, Frederiksberg</t>
   </si>
   <si>
     <t>Rich[ard] Ancher
 Johannes Larsen
 Johannes Madsen
 Fritz Syberg</t>
   </si>
   <si>
     <t>Brevet er skrevet på et brevpapir, hvis hoved er fortrykt med Hotel Koldings logo, men brevet er skrevet på Frederiksberg, hvorfor stednavnet Kolding ved datoen er overstreget og erstattet med Pile alle 41, Kjøbenhavn F.</t>
   </si>
   <si>
     <t>Rich[ard] Ancher ser under et besøg hos glarmester Madsen nogle malerier af Johannes Larsen, som han byder ind på.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/pDAP</t>
   </si>
   <si>
     <t>Fortrykt: Exlibris Hotel Kolding. Kolding, den ...................... 19 Carl Lundgren Kolding 
@@ -3520,51 +3599,51 @@
 Elisa sender Peter en brandbil.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ARYY</t>
   </si>
   <si>
     <t>Kære Bams.
 Nu kunde det være godt med at faa et Brev fra jer og høre lidt om hvordan det staar til; det kan jo udtrykkes i faa Ord; hvis Travlhed og deraf følgende Søvnighed ikke kan præstere mere, er jeg dermed indforstaaet og glad for det. Jeg vilde jo gærne vide hvordan Kviens Barselaffære forløb; Kaninerne bryder jeg mig ikke om, men det gør Peterm. naturlivis og det bøjer jeg mig for. H[ulæseligt] har jo endnu ikke været paa Båxhult, jeg skrev vel sidst, at Pelsen rimeligvis var taget med Bilen til Kerteminde. Gete kan ikke finde ud af, om han er gift eller hur. Sidst hun ringede til ham, var der en Dame, som sagde, at Fruen kom først hjem Kl 12. Han har vist noget at bestille for Tiden. Jens var her forleden for at hente nogle af sine Sager. Ib Andersen er bleven gift, og saa maatte Jens jo trække sig tilbage. Heldigvis er han jo nu igen paa Frederiksberg Hospital paa Dr Polacks Afdeling, hvor han kan godt lide at være, og han er færdig med sin Turnus og har et mere komfortabelt Værelse. Han syntes ogsaa, at det var udmærket for jer at bruge Levertran, han vilde tage noget med op til jer, men det er for længe at vente paa det, saa køb noget naar I faar Lejlighed til at komme til Unnaryd. Ib Andersen har nu overtaget Bilen, og Jens vil atter vende tilbage til sin gamle Kærlighed Motorcyklen. Jeg har i den sidste Tid levet efter mine Begreber meget selskabeligt. Hr og Fru Polles var her til Middag igaar. Det var morsomt at se dem igen. De bor i 2 Værelser ude paa Østerbro Adgang til Køkken og Fru Jette har altsaa den Adspredelse at gaa ud og gøre Indkøb og lave Mad - og spise den. Han, som er Pessimist, Æstetiker og Raakostæder har kun sin Pessimisme at dyrke. Jeg havde raa Hvidkaalssalat, og Kartofler, og hun spiste dygtigt af Flæskestegen saa begge Parter var tilfredse. Men hvor har de sidste Aar præget dem. Hun synger ikke mere, og hendes naive Glæde over god Mad og gamle Venner er saa afdampet. Vi har været en Aften hos Fru Brunsager. Jeg spillede Bridge med Fru Bregendahl (Jeppe Aakjær) hvor hun morede sig over Peters kraftige Bemærkninger som "jeg gir Fan'en i Julen" og andre Klassikere, det var lige noget for Gustav Wied sagde hun ["sagde hun" indsat over linjen]. Hun er desværre stokdøv, men spille Kort, det kan hun, som den drevne Jyde hun er, og knalder Kortene i Bordet, naar hun sidder med de sidste Stik. Her traf jeg to af Familierne nemlig Fru Spa[ulæseligt], en værdig Dame, der ser interessant ud og Helene Sachs begge to Døtre af to af mine Kusiner fra Aarhus. Sisse er i Aktivitet med Ophængning paa Charlottenborg, "men det smider jo lidt af sig" for at bruge et af [ulæseligt ord] Udtryk", jeg antager hun faar 200 Kr for sit Arbejde. På Søndag skal jeg have Aftenparty nemlig Nille som var i Skandinavisk i Rom, Fru Brunsager, ikke Chr med Fru ["ikke Chr men Fru" indsat over linjen] Engelstoft Carla Rasmussen og saa siden og jeg omtaler, for jeg vil ikke tale om det, at jeg har været hos Egebjergs, Gudrun N. m.m saa maa du da indrømme, at jeg har ført et broget Liv. 
 Jeg har en lille Brandbil til Petermand, den kommer til Lysses Fødselsdag. Sæt dig nu paa din Hale og skriv.
 Masser af Hilsener til jer alle 3
 fra
 Mos.
 8-2-35</t>
   </si>
   <si>
     <t>1935-11-03</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johannes Larsen</t>
   </si>
   <si>
     <t>Elise Hansen
 Grete Jensen, f. Hansen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Liljeberg
 Elisabeth Neckelmann
 Marie Neckelmann</t>
   </si>
   <si>
     <t>Elena Larsens nye adresse: Hun var højgravid og boede med den ældste søn hos moderen, Elisa Hansen, i København, mens hun ventede på fødslen. Elisa Hansen var netop flyttet til en ny lejlighed. 
 Joen Vedel skrev på https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/: "Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’”</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen har byttet et billede for en anvisning på dametøj til sine to svigerdøtre gennem "Kunst for Varer". Han beder Elena/Bimse gå til en grosserer og få delt anvisningen i to.
 Puf beder Elena om sende ham et rejsetæppe, og han spørger, om Lysse/Johan vil have en frakke, som han ikke selv kan lide.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SHet</t>
   </si>
   <si>
     <t>Kjerteminde 3 Nov 1935.
 Kære Bimse!
 Tak for sidst! Jeg har haft saa travlt! Adressen saa jeg først for en Uges Tid siden fik mig samlet sammen til at skrive til Lysse og bede om Din ny Adr. Som Du ser af indlagte har jeg gennem ”Kunst for varer” solgt et Billede for 800 Kr Varer i dette Tilfælde Damekonfektion, det staar mig ikke klart hvad det er men jeg mente at det maatte være noget Du og Else kunde bruge. Vi er bleven enige om her at dele det saaledes at Du faar for 500 Kr og Else for 300 Kr, da det formodes at Else er bedst udstyret i Øjeblikket. Vil Du naar det passer Dig gaa ind i Frederiksberggade 2 I hos Grosserer Liljeberg og faa vedlagte Anvisning delt saaledes at Du sender den ene paa 300 Kr til Else og beholder den anden selv. Vi har det godt. Hilsen fra Puf og Else, hils Din Moder og Søstre
 Din JL. 
 Kære Bimse.
 Kunde Du ikke en Dag naar Du har lidt god Tid sende mig en blaa Frakke og et gult eller brunt, lyst Rejsetæppe, som jeg lod blive hos Din Moder, dengang jeg ventede at komme til at køre Peugeoten op til Båxhult. Samtidig kunde Du maaske lade mig vide om den nye Overfrakke med Vat-skuldrene, som jeg havde med til Båxhult sidst, efter Din Mening har nogen Interesse for Lysse. Sagen er den at jeg hele Tiden har været ked af den og efterhaanden er blevet saa gal paa den at jeg har købt mig en ny. Det er saa min Hensigt at sælge den til en Marskendiser, men da jeg jo sikkert kommer til at sætte en Del til paa den og dette piner min (lille) Kræmmersjæl, saa har jeg tænkt paa at forære Lysse den, men da jeg ikke selv kan lide den, tiltaler det mig jo heller ikke. 
@@ -4081,59 +4160,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fPgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cddm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03fj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARDw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsTt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tTE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Gp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U7Kt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOLw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tctt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HXD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LumU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gfWU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7YC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Rvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WLug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pewt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/csCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xsna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JhJk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8VxC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AeQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mOPf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QVwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZdDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LfEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mNUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LKB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wnwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cPSE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dabk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QKJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZVk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sKsP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SBIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyVq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PuTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OzeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Z43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aDtB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UyhD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZVFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yh33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KA1V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MrrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wz2G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zkqN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MPAR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pDAP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUTq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lXdZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UYms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SHet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qoxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jH7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z3n5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fPgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cddm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03fj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARDw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsTt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tTE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Gp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U7Kt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOLw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tctt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HXD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LumU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gfWU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7YC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Rvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WLug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pewt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/csCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xsna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JhJk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8VxC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AeQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mOPf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4zWF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QVwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZdDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LfEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mNUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LKB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wnwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cPSE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dabk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QKJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZVk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sKsP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SBIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyVq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PuTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OzeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Z43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aDtB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UyhD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZVFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yh33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KA1V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MrrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wz2G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zkqN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MPAR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pE6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pDAP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUTq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lXdZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UYms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SHet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qoxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jH7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z3n5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M103"/>
+  <dimension ref="A1:M104"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -7969,709 +8048,752 @@
       </c>
       <c r="I88" s="5" t="s">
         <v>604</v>
       </c>
       <c r="J88" s="5" t="s">
         <v>605</v>
       </c>
       <c r="K88" s="5" t="s">
         <v>606</v>
       </c>
       <c r="L88" s="6" t="s">
         <v>607</v>
       </c>
       <c r="M88" s="5" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
         <v>609</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="E89" s="5" t="s">
         <v>610</v>
       </c>
-      <c r="D89" s="5" t="s">
-[...10 lines deleted...]
-      <c r="G89" s="5" t="s">
+      <c r="F89" s="5" t="s">
         <v>611</v>
+      </c>
+      <c r="G89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H89" s="5" t="s">
         <v>612</v>
       </c>
       <c r="I89" s="5" t="s">
         <v>613</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>84</v>
+        <v>614</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="J90" s="5" t="s">
         <v>84</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>210</v>
+        <v>627</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>626</v>
+        <v>16</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>627</v>
+        <v>18</v>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G91" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G91" s="5" t="s">
+        <v>628</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>630</v>
+        <v>84</v>
       </c>
       <c r="K91" s="5" t="s">
         <v>631</v>
       </c>
       <c r="L91" s="6" t="s">
         <v>632</v>
       </c>
       <c r="M91" s="5" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
         <v>634</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>618</v>
+        <v>210</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>16</v>
+        <v>635</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>18</v>
+        <v>636</v>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G92" s="5" t="s">
-        <v>635</v>
+      <c r="G92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>84</v>
+        <v>639</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>267</v>
+        <v>627</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>642</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G93" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G93" s="5" t="s">
+        <v>644</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>645</v>
+        <v>84</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>267</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>656</v>
+        <v>267</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>651</v>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>210</v>
+        <v>665</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>664</v>
-[...4 lines deleted...]
-        </is>
+        <v>651</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G96" s="5" t="s">
-        <v>665</v>
+      <c r="G96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H96" s="5" t="s">
         <v>666</v>
       </c>
       <c r="I96" s="5" t="s">
         <v>667</v>
       </c>
       <c r="J96" s="5" t="s">
         <v>668</v>
       </c>
       <c r="K96" s="5" t="s">
         <v>669</v>
       </c>
       <c r="L96" s="6" t="s">
         <v>670</v>
       </c>
       <c r="M96" s="5" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
         <v>672</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>210</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>673</v>
       </c>
-      <c r="E97" s="5" t="s">
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G97" s="5" t="s">
         <v>674</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="H97" s="5" t="s">
         <v>675</v>
       </c>
       <c r="I97" s="5" t="s">
         <v>676</v>
       </c>
       <c r="J97" s="5" t="s">
         <v>677</v>
       </c>
       <c r="K97" s="5" t="s">
         <v>678</v>
       </c>
       <c r="L97" s="6" t="s">
         <v>679</v>
       </c>
       <c r="M97" s="5" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
         <v>681</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>210</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="F98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>210</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>171</v>
+        <v>210</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>172</v>
+        <v>682</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>683</v>
+      </c>
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="J100" s="5" t="s">
-        <v>698</v>
+        <v>686</v>
       </c>
       <c r="K100" s="5" t="s">
         <v>699</v>
       </c>
       <c r="L100" s="6" t="s">
         <v>700</v>
       </c>
       <c r="M100" s="5" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
         <v>702</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>600</v>
+        <v>171</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="E101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E101" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>704</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="D102" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="D102" s="5" t="s">
-[...6 lines deleted...]
-        <v>711</v>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
         <v>712</v>
       </c>
       <c r="I102" s="5" t="s">
         <v>713</v>
       </c>
       <c r="J102" s="5" t="s">
         <v>714</v>
       </c>
       <c r="K102" s="5" t="s">
         <v>715</v>
       </c>
       <c r="L102" s="6" t="s">
         <v>716</v>
       </c>
       <c r="M102" s="5" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
         <v>718</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>81</v>
+        <v>172</v>
       </c>
       <c r="D103" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="E103" s="5" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>720</v>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
         <v>721</v>
       </c>
       <c r="I103" s="5" t="s">
         <v>722</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>645</v>
+        <v>723</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>725</v>
+        <v>726</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="5" t="s">
+        <v>727</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>728</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>729</v>
+      </c>
+      <c r="G104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H104" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>731</v>
+      </c>
+      <c r="J104" s="5" t="s">
+        <v>654</v>
+      </c>
+      <c r="K104" s="5" t="s">
+        <v>732</v>
+      </c>
+      <c r="L104" s="6" t="s">
+        <v>733</v>
+      </c>
+      <c r="M104" s="5" t="s">
+        <v>734</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -8735,44 +8857,45 @@
     <hyperlink ref="M79" r:id="rId84"/>
     <hyperlink ref="M80" r:id="rId85"/>
     <hyperlink ref="M81" r:id="rId86"/>
     <hyperlink ref="M82" r:id="rId87"/>
     <hyperlink ref="M83" r:id="rId88"/>
     <hyperlink ref="M84" r:id="rId89"/>
     <hyperlink ref="M85" r:id="rId90"/>
     <hyperlink ref="M86" r:id="rId91"/>
     <hyperlink ref="M87" r:id="rId92"/>
     <hyperlink ref="M88" r:id="rId93"/>
     <hyperlink ref="M89" r:id="rId94"/>
     <hyperlink ref="M90" r:id="rId95"/>
     <hyperlink ref="M91" r:id="rId96"/>
     <hyperlink ref="M92" r:id="rId97"/>
     <hyperlink ref="M93" r:id="rId98"/>
     <hyperlink ref="M94" r:id="rId99"/>
     <hyperlink ref="M95" r:id="rId100"/>
     <hyperlink ref="M96" r:id="rId101"/>
     <hyperlink ref="M97" r:id="rId102"/>
     <hyperlink ref="M98" r:id="rId103"/>
     <hyperlink ref="M99" r:id="rId104"/>
     <hyperlink ref="M100" r:id="rId105"/>
     <hyperlink ref="M101" r:id="rId106"/>
     <hyperlink ref="M102" r:id="rId107"/>
     <hyperlink ref="M103" r:id="rId108"/>
+    <hyperlink ref="M104" r:id="rId109"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>