--- v0 (2026-05-05)
+++ v1 (2026-08-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="766" uniqueCount="505" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="778" uniqueCount="514" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -2465,50 +2465,129 @@
 [Håndskrevet med blyant på kuvertens bagside:]
 28-4-1931
 Ikke mere end [ulæseligt]
 [På hovedet:] 74360
 [I brevet:]
 Kære lille Mams!
 Tusind Tak for Seddelen hvor er du dog god ved mig det er bare alt for meget lille Mor. Jeg maa virkelig passe paa jeg gaar og blir saa forvænt bare for den Sygdoms Skyld. 
 Men hør, Pinse? Har jeg talt noget om Pinse, det ved jeg ikke Spor af, forresten kan det godt være, dog er jeg ikke saa sikker paa Befordringen helst vil jeg selvfølgelig cycle, det er det morsomste – langt og det billigste 
 Nu faar vi se hvad Reserven siger. 
 Befindendet er godt selv om Foraaret nok kan mærkes. 
 Desværre er Tante Ugle saa daarlig, hun er begyndt at komme op, forfærdelig ser hun ud, skrækkelig vil jeg sige dig, jeg har sjeldent set noget lignende. 
 Rie vilde ringe til Bodil hvis det ikke snart blev bedre, selvfølgelig har Bodil været der men ikke efter den begyndende Opstandelse. 
 Jeg huskede Tante Dis, sendte Søndagsbrev. Joh, det er snart 3 M. naar det endda kun var den organiske Sygdom det gjaldt, saa var alt ikke saa slemt, men forhaabentlig gaar det alt sammen, hvordan og hvorlænge det vil saa vise sig. 
 Vodropsvejerne ser noget sort paa det synes jeg. Desværre plejer de at se rigtigt. Lille Janna gaar rundt og er saa forsømt, siger de, det lille Skind. Det er ikke let saadan lige at gøre rede for hvad jeg vil og hvorfor jeg ikke vil, det kan vil altid tale om naar jeg kommer hjem, men hvad i Alverden antager du Dres for 
 II
 dersom du tror, saadan som Du tror saa saa tror du forkert, forresten er jeg begyndt at spille, ikke øve, men, kun ganske ubetydeligvis jeg vil begribeligvis ikke bringe mere Øvning til Huse; min Time er slet ikke at foragte. Da jeg spillede for Dres for at hun kunde sondere Terrænet nu efter Standsningen sagde hun igen en hel Masse om mit Talent, det lyder meget tiltalende blot kunde jeg ønske at det viste sig lidt kraftigere. Nej, Dres, Mor, bare du kendte hende, jeg har aldrig nogensinde set op til nogen som til hende. Hun er et pragtfuldt Menneske. 
 Det var maaske meget klogt af jer ikke at fortælle mig om Fru Jensen dengang, men saa fik jeg det Gengæld at vide paa en lidt drøj Maade. Men Mor kan jeg ikke faa Lov at tage til Hareskov en Dag det piner mig slet ikke at vide noget ordentlig eller rettere intet om hvordan det gaar dem, jeg vil dog saa gerne se de Smaa og tale lidt med Manden, maaske bor de i Værdløse hos Thorvald Jensens Søster, men det er da lige ved Hareskov. Maa jeg ikke? Jeg har det sagtens godt nok, Mor!
 Hvad Tinge angaar skriver vi slet ikke til hinanden, vi venter ham saa smaat herud paa Fredag véd dog intet bestemt, det var morsomt at se ham igen. 
 Mon Tinge skal hjem til Pinse? Hvordan er Sihmfamilien? Jeg maa da endelig huske at hilse dig fra Ellen Bramsen, jeg har
 III
 været der til Frokost en Dag. Ellen er storartet, hun ser paa Menneskeheden med de rigtige Øjne. Gid alle gjorde det. 
 Du skulde bare se Frederiksberghave, fuldkommen eventyrlig, ubeskrivelig smuk, kunde du ikke ikke engang komme herover naar jeg ikke ligger i Sengen det tykkes mig kunne være saa fornøjelig. Kender I Stodderkongen, det er vel nok en Mand og Gæst med. Den er af Erling Kristensen Jeg lånte den ude hos Lomme i Gaar Jeg var ude og passe lille Jesper, Eskild og Lomme var paa Skovtur. Mage til Barn har jeg da aldrig været ude for, en hel lang Dag med en Fremmed uden Gran af Vrøvl, slet ikke for artig, bedaarende sød. Ja, hvor er han dog kær saa skælmsk og henrivende. 
 Og hvor de bor storartet, har du nogensinde set deres Lejlighed, den er lige efter mit Hovede. Jeg bad vist stille Ta Lugge om at til Ta Elle det maa I saa gøre
 Naa saa Ferie, gør’ i Haveanlægning, bare det var os der havde din Ruin, Tante Elle maa da være henrykt over det Tillæg til Haven jeg glæder mig til at se det.
 Bibbe</t>
+  </si>
+  <si>
+    <t>1928-12-14</t>
+  </si>
+  <si>
+    <t>København F
+3</t>
+  </si>
+  <si>
+    <t>Kærbyhus Kerteminde</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Marie Larsen
+Janna Schou
+Christine Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Bibbe Warberg boede fra 1928 en tid i København. 
+Waldorf-pædagogik kaldes også Rudolf Steiner-pædagogik). Waldorf-legetøj lægger op til, at barnet selv skal bygge, udvikle, forme, forestille sig osv. (Hjemmesiden Tumlebørn). 
+Grete, Lotte, Bjørnhof, Frans og Fru Weissøe kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3893</t>
+  </si>
+  <si>
+    <t>Brev 1:
+Laura Warberg har været på Teknologisk Institut og se en udstilling sammen med Christine Swane/Tante Ugle. Sidstnævnte har solgt et billede til et ministerium for 600 kr. 
+Laura har planer om at besøge Brønsted-familien. Hun og Marie/Rie Larsen skal lave klejner sammen. 
+Laura ar ikke råd til at købe julegaver. Hu har besøgt en bekendt, som forhandler Waldorf-legetøj. 
+Brev 2:
+Det var sødt af Johanne og Adolf Larsen, at de ville betale Laura Warbergs rejse, men hun kan først komme hjem til sommer. 
+Laura er nedtrykt og føler sig alene. Frans kalder hende en indesluttet natur. Nogle synes, at Laura bliver misbrugt, men hun bestemmer selv, hvad hun vil og gør.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pE6R</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Warberg Larsen
+Kærbyhus
+Kerteminde
+Fyn.
+[På kuvertens bagside:]
+L. Warberg Larsen
+Falkoneralle 5 3
+Kbhvn. F
+[I brev 1:]
+Kære lille Mor!
+Mange mange Tak for dit lange Brev jeg er forfærdelig glad for det.
+Det er kedeligt at I naaede at blive opsatte paa Tinge, han kan jo desværre ikke undværes i Bedriften. Hvor var det sødt af jer at I vilde betale min Rejse, men selvfølgelig kan det ikke lade sig gøre i saadan en Kampagnernes Tid. Du har Ret vi maa glæde os til Sommer, og - i Guder hvor jeg glæder mig; hvorlænge er du i Holland, Mams? Der er saa smaat Chance for at Grete kommer til Hareskov til Sommer hos Købmand Bjørnhof vores Købmand halvt eller helt, Bekendte af Dis og [ulæseligt ord]
+Humøret er nedtrykt i Dag kan du tro sommetider synes jeg at det vokser mig over Hovedet men det er kun naar jeg er sløj og nedtrykt, og føler mig alene. (tro nu ikke af dette at jeg fortvivler, langtfra, jeg ser bare rent nøgternt paa det,) paa en Maade du nok jeg kan tale med ogsaa rigtigt, men det ligger mig temmelig fjernt. Frans har ogsaa luret mig dt a' han sagde en Gang Ja, det kan nok se ud som om er en ikke indesluttede Natur, men du er det nu i høj Grad alligevel. En indesluttet Natur? det er det nu ikke godt at være i alt for høj Grad, det letter, synes jeg man har mærket et Par Gange, naar man rigtig faar talt ud og "lettet sit Hjerte"
+Jeg staar nu ikke helt let herinde Mans, selv om jeg selv absolut vil holde paa jeg gør det. Det irriterer mig rædsomt altid at høre fra alle Sider, at jeg bliver misbrugt paa det grusomste, jeg skal mindandten nok selv bestemme hvor jeg vil være og hvad jeg vil gøre. Det er underligt for mig at tænke tilbage paa dette halve Aar, ikke saa meget paa alt hvad der har været talt og gjort som paa alt det der ikke er blevet sagt og gjort
+Farvel lille Mans og [ulæseligt]
+[Tegninger af ansigter]
+[På arkets bagside:]
+Til Mor!
+Til Mor!
+Til Mor
+Til fru Johanne Warberg Larsen
+Min nye Adresse er jo bare Hareskov St. adrs. Fru Weissøe. 
+[Brev 2:]
+Kjøbenhavn 14-12-28
+Kæreste lille Mans!
+Hvor er du dog en flink Skriver, voldsom flink. Jeg synes jeg vilde have et Par Ord med, nu der var Skrivelejlighed.
+Nus og jeg var i gaar henne paa Teknologisk Institut. Det var en lidt blandet Fornøjelse, naar man har set sådan en Udstilling et Par Gange har man faaet nok. T. Ugle gav (det var et storslået Foretagende det bedste derinde) Chokolade og Æbleskiver. T. Ugle har jo lige solgt et Billede til Ministeriet til 600 Kr. og tænk saa blir det "sat" i Bladene til 60 Kr Uforskammet
+Jeg venter saa smaat på Tinge, jeg ringede om han muligt vilde med til Brønsteds i Aften, men det er ikke sikkert han kommer, Middag hos Pauline!!
+Paa Tirsdag "rejser" Nus og jeg til Frederiksberg for at bage Klejner. Rie og jeg har slaaet os sammen, jeg har faaet Lov til at blive derude, naar jeg bare har lavet Middagsmaden.
+Der er en forfærdelig Masse nu til Julen og det Satans Julespil ta'r en Grusom Tid. 
+Guderne maa vide hvoddan jeg skal faa købt Julegaver, kun 20,5 Kr haves paa Lager, 24 Kr lagt til side til Rejse. Saa har jeg købt Strømper, Frimærker været hos Frisørinde o.s.v.
+Tinge ikke kommer saa naar jeg ikke Brøndsteds inden Jul, det er vel ogsaa lige meget saa [ulæseligt].....
+Det er vel nok ekspedit du faar Svar herfra. Vi har Sne har I ogsaa det
+Jeg har været henne i St Kongensgade hos Lotte i Dag og se alt hendes Waldorfschule Legetøj, hun er jo representant for det her i Danmark, det var forfærdelig morsomt, naar man er vant til at se paa alt det moderne mekaniske [resten af brevet mangler]</t>
   </si>
   <si>
     <t>1929-10-24</t>
   </si>
   <si>
     <t>Anna Louise Syberg</t>
   </si>
   <si>
     <t>Pilegaarden</t>
   </si>
   <si>
     <t>Johanne Giersing
 - Hillingsøe
 Hans  Syberg
 Kirsten Syberg
 Ulla Syberg</t>
   </si>
   <si>
     <t>Eftersom brevet er underskrevet "Far", må det være stilet til et af Fritz Sybergs børn. Kælenavnet Rulser kendes ikke umiddelbart fra andet Syberg-materiale. Hans og Johanne er omtalt i brevet. Clara var død i 1929. Den eneste af de resterende, der havde fødselsdag i oktober, var Anna Louise/Rabbe. Man må formode, at hun opholdt sig hos Hans og Ulla Syberg, eftersom Fritz beder hende hilse dem.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A 120, No. 2, 1239</t>
   </si>
   <si>
     <t>Kunsthandler Hillingsøe vil komme hjem til Hans og se på billeder. Fritz Syberg sender prisoversigt. Hvis Hans er i tvivl, må Hillingsøe ringe eller skrive til Fritz Syberg.</t>
@@ -2971,59 +3050,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cddm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03fj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARDw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsTt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tTE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Gp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U7Kt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOLw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gfWU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/csCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xsna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mOPf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QVwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LfEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mNUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cPSE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dabk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QKJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SBIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OzeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aDtB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yh33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MrrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wz2G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zkqN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UYms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qoxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jH7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cddm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03fj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARDw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsTt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tTE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Gp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U7Kt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOLw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TobY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gfWU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/csCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xsna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mOPf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QVwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LfEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mNUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cPSE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dabk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QKJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SBIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OzeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aDtB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yh33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MrrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wz2G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zkqN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pE6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UYms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qoxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jH7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M69"/>
+  <dimension ref="A1:M70"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -5680,404 +5759,447 @@
       </c>
       <c r="I61" s="5" t="s">
         <v>440</v>
       </c>
       <c r="J61" s="5" t="s">
         <v>441</v>
       </c>
       <c r="K61" s="5" t="s">
         <v>442</v>
       </c>
       <c r="L61" s="6" t="s">
         <v>443</v>
       </c>
       <c r="M61" s="5" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
         <v>445</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>174</v>
+        <v>436</v>
       </c>
       <c r="D62" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E62" s="5" t="s">
         <v>446</v>
       </c>
-      <c r="E62" s="5" t="s">
+      <c r="F62" s="5" t="s">
         <v>447</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
         <v>448</v>
       </c>
       <c r="I62" s="5" t="s">
         <v>449</v>
       </c>
       <c r="J62" s="5" t="s">
         <v>450</v>
       </c>
       <c r="K62" s="5" t="s">
         <v>451</v>
       </c>
       <c r="L62" s="6" t="s">
         <v>452</v>
       </c>
       <c r="M62" s="5" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
         <v>454</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>256</v>
+        <v>174</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>455</v>
       </c>
-      <c r="E63" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E63" s="5" t="s">
+        <v>456</v>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>256</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>458</v>
+        <v>467</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>174</v>
+        <v>256</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>464</v>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="K65" s="5" t="s">
         <v>474</v>
       </c>
       <c r="L65" s="6" t="s">
         <v>475</v>
       </c>
       <c r="M65" s="5" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
         <v>477</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>174</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>470</v>
+        <v>479</v>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>174</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>470</v>
+        <v>479</v>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>436</v>
+        <v>174</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>143</v>
-[...4 lines deleted...]
-        </is>
+        <v>478</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>479</v>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="D69" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="D69" s="5" t="s">
-[...6 lines deleted...]
-        <v>498</v>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
         <v>499</v>
       </c>
       <c r="I69" s="5" t="s">
         <v>500</v>
       </c>
       <c r="J69" s="5" t="s">
         <v>501</v>
       </c>
       <c r="K69" s="5" t="s">
         <v>502</v>
       </c>
       <c r="L69" s="6" t="s">
         <v>503</v>
       </c>
       <c r="M69" s="5" t="s">
         <v>504</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="G70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="J70" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="K70" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="L70" s="6" t="s">
+        <v>512</v>
+      </c>
+      <c r="M70" s="5" t="s">
+        <v>513</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -6107,44 +6229,45 @@
     <hyperlink ref="M45" r:id="rId50"/>
     <hyperlink ref="M46" r:id="rId51"/>
     <hyperlink ref="M47" r:id="rId52"/>
     <hyperlink ref="M48" r:id="rId53"/>
     <hyperlink ref="M49" r:id="rId54"/>
     <hyperlink ref="M50" r:id="rId55"/>
     <hyperlink ref="M51" r:id="rId56"/>
     <hyperlink ref="M52" r:id="rId57"/>
     <hyperlink ref="M53" r:id="rId58"/>
     <hyperlink ref="M54" r:id="rId59"/>
     <hyperlink ref="M55" r:id="rId60"/>
     <hyperlink ref="M56" r:id="rId61"/>
     <hyperlink ref="M57" r:id="rId62"/>
     <hyperlink ref="M58" r:id="rId63"/>
     <hyperlink ref="M59" r:id="rId64"/>
     <hyperlink ref="M60" r:id="rId65"/>
     <hyperlink ref="M61" r:id="rId66"/>
     <hyperlink ref="M62" r:id="rId67"/>
     <hyperlink ref="M63" r:id="rId68"/>
     <hyperlink ref="M64" r:id="rId69"/>
     <hyperlink ref="M65" r:id="rId70"/>
     <hyperlink ref="M66" r:id="rId71"/>
     <hyperlink ref="M67" r:id="rId72"/>
     <hyperlink ref="M68" r:id="rId73"/>
     <hyperlink ref="M69" r:id="rId74"/>
+    <hyperlink ref="M70" r:id="rId75"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>