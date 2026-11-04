--- v1 (2026-08-05)
+++ v2 (2026-11-04)
@@ -797,51 +797,51 @@
 Johannes Larsen
 Jeg skal hilse fra Fru Asta Berg, som jeg traf paa Frederiksberg.</t>
   </si>
   <si>
     <t>1905-03-15</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan</t>
   </si>
   <si>
     <t>54 Coolidge Str. Brookline Mass. USA</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 - Bendix
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Selmar Goldschmidt
 Christine  Mackie
 Mathilda -, pige i huset hos Astrid Warberg-Goldschmidt
 Anton  Svendsen
 Laura Warberg</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen (f. Warberg) opholdt sig hos sin søster i Boston. Hun var gæst og også pige i huset. Søsteren, Christine Mackie, rejste til Danmark, mens Johanne var hos hende. Christine ønskede at føde sit barn i sit hjemland. 
 Det vides ikke, hvem Pølse-Levin, Fru og Frk. Plaut, Lina Levin og Svend Hertz var, men de fire sidstnævnte var formodentlig venner af Astrid Warberg-Goldschmidts svigermor, Henriette Goldschmidt. 
 Jorcks Passage er en passagebygning mellem Vimmelskaftet (Strøget) og Skindergade i København. Passagen, der blev bygget 1893-95 efter tegninger af arkitekt Vilhelm Dahlerup, er opkaldt efter bygherren, sukkervarefabrikant Reinholdt W. Jorck (1832-1909) (Wikipedia dec. 2023).
 En pincenez er et par briller uden stænger. Man sætter sin pincenez direkte på næsen, og den holdes så på plads ved en art klemme (Wikipedia dec. 2023). 
 Bilsted &amp;amp; Schous Klinik Allégade 31, Frederiksberg (Kraks Vejviser 1907].</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0504</t>
   </si>
   <si>
     <t>Det er i dag, Christine/Mornine rejser hjem fra USA til Danmark.
@@ -1057,57 +1057,57 @@
 Else Jensen
 Grete Levy
 Pierre-Auguste Renoir</t>
   </si>
   <si>
     <t>Johannes V. Jensen omtaler sin 39 års fødselsdag og skriver, at familien står på skøjter og at isen er særdeles god. Han fortæller lidt om nogle rejseplaner og afviser, at de kommer til Italien igen. Else er ved at blive malet af både Peter Hansen og fru Grete Levy.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PIMJ</t>
   </si>
   <si>
     <t>20 jan 12
 Kære Venner
 Det er min Fødselsdag i dag, jeg bliver igen et Aar yngre, er nu 39, og paa denne Glædesdag skal jeg skrive til gode Venner. Ja ja, jo haabløst ældre man bliver jo mere lærer man at skønne paa det skønne Liv. Her gaar Tiden godt, vi har den bedste Is paa Furesø der nogensinde har været, forleden var jeg derude med Sejl, herligt. Blæsevejr, Sol og nytændte Farver i Landskabet, blaa Vaager, syngende dejligt! Vore to Myrer løber allerede flinkt paa Skøjter i Frederiksberg Have. Til næste Aar skal de med paa Søerne. Program: Februar Berlin, naar min Bog, som jeg ikke gider se efter to Korrekturer er kommen; hele Sommeren Tisvilde, næste Aar Rusland og Kina. Til Italien kommer vi mere ikke, men jeg er glad over at vide en god Forpost stillet der. Kom lidt hjem i Sommer! Herregud den Sommer paa Fyn er jo snart bar Løgn. Else der mere og mere ligner en Renoir bliver malet for Tiden paa en Gang af Peter Hansen og en Fru Grete Levy (Eriksen) men jeg er paa det rene med at Ingen kan male inden uden FS. Saasnart det bliver noget lysere i Vejret skal jeg tage et Par Plader af os og sende ned. Imorgen Søndag, stort Skøjtestævne paa Furesø! Saa, nu begynder Klaveret ovenpaa, jeg skriver galt og faar Hadet op i Halsen. Lev nu vel allesammen og paa Gensyn! J.V.</t>
   </si>
   <si>
     <t>1912-08-19</t>
   </si>
   <si>
     <t>Birkerød</t>
   </si>
   <si>
     <t>Frederiksberg Hospital</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Thora  Branner
+    <t>Thora  Branner
 Anna Bredsdorff
 Ida Bredsdorff
 Vigs Bredsdorff
 Adam Goldschmidt
-Ina  Goldschmidt</t>
+Ina  Goldschmidt
+Anna -, pige i huset hos Brønsted</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt opholdt sig i flere omgange i søsteren Louise Brønsteds hus i Birkerød. Dette dels for at passe huset, dels fordi Astrids ægteskab med Alfred Goldschmidt ikke fungerede.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv,</t>
   </si>
   <si>
     <t>Astrid Warberg har i søsterens hus i Birkerød haft besøg af Viggo Bredsdorff og hans forlovede, Ida Kold. Adam havde samme aften mareridt.
 Astrid stillede uret to timer tilbage for at narre Maria/Majsa Bredsdorff. Under besøg hos hende og hendes bror fortalte hun, hvad hun havde gjort. 
 Majsa fortalte om sin svigerinde, som kommer fra De Vestindiske Øer og er mulat.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4Qle</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg.
 pt. Frederiksberg Hospital
 Afd. F.I.
 Kjøbenhavn.
 [på kuvertens bagside: Poststempel]
 Mandag.
 Kære Mor!
 Jeg fik ikke ringet til Tutte igår, men hun har lovet at sende mig et Kort om Tilstanden. Nu skal Du høre lidt herude fra – selv om vi naturligvis ikke kan præstere Verdensbegivenheder. Lørdag Aften havde vi Besøg af Vigs Bredsdorff og hans forlovede, Ida Kold, en meget sød, ung Pige fra Løgstør; hun er 21 År – spiller fænomenalt godt – har 20 Elever i Løgstør – og er huslig hele Formiddagen. De havde en Flaske Kirsebærvin med – jeg havde Cigarer og vi sludrede hyggeligt til henimod Midnat; Vigs er meget filosofisk anlagt, så Samtalen drejede sig mest om ophøjede Materier. Midt i det Hele begyndte Adam at brøle oppe i Slagbænken; da jeg kom derop sagde han, at han havde drømt om en Ko (det er hans Rædsel) og han havde voldsom Hjertebanken. 