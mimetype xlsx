--- v0 (2026-05-07)
+++ v1 (2026-09-26)
@@ -62,57 +62,57 @@
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
     <t>1912-08-19</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Birkerød</t>
   </si>
   <si>
     <t>Frederiksberg Hospital</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Thora  Branner
+    <t>Thora  Branner
 Anna Bredsdorff
 Ida Bredsdorff
 Vigs Bredsdorff
 Adam Goldschmidt
-Ina  Goldschmidt</t>
+Ina  Goldschmidt
+Anna -, pige i huset hos Brønsted</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt opholdt sig i flere omgange i søsteren Louise Brønsteds hus i Birkerød. Dette dels for at passe huset, dels fordi Astrids ægteskab med Alfred Goldschmidt ikke fungerede.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv,</t>
   </si>
   <si>
     <t>Astrid Warberg har i søsterens hus i Birkerød haft besøg af Viggo Bredsdorff og hans forlovede, Ida Kold. Adam havde samme aften mareridt.
 Astrid stillede uret to timer tilbage for at narre Maria/Majsa Bredsdorff. Under besøg hos hende og hendes bror fortalte hun, hvad hun havde gjort. 
 Majsa fortalte om sin svigerinde, som kommer fra De Vestindiske Øer og er mulat.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4Qle</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg.
 pt. Frederiksberg Hospital
 Afd. F.I.
 Kjøbenhavn.
 [på kuvertens bagside: Poststempel]
 Mandag.
 Kære Mor!
 Jeg fik ikke ringet til Tutte igår, men hun har lovet at sende mig et Kort om Tilstanden. Nu skal Du høre lidt herude fra – selv om vi naturligvis ikke kan præstere Verdensbegivenheder. Lørdag Aften havde vi Besøg af Vigs Bredsdorff og hans forlovede, Ida Kold, en meget sød, ung Pige fra Løgstør; hun er 21 År – spiller fænomenalt godt – har 20 Elever i Løgstør – og er huslig hele Formiddagen. De havde en Flaske Kirsebærvin med – jeg havde Cigarer og vi sludrede hyggeligt til henimod Midnat; Vigs er meget filosofisk anlagt, så Samtalen drejede sig mest om ophøjede Materier. Midt i det Hele begyndte Adam at brøle oppe i Slagbænken; da jeg kom derop sagde han, at han havde drømt om en Ko (det er hans Rædsel) og han havde voldsom Hjertebanken. 