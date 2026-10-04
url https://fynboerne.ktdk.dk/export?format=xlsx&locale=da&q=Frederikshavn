--- v1 (2026-08-06)
+++ v2 (2026-10-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="167" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="185" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -293,95 +293,95 @@
   </si>
   <si>
     <t>Johannes Larsen har fået malet en del på Læsø og overnatter nu i Frederikshavn inden sejlturen til Anholt næste dag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/WHcS</t>
   </si>
   <si>
     <t>Fortrykt:
 DOMMERGAARDEN
 Frederikshavn.
 Herefter med håndskrift:
 13. August 1924
 Kæreste Alhed!
 Ja nu sidder vi her hos Styhr. Vi sejlede Kl. 7 i Mrgs fra Læsø og skal spise Frokost og Middags her, bl.a. Hummer, medtaget fra Læsø. I Morgen Kl meget tidlig vist 4 1/2 skal vi med Toget til Grenaa, overnatte der og saa sejle til Anholt, det er en forbavsende lang og langsom Rejse for at komme de ca 10 Mil den ligger fra Læsø. jeg tror ikke jag kan faa mere end et Brev paa Anholt, det kommer an paa Posten fra Kjerteminde gaar om ad Kjøbenhavn eller ad Grenaa. Jeg skal hilse mange Gange fra Sthyrs og Friis. Det ser ud til Regn nu, men vi har jo ogsaa haft et ualmindeligt vedholdende mildt Vejr paa Læsø. I Gaar havde jeg en streng Dag, jeg cyklede mellem 5 og 6 Mil og lavede 4 Tegninger, saa jeg har i det hele faaet lavet 31 derovre. Det er helt behageligt nu at skulde tilbringe en hel Dag med ikke at bestille noget, det er den første Fridag siden vi kom hertil. Vi tager unge Sthyr med til Anholt som Lastdrager. Vi skal have megen dejlig Druk i Dag. Mange kærlige Hilsner.
 Din
 JL.</t>
   </si>
   <si>
     <t>13. aug. 1924</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/GSdQb9Fw</t>
   </si>
   <si>
-    <t>14. aug. 1924</t>
-[...4 lines deleted...]
-  <si>
     <t>1924-08-14</t>
   </si>
   <si>
     <t>Samsø
 Frederikshavn
 Djursland
 Stavre, Kerteminde</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Peter Oluf Brønsted
 Esben Hansen
 Erik Henrichsen
 Andreas Larsen
 Johan Larsen
 Christine Swane
 Lars Swane
 Leo Swane</t>
   </si>
   <si>
     <t>Der levede flere grever ved navn Ahlefeldt i 1924, så det kan ikke afgøres, hvem de besøgende var.</t>
   </si>
   <si>
     <t>Grev Ahlefeldt har ringet om et billede, han ville købe, og Alhed måtte stå op kl. 5 for at ordne huset. Han købte et Fiilsøbillede for 3500 kr. Godt, for kassen var tom.
 Leo Swane (Skriveswane) er kommet på uventet besøg.
 Alhed og drengene har været på tur til Stavre. Gæsterne er rejst.
 Det er trist, at Johannes Larsen ikke kommer med på (cykel)turen, men Alhed og Johan Larsen tager afsted en uge.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dGB1</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Gud ved hvornaar Du faar dette, jeg havde forstaaet Du tog fra Frederikshavn Onsdag, ellers kunde jeg have naaet at skrive en Gang til. I Aftes ringede Grev Ahlefeldt om han og hans Mor kunde komme i Dag og købe et Billede til Grevindens Sølvbryllup. Jeg [ordet overstreget] Her saa rædselsfuldt ud overalt, ikke en Blomst i Vand, saa vi maatte op Kl. 5 og ordne Drivhus og Stuer og det hele og her blev halvsent fint til de kom Kl. 2. Tænk sig de købte det store Fiilsøgaasebillede 3500, var det ikke storartet! Jeg ringede det strax ud til Esben, der ogsaa blev mægtig glad, jeg havde netop i Gaar maattet ringe om 1000 Kr. til Thermin o.s.v. og Kassen var meget mere end tom. De var uhyre elskværdige, Grevinde Ahlefeldt er en uhyre elskværdig og nydelig gammel Dame. – Der gaar muligvis ogsaa Rørspurven til Kunsth. Henrichsen i Odense ÷ 20 %. Saa det gaar jo helt godt. – Skriveswane kom ganske uventet i Forgaars, Tirsdag, han bliver kun nogle Dage, har Ring paa og skal giftes i næste Maaned. Vi fejrede det gode Salg i Dag med at sende Bud efter en Fl. Madeira som vi nød til en Eftermiddagsbridge, Sw., Lysse, Lomme og jeg. I Aftes kom Gamle hjem et lille Svip, da vi havde ringet at Sw. var her. Jeg har ellers været flittig med Trykkeriet i disse Dage, mangler nu kun 32 [tallet overstreget] 32. – Jeg skrev sidst i Søndags, det kom med til Toget. Kl. 9 fik Puf mig med ud paa en Sejltur til Stavre i henrivende stille Vejr, vi maatte ro næsten hele Turen. Vi havde Primus med i Baaden og lavede Kaffe i Skoven, hvortil Lysse og Bes var kommen paa Motorcykle, Peter, Mudi paa alm. Cykler. – Puf kørte saa mig hjem paa Motoren for at vi kunde være hjemme ½ 2 til Uglen. – Uglen og Lasse rejste Onsdag, Magisterbørnene Tirsdag. – Det er meget kedeligt at Du ikke kommer med paa Turen, Puf vist heller ikke. Men saa maa Lysse og jeg jo køre af Sted alene, han skal være i Kjbn. d. sidste August, under 8 Dage kan vi dog ikke være borte, og vi maa have et Par dage herhjemme til at ordne Tøj. Det bliver vist Samsø og Djursland. – Nu ikke mere
 1000 Hilsner fra os alle Din
 A.
 Torsdag</t>
+  </si>
+  <si>
+    <t>14. aug. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/nl7aMJ1j</t>
   </si>
   <si>
     <t>16. aug. 1924</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/tKAKXG91</t>
   </si>
   <si>
     <t>17. aug. 1924</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/QzxzDSBa</t>
   </si>
   <si>
     <t>19. aug. 1924</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/qPIAJ4GQ</t>
   </si>
   <si>
     <t>26. jul. 1925</t>
   </si>
   <si>
     <t>Kata -
 Olaf Asmussen Hagerup
@@ -626,51 +626,51 @@
     <t>https://fynboerne.ktdk.dk/d/BOKX</t>
   </si>
   <si>
     <t>Kære Bamsebøsse.
 Til Lykke med Fødselsdagen, jeg haaber, at det nye Aar og den store Begivenhed, som indtræffer, maa blive saa vellykket, at det bliver et Standartaar, "rico di ogni bene," som det saa smukt hedder i dit Fødelands Sprog. Vi lever i stor Sindsbevægelse i disse Dage. Netop som vi fik Kældrene fyldt med Vinterens Brændselsforsyning, kom der en Opsigelse - Fraflytning til Oktober Flyttedag. Paa en Maade er det meget rart, thi Støjen nedefra, er begyndt at gaa mig paa Nerverne, men jeg tror saamænd ikke, at jeg kunde tage mig sammen til selv at sige op. Er det ikke ogsaa mærkeligt, at en Lejlighed paa Enghaveplads, som jeg tit har syntes kunde være ønskværdig, netop er ledig. Det er Huset ved Siden af Kirken, og der er frit baade for og bag, fire meget ordentlige ikke særlig spændende Værelser, lille Køkken, godt Badeværelse og Pigekammer, et stort pænt Pulterkammer, hvor jeg kan have Billeder og overflødigt Gods staaende. Saa kunde jeg faa 2 Værelser, Kylle et ret stort, Lis et mindre og i Pigeværelset kan jeg have Klædeskab og en Seng til dig og hvem der ellers har Lyst at sove der. Der er Sol og frisk Luft, jeg tror jeg tager den. Prisen er 1150 Kr og nu giver jeg 600, Kylle 300, saa det er jo til at overkomme, det maa kaldes billigt. Det er paa 3die Sal, øverste Etage, saa det er nemt at komme op paa Loftsværelset. Nu er Harald gift, han faar ikke det bedste Skudsmaal af Ida og Monna, som har deres Viden fra Knud, som ellers aldrig udtaler sig uforbeholdent, særlig ikke om Familieaffærer, saa jeg er bange for det er en Bus, nu faar vi se. Jeg tænker næsten, vi tager afsted i Morgen Lørdag over til Faaborg, hvor vi bliver et Par Dage, saa naturligvis over Lillebæltsbroen op gennem Jylland. Louise har bedt os meget om at komme til Aalborg paa et lille Besøg, saa kan vi tage fra Frederikshavn til Gøteborg og derfra den yndige Tur til Båxhult. Jeg tænker næsten, at vi omkring d 10 eller 12te Juli har faaet nok af at flakke rundt, og tænker med Glæde paa at falde til Ro paa Båxhult.
 Nu vil jeg da haabe, at Pakken naar dig paa Dagen, og vil du saa ikke gaa op og søge i Skuffen paa Medicinskabet, der vil du finde en Salt- og Peberfugl samt Fortjenstmedaille i Guld med Brillanter. Og saa sender jeg de kærligste Hilsener til jer alle tre.
 Din
 hengivne
 Mos
 28-6-35.</t>
   </si>
   <si>
     <t>1937-09-13</t>
   </si>
   <si>
     <t>Marie Larsen</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Mary Boisen
 Thora Cohn
 Andreas Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Müller, Frk. 
 Christine Swane
 Ane Talbot
 Gunnar Tinesen
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Laura/Bibbe Warberg Petersen opholdt sig i England, da hun modtog brevet. 
 Båxhult var en af Larsen-familiens skovgårde i Småland. 
 Det vides ikke, hvem Bent var, og det er uklart, hvem "de små", som nævnes i brevet, var. 
 Overskuddet fra ”Kvindernes Udstilling fra Fortid og Nutid” i 1895 gik til opførelsen af til en kvindernes bygning, som var verdens første større bygning af kvinder og for kvinder. Christine Swane solgte i 1937 maleriet "Udsigt i Tisvilde Hegn" til Ny Carlsbergfondet, som forærede det til Kvindernes Bygning. https://www.kvindernesbygning.dk/kvindernes-bygnings-historie-copy-3/</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0414</t>
   </si>
   <si>
     <t>Andreas/Puf og Else Larsen har kørt Johannes Larsen/Las til Båxhult. 
 Marie Larsen har hjulpet med høst, tærskning og brænde. Frk. Müller har været på besøg.
 Erik/Tinge og Mary har fået indrettet en dejlig stue. 
 Christine Swane/Tante Ugle har for de penge hun fik for maleriet til "Kvindernes Bygning" købt en trekant jord, så haven er blevet udvidet. Hun sælger godt, og der kommer snart en kunsthandler på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9eus</t>
   </si>
   <si>
@@ -706,50 +706,201 @@
 Det kan ikke afgøres, hvem "Chr." er. 
 Swinhoesfasan (latin: Lophura swinhoii) er en hønsefugl, der lever på Taiwan. (Wikipedia).
 Alhed Larsens søster, Johanne, og Johannes Larsens bror, Adolph, (de var gift) boede på Lindøgaard.
 Fiskekonservesfabrikken ”555” blev grundlagt i 1916 af Chr. Hansen. Det første produkt var fiskeboller på dåse – senere bl.a. også gaffelbidder, benfri sild og torskerogn. Ca 100 år senere flyttedes virksomheden til Frederikshavn under navnet Amanda Seafoods (Internettet marts 2022). 
 Taarbystranden kaldes i vore dage Tårup Strand. Den findes i den sydøstlige del af Odense Fjord.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen har fået ansjoser forærende og har lagt dem i olivenolie.
 Han har fået æg fra swinhoefasaner og tre blev udruget. En mand har bragt Larsen en agerhønekylling, og den er blevet meget tam. En ræv har taget en rugehøne og en edderfugl, og Puf har skudt ræven. 
 Johannes Larsen tror ikke, at han kommer hjem til Johan og Elena nu. 
 Fra Fiilsø har Larsen fået et knippe vildt. Han er blevet æresmedlem af Jagtselskabet Fiilsø og også folkepensionist. 
 Sidste år fik Larsen en meget smuk fasan, som han beskriver i brevet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dfkr</t>
   </si>
   <si>
     <t>Kjerteminde 4 Septbr. 1940.
 Kære Lysse!
 Jeg fik et Brev fra Dig dateret 9/7 40 og en eller 2 Dage efter fik Puf et Brev dateret 20/7. 40. Puf mener at det var omkring første Aug. og at han svarede Dig samme Dag, og jeg mener at jeg skrev til Dig omtrent samtidig med Puf. I Dag kom Dit Brev fra 28/8. Tak for det! Det er dejligt at høre at I har det godt. Det har vi ogsaa. Lugge er for Tiden hos Elle og var her i Gaar til Middag og Aften henholdsvis stegte Rødspætter og Sukkermajs. Vi fik forleden af Christiansen en hel Ds ægte Ansjoser hvoraf vi spiste en kogte og lagde en stor Krukke fuld, ned i spansk Salt, en Del har vi nu taget op og lagt i Olivenolje. Vi har smagt dem og de smager meget nær som Sardeller, men vi tror de bliver bedre naar de bliver lagrede. Jeg fik for ca 3 Maaneder siden 6 Swinhoefasanæg af Chr. og lagde en af de smaa Høns paa dem den fik 3 Kyllinger hvoraf en Kat om Natten tog den ene i Vinhuset, hvor jeg havde anbragt dem uden at bemærke at der var en Rude ude i Gavlen. Om Aftnen kom en Mand der bor hos Hinkes med en Agerhønsekylling og spurgte om det ikke var en Dværgkylling der var bleven borte fra os, den gik og peb ovre i Gaarden. Jeg fik den saa og satte den til Hønen og da de havde staaet i en lille Indhegning paa Plænen en halv Snes Dage lukkede jeg dem ud. Fasanerne 2 Hønekyllinger har de sidste 14 Dage siddet i Toppen af Æbletræet, men Agerhønen der er en Hane gaar endnu ind i Kassen med Hønen, om Dagen følges de ad. Agerhønen kommer naar jeg kalder og spiser af Haanden. En Ræv tog forleden en Rugehøne og et Par Dage efter, en Ederfugl. Vi satte en Saks i Hegnet hvor den havde slæbt Ederfuglen ud og fangede et Pindsvin men næste Morgen skød Puf Ræven paa Gang ved Bassinet. Han sad i Lysthuset. En anden Ræv tog samme Nat ca 20 Ænder og Gæslinger fra 555. Kabell ringede og hilste fra Jer saa snart han kom hjem. Det lyder meget fristende, men jeg vil nu betænke mig en hel Del før jeg bestemmer mig til at tage op til Jer, og der er meget lidt Sandsynlighed for at jeg gør det. Marie kom her i Gaar fra Lindøgaard hvor hun har været i 4 Uger og nu bliver hun her en bitte Tid. Vi fik i Dag et Knippe Vildt fra Bech Thomsen ved Fiilsø bestaaende af 8 forskellige Arter: Graaand Skeand Krikand Hjejle Brushane Kobbersneppe Hvidklire Islandsk Ryle. Jeg har vel fortalt Dig at jeg er bleven Æresmedlem af ”Jagtselskabet Fiilsø”. Jeg er ogsaa bleven statpensioneret med 300 om Maaneden fra 1 April og saa længe jeg lever. De ankommer regelmæssigt den 1st i hver Maaned. 
 Til de 2 Fasanhøner som jeg nævnte ovenfor har jeg en Hane fra i Fjor som jeg fik af Chr. Det er en meget smuk Fasan Rød om Øjnene [Tegning] med rødt Næb og røde Ben, sort paa Hals og Krop med blaa Fjerkanter som en Urhane Skulderfjerene røde med Kobberglans og Vingerne med grønne Kanter, en lille hvid Top og hvid Baghals og mellem Skuldre og hvide mellemste Halefjer. Størrelsen omtrent som alm Fasan. Det er meningen jeg vil sætte den ud til Hønerne til Foraaret hvis det lykkes dem at overvintre. Af Fuglene i Volieren har Svenskiriskerne ynglet (4-5 Unger) og ligesaa Bjærgiriskerne, men de sidste blev kun halvvoksne. Jeg skal hilse fra Marie, ogsaa fra Else og Puf der er cyklet ud paa Taarbystranden for at se efter Champignoner. Mange Hilsner til Jer allesammen fra 
 Din Far.</t>
+  </si>
+  <si>
+    <t>1943-01-24</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Steen Steensen Blicher
+Julie Brandt
+Winston Churchill
+Adolph Hitler
+Adolph Larsen
+Alhed Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Vilhelmine  Larsen
+Johannes Madsen
+Elias Muus
+Sofie -, pige i huset på Lindøgaard 1942
+Franklin Roosevelt
+Ellen  Sawyer
+Janna Schou
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>St. Steensen Blicher: "Trækfuglene, en Naturconcert" udkom med Johannes Larsens træsnitsillustrationer i 1914. Stokkene ejes nu (2026) af Den Danske Radeerforening. Om de er ødelagt vides ikke.
+Glarmesteren er sandsynligvis Johannes Madsen, Kerteminde. 
+Det vides ikke, hvem K er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8409</t>
+  </si>
+  <si>
+    <t>Johanne/Junge Larsen vil gerne holdes orienteret om Janna Schous sygdom og operation.
+Brændslet kan ikke slå til, så nu har Johanne og Adolph/Agraren Larsen købt en kakkelovn med rundtræk og et nyt komfur. Johanne beskriver nyindretningen af en stue samt, hvordan kakkelovnen virker. Hun får ikke længere kolde fødder, og de sparer op mod 1/3 af den mængde tørv, som de før brugte. Familien har også fået ny radio, og de kan nu høre programmer fra USA. 
+Adolph er kommet til at smadre kuplen på lampen, som Johanne havde "hjemmefra".
+Martin/Manse har købt alle træsnittene til Blichers Trækfuglene af Johannes Larsen, og de hænger i spisestuen. Klodserne/stokkene er destrueret, så der kan ikke trykkes flere (se kommentarfeltet). 
+Det er frygteligt, at soldaterne blev ofret ved Stalingrad for at sikre Tysklands ære. Man troede ikke på det russiske folk, men de er seje. Bare Hitler nu ikke laver modtræk såsom at tvangsindkalde unge mænd i andre lande end Tyskland. En elektriker har i øvrigt fortalt Johanne, at alle tyske soldater slet ikke er "Hitlerianere".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7TBX</t>
+  </si>
+  <si>
+    <t>Lindøgaard. 24-1-1943.
+Onsdag
+Kære lille Dis.
+Manse har lige funden de Hefter, som du lånte Drengene, og nu skal de af Sted lige med det samme siger han, ["siger han" indsat over linjen] saa jeg maa se at faa lidt med.
+Tusind Tak for dit lange og gode Brev, som jeg blev saa vældig glad ved. Der var ligesom mere af dig i det, end der har været i lange Tider, lidt mere Smaasnak og lidt flere Betragtninger ved Siden af Oplevelserne. Jeg tager af hele mit Hjærte Del i lille Jannas Sygdom, hvor er jeg spændt paa dit næste Brev, hvor jeg saa faar om Operationens Forløb. Det synes jo ikke at være noget alvorligt, men man kan aldrig vide - ligesom man jo ikke kan vide med Sikkerhed om Turens Forløb, naar man sætter sig op at køre i en Vogn; der kan altid ske noget, selv om der ikke er nogen rimelig Grund til at tro, det skal gaa galt.
+Ja, det er godt med Breve, søde Dis, tænk hvor vi vilde være isolerede, hvis de ikke var til.
+Her er i Sandhed sket store Ting, siden jeg i Dag for 8 Dage siden skrev til dig. Det gik pludselig op for os, at vort Brændsel ikke kunde slaa til, til vi igen til Sommer kan faa Tørv, og Manse ringede til Muuses i Kjerteminde om Brochurer til Kakkelovne og Komfurer. Nogle Dage efter fik vi en ny Kakkelovn med Rundtræk - smaa 300 Kr - samt et Komfur, der dog kun lige er kommen og endnu beror i Vaskehuset. Vort gamle K. var dejligt at bruge og Ovnen god at bage i, men saa gammelt, at det var udelukket at regulere, hvorved c. de 9/10 af Brændselet gik op i Luften - og der forslaar det jo nu ikke noget! Lørdag Form. blev Kakkelovnen stillet op i Sovekamret og om Eft. flyttede de ["de" overstreget] vi. Mandag kom Elektrikeren; en ny Radio, lige erhvervet blev stillet an, saa nu kan vi høre Udsendelser selv fra Amerika ganske tydeligt og nøjagtigt, naar da Tyskerne vil lade være med at larme. 
+Gardinerne blev hængende, baade her og nede i den lille Folkestue, hvor vi nu har faaet Sovekammer. Vi ha ["Vi ha" overstreget] Jeg havde, da vi blev antastet for vor Mørklægning - etter rettere: ikk_e M.l.g. hængt mørkebrune Damaskes Gardiner op her, som vi kunde trække sammen, saa her var fint mørklagt; jeg fik af Elle til mit Bryllup 2 Fag meget lange Gardiner, dem har Sofie syet om for mig, saa de ved Øgning blev til 3 Fag. De stumper c. 3/4 Al. fra Gulvet, men for det midterste Vindue (fra Vindueskarmen og helt ned til Gulvet har jeg hængt et Tæppe, et svensk vævet, som vi i sin Tid fik af Grethe Sawyer. Den blaa Hjørnesofa med Bord - du husker nok den gamle fra Agrarens Forældres Tid - staar det eneste Hjørne i Stuen, hvor det kunde staa, bagest til højre i Stuen; mit smukke gamle Skrivebord staar mellem Døren og det første Vindue og ser saa godt ud; Sybord og Stol foran det midterste Vindue og videre op det lille Spejlkonsol (uden Spejlet) med Radioen ovenpaa. Mellem Ydervæggen og Sofaen: min lille Bogreol og paa Langvæggen over for Vinduet Manses Reol, ret lav, sort, smuk, lavet af Snedkeren i Munkebo, smækfyldt af Manses Bøger, fint indrammet af Malerier saadan:
+(Tegning. I denne indsat fire gange "M.", ordene "Maleri" og "Taburet" samt "Skægs Tæppe"]
+De tre smaa Klatter over Reolen er smaa Træsnit af Las. Det er en meget smuk Væg. Under Bordet ligger Tæppet, som Pan gav mig til min 60 aars.
+Kakkelovnen er saadan, at den suger den kolde Luft forneden ind, lader den gaa op gennem en Kanal langs Fyrrummet og ud gen. et Hul i Siden af Kakkelovnen; deraf følger, at den kolde Luft, som altid ellers er i en Stue nærved Fødderne, cirkulerer og opvarmes. Nede i Folkestuen var jeg _altid hele Vinteren igennem som Is fra Fødderne til langt
+2.
+op over Knæerne, mens jeg nu sidder med fuldkommen varme Fødder og Ben. Tro mig, de 300 Kr. er godt givet ud, ikke alene af den Grund, men ogsaa fordi vi kun bruger under Halvdelen, ja maaske kun 1/3 af, hvad vi brugte i Folkestuen, skønt Stuen her jo er en hel Del større. Hvis Komfuret bliver en ligesaa stor Succès, er der Haab om, at vi faar vor Brændsel til at slaa til. Vi giver op mod 70 Kr. for en Ton Tørv, saa det er let at regne ud. Jeg tror, at havde den Forandring været foretaget allerede i Efteraaret, var begge Dele bleven betalt med det Brændsel, der spareres i Aar ["i Aar" indsat over linjen]. - Du kan tro, Stuen her er yndig; jeg ordentlig fryder mig, naar vi sidder her om Aftenen, den Hjørnesofa er af en egen gammeldags Hygge. Tinge er kommen med en Staalampe, som han vist har faaet af Elle: den gamle Kontorlampe hjemmefra, lavet an med elektrisk Lys men med sin gamle Kuppel paa X. 
+[Indsat i venstre margen s. 2; lodret:]
+X Ak! Da Agraren nu vilde rejse sig (for at hente noget til mig) huskede han ikke paa Snoren paa Lampen [teksten fortsætter nederst s. 2] røg ned paa Gulvet og den gl. Kuppel i tusind Stykker, har eller holdt til [teksten fortsætter s. 2 i højre margen; lodret:] mange Rejser. [Indsættelse slut] 
+Det er noget Bras med det Snorevæsen, som der kan faldes i, men naar Manse faar Raad, vil han have en P.H. Lampe, hængende over Bordet. 
+Nu synes jeg, jeg har givet dig en god Beskrivelse af Stuen. Sovekamret er helt pænt, men vi har endnu ikke kunnet faa flyttet Telefonen herop - Gud ved, naar det kan blive - og før kan vi ikke tage rigtig Bestemmelse om Billeder. Der bliver ikke saa koldt som her, da Komfurvæggen jo luner. Manse er flyttet ind i det lille Værelse, hvor du sov i Sommer; p. Gr. a. at det lange Træskillerum mellem Stuen her og Værelset er der helt lunt; der var trods Frostvejret 3-4⁰ Varme; ovre hos ham var der altid Frost, naar det frøs udenfor. - Jeg tog en lille Dag til at ordne Skrivebordet med Rum og Skuffer; fik sorteret Breve og fik brændt Masser, der bare laa og fyldte op. Manse har nu faaet den ene af Skufferne til alle sine Papirer, jeg den anden; Konsolskabet skal ryddes - jeg har Pudevaar og Haandklæder i Skabet, fine Servietter Lyseduge o.s.v. i Skuffen, alt det maa jeg se at faa Plads til andet Steds, saa bliver der Plads til Sysager og andet; der var det ved den lille Folkestue, at der ikke var eet Gemme, hvor vi kunde lægge fra os, alt hobede sig op i selve Stuen, og det var næsten umuligt at holde Orden.
+Vi har nu faaet en rigtig Stue at være i; den lille Folkestue var hyggelig om Vinteren, med ["med" overstreget] men med en Kahyts Hygge. Møblerne derfra staar nu i Stuen ved Siden af; den skal kaldes og være Spisestuen, og der hænger Lases Træsnit Manse har erhvervet alle Træsnittene til Blichers Trækfuglene, indrammet i [en overstregning] meget store Rammer i en Orden som Alhed var med til at bestemme, og som Glarmesteren altså kendte. Der findes nu kun et eller to Eksemplar-Samlinger, Klodserne ødelagte. Manse fik 25% af Las - som altid kalder Manse ved sit Barnekaldenavn, Gagger; "Gagger skal have 25% sagde Las, da han købte dem! Las er nu sød.
+Sikken en Gang, der nu er i det ude omkring i Verden; jeg har været saa opbragt over, at alle de indesluttede t. Soldater i Stalingrad Omraadet skulde ofres til ingen Verdens Nytte, bare for at lave Heltegestus; tænk saa mange friske unge Mennesker - ofret for T-s Æres Skyld. Hvilke mærkelige Æresbegreber! Vi har lige hørt fra England, at Churchill og Roosev. har været sammen i 10 Dage i Afrika - de har rigtig konfereret! Og hvor har jeg tit moret mig over de elendige Russere, der nu faar hele Verden til at maabe; der var jo ingen Ende paa, hvor alt var i en gruelig Tilstand i Rusland, og hvor elendigt Menneskematerialet var bleven under nuværende Styre. Vestevropa maa nu i hvert Fald indrømme, at noget kan de da. - - Jeg bæver ved Tanken om, hvad Hitlers desperate Modforanstaltninger vil naa at blive. Tvangsindkaldelse af danske Soldater?? Lad os dog haabe paa, det ikke sker; hvad enten det blev til Indrømmelse fra den danske Regering eller Oprør her i Landet - næsten lige frygteligt. Her var en tiltalende lille Elektriker forleden; jeg sad herinde og vi passiarede. Han havde været i Tyskland paa Arbejde i 1940 og opholdt sig senere i Frederikshavn, hvor han traf mange tyske Soldater; han paastod at meget, meget faa var Hitlerianere og med paa alt det Krigsværk - ja, det er jo kun eet Menneskes Indtryk! Alle de Henrettelser i snart sagt alle Lande undt. Danmark, hvor er det rædselsfuldt og hvor den Nation dog bliver forhadt. Aldrig har der vel været saa meget Had i Verden som for Tiden - hvor er Verden kommen langt fra de bibelske Ord: Mine Børn elsker hveranden.
+[Indsat øverst s. 1; på hovedet:]
+Nej, Dr. Fly er god nok - og jeg tror heller ikke der er noget mystisk i det, jeg omtalte, men tilbage bliver det mærkelige, at man faar antipatiske Fornemmelser af en sympatisk Omtale. Jeg er nu kommen i Tanker om, at det nok kom fra din Beskrivelse af den kolde Aften hos K. med den ustandselige Radio. Holdt mig lidt à jour med dit Syn paa K. - det kan jo vende sig i enten god eller daarlig Retning, og gid det dog bliver i den gode - for Jannas Skyld. Jeg længes efter at høre om Operationen, du skriver nok snart. 
+Tusinde Hilsner fra din Junge. 
+[Indsat i venstre margen s. 1; lodret:]
+Dagen efter. Sikken de har bombet i Kbhvn. Også i Odense, menes der.</t>
+  </si>
+  <si>
+    <t>1943-02-02</t>
+  </si>
+  <si>
+    <t>Fyn
+Dræby</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Kamma Balslev
+Burmeister &amp; Wain</t>
+  </si>
+  <si>
+    <t>"Kaj-Lykke": Man må antage, at Janna Schou havde en kæreste ved navn Kaj. Han kendes ikke. 
+Ordet hørse kendes ikke.
+B &amp;amp; W blev 27. jan. 1943 bombet af otte britiske fly, idet man fra engelsk side mente, at fabrikken solgte dieselmotorer og andet materiel til Tyskland. Otte personer blev dræbt og 68 såret, da bomberne udover fabrikken ramte det omkringliggende beboelseskvarter. (Nationalmuseets hjemmeside: Bomber over Danmark, sept. 2026). 
+Laura/Bibbe Warberg var i efteråret 1942 indlagt med gulsot. 
+Pensionatet: Daisy Bergs mor, Wilhelmine Berg (en søster til Laura Warberg) drev et pensionat i Gothersgade, København. Noget tyder på, at Daisy Berg overtog driften efter moderens død i 1936. 
+Konsul og vingrosserer Thor Andersen købte i 1942 Frederiksgave (Hagenskov Gods' hjemmeside, sept. 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8410</t>
+  </si>
+  <si>
+    <t>Det er mærkeligt, at Janna har smerter efter svulstoperationen. Johanne/Junge C. Larsen har ikke haft ondt efter sådanne indgreb - kun af at ligge på ryggen. 
+Johanne medsender en tegning af den nyindrettede stue. Ellen Sawyer har været på besøg og beundret det hele.
+Johanne håber, at Meta kan finde ud af at bruge det nye komfur energirigtigt. 
+Ved Astrid om det var en fejl, da B &amp;amp; W blev bombet?
+Johanne takker Axel Müller for, at han vil sende udenlandsk tobak. 
+Johanne giver gode råd hvad angår modning af flæskekød.
+Marie Balslev, f. Sperling, har skrevet, at Nicoline Balslev er udskrevet, og Vilhelm Balslev får lysbehandlinger.
+Erik/Tine Warberg Larsen har det godt og arbejder for sin bror på gården. Laura/Bibbe Warberg har ingen kræfter efter sygdommen. Nonnerne lod hende ikke holde fri, da hun blev udskrevet.
+Adolph/Agraren Larsen har fået en god appetit.
+Daisy Bergs tyske mand er blevet arresteret, efter at han havde opsagt en tysk kvinde på pensionatet. Johanne vil skrive til Daisy.
+Adolph og Johanne køber aldrig kød. De laver alt kødmad selv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bz0K</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+4 Febr. 1943
+besv. 15 Febr.
+[Med kuglepen på kuvertens forside:]
+30-3-2001
+18-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard, Dræby St, Fyen
+[I brevet:]
+Lindøgaard. Tirsdag d. 2-2-1943.
+Kære lille Dis!
+Tak for dit gode lange Brev, det var pænt af dig at skrive igen. Det er jo dejligt, at det gaar godt med Janna, men jeg kan ikke forstaa, at hun har Smerter; jeg har dog paa mine Hospitalsophold oplevet en hel Del Svulst-Operationer, og jeg synes altid, de sagde, at naar først Bedøvelseskalamiteterne var ovre, havde de ikke Spor af Smerter. Men alle Svulster er jo ikke ens, det kan jo være at Æggestok-Sv. er særlig smertefuld. At maatte ligge paa Ryggen er slemt for mange, jeg ved hvad jeg døjede, da jeg i 4 meget lange Uger maatte ligge paa min Ryg, og da jeg endelig fik Lov til at ligge paa Siden, havde jeg ikke Kraft til at vende mig - og der var dog kun 102 Pund at vende. Er det Gentofte Sygehus, hun ligger paa, det er det vel. Hils hende saa meget fra mig, det lille Skind - dog, naar man oplever en Kaj-Lykke, er Sindet jo i Orden. Nu gaar det nok fremad med raske Skridt, men 3 Uger er jo en lang Tid. Jeg er meget imponeret over alle dine Besøg hos hende, hun kan rigtignok sagtens - desværre kunde jeg jo ikke yde Bibbe noget i den Retning i hendes 5 Uger, men hun havde da for Resten Besøg nok. 
+Tak for din store Interesse for alle vore Nyordninger. Vi er henrykte over det alt sammen, kan du tro. Jeg har nu lavet et Rids, men Forholdet er ikke godt, Møblerne fylder for lidt, der er ikke slet saa meget Gulvplads, som jeg har lavet, men du ser i hvert Fald Sofaens Plads - jeg har forsømt at skrive: til højre - helt oppe ved den modsatte Væg. Elle var her i Søndags; hun kom et Kvarter over 12 og mente hun var i god Tid til Middag - desværre havde vi spist Kl. 11, da Metha skulde med Toget til Odense, men til alt Held havde vi levnet Middagsmad og jeg fik varmet 3 Stk. Medisterpølse med Rødkaal og Tilbehør og Desert. Hun var helt ovenud begejstret over Stuen og i det hele taget overvældet over alle vore Nyanskaffelser; det var saa morsomt. Det er dette at vi nu har en rigtig Stue at hygge os i med flere af vore pæne Ting og ikke bare en lille Folkestue med umagelige Træmøbler. Ja, det er en Begivenhed for os. Komfuret er stillet op - i Lørdags - og det makker i enhver Henseende ret. Jeg hørser med Metha, at hun skal lægge godt mærke til det, saa hun lærer Reguleringen, hvilket jo er Fidusen, saa der kan spares Brændsel; hvis hun er ligegyldig med det, spares der jo ikke saa meget; men Intelligens er jo ikke hendes stærke Side, saa det skal nok knibe med det - jeg maa vist hørse videre nogen Tid endnu. - Radioen er udmærket, og vi kan følge med i Begivenhederne alle Steder fra. Du gode Gud, hvad der sker! Vi er meget spændt paa, men kan ikke faa at vide om Burmeister &amp;amp; Wain blev bombet eller om de rent ud tog Fejl og kun ødelagde den uskyldige Sukkervarefabrik. Hverken du eller Mornine, som jeg lige har haft Brev fra, giver os Oplysning om det. D. danske Pr. fra London mente vist, at de havde bombet den store Samlehal (den store Glasbygning) men passer det?? Det var jo for at stoppe for Eksporten af Dieselmotorer til T. at de satte det i Scene. Skriv, hvis du ved noget om det.
+Jo, tusind Tak, hvis Axel virkelig vil have Ulejlighed med at skaffe og sende Tobak - dog ikke dansk, som vi selv kan faa, men ikke godt kan ryge. Ellers alt andet. Hvis det skulde være muligt at faa rigtig grovskaaret Pibetobak hvad jeg selv jo helst ryger, var det jo herligt, men tillige andet finskaaret; Manse jublede ved Tanken, Brugsforeningen faar saa uhyre lidt hjem nu. Vi vil helst have det sendt mod Efterkrav, men forøvrigt, hvad der er nemmest for Axel - Pengene skal blive sendt omgående. Sig Axel tusind Tak, vi vil være ham saa taknemmelige.
+Jeg kan desværre ikke raade dig med Flæskestegen og kender kun Hamburgerryg af Navn, men hvorfor kunde den ikke hænge? Naar vi slagter, har vi Stegene hængende i Ugevis. Svøb et enkelt Stk tynd_t Tøj (gl. Gardin) om den og hæng den op ude paa Muren; naar den ikke vil længere - hvilket jo er en Skønssag - saa dyp den i en Gryde kogende Vand; efter endnu nogle Dage, kan man halvstege den
+_2.
+hvorefter den atter kan ligge nogle dage - altid under Tilsyn - paa den Maade kan man have fersk Kød længe, vel at mærke ved Vintertid, og saa bliver det saa dejlig mørt af saadan en Behandling Dette skrives for en anden Gangs Skyld, for den Steg, du skrev om, har du vel allerede taget under Behandling; hvis du har lagt den i Saltlage, saa lad den ikke ligge ret længe, ikke over et Par Dage, og saa skal den endda vandes godt ud - 3-4 Dage. Men det er lettere, hvis man har det i Hænder, end at udtale sig skriftligt om det.
+Jeg havde Brev fra Marie Sperling for et Par Dage siden; Line er nu udskrevet og kommer på et Rekreationshjem i Hornbæk; noget lettere Sygeplejearbejde er sikret hende. Vilhelm, som p.t. faar Lysbehandling i Kbhn. havde haft Brev fra sin Kone - der er jo deres Gaard, der hedder Brogaard? - Over Br.g. var der forleden udspillet en Luftkamp, flere Bomber faldt i Nærheden og en mindre Gaard fuldstændig udslettet. Her er ikke videre hyggeligt i Danmark, heller!
+Tak for din Forespørgsel til de to Børn; jeg synes, Tinge har det saa udmærket for Tiden, nu har han i lang Tid været i konstant godt Humør, altid glad og saa livlig. Han er ikke meget nede i sit Hus, er her baade om Dagen paa Arbejde og om Aftenen, naar vi sidder hyggeligt i vor gode Stue og læser. Naar Arbejdet skal gøres dernede, gaar han derned. Han faar 50 Kr. i Løn af Manse - det er jo ingen høj Løn, men den Tid han bruger til sit eget, gaar jo ogsaa fra. - Om Bibbe ved jeg ikke stort for Tiden, hun har taget Ferie (med min Sanktion) m.H.t. at skrive hjem; al den første Tid passede hun kun sit Sygeplejevæsen, havde ikke Spor af Kraft til nogetsomhelst andet, og nu tænker jeg mig, at hun har skrevet Jule-Takke-Breve. Jeg tror ikke, hun skrev et eneste Julekort i Aar, det arme Barn, hun havde simpelthen ikke Kræfter til noget. Elle havde haft Takkebrev fra hende hun havde skrevet, at hun travede Ture og at hun syntes det var det, der gav hende de bedste Kræfter. Jeg har lige sendt hende lidt Æbler, et Par Vaskeklude, som jeg havde hæklet, mine Gummistøvler, som jeg aldrig kommer til at passe mere med de hævede Ankler, der følger med Sygdommen, og lidt andet, saa nu hører jeg nok fra hende. Gid hun snart maa være helt i Orden igen. Tænk, at de lod hende arbejde i lige over 3 Uger, da hun kom hjem, uden at give hende en Fridag, mens en anden af Kammeraterne havde haft 3 Fridage i den Tid. Den Søster der, har behandlet hende skandaløst; Bibbe er ikke underkastende nok, saa hun er bleven sur paa hende; Bibbe tager nu det hele med oprejst Pande og uden at kny eller blive sur - den Glæde skal hun ikke ha', siger Bibbe. Nu mangler der kun 1 1/4 Aar, saa er hun færdig med at være Elev. Hun er kommen bag ud med Læsningen deroppe og har hidtil ikke haft Kræfter til at indhente det forsømte; men hun naar det saamænd nok igen, naar hun først tager fat. Det var rigtignok en lang Snak om Børnene. Om Agraren er at melde, at han har faaet saadan en abnorm god Appetit, og da det næsten al Tid har skortet saa meget paa det, tager jeg det for gode Tegn. 
+Mon du har hørt, at Daisys Mand, som jo er Tysker er bleven arresteret af d. t. Værnem. og ført til Tyskland, "til en uvis Skæbne", skrev Mornine. Daisy er sikkert allerede ude af sig selv, det lille Skind; jeg forsømte hende som saa mange andre med en Julehilsen; jeg vil nu gerne skrive til hende, men jo kun med svage Hentydninger af det skete, man ved jo aldrig, om de har hendes Post under Opsyn. Grunden var, at han havde opsagt en tysk Dame, der boede i Pensionatet!! Det lyder nu saa fjollet, at jeg tror, det i Virkeligheden er for at faa Arbejdskraft derned til, naar de gør den Slags.
+Mon jeg fik gjort rigtig Rede for Stegen - nej, du kan ikke stege den, naar den har være i Saltlage, men udvandet og kogt er den jo ogsaa dejlig f. Eks. med Grønlangkaal eller hvad andre Grønsager, man har. navnlig hvis den ogsaa ryges - men altsaa alligevel vandes ud. Saa bliver det vel nærmest som saltet, røget og kogt Skinke, hvad der jo er vidunderligt, vi faar det bare aldrig, da det forekommer os at være for lidt sparsommeligt; vi spiser alle vor Skinker som Karbadeflæsk eller Spegeskinke - altsaa blot skaaret af som den er; ogsaa til Paalæg er saadan en saltet og røget - men ellers saa - Skinke jo uvurderlig. Er det ikke pudsigt, vi køber aldrig Kød, jeg kan da ikke huske, naar vi sidst har købt Hakkekød, det eneste vi kan tænke paa at købe. Du vil vel sige, hvad faar I saa til Søndag Middagen. Det magre af Grisene vander vi ud (Kødet skæres i Skiver, ellers kan det ikke udvandes nok), og saa laver vi Frikadeller af det; det er en god Sønd.mid.m. og saa har vi alt vor henkogte Grisemad og Vildt. Hvis vi her paa Landet ikke havde vore Grise at leve af, gik den ikke. - Hvis der ikke sker noget særligt, hverken her eller der, saa varer det noget inden du hører fra mig, for jeg maa tage mig sammen og faa de Breve fra Haanden, som jeg skylder, og Bibbe har jeg jo altid at sørge for. Hils Aksel saa meget og tusinde Hilsner til dig selv. Din Junge
+[Indsat øverst s. 1; på hovedet:]
+Fik T. A. K. og d. biodynamiske Selskab ikke købt Frederiksgave? Vi saa for nogen Tid siden at det var købt af en eller anden, men maaske dækkede navnet de to Selskaber. S.u. 
+[Grundplan af et rum inkl. inventar er tegnet på et separat ark. På tegningen øverst er skrevet:]
+Lille Bogreol Tobaksbord Tobaksbord Hjørnesofaen Bord Min Lænestol
+[Langs venstre side:]
+Vindue Vindue Kurvestol Vindue Sybord Stol Kurvestol Konsol m. Radio
+[Langs højre side:]
+Taburet Bogreol
+[Underst:]
+Mit gamle Skrivebord Dør Gangen Kakkelovn</t>
   </si>
   <si>
     <t>1949-06-02</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Jens Hostrup-Schultz
 Else Jensen
 Johannes V. Jensen
 Christa Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter
 Andreas Warberg</t>
   </si>
   <si>
     <t>Jættestuen findes i Snave på Hindsholm nord for Kerteminde. 
 Kirkeby: Henne Kirkeby ved Fiilsø</t>
   </si>
@@ -910,59 +1061,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/2UHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/920F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b99kBWn9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I5WSEsCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVQV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l3DdFWRx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oPV4dgqR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCJp7IkF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KTBGF6hy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WHcS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GSdQb9Fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nl7aMJ1j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QzxzDSBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qPIAJ4GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HE09QJq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IwBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sZxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/2UHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/920F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b99kBWn9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I5WSEsCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVQV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l3DdFWRx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oPV4dgqR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qCJp7IkF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KTBGF6hy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WHcS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GSdQb9Fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nl7aMJ1j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QzxzDSBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qPIAJ4GQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HE09QJq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IwBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7TBX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bz0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sZxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M31"/>
+  <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1599,138 +1750,138 @@
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K14" s="5" t="s">
         <v>52</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>73</v>
       </c>
       <c r="M14" s="5"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D15" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G15" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G15" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="M15" s="5"/>
+        <v>79</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="D16" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G16" s="5" t="s">
-[...9 lines deleted...]
-        <v>22</v>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K16" s="5" t="s">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="M16" s="5" t="s">
         <v>82</v>
       </c>
+      <c r="M16" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -2317,159 +2468,249 @@
       </c>
       <c r="I29" s="5" t="s">
         <v>147</v>
       </c>
       <c r="J29" s="5" t="s">
         <v>148</v>
       </c>
       <c r="K29" s="5" t="s">
         <v>149</v>
       </c>
       <c r="L29" s="6" t="s">
         <v>150</v>
       </c>
       <c r="M29" s="5" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
         <v>152</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>153</v>
+        <v>44</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>17</v>
+        <v>154</v>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="K31" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="L31" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="M31" s="5" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...21 lines deleted...]
-      <c r="J31" s="5" t="s">
+      <c r="D32" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="L32" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="J33" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="K31" s="5" t="s">
-[...6 lines deleted...]
-        <v>166</v>
+      <c r="K33" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="L33" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
+    <hyperlink ref="M32" r:id="rId37"/>
+    <hyperlink ref="M33" r:id="rId38"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>