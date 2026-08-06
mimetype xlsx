--- v0 (2026-06-18)
+++ v1 (2026-08-06)
@@ -170,51 +170,52 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/b99kBWn9</t>
   </si>
   <si>
     <t>12. aug. 1911</t>
   </si>
   <si>
     <t>Anna Ancher
 Michael Ancher
 Frederik Gad Clement</t>
   </si>
   <si>
     <t>Johannes Larsen er på cykeltur i Jylland og besøger bla. Anna og Michael Ancher.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/I5WSEsCR</t>
   </si>
   <si>
     <t>1912-05-17</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
-    <t>Julie Brandt
+    <t>Grete -, Astrid Warbergs veninde
+Julie Brandt
 Bodild Branner
 Alhed Marie Brønsted
 Louise Brønsted
 - Gjerulff
 Adam Goldschmidt
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Malin   Holmström-Ingers
 Bodild Holstein
 Else Jensen
 Eli Larsen</t>
   </si>
   <si>
     <t>Det kan ikke afgøres, hvem Trine og Grete var. Warberg-familien kendte flere med disse navne. Ligeledes er det uvist, hvem Eli var. Bodild kan være både Bodild Holstein og Bodild Branner.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2445</t>
   </si>
   <si>
     <t>Adam og Ina har været til deres farmors fødselsdag. Ina var nær ikke kommet med, fordi hun var forkølet. Efterfølgende forværrede Alfred det hele ved at give pigen en omfattende lusekur med hovedbade. 
 Astrid har været til fest hos Louise Brønsted. Hjemme igen var hun alene og nød god mad. Hendes gymnastikopvisning gik meget fint. Efter denne havde Astrid veninder med hjem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SVQV</t>