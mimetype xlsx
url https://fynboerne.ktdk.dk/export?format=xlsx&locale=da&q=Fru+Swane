--- v0 (2026-05-25)
+++ v1 (2026-08-31)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3768" uniqueCount="2319" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3793" uniqueCount="2336" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -187,51 +187,51 @@
     <t>https://fynboerne.ktdk.dk/d/KcMs</t>
   </si>
   <si>
     <t>[Fortrykt:] J. A. Larsen
 Kjerteminde, den 2.Juni 1885
 [Håndskrevet:]
 Min kjære lille Marie!
 Det er saa underligt Dage før Tiden at skulde ønske Lykke og Velsignelse, for det bliver dog først den rette Dato, at Hjertet vil føle sig saa inderligt oplagt til at bede for Dig mit kjære Barn, at Gud Fader i fuldt Maal vil velsigne Dig, bevare Dig fra alt Ondt og styrke Dig i at blive hans lydige Datter saa - bliver Du – dine Forældre til stor Glæde det kan Du være vis paa, for Kjærlighed og Lydighed kan ikke skilles ad, naar vi skal blive gode Børn.
 Du veed nok Fader lovede, at han skulde tage Gaven med og derved bliver det; men han maa jo først have noget af Terminsforretningerne til side, vi troede jo, at han maaske kunde have kommen til Din Fødselsdag, men her kom igaar en stor Kullast som jo tager mange Dage, og saa er Terminen begyndt. Hvorledes vi lever kan Du vel Ønske at høre noget om, for jeg ved jo nok lille Mis, at om Aftenen kniber det, men siden jeg hørte Marie Eckardt ligger hos Eder og da er jeg glad – for jeg tror hun er den der bedst kan klare den Længsel, for hun har boet her, og følt det samme, men saa kan hun ogsaa fortælle Dig, at vi har saa overmaade godt af at komme ud en lille Tid at blive friskede baade paa Sjæl og Legeme og det troer jeg mine smaa bliver, saa jeg faar dem, om Gud vil 
 sunde og glade hjem
 Johannes har forsøgt at tegne 2 Skovdueunger i en Rede i Storskoven, det var en meget anstrengende Stilling, men det fortalte jeg vist lille Dine men Du skal nu faa Fortsættelsen, da han kom derop anden Gang sad Ungerne der men uden Forældre de vare sultne og Johannes puttede dem saa i Lommen, de boede paa hans Kammer i 2 Dage og var friske og livlige, men nu i forgaars fik han den Ide at sætte dem op hos de 2 Dueunger vi kjøbte i Nyborg, og det gaar udmærket. Du kjender jo nok Johannes Omhu for Dyr, der blev fejet strødt Sand og slaaet Kassen op og jeg bliver hentet, Moer kom, nu har de andre lært dem fra Skoven at spise selv, er det ikke mageløst, om de nu vil parres, ja der er noget at haabe paa 4 Kyllinger har vi det er dog en Begyndelse og en Høne er lagt paa 15 Æg saa om den nu vil ligge tro, saa kommer der en Vrimmel
 Maa I nu faa godt Vejr paa Fredag saa haabe vi ere raske og faar da en glad Dag I smaa Venner med alle de store Venner, jeg længes meget efter en lang Skrivelse – jeg havde saa vist ventet et Brev igaar Mandag, det er saa tomt for mig vi drak Skaalen ved Middagsbordet i den gode Rødvin, til kogt Makrel og i aftes Rabarbergrød det var det hele vi gjorde, men saa tænkte jeg saameget mere paa Eder alle sammen Dage igjennem og var i stor Bevægelse den hele Tid, for jeg regnede Søndagen med, jeg var oppe hos Fru Albrekt for det var hendes Fødselsdag 31 Mai der var Blomster kan Du tro fra alle Vennerne stor Chocolade Selskab om Eftermiddagen Fru Storm vilde ikke med, men jeg maatte jo derop 15 breve og Gaver fra flere af hendes Slægt de sædvanlige Fruer og Ida og Mathilde Friis hendes Moder er i Odense og kommer ikke hjem før om 8te Dage – hun bad at hilse Eder og vilde skrive til Margrethe en af Dagene, her er Brev til Dig fra lille Sophie og hun meldte at Anna Petersen vilde ogsaa gjerne skrive 
 Kommer det ikke saa faar Du det maaske en anden Dag men saa veed Du da de tænker paa Dig; fra alle Pigerne her skal jeg hilse Dig og ønske tillykke og fra Din Sødskende det lader ikke til at nogen af dem vil skrive men det skal Du ikke bryde Dig om Drenge ere nu engang saadan, de leer over hele Ansigtet og siger hils fra os Moer
 Georg skriver nok en anden Dag der er lidt travlt i Øjeblikket – nu maa jeg slutte for Landposten kom hils Alle, kys min lille Dinemor som jeg favner og kysser Eder i Tankerne jeg haaber I har faaet Strømperne for det er mange Dage siden ”Adolph” kom til Halmstad skriv snart jeg har i mange Dage ikke taget mig det mindste for andet end gaaende Gjerning nu er ogsaa Værelserne i Orden og Kamre
 [side 3 i margin] ne med, Mollerup er endnu ikke kommen
 [side 2 i margin] Jeg længes meget efter Brev!</t>
   </si>
   <si>
     <t>1886-03-15</t>
   </si>
   <si>
     <t>Holger Begtrup
 Frøken Bendal
 Christian Eckardt
 Marie Frandsen
-J.C. Hostrup
+Jens Christian Hostrup
 Adolph Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Marie Larsen
 Vilhelm Larsen
 Niels Mollerup
 Morten Pontoppidan
 Christine Swane
 Asta Thalbitzer
 Alma Wandahl
 William Wandahl</t>
   </si>
   <si>
     <t>Vilhelmine Larsen skriver, at hun er dårlig i hovedet. Muligvis lider hun af migræneanfald.</t>
   </si>
   <si>
     <t>Johannes Larsen skal fortælle mere udførligt, hvad han laver i dagligdagen, hver gang han skriver brev. Ellers kan han ikke huske det.
 Wandahl synes godt om Johannes arbejder.
 Man har endnu ikke fundet en ny præst i valgmenighedskirken.
 Johannes Larsens far er til møde om bespisningen af børn.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8OfC</t>
   </si>
   <si>
@@ -247,65 +247,65 @@
 Lev vel hils Alle din hengivne trofaste Moder
 saasnart der er gaaet nogle Dage faar du nok flere Penge
 [papir mangler] betale en deel Penge for nogle [papir mangler] havde skreven paa
 [papir mangler] Johannes gaa hen og see Eckardts Studier og sig os om Du hører noget for os Gud give dog den kjære Ven han maa [papir mangler]ordentlig ind paa [papir mangler] fra 11 til 3 ere de [udstillede?]
 Ja Johannes det [papir mangler] for dem der skriger [papir mangler] Penge allesteder fra
 Nu lev vel
 Hils Alle
 Dine Søskende hilser kjærligt</t>
   </si>
   <si>
     <t>1886-03-16</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>4000 Roskilde
 Revninge 5300 Kerteminde
 5466 Asperup
 Levring 8620 Kjellerup
 Scheelenborg 5390 Martofte
 5000 Odense</t>
   </si>
   <si>
-    <t>Anna 3 -
-Holger Begtrup
+    <t>Holger Begtrup
 Frederik  Bruun
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
 Valdemar Eckardt
 Marie Hansen, pige i huset hos Alhed og J. Larsen
 Niels Henriksen Kerteminde
 Erik  Jensen
 Jeppe Andreas Larsen
 Vilhelm Larsen
 - Lassen
 Clara Lindberg
 Morten Pontoppidan
+Anna  - tjenestepige hos Vilhelmine Larsen
 Alma Wandahl
 William Wandahl</t>
   </si>
   <si>
     <t>Familien Larsen er medlem af valgmenighedskirken i Kerteminde.
 Dykkere er ænder.</t>
   </si>
   <si>
     <t>Der er uorden i Johannes Larsens snavsede flipper. Man venter spændt på resultatet af Christian Eckardts auktion. Den gamle valgmenighedspræst i Kerteminde er død, og det er vanskeligt at finde en ny.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nvKp</t>
   </si>
   <si>
     <t>[Påtrykt tekst]
 J. A. Larsen
 Kjerteminde. den 16. Marst 1886
 Kjæreste Johannes!
 Mandagmorgen fik jeg Pakken, tog straks fat paa Trøjen vaskede den og idag er den hos Skræderen for at blive kantet og præsset den skal nok blive pæn min Ven hermed følger saa Mærker, Slips, Sæbe og om her ingen Penge bliver at faa saa vil jeg putte 1 Kr jeg har i Lommen paa Trøjen der hvor Mærkerne ere fæstede paa du modtog vel i Søndags Benklæderne Strømperne og 10 Kr som Du skulde bruge til Skolepenge
 Flipperne begriber jeg ikke du fik 11 med Dig og her er kun 4 af Linnigerne, de 2 andre ere jo fremmede Menneskers hvor faar du dem fra Johannes nu vasker vi dem og gjør saa Rede for at give dem til Ejeren, min Ven vi skal vaske imorgen og skal om alting gaar som vi tænker afsende Pakken med det rene Tøj Fredagmorgen; Vejret er ellers slemt i dag ingen Kjøbenshavnspost i dag Togene sidde vist fast i Nærheden af Roskilde vi vente med Længsel for at see Udfaldet af Eckardts Auktion, Billederne stod saa godt omtalt baade i Politikken og Nationaltidende, vor Herre forbarme sig dog over ham den flittige Mand, at der maa komme nogen ordentlig Indtægt ind for nu kan Fader ikke blive ved i disse daarlige Tider for Handelsmanden imorgen er det Valdemars Fødselsdag og Fredag er det Alfreds tænk dog han er 20 Aar og er ikke kommen i nogen Stilling endnu, det er ogsaa tungt at der ikke er bleven en Plads for ham havde han dog blot havt Lyst til Søen saa kunde han jo godt have gaaet ind efter og derved tjent Overskud men raade dem noget vilde vi ikke for det maa jo dog komme fra ham selv hvad han afgjort har Lyst til hvor det er godt at Valdemar er saa fornøjet med sin Gjerning og tilfreds hos de Mennesker han er hos.
 Der kommer ingen af os til Revninge for at høre Begtrup jo Henriksen og han hørte at Folk spurgte om han ikke vilde være Præst men Svaret lød nej dertil føler jeg ingen Kald, idag prædiker her en Pastor Lassen fra Asperup og mulig kommer her i næste Uge en Pastor Brun fra Levring som seer ogsaa er paa Listen, rigtignok er her Ængstelse, for hans Gjæld er 11,000, og det er Menigheden bange for, her bliver vist et uroligt Møde for her er nu saa mange Partier der har en Candidat, skade at vi ikke fik Pontoppidan for der var omtrent Alle enige, men vor Herre har vel nok en til os, [tilføjet i margen] Onsdag
 for Fru Lindbergs Vedkommende er det jo godt for hun faar da Ro til at gaa ud af Hjemmet hun er en lille stærk Kvinde, vil ikke holde fast Pige – nu 1 Marts rejste Marie Hansen og saa har hun en lille Bypige – i Sommer skal hun saa blive her i Byen, deres Huslærer Erik Jensen har meldt sig som Stifter af en Skole, om han faar tilstrækkelig Antal jeg vilde ønske det for han er bestemt en dygtig Mand Sløjdskole vil han ogsaa have
 Din Trøje er rigtignok ikke kommen endnu; men om lidt naar Anna faar fejet skal jeg have hende derhen igaar fik vi ingen Kjøbenhavns Post vi blev ved at vente i Aftes om der ikke skulde komme en ridende Post.
 Nu kan Du tro her seer ud som Vinter de kan gaa til Romsø og Isen er over 1 Alen tyk ved Langeland skal der være høje Isbjerge det var interessant see dem
 Vilhelm var med Fader paa Scelenborg i Søndags og saa der Vildænder de havde fanget med Hænderne saa forsultne og udmattede var de; men nu var de blevne plejede og befandt sig overmaade vel; mange Bønder havde gjort lignende Fangst, naturligvis spist dem [overstreget]igje
@@ -1085,51 +1085,51 @@
 blev adopteret af
 tante Visse
 [I brevet; med blå farveblyant:]
 Aarhus Jan. 1892
 [I brevet; med sort blæk:]
 Kæreste Alhed!
 Nu har jeg været i Byen med dit Brev; efter at have expederet det ned i en Postkasse, begav jeg mig op til Dr. Grauer; han er dog en mageløs rar én, så venlig og ligefrem. Han kunde strax kende mig, og til min store Triumf var det første han sagde: ”Nå, er det så overstået!” At der ikke er noget iøjenfaldende er da sikkert, når han kan sige sådan! Dernæst gik jeg ned til Stranden, min sædvanlige Tur, sad lidt på en Bænk og så på Vandet, som i Dag var så vidunderlig dejligt i det klare Vejr. Så gik jeg til Boghandleren og købte dette Papir; der inde stod på Disken Pastor Lindhardt, (!) da jeg så det, kunde jeg ikke modstå at købe ham, og her har du ham nu, men du må ikke vise nogen ham, og du skal snart sende ham igen. Dette Billede er kønnere, end han selv er – f. Ex. i en Koncertsal, men ikke nær–nær så dejlig, som når man ser ham i Kirken. Er det ikke en dejlig Pande, han har?
 Nu har jeg besluttet at gå op til ham, jeg er ikke for at skrive, jeg er bange, han skal synes, det bliver for morsomt med den 3die anonyme Skrivelse; men jeg kan ikke vide, hvor længe jeg nu kan gå og snuse omkring N_o_ 4 i Mejlgade, inden jeg får det nødvendige Mod; jeg kommer vist til at drikke mig en lille Perial først; ellers kommer jeg bestemt aldrig længere end til Porten, og skal det være, så skal det jo være snart. Lige så snart jeg har været der, skal jeg skrive, hvordan jeg blev modtaget, jeg kan ikke vide, hvordan, om han skænder på mig! Jeg er i Grunden halvvejs flov over strax når jeg har puttet et Brev til dig i Postkassen så at begynde på et andet – ikke for dig, for jeg kan nok tænke, at du er glad ved mange og lange Breve, heller ikke for mig selv, for mig er det en Tilfressstillelse at skrive til dig – men for Leonard og Mor, som ikke får ¼ så lange Breve; at Mor ikke gør det, er en Selvfølge, hvad i Verdens Riger skal jeg dog finde på at skrive om, jeg fylder Brevene med Beretninger om Teater og Koncerter, men det kan jeg jo ikke blive ved med, til Leonard har jeg som oftest ondt ved at skrive lange Breve; at han be’r om Opgør, undrer mig ikke det mindste, du ved jo, han er et rent Barn i Ubetænksomhed, og han må jo også længes efter en Afgørelse. Jeg skrev til ham, at det var ikke Tiden nu til den Ting, så skrev jeg desuden en hel Mængde Formaninger, bl.a. at han skulde lade være med for Fremtiden at kalde sig selv for Usling, fej stymper svag ”Stakkar” o.s.v. hvis han i Virkeligheden ønskede at blive anderledes, så skulde det ikke vise sig i Ord, dett [det sidste ”t” i ordet overstreget] nyttede ikke at beklage og udskælde Fortiden, som derved ikke forandrer sig en eneste Smule. Det er også en af hans Fejl, synes jeg, at han vistnok sig selv uafvidende – mener at det er godt, når han bare kan fortælle rigtig tit og i rigtig yderliggående Udtryk, hvor elendig en Skabning han er. Er der da ikke også noget i det, og er det ikke en dårlig ”Omvendelse”? Er det ikke sært, jeg har i denne Tid mere Selvagtelse, end jeg nogen Sinde har haft! Jeg føler mig for god til at være ”falden Kvinde”; men det er jeg da heller ikke i Virkeligheden, skønt Alverden naturligvis vilde stemple mig sådan, hvis den vidste Sandheden. – Du spørger til Børnetøjet – ja 6 Navlebind har jeg færdige og Skjorterne er klippede, alt det er af mit gamle Linned; jeg skrev til la Cour og Vett &amp;amp; W. i Odense om Blonder, Tøj til Trøjer og Voxdug på Erikshåbs Regning; så snart jeg nu kan låne Fru Rs Søsters Symaskine, skal jeg ordentlig kile på, man ved jo snart hverken Dag eller Time. Jeg har en dunkel Forestilling om, at jeg skriver en Ting en urimelig Masse Gange, jeg kan ikke rigtig rede ud, hvad jeg har skrevet til dig, Elle og Leonard, men bliver det for morsomt, så kan du bare gøre Vrøvl. Jeg føler en Slags Samvittighedsnag over, at Brandt ikke ved noget om alt dette, hun er dog min bedste Ven næst jer – ja i Grunden næsten som hun virkelig kunde være min Søster, jeg er bange, jeg ikke kan overvinde mig til at skrive til hende – så må jeg jo lyve, og det skammer jeg mig endnu mere ved end at [”at” overstreget] ved at tie helt stille; tror du, det går an, at du fortæller hende det? Så må du nok, hvis du synes; jeg er bange, hun taber forfærdelig for mig, men på den anden Side bryder jeg mig selvfølgelig ikke om at stå for hende mere skær, end jeg er, og hun kan vel næppe gå ind under dem, som skal ”skånes”, hvortil f. Ex. Johanne hører, og selvfølgelig heller ikke under dem, der ikke står nær nok til at vide det. Jeg er kommen til at tænke på, at jeg selv i hendes Sted vilde finde det underligt ikke at være så betroet Ven, det vilde gøre mig ondt, hvis jeg senere en Gang fik det at vide, at mit Venskab ikke blev regnet så meget - og akkurat det samme gælder jo for hende. Kort sagt, jeg føler, at det er en Utidighed at skjule det for hende, som jeg dog ved, holder så meget af mig, og jeg fatter ikke, hvorledes jeg til hende skal kunne skrive et Brev, der, selv om det ikke indeholder direkte Usandheder, dog har en gevaldig Løgn til Forudsætning. Tænk nu over dette og gør så, hvad du synes er rigtigst. Bevares sikken Epistel, jeg her har forfattet endnu i Aften - ja nu kan du have Godnat for denne Gang!! Kan du læse disse små ? Bogstaver?
 Fredag d: 5/2 Du kan ikke sætte dig ind i, hvor den gode pater R irriterer mig - mest, fordi han er så unaturlig skikkelig, det Skrog; uh, jeg kan somme Tider knap bekvemme mig til at svare ham ordentlig; og så er der en Ting, som er mig så kolossalt modbydelig: han harker og spytter i en Køre hele Dagen igennem, jeg kan jo høre hver Lyd ind til mig, - især om Morgenen er det drøjt at blive vækket ved de grulige Lyde, jeg bander en frygtelig Ed, hver Gang jeg hører det, men den kan jeg nu spare mig. Nu er han også begyndt at spytte ved Middagsbordet - uha, det er en Prøvelse, siger jeg dig! Og så er han noget af det mindst "sjoaugjerede", som han siger, føj for en Skjorte - og den sorte Kant på Neglene løber helt rundt - men ganske uhyre skikkelig er han, og højst grinagtig, når man er i Humør til at se det, hans Udtryk er storartede, sådan talte han forleden om "blaserede Støvler" - er du med? der er en Slags hæsblæsende Tjenstvillighed hos ham, der somme Tider er nærved at gøre mig rasende, så velment den er! Når jeg f. Ex kommer hjem og ringer på, så kommer han farende som et fremfarende heftigt Vejr - mere på Hovedet end på Benene - og med Forklædet stående om sig som en Sky - uha, jeg er ved at kyle ham Pakkerne og Muffen i Hovedet, når han sådan kommer hvirvlende. At høre hans faderlige Røst overfor Charles er mange Penge værd: "Tillader du, min Dreng?" "S'go" "Mange Tak!" - han kunde såmæn ikke tiltale mig med mere udsøgt Høflighed, end han bruger til Ungen - og hans pædagogiske Evner - å du milde! Siger Charles den uskyldigste Bemærkning f. Ex. "Nå, Midde (Hund) er du der igen!" Så kan han hæve sin advarende Faderrøst: "Char-les!" Uh, hvor han er grinagtig; når jeg bare kunde lade være at irritere mig, kunde jeg få mangen indvendige Grin ad ham!
 Hvad siger dog Fru Laudrup til dine mange natlige Forlystelser? Brandt skrev, at du sprøjtede hende med Eau de Cologne for at mildne hende! Det er da kun Esprit de Valdemar? - Hvad var så den overvægtige [ulæseligt]else til Onkel Syberg? Hvornår er det Tant Mimis Fødselsdag? Jeg tror, jeg sender dette inden dit næste Brev, skønt det rigtignok er af et tvivlsomt Indhold, men så sender du jo nok min dejlige Præst i dit næst ["næst" overstreget] Brev, som forhåbentlig indtræffer i en ikke for fjærn Fremtid, jeg kan ikke godt undvære ham; desværre flover jeg mig over at have ham stående på mit Bord, og jeg flover mig også over at have ham i Skrin som mine Elskeder i gamle Dage. Nej, jeg skriver sandelig da ingen flot Pen; og så er der den Hage, at jeg vistnok aldrig vilde kunne ordne et nok så godt Stof. Men man kan jo have Lov at kludre så meget, man vil, for egen Regning. Godnat! Jeg har Hovedpine og har skevet til Mor og Leonard i Aften. Molle er jeg også begyndt på, men det falder mig knusende svært at skrive til dem, jeg skal løgne for - derfor har jeg kverken skrevet til hende, Leuden eller Otto-Schoffen. Altså Godnat!!! Jeg tror nok, jeg vil have dette af Sted i Aften, så tænker jeg, du har det Søndag Fmd. Intet nyt fra i Aftes; Rasmussens er ude, jeg er ganske alene hjemme, nu skal jeg ud at lave mig en Kop Kaffe. Altså Farvel, lad mig nu få Brev en Gang i Ugen, og send så endelig Pastor L! Mange kærlige Hilsner Din Chr.</t>
   </si>
   <si>
     <t>1893-06-30</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Hvilan Åkarp Sverige</t>
   </si>
   <si>
     <t>Iffe -
 Otto -
 Pehr -
 Johan  Balslev
-Laura Balslev, f. Leth
+Laura Balslev
 Ludvig Brandstrup, billedhugger
 Thora  Branner
 Thomas Bredsdorff
 Edvard Clemmensson
 Leonard Holst
 Jean Jensen
 Marie Juul
 Alhed Larsen
 Johanne  Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Christine Rasmussen
 Hempel Syberg
 Nicoline  von Sperling
 Vilhelmine von Sperling
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Hvilan var en skole i Sverige. Ellen var elev på denne i 1893. 
 Den omtalte Thomas er muligvis Thomas Bredsdorff. 
 Det vides ikke, hvad Haugens Gange er. Emil Aarestrup anvender også begrebet i et af sine digte.</t>
   </si>
   <si>
@@ -1428,60 +1428,60 @@
 Frida Schytte
 Christine Swane
 Fritz Syberg
 Sigurd Wandel
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Christine Larsen er kommet til Johansen-familien.
 Johs. Larsen har solgt billede med to unge Urhøns.
 Johs. Larsen har besøgt Th. Philipsen i Kastrup. 
 Han skal tegne nogle flere ænder og lave tegninger til Kjær/Glaskær.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7yKm</t>
   </si>
   <si>
     <t>Kjerteminde 11 Februar 1897
 Kæreste Alhed!
 [Tak for] Brevet jeg fik i Dag. I [noget af papiret mangler] Eftermiddags kom jeg [hjem] fra Kjøbenhavn, en [noget af papiret mangler] Smule forkølet, men det gaar vist over til i Morgen. Du ser altsaa jeg naaede alligevel at komme hjem Onsdag, men jeg fik heller ikke talt med Zahrtmann og heller ikke med Oppermann og jeg var heller ikke ude hos Schous. I Søndags traf jeg Klaks og Ellen oppe i Kunstforeningen, hun klagede over, at de vist helt havde glemt hendes Existens, [noget af papiret mangler] Erikshaab, hun hørte aldrig noget hjemme fra, og hun bad mig skælde ud naar jeg en Gang kom derned. Uglen blev saa anbragt hos [Johan]sens, vi var for resten [noget af papiret mangler] omtrent 3 Timer, vi [noget af papiret mangler] slev kørte Postvognen [noget af papiret mangler] i Sneen maatte [noget af papiret mangler] igjennem 2 Al høje Driver for at komme hen til Stationen, men saa maatte vi vente paa Fragt i 2 Timer saa vi naaede da at faa vor Bagage med og at blive nogenlunde tørre. Den første Aften var jeg med Peter og fru Neckelmann i Nørrebro Theater, hvor vi saa Mikadoen og et lille Stykke af Wenzel og Belman, samt Svend Knud og Valdemar. Jeg boede hos Lützhøft. Næste Dag var jeg oppe hos [noget af papiret mangler] Wandel og faa [noget af papiret mangler] for en af mine Tegninger [noget af papiret mangler] havde købt for at [noget af papiret mangler] Til Kunstforeningens [noget af papiret mangler], det var en med 2 unge Urhøns. Derfra gik jeg ud til Philipsen i Kastrup i et henrivende Vejr, stille og Solskin. Der blev jeg hele Dagen, vi var en Tur ude paa Isen, der laa en engelsk Damper og var skruet paa Grund af Isen, som stod helt op over den ene Side. Han bor storartet derude i et gammelt Jagtslot og har nogle dejlige Værelser med høje Vinduer og 7-8 Al til Loftet. Da vi havde spist til Aften i Marketenderiet gik vi op igen og [spillede] L’Hombre med e [noget af papiret mangler] Funktionærer ved [noget af papiret mangler] eller Kalkværket [noget af papiret mangler] vil spillede lige til [noget af papiret mangler] jeg sad med mit sædvanlige Held og tabte 58 Øre i ¼ Ører. Baronen er kommen til Kjøbenhavn i Mandags med hele Familien, men jeg har kun set førstnævnte. I Gaar [ordet overstreget] jeg mener i Forgaars var jeg paa Malerisamlingen med Lützhøft og Lørup, der traf jeg Schou, som vist maa have det temmelig godt i økonomisk Henseende da han havde givet Peter 10 Kr. til mig, som jeg laante ham en Gang sidste Aar, jeg mener Schou. [noget af papiret mangler] Billede saa jeg ikke [noget af papiret mangler] Gang, men Syberg [har] set det og var svært [noget af papiret mangler] for det. Om Aftenen var jeg til Frida Schytte Koncert med Lützhøft, Mutter og Baronen og Uglen og Ellen Johansen, bagefter var vi ÷de 2 sidstnævnte + Magnus henne at spise til Aften paa en Beværtning. Det lille Brev til uglen, som Du skriver om, har hun faaet. Jeg skal nu til at [have] tegnet nogle flere Ænder og saa skal jeg snart til at se hvad jeg kan gøre for Glaskjær, som jeg snart har faaet en del Breve fra. Det er ellers en Bestilling som ikke rigtigt smager m [noget af papiret mangler] vil han have mit [noget af papiret mangler] trykt paa Tallerk [noget af papiret mangler] og det vil jeg ikke [noget af papiret mangler] det til for 50 Kr, da jeg jo aldeles ikke aner om det de i England laver efter min tegning nu bliver til at kende igen. Saa nu vil jeg ønske at Du maa leve vel og snart igen skriver til din Kæreste. Kærlig Hilsen Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1897-3</t>
   </si>
   <si>
-    <t>Anna 2 -
-Laurentius Allerup
+    <t>Laurentius Allerup
 Marie Allerup
 Alhed Larsen
 Jeppe Andreas Larsen
 Johanne Christine Larsen
 Marie Larsen
 Vilhelm Larsen
 Otto  Meyer
-Christine Swane</t>
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Schrøder er.</t>
   </si>
   <si>
     <t>Johannes Larsen har solgt en akvarel til Kunstforeningen i Stockholm. Pengene er kommet og hans forældre vil gerne have lov til at bruge dem i en hastesag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6Kxs</t>
   </si>
   <si>
     <t>Kjære Johannes !
 Nu kom Posten med Brev fra Sverrig til dig. Du har solgt en Aqvarel til Kunstforeningen i Stokholm 100 kr – Anvisning 70 K følger du er vel sød om det behøves at vi maa bruge den det haster
 [Skrevet på langs] Din Moder Hilsen [ulæseligt ord] Alle
 Det blev alligevel for sent Posten rullede af inden vi kom paa Gaden. Fader var meget oppe da dette anbefalede Brev kom han ledte om den gamle Fuldmagt fra i Vinter og fandt den
 Han var selv paa Posthuset for at indløse det og lukkede straks op – vi andre stod i Spending
 omkring ham du seer vel den hele Scene, det var dejligt at det var Kunstforeningen ikke sandt du kjære nu gaar der vel en Dag til inden du faar denne Glæde foruden den du har
 Klaks har vi ikke seet noget til endnu; men saa kom her idag igjen Brev fra Aarhus – saa ringede vi paa Telefonen og var saa heldige at træffe ham vi skulde saa lukke det seneste brev op og fortælle ham Indholdet
 Schroder er begyndt at maale men han mente det var heldigt at han var i Forhaanden saa kom de ikke hinanden i Vejen med Aparaterne
 Der er Selskab hos Skovriderens idag saa kommer han i morgen Eftermiddag
 Vi fik ellers Fremmede iforgaars kom her Bud om Fru Allerup maatte bo hos os et Par Dage 
 Det er nemlig hendes Søns Fødselsdag imorgen da skal hun til Lundsgaard og være hele Dagen. Dumpe var med herinde igaar vi hentede hende ved Stationen og i Morges fulgte Dine hende til Ullerslev Banegaard de kom kun 6 Minuter for tidlig, det var en ordentlig Spadseretour for Dine hun kom herhjem Kl 11 Formiddag
 Nu har vi faaet Otto herop han er begyndt med Sovekamret Saa vi faar travlt nu i de kommende Uger
 En Qvittering forlanges kan jeg se nu den maa fremsendes; naar nu Fader kommer skal jeg spørge han siger det kan gjøres naar du kommer hjem
 Her er saa varmt i Stuen men du faar jo sjældent for varmt. Kjærlig Hilsen til dig fra Søstrene og os andre hils ogsaa Alhed og Johanne som jeg kjender
@@ -2355,62 +2355,62 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/p9S4</t>
   </si>
   <si>
     <t>1 Pose Godt af Fru Storm
 Kjerteminde den 27/9 98
 Kjære Christine!
 Tak for Din kjærlige Tanke at give Adolph en lille Gave han blevet meget glad og det var jo med en egen Mine han lagde Cigarerne i det smukke klare Faateral, han fik en Kringle Lov til at faa Maal af et Par nye Sko nogle ny Uldtrøjer af mig som ikke er færdige 1 Kr af G Larsen og et Tallerken Æble Kage med Flødeskum og Gele paa af lille Ville vi fik Steg og Æblegrød til Middag saa der var jo hvad der skulde være Maries Brev kom først i aftes og Klaks i dag han kommer indtil dig paa Søndag skrev han, han nodder Adolph til at blive Soldat jo før jo heller for at faa det Driverliv overstaaet 
 Det er godt for ham at han har Dig i Vinter Det er da udmærket lille Dine at du ikke faar saameget Arbejde med de Tegninger – forhaabentlig naar Du det hele i god Tid, Gud lægge sin Velsignelse til al Din Gjerning lille Christine det ved Du nok Din Moder beder om
 Her har du Maries Brev til Adolph saa kan Du se hvordan Høstgildet stod af
 Brevet bliver ikke langt i dag for jeg har været i Haven igaar og nu i dette dejlige Vejr – men nu er den ogsaa ren og smuk over det Hele saa skal jeg skrive til C Varberg og dernæst koge Asier som jeg fik hos [Broklings ?]
 I Lørdags fik vi indavlet og saa igjen Æbleskiver og Punsch midt i Bagningen kom Mohrs Julie og Pigen da de havde endt deres Ærinder kom de tilbage Julie sad paa Kjøkkenbordet ivrig broderende et hvidt Lommetørklæde hun skal give i Brudegave til en Væveelev jeg var jo nødt til at blive ved med at arbejde Maren var i Marken, jeg skal hilse fra hende og fra Maren og Alle de andre her i Huset.
 Christine Eckardt kalder paa mig om lidt, hun skal jo saa til Næstved til november kommer Ingeborg herover i Aar Hils Alle Din trofaste Moder
 Onsdagaften
 Fader ligger paa Sofaen og saver højt og Dues er ude at gaa en Tour
 Cigarerne forsvinder hurtigt lille Dine de maa smage godt, hans Ven er oppe hos Ole Poulsens medens Karlen har Ferie, vi arbejder med at stakke Hø skal kjøre Hø i morgen, pløje og kjøre Gjødning at der kan blive saaet inden retlænge. Igaar kom Jacob Becker ham der vil kjøbe Jord og Handelen blev afsluttet, fra Kilden og en 100 Alen udefter det kan blive 2000 Kr hvad siger Du til det lille Dinemor; han mente at skaffe flere Odenseanere til at bygge derud af Skrænten
 Vi ere alle raske og foruden at Haven er bleven ren har vi faaet syltet Asier og Æblesaft Gele og nu skal vi sylte Hyldebær og Brombær og Morbær saa fylder det da lidt i Skabet
 Imorges kom her Brev fra Sverrig dem sendte jeg til Marie, hun skal straks sende dem til Vilhelm som saa skal tage dem med ud til Dig paa Søndag De vil vistnok til Italien kan jeg forstaa; naar de kan rejse en 2-3 Hundrede K til dem de har
 Nu skal vi til at pløje og saae i de nærmeste Dage – her blev jeg afbrudt Laues kom og saa gik Aftenen. Torsdag I dag Kl. 8 kom her Løbeseddel at Dronningen døde imorges Kl. 5½ vi ved det maaske ligesaa tidlig som Du, at Margrethe saa bliver nødt til at skaffe sig en sort Kjole hils hende jeg skriver ret snart til hende; men nu er det synes jeg maa faa lidt tilside med Rengjøring 
 Hils alle mulige i Slægten og Venner med fra Din egen trofaste Moder der længes snart meget efter at høre fra min lille Ugle Gud velsigne Dig Barn</t>
   </si>
   <si>
     <t>1898-10-04</t>
   </si>
   <si>
-    <t>Anna 2 -
-Christiane -
+    <t>Christiane -
 Maren -
 Karoline Bless
 Ellen Johansen
 Jeppe Andreas Larsen
 Lars Larsen
 Vilhelm Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
-Marie  Marstrand</t>
+Marie  Marstrand
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Det går godt for Christine i København. Georg Larsens nyfødte pige trives godt. VL har haft besøg af Dumpe.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ILq6</t>
   </si>
   <si>
     <t>Kjære lille Dinemor!
 Det var et meget glædeligt Brev vi fik fra Dig ja Gud ske Lov det gik saa vel alt sammen nu kan Du rigtignok tage fat og begynde med fornyede Kræfter Gud velsigne Dig til Din fremtidige Gjerning 
 Det glædede mig meget at Ellen var venlig imod Dig husk altid paa lille Dine at det dog var den Familie – der indvirkede paa Fader at dine Evner kunde udvikles og vær god og mild mod Alle – det bringer Glæde igjen, Igaar var det rigtignok en god Dag om Lørdag Brev fra Marie og Vilhelm og Søndagmorgen Dit og saa vidste jeg hvor jeg skulle tænke paa Eder Alle – om Eftermiddagen, Maren havde faaet Brev hjemmefra og hun bliver hos os i Vinter er det ikke herligt jeg vilde ikke fortælle Dig det før jeg vidste det sikkert, men saa har Du nu Vished for lille Dine at om jeg og de andre To maa blive raske saa faar jeg gode Dage i Vinter og kan sidde og faa en hel Del Syarbejde fra Haanden ; men saa har jeg ogsaa lovet Maren en god Ferie lidt ind i November Oppe hos G. Larsen gaar Alting godt den lille Pige patter godt og sover næsten altid klare blaa Øjne lyst Haar Madam Nordstrand mener at det ogsaa bliver rødt; men det synes jeg ikke – Marie er rask og vel ved det og Ville ligger imellem Forældrene; men skal have sig en lille Jernseng naar de nu bliver raske deroppe den kan staa ved Siden af George og maaske Skabet kommer ud paa Gangen.
 Igaar forærede G. Larsen os en Hare de havde hængende og saa spiste han og Karen hos os 
 Jeg kogte saa Æblegrød og havde en pæn Middag at tage imod Dumpe med jeg havde ikke forstaaet hende i Telefonen at de var 3 saa vi tog den lille svenske Vogn med den sorte for og saa bad jeg Baus kjøre med, Resultatet blev saa at Rasmus Møller kjørte med Adolph da han skulde til Viby til Jagilde og bestille Lysning det gaar godt med hans Handel i Odense saa der skal snart være Bryllup, Dumpe og Christiane kjørte med en Bonde til Flostrup og gik saa Resten af Vejen hun saae rask ud og havde en glubende Appetit den hele Dag hun var hos Line Bles paa Lundsgaard og fik den dejligste Bouket af Roser Helligatrop Violer Reseda og meget andet smukt paa et stort grønt Blad
 Nu kom Maren med Mælkepengene saa jeg kan sende Dig Penge vær saa her er 20 Kr vi har 30; men vi maa sende 10 til Vilhelm saa skal jeg sende Dig en løs Seddel i et andet Brev – 
 Nu blev det Madtid og saa lev vel en anden Dag skal Du faa et længere Brev for nu maa jeg hjælpe lidt ovenpaa Hils Alle fra din Moder</t>
   </si>
   <si>
     <t>1898-10-07</t>
   </si>
   <si>
     <t>Margrethe  Eckardt
 Elisabeth Eckardt    
 Mathilde Højgaard
 Viggo Johansen
 Georg Larsen
@@ -2423,75 +2423,75 @@
   </si>
   <si>
     <t>Oktober 1898 er Christine Swane begyndt på Akademiet. Hendes lærer er Viggo Johansen.</t>
   </si>
   <si>
     <t>Christine Swanes mor håber, at det går godt med undervisningen i perspektivering.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kga3</t>
   </si>
   <si>
     <t>Min Kjære Kristine !
 Vidste jeg dog at det nu gaar Dig godt med Perspektiven saa var jeg glad. Længselsfuld er jeg efter i morgen fordi jeg faar Brev fra alle mine Kjære, men jeg kjender Dig jo at om aldrig det gaar dig saa daarlig saa vil Du ikke bedrøve mig i Morgen men end beder jeg Dig tab ikke Modet naar det er sådan en rar Mand der er din Lærer det er rigtignok godt, Guds Velsignelse for Dig der er i min Bøn Her er nu Taksigelsen fra v Rosen det kom i et Brev med 4øres Frimærke,. Men det var gaaet med til Ullerslev og vi måtte saa betale 8 øre for det Georg kunde kjende v Rosens Haandskrift og saa vilde Fader se hans Tak men det blev jo kritiseret som daarlig Stil – udenpaa stod til Kunstmalerinde C Larsen adr Kjøbmand I Larsen hersteds.
 Du glemte nok Fru Storms fødselsdag Margrethe også, Marie huskede den og saa havde hun den Glæde at faa Brev fra Mathilde Højgaard.- Hun havde været tilstede ved afsløringen af Triers mindesten og fortalte derom og forærede hende et lille Stykke Sten af Fodstykket hentet fra Bethlehems Bjerge – det var ikke større end det kunde ligge inden i et Brev men du kan vel forstaa der er Højtid hun tilbragte Dagen hos Schjøttes i gaar hele Dagen. Ja lille Dine jeg ved godt at du synes om mit Forslag at sende Pengene direkte til Bisse - men det er Faders skyld Du skulde have den Glæde selv at betale, men hvad bryder Du dig dog om det naar der blot bliver betalt og det skal der nok blive – min lille Ven saafremt det fremdeles maa staa til mig, hvor gjerne havde jeg ikke afsendt de 15 til dig men her er ingen i disse Dage det skal blive de første og saa dit Linned og Linealer skal jeg lede efter saa snart nu jeg kan undæres ovenpaa, men Morgen og Aften er det nødvendigt at jeg er tilstede men Marie og den lille Pige er begge raske saa hun maa komme op paa Mandag. 
 Hils nu Alle og vær selv kjæligst hilsest af os Alle.</t>
   </si>
   <si>
     <t>1898-10-13</t>
   </si>
   <si>
     <t>Korsør
 Ullerslev
 København</t>
   </si>
   <si>
-    <t>Anna 2 -
-Maren -
+    <t>Maren -
 Thora  Branner
 Fru Bülow
 Margrethe  Eckardt
 Elisabeth Eckardt    
 Adolph Larsen
 Alfred Larsen
 Alhed Larsen
 Cathrine Larsen
 Georg Larsen
 Helga Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Lars Larsen
 Marie Larsen
 Martin Larsen
 Valdemar Larsen
 Vilhelm Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Christine  Mackie
 Sophie Meyer
 Elisabeth Storm
 Hempel Syberg
+Anna  -, ven af Larsen-familien
 Albrecht  Warberg
 Andreas Warberg
 Laura Warberg
 - Winther</t>
   </si>
   <si>
     <t>Christine Swane er begyndt på Kunstskolen i København. Johannes og Alhed Larsen er ved at planlægge bryllupsrejse til Italien.
 Planten Viburnum hedder også japansk snebolle.</t>
   </si>
   <si>
     <t>Vilhelmine Larsen og Laura Warberg mødes for første gang. Familien Warberg ser, hvor Johannes skal bygge villaen på Møllebakken. Vilhelmine Larsen håber, at Christine Swane er begyndt på skolen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GBxo</t>
   </si>
   <si>
     <t>Kjerteminde den 13/10 98
 Kjæreste Christine!
 Du kan nok slet ikke forstaa hvorfor jeg ikke skriver og takker for den smukke Gave Du sendte mig ja du kan rigtignok tro jeg blev glad ved at eje den som jeg har set dig arbejde paa herhjemme Tak skal Du have og naar Johannes kommer skal han hjælpe mig at faa den i Ramme og saa skal jeg daglig have Glæde
 Du længes vel efter at høre lidt om selve Dagen, Maries Brev kom om Morgenen og om Eftermiddagen Margrethe Du og Slagelse og Stege om Aftenen Johannes og Vilhelm jeg blev saa glad da Johannes kom fordi jeg troede ikke han huskede den; men Glæden var kun kort han nævnede ikke med et Ord Fødselsdagen; kom om Rejsepenge, nu sender vi dem i Morgen saa har I dem snart i Kjøbenhavn, derfor er det at jeg ikke kan sende Dig dine firs sammen med Bisses men der er jo heller ikke mange Dage til, vi haaber saa Du er begyndt i Mandags og længes efter at høre hvad Du synes om det. Nu til Fødselsdagen igjen jeg har faaet mig et Par nye Sko dem lod jeg Fader give mig i den Anledning, G Larsen kom med 2 Flasker rødvin, 2 store Blomkaalshoveder og et Pund fin Chokolade
 Lille Ville med et helt Fad Givekager – Maries Moder med en smuk Boukjet, Sofie ligesaa Fru Storm med den dejligste Margeritha som hun gaar og flytter rundt med
 Din Vibornum er taget ind og dit Træ saa her er mange Blomster i stuen, om Formiddagen rejste Faer til Korsør der var igjen Bud fra Fru Bülow og flere andre men det blev en hel fornøjelig Tour for ham det var fint Vejr og de var alle saa medgjørlige.
 Om Eftermiddagen kom Faster Thrine hun og Sofie havde været Dagen forud for at gjøre Visit og blev jo meget overrasket ved at det allerede var den Tid da det saa var Lørdag kom hun ikke med igjen om Aftenen kom Farbror Martin og Drengene og Helga, Cathrine vi drak saa en Kop Kaffe inden Adolph kjørte for at hente Fader han kom til Ullerslev Kl 10 saa det blev ikke saalænge at sidde oppe Men nu skal du høre hvad der skete om Søndagen der kom Hr og Fru Varberg Onkel Syberg Thora og Dedde; Christine Varberg havde kaldt paa mig i Telefonen og spurgt om Johannes og Alhed var her nede samt takket mig for mit Brev men saa sagde hun noget jeg ikke forstod og saa ringede [gad] af det var saa dette at de kom herned – de var jo velkomne og rent var her vi kogte saa Chokolade og Kaffe og medens vi var oppe i Haven, de skulde jo se hvor Johannes skulde bo og bygge, havde Maren dækket Bord, men saa maatte jo Syberg bekjende at de havde bestilt Mad paa Hotellet til Kl 4 vi fulgte dem saa ned og de lovede at en anden Gang skulde de ikke bære sig saadan ad det er dog en nydelig ja kjøn Dame Alheds Moder – hun synes det var saa underlig at vi ikke kjendte hinanden derfor kom de
 Nu lille Dinemor maa Du være glad for i Aften jeg er saa træt vi har klippet Faar og igaar gjort rent paa Loftet, Madam Vinther var her i 2 Dage saa har vi kun Stuerne hernede og Kjøkken tilbage hils nu alle gode Venner Margrethe skal snart høre fra mig, ja om aftenen fik jeg fra Dumpe en Skildpadde af Chocolade Lev vel og Gud velsigne Dig Din Moder
 Børnene ere raske!</t>
@@ -2521,51 +2521,51 @@
   </si>
   <si>
     <t>Johannes Larsen synes ikke, at hans familie sender nok breve. 
 Alhed Larsen har det helt godt nu. Hun og Johannes Larsen har besøgt Bacci-familien og med dem været på kirkegården. Alhed fik en ring, som A. Bacci havde tiltænkt hende.
 Hver søndag er Alhed og Johannes Larsen til koncert i en kirke. De rejser videre omkring 8. dec. og må være hjemme 23. dec.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jiof</t>
   </si>
   <si>
     <t>Firenze 29 November 1898.
 Kære Forældre!
 Jeg kan ikke sige andet end at det forekommer mig at I gerne kunde lade høre lidt tiere fra Jer. Nu har vi været hjemme fra i 5 Uger og har kun hørt fra Jer 2 Gange en Gang fra Marie og saa fra Dig Moder og for Tak med Pengene, og det er jo mens vi er her i Florenz at vi kunde høre fra Jer, naar vi om en god Uges Tid rejser her fra er det jo forbi med det lange Ophold, og saa kan I jo ikke naa at svare naar I faar Brev fra os. Alhed har haft [det] helt godt i de sidste Dage og vi har været en Del ny Steder foruden at vi hver Dag gaar paa en af de store Malerisamlinger. I Søndags var vi igen bedt ud til Bacci da vi havde spist Frokost kørte vi ud til Baccis Grav paa en stor Kirkegaard der ligger paa en Bjærgskraaning en Mil Vej nord for Byen hvor der er en dejlig Udsigt vi havde købt nogle Blomster med derud. Da vi kom tilbage spiste vi til Aften der og var der om Aftenen. Alhed fik en lille Guldring med en Camel med Michelangelos Portræt, til Erindring om Bacci, det var en han havde gaaet med. Det er kedeligt med de korte Dage jeg synes ikke vi naar noget fra om Morgenen til det bliver mørkt, men de lukker ogsaa alle Steder Kl. 4. Om Søndagen er vi gerne henne i en Kirke hvor der er Musik og Gudstjeneste fra 10 1/2 til 12, det er smukt at høre og ser godt ud. Vi har i Dag købt mig et mørkeblaat og hvidstribet Silketørklæde. Det kan vel omtrent passe naar I sender de 200 Kr saasnart I faar dette hvis I da ikke har sendt dem. Du skrev kære Moder at Du vilde skrive et langt Brev til os sammen med dem men Du kunde da gerne have skrevet et før. Nu skal I vel snart af Sted til Sverige. Jeg er endnu ikke begyndt at længes noget videre efter at komme hjem, men vi har det jo ogsaa udmærket her, kan I fortælle lidt om hvordan det gaar med Christine og Klaks. Vi skulde altsaa gerne herfra omkring den 8 Dec. vi har jo endnu Ravenna - Venedig - Nürnberg - München og Berlin som vi skal gøre Ophold i og kunde jo nok bruge nogle Dage hvert Sted og den 23 Dec udløber vore Billetter saa til den Tid skulde vi gerne være hjemme bare vi ikke maa faa Isforhindringer, hvordan har I det med Vejret, her er det helt godt men af og til stærk Torden og Regnskyl. Mange kærlige Hilsner til Jer allesammen fra os begge Jeres hengivne Johannes Larsen
 Anm. 
 Alhed har faaet 5 Breve fra sin Moder siden vi kom</t>
   </si>
   <si>
     <t>u.å. december 1898</t>
   </si>
   <si>
     <t>Margrethe  Eckardt
 Georg Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Vilhelm Larsen, Georgs søn
 Henrik Ramsing
 Elisabeth Storm</t>
   </si>
   <si>
     <t>Christine Swane bor hos sin fætter Alfred Eckardt, Øster Farimagsgade 73, 3. København
 Det er usikkert hvem Cathrine er.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske arkiv</t>
   </si>
   <si>
     <t>Christine Swane begynder at falde til på skolen - Akademiet i København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/EFin</t>
   </si>
   <si>
     <t>Kjære Christine
 Her er et Brev du maa skynde dig at give Margrethe og her er nogle fra Johannes - Til Vilhelm skriver jeg i morgen og sender 1 Madkasse; Hilsen fra Eder fik vi med Cathrine og nu kom dit Brev Gud ske Tak du begynder at forstaa det er godt du er paa Skolen det gaar nok alt sammen.
 Marie hjælper Georgs med Juleudstilling og hele Kontoret er pyntet med mange gode Sager. Fru Storm er allerede begyndt at gjøre Indkjøb af Gotter. Den lille Pige skal i Kirke 2. Juledag for saa er Familien samlede, hun vokser godt og Ville er meget sød.
 Her er en frygtelig Storm og Regn men nu maa det vel snart holde op, Bagerlejligheden er lejet ud til Tømmermester Ramsing som holder Bryllup paa Fredag der er lagt nyt Gulv i Boutikken og det er nu let graat ny Dørtrin og malet Vinduer og Døre; men alt det har Ramsing selv besørget, det er kun i Vinter han skal bo der for til Foraaret, vil vi leje det ud til en Bager 
 Vi maatte sende Penge igaar til Johannes saa skal der komme til Bisse inden ret mange Dage ja nu vil de endelig have Brevet med naar de henter Post, du og Klaks glæder Eder, men jeg troer rigtignok jeg glæder mig mere lille Dinemor kjærlig Hilsen og Gud velsigne dig din Moder</t>
   </si>
   <si>
@@ -3027,51 +3027,51 @@
 Man er i en Tørkeperiode.
 Dis Søster i Herren
 Dis
 Hils Ungerne
 (Og et Brev fra Dig Junge – ahe!!!
 p.s. Gamle Jean går og syer på Udstyr, hun skal jo nu til at sætte Bo.
 Eller har Du måske ikke hørt den sidste Begivenhed?
 Jo naturligvis har Du det.
 Kongeligt!!</t>
   </si>
   <si>
     <t>1899-10-27</t>
   </si>
   <si>
     <t>Dorthe -
 Kirsten -
 Morten -
 Benedict Boisen
 Marie  Clausen
 Margrethe  Eckardt
 Carl Høyrup
 Adolph Larsen
 Augusta  Larsen
 Cathrine Larsen
 Urban Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Vilhelm Larsen, Georgs søn
 Olga Lau
 Marie Meyer
 Elisabeth Storm
 - Winther</t>
   </si>
   <si>
     <t>Christine Swanes forældre skal muligvis snart til Sverige. Marie S eller C er muligvis Marie Clausen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Museum</t>
   </si>
   <si>
     <t>Det er uvist hvornår forældrene vil besøge Christine. Farbror Urban vil sende den grønne lysestage til hende. Der er tyfus i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qVm1</t>
   </si>
   <si>
     <t>Kjære lille Christine!
 Jeg har ikke skreven før for vi troede saavist at vi skulde rejse over til Dig som i Aften og saa videre Søndagformiddag; men nu igaar kom der en Mand med en Slæde i Vejen og vi kommer vist ikke afsted før hen i Ugen, dette Brev kom [i] Aftes saa skal Du have det først; Adolph sendte jeg et Par Sko Strømper og 2 Kr – han vil gjerne til Erikshaab i Morgen saa kan Du tænke paa ham der – Farbroder Urban har været her for et Par Dage siden han skal nok sende Dig den grønne Lysestage han skrev Din Adrs op i sin Lommebog – han lo saa hjærtelig over at det skulde være kjønt med en saadan Stage. Faster Augusta er meget svag i sine Been de er saa ømme at hun knap kan gaa eller staa paa dem han derimod er saa tyk og bred og munter der gik jo en Flaske Portvin – Morten og Thrine var her saa den gik jo med Liv den Timestid vi var sammen Nu kom Marie Mejer med Fasters Nattøj som hun jo saa tog med sig igjen
 Hilsen fra hende med Tak for sidst – Du spørger om naar vi skal vaske – send du kun Dit Tøj for om der bliver Dag saa gaar Madam Winther herhen og vasker selv om jeg ikke er hjemme
 Støvlerne er kommen i Aftes jeg troede jo vi skulde rejse men nu lader jeg dem staa til en Dag vi faar [ - hed] for vor Afrejse ellers sender [ jeg ] dem tillige med The og Sukker – Urtepotten staar færdig til Afvaskning Fru Storm har med stor Omhyggelighed faaet Blomsten over i en anden Urtepotte Du og Olga kan vente Brev fra hende snart
 Sig til Margrethe at jeg skriver ikke for jeg haaber hun møder naar vi kommer
 Vi har fæstet 2 Karle og faaer en svensk Pige til November Søster til Kirsten her gik i Høstens Tid jeg er glad kan Du tro for Dorthe er mig mer og mer umulig men nu er den Taalmodighed-Tid Gud ske Tak snart forbi
@@ -3132,51 +3132,51 @@
 Kjære lille Dinemor!
 Det var rigtignok en stor Glæde for Dine Forældre at faa et saa livligt og tilfreds Brev fra dig – ja saadan skal det være gaa Du bare dristig fremad i god Tro til, naar du er flittig, saa vil vor Herre lægge sin Velsignelse til Udviklingen af de Evner han har betroet Dig. Her gik Rullen sønder forleden Dag Vilhelm Kaiser fik saa Tøjet med igaar men i Aftes blev jeg klog paa at det er Mortensaften i Aften saa det blev lidt trangt for mig at faa Dit Tøj strøget jeg tog nu hvad jeg i en Hurtighed kunde finde Resten stryger jeg i Morgen og saa skal det komme hurtigt, de blaa Pudevaar kan jeg slet ingen finde af saa det maa være til Marie kommer hjem engang og klarer de Ærter; naar mon de dog kommer – Faer siger de har det saa godt saa de bliver vel derovre – jeg troer nu de venter paa vi gamle men jeg har trukken den Tand ud og det vil jeg skrive til Dem i Aften for her kom et Brev fra den Frie, og det maa jo afsted. Du spørger til vores Karle ja den af røde Oles er en pæn Fyr
 Jyden var her i 3 Dage saa gled han ligesaa stille sin Vej med sin Vadsæk i Haanden ad Jylland til vi troede han var oppe at bundte Hø og opdagede det først om Aftenen da Dorthe kom farende jeg kan ikke finde Karlen nogen Steder og Alt hans Tøj er borte 
 Nu traf det sig saa heldig at Hanna havde sin Fæstemand med hertil Danmark og han tog Pladsen – en rigtig næt Karl men han skal hjem til Sverrig i Marts Maaned til Sesion og om han bliver taget ligge inde de 3 Sommermaaneder, men den Sag ordner sig maaske saadan at han kjøber sig fri det taler hun da om.
 Det er en overmaade flink Pige – jeg fritaget for mange Arbejder nu Dorthe rejste til Kjøbenhavn saa Du møder hende maaske engang hun havde ingen Plads men rejste med saa lyse Tanker om Fremtiden det bliver mig for vidtløftig at fortælle Afskeden, men skriv dog til Vilhelm han er meget [forlang] og bedrøvet fordi du er saa [hvas eller hæs] du ved da nok, at han holder saa meget af Dig. Agraren var hjemme forrige Søndag og var glad for sin Løn og Nordmanden men det har jeg vist fortalt dig han skal ogsaa have en Pakke i Aften
 Lev vel hils Olga som Du hilses fra din Moder</t>
   </si>
   <si>
     <t>1899-11-25</t>
   </si>
   <si>
     <t>Lina -
 - Eckmann
 Johanne Giersing
 Niels Chr.  Jantzen
 Ellen Johansen
 Fru Jungberg
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Syberg
 Fritz Syberg
 Hans  Syberg
 Laura Warberg
 - Østerberg</t>
   </si>
   <si>
     <t>Den lille lejlighed: Alhed og Johannes Larsen flytter i efteråret 1899 ind i en lejlighed på Feden.</t>
   </si>
   <si>
     <t>Der tre breve. Hovedbrev fra Vilhelmine Larsen i Kerteminde og to vedlagte breve fra Marie Larsen på Båxhult.
 Hovedbrev: Christine Swane må være tålmodig, hun skal nok få sine penge. Hun skal ikke tage sig af hvad Ellen Johansen siger. Det er stadig usikkert, om forældrene tager til Sverige.
 Vedlagte breve: Marie Larsen håber meget at forældrene kommer til Båxhult. Johannes Larsen maler på to billeder med Alhed og Puf, samt et billede med grantræer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iMUd</t>
   </si>
   <si>
     <t>Kjerteminde den 25/11 99
 Kjære lille Ugle !
 Nu kom dit længe ventede Brev og du kan saa faa dit Søndagsbrev. Jeg er lige færdig med at veje noget Uld som skal være til Dækner – du havde nu ligefuldt faaet et Brev midt i Ugen om jeg havde faaet 1 Kr. at sende dig men det trækker ud med Jantzens Roepenge saa snart de kommer skal jeg sende dig hav Taalmodighed saalænge. Skriv ikke til Vilhelm derude han er her – kom i Aftes – og boer paa Johannes Værelse og har allerede i dag tilmorgen begyndt paa sine skriftlige Arbejder – han sidder foran det store Vindue og tegner paa Spillebordet der er god Plads for ham Kl 8 kommer han ned og til Kl. 9 er hans Værelse i Orden saa efter Middag gaar han igjen Kl. 1 og arbejder til 5 ved den lave Lampe
 Efter Nytaar vil hun saa til Sybergs hun kom fra Erikshaab der længes de ogsaa snart efter Alhed og Barnet Fru Varberg var helt ængstlig for dem, jeg tænker mig de kommer lige til Erikshaab til Juul og saa her senere i Vinterquarter paa Feden.
 Du skal sandelig ikke tage dig nær hvad Ellen Johansen finder for godt at komme med – er hun dygtig nok til at møde op med en saa afgjørende Kritik Jeg troer det ikke.
 Her sender jeg disse Breve fra Sverrig de kom i forgaars og Agraren fik de sidste nu skal du have disse.
 Jeg har ikke svaret endnu for det for det staar jo paa om jeg kan skrive vi kommer eller Marie skal rejse ene hjem nu paa Mandag skal Faer til Odense maaske der da bliver Udsigt til et bestemt Svar.
@@ -3340,51 +3340,51 @@
     <t>Alhed og Johannes Larsen er muligvis ved at indrette sig i en lejlighed på Feden.
 Det store billede er muligvis "Bygevejr i april"</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen er ved at indrette sig i en ny lejlighed. JL skal begynde på et nyt stort maleri.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0rov</t>
   </si>
   <si>
     <t>Kjerteminde den 26/1 1900
 Kjære Ugle - !
 Her er Resten af Tøjet med en lille Mundsmag i [ulæseligt] 2 Slags gid du maa være rask og det maa smage dig godt, vi stod og strøg til sent for i dag slagter vi Gris derfor maa du igjen nøjes med mig – saa skal hun nok skrive naar vi kommer forbi [ ulæseligt] skriv saa i Morgen lille Dine og fortæl mig en hel Deel jeg synes det er saa længe siden at vi saaes Syberg skrev forleden de var nu [ulæseligt] den lille Pige Clara havde havt Krampe – igjen men i en mindre Grad da Julen var forbi havde [de?] den sidste Dag havt Juletræ og bedt Joseph Petersens Børn derop Anna havde syet noget gammelt [Tøj?] om og det havde været en stor glæde for dem at [se?] Børnenes straalende Ansigter og trækkende afsted med alt godt hvad der hang paa Træet – de meldte os at [ulæseligt] Carelli er død og Boden lukket foreløbig
 [Fader?] var i Nyborg igaar og hørte af Birck at [-sterberg] rejser om en Tid – skal til en Tømmerhandler i Halmsted og have god Løn – Saugmesteren [ulæseligt] rendt baade med Karlsro og Høljeryd saa Birck [ulæseligt] derover om at ordne han vil sælge Karlsro [ulæseligt] begynder hans Bryderier – Alheds Moder og Louise kom [ulæseligt] Mandag Aften de skulde have rejst om Tirsdagen men blev alligevel hele Tirsdag sov saa hos os i 2 Nætter Vi stod tidlig op Onsdagmorgen satte 4 Vildænder paa Kl 7 og havde Kl. 9 dækket et fint Frokostbord med varm Mad Vin Ost Kiks Kaffe – og det smagte dem saa godt de skulde kjøre med Becker herfra Alhed, Las og Barn mødte i god tid. Georg og Marie med Ville – var ogsaa med – saa det var et stort Bord. – 
 De skulle om Aftenen til Ølstedgaard i Selskab der skulde Bentzen med saa blev Muk hjemme hos Dis som er syg endnu, Thora ligger ogsaa og skal ligge endnu en Maanedstid; der er bleven saa kjønt ude [ulæseligt] Alhed med hvide Gardiner i Sovekamret og [ulæseligt][køkken?] og den røde Kappe er bleven forlænget og [ulæseligt] grønt Gulvtæppe under Bordet samt Betræk på 3 Stole og Puffen og mange Blomster i Vin[duerne?] begge Svibelglas, en Hyasinth Fru Varberg havde med[ulæseligt] en rød Azalia har Vilhelm foræret dem og en [ulæseligt] Gjækker fra haven og 2 Zenerarier er kjøbt [ulæseligt] –sen den italienske Lampe – og smukke Glassager [ulæseligt] ogsaa meget Peters Maleri over Sofaen et Stycke ha[ulæseligt] paa Piedestalen Bogreol fuld af Bøger over [ulæseligt] Komode inden for Døren Spejlet over den an[ulæseligt] ved Kakkeloven Lysestager og Blomster gl[ulæseligt] paa den ene Side af Spejlet hænger Roserne paa d[ulæseligt] anden Fotografiet af den hollandske Kaae der hænger [ulæseligt] her inden for Døren en lille blank Mess[ing]kjeddel paa Kakkelovnen der har du det hele [ulæseligt] fra Stuen lille Gajen har det godt er bleven saa [ulæseligt]lig og spiser og sover godt. Johannes er begyn[dt ulæseligt] at ordne sig til at male det store Billede – [ulæseligt] skal males en lille Skitze – men hvor er hans S[ulæseligt] vi kan ikke finde den nogen Steder ved du ikke Besked om den? Lev nu vel og vær kjærlig hilset af din hele Slægt hils Olga mest hilses du dog af din gamle trofaste Moder -</t>
   </si>
   <si>
     <t>1900-02-28</t>
   </si>
   <si>
     <t>Hanna -
 Adolph Larsen
 Alhed Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Vilhelm Larsen, Georgs søn
 Olga Lau
 Anna Rosenørn
 Jens Ferdinand Willumsen</t>
   </si>
   <si>
     <t>Christine Swane bor på Værnehjemmet Bethania
 Slof er et gammelt ord for værelseskammerat ( kommer af tysk Schlaf = søvn) Gyldendals Den store Danske.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Johannes Larsen mener, at Willumsen er en dygtig lærer og Christine Swane får lov til at få undervisning hos ham</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pllc</t>
   </si>
   <si>
     <t>Kjerteminde den 28.Januar
 Kjære lille Dinemor
 Du nøjes med dette lille Par Ord i Aften for det blev mig ikke muligt at faa Penge frem i dag men først i Morgen, saa mener jeg Du faar Dine Penge hos fru Eriksen deraf kan Du jo saa betale Olga hvis hun skal rejse og saa den næste dag Frk Rosenørn.
 Du kan jo se dine Breve efter min Ven saa vil Du se at vi har givet Dig Lov til at tegne hos Willumsen saa blot Besked om hvad Du skal give ham derfor for Johannes mener han er en udmærket Lærer
 Adolph var hjemme i Fastelavn og var saa sød at blive hjemme hos os Johannes og Alhed var her begge Dagene. De ere alle raske og lille Anna hun fik den nye Kjole syet og er bleven fotograferet Du skal have et Marie har siddet oppe hos lille Ville som er syg for de sidste Tænder og raabte paa Lalla, hun vil skrive et ordentligt langt Brev til Dig en af Dagene jeg har strikket en Trøje længere til Adolph i Dag men blev ikke færdig
 Hanna er kommen igjen igaar saa nu haaber jeg vi skal faa Maries Ben sparede igjen
@@ -3473,72 +3473,72 @@
 Niels Mollerup
 Ulrik Plesner
 Christine Swane</t>
   </si>
   <si>
     <t>Christine Larsen gik på akademiets afdeling for kvinder på Charlottenborg.
 Den omtalte skolebestyrer er muligvis Holger Begtrup.</t>
   </si>
   <si>
     <t>Peter Hansen og Johannes Larsen har været i Birkerød og truffet Ulrik Plesner. De besøgte Mollerup, som havde nogle smukke, gamle stole. Plesner lavede en tegning af stolene, og Peter Hansen vil få lavet kopier, hvilket Larsen også kunne tænke sig. Christine og Johannes Larsen har besøgt Alfred Eckardt, og om aftenen skal Peter Hansen og Larsen til Viggo Johansen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GAaw</t>
   </si>
   <si>
     <t>[Kjøbenhav]n 9 April 1900.
 Kæreste Alhed!
 Nu gaar det ligesom lidt bedre for mig, jeg har faaet malet saameget i Dag at jeg tror jeg bliver færdig i Morgen. I Lørdags kom Peter her og fulgte med os til Lützhøfts, Fru P er rejst til Faaborg. Hos Lützhøfts var der foruden os candidat Emil Rasmussen Du ved ham der skældte Langes Bog ud, da vi gik derfra gik vi med Undtagelse af Brandstrups hen i Holtens Vinkælder hvor vi drak Capri bianco med Is. [noget af papiret mangler] vist at jeg havde været [hos Ples]ner men ikke truffet ham, jeg fik saa Bre[v] om Eftermiddagen at han var taget til Birkerød, om jeg vilde komme derud med første Tog. Peter og jeg rejste saa derud Gaar Formiddags og havde det rigtig rart. Vi var henne hos Mollerup, hvor vi saa nogle udmærkede gamle Stole som Plesner trykkede af paa Papir med en Ske, saa vi fik en Tegning af dem paa alle Ledder. Peter vil have sig lavet nogle i Svanninge og det kan vi jo ogsaa faa, de ere ualmindeligt kønne. Efter at vi havde spist gik vi til Holte P. [noget af papiret mangler]tødte vi sammen med Skolebestyreren og hans Kone som skulde til Middag i Kjøbenhavn, og kom saa sammen i en Kupe. Peter gik til Charlottenborg for at sige til Uglen som ventede mig der at jeg kom strax, jeg skulde nemlig hjem efter Nøglen og der laa Dit Brev som jeg blev meget glad ved. Uglen og jeg gik saa til Alfred Eckardts, der blev henrykte ved at se mig, men beklagede at Du ikke var snart derud. I Aften gaa Peter og jeg til Viggo Johansens, [noget af papiret mangler]mmer der ogsaa. Jeg ved ikke hvorda[n jeg skal] have alting i min Kuffert. Nu vil jeg slutte med at haabe at dette maa blive det sidste Brev Du faar fra mig inden vi ses igen. Farvel min egen Kæreste
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1900-04-26</t>
   </si>
   <si>
-    <t>Anna 2 -
-Ole Bager
+    <t>Ole Bager
 Victor Bøttern
 Christian Eckardt
 Margrethe  Eckardt
 Erik Henrichsen
 - Holm, skovrider
 Adolph Larsen
 Alhed Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 lille Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Olga Lau
 Ida Olsen
 Theodor Philipsen
 Anna Rosenørn
 Elisabeth Storm
 Hempel Syberg
+Anna  -, ven af Larsen-familien
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Man er ved at gøre Kærbyhus klar til indflytning, samtidig med at man rømmer Købmandsgården.
 Christine Swane bor midlertidigt hos familien Lau i Næstved.
 Den omtalte udstilling er på Charlottenborg.</t>
   </si>
   <si>
     <t>Malerne deltager i udstilling. Alhed Larsen har solgt billedet med flox til Hempel Syberg. Chr. Eckardt har også solgt et billede på udstillingen. Der er en forespørgsel til Johannes Larsen, om han vil kopiere evighedsblomsterne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NaCo</t>
   </si>
   <si>
     <t>Kerteminde d. 26 - 4 1900
 Kære Ugle!
 Tak for Dit sidste Brev, jeg sender Dig her Din Trøje, nu lader det jo til at det bliver varmt igen, det har ellers været meget koldt her de foregaaende Dage Vi har nu faaet Køerne paa Græs og i Dag skal Hestene flyttes om i et Baghus som Faer har lejet, det ligger omtrent henne ved Ole Bagers, der er ogsaa et Kammer som Karlene kan ligge i, saa nu er vi snart herude af med alt muligt; Bøttern har jo lejet Staldene og han har haft meget travlt med at faa os bort. Oppe i Laden arbejdes der flittigt, Faer mener at vi paa Mandag kan begynde at flytte derop, i det mindste faa Køkkenet og stuerne i Orden, saa kan vi jo godt gaa herned og sove en lille Tid endnu; der kan ikke være tale om at opsætte flytningen en eneste Dag, saasnart det er færdigt deroppe, Du kan nok forstaa at vi har det meget knebent for Tiden, med Sovekammer Spisestue og Dagligstue i et Værelse og desuden er det ogsaa dyrt at faa Middagsmad i Byen til Folkene, vi har foruden Karlene tre Tømrere paa Kosten, saa vi længes bare efter at faa vor egen Husholdning igen.
 Naar det bare maa blive godt Vejr igen tænker jeg ogsaa nok at det skal gaa med mine Ben, de var bleven rigtig gode, jeg var jo ude at gaa i Søndags og Mandag og Tirsdag var det ogsaa godt, men da saa Vejret slog om Tirsdagaften kunde jeg straks mærke det og i Gaar og i Dag har det været daarligt, men i Dag er Vejret jo godt igen, saa jeg haaber paa at de skal være bedre i Morgen.
 Alhed har solgt billedet med Floxene til Onkel Syberg, der var Brev i Dag fra udstillingen at Pengene laa til hendes Disposition men hun vidste det nok i forvejen; Johannes har haft Brev fra Overretssagfører Henrichsen, at han forleden Dag havde set Evighedsblomsterne ude hos Philipsen og saa vilde han gerne spørge om Johannes ikke vilde copiere dem, saa vilde han have det i stedet for Akvarellen han har købt; jeg tror nok Johannes vil gøre det for 200 Kr. men han har ikke svaret ham endnu, saa du skal ikke tale om det til nogen. Forleden Dag talte jeg med Klaks i Telefonen, han fortalte at han nu er bleven Assistent dernede, lille Larsen er rejst, jeg kunde ikke forstaa hvorhen og saa havde Klaks faaet hans Plads, han skal foreløbig være der til Efteraaret og hvis Holm faar noget andet kan det jo være at han slumper til at faa Pladsen. Vi har haft et Par Breve fra Agraren, han er naturligvis mør i alle Lemmer nu i Begyndelsen; han er ikke videre begejstret over Soldaterlivet, han skrev sidst at naar han fik at vide hvad Dag Du kom kunde det være at han kunne komme ned til Færgen og hilse paa Dig, Moer og jeg har talt om at du maaske kunne tage med et tidligt Tog og saa opholde Dig nogle Timer i Nyborg. Kærlig Hilsen Din hengivne Marie
 Kjære lille Ugle
 Mange Gange tænker jeg paa at skrive men derved bliver det, her er saa meget der tager min Tid og Kræfter at jeg er saa træt om Aftenen for jeg maa jo tidlig op Kl. 6 skal Tømrernes Kaffe staa skjænket, vores Petroleumsapparat er i Brug og det gaar helt godt men jeg længes jo snart efter at vi var oppe hos os selv, Vejret er kjølt dog kan vi jo ikke tænke os bedre Byggevejr for det trækker ind igjennem Vinduerne saa det er en Lyst Ruderne er ikke sat i endnu for Tørringens Skyld.
 Ida Olsen var herinde hun rejser til Kjøbenhavn i morgen med Exprestoget herfra, bliver derovre et Par Dage skal bo i Stokholmsgade og vil da besøge Margrethe vi sagde det var bedst imellem 2 og 3 sig dog til Onkel at jeg blev saa glad ved at han solgte sit ene Billede det andet gaar ogsaa nok inden Udstillingen lukkes det maa være dejligt. Hils nu ogsaa Dumpe mange Gange det skal blive morsomt at faa en mundtlig Hilsen fra de kjære Børn.
 Her er saa koldt i disse Dage – hils nu ogsaa Olga Lau mange Gange hils ogsaa Frøken Rosenørn og tak hende rigtig godt lille Dinemor for den Tid du har været der dennegang.
 Ja nu begynder Foraaret, det tegner til mange Blomster paa Pæretræet i Aar og Guldregn men hvem der skal holde Orden i Haven det ved jeg knap for det lader ikke til at nogen vil gjøre Arbejdet der bliver fint i Bagergaarden nu der er sat Plankeværk over Gaarden saa der er ingen Mødding at se paa mere den Kasse er brækket ned og al Gjødning puttes ind i Faarehuset, nu fortrækker vi snart med alle. Karlene flytter i Aften de skal sove i et Huus vi har lejet Fru Storm spiser hos Georgs fremdeles – det er nemt og der faar hun god Mad i dag er det nok Astrids Varbergs Fødselsdag vi har plukket de Hyacinther der er i Haven de skal vist ned til hende naar nu Marie kommer ned hun er oppe at leje sig lidt
 Gud ske Lov Du er rask min lille Pige Gud føre dig sund og vel hjem til os igjen inden ret længe og velsigne al din Gjerning 
@@ -3587,54 +3587,105 @@
   </si>
   <si>
     <t>Andreas Larsen
 Cathrine Larsen
 Sophie Meyer
 Christine Swane</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen er netop 18. oktober flyttet fra en lejlighed i nogle arbejderboliger ejet af Johannes Larsens forældre til Kærbyhus i den anden ende af byen (også ejet af Larsen). Johannes Larsen er formodentlig i København. 
 Alhed var bange for at være alene om natten, så der var ofte nogle, der sov hos hende, når Johannes Larsen var bortrejst.</t>
   </si>
   <si>
     <t>Alhed og drengen har været ude at køre. Kathrine (Faster Thrine) sover hos dem om natten, og hun og Fru Meyer har hjulpet med at lægge alt Alheds tøj sammen. 
 Tjalfe (hunden) er god til at forstå, hvor den bor nu. 
 Hvis Johannes Larsen får penge, skal han give Christine (Uglen) nogle til det broderi, hun vil lave til dem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7RUc</t>
   </si>
   <si>
     <t>Fredag.
 Min egen, kære Las!
 Gajen sidder paa mit Skød, og vi ville i Forening sende Dig en lille Skrivelse. Vi ere lige komne hjem fra en Køretur i det dejlige Vejr. Vi var oppe at se til dem, de havde det bedre begge to i Dag. Gajen var lidt af Vognen. Han har været rigtig flink siden Du rejste, sov til Kl. 6 ½ i Morges. Kathrine ligger herinde om Natten. Hun kom herind lidt efter at Du var rejst i Gaar for at spørge om jeg ikke kom lidt derind om Eftermiddagen. Jeg var saa derinde at drikke Kaffe, og da vi havde drukken Kaffe, foreslog Fru Meyer, at vi skulde tage mit Tøj ud at lægge sammen, og tænk saa hjalp de mig lige til vi var helt færdige. Det var pænt af dem, alene kunde jeg have staaet i mange Timer om det. Jeg savner Dig naturligvis meget min Dreng, og glæder mig til at faa Dig hjem igen, men jeg synes alligevel, Du skal tage det lidt med Ro, nu Du er kommen derover, hvis Du morer Dig godt. Tjalfe er helt flink til at holde til her, han var hjemme [ordet overstreget] ude at spise i Formiddags, men kom igen herud ved Middagstid. Hvis Du faar Penge, saa giv Uglen til det Broderi, hun vil sy os. Hils hende og alle de andre mange Gange. 1000 Millioner Hilsner fra Din egen Alhed.</t>
   </si>
   <si>
+    <t>1900-09-01 - 1901-04-24</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>Elna -
+Laurentius Allerup
+Ellen Agnete Amstrup
+Louise Amstrup
+Harald Balslev
+Lars Christian Balslev
+Laura Balslev
+Thorvald Balslev
+Herman Bang
+Alice Bondesen
+Emil Brandstrup
+Thora  Branner
+- Fibiger, Frøken
+Marie Juul
+Otto Lagoni
+Peter Erasmus Lange-Müller
+Alhed Larsen
+Jeppe Larsen
+Marie Larsen
+Vilhelm Larsen
+Vilhelmine  Larsen
+Christine  Mackie
+Cathrine Meyer
+Erhard Meyer
+Otto  Meyer
+Sophus  Meyer
+Augusta Mogensen
+Christian Mogensen
+Otto Emil  Paludan
+Antoine-François Prévost d'Exiles
+Leopold Rosenfeld
+Ellen  Sawyer
+Erik Schaffalitzky de Muckadell
+Christine Swane
+Fritz Syberg
+Vilhelm  Sørensen, pastor
+Nicoline  von Sperling
+Laura Warberg
+Andreas Warberg, Albrechts far
+Christoph Ernst Friedrich Weyse</t>
+  </si>
+  <si>
+    <t>Astrid Warberg skriver om livet på gården Erikshaab, om sine forelskelser, om opholdet som pige i huset hos Alhed og Johannes Larsen i Kerteminde mm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/WsHnFLg1</t>
+  </si>
+  <si>
     <t>1901-10-17 - 1902-11</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dagbog</t>
   </si>
   <si>
     <t>Brune -
 Fritz -
 Ellen Agnete Amstrup
 Louise Amstrup
 - Auge
 Laurits Nicolai Balslev
 Wilhelmine Berg
 Tycho Brahe
 Harriet Brahm
 Peter Georg Emil Brahm
 Johannes Brahms
 Carl Brandstrup
 Emil Brandstrup
 Julie Brandt
 Thora  Branner
 Thomas Bredsdorff
 Frederik Briand de Crèvecoeur
 Johannes Nicolaus Brønsted
 Christian Caspersen
 Johanne Caspersen
 Poul Caspersen
 Holger Drachmann
 Betty  Ejlskov
@@ -3682,101 +3733,50 @@
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
 Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
-    <t>1900-09-01 - 1901-04-24</t>
-[...49 lines deleted...]
-  <si>
     <t>1901-01-25</t>
   </si>
   <si>
     <t>Laurentius Allerup
 Astrid Bøttern
 Victor Bøttern
 Emil Hannover
 Alhed Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Peter Magnussen
 Sophie Meyer
 Sophus  Meyer
 Marie Svensker
 Skjold Tang
 Peter Tom-Petersen
 Wenzel Heinrich Tornøe
 Albrecht  Warberg
 Laura Warberg
 Astrid Warberg-Goldschmidt
 Viggo Winkel</t>
   </si>
@@ -4900,51 +4900,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/XDEQ</t>
   </si>
   <si>
     <t>Kjærbyhus Tirsdag
 Kjære lille Ugle!
 Saamange Tak for dit Søndagsbrev, jeg er saa glad, at det er gaaet saa godt fremad med Dig, saa haaber jeg paa et godt Brev naar du er undersøgt, det er saa behageligt at skrive naar vi har Brev, og jeg vidste jo, at Du fik Maries med Tvebakkerne; nu troer hun rigtig nok, at Du maaske først kan faa dem Mandag; men saa har Du dem da nu og en Uldtrøje og et Par Skilling skal Du ogsaa nok faa i denne Uge, Marie gaar nu ned i Byen og seer om der er nogen hun synes om, vil det dog nu blive ved med Foraarsluft, vejene ere saa gode og tørre at Cyklerne de hjuler afstedmed en rasende Fart, her er 3 Brøndgravere der kommer hver Morgen de graver ovre i Kjøbmand Jørgensens Løkke de er kommen 20 Alen ned, men nu laver de 10 til inden de sætter videre, kommer der ikke rigeligt Vand saa skal de nok dybere ned for skal her drives Gartneri saa maa der jo rigeligt Vand.
 Igaar var det Lysses Fødselsdag han var helt rød i Kinderne for alle de smaa Gaver Fru Varberg og Andreas havde sendt 1 Krone derfor fik han et Flag og Arken med Dyr. Lille Bøttern og Agrar og Far gav ham Appelsiner Marie bagte 1 Kone og jeg fandt en Deel Julekort som fornøjede ham meget, gamle Steen var at pakke nogle Billeder ind for Johannes – det var nogle Rævestudier og et Par Ande Ditto, en graa Krukke med Blomster og Studiet til det meget store Maagebillede fra Taarupstrand, det skal for resten kjøres ud nu saa han skal vist snart til at male Badehuset skal være hans Værksted derude endnu har han ingenting solgt i Gøteborg men vi vil haabe han vil faa nogen Indtægt der – meget er jo solgt men det har Du vel seet i Bladene – har Du faaet at vide han og Fru Syberg fik hver 500 Kr af Raben Levetzauske Legat det er da en Hjælp meget faar han jo ikke paa Udstillingen i Foraaret for det store Billede bliver jo ikke færdigt, det er nok just i den Tid han skal male paa det.
 Las var selv i Kjøbenhavn men kun borte i 2 Dage vi talte om han kunde kigge ind til Dig men han skulde være hjemme til bestemt Tid saa de mente at de maatte være til Udstillingstiden naar de begge skal med det bliver fornøjelig for Dig lille Dine til den Tid kan I spadsere, du skriver vi maa være belavede på at Kuren skal bruges den næste Sommer ja min Ven det kan vi nok forstaa og har ikke tænkt andet men hvor længe Du skal blive paa Sanatoriet det maa da Doktoren bestemme Du maa ikke sætte Dig imod at blive der til over den bestemte Tid hvis det nødvendigt men det ordner sig nok altsammen jeg har saadan en god Tro og godt Haab for Sommeren; men det er fortidligt endnu at gaa i Haven jeg nøjes med at pusle lidt med Blomsterne i Vinduerne og de retter sig godt naar der ingen Is er paa Ruderne saa er jeg glad, nu kom Marts Maaned saa skal mange have ny Jord. I Søndags var vi bedt ud hos George til Aften gransaltet Andebryst og Rosenkaal og ellers fint Bord, Kaffe og Kager Fromage og Daler [dadler] det var lige Slag i Slag for vi skulde jo tidlig hjem – Du kan ellers tro Kjerteminde er med her var 2 Foredragsholdere og en Hr og Fru Guntzmann paa Hotellet det var Haandværkerforeningen der havde forskreven dem men der var ikke Folk nok – de skulde have 100 Kr – og der kom vist ikkun nogen og 70 ind det sagde Steen
 Alhed var dernede hun sagde der blev sungen kjønt – her er ellers intet Nyt jo imorgen aabner den nye Manufakturhandel hos Anna Andersen Huset hvor Butikken er det er malet højrødt og rødt Skildt med hvide Bogstaver. Nu maa jeg nok indstille Skriveriet det skal med til Byen saa kun de kjærligste Hilsner fra os alle og god Bedring
 Den 6te Marts skal Auktionen være og det store Billede er sendt over
 Din Moder</t>
   </si>
   <si>
     <t>1905-03-10</t>
   </si>
   <si>
     <t>Jens Hansen
 Hans Hinke
 Adolph Larsen
 Alhed Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Fritz Syberg</t>
   </si>
   <si>
     <t>Forberedelser til udstilling af Christines og Alheds billeder. Der skal en sort ramme om Christines billede.
 Vilhelmine har vasket billedet og Las har givet det æggehvide.
 Der er lavet kasse til billederne. De bliver sendt som ilgods i morgen.
 Vilhelmine beder Christine om ikke at tage sig det nær, hvis billederne bliver kasseret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/06VF</t>
   </si>
   <si>
     <t>Kjærbyhus
 Kjæreste lille Ugle!
 Nu maa jeg rigtignok til Skriveriet at Du kan følge med; Igaar fik vi en Deel udrettet, jeg skrev ned til Syberg om han vilde komme og være Las behjælpelig med at see paa Billedet, Budet sagde han skulde komme straks; lidt efter gik Marie til Byen med Din Trøje, hun naaede lige at se S. paa Vejen, saa gik hun over Trapperne og kaldte paa Johannes, som saa i samme Nu kom halende herover jeg tog Maleriet frem; og de begyndte at drøfte om ikke det skulde have en sort Ramme jeg foreslog at tage Billedet over Sofaen ned og prøve med den Ramme, det vandt Bifald og det var saa god en Forandring at de begge udbrød, det skal have en sort Ramme hvor skal vi faa den lavet? Hansen har smukke sorte Lister sagde Baronen vi tager billedet ud og gaar ned med Rammen saa behøver vi ingen Maal at tage nu var det afgjort vi drak et Glas Madejra og takkede for de gode Raad og begge to gik ned af Vejen, Las med Rammen paa Nakken. Agraren gik paa Savværket med 3 Bræder der skulde skjæres igjennem til Kassen de blev allerede hentet igaar og bragt over til Hinke, han var her i Formiddags og tog selv Maal han vilde ikke nøjes med Faers for den maa jo ikke være for lille Fru Larsen.
 I morgen pakkes de og afsendes som Ilgods; - at du veed; Syberg sagde det var for tidlig at give det Fernis, det skulde vare mindst et Aar før kunde de røde Farver ikke taale det, saa revnede de, nu har jeg vasket det i dag og saa giver Las det Æggehvide, Aakanderne ser godt ud i Rammen sagde Faer han var hos Las da de kom, og til det er der en Kasse der passer, saa pakker vi dem kjære Barn stolende paa de to gode Mænd der siger det skal afsted, det er et godt Arbejde og saa ventende paa hvad de ækle Herrer i Kjøbenhavn siger, men tag Dig dog ikke nær lille kjære Ugle om de kasserer det, for det er jo noget vi er vant til, jeg fik jo flere kasseret sagde Las, og ”Gales” smukke Arbejde i fjor , dog jeg skulde blive saa glad om de vilde tage pænt mod vi to Gamle.
 Nu render lille Marie med Brevet for at du kan vide paa Søndag at vi har gjort alt for at skaffe det frem i rette Tid – Alheds 2 Billeder saa ogsaa godt ud sagde Faer vi skal nu over at se det Hele i Morgen
 Her stormer stærkt men vi tørrer ligegodt Tøj og nu kommer Marie med din Pakke fra Banegaarden det er vel Blomsterne som nok skal blive plantet nu skal jeg til at plante Urtepotterne om naar der kommer en mild Dag –
 Nu maa jeg sige Lev vel til næste Brev det er dejligt at Du tager til i Vægt og faar Lov til at spadsere – men pas dine Forskrifter og din Pleje
 dine Roser begynder at skyde nye Blade, ogsaa Nillikerne sender op Alle ere raske
 Agraren er i Virksomhed der er en Ko der har kælvet, det er den 3; nu er der kun en tilbage af de unge; 3 Kalve Olga, Uglen og Svend trives godt
 nu skal hiin gaa, de kjærligste Hilsener fra dem Alle vi taler daglig om vor kjære Ugle
 Din Moder</t>
   </si>
   <si>
@@ -5062,51 +5062,51 @@
 I Kjøbenhavn var Margrethe og Christian og tog imod os, vi tog med dem hjem og spiste Frokost. I Halmstad fik vi Kaffe, og Smeden havde Pels og Kappe med, som hjalp godt paa Touren herop. I dag var vi hos Jakob Samuelsen og paa Veien derop, ve Holmsøen traf vi Samuel Andersen som fortalte os at han havde afsendt Brevet til mig og mens vi stod og talte med ham, kom Posten med dit Brev, den Sag maa jeg se at klare bedst mulig, der var ogsaa Brev fra Georg, med mange Elændigheder det gjør mig meget ondt for ham, jeg bliver helt forstørret, - bare jeg ikke kommer til at reise hjem førend Tiden, da jeg ikke forstaar hvordan jeg skal hjælpe ham herfra. – Jakob Samuelsen var ikke hjemme han var i Halmstad, men Propr.han kan ikke tage imod endnu, da hele Dammen ligger fuldt af Stokke til Ryds Bruk, saasnart jeg faar talt med ham, skal jeg skrive mere herom. Jeg kan see her at Johansson ikke har tænkt at blive paa Boxhult, her er ikke pløjet en eneste Fure, men da han ikke har kunnet faa noget andet lader han som Ingenting.
 Da Birch ikke har kunne faa solgt Höljeryd har han forsøgt at arrendere den ud, forleden Dag kom en Mand med Kone og 3 Børn fra Nyborg som skulde have have den i Forpagtning men da han havde været her i 2 Dage reiste han hjem igjen, han havde en Jernbanevogn Flyttegods med, saa det vilde koste ham 200 Kroner, men han sagte til Ekmann,at han hellere vilde tage det første Tab som det sidste. Saasnart jeg faar mig sat ind i Forholdene her, skal jeg igjen skrive til dig. Lad mig vide om Johannes har solgt flere Billeder.
 Kjærlig Hilsen til dig og Adolph, og lille Lyse,.
 I A Larsen
 Båxhult d. 28 – 3. 05.
 Kære Moer! Vi kom godt herop i Søndags, men det var en Skam at vi ikke fik skreven paa Landeryd, Smeden var der, men vi kunde ikke komme ind hos Elmquist og Faer havde Hast med at komme af Sted saa jeg maatte opgive det; Vejret var jo dejligt klart, saa det blev ikke helt mørkt, men det var en drøj Køretur, den varede i 3 Timer, det er en lang Tid at sidde stille naar det er koldt, det var da et Held at det var stille Vejr, omsider fik den da Ende og vi tog straks fat paa at fyre da vi kom herop, desværre kunde det ikke brænde inde i Sovekammeret, Røgen væltede ud i store Skyer, først tænkte vi at det var fordi der ikke havde været Ild saalænge men det blev værre og værre, saa maatte vi tage Ilden ud og bære ind i Salen og begyndte saa straks at dampe Sengeklæder af, de trængte ogsaa til det, der stod ligefrem en hel Røg op af dem, Faers Seng flyttede vi derind, nu har vi sat den i Førmakket og fyrer saa baade her i salen og inde hos mig naar saa Dørene staar aabne er der lunt over det hele. – I København fik vi at vide at den lille Astrid var død for en Ugestid siden de mente at hun blev begravet den Dag, men da vi kom herop fik vi at høre at hun endnu ikke var begravet, de havde hele Ugen ventet at lille Misse var gaaet bort, men hun lever endnu, skøndt hun er saa svag og afkræftet at hun kun kan hviske; den lille skal begraves paa Fredag; jeg var der ovre i Gaar og da Misse gerne vilde se mig var jeg lidt inde hos hende, det var frygteligt for mig som ikke har set hende siden hun var rask og glad, aa hvor ser hun elendig ud, hun er saa utrolig mager og saa sagde Ingeborg at endda ikke saa saa daarlig ud i Gaar som hun plejer fordi hun havde lidt Feber naar hun ikke har det er hun ligbleg; aa den Stakkel, hvor det maa være forfærdeligt, bare hun dog snart maa dø, hun ønsker det jo selv og Doktoren kan slet ikke forstaa at hun kan blive ved at leve; da jeg gik bad hun mig om at komme snart igen det var saa roligt at se mig og hun spurgte hvordan Du havde det og bad mig hilse Dig saa meget, saa smilte hun og nikkede saa kærligt til mig. – Ingeborg ser meget daarlig ud, hendes Hals er stadig ikke god og da hun forleden Dag var oppe hos Docktoren, undersøgte han hende rigtig og sagde at det var bedst hun rejste fra Strømhult, men hun sagde at det kunde hun ikke, der er jo ingen af de andre der kan passe Misse, saa snart Ingeborg gaar ud af Stuen spørger Misse hvor hun gaar hen; saa maatte hun love Docktoren at være yderst forsigtig og gaa en tur hver Dag. – Ekmann var her og spise til Aften. Aften og sad og snakkede til Kl. var henad 10, i Aften skal vi tidlig i Seng, vi var en lang Tur i Eftermiddag, helt oppe paa [Sjøgaarden]. Mange kærlige Hilsner til Jer begge fra Marie
 Kjærbyhus – Søndag
 Kjæreste Ugle!
 Det var det glædeligste Brev jeg har faaet i lange lange Tider, jeg vilde straks have svaret dig; men saa vilde jeg vente atfaa det fra Sverig med, jeg sendte dit til Klaks for, at han, naar han var bleven glad, skulde sende det Sverig, saa de kunde have det Tirsdag, samtidig faar de saa dette fra mig som jeg skriver nu, - vi er nemlig bedt ned at spise Middag hos Groseren og blive der i Aften Lyse er helt optaget af dette, han skal sidde imellem Agraren og Farmor til Middag – han er saa god og medgjørlig den lille Ven, at det er en Lyst – Hvor det glædede mig at Fru Goldschmidt huskede paa dig, hun er en Ven af de ægte.
 1000 Tak for blomsterne det lille Grønneglas blev helt fyldt; men dem jeg plantede har slaaet Rod og vilde der blot komme lidt Solskin saa skulde vi se der blev blaat
 Tænk, at vi nu er i den Maaned hvor du kommer hjem eller faar Lov at rejse ud – saa skal vi see Udstillingen og gode Venner, Tak dog Gud Fader der er saa god jeg ved knap hvordan jeg skal faa takket, nu kom jeg til at slaa denne store Klat og det betyder jo velkommen ved du Eckardts Husnummer saa sig mig det dog, jeg lovede at sende Maries lyse Kjole og Sko og Hat i en Jernbanepakke til hun kom tilbage saa skal hun jo ogsaa se sig om i Byen og vil jeg haabe de kan saa meget tilovers at hun kan se til Haslev paa Hjemvejen, husk det er Alheds Fødselsdag den 7 April; og lad mig med det samme sige dig, at om Vejret bliver saa han kan male paa Billedet saa skal Agraren sende Brevkort og han farer lige hjem, du faaer saa nøjes med Alhed og Puf som Gjæster; nu faar vi see hvordan det gaar 
 Jeg maa nok heller sige Farvel for det er længe siden Toget kom og jeg skal pyntes, jeg skal hilse fra Agraren han skriver med næste Gang han skal jo presse sit Tøj at vi kan gøre os saa pæne som muligt
 Din glade Moder</t>
   </si>
   <si>
     <t>1905-03-31</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
   </si>
   <si>
     <t>Sidsel -
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 - Fenger
 Alfred Goldschmidt
 Peter Hansen
 Alhed Larsen
 Andreas Larsen
 Johannes Larsen
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Jens Schou
 Christine Swane</t>
   </si>
   <si>
     <t>Christine Swane takkede i et brev fra 28. marts 1905 Astrid Warberg for, at hun havde skaffet en invitation til at udstille på Journalistforbundets udstilling.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid Warberg, 1905-03-31, 2407, Skagensbrev</t>
   </si>
   <si>
     <t>Alle er glade for, at Christine Swane/Uglen får billeder med på udstillingen. 
 Laura Warberg har haft mange fra familien til aftensmad og overnatning. Alhed og Johannes Larsen rejser nok snart, for han er i gang med et stort billede. 
 Thora Branner er syg efter en fødsel og må ikke amme. Man prøver at hyre Frk. Fenger til at passe hende. 
 Mon Astrid og Alfred kan finde en god jordemoder?</t>
   </si>
@@ -5221,51 +5221,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/F0dG</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogata 19⁴
 Malmø
 Skåne
 [I brevet:]
 Kjerteminde d:26de Juli
 Kære Astrid!
 Det bliver intet langt Brev, jeg maa ned med det om en halv Times Tid. men vente til i Morgen vil jeg dog ikke. Det var mærkeligt Du dog fik mit Brev og Brevkort og endnu mærkeligere, at der gik saa langt hen, inden jeg hørte noget fra Dig. Paa Lørdag 6te Aften venter vi Las &amp;amp; Alhed, saa har de været godt 3 Uger borte deraf 14 Dage i Paris. De er vældig tilfredse med hele Rejsen, har set Masser af Kunst og nok set paa alle mulige berømte Steder i Paris. Heden har de ikke klaget over. Jeg har faaet Brevkort næsten hver Dag. Paa Mandag Nat rejser jeg hjem og tænker, Christine kommer Tirsdag Aften fra Snøde, hvor de unge Børn leger paa Kraft; jeg gør det saa færdigt. Fra Muk har jeg to Gange haft Brev, de var syge den første Uge deroppe, men nu nyder de Tilværelsen, og den lille og nem at passe efter at hun paa Rejsen fik den sidste Hjørnetand. De har let ved at faae Mad undt. Grøntsager Kartofler faaer de. De savner saa grulig Løg, er de dyre hos Eder, ellers vilde hun vel blive henrykt ved lidt sammen med et Brev hvor det er som her, at Posten skal være indtil 2 Pund. – Jeg veed intet om Johanne saa tager Pladsen hos Tante; men der maa snart kunne komme Brev derom. Dede har endnu ikke helt bestemt sin Rejse, han skal med Skakke til Sønderborg paa Søndag og mulig rejse der fra til Hamborg Berlin Dresden. Det skulde afhænge af om vi faaer Penge fra gl. Larsen, og det ser da ud til det, at han kan skaffe nogle, naar han kommer til Sverrig. – Gud veed om Chr. ikke nok vove en Tur til Malmø, dersom hun nu faasr nogenlunde Sikkerhed for, hvornaar Affæren bliver. I al Fald kommer jeg da nok en Dag og saa kan jeg fortælle. – Lage lavet af grovt Salt der skænkes kogende Vand paa, røres om til Saltet er smeltet og bliver helt koldt. Jeg ved intet Kaal til det. Det er rigtignok dyrt at sylte hos Eder, kan du ikke imellem faae noget Saft med fra København? Eller faae at vide, hvordan de derovre bærer sig ad. Du _ koge Saften uden Sukker, ja maaske med Saltlage, men staaer det ikke i Bogen? Du behøves ikke at sende Brevene. – Bare Du havde skrevet 2 Ord paa et Brevkort til Tante om din Adr: Hun kan da ikke forstaa, at jeg ikke har svaret paa hendes Brev, men nu skriver jeg en af Dagene. Jeg har haft det rart her. I Aftes var jeg med Fru Larsen og Marie paa Lundsgaard hos Allerup, han har Klaver og en Fru Herts, som boer i Kærbyhus, spillede aldeles dejligt for os: Det var en yndig Aften, mange Blomster i hans kønne lille Stue, Udsigt til Stranden, Kaffe med fine Kager og Drikkevarer, en Tur i Drivhuset først. Ja saa Farvel lille Putte.
 Kærlige Hilsener fra Mor.
 Du kan ikke bruge Puddersukker til Syltning.</t>
   </si>
   <si>
     <t>1905-11-25</t>
   </si>
   <si>
     <t>Sortedams Dossering 25</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Ellen Brønsted
 Louise Brønsted
 - Frandsen, Fr.
 Ina  Goldschmidt
 - Hammarsköld
 Marie Hansen
 Alhed Larsen
 Andreas Larsen
 Christine  Mackie
 William Mackie
 - Schrøder, Frk. 
 Hempel Syberg
 Andreas Warberg, Albrechts far</t>
   </si>
   <si>
     <t>Det er ikke let at gennemskue, hvem Frøken Frandsen skal være sygeplejerske for. Hvem Jensen var vides ikke. Familien kendte mange af det navn. 
 Andreas/Dede boede hos sin mor, mens han læste jura. 
 Det vides ikke, hvem Helga var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid, 1905-11-25, 2408</t>
   </si>
   <si>
     <t>Det går godt med lille Bodild. Christine er et døgn forsinket på rejsen til Oslo.
 Frk. Frandsen skal bo hos en af Lauras døtre og hjælpe en tid.
@@ -5372,89 +5372,89 @@
   </si>
   <si>
     <t>Kjerteminde 26 Octbr. 1906.
 Kæreste lille Alhed!
 Jeg er saa glad i dag. Naa for at blive i Stilen og fortsætte de andre Breve maa jeg vel begynde hvor jeg slap i Aftes. For Resten sidder jeg nu alene i Huset og skriver Marie lovede at komme over med Børnene og sidde her mens jeg gik ned med dette. Altsaa da jeg gik fra Grossereren mødte jeg Postbudet og fik Dit Brev som jeg læste hos Dr. Hviids, i Dag har jeg ingen faaet, jeg havde det rigtig rart dernede, vi fik først Blomkaal og Bayer derefter Andriken og Rødvin og saa Smørrebrød og Snaps. Bagefter Whisky og Sodavand, saa kom Fru Hviid ind og sagde at jeg maatte ikke blive forbavset over at Kathinka ikke viste sig, men hun havde ikke haft godt af den varme Mad, Julius forklarede: De ved Kvinder kan under Tiden blive daarlige – Maven. Vi sad saa og snakkede til Kl. mellem 11 og 12. Jeg havde Nøgle med da Amanda havde forklaret mig at hun skulde have Bad saa det kunde jo træffe at jeg kom paa den Tid og saa kunde hun jo ikke lukke mig op. I Formiddags malede jeg det Træsnit til Klaks og fik det af Sted med 8.20 Toget. Amanda har hængt i til det sidste, i Dag har hun gjort rent i Vaskehuset og Lokumet, og saaledes været over hele Huset. Vi spiste alle sammen til Middag i Kærbyhus og fik Haresteg og Æblegrød. Mølleren kommer nu en af Dagene han har skrevet til Fader at han vil nok for 60 Kr. alligevel. Amanda rejste saa med Toget 3.20 og tager med Færgen fra Frihavnen 11.10 Søndag, efter Din Bestemmelse No 2. Hun bad om jeg endelig vilde skrive om at en af Jer vilde tage imod hende ved Færgen i Malmö. Men nu skal Du høre hvorfor jeg har været saa glad i Dag. Jeg vaagnede i Morges lige i Dagningen men faldt saa i Søvn igen og drømte saa dejligt om at Du var hos mig og var glad ved mig og jeg drømte saa levende, saa jeg vaagnede i saadan et forfærdelig godt Humør, der har holdt sig hele Dagen, det er virkelig som om Du havde været hos mig. Børnene har ogsaa været saa flinke i Dag. I Eftermiddag begyndte jeg at rydde lidt op i Gaarden, Puf hjalp mig og derefter vandede jeg Blomsterne, da jeg var ved de sidste kom Dr. Petersen bilende og erklærede at jeg var en Flab, hvortil jeg sagde Tak i lige Maade, derefter spurgte han om jeg havde Whisky og da jeg sagde Nej, sagde han: hvad Fanden skal vi saa beruse os i? Jeg fandt saa en halvfuld Fl. af den hvide fyldige og en do ½ Fl. Madeira, da vi havde drukket et Par Glas gik vi ud for at se paa Ænderne og lidt efter hørte vi nogen spille paa Klaveret, saa dukkede Dr Hviid op, med cand. jur. Hennings fra Byfogedkontoret, som kom for at sige God Dag og Farvel, hvad Fanden er det I har siddet og drukket sagde Dr Hviid og saa maatte jeg jo skaffe 2 Glas mere, vi var saa oppe paa Værkstedet og saa gled de alle tre. Da vi havde fodret Ænderne gik Puf og jeg paa Andetræk men saa ingen Ting og da vi kom hjem kom Marie for at hente os for at spise til Aften, og nu sidder jeg altsaa her. Jeg glæder mig forfærdeligt Du kommer, jeg har skrevet Datoerne op paa et Stykke Papir, det er den første paa Torsdag og saa begynder jeg at vente Dig, saa har Du ogsaa været væk i omtrent 3 Uger. Nu kom Marie med Børnene jeg skal hilse fra fra Dem. 1000 Kys og Hilsner fra mig selv.
 Din
 Johannes Larsen</t>
   </si>
   <si>
     <t>1907-04-19</t>
   </si>
   <si>
     <t>Rørdam</t>
   </si>
   <si>
     <t>Maren -
 HC  Andersen
 - Andresen Kerteminde
 Ina  Goldschmidt
 Gudmund Hentze
 Alhed Larsen
 Georg Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Nicolaus Lützhøft
 Christine  Mackie
 Ellen  Sawyer
 Anna Syberg
 Hempel Syberg
 Laura Warberg
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Syle: slangudtryk for penge.
 To af Alhed Larsens søstre er gift og bor i USA
 Det er uvist hvad en jabitiere er.</t>
   </si>
   <si>
     <t>Der refereres til Gudmund Hentzes artikel i Politiken, som startede bondemalerstriden. Junge har muligvis været igennem en svær fødsel. Christine Swane og Klaks sender dueunger til hende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/03Q9</t>
   </si>
   <si>
     <t>1907-04-19
 Kjærbyhus Fredagaften
 Kjære Ugle!
 I Aftes kunde jeg ikke naae at skrive der var saa meget Dis er kommen med lille Sjums. Fru Varberg er endnu daarlig af Feber saa hun maatte opsætte Touren begynder saa med et Par Dage hos Onkel Syberg og kommer saa ned hos Las – hvor hun skal gaa uden at gjøre noget, Alhed vil saa see at faa Maren der gaar hos Lytzhofts – et Par Timer om Dagen til det grovere Arbejde. Sygeplejersken rejste igaar til Frederits i Besøg nogle Dage; Marie laa saa derovre i Nat og passede Junge og Barnet. Dis passer dem om Dagen med lidt Afløs i Dag sad jeg der. Fru Syberg var der og hun ville gjerne laane Politiken med den Artikel af Gudmund Hintze men den var jo sendt til Amerika gjemmer I dem saa kunde Du jo sende den herud; Tak for Duerne til Junge hun spiste den ene i Dag
 men hvem havde dog kvalt dem
 ja kunde jeg nu rigtig male den Szene for Dig Marie var i Aftes paa Banegaarden og Georgs Børn gik i dag ved Titoget for at høre, men hun kom hæsblæsende nej Farmor der var ingen Duer Marie gik saa i Gang med at pille en Sybergs havde sendt jeg var ude i Gaarden at samle lidt Pindbrænde da Grosseren kommer halende med en dueunge i hver Haand – ja ja her er de men det er nogen rigtige Nogen til at kvæle Duer; Da Postbudet kom i Boutiken sagde jeg naa der kommer Duerne, ja der er noget levende i Pakken sagde Andresen, og her seer I den ene er levende og vil I høre mig saa maa den have Lov at leve vi gav den Drikke og den drak en Masse jeg madede den med Hvedebrød og den spadserede paa Bordet og begyndte at pille sig nok saa flot; og nu lever paa Dueslaget sikke et Eventyr for en H C Andersen ja det er næsten utroligt at saadant kan lade sig gjøre det maa da være meget løst Tøj den har gjort Rejsen i I skal nu høre lidt om os selv vi ere raske. Faer er lidt bedre men sover kun daarligt om Nætterne, men det er jo al den Spekulation for Penge ak havde vi dog de blanke Syle
 I Aftes strøg Marie min Kjole og endel hvidt af Junges saa bagte hun en Honningkage og da der var varmt i Kjøkkenet og Marie skulde derover saa hentede jeg Jabitieren og vaskede mine Fødder og tog al mit rene Tøj paa og min nye Natkjole det var dejligt Du kan vel see mig jeg havde vasket min Natkappe!
 Jeg skulde hilse fra Dis hun vil ned hos Eder til Sommer i 14 Dage med Mand og Barn om hun kan faa Lov til det hils nu Vilhelm mange mange Gange og Tak saa meget for Duerne det er første Gang i Dag at det smagte hende at spise denne Uge endnu skal hun ligge saa kan vi begynde at tale om det siger Doktoren. Marie skriver en af Dagene.
 Hilsen fra Faer og mig.</t>
   </si>
   <si>
     <t>1907-9</t>
   </si>
   <si>
     <t>Jens -
 Laurentius Allerup
-- Balvig
+Hilde Balvig
 Victor Bøttern
 Christian Eckardt
 Frøken - Eriksen
 Ina  Goldschmidt
 Hans Hinke
 Jens Hinke
 Julius Hviid
 Kathrine Hviid
 Adolph Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johanne Christine Larsen
 Marie Larsen
 Rasmus Petersen, Gartner
 Christine Swane
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Der var ikke kommet breve fra Amerika: Alhed og Johannes Larsen opholdt sig i USA fra maj til december i 1907.
 Fritz Syberg sendte et brev til Christine Swane på "Rørdam" (1907-10-03)
 VL takkede for blommer og kål og sendte hilsner til sine 3 børn: her Christine Swane, Marie Larsen og Wilhelm Larsen. Wilhelm Larsen boede på skovriddergården "Rørdam" under Wedellsborg. CS var i huset der fra maj 1906 til december 1907. 
 Det er uvist hvilket medlem af Meyer-familien, der bliver nævnt i brevet.</t>
   </si>
   <si>
@@ -5619,51 +5619,51 @@
 Kl 3 var vi i Tranås – et bekendt Kursted med Brystsygesanatorium. Der var 15 min. Ophold – og vi spadserede da på Perronen i det dejlige, friske Morgenluft. Skiltes. En halv Time efter var jeg i Mjølby (i Østergøtland), hvor jeg skulde skifte Tog og hvor jeg løste Billet til 3die Klasse. 
 Op på Dagen fik jeg Rejseselskab af en henrivende ung Pige, vi snakkede ivrigt sammen og det viste sig, at også hun syslede med Pen og Blæk. Desværre skiltes vi i Krylbo; men så var man i Dalarne det var Klokken 12 Torsdag Formiddag. Hvilken Rejse – det var som en Æventyrfærd! Trods al Træthed kunde jeg ikke lade være at se ud - på de dejlige Bjærge med grønne Fyr og Granskove – og Birkeskove med skinnende hvide Stammer - - Sneen lå endnu på mange Steder – og de små røde Træhuse tog sig bedårende ud mod den hvide Sne. 
 Det var blandet Tog – og det gik - usigelig langsomt – men så meget der var at se på – ved hver Station kom der Folk ind i brogede, smukke Nationaldragter og de talte et Sprog, som var fuldkommen uforståeligt for mig; men alle var de glade og muntre – lige så fornøjelige at se på, som deres Dragter – der var en Leen og Snakken hele Tiden. 
 Tilstå må jeg dog, at Trætheden undertiden overvældede mig så jeg måtte sove et Øjeblik. 
 Først Kl. 6.15 om Aftenen nåede vi Insjön, hvor jeg snart i Folkevrimlen fik Øje på en smilende Cid; og så tænkte man ikke mere på sin Træthed. Snart efter var vi ombord på den lille Damper, der tætpakket med de mest forskelligartede Mennesker, førte os blidelig ned ad Dalelven. 
 Åh Mor, det kan ikke beskrives hvor herligt det var!
 Insjön lå spejlblank med sine skovklædte Granitbjerge – Aftenen var så stille og mild – og Solnedgangen - - ! Og Cid fortalte mig om Livet deroppe – om Tømmerfløtningen, der snart skal begynde. Når Sneen smelter i Bjergene, så stiger Elven – og så begynder Tømmerdriften – Tusinder og atter Tusinder af Planker kommer så drivende højt højt nordfra - - og vi så, at de var i Færd med at lave Dæm-III/ninger – Plankerne kædes sammen i hinandens Forlængelse og dermed dannes en hel Vej langs den ene Elvstrand [Tegning med ordene "Elven" og "Dæmning" indsat] – jeg vèd ikke, om der gik Timer eller Minutter, ved blot, at det hele forekom mig at være en Drøm – en vidunderlig skøn og prægtig Drøm, fra hvilken man aldrig skulde ønske at vågne. Så kom vi til Leksand – ved den lille Bro stod fuldt af ventende Mennesker – og der blev et Liv og en Virksomhed, da Båden lagde til. Blandt de mange små Køretøjer fandt vi omsider vores ”Skjuts” vi steg op på Forsædet, Bagagen og en Dalkarl bagpå – han stod op! og kørte Hesten – og det gik i susende Fart op ad skumpede, stenede Småveje – Zig zag op ad Bjerget, til vi landede i en stor gammel rød Gård, hvor en smilende Dalkulla i Nationaldragt viste os Værelset, som Cid havde lejet til mig.
 Det er nærmest en Sal, jeg bebor – Vinduer til 3 Verdenshjørner og fra dem alle en Udsigt!! For øvrigt en meget hyggelig Stue – hvidskuret, tæppelagt Gulv – snehvide, hjemmevævede Gardiner – ligesom der også på alle Borde og på Sengen findes dejlige, vævede Stykker – hvert Hus har sin Væv – og de væver alt selv.
 Da jeg var bleven ordnet en Smule gik vi hen til Pensionatet, hvor jeg spiser – hos Frøkenerne Bernberg - 3 tykke, livlige og meget elskværdige Damer. 
 De – samt de øvrige Pensionærer kaldte mig vedholdende Frøken (trods Præsentationen, der lød på Fru) Næste Morgen, da jeg var ene med Frk. Bernberg sen. sagde jeg til hende, at det var ”et litet Mistag – min Titel var fru – fastän jeg var skild.” 
 Forbavselse! Ved Middagsbordet, da jeg sad i ivrig Passiar med en Lærerinde fra Stockholm – som idelig sagde Frøken S. til mig – bemærkede Frk. B, at det var ”et mistag etc!” 
 Stor Opstandelse! Fra det Øjeblik var jeg Ifølge svensk Skik – den fornemste Gæst – jeg skal have først o s v – o s v – o s v. Svenskerne er kostelige med al deres Etikette. Frkn. Blomberg forandrede straks deres Væsen og er nu udsøgt elskværdige – hensynsfulde - - og konverserende. Men ingen forstår et Muk, når jeg taler dansk – så jeg øves ganske godt i mit Svensk. Næste Dag – Langfredag – var Cid og jeg i Leksand – 3 Kilometer herfra – og så på Kirkefolket. Et uforglemmeligt Syn. De går i Vinterdragt nu – hvid, kort Skindkofte, kantet med en hvid Pelsbræmme – sorte, læggede Nederdele og brandrøde Forklæder; disse sidste betegner Sørgedragter, som bæres i hele Fasten – sidste Dag Langfredag. På Hovedet brogede Huer – forskellige for hver Landsby. De unge Mænd har desværre emanciperet sig og går moderne klædt, hvorimod alle gamle Mænd bærer Dragter – lang sort Klædesfrakke – gule Knæ-skindbuxer og hvide uldne Strømper. Håndværkerne bærer brunt Læderforklæde under den sorte Kappe. Storartet ser de ud allesammen. Efter Gudstjenesten samles alt Folket under Majstangen - og så går Sludderen, mens de venter på Posten, der kan hentes ved 1 Tiden, når Båden er kommen fra Insjøn. – I Går Eftermiddag travede vi i Bjærgene flere Timer – hvilken Luft her er – så ren – så frisk – så bedårende. Heroppe må man vel engang blive til et nyt og bedre Menneske 
 Nu er her ikke Plads til mere dennegang – men jeg skriver engang endnu herfra. Håber at Pengene slår til i 14 Dage – og rejser nok 1ste Maj hjem. Dit Brev fra Kristania nåede jeg at læse i Kerteminde – gid Dit næste Brev bliver ligeså godt! Jeg længes meget efter at høre, hvordan rejsen er gået. – nu er Du nok omtrent derovre. 
 Kære Mor – jeg håber at dette Brev glæder Dig – og at Du ikke finder plads i Dit Hjerte for nogen Forargelse. Jeg synes virkelig selv, at jeg i de 
 [Skrevet på hovedet øverst på brevets s1:]
 sidste År har døjet så meget ondt, så at jeg nu har Lov at føle mig glad engang. Og det gør jeg – takket være - - - ! Gæt selv. Tusinde kærlige Hilsner fra Din Astrid.</t>
   </si>
   <si>
     <t>1908-05-07</t>
   </si>
   <si>
     <t>Boston
 244 Columbia Road</t>
   </si>
   <si>
-    <t>Laura Balslev, f. Leth
+    <t>Laura Balslev
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Ellen  Sawyer
 Harris Sawyer
 Cid Smedberg
 Christine Swane
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt indledte et forhold til Cid, mens hun var gift med Alfred Goldschmidt. Det vides ikke, hvad Cids familie hed. 
 Warberg-familien kendte flere, der hed Peter, så det kan ikke afgøres, hvem den omtalte var. 
 De omtalte fotografier fandtes ikke sammen med brevet. 
 Chr. Branner var muligvis et medlem af Thora Branners mands familie (Thora var Alhed Larsens søster).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid W-G til Laura Warberg, 1908-05-07, 2424</t>
   </si>
@@ -5754,51 +5754,51 @@
 "hvad vi faar ud af en Tur til Forlægger med J.V. Jensen": Johannes Larsen og Johs. V. Jensen udviklede i 1908 en plan om at lave et fælles bogværk med akvareller og tekster omhandlende årstidernes gang i Danmark. Larsen malede 128 akvareller, og Jensen skrev en del tekster, men intet forlag turde binde an med så mange farveillustrationer.</t>
   </si>
   <si>
     <t>Alhed blev urolig, da hun i brevet fra Johannes Larsen fik at vide, at pengene ikke var afsendt. Han må se at skaffe dem fx ved at gå ud til Tutte (Thora Augusta f. Warberg).
 Larsen må også gå til Winkel &amp;amp; Magnussen og få maling og pensler. Og til Viggo Johansen i forbindelse med et stipendium, Larsen søger.
 Det bliver spændende at høre, hvad forlæggeren siger til Johannes V. Jensen-sagen.
 De to rødkælke er døde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/q1aj</t>
   </si>
   <si>
     <t>Henriksen er Kontorchef og Leutnant – ikke Sagfører
 Kæreste Larsie!
 Du er rigtignok flink til at skrive til mig, jeg haaber ogsaa Jeg faar i Dag og faar Oplysning om, hvordan det gik med de Penge. Jeg blev meget urolig, da jeg igaar fik Dit Brev og saa de ikke var bleven afsendt i rette Tid. Men jeg har det Haab, at Du i Forgaars efter Kl. 5 ½ (Dit Brev var skreven Kl. 5 ½) har haft et lyst Øjeblik, hvor Du har fundet paa den meget nærliggende Udvej at gaa ud til Tutte og hente Pengene navnlig da jeg skrev det til Dig, men selvom jeg ikke havde skreven det, laa det dog snublende nær at gaa ned i en Telefon og spørge, om de havde Pengene derefter tage ud at hente dem. * [Indsat i margen] Jeg havde ordnet det saadan netop fordi jeg gik ud fra at vi ikke sad hjemme og Lydserne lukker jo ikke op. [Indsættelse slut] Desværre fik hun kun 200 for Broschen, jeg haaber Du fik de 62 et andet sted (Winkel). Jeg prøvede i Gaar at ringe Manden op, men han var ikke hjemme. – Vi har haft et Anfald af Vinter med megen Sne og stærk Frost, det er ækelt saa sent hen. I Dag er det yndigt i Solen men Frost i Skyggen. Hør vil Du endelig gaa op hos W. &amp;amp; M. og faa en hel Masse Maling af forskellig Slags med hjem et Par nye Pensler var heller ikke af Vejen. Christine skal jo i Aften hen hos Bøtterns med Sander. – Hvem er Viggo Madsen bleven gift med?? – Hør kommer Bertram saa ikke herover alligevel, det var sjov hvis hun og Sehens [?] kom i Paasken. Hils dem Masser af Gange. Jeg har bestilt Steen til at komme i dag at sende Billedet ind ned. Forsøm ikke at gaa til Viggo Johansens, det hjælper altid paa et Stipendium. – Det er spændende, hvad vi faar ud af en Tur til en Forlægger med J.V. Jensen. Lysse var oppe første Gang i Gaar, saa jeg maatte opgive min Plan om at fernisere i Sovekammeret. De 2 Rødkælke er døde vist af at flyve imod en [ulæseligt ord] nu kun mange kærlige Hilsner fra Børnene og Din A.
 Lørdag Form.</t>
   </si>
   <si>
     <t>1910-01-06</t>
   </si>
   <si>
     <t>Snave, Kerteminde</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Franziska  Erichsen
 Andreas Larsen
 Johan Larsen
 Marie Larsen
 Karl Madsen
 Georg Seligmann
 Christine Swane
 Laura Warberg</t>
   </si>
   <si>
     <t>Johannes Larsen er i København og skal deltage i en fest. Johannes Larsen er i Kerteminde med drengene. 
 Snave: I Snave nord for Kerteminde boede "gammel Mand", Holm, som Larsen var venner med.</t>
   </si>
   <si>
     <t>Alhed Larsen skal holde fest fredag (8. januar) i København med sin mor m.fl. Hun rejser hjem lørdag, hvor hun og Johannes Larsen skal til middag i Snave. Ved festen i København skal Alhed have Karl Madsen til bords, og det bliver nok mere ærefuldt end sjovt. 
 Alhed har besøgt en masse mennesker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/v8qs</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Jeg morer mig glimrende! De er saa søde. Marie har helt Ferie og er rask og frisk. De hentede mig alle paa Banen, Mor og Chr. ogsaa. De meddelte, at det var opsat til Fredag og var rasende over at jeg vilde rejse saa snart hjem. Jeg lovede at vente til Lørdag Morgen herfra 8 ½, det kan jo nok gaa selv om vi skal til Snave den Dag, men saa maa Du jo sørge for Vogn, jeg maa jo have en Timestid til Spisning og Omklædning. Det bliver alligevel Torsdag, men nu gør jeg ikke om paa Rejsen, de vilde saa rasende nødig have, jeg skulde rejse strax næste Form., saa vi knap kunde snakke om det. – Jeg var hos Franciska i Gaar, hos Mor til Middag, om Aftenen med Mor og Chr. hos Tuttes i Vanløse. Nu skal Marie og jeg til Byen og ende Ærinder til Gildet det bliver festligt, ser det ud til, jeg skal vist have Carl Madsen til Bords, hvad der vist bliver mere ærefuldt end sjov, jeg skal have Seligmann ved den anden Side, han har udbedt sig det. - - Pas Endelig paa de søde smaa, lov mig at de ikke gaar til Havnen, sig det til dem, og Taarbystranden, hvordan gaar det med Lysses Forkølelse. skriv til mig. 1000 Hilsner Din A
 Haaber at faa dette med ½ 1 Toget Onsdag</t>
   </si>
@@ -5880,51 +5880,51 @@
   <si>
     <t>8 Juli 1910.
 Herr
 Kunstmaler Fritz Syberg,
 Fordskov, Kjerteminde .
 Deres venlige Brev af 28 f M har jeg modtaget. 
 Jndlagt sender jeg en Liste ,paa hvilken jndkøbene saavel som Betalingsterminerne er angivne , og som indeholder Anerkjendelse heraf saa vel fra Kunstnernes som Museets Side. De bedes underskrive den og foranledige den underskrevet af Deres Frue, Johs Larsen, Frk C Larsen og Fru A Larsen . Derefter bedes den sendt til min Adresse i Faaborg, hvortil jeg rejser i Morgen og forbliver der de første Dage af kommende Uge . Jeg skal saa faa Birkholms Underskrift .
 Som De endvidere vil se af Listen er der stipuleret foreløbig indtil 10000 Kr om Aaret op til 80.000 Kroner.
 Jeg velægger følgende Anvisninger :
 Fru A Larsen Kr 250,00
 Frk C Larsen " 225,00
 som De bedes overgive til de Vedkommende den første Rate.
 Med Hensyn til,hvad De skriver om Ordning af Komiteens Forhold , da er jeg fuldstændig enig med Dem heri. Naar Nic Lützhøft kommer hjem har jeg imidlertid tænkt at faa ham med til Faaborg,for at han kan se Samlingen, og vi kunde jo saa samtidig holde et Møde i Museet og ordne det fornødne.
 Som De vel erindrer blev der hos Fotograf Mikkelsen udkastet en Tanke om et Gruppemaleri fra Aabningsdagen . Jeg har siden været en Del optaget af denne Jdee ,som jeg finder særdeles tiltalende. Kunstnerne var jo enige om, at det helst kulde være Peter Hansen, der skulde male det - Jeg har talt med ham derom, og han vil gerne have den Opgave. Det vil jo tage nogle Aar at faa det færdigt. men der skulde jo allerede nu begyndes at tage Studier - De vil maaske tale med Johs Larsen derom.
 Kunde vi ikke tale sammen en Dag medens jeg er i Faaborg. Mit Telefonnummer er 170 g 24
 Med venlig Hilsen</t>
   </si>
   <si>
     <t>1911-02-12</t>
   </si>
   <si>
     <t>Villa Be</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Amanda Heinesen
 Elise  Høj
 Adolph Larsen
 Andreas Larsen
 Georg Larsen
 Johanne Christine Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Christine  Mackie
 Elisabeth Mackie
 Hempel Syberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Alhed Larsens kælenavn var Be, så Villa Be er hendes og Johannes Larsens hus på Møllebakken i Kerteminde. 
 Det vides ikke, hvem Jacobsens var. Laura Warberg kendte flere af det navn. 
 Kærbyhus var Johannes Larsens forældres hjem/gård. De døde begge i 1910.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid Goldschmidt, 1911-02-12, 2421</t>
@@ -6242,52 +6242,52 @@
 Malmø
 Skåne
 [På kuvertens bagside: Poststempel]
 [I brevet:]
 Villa Be – Søndag Morgen 7½.
 Kære Astrid! Et lille Kvæk skal Du have om Planerne! Jeg tager med 11 Toget til Esbjerg og haaber at de kommer i Aften eller vel snarere i Morgen sent dertil. Vi vil saa overnatte der, hilser paa Syberg de to Timer i Odense og er her med 6.20 Toget, hvor Alhed vil have Agrarens’ og Christine til Spisning. Jeg tager Brevkort med Udskrift til Dig og Lugge med mig og I faaer et Par Ord med Blyant sendt samme Aften, de kommer. Jeg tænker vi bliver kun faa Dage her vist til Lørdag d: 2_den_. Muk har arrangeret alt, hun vil have, jeg skal ligge i Junges Værelse og denne i Jærnseng paa Loftet. Du har altsaa Sofaen; jeg tager Lagner og Haandklæde [”og Haandklæde” indsat over linjen] med det skulde Du ogsaa. De har vadsket i denne Uge; Anna kom i Søndags: Ja, Du kan faae hendes Brev! – Vejret er grimt og koldt i Dag, men jeg tager 2 Kl. saa kan det alligevel blive en hyggelig Tur. Jeg vil boe paa Højskolehjem eller lignende. Johanne har faaet en Pige til November fra nu af. Marie Kærbj. er sagt op af Fru Grosse, der ikke mere kan holde hende ud. Swanes rejser fra Byen mest for hendes Skyld, saa nu er vi bange for, Marie vil prøve at faae en Plads i Kbh., saa har de hende igen. Johanne tænker en Smule paa at faae Marie til November, det kan jo maaske gaae i Vinter. 
 Ikke Tid til mere, skal have Bad o s v. Vil føje til, hvis der skulde komme noget fra Elle med Posten –
 Kærlige Hilsener!
 Glæder mig til at see Dig lille Putte! Puf gaaer nu i Skole, kun Sangtimer plager ham.
 Kys til Ungerne!
 Bedstemor</t>
   </si>
   <si>
     <t>1911-10-22</t>
   </si>
   <si>
     <t>4. sal
 Nørrevoldgade 29</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Else Birgitte Brønsted
 Louise Brønsted
 Eric Bøttern
-Thora C
 Poul Caspersen
+Thora Caspersen
 - Ehlers
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 - Johnsen, Fr. 
 Grethe Jungstedt
 Adolph Larsen
 Georg Larsen
 Johanne Christine Larsen
 Marie Larsen
 Christine  Mackie
 Elisabeth Mackie
 - Ryberg-Hauen
 Ellen  Sawyer
 Agnete Swane
 Sigurd  Swane
 Herman Vedel
 Vilhelmine von Sperling</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Caspersen og Jespersen i Charlottenlund var, og heller ikke Herz, Jørgen og Birgit. Tante kan muligvis være Vilhelmine Berg, som Laura Warberg ofte kaldte sådan. 
 Marie er muligvis Marie Larsen, Johannes Larsens søster. 
 Laura Warberg og svigersønnen, Alfred Goldschmidt, kunne ikke sammen.</t>
   </si>
   <si>
@@ -6315,68 +6315,68 @@
 Poststempel
 [I brevet:]
 Nørrevoldgade 29⁴
 Adr. Fr. Johnsen
 Søndag d: 22de Oktober.
 Kære Astrid!
 Hvor jeg glæder mig til Dit Besøg og til at vise Dig mit yndige Værelse! Lugge mente Du kunde overnatte der, men jeg synes Du maa hellere tage der Søndag 29de og tilbage her igen; naa men det maa Du selv om. Hvis Du derimod slet ikke har tænkt at være her en Nat, saa faaer jeg det nok at vide i denne Uge, i saa Fald vilde jeg til Middag alle tre Lørdag og Caspersens i Charlottenlund [”i Charlottenlund” indsat over linjen] og meget morsomt. I Morgen Aften skal vi til Fru Ehlers, en hel Mængde Damer og Paul. - Thora C. vil alligevel ikke have Tante, saa hun bliver her. Jeg er saae tilfreds med alting, og jeg troer ikke, der kan blive noget at være misfornøjet med. Her er nogle faa Damer jeg er glad ved bl.a. Enkefru Ryberg-Hauen, Moder til [ulæseligt] Herman Wedel – (Hertz tidligere og flere andre. Paa Lørdag er der Fernisering paa den frie, jeg mødte den stakkels elskelige Swane i Gaar og talte lidt med ham; Gud give han dog nu kunde sælge noget. Jørgen har talt med sin Læge Jespersen i Charlottenlund, hvor Swanes bor, har et Atelier og en Stue. Han havde sagt til Jørgen, "hvad mon de skal leve af, for de Malerier kan han da ikke sælge". Lut og Berta var her til The i Torsdags; de saas jo alle i Kerteminde fra Lørdag til Onsdag; det havde været en over alle Maader vellykket Tur, de talte begge uhyre meget om den. Børnene var meget begejstrede; Grethe, Putte og Birgit havde været med ved alle Legene ude i det dejlige Vejr; Erik Bøttern med L. og B. laa paa Hotel; Christine havde været saa livlig og fornøjet; for hende var det en Aften med Vin og Musik. Berta kunde en Masse have den extra Chaissélongue bort, naar Tante er rejst Lørdag Morgen. Mens den, hendes Kuffert og min egen store er her ser Værelset ikke ud efter noget. Lad mig nu vide, naar og hvor Du kommer i Land, at jeg kan være der. Det er mageløst, at Du skal spille igen og ligeledes at Du saa tager herover lidt jævnligt. Ogsaa rart, at Du er begyndt paa Din Gymnastik. Naar A. nu engang er i Kbh. og Du veed det forud, kunde jeg da tage over for en Dag. Jeg har det rigtig rart, har været to Gange i Teatret, sidst til Madame Butterfly, nydeligt. I Fredags var vi
 [Her mangler noget tekst]
 Detailler om Skandalen ved Selskabet. Det er i grunden gruligt at Agrarens skal have Marie i Vinter for længere e det da aldrig. De flyttede over i sidste Uge, Elle hjalp godt. Der er lutter Fryd og Gammen hos Agrarens, tror jeg Chr. skrev til Lugge saa er de da vist glade ved den nye Lejlighed. Kan Du ikke spare sammen til et ganske lille Svip til Kerteminde i Julen mellem Helligdagene; jeg har bestilt Logis hos Grosseren og der er jo to Senge. Tænk saa var der 6 af Eder sammen. Jeg sender Elle lidt Penge til Kort og Frimærker, saa hun kan skrive lidt til mig en Gang om Ugen saa kan vi indrette det saae Du kan faa det af mig. I Gaar var jeg paa Banegaarden at sige Farvel til Lugge; den lille sov trygt under det hele, hun er i det hele taget et Vidunder af Godhed. Hun var saa fin i lutter nyt hvidt, Hue, Trøje, Kaabe m.m. En næsten ny Vogn har de købt for 12 Kr. 
 Nu ikke mere lille Putte, men skal vi rigtig snakke paa Lørdag. Hilsen og Kys til de to kære smaa; hvor var de søde og livlige paa Banegaarden. Jørgen sagde, at lille Sjums har forandret 
 [Skrevet langs sidens venstre kant:]
 sig til sin Fordel. Hun var rask hurtig igen
 Kærlige Hilsener Mor.</t>
   </si>
   <si>
     <t>1912-01-07</t>
   </si>
   <si>
     <t>Øxendrup</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan 19</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Wilhelmine Berg
+    <t>Wilhelmine Berg
 Christian  Brandstrup
 Eline  Brandstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Carl Carl, Ellen Sawyers kæreste
 - Claudie
 Ina  Goldschmidt
 Grethe Jungstedt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Mine Mine, Brædstrup
+Anna -, pige i huset hos Brønsted
 Ellen  Sawyer
 Hempel Syberg
 Andreas Warberg
 Conrad Warberg
 Else Warberg
 Karen Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Laura Warberg opholdt sig på Glorup, hvor Albrecht Warberg, hendes svoger, var godsforvalter. Det kan ikke afgøres, hvilken af de to døtre fra Glorup der skal rejse med Laura W. De blev samlet kaldt Titterne, og i dette brev optræder navnet Titte.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2076</t>
   </si>
   <si>
     <t>Laura Warberg nyder at være på Glorup. Hun rejser derfra til Birkerød for at hjælpe datteren Louise. I april vil hun opholde sig hos Hempel Syberg og i sidste del af april samt maj hos Alhed og Johannes Larsen. 20. maj rejser hun sydpå over Hamborg til Schweiz, München mm. Mon dog ikke Astrid kan komme med på rejsen? Laura har spurgt Else og Conrad Warberg, om deres datter må tage med på rejsen. Hun blev henrykt. 
 Kan Astrid mon ikke tjene lidt penge ved at skrive til bladene?
 Laura spørger, om Ellen stadig har god kontakt med Carl. Grethe har talt om, at hun og moderen skal tilbringe sommeren med ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QkiQ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
@@ -6466,51 +6466,51 @@
   </si>
   <si>
     <t>Alhed Larsen, Christine Swane, Anna Syberg (posthumt), Karen Meisner-Jensen m.fl. udstillede sammen på Den Frie 4.-14. februar 1912. 
 Riget var en dansk avis, som udkom 1910-1913. Den lagde især vægt på udenrigs- og kulturstof.(wikipedia)</t>
   </si>
   <si>
     <t>Alhed Larsens fernisering var fin, og både hun og Christine Swane (Uglen) har solgt billeder. Pressen har skrevet pænt om udstillingen.
 Johannes Larsen må passe på, at børnene ikke bliver forkølede i kulden.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/HxTY</t>
   </si>
   <si>
     <t>Kæreste Lausi! Gem Extrabl. og Politiken. Fin Fernisering! Jeg er nu virkelig egentlig talt ganske forbløffet og ovenud, Schou og P. synes, at mine nye Billeder er saa meget bedre end de gamle, Lud købte Snelandskabet Fru Mads Petunierne. Uglen solgte Allerups til Fru Mads. Extrabladet er jo voldsom velvilligt, Riget (Axel Mejer) et L [bogstavet overstreget] sjov Stykke, som jeg skal købe til Dig. Aften National og Berlinger ogsaa smaa velvillige Stykker. Vi har været til Middag hos Broe, 3 Fl. Champagne. – Pas endelig paa Børnene i denne rasende Kulde, bliver de forkølede, saa put dem strax i Seng og lad Elise fyre hele Dagen i Badeværelset. Jeg er ængstelig for dem. 1000 kærlige Hilsner Din A. 
 Hr. Johs. Larsen
 Kerteminde</t>
   </si>
   <si>
     <t>1912-02-11</t>
   </si>
   <si>
     <t>Nørrevoldgade 9 København K</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Else Birgitte Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Ina  Goldschmidt
 Peter Hansen
 - Holstein, Frk.
 Harald Høffding
 Alhed Larsen
 William Mackie
 Karl Madsen
 Carl V Petersen
 Ellen  Sawyer
 Karl Schou
 Marie Schou
 Hempel Syberg
 Gustav Wied</t>
   </si>
   <si>
     <t>Astrids ægteskab med Alfred Goldschmidt var højst problematisk, og parret endte med at blive skilt.
 Alhed Larsen udstillede sammen med Olga og Karen Meisner-Jensen, Anna Syberg og Cathrine Svendsen på Den Frie.
 Det vides ikke, hvad historien om Laurits, der ikke ville med til Amerika, går ud på. 
 Alhed Larsen sad i København model for Peter Hansen, der malede det store "Stifterbillede" til Faaborg Museum. 
 Gustav Wieds ”Ranke Viljer” 1906 (opført under titlen 2x2=5) fra Ungdomshistorier.</t>
   </si>
   <si>
@@ -6617,51 +6617,51 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Søndag d: 18de
 Kære Astrid!
 Jeg fik Dit Brev i Morges paa Sengen, nød det og Adams storartede Præstation, - hvor kan han dog allerede alle de bogstaver, men de er da dikterede? og saa pænt skreven. Nu maa jeg see en af Dagene at faae et Brevkort afsted til ham. Bare min lille Sjums hurtigt maa komme sig, saa Du kan faa Glæde af den lille Udflugt til Vanløse. Jeg vil være ved Baaden 12.45; hvis Du saa kan indrette Dig paa at tage Geismar direkte derfra kan jeg godt gaae med. Til Vanløse maa Du tage med Omnibus, der gaar hver halve Time; Tog kun 3.17 og 6.13. dette sidste vel lidt for sent? Rart at Du kan faa Time med det samme. Dersom Du skal have Din egen Dragt, saa husk at skrive i Tide efter Junges Forklæde; Trafiken over Bæltet er jo saa uregelmæssig; Jeg tager vist saa til Vanløse paa Søndag og hører om Festen; Tog derfra 6.3- i Kbh 6.20, altsaa tidsnok til Færge eller Baad. Nej i denne Uge kommer jeg ikke til Malmø, Benet vil ikke rigtig blive helt godt, jeg kan ingenting gaae men haaber jo det skal komme. Jeg saa Madien i Gaar, han talte ikke om d:22de, der skal vist intet være; men naar Du nu kommer paa Lørdag, kunde Du vel heller ikke mht Torsdag. De havde moret sig godt til Festen paa Phønix i Onsdags og det var gaaet godt med lille Else Mine havde givet hende Mad. Nu kan Lugge da slippe ud en Gang imellem. – I Gaar 12.30 rejste Las og Alhed og en Maler Olaf Rude, der skulde over at købe et Billede af Las til en anden. A. kom af med ”Blomster i et Drivhus” til Winkel &amp;amp; M. 200 Kr. og maaske køber Lud hendes [ulæseligt] til 100 Kr., de har dem hængt op i Spisestuen, hvor de siges at pynte meget. Nu vilde hun prøve at faa malet i al Fald et godt til Charlottenborg. Nu kan da hun og Uglen ikke faae kasseret alt der! 
 Dit Billede kommer her tillige med mit, mon Du kan have det næste Gang? Alhed havde gjort store Indkøb til Drengene og Grethe og Elle, for en Snes Kr. ialt. De var begge hos mig en Visit Aftenen før de rejste, og jeg tog Bil til Banegaarden, T[ulæseligt] var med at sige Farvel. –
 Alhed er anderledes tarvelig og nøjsom end Christine; hun gik stolt med den lidt medtagne grønne Frakke og do Hat og endnu med blaa Nederdel og Bluse. Jeg havde hende med i Folketeatret til ”Ranke Viljer” og bagefter i ”Nimbs. Nej det har Du vist hørt om! Torsdag var der vældig stor Gilde hos Schous til 5 om Morgenen! 30 Mennesker sad meget knebent, de havde bedt 4 mere som heldigvis sendte Afbud. Jeg var der et Svip om Formiddagen. – Puf skulde have en lille Dynamo. Lysse en kinesisk Nattergal i et lille Bur han har en Mage til den. Grethe en lille elektrisk Lygte. [”Grethe en lille elektrisk Lygte.” skrevet over linjen] Desværre er de [ulæseligt ord] kommen med 6 Toget i Gaar, Færgen var 1½ Time forsinket. Richardts, der har Sløjdskole og Bogbinderi boer her en 6 Uger, saa nu kunde jeg faae Besked om alt desangaaende, hvor længe et Kursus varer og hvilken Pris. Nej hvor jeg dog glæder mig til mit eget Hjem igen. Hvis jeg kunde faae en god Lejlighed og med Moderation f Ex. fra Juni, saa tror jeg ikke, jeg dyede mig for at tage den.12 Kr. om Maaneden hos Flyttemanden er da ogsaa Penge at spare. Kunstforeningen er ved Frederiksholms Kanal, lige ved Assistenshuset, men vi ses vel altsaa ved Baaden. Hils nu Børnene mange Gange og sig, naar mit Ben er helt rask kommer jeg over til Eder.
 Kærlige Hilsener fra 
 Mor.</t>
   </si>
   <si>
     <t>1912-03-03</t>
   </si>
   <si>
     <t>Daisy  Berg
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Laust Jensen
 Alhed Larsen
 Johanne Christine Larsen
 Ellen  Sawyer
 Hempel Syberg</t>
   </si>
   <si>
     <t>Tornøes Hotel ligger i Kerteminde.
 Det kan ikke afgøres, hvilken Anna der er tale om, for Warberg-familien kendte mange af dette navn, og hendes forkortede efternavn lader sig ikke læse. Muligvis Anna Eckardt.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2079</t>
   </si>
   <si>
     <t>Laura Warberg skal ses med sine døtre, til foredrag og koncert mm. Hun skal også til flere børnefødselsdage. Christine og Johanne skal spille koncert på Tornøes Hotel. Laura Warbergs ben er bedre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hX80</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
@@ -7625,51 +7625,51 @@
 Øf. er syg med feber, og Christine passer ham, selvom hun selv er syg. Nu har lægen beordret Christine i seng. 
 Alhed har besøgt Asta og sin mor og sidder på à Porta og skriver. Naur kommer på besøg. 
 Skrevet af Andreas Larsen (Puf):
 Andreas har købt en osteklokke af bøhmisk glas til sin mors fødselsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rrwJ</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Jeg er bange Du ikke fik mit Søndagsbrev i Gaar Postkassen paa Hovedbanen, hvor Puf og jeg lagde det i ved 6 Tiden, tømtes først Kl. 12. Det har Du altsaa først faaet i Dag, derfor skrev jeg ikke i Gaar. Jeg var ogsaa optaget af den daarlige Tilstand derude, Øf. var syg med høj Feber, Chr. gik og passede ham, skønt hun selv burde ligge i Sengen af Asthma og Bronchitis. Men nu har Dr. Rasmussen beordret Chr. i Seng og Øf. har faaet en Sygeplejerske. Jeg har i Dag været til frokost hos Asta, hvor Puf hentede mig. Derfra en Visit hos Mor og Max, Mor har det lidt bedre og vi rejser altsaa i Overmorgen. Vi spadserede derfra til à Porta, hvor vi sidder og drikker The og skriver og de [ordet overstreget] herfra gaar vi til 6 Toget. – Det er et væmmelig raakoldt Vejr her i Dag, bare Du ikke fryser væmmeligt. – Jeg har haft Breve fra Naur og Elle. Naur kommer herud Torsdag, rejser hjem Fredag eller Lørdag og vilde have vi skulde følges, men Mor og jeg rejser altsaa efter Bestemmelsen Torsdag. – Puf skal have lidt Plads.
 Masser af Hilsner fra Din A.
 Kære Far
 Jeg har købt en Osteklokke til Mors Fødselsdag for Dig; omtrent saadan? Pris 24 Kr. Bøhmisk Glas. [Tegning] Mange Hilsner Puf haaber I vil synes ligesaa godt om den som jeg</t>
   </si>
   <si>
     <t>1914-01-02</t>
   </si>
   <si>
     <t>Julie Brandt
 Ina  Goldschmidt
 Alhed Larsen
 Ellen Larsen
 Georg Larsen
 Johannes Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Christine  Mackie
 Ellen  Sawyer
 Laura Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidts datter, Ina Goldschmidt, havde syet lysedugen, som er omtalt i flere breve.
 Johanne Larsen tog på landet i flere timer ad gangen, fordi hun cyklede rundt til diverse boliger og underviste i klaverspil.
 Marie må have været pife i huset hoa Johanne og Adolph Larsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2636</t>
   </si>
   <si>
     <t>Alle er imponerede af, at Ina (Jumsetøj) kunne sy den flotte lysedug. Ja, bogen var en dyr gave, men Johanne/Junge havde lyst til også at kunne sende flotte gaver.
 Christine var syg hele julen. Nytårsdag var hyggelig med mange gæster til chokolade og slagtemad.
 Johanne/Junge er dejligt udhvilet efter 14 dages ferie. 
 Børnene er kede af det, når Johanne kører på landet hele dagen. Det gik bedre, da Marie var pige i huset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NTgt</t>
@@ -7917,51 +7917,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/kFZB</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [På kuvertens bagside: Poststempel]
 [I brevet:]
 Formiddag
 Søndag d. 22de.
 Kære Astrid!
 Det var et vældig interessant Brev fra Dig, det er saa rart at høre, Du en Gang imellem har en Fornøjelse. Hvilken yndig Kjole det maa være! Det er altsaa den, Din Svigermor gav Dig. Kunde A. lide den gule Dragt fra Kbh?? Hvor morsomt at høre om de smaas Musik. Hvilken Glæde for Dig og A. det kan blive. Kunde Du ikke have sagt til Lugge om at bede A. med? Han var vel nok gaaet tidlig hjem. Og nu nærmer Afgørelsen med Gymnastikken sig! Det bliver knusende spændende! I fire smaa maa da komme med skulde man tro! Men vær nu forsigtig lille Putte! Sæt ikke Liv og Lemmer paa Spil for Sportens Skyld – Jeg har lige nu været med Pigen ovre at gøre Ild i Spisestuen i vort Hus, der kom en nydelig Kakkelovn i Gaar, de andre i Morgen, der skal fyres nogle Dage for at Vægge og Loft kan tørre hurtigt. Maleren gaaer og maler Træværket hver Dag; i Morgen kommer de sidste Døre i, de har smølet længe, men nu gaaer det igen. Elektrikeren er der i disse Dage. Men min Sorg er Haven, der ikke maa blive jævnet eller rørt, inden Las til Paaske!!! kommer hjem. Men skriv ikke hertil om det, Alhed er øm paa det Punkt. Naa megen Glæde kan vi jo nok faae af Haven alligevel. – I Gaar var jeg en lang Tid hos Dr. Hviid, tog ham til Huslæge – 30 Kr – og satte ham ind i hele Sygdommens Forløb. Det har nemlig længe været skidt med Øjnene, værre og værre. Han mener absolut, det er Nervesvækkelse, er der Forkalkning, siger han, er det meget lidt. Nu har jeg faaet saa godt Haab igen, for jeg har tidt været ret langt nede. I Morgen inden jeg staaer op, vilde han komme og høre paa Hjertet og see paa Aarerne paa Benene. Børnene er saa lettede og glade over det. Nu vil jeg foreslaae ham, eller rettere spørge – jeg tænkte ikke paa det i Gaar, - om jeg ikke en 14 Dage skal helt lade være at bruge Øjnene. d.v.s. med Briller, og saa gaae med de farvede Briller [”Briller” indsat over linjen], jeg har paa mine lange Spadsereture og naar jeg strikker; tænk jeg kunde ikke en Gang strikke paa et gråt Badehaandklæde, som jeg ikke behøver at see paa, uden mine Øjne sved og gjorde ondt; alene Skæret af den bitte Lampe – Petroleums med Skærm over, jeg har, kunde jeg ikke taale. Det vil jo blive svære 14 dage, især kedeligt at jeg ikke kan læse med Erik, som nu skulde begynde paa Historie og Geografi foruden det andet. Og Gretes Fransk 2 Gange om Ugen! Men jeg tror, det vil være rigtigt! Jeg har hørt om en Dame med akkurart lignende Svækkelse i Synsnerverne hun kom sig tildels. – Naar bare vi var saa vidt, at vi kunde gaae hver Dag saa smaat at flytte ind, men før efter Paaske bliver det slet ikke – Der bliver ellers ganske dejligt allevegne paa nogle smaa Ubehageligheder nær. Tænk der er ingen ”øverste Vinduer”, det hele lukker op!! Og der er Lem til Kælderen i Anretterværelset, det er jo farligt: og Trappen til Loftet maa hejses ned og op. – I Forgaars tog Johanne og Puf nok saa glade med Toget 6.20 til Mesinge at høre Aage Meier Benediktsen holde Foredrag om Rusland. Tænk saa kunde de ikke naae Toget hjem det blev øsende Regn, som de gik i 5 Kvarter – 1 Mil. J. var ulykkelig over sit gode Tøj, Puf meget medtaget, en grufuld Tur! Vi var saa kede over dem. Nu efter Middag skal jeg op til dem, først hos Elle og saa til Kaffe hos Agrarens. – Elle er saa optaget i disse Dage, hun spiller 2 Timer hver Aften i Biografen, det er ”quo vadis” og hun har gjort sig megen Umage med Musiken, spiller Dejlig er Jorden, først forte og senere mono, som det lød langt borte; en ”Del af Messias” og lignende alvorlig Musik. Chr og A. var der til Premièren, propfuldt, de sagde, at Elle spillede udmærket; hun hører tidt Anerkendelse af sin Musik, meget bedre end Junges. I Dag spiller hun 6 Timer til 10½, skal med første Tog i Morgen til Odense og Kl.11 i Bil Fyn rundt med den afrikanske Godsejer, som skal købe Kvæg her, og hvor Elle er Tolk, mulig i to Dage; det bliver jo en god Skilling men hun er benovet. To Assistenter er med. Hun faaer syet sin mørkeblaa Nederdel hos en Skrædder; og den nye Fløjlsbluse hos hendes Syerske i Revninge, der var hun i Gaar at prøve, havde flere Timer her forinden, og 4 i Biografen. Ja hvor hun og Johanne er spændt for! – Las faaer desværre ingen af de nye Billeder fra Fiil Sø pa den Frie, nemlig til 2_den_ skal komme [”komme” overstreget] faae Gris i næste Maaned, 300 Kr!! men betales til September og kan give en vældig Indtægt med Held! ”Grisene er bedre Betalere end Køerne”!! siger de lærde Landmænd. Bare Du kan læse dette, værre Kragetæer end nogensinde! Nu skal Du maaske nøjes med Brevkort en Tid. alt anstrenger jo mine Øjne. Har jeg fortalt, at Chr. og Alhed lærer Fransk 2 Gg. om Ugen hos Fru Svendsen, det morer dem meget. Nu vil A. til at male igen hun har jo 2 Piger og intet selv at gøre i Huset. Saa Farvel lille Putte! Kærlige Hilsener til Dig og de smaa!
 Mor.</t>
   </si>
   <si>
     <t>1914-04-01</t>
   </si>
   <si>
     <t>Daisy  Berg
 Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Adam Goldschmidt
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ellen  Sawyer
 Andreas Warberg
 Minna Warberg</t>
   </si>
   <si>
     <t>Strandgade og Huset: Alhed og Johannes Larsen lod i 1913-1914 opføre et hus til Laura Warberg, hendes datter og et barnebarn på Strandvejen/i Strandgade, Kerteminde.</t>
   </si>
   <si>
     <t>Laura Warberg måtte melde afbud til Daisys konfirmation. Hun spørger, om Astrid selv vil brodere et påbegyndt tæppe færdigt. Hun spørger også, om Astrid kan komme på besøg i påsken. Laura har ikke råd til at sende rejsepenge. 
 Det er synd for Adam, at hans tænder er dårlige.
 Det går alt for langsomt fremad med huset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nHWH</t>
@@ -7970,51 +7970,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skaane 
 [På kuvertens bagside:]
 Branners kommer her vist ogsaa en Dag i Paasken.
 [Poststempel]
 [I brevet:]
 Onsdag
 Kære Astrid! 
 Nu er jeg all right igen, godt det kom inden Paasken, men jeg maatte opgive min Rejse ind til Daisys Konfirmation. 
 Hør lille Putte, mon jeg ikke har fortalt Dig, at jeg havde paabegyndt et Tæppe til Din lille Puf i Sov [”Sov” overstreget] Dit Værelse allerede i Fjor. Nu har jeg forespurgt i en Broderihandel, hun vil have 5 Kr. for at sye det svensk Syning paa Uldgarn. Nu kom jeg til at tænke paa, om Du ikke hellere vil have det og sye selv + 3 Kr.?? Sig nu i saa Fald, hvordan jeg skal sende det om til Strandgade? Hvor skal I være i Paasken? 
 Er de gamle raske igen og skal mulig Alfred være der nogle Dage med Børnene? Om Du kunde stikke [”stikke” overstreget] et Par Dage herover Dede og Minna er hos Las’s, men Du kunde være hos Johanne, Elle siger, at det gaaer bedre nu med Dig og Agraren. Det vilde være knusende morsomt, men jeg veed nok, det kniber med de Penge. Jeg har ikke Raad at hjælpe, der bliver mange Udgifter for mig ved Huset. 
 Stakkels lille ked Adam med sine daarlige Tænder. Fortæl mig om ham og om Dine Svigerforældre. Hvilken Anerkendelse han har faaet i Bladene. Alt vel her, undtagen at det gaaer saa langsomt med Huset. De Kerteminder!!! Vi har Foraar i Dag!
 Kærlige Hilsener til Eder alle tre fra
 Bedstemor.</t>
   </si>
   <si>
     <t>1914-04-10</t>
   </si>
   <si>
     <t>Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Adam Goldschmidt
 Ina  Goldschmidt
 Christian  Houmark
 Alhed Larsen
 Georg Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Christine  Mackie
 Peter Magnussen
 - Svendsen, Fru
 Carl Christian  Swendsen
 Hempel Syberg
 Andreas Warberg
 Minna Warberg
 Viggo Winkel</t>
   </si>
   <si>
     <t>Laura Warberg var begyndt at brodere et tæppe til Astrid, men da Laura fik problemer med øjnene, aftalte de to, at Astrid selv skulle sy det færdigt. Sagen er omtalt i flere breve i foråret 1914. 
 Den baltiske Udstilling åbnede 5. maj 1914 i Malmø og skulle efter planen have varet til 30. september, men den sluttede reelt, da 1. verdenskrig brød ud i august. Johannes Larsen havde et antal billeder med på udstillingen. Astrid Warberg-Goldschmidts gymnastikhold skulle, som det fremgår, holde opvisning i forbindelse med udstillingen. 
 Sirts er lærredsvævet bomuldsstof ofte med påtrykte mønstre.
 "Kancelliet" var Carl Swendsens kælenavn. 
 Hovedbygningen på herregården Risinge blev opført i 1750, ombygget i 1934 og fredet i 1989. Herregården er beliggende i Kerteminde Kommune på vejen mellem Kerteminde og Nyborg. Ejer 1902-1927 var Rasmus Kattrup, som var Minna Warbergs farbror.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2626</t>
   </si>
@@ -8115,51 +8115,51 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 [På kuvertens bagside: Poststempel)
 [I brevet:]
 Kerteminde d: 25de
 Kære Astrid!
 Til Lykke paa Fødselsdagen. Gid Du maa tilbringe den rigtig fornøjeligt med Dine smaa Veninder! Troer Du dog ikke, jeg helst maa sende Stoffet til Tæppet som Vareprøve og Garnet i [ulæseligt ord] – maaske af to Gange, som Tryksager?? saadan har jeg jo sendt Snese Ting til Amerika. Naar jeg hører fra Dig igen om dette, sender jeg det. Dersom Du faar det med Alfred f. Gn. over P. Skramsgade, skal det saa ikke fortoldes? Det hele sammen i en Pakke?? Desværre er Tiden løbet fra mig med at spadsere, see paa Huset, sende om en Kone til at pudse Kakkelovne o s v. saa Du kommer til at have et Brev igen en af de første Dage i Ugen. Jeg har paalagt de andre at skrive og faae med 3.20 Toget, men vi skal til Examen at høre paa Børnene Kl. 1, saa Gud veed, om de naar det. Grethe har faaet yndig grøn Kjole til Examen, hun har ug i Regning? ug? – ug? – i dansk Stil, venter ug i Engelsk. Langt tilbage med Huset, Stengærde, Have og alt! men nu er jeg mere taalmodig. Ja, saa Farvel lille Putte! Kærlige Hilsener! Du køber Dig vel en Ting for de 3 Kr.? - Mor. 
 Alt vel her! Las har sit store Billede fra Fiil Sø paa den baltiske – 6000 Kr.
 Nu skal Alhed og Drengene i Gaar [ulæseligt] op at besøge Las.</t>
   </si>
   <si>
     <t>1914-05-03</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Eline  Brandstrup
 Jørgen Brandstrup
 Ludvig Brandstrup, billedhugger
 Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Christian Caspersen
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Jens Hinke
 Grethe Jungstedt
 Anders  Kragh
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ellen  Sawyer
 Ernst Syberg
 Franz Syberg
@@ -8588,76 +8588,76 @@
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3740</t>
   </si>
   <si>
     <t>Laura Warberg har måttet spare på julegaverne i år pga. festerne 16. og 20. januar.
 Grethe får en masse tøj for de indsamlede penge. Laura giver hende et ur.
 Hempel Syberg er syg og kommer ikke til Lauras fest. Alle andre har sagt ja, de så de bliver 30.
 Christine Swane er flyttet til lejligheden i det hvide hus nær Alhed og Johannes Larsen.
 En kagefrøken kommer to dage, tjeneren fra hotellet og to-tre piger er hyret. Laura Warberg oplister menuen. Alhed Larsen og Ellen Sawyer dækker bord dagen før festen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bUa7</t>
   </si>
   <si>
     <t>[Øverst s. 1 er med blyant skrevet:] 1915
 [Med blæk; Laura Warbergs skrift:]
 Mandag.
 Kære lille Muk!
 Jeg vilde netop i Dag skrive til Dig! Tak for Brevet i Morges! Jeg er flov over Dine Taksigelser - mine Ydelser har jo kun været gode Ønsker! Jeg var nødt [over "nødt" er indsat "x)"] til i Aar at spare lidt til Fordel for d. 20_de_ og d. 16_de_. Jeg har købt et godt og pænt lille Uhr til 25 Kr; desuden vil jeg have dem alle samlet til Aften; i Julen lykkedes det ikke! Jeg er meget glad ved Eders 10 Kr; foruden ["foruden" indsat over linjen] en saa stor Sum, synes Elle og jeg, at Du ingenlunde maa give noget i Gave. Vi har nu 50 Kr; 25 fra Julegaverne, 7 fra Dede, 3 fra Grethe B., 5 fra Syberg. Hun kan faae baade en Ulster, en Kjole, Strømper, Galocher, alt haardt tiltrængt. Vi glæder os til Dagen. Syberg veed nok [ulæseligt ord] af, hans Penge, men det er jo pænt, hvis Du alligevel skriver og takker, han har desværre været daarlig hele Julen og er endnu saa han har definitivt sagt Nej til d. 20_de_. Paludan har endnu ikke svaret, men han er vist sikker nok; ellers har alle sagt Ja; Gloruperne, Knipschildts, Katterups, [ulæseligt ord], Smidts, [ulæseligt ord] - vi bliver 30; det er rimeligt, at Minna kommer med lille Torkil i saa Fald skal de boe alle tre i Grethes Stue; ellers Tanterne der og Dede paa Hotel. Fru Swane flytter forinden til den lille Lejlighed i det hvide Hus I/hos Las's. Alhed er dog ved at blive ked af at see sin Dagligstue som Børnekammer med et grufuldt Rod, saa nu trækker hun sig tilbage til sit lille Atelier og maler. - Vi glæder os alle vældigt til Festen; alt ryddes ud af Dagligstuen til Spisning, vi mener med al den Hjælp vi har, kan den være i Orden paa en lille halv Time bagefter ["bagefter" indsat over linjen]. Kaffen nydes ved Bordet til en Cigar. Vi skal have en dygtig Kagefrøken 2 Dage, Tjeneren fra Hotellet og 2-3 Piger til Hjælp - Grethe laver Menu Kort, - Skildpaddesuppe - Karper - Slikasparges, - Oksefilet - Kiks og Ost - Kransekage med Fyld - Is. - Las giver Champagne. Vi lejer alt Porcelæn hos Isenkræmmeren. Elle tager sig fri Dagen før, da vil hun og Elle Alhed ["Elle" overstreget; "Alhed" skrevet oven i overstregningen] dække Bord. A. taler om at bede Dig komme lidt før, men den søde Alhed skal jo altid have en Stab om sig, E og jeg mener det var Synd Du skulde være mere end højst nødvendigt fra Børnene. [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1914-12-31</t>
   </si>
   <si>
-    <t>Nelly -
-Grethe Bichel
+    <t>Grethe Bichel
 Peter Bichel
 Esther Dahlerup
 Ludvig Dahlerup
 - Dahlerup, Fru
 Johanne Giersing
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Vilhelm Larsen
 Christine  Mackie
 Elisabeth Mackie
 Ellen  Sawyer
 Marie Schou
 Christine Swane
 Sigurd  Swane
 Anna Louise Syberg
 Clara Syberg
 Franz Syberg
 Fritz Syberg
 Lars Syberg
+Nelly Tailor
 Andreas Warberg
 Minna Warberg
 Torkild Warberg
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Laura Warberg bor i et hus i Kerteminde. Alhed og Johannes Larsen har fået det opført til hende.
 Christine Swane og hendes søn er midlertidigt flyttet fra Sigurd swane, og de bor hos Alhed og Johannes Larsen.
 Det vides ikke, hvem Tanterne er. Oftest var det Marie Larsen og Christine Swane, der blev kaldt sådan.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3739</t>
   </si>
   <si>
     <t>Laura Warberg har haft syv damer til middag.
 Sigurd Swane er nu rejst. Christine Swane kan ikke bestemme sig til, om hun skal blive i Kerteminde eller ej. Hun bliver nok en tid mere hos Alhed og Johannes Larsen, men man har overvejet at flytte hende til Adolf/Agraren og Johanne Larsen eller til Vilhelm/Klaks Larsen. Hun opfører sig urimeligt og har desuden hjertebanken, som hun nu får medicin for.
 Man splejser i familien til en gave til Grethe.
 Laura Warberg bestiller forsatsvinduer.
 Hele Syberg-familien har været til middag og Alhed og Johannes Larsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PPvC</t>
   </si>
   <si>
@@ -8982,50 +8982,104 @@
 Søs -
 Victor Bøttern
 - Lange
 Andreas Larsen
 Johan Larsen
 Eiler Lehn Schiøler
 Johannes Madsen
 Emanuel Nielsen
 Christine Swane</t>
   </si>
   <si>
     <t>Det er uvist, hvad brevet fra Lehn-Schiøler refererer til, når han skriver, at "han har solgt 1896erne"</t>
   </si>
   <si>
     <t>Johannes Larsen laver forstudie til en sneppeakvarel i Hverringeskoven. Han har fået tegnet Filsøbogen og pakket billeder til Christine Swane (Uglen). Lehn Schiøler har solgt "1896erne" (?), og han og Larsen har tjent godt på det.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xqeI</t>
   </si>
   <si>
     <t>Kjerteminde 14 April 1918.
 Kæreste Alhed!
 Det var kedeligt at jeg ikke fik talt med Dig i Tel. jeg var oppe i Hverringe Skoven for at male en Studie saa jeg kan have noget at holde mig til naar jeg kommer hjem og skal lave den Sneppeaquarel, for saa er jo Sneppetiden forbi og alt er anderledes. Jeg for op af Sengen i Aftes fordi Telefonen kimede saa vanvittigt og den blev ved til jeg tog Røret, saa jeg var sikker paa det var Staten det viste sig at være et Øg der vilde tale med Jenny. Afringning. I Gaar fik jeg tegnet Filsøbogen og spartlet Lærred blev først færdig Kl. 8 1/2. I Dag har jeg altsaa malet og nu skriver jeg. Jeg har skrevet efter Georginer og andet til Lange og efter [ulæseligt ord] og mere til Kolding. Madsen var her i Morges og pakkede Billeder til Uglen, Christensen og Lehn-Schiøler og Blendrummer og Lærred til mig og spiste Frokost med Gartneren og mig. Jeg har meddelt Emanuel at jeg graver hans Kartoffelstykke væk naar jeg kommer igen hvilket han fandt meget rimeligt. 
 Der var brev fra Lehn-Schiøler i Gaar at han har solgt 1896erne. Bøttern regnede med at vi har tjent 3807 Kr. 60 Øre paa dem. Nu skal jeg have samlet mit Kluns sammen og pakket saa jeg kan komme af Sted i Morgen Frmdg. det er en Fandens Masse man har at gøre. Nu kom der et ungt Menneske fra Fru Andresen med nogle Blokke Violer. Hils Drengene. Skriv til mig.
 Din JL.</t>
+  </si>
+  <si>
+    <t>1918-04-16</t>
+  </si>
+  <si>
+    <t>Birkerød</t>
+  </si>
+  <si>
+    <t>Fiil Sø</t>
+  </si>
+  <si>
+    <t>Birkerød 
+København</t>
+  </si>
+  <si>
+    <t>- Afzelius
+Max Ballin
+Niels Bechsgaard 
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Harald Giersing
+Frederik Hallin
+- Hein, Birkerød Kostskole
+Martin Haahr
+Louis Jensen
+Johannes Kragh
+Andreas Larsen
+Johan Larsen
+Karl Madsen
+Karl  Mantzius
+Ulrik Plesner</t>
+  </si>
+  <si>
+    <t>Kjbvn er København.
+Max formodes at være Max Ballin.
+Sct. Julien er en Bordeaux vin.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen deltager i drengenes kostskoles 50 års jubilæum i Birkerød.
+Derefter er hun og drengene i København og besøger forskellige bekendte og Christine Swane. Familiens økonomi ser godt ud, og der gøres diverse indkøb i hovedstaden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/KhL1</t>
+  </si>
+  <si>
+    <t>Tirsdag d. 16de
+Kære Lausi!
+Tak for dine to Breve. Det var ganske imponerende med de Aktier, hvis det virkelig er rigtig, er det sandelig noget, der kan blive til noget. - Hvis han nu tager det Billede og det ogsaa bliver sat ind, har vi jo over 10.000 staaende der, og saa de 2000 hos Magisteren, det er dog Begyndelsen til at blive Kapitalister. Det er Sjov - Drengene har det storartet, de fik Lov til at tage til Kjbvn i Lørdags. Det meddelte de mig glædesstrålende Fredag Aften, da de tog imod mig ved Toget. Vi tog ind med 9 Toget, spiste Morgenmad hos a Porta, derefter var de alene i Zoologisk Have, mens jeg var hos Sydame og hos Christine i Magasinet, hvor jeg købte mig en bedaarende Sommerhat, (Prisen kan Du faa senere), og et Par graa Sko til min Kjole, derefter mødtes vi med dem fra Giersings Udstilling, spiste hos Kragh og gik til en aldeles glimrende Film i Paladsteatret, Kampen mellem Nord og Sydstaterne. Paa Giersings Udstilling traf vi Karl Madsens, som jeg skal hilse mange Gange fra.
+Jubilæet forløb udmærket. Kl. 12 1/2 mødte vi ved Banegaarden, hvor alle Gæsterne kom med Extratog, vi gik i Procession med Musik i Spidsen til Skolen, hvor alle Eleverne stod opstillet i Espalier helt ned ad Vejen Kantate og Taler i Festsalen, der var fint smykket - Kl. 5 var der Middag paa Kroen, meget slet Mad Fiskefilet Kalvesteg og Is. 1/2 Fl. Sct. Julien og 1 Glas Madeira til hver, 10 Kr. Kuverten! Men Underholdningen var udmærket, Masser af Taler. Jeg havde en glimrende Plads mellem Magisteren og Hr. Heino, som jeg talte meget med, han er en storartet Mand. Ligeover for sad Afzelius med Max og Lugge. - Plesner var der og jeg gik hen til ham og talte en Del med ham, han kunde strax kende mig. Jeg skulde hilse mange Gange fra ham. Jeg fik Puf og Lysse præsenteret for ham. 
+I Dag har jeg været i Kjbvn hos Mertz[ulæselig]. Da jeg tog derfra, traf jeg Hallin ved et Stoppested og kørte sammen med ham til Raadhuspladsen, han var bleven meget tyk, jeg skal hilse fra ham. I Morgen skal jeg med Christine hen at se hendes Hus, vi tager ind med 6 1/2 Toget og hører en Koncert af Louis Jensen. Bare det nu maa gaa Dig godt deroppe, lad mig endelig vide, hvad Du maler. Og bare Vejret maa blive godt -. Jeg skal hilse fra Christine. 1000 Hilsner fra din
+Alhed. 
+Hils Bechsgaard og Martin Haar.
+Hatten kostede 100 Kr!!
+men Du bliver tilfreds med den</t>
   </si>
   <si>
     <t>1918-09-14</t>
   </si>
   <si>
     <t>Stige, Odense
 København</t>
   </si>
   <si>
     <t>Anders, havemand -
 Berta Brandstrup
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Anna  Delcomyn
 Ingeborg  Delcomyn
 Ingeborg Margrethe Delcomyn
 Theodor Christoffer Delcomyn
 Adolph Larsen
 Johannes Larsen
 Laura Warberg
 Leon Zerlang</t>
   </si>
   <si>
     <t>Andreas og Johan Larsen var elever på Birkerød Kostskole.
 Det er uklart, hvad Calcikum er for noget.
@@ -10444,51 +10498,51 @@
   </si>
   <si>
     <t>Johannes Larsen deltager sammen med Holger Rasmussen, Sybergs m.fl. i et møde omkring den fremtidige ophængning på Faaborg Museum.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/v8Yy</t>
   </si>
   <si>
     <t>Kjøbenhavn 21 Marts 1924.
 Kæreste Alhed!
 Roose ringede op i Dag og han kommer herud og taler med mig angaaende Træsnittene Kl. 2 i Mrg. Kunde Du ikke ringe mig op ved Tolvtiden saa vi kunde snakke om det først. Vi var saa til Møde i Aftes fuldtalligt Baronen Peter Tom Lysse Holger og Undertegnede. Marie var ikke med da hun var hos Borgm[ulæselig].
 Det blev bestemt at Skriveswane skal hænge Billederne om naar Holger kommer hjem fra England. Vedtaget af alle undtagen Lysse der helst vilde have hængt dem om selv. Det var fru Schiølers Fødselsdag i Dag, derfor Barnedaaben, som jeg altsaa slap for at komme med til. Skrivesvanen kommer og henter mig med ud at spise og faar Beretning om Mødet. Chr. og Ellen kommer i Anledning af Barnedaaben. Mange kærlige Hilsener
 Din
 JL</t>
   </si>
   <si>
     <t>1924-04-10</t>
   </si>
   <si>
     <t>Hindsholmvej 213, 5300 Kerteminde, Danmark
 Ølstedgårdsvej 9, 5672 Broby, Danmark</t>
   </si>
   <si>
     <t>Peter Oluf Brønsted
 Grethe Jungstedt
-Matilde Jungstedt
+Matilda Jungstedt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
 Harald Meyer
 Fru Nielsen
 Sigurd  Swane
 Laura Warberg</t>
   </si>
   <si>
     <t>Den tidligere herregård Østedgård har i 26 år (2020) huset Rudolf Steiner Skolens bosted for udviklingshæmmede.</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted savner at få flere breve fra forældre og søskende. Broderen Peter opfordres til a tage cyklen med på påskeferien i Kerteminde. AMB og Alhed har travlt med at stryge og hjælpe Johanne Christine Larsen med flytningen. Søndag skal hele familien til fin fest på Ølstedgård. 
 Der er problemer med rugemaskinen, idet en lampe går i stykker, og Marie Larsen (der står for hønseholdet) har ingen reservelampe.
 Alhed Larsens fødselsdag fejres med mange besøgende hele dagen og stor, fin middag om aftenen. Der er travlt i køkkenet hele dagen, og næste dag må alle hjælpe til med den store opvask. Marie Larsen er fortravlet og sur og skælder ud over den lille pige Mathilde Jungstedt, selv om hun allerede er lagt i seng. Alhed Larsen må også lyse æg, selv om hun er meget træt efter fødselsdagen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FYsw</t>
   </si>
   <si>
     <t>10-4-24.
 Kære Muk!
@@ -11182,53 +11236,50 @@
   <si>
     <t>Th Hatt</t>
   </si>
   <si>
     <t>Gudmund Hatt
 Marie Larsen
 Lars Swane</t>
   </si>
   <si>
     <t>Th. Hatt beder Christine Swane om at få et afdrag af de penge, som hun skylder ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CgSf</t>
   </si>
   <si>
     <t>Rødkildevej 20, 23-10 1927 
 Kære Fru Swane!
 Det var mig en Skuffelse at jeg ikke modtog et Afdrag fra de resterende 286 Kr. til Oktober, som De havde lovet mig. Jeg er ked af at være nødt til at anmode Dem om snarest at sende mig saa stort et Beløb, som De kan afse; men jeg er jo ikke saadan situeret, at jeg kan have Raad til at have saa stor en Sum staaende ude ret længe, og jeg vilde være Dem taknemlig, om De paa en eller anden Maade kunde skaffe Udvej for de Penge, jeg endnu har til gode hos Dem; dog ser jeg naturligvis ikke saa gerne, om De henvender Dem til min Broder om et Laan.
 Hvordan gik det saa med Ovnen? Jeg haaber, De har haft Held til at faa en Brænding i Stand i den, og at De fik stillet Skorstenen op ved Keramikerens Hjælp.
 Venlig Hilsen fra min Kone og mig!
 Th. Hatt
 Hilsen til Deres Søster og Lasse.</t>
   </si>
   <si>
     <t>1927-10-27</t>
-  </si>
-[...1 lines deleted...]
-    <t>Birkerød</t>
   </si>
   <si>
     <t>Modtageradressen er Christine Swanes sommerhus.</t>
   </si>
   <si>
     <t>Hatt vil gerne sætte tjærepap for vinduerne på sommerhuset, som Christine Swane har bedt ham om. Hatt er skuffet over, at Christine Swane ikke overholder deres aftale, om at afdrage sin gæld til ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fhzy</t>
   </si>
   <si>
     <t>Rødkildevej 20,
 Torsdag 27-10
 Kære Fru Swane!
 Jeg har modtaget Deres Brev i Dag. – Jeg troede, at De allerede var flyttet ind til Byen, og adresserede derfor et Brev, jeg sendte Dem for nogle Dage siden, til Falkonerallé 5. Dette Brev har De maaske ikke faaet endnu?
 Som Svar paa Deres Brev i Dag maa jeg sige, at jeg skal komme ud og sømme Tjærepap for Vinduerne, naar De er flyttet ud af Huset. Det er sikkert den bedste Maade at holde Vandet ude, men det kan jo ikke godt ske , saa længe De bor der. – Hvad det angaar at komme og hjælpe Dem med Skorstenen, vil jeg gerne bede mig fritaget for det Stykke Arbejde – som jeg for Resten troede, De for længst havde gjort ved Keramikerens Hjælp – da jeg hverken har Tid eller Raad til at ofre en Dag + Togpenge paa det. Mon De ikke kan faa en Mand i Birkerød til at være Dem behjælpelig.
 I mit Brev, jeg skrev forleden Dag, udtrykte jeg min Skuffelse over ikke at have modtaget det lovede Afdrag til Oktober, og hvad angaar Sagen om Resten af mit Tilgodehavende, har jeg ikke andet at sige, end hvad jeg skrev i nævnte Brev.
 Vær saa venlig at lade mig vide, naar De flytter ind til Byen, og da skal jeg komme og sætte Pap for Vinduerne straks efter. 
 Med venlig Hilsen
 Th. Hatt</t>
   </si>
   <si>
     <t>20. jan. 1928</t>
   </si>
   <si>
@@ -11403,50 +11454,129 @@
   <si>
     <t>Gerda Rasmussen</t>
   </si>
   <si>
     <t>Peter Hansen
 Johan Larsen
 Johannes Larsen</t>
   </si>
   <si>
     <t>Bimse Hansen skriver til Gerda Rasmussen, at Peter Hansen vil blive i Rom, og end ikke den virak, der venter ham kan få ham til at skifte mening. I øvrigt har han det godt og kan gå lange ture, hvad han ellers ikke har kunnet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/S8fl</t>
   </si>
   <si>
     <t>København 3/5 28
 Kære Fru Holger!
 Tak for Deres Brev, jeg havde morsomt nok samme Aften som jeg fik det talt med Skrive-Svane, der fortalte om Deres og altsaa Staden Faaborgs "skumle" Hensigter med min Far. Desværre kan det ikke blive til noget da Fødselaren er en stædig Mand, der paa det bestemteste nægter at forlade Rom, end ikke den Virak der venter ham kan faa ham til at skifte Mening. Forøvigt har han det ogsaa ualmindeligt godt, taaler at gaa lange Ture, hvad der jo ellers plejer at volde ham Besvær; han har været noget forkølet og af den Grund er hans Arbejde i Rom blevet forsinket, saa han først kommer hjem saa sent, men nu er han atter rask. Det er selvfølgelig en stor Skuffelse for hele Familien ikke alene fordi vi gaar Glip af Festlighederne men ogsaa fordi vi synes at det snart er paa Tiden at se dem igen.
 Hvordan gaar det i Faaborg? Er Deres lille Pige rask? Jeg længes vældig efter at komme derover nu i dette vidunderlige Foraarsvejr og skal forresten i Dag paa en 3 Dages Biltur til Kerteminde og med Johannes Larsen og Lysse Joh.L. til Filsø og skyde en Buk.
 Mange Hilsner til Holger og Dem selv fra Deres hengivne
 Bimse Hansen
 [tilføjet nederst med blyant]:
 (Datter af Maleren P.H.)</t>
   </si>
   <si>
+    <t>1928-12-14</t>
+  </si>
+  <si>
+    <t>København F
+3</t>
+  </si>
+  <si>
+    <t>Kærbyhus Kerteminde</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Marie Larsen
+Janna Schou
+Christine Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Bibbe Warberg boede fra 1928 en tid i København. 
+Waldorf-pædagogik kaldes også Rudolf Steiner-pædagogik). Waldorf-legetøj lægger op til, at barnet selv skal bygge, udvikle, forme, forestille sig osv. (Hjemmesiden Tumlebørn). 
+Grete, Lotte, Bjørnhof, Frans og Fru Weissøe kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3893</t>
+  </si>
+  <si>
+    <t>Brev 1:
+Laura Warberg har været på Teknologisk Institut og se en udstilling sammen med Christine Swane/Tante Ugle. Sidstnævnte har solgt et billede til et ministerium for 600 kr. 
+Laura har planer om at besøge Brønsted-familien. Hun og Marie/Rie Larsen skal lave klejner sammen. 
+Laura ar ikke råd til at købe julegaver. Hu har besøgt en bekendt, som forhandler Waldorf-legetøj. 
+Brev 2:
+Det var sødt af Johanne og Adolf Larsen, at de ville betale Laura Warbergs rejse, men hun kan først komme hjem til sommer. 
+Laura er nedtrykt og føler sig alene. Frans kalder hende en indesluttet natur. Nogle synes, at Laura bliver misbrugt, men hun bestemmer selv, hvad hun vil og gør.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pE6R</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Warberg Larsen
+Kærbyhus
+Kerteminde
+Fyn.
+[På kuvertens bagside:]
+L. Warberg Larsen
+Falkoneralle 5 3
+Kbhvn. F
+[I brev 1:]
+Kære lille Mor!
+Mange mange Tak for dit lange Brev jeg er forfærdelig glad for det.
+Det er kedeligt at I naaede at blive opsatte paa Tinge, han kan jo desværre ikke undværes i Bedriften. Hvor var det sødt af jer at I vilde betale min Rejse, men selvfølgelig kan det ikke lade sig gøre i saadan en Kampagnernes Tid. Du har Ret vi maa glæde os til Sommer, og - i Guder hvor jeg glæder mig; hvorlænge er du i Holland, Mams? Der er saa smaat Chance for at Grete kommer til Hareskov til Sommer hos Købmand Bjørnhof vores Købmand halvt eller helt, Bekendte af Dis og [ulæseligt ord]
+Humøret er nedtrykt i Dag kan du tro sommetider synes jeg at det vokser mig over Hovedet men det er kun naar jeg er sløj og nedtrykt, og føler mig alene. (tro nu ikke af dette at jeg fortvivler, langtfra, jeg ser bare rent nøgternt paa det,) paa en Maade du nok jeg kan tale med ogsaa rigtigt, men det ligger mig temmelig fjernt. Frans har ogsaa luret mig dt a' han sagde en Gang Ja, det kan nok se ud som om er en ikke indesluttede Natur, men du er det nu i høj Grad alligevel. En indesluttet Natur? det er det nu ikke godt at være i alt for høj Grad, det letter, synes jeg man har mærket et Par Gange, naar man rigtig faar talt ud og "lettet sit Hjerte"
+Jeg staar nu ikke helt let herinde Mans, selv om jeg selv absolut vil holde paa jeg gør det. Det irriterer mig rædsomt altid at høre fra alle Sider, at jeg bliver misbrugt paa det grusomste, jeg skal mindandten nok selv bestemme hvor jeg vil være og hvad jeg vil gøre. Det er underligt for mig at tænke tilbage paa dette halve Aar, ikke saa meget paa alt hvad der har været talt og gjort som paa alt det der ikke er blevet sagt og gjort
+Farvel lille Mans og [ulæseligt]
+[Tegninger af ansigter]
+[På arkets bagside:]
+Til Mor!
+Til Mor!
+Til Mor
+Til fru Johanne Warberg Larsen
+Min nye Adresse er jo bare Hareskov St. adrs. Fru Weissøe. 
+[Brev 2:]
+Kjøbenhavn 14-12-28
+Kæreste lille Mans!
+Hvor er du dog en flink Skriver, voldsom flink. Jeg synes jeg vilde have et Par Ord med, nu der var Skrivelejlighed.
+Nus og jeg var i gaar henne paa Teknologisk Institut. Det var en lidt blandet Fornøjelse, naar man har set sådan en Udstilling et Par Gange har man faaet nok. T. Ugle gav (det var et storslået Foretagende det bedste derinde) Chokolade og Æbleskiver. T. Ugle har jo lige solgt et Billede til Ministeriet til 600 Kr. og tænk saa blir det "sat" i Bladene til 60 Kr Uforskammet
+Jeg venter saa smaat på Tinge, jeg ringede om han muligt vilde med til Brønsteds i Aften, men det er ikke sikkert han kommer, Middag hos Pauline!!
+Paa Tirsdag "rejser" Nus og jeg til Frederiksberg for at bage Klejner. Rie og jeg har slaaet os sammen, jeg har faaet Lov til at blive derude, naar jeg bare har lavet Middagsmaden.
+Der er en forfærdelig Masse nu til Julen og det Satans Julespil ta'r en Grusom Tid. 
+Guderne maa vide hvoddan jeg skal faa købt Julegaver, kun 20,5 Kr haves paa Lager, 24 Kr lagt til side til Rejse. Saa har jeg købt Strømper, Frimærker været hos Frisørinde o.s.v.
+Tinge ikke kommer saa naar jeg ikke Brøndsteds inden Jul, det er vel ogsaa lige meget saa [ulæseligt].....
+Det er vel nok ekspedit du faar Svar herfra. Vi har Sne har I ogsaa det
+Jeg har været henne i St Kongensgade hos Lotte i Dag og se alt hendes Waldorfschule Legetøj, hun er jo representant for det her i Danmark, det var forfærdelig morsomt, naar man er vant til at se paa alt det moderne mekaniske [resten af brevet mangler]</t>
+  </si>
+  <si>
     <t>1929-04-02</t>
   </si>
   <si>
     <t>Martin Arnbak</t>
   </si>
   <si>
     <t>Harald Giersing</t>
   </si>
   <si>
     <t>Check på 85 kr. for betaling af maleri af Harald Giersing fremsendes.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4XXZ</t>
   </si>
   <si>
     <t>Fortrykt på konvoluttens forside:
 ARNBAKS KUNSTHANDEL
 Herefter i håndskrift:
 Malerinden Fru Christine Swane
 Falkonerallé 5
 F.
 Exlibris.
 Fortrykt på konvoluttens bagside:
 Exlibris
 ARNBAKS KUNSTHANDEL, 
@@ -11714,51 +11844,51 @@
 De bedste Hilsener
 fra en af dem
 Deres hengivne
 Otto Kapel</t>
   </si>
   <si>
     <t>1934-12-20</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen
 Peter Larsen</t>
   </si>
   <si>
     <t>Tommy -
 - Ilshøj
 Vagn Jacobsen
 Elin Jensen
 Else Jensen
 Johannes V. Jensen
 Villum Jensen
 Peder Kruuse
 Johan Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Sigurd Schultz
 Leo Swane
 Franz Syberg
 Fritz Syberg
 Gudrun Syberg
 Hans Christian Tvedskov</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru P er. 
 Vinskoven ligger ved Orelund Gods i Mørkøv på Vestsjælland. Ellen f. Schiøler, g. Treschow ejede med sin mand godset. 
 Den første lillebæltsbro blev åbnet 14. maj 1935. 19/12 1934 havde Johs. V. Jensen en kronik i Politiken, der omhandler tekniske beskrivelser af broen, betragtninger af broer generelt og broen set i tiden omkring 1934. Kronikken indeholder også to billeder: Det ene af broen og det andet med fire unavngivne, voksne personer, men formodentlig personerne omtalt i brevet. 
 Det vides ikke, hvad Otterupsagen handler om. 
 Hot pot er en madtradition, der stammer fra det centrale Kina, hvor man samles om bordet med en stor gryde kogende bouillon, som man dypper og koger kød, grøntsager og fisk i, så det får smag fra bouillonen. (Kilde: Internettet jan. 2022).
 D.N.: Avisen Dagens Nyheder. 
 Alimentationsbidrag er det (årlige) bidrag til et uden for ægteskab født barns underhold, som typisk faderen er pligtig at udrede. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Andreas Larsen sender julegaver.
 Han har sammen med Johannes V og Else Jensen m.fl. gået over Lillebæltsbroen. 
 Else skal have en engelsk kogebog i julegave.
 Leo Swane har været på besøg og vil vist komme igen til nytår.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZJbe</t>
   </si>
@@ -11787,93 +11917,93 @@
   </si>
   <si>
     <t>[Logo] Blå kongekrone med tre bølger under
 [Påtrykt]DEN KONGELIGE PORCELAINSFABRIK
 KØBENHAVN
 Den adm. Direktør
 [Maskinskrevet] København, den 14/1. 1935
 Til bestyrelsen for 
 Glashandler Johan Franz Ronges Fond
 K ø b e n h a v n
 Da jeg kender Fru Christine Swane som et Menneske, der arbejder uhyre alvorligt og strengt med sin Kunst, er det mig en Glæde at give Fruens Ansøgning min bedste Anbefaling.
 I Ærbødighed
 [underskrevet] Chr Christensen</t>
   </si>
   <si>
     <t>1935-02-25</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen</t>
   </si>
   <si>
     <t>Elise Hansen
 Alhed Larsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Knud Oldendow
 Gerda Rasmussen
 Holger Rasmussen
 Mads Rasmussen
 Leo Swane
 Fritz Syberg, fætter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen kendte Knud Oldendow/Nalaga fra sit ophold i Grønland 1925. 
 Kerteminde Højskole åbnede november 1908. Herunder tre villaer med en fiskeriafdeling. I 1952 oprettedes Husflidshøjskolen i Kerteminde, hvor man satsede både på husflidsfagskole og på en egentlig højskoleafdeling. Fra 1962 blev der arbejdet hen mod et toårigt håndarbejdsseminarium, der fra 1980 blev sideordnet med husflidshøjskolen. Fra 1988 ændredes navnene på de to afdelinger af Den danske Husflidshøjskole til Seminariet for Hverdagskunst samt Højskolen for hverdagskunst - senere mellem 1997-2002 ændredes skolens navn til ”Kerteminde Højskole. Skolen for kunst, håndværk og design”. Seminariet blev udskilt i 2002, og højskolen gik konkurs i 2005. (Kilde: Højskolehistorie.dk).
 Johannes Larsen arrangerede i 1935 i Kunstforeningen en retrospektiv udstilling med hustruen Alhed Larsens malerier.</t>
   </si>
   <si>
     <t>Johannes Larsen har bedt Elise Hansen sende Andreas/Lysse 300 kr.
 Den følgende dag skal en flok mennesker fejre 25årsdagen for Faaborg Museums stiftelse med middag hos Fritz Syberg. 
 Det er besværligt med valutaoverførsler, men Larsen håber, at pengene kan gøre, at Andreas og Elena beholder kvierne. 
 Puf og Elses lille pige er sød.
 Larsen skal lave udstilling af Alheds billeder i Kunstforeningen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2Fqb</t>
   </si>
   <si>
     <t>Kjerteminde 21 Febr. 1935.
 Kære Lysse og Bimse!
 Jeg har lige skreven til Elise og bedt hende lade 300 Kr. gaa videre til Jer, men faar nu af Baronen at vide at hun kommer her i Morgen og skal bo hos os i Anledning af en Middag som Baronen giver paa 25 Aarsdagen for den Middag, da Mads Rasmussen startede Faaborg Museum. Der kommer foruden Elise og os her, Skriveswane, Holger og Gerda og Karl Knippel. I Dag har vi Einar Mikkelsen og Kone og Svend til Frokost. E.M. skal holde Foredrag paa Højskolen i Aften. Men tilbage til Elise og Forsendelsen, den sender jeg altsaa ikke af, men giver hende den i Morgen, hvor ved det altsaa varer en Dag eller 2 mere, inden i faar dem. Det er et Fandens Besvær med de Valutabestemmelser, med Erklæringen paa Tro og Love og Vittiglighedsvidner paa Underskrift o.s.v. Jeg haaber nu at i undgaar at skille Jer af med Kvierne. Her er Storm og Regn hver Dag, der staar blankt Vand nede omkring Flagstangen, det har jeg ikke set i flere Aar. I kan tro Pufs og Elses lille Pige er vældig sød. Jeg skal have en Udstilling i Kunstforeningen af Alheds Billeder fra første Marts eller deromkring. Mange Hilsner ogsaa fra Puf og Else, 
 Jeres JL.</t>
   </si>
   <si>
     <t>1935-08-16</t>
   </si>
   <si>
     <t>- Holstein, Frk.
 Grete Jensen, f. Hansen
 Carl  Knippel
 Kähler Keramik
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann
 Marie Neckelmann
 Inga Nielsen
 Christian Ottesen
 Christine Rasmussen
 Ib Schaldemose
 Niels Erik Schoubye
 Leo Swane</t>
   </si>
   <si>
     <t>Grete Hansen var alvorligt syg i flere omgange i begyndelsen af 1930erne, og hun døde senere dette år. 
 Christine Rasmussen (Fru Mads) fyldte 70 år i 1935.</t>
   </si>
   <si>
     <t>Grete er igen sløj og er taget til Næstved, hvor hun bor hos N.E. og bliver plejet. 
 Elisa Hansen har været til Christine Rasmussens fest. Hun havde Leo Swane til bords. Der var mange taler, og det var lidt kedeligt.
 Nu er Johannes/Las og Andreas/Lysse Larsen vel rejst.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Q8Cm</t>
   </si>
   <si>
     <t>Kære Bams.
 Tak for sidst, det var en lang Sommerferie, paa enkelte mindre heldige Øjeblikke nær, en dejlig Tid. Jeg sad jo som sædvanlig i Halmstad og ventede 3 Kv paa Toget, og det var et løjerligt et, thi det gik ikke længer end til Helsingborg, men heldigvis havde jeg jo ingen Bagage at bære paa og i Helsingør stod der et Lyntog og ventede paa mig, saa jeg kom paa en hurtig og behagelig Maade til Kbhv, hvor Kylle og Lis tog imod mig. Gete er i Næstved. Hun var igen bleven saa sløj og træt og saa tog hun ned til Næstved for at hvile sig lidt og kigge lidt paa Kählers Virksomhed. Tilfældigvis var N.E. paa Banegaarden, og saa skulde hun jo absolut bo hos ham. Der gaar hun nu, og saa ved jeg, hun faar en god Forplejning Hans Husbestyrerinde er saadan et fornøjeligt Menneske, og de to gaar i Biograf, naar N.E. er i Praksis om Aftenen og saa forøvrigt er hun ude hos Kählers. Den første Uge tog hun 3 Pund paa, saa det skal nok hjælpe. OT. var der paa Weekend Lørdag Eftermiddag og Søndag. De har været saa heldige at slippe af med deres Lejlighed. I Lørdags var jeg jo saa til Fest. Vi fik dejlig Mad, meget fine Ting, meget fint maskeret og dekoreret og Skydebanens mest udsøgte Vine. Jeg havde Leo Swane til Bords, og vi havde det meget fornøjeligt, men dermed var det ogsaa forbi med Morskaben. Der blev talt for Fru Mads mindst 10 Gange, hver Gang op og staa og Hurra og Puncher. Carl Knippel var der, men ellers kendte jeg ikke ret mange, det var ikke af min Familie. Jeg skulde hilse dig meget, altsaa "Hønsepigen" fra Ib Schaldemose. Han er nu stadig væk flink, holdt en smuk Tale, han har jo lært noget i Genêve, fra Svigermoren. Puf og Else kom i Lørdags med min Kuffert og en frisk Hilsen. Ja nu er Las og Puf Lysse ["Puf" overstreget; "Lysse" indsat over linjen] vel rejst, men du har jo heldigvis nogen til at passe paa dig. Du kan tro, at en Lejlighed, man ikke har beboet i 2 1/2 Maaned ser løjerlig ud; jeg foretager mig ikke mere end det aller nødvendigste, saa høggeligt er her ikke. Jeg er glad for at Vejret er saa mildt at jeg ikke behøver at fyre. Det har været Solskin og Blæst i disse Dage og enkelte Byger, godt Vejr for Roerne. Skriv snart et Par Ord. Hils Frk Holsten.
 Tusind Hilsener til dig og Petermand 
@@ -11948,94 +12078,94 @@
 Mindes De endnu fra Deres Ungdom Scheelenborg Godsforvalterbolig, og dens Nabo, Lars Carstensen, og dennes lille Datter Agnes,- denne lille Udgave er Brevskriveren her. Mindes De, at De en hel Sommer boede derude og malede, blandt meget andet ogsaa mit lille næsvise Ansigt, jeg har nu i mange Aar gaaet med en stor Bøn til Dem; og det var ganske tilfældigt at jeg i Søndags saa Deres Annonce i Politiken. Men tilbage til Sagen; De malede den Gang flere smaa Billeder fra mit gamle Hjem, bl.a. et Parti fra Bagsiden, Møddingen og alt vort meget Fjerkræ, hvis De endnu i Deres gamle Skitser, skulde finde eet af disse Billeder, (ogsaa en Rosenbusk), vil De gøre mig en meget stor Glæde; vi har forlængst forladt [udstreget”f”] vort gamle Hjem, ( da min Fader døde); men alt hvad der har Tilknytning dertil, og fra den Tid, er de bedste Minder jeg har haft; saa hvis De vilde sælge mig eet af disse smaa Billeder vil jeg være meget taknemlig. Mindes De min Moders Forfærdelse, naar De vilde forære hende Svampe fra Skoven, istedet for bød hun Dem paa Duesteg, det forstod hun bedre. Jeg ser endnu i Tankerne, naar De og Frk Varberg kom anstigende med Shagpibe, da stod vi Børns Øjne paa Stilke, havde det været i vore Dage, var vi næppe bleven saa forbavset. For nogle Aar siden, købte jeg et Par smaa Raderinger af Deres Broder, og spurgte efter Dem, da var De til min store Sorg lige rejst derfra, jeg vilde meget gerne have hilst paa Dem, og set om De endnu Haaret i Rosenkrans. – Med Johanne Mohr har jeg stadig haft Forbindelse, og har ogsaa besøgt hende paa Taasinge flere Gange, hun er endnu mere aparte som i vor Ungdom. –
 Jeg er en gammel gift Haandværkerkone her i Mesinge, men som De ser, staar alt fra min Barndom og Ungdom ved Schelenborg i lys Erindring. – 
 Det er næsten Synd, at De skal have Ulejlighed med at efterse alle de gamle Ting, og maaske de for længst er borte, men saa maa De tilgive min Bøn.
 De venligste Hilsner fra 
 Deres heng. Agnes Arridsø
 f. Carstensen</t>
   </si>
   <si>
     <t>1937-09-12</t>
   </si>
   <si>
     <t>Lindøgård</t>
   </si>
   <si>
     <t>Hans Christian Branner
 - Ferlov
 - Hansen, hushjælp, Kerteminde
 - Heiring
 Andreas Larsen
 Gudrun Larsen
 Henning Larsen
 Jeppe Larsen
 Johannes Larsen
 Urban Larsen
 Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Christine Swane
 Lars Swane
 Ane Talbot
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Larsens bror, Vilhelm/Klaks, og hans familie boede på skovridergården Rørdam. 
 Det vides ikke, hvem Asmussens søn, Mama og Aggi, Ingrid Ravn, Fru Knarreby, Bertel og barnepigen var. Søster var der flere i Larsen-familien, som blev kaldt. 
 Vilhelm/Klaks Larsen og Sigurd Swane havde en brevveksling om Lars Swanes fremtidige erhverv. Sigurd Swane ønskede, at Lars skulle uddanne sig indenfor skovbrug.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0416</t>
   </si>
   <si>
     <t>Marie Larsen har været til Henning/Bror og Kirstens bryllup på Rørdam. Lars Swane var ikke inviteret, for Vilhelm/Klaks var utilfreds med, at han ville være maler. Da Christine Swane erfarede dette, tog hun heller ikke med. 
 Marie m.fl. var på køreture fra Rørdam. De var i Jylland og i Odense. Derefter var hun ca. 10 dage i Kerteminde, hvor hun hjalp med at passe børnene. Ane/Lillepigen var blevet nemmere at omgås. Marie var på rådhuset i Odense og se Johannes Larsens freskoer, og de besøgte Farbror Urban på næsten 90 år i Svendborg. 
 Christine Swane arbejder på værker til Grønningen. Hun og Marie har fået nye genboer, og de er omgivet af mennesker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7pLM</t>
   </si>
   <si>
     <t>Lindøgaard d. 12 – 9 – 37.
 Kære lille Bi / Endelig får jeg begyndt på Skriveriet. – Da jeg skrev Din Fødselsdagshilsen skulde jeg jo Dagen efter rejse til Rørdam til Bror og Kirstens Bryllup. Henning hentede mig i Ejby, han var Dagen før kommen hjem fra en Biltur i Norge sammen med Ditte, en af Asmussens Sønner og en anden ung Pige, de havde kørt rundt i 14 Dage, ligget i Telt og moret sig godt, både han og Ditte var så solbrændte; hun var med til Bryll, jeg syntes hun var så sød, kedeligt at de ikke kan lide hende på Rørdam. – Vi morede os godt til Festen, der var kun det kedelige at Uglen ikke var med; det kom af at vi var inviteret derover i Sommers og troede at Invitationen gjaldt os alle 3; men så viste det sig at Lasse ikke skulde med; på Rørdam er de vrede over at Lasse er begyndt at male og så vilde Klaks ikke have ham med og da Uglen og Lasse havde bestemt at de vilde ud og male sammen, tog de til Båstad sammen ["sammen" overstreget] i Stedet for ["i Stedet for" indsat over linjen] Uglen vilde selvfølgelig heller ikke derover når hun fik at vide at Lasse ikke er velkommen. – Jeg var på Rørdam en Uge, Søster var hjemme og Ingrid Ravn boede hos Mama og Aggi, hun kom ned hver Dag og vi gik i Vandet sammen; Søster har fået Kørekort, den sidste Dag kørte hun for Gudrun og mig Fru Knarreby og Aase K. til Lillebæltsbroen vi kørte over den og lidt ind i Jylland, det var en dejlig Tur; Dagen efter kørte hun for Gudrun og mig til Odense, vi var til The hos Kirsten, Bror og Henning kom også og de skulde da alle 3 med til Rørdam, (det var en Lørdag), Bror og K. har faaet en yndig og hyggelig moderne Lejlighed, en Mængde Brudegaver fik de, blandt andet Billeder til at hænge på Væggene; af Uglen, Lasse, Las, [ulæseligt] og Bertel; da de andre kørte, gik jeg til Banegården og tog til Kerteminde, hvor jeg var en halv Snes Dage; Du kan tro de 2 smaa er søde, Lillepigen taler nu så fornuftigt og lille Jeppe siger alting bagefter, det er en dygtig Dreng og lille Ane er blevet meget blidere, det er sjældent hun er arrig nu; jeg havde meget med dem at gøre da Barnepigen havde Ferie og Else og Frk. Hansen havde travlt, jeg gik til Stranden med dem, hvor de morede sig herligt med at samle Skaller; mens jeg var der var vi alle en Eftermiddag ude hos Elses Forældre og Else og jeg var på Rådhuset og se Las's Freskoer; den sidste Søndag jeg var der var Las, Puf og jeg i Svendborg for at se til Farbror Urban, han var meget glad over at se os og havde det virkelig forbavsende godt, han ser og hører dårligt, men ellers rask og i godt Humør, tænk han bliver 90 i December; Familien var umådelig elskværdig de har fået bygget et Sommerhus på Thurø og da vi havde drukket Kaffe kørte vi allesammen derover, det varede kun 10 Minutter, der var dejligt, det lå helt nede ved Stranden begge Døtrene havde Kajakker; vi var der en Timestid og kørte så hjem til et overdaadigt Aftensbord; KL. 9 kørte 
 [Skrevet på tværs øverst på s1:]
 X Sverrig og 3 store og nogle mindre Akvareller i Kerteminde og nu skal hun male i Birkerød så hun kan få en god Udstilling på Grønningen i Januar. Heirings har bygget dem et dejligt nyt Hus i en Del af deres Have og solgt det andet og vi har fået Fru Ferlov til Genbo, hun har lejet det ny Hus nede ved Søen for 2 År; Hans Christian Branner har ogsaa lejet i Birkerød i Skrivergaarden, ikke så langt fra os, så vi har snart mange gode Venner derude. Nå nu må jeg vist slutte, det er da et nogenlunde langt Brev selv om det ikke er særlig morsomt. -
 [Skrevet langs venstre kant på brevets s1:]
 Hav det nu godt til vi ses kæreste Bi, hils Manse mange Gange når Du ser ham og tusind Hilsner og Kys til Dig selv fra Rie. – 
 [Skrevet på hovedet øverst på s. 1:]
 Alle på Lundsgård hilser. – De små Hunde er henrivende.</t>
   </si>
   <si>
     <t>1937-09-13</t>
   </si>
   <si>
     <t>Mary Boisen
 Thora Cohn
 Andreas Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Müller, Frk. 
 Christine Swane
 Ane Talbot
 Gunnar Tinesen
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Laura/Bibbe Warberg Petersen opholdt sig i England, da hun modtog brevet. 
 Båxhult var en af Larsen-familiens skovgårde i Småland. 
 Det vides ikke, hvem Bent var, og det er uklart, hvem "de små", som nævnes i brevet, var. 
 Overskuddet fra ”Kvindernes Udstilling fra Fortid og Nutid” i 1895 gik til opførelsen af til en kvindernes bygning, som var verdens første større bygning af kvinder og for kvinder. Christine Swane solgte i 1937 maleriet "Udsigt i Tisvilde Hegn" til Ny Carlsbergfondet, som forærede det til Kvindernes Bygning. https://www.kvindernesbygning.dk/kvindernes-bygnings-historie-copy-3/</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0414</t>
   </si>
   <si>
     <t>Andreas/Puf og Else Larsen har kørt Johannes Larsen/Las til Båxhult. 
 Marie Larsen har hjulpet med høst, tærskning og brænde. Frk. Müller har været på besøg.
 Erik/Tinge og Mary har fået indrettet en dejlig stue. 
 Christine Swane/Tante Ugle har for de penge hun fik for maleriet til "Kvindernes Bygning" købt en trekant jord, så haven er blevet udvidet. Hun sælger godt, og der kommer snart en kunsthandler på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9eus</t>
   </si>
   <si>
@@ -12045,51 +12175,51 @@
 Tirsdag d:24, kørte Puf og Else mig herop, men måtte af Sted med det samme, de skulde næste Morgen køre til Båxhult med Las, de var kun deroppe en Dag sejle hjem over Gøteborg - Frederikshavn og havde haft en lang [”lang” overstreget] dejlig Tur, ikke ret lang, (de var kun borte i 5 Dage) men Puf havde travlt og de vilde heller ikke være saa længe borte fra Børnene; - 
 Jeg tog det med Ro i Kerteminde for jeg vidste jo at Gunnar var her og hjalp dem med Høsten, han rejste Dagen efter at jeg var kommen, så jeg kom ligetilpas til at hjælpe med de sidste Læs Korn og al Rivningen, en Dag har jeg ogsaa hjulpet Tinge med at tærske Rivning; så har Tinge og jeg også båret en vældig Stak Rubrænde i Hus, bagefter savede Tinge alle de tykke Stykker, jeg bar dem ind og bagefter gjorde vi rent i Gården så, den var så fin da Frk. Müller kom, vi har været nogle dejlige Ture mens hun var her, men det har Din Mor vel fortalt Dig om; Tante Ugle har jo været en Uge i Kertem. en Dag var hun her; hun rejste i Går jeg tog derud i Går Formiddags, egentlig skulde jeg have bleven der, men Frk Müller var jo lige rejst så de vilde nødig af med mig også, derfor tog jeg tilbage med 5 Bilen og tager så til Kertem. i Morgen og bliver et Par Dage inden jeg rejser til Birkerød; de små var med ned til Bilen, de var aldeles ens klædt på med hvide Bluser og lyseblaa tærnede Bukser med Remme op over Skuldrene og hen over Brystet, de var aldeles bedårende. – Tinge og Mary har fået en yndig Stue der er rigtignok også Billeder på Væggene, så det kan forslå og hvor er det dejligt, at Din Mor har så god Hjælp at hun kan tage den mere med Ro og ikke være så bunden, som nu da Frk. Müller var her og kunne gå alle de dejlige Ture og vide at der var en der tog sig af det herhjemme. -
 Tænk at I nu snart skal til at vende Næsen hjemefter søde Bibbe, hvor jeg glæder mig til at se Jer, men det bliver vel næppe før til Jul, men der er jo også kun 3 Måneder til, den Tid kan snart gå; bare I nu må få godt Vejr til Jeres Tur så kan det blive interessant og morsomt, mon vi ikke vi får et lille Kort en Gang, mens I er på Vandring?
 Mon Du har hørt at Tante Ugle købte den Trekant Jord bag ved Haven, da hun havde solgt det store Billede til ”Kvindernes Hus”, en Bestilling af Carlsbergfondet; Haven er bleven så dejlig og nu får vi ingen op ad os, selv om der med Tiden bliver solgt nogle Byggegrunde; er det dog ikke dejligt at Uglen nu sælger så godt; hun havde haft Brev fra en Jud [”Jud” overstreget] Kunsthandler i Jylland som før har købt af hende at han gerne vilde købe 4 Billeder, han vilde komme midt i Måneden, det bliver spændende hvilke han vælger, han skal naturligvis have dem billigt, men det må da blive adskillige 100 Kr. – Uglen fik malet 7 Billeder, og nogle Aqvareller ovre i x [Resten af brevet mangler]
 [Skrevet på hovedet øverst på s. 2:]
 d.13 – 9.
 Jeg har set Bent 2 Gange, han var i Kerteminde en Aften mens jeg var der og - Fredagsaften var han her - - I Nat og i Dag har det regnet dejligt 27 mm, det tiltrængtes hårdt så alle er glade, vi håber på mere. Rie.</t>
   </si>
   <si>
     <t>1938-02-09</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Sallinge Kro pr. Højrup St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
 Thora Cohn
 Alfred Fly
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Axel  Müller
 Ellen  Sawyer
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Mary Warberg Larsen
 Laura Warberg Petersen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Lars Christian/Laders Balslev boede efter sin pensionering på gården Erikshaab nær Sallinge. Gården var tidligere beboet af warberg-familien. 
 Minna og Andreas/Dedde Warberg holdt sølvbryllup 1913.
 Else og Andreas/Puf Larsens datter, Thora, g. Cohn, blev født i huset på Møllebakken i Kerteminde 19. jan. 1938. 
 Herman Upmann var en tysk bankmand, hvis kærlighed til Habanos førte til, at han slog sig ned i Havana i 1844 og fandt en bank og en Habanos-fabrik i denne by. Med tiden lukkede banken, men hans mærke af cigarer fortsætter i dag som et eksempel på den mest raffinerede Habanos middelstyrke smag Habanos (søgning på internettet jan. 2024).
 Det vides ikke, hvad Marys forældre hed og den gamle krokone i Sallinge kendes heller ikke.,</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0597</t>
   </si>
   <si>
     <t>Johanne/Junge Larsen forstår godt, at Astrid/Dis bor på kro i stedet for privat. Johanne kommer ikke til Erikshaab, for hun skal til København i længere tid i marts.
 Saneringslånet er nu sikret, så Johanne vil betale, hvad hun skylder Astrid.
 Mary ligger syg hos sine forældre i Kerteminde. Johanne har besøgt hende samt Ellen Sawyer og Else og Andreas/Puf Larsen, som netop havde fået datteren Thora. Hun blev født samme dag, som Andreas/Dedde og Minna havde sølvbryllup. Johanne hyggede sig hos Johannes Larsen, og det har hun ikke altid gjort. Han har i øvrigt solgt billeder for 10.000 kr. hos Winkel og Magnussen.</t>
   </si>
@@ -12152,98 +12282,98 @@
   </si>
   <si>
     <t>Lørdag d. 20-2-38
 Du gamle, her har du mig igen. Tak for Motboken og de 50. Du er en Flottenheimer, men Gudskelov er jeg en gammel nærig Rad der vender Hjem med alle Gysserne i Behold; der tilflyder mig rigeligt med Kontanter her paa Pladsen og desværre ser det ikke ud til at Hubert kan køre mig hjem ["hjem" indsat over linjen] og dermed ryger jo ogsaa Sprutten i Vasken og jeg faar altsaa heller ingen Lejlighed til at strø om mig med svenske Seddelkroner. I Dag har Mos og jeg været ude og solde, vi har købt Bukser og Lumberjacket, Skotskternet Skjorte og Underbukser til Peter, Undertrøjer til Jens, Silkestrømper til mig og et fint Overstykke til Bes. Efter veloverstaaet Arbejde spiste vi Frokost i en Beværtning paa Strøget med dertil hørende Exportøl fra Fad, uhm. Da vi var ved Kaffen traadte Skriveswane ind ad Døren og slog sig ned ved vores Bord. Saa sad vi en hyggelig halv Time og skumlede over Hans Syberg der har været ude efter Swane fordi han afholder den franske Udstilling paa samme Tid som Billedhuggerne holder Udstilling i den Fri og derved af Hans beskyldes for at stjæle Publikummerne fra Billedhuggerne. Der er rigtignok meget Vrøvl til. Saa du forresten Hanses Tyr i B.J.T. vi var enige om at det var en Haan at opstille det Monstrum paa en Landbrugsskole. 
 Bagefter var vi oppe at se Fars Udstilling i Kunstforeningen, det var morsomt at se de gamle Billeder og de saa godt ud. 
 Jeg skal hilse dig fra Onkel Klaks, jeg traf ham og Tante Gudrun paa Færgen i Gaar da jeg rejste fra Kerteminde. Det var et sandt Svineheld, for rent bortset fra at jeg fik Rejseselskab fik jeg stor Nytte af Onkel Klaks til at slæbe Jens op til en Bil paa Banegaarden i København. Han var ved Ankomsten falden saa fast i Søvn at han ikke stod til at vække. I Morgen skal jeg til Hubert til Frokost, saa faar jeg hans endelige Beslutning om Turen, jeg kan nok mærke at han har moderlig Lyst, jeg ved saa ikke om det er Astrid eller Arbejdet der holder ham tilbage. I al Fald kommer jeg nu afgjort og definitivt paa Onsdag. Jeg glæder mig til at se mine 2 gamle Elskelinker.
 Masser af Hilsner til dem begge fra
 Morseren.</t>
   </si>
   <si>
     <t>1938-04-25</t>
   </si>
   <si>
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Franziska  Erichsen
 Kirsten Hjorth
 Niels  Junker
 Drude Jørgensen
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Martin Larsen
 Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Axel  Müller
 Fritz Syberg
 - Vesterdal
 Thora Vesterdal
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Bents bedstemor og professoren var. 
 Udstillingsbygningen ved Odense Å hedder Filosoffen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0418</t>
   </si>
   <si>
     <t>Johanne Larsen ønsker tillykke med fødselsdagen. 
 Det er koldt og tørt, så Johanne er bekymret for høsten. 
 Kirsten/Pelle Hjorth er begyndt at komme på besøg, og det er hyggeligt. Pelle synes, at der er meget "vrøvl" hjemme hos hende selv. 
 Johanne og Adolph har fået lam og kalve. Drengene fisker, og de kan af og til sælge af fangsten. 
 Johanne m.fl. har været i Odense for at se Forårsudstillingen. De mødte et katolsk konfirmationsoptog. Johannes Larsens billeder var dejlige, men Johanne brød sig ikke om de fleste af Sybergs. Efter udstillingen besøgte hun Henning/Bror og Kirsten, og til sidst spiste de i Fyns Forsamlingshus. Her mødte de Professoren, som opførte sig mærkeligt og var sørgeligt forandret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vy50</t>
   </si>
   <si>
     <t>Lindøgård d. 25-4-1938
 Kæreste lille Dis!
 Nu er Piben tændt, en lille Kaffetaar ved Siden og nu skulde det saa gærne gaa løs med Fødselsdagsbrev til dig. Solen straaler skønt og lover fint Vejr til i Morgen. Allerførst skal jeg da have nedskrevet alle mine gode og varme Ønsker for Dig – eller i hvert Fald en Brøkdel, dem alle kan Papiret umulig rumme!! Naa, lad mig nu ikke blive for gevaltig, men i al Jævnhed ønske dig en god Dag og et godt Aar! Intet Ønske kan vel være mere paa sin Plads end det, at Du maa have din kære Axel frisk og stærk. – Jeg tænker mig at Du har lavet og laver noget Festlighed for Dagen, som Du jo altid forstaar at lave noget Festlighed i dit lille smukke Hjem. Du kan tro, jeg glæder mig til ved at tænke paa, hvor yndigt vi havde det – Skæbnen er os dog ret god ved at lade os ses af og til, Tiden er heller ikke mere til at forsømme sligt, vi har ikke mere de Oceaner af Tid foran os som tidligere, da Tiden laa lang og forjættende for os. Nu begynder vi - jeg ihvert Fald – at tælle de fremtidige Aar paa Fingrene. Og selvom Aarene blev mange, var det jo næppe muligt at Hjernen vilde holde, saa man kunde have Glæde af Samvær. Bents Bedstemor, som kun er sidst i 70erne, kan ikke en Gang kende sine nærmeste. Her staar alt vel til – naar undtages at der hviler et lille permanent Tryk paa os alle over Tørken og Kulden. Forleden var der tyk Is paa Bassinet i Haven c. ⅓ Tomme! Vi har heldigvis ikke saaet vore Roer saa tidligt at de var kommen op, hvor det var sket, er de svedet bort. Mon I har faaet? Ja, netop hos Jer er der jo ret fugtigt, saa I trænger maaske ikke saa haardt som vi her paa de lette Jorde. Manse og jeg kørte i Gaar til Odense (derom senere) og det saa mange Steder ynkeligt ud, ogsaa Kornet. Et Sted saa vi en lille Mauk Mark ["Mark" indsat over linjen] plantet til med Kaal – det var altsammen visnet. 
 Netes Datter, Pelle – hendes rigtige Navn er Kirsten, det er næsten Synd, at hun ikke kaldes ved det smukke Navn – har er ["er" indsat over linjen] begyndt at dyrke os; hun var her næsten hele Paasken og nyder det; hun lærer Tandteknik i Odense og slider ret haardt i det, og naar hun skal holde Ferie hjemme, kan hun ikke faa Fred for sin Far, som altid høvler om hende at hun skal bestille noget; hun kom med en Saddel, som hun havde laant for Paasken og ½ Fl. Akvavit, som satte Kulør paa 2 af vore Paaske.Aftensmader. Hun er en umaa
 2
 delig sød Pige; jeg ved ikke et Menneske som til den Grad falder sammen med Husets Psyke som hun; hun minder saa meget om os Søstre som unge; og saa ligner hun Bibbe saa mærkværdigt. Første Gang hun var her kom hun ind samtidig med Else (Puf) og de stod ved Siden af hinanden i Døren; da jeg havde hilst af med Else, sagde jeg til Pelle: men Gud, søde Bibbe, hvad staar du dog der for i Overtøj! Jeg maa jo ikke have set rigtig paa hende, og det var Aften med tændt Lys, men først da jeg vendte mig, kom hun efter mig og sagde ”men det er jo mig, Tante Junge. Var det dog ikke besynderligt? Naa, men det som jeg kom fra og som jeg vilde have fortalt om Pelle var, at hun havde sagt til Mary, ”Hvor I dog har det dejligt her, altid saa fredeligt og harmonisk”, og det var altsaa for at belyse, at ”alt staar vel til her”. Vi nyder hende meget, og det er saa morsomt at have en af sin egen Slags. Stakkels Pelle føjede til, da hun sagde det til Mary: hjemme er der altid saa meget Vrøvl. - - Vi har faaet 6 smaa Lam i Aar, det ene af Faarene fik 2 dødfødte, et fik 2, hvoraf det ene døde – lidt skal man jo altid have Uheld med, men 6 har vi da altsaa af 4 Faar og saa maa vi vel ikke klage – selv om det ene maa dækkes op af Bibbe, som for Resten har megen Glæde af sin Virksomhed med det. Vore Køer har kælvet godt og normalt og de tre var da Kviekalve; den ene af Tyrekalvene gav vi Mælk en 14 Dages Tid og den afgav dejligt Kød for hele Paasken – og endnu! Saa sparer vi at købe. Og de gode Drenge virker med deres Fiskeri i deres Fritid; de har købt Ruser og fanger mere end vi kan spise – forledes havde de 41 Torsk men undertiden kun en eller to. Saa vi svælger i Fisk, men nu har det ["t" i slutningen af ordet overstreget] et helt Hyttefad fuldt og skal have dem solgt. Vi kan saa sandelig ikke klage over vore 4 Børn, for de hænger i og gaar op i Arbejdet med Liv og Sjæl og er altid saa søde. Selv Tinge er bleven meget mere glad og jeg spørger mig selv med en stille ængstelig Hvisken, om der mulig skulde oprinde bedre Tider for ham. Han og Manse er nu saa gode Kammerater; det er rigtignok noget andet end før M. rejste til England. 
 Saa var der vores Odensetur i Gaar, den 
 3
 må Du høre lidt om. Vi skulde se Foraarsudstillingen derude i deres smukke lille Udstill.Bygning nede ved Aaen, omtrent ved det Sted, hvor ”Heden” (som de Barbarer nu har omdøbt til Sdr. Boulevard) begynder. Vi tog Morgen Rutebilen og det var straalende Solskin, men koldt jo. Vi spaserede fra Bilen ned over Albanitorv, hvor de mægtige Klokker i den katolske Kirke lige begyndte at runge; og saa tonede et Optog med katolske Konfirmander frem fra en Sidegade, forrest 4 udklædte Messedrenge med et el. andet i Hænderne (jeg husker ikke hvad) saa en gammel tyk Pater og efter ham en Skare Drenge i stiveste Konfirmandspuds, saa en tyk Nonne og efter hende en Skare hvidtklædte unge Piger i helt enkle hvide Kjoler, hvide Strømper og sorte Sko og med Slør – også hvide – som dækkede deres Overkrop; det var nydeligt og festligt. - - Efter en Omgang i den skønne Klosterhave langs med Aaen, hvor der stod et sort Svanepar med Unger, gik vi i Munkemose, hvor talrige Ænder Svaner og Gæs skulde beses og saa var det Tiden, hvor de lukkede op paa Udstillingen; vi havde i en Bagerbutik forsynet os med Smaakager og en Plade Succes, som vi nød i Munkemose, saa vi kunde være styrket til at bese Kunsten! Udst. var bedre end da vi var der for to Aar siden og der var smukke Billeder. Jeg glædede mig meget over 6 dejlige Billeder af Las, et fra den store Stue – Salen – paa Båxhult, de andre var Kjerteminde, Huset og Haven; å hvor jeg syntes de var bedaarende. Men saa var det til Gengæld smerteligt at se Sybergs Billeder; han maler helt anderledes nu, synes jeg. For to Aar siden var jeg betaget over at se to dejlige Landskaber men nu! Naar jeg undtager Tante Franziskas pragtfulde Skikkelse i en Liggestol var det hele saa underligt middelmaadigt, uldent og for mig at se uskønt, men de kan vel heller ikke blive ved! Jeg har ellers altid været en stor Beundrer af Sybergs Kunst. 
 Efter 1½ Times Betragtning af de 3 smaa Sales Indhold vandrer vi hen til Bror Klakses yngste ["Klakses yngste" indsat over linjen] og Kirsten. De bor i en lille henrivende 2 Værelses Kvistlejlighed i en [et bogstav overstreget] moderne Bygning i en lille Gade, Falen – tænk at et saa sjovt gammelt Navn har faaet Lov til at bibeholdes – der er Altan, hvor deres 
 4.
 lille Unge kan staa og sove; det var et yndigt lille Besøg; jeg synes altid det er saa morsomt at besøge smaa ny-startede Hjem; og det blev i Sandhed udbytterigt – for os! Vi drog af med et Sær blaat Chiviotstøj, et Par tykke graa Flonelsbenklæder og en Regnfrakke! Og saa til Fyens Forsamlingshus, hvor vi har tænkt os Muligheden af Drudes Nærværelse, men blev, som vi jo saa ofte bliver her i Livet, skuffede. Da Agraren havde givet helt godt med af Penge og jeg havde en Fem’er liggende fra min Rejse, bestilte vi flot Dineren: Suppe, Drudes berømte Suppe, Kyllingesteg med nye Kartofler og Agurkesalat samt Karamelbudding. Dertil 2 Paaskebryg! - - Jeg havde truffet Fru Junker – Dr. J.s Kone – paa Udst. og spurgte til Prof. Hun sagde, det blev værre og værre; han gaar og synger hele Dagen, saa han er permanent hæs, og Drude kan næsten ikke holde ham ud. Saa spurgte jeg Opvartersken paa F. For. , som jeg jo kender godt, og hun svarede næsten ligesaadan; han er, kunde jeg forstaa, en frygtelig Plage for Personalet derude, naar han kommer – og det gør han tit. Saa traf det sig, at han netop kom og efter at vi nogen Tid havde hørt ham larme inde i Buffetten, gik jeg derhen og spurgte, om han ikke kom og sludrede lidt med os. Han blev helt bevæget ved at se mig og dvælede meget ved at jeg ikke havde skrevet til ham; saa fik vi forøvrigt en rigtig dejlig Passiar, næsten paa en Time; han priste dig i høje Toner og sagde, at han havde fundet dig meget mere lødig end han havde tænkt sig efter at have læst ”Den synske”. Saa snakkede vi om mange andre Ting og Manse var meget imponeret over hans Klogskab og Intelligens; han blev bag efter ved med at komme tilbage til, hvor han dog var klog og blændende. Manse saa han jo for første Gang – nej anden maaske – saa han kan jo ikke dømme, men jeg, som har kendt ham saa godt og elsket ham saa højt jeg sørger jo over den uhyggelige Væsensforandring, der er sket med ham, saa smertelig forandret nej forgrovet, mener jeg; og saa denne trættende Hang til at fortælle Anekdoter, som han aldrig før har haft men som Drude har i saa høj Grad [”men som Drude har i saa høj Grad” indsat over linjen]. Men du og nu Manse har alligevel kendt ham for lidt til at se Forandringen. Gid han endda maatte blive ved status quo! Han skulde til Fødselsdag ude hos Thora Vesterdal, men tog en Vogn for at sidde hos os saa meget længere. Å Posten! Allerede! Ja saadan gaar det altid – at han er for tidlig paa den naar det kniber
 [Skrevet langs sidste sides venstre kant:]
 Tusinde Hilsner fra os alle til Jer alle. Tusind Lykønskn. Din Junge.</t>
   </si>
   <si>
     <t>1938-05-20</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marie Larsen
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Birkerød
 Skovgaardsvej 5</t>
   </si>
   <si>
     <t>Christine Swane blev i marts 1938 tildelt Tagea Brandts Rejselegat på 10.000 kr. Lars/Lasse Swane planlagde en rejse for Christine Swane og ham selv over Amsterdam, Haag, Antwerpen, Paris og videre til Bretagne. Efter et ophold i Loire rejste de to tilbage til Paris og hjem over London. Rejsen varede to måneder fra sidste halvdel af juni til midt i august (Birgit Bjerre: Christine Swane. Kvindelig maler i mændenes verden. Johannes Larsen Museet 2003 s. 87).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swanes brevarkiv, kasse 1, 2002/61, A8, Lb II</t>
   </si>
   <si>
     <t>Else og Andreas/Puf Larsen ønsker Christine og Lars/Lasse Swane en god rejse til Bretagne. De ser frem til at se Marie Larsen, mens de to andre er på rejse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hIOv</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frk
@@ -12260,51 +12390,51 @@
 [Håndskrevet i brevet:]
 Kære Ia, Ugle og Lasse.
 Tak for Jeres Breve og Gaver. Det er morsomt Ugle og Lasse skal til Bretagne og vi glæder os til at se Ia paa disse Længdegrader i den Anledning. Else siger I skal rejse først i Juni, det er der ikke længe til! Kan I nu noget Fransk? Ellers lærer I det nok. Nu vil jeg ["jeg" overstreget] vi ønske Jer god Rejse; vi haaber at høre fra Jer af og til.
 Mange Hilsner til Jer alle 3 fra
 Else og Puf.</t>
   </si>
   <si>
     <t>1938-08-30</t>
   </si>
   <si>
     <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Julie Brandt
 Louise Brønsted
 Kurt Jungstedt
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Marie Schou
 Christine Swane
 Lars Swane
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Erik Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Marie Schou/Syberg, som var mor til Jørgen/Buf Schou døde 1934. Derfor ordene om hendes manglende indflydelse på ham. 
 Mary, som hjalp til i huset hos Johanne C. og Adolph Larsen, blev en kort tid kæreste med Erik/Tinge, og de blev gift. Parret fik også et barn. Ægteskabet blev kun af kort varighed. Flere år senere blev Erik/Tinge gift med Grethe, f. Tinesen. 
 Den omtalte Alma er ikke oprettet med biografi. 
 Louisenlund på Skovvej i Kerteminde var frem til 1945 et lille spisested (Arkiv.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0596</t>
   </si>
   <si>
     <t>Johanne/Junge har betændelse i skulderen og skal muligvis opereres.
@@ -12342,77 +12472,78 @@
 3
 Der maa være mange forskellige Maader at holde af paa. I Dag er Tinge tilsagt paa Politikontoret. Æv! Har jeg ikke Lov til at sige, at vi vader i Smuds. Du kan ikke tænke dig som de forvrænger og laver om paa det hele. Jeg kan ikke lade være med at sige til Tinge. Tror du ikke, at hvis de havde haft lidt mere af den – af dig – saa foragtede Kultur, saa vilde de tage det lidt anderledes.
 Kirsten Thorsen, der jo blev gift med Klakses Søn, kender lidt til Marys Kusine i Odense, Bibbe var hos Kirsten forleden og fik refereret et Par større Holmgange mellem de to; K. havde ikke lagt Fingrene imellem i sit Forsvar for os. Kusinen var jo – fra at vi var de bedste Venner af Verden – pligtskyldigst blevet meget vred paa os! ! Hun sagde bl.a. – ”og saa har de ladet Mary ligge paa Halm”. Jeg har altid misundt dem deres friske rene Halmunderlag, hvorover der saa var Madras og Underdyne. Alma (Kusine) havde bl.a. sagt at Mary var gaaet bort fra at give mig Skylden for hendes Flugt. Du ser, det er ikke et Spørgsmaal om, hvad der er Sandhed, virkelig Sandhed, men om, hvad der kan ”bruges” i Sagen. Enhver ved jo, hvor inderlig skikkelig jeg er, saa den gik ikke. Jeg kunde komme med mange Exempler, men gider ikke og er for Resten ikke aldeles oprørt, men har den dybeste Medlidenhed med hende og er saa Angst for, at hun ikke skal holde til det eller at det skal skade Barnet. Bibbe trøster mig med, at det er jo Naturens Værk, at hun er bleven saadan og saa maa Naturen vel ogsaa indrette det, saa Barnet ikke tager Skade. Det stakkels lille Barn, det er jo Alfa og Omega i hele Tragedien. 
 Dedde og Lugge har været i Kjert. hos Elle og jeg tog derned en Formiddag; det var morsomt at det vakte en saadan Glæde hos dem at se mig; de skulde om Efterm. paa en lille Biltur til Hindsholm og det blev en dejlig Tur. Lige før man naar Nordskov ligger der paa højre Haand en lille Skov, kan du huske det? der tog vi til og der var vidunderligt; over Engene bag Skoven gik vi ud til Stranden og var oppe paa en mægtig Bakkeknold, hvis yderste Grænse mod Vandet stadig ædes op af Bølgeslaget og hvorfra vi saa Sjællands Kyst, saa klar og smuk. Vi sad saa lidt i Udkanten af Skoven, røg, spiste Chokolade og snakkede hyggeligt og først og sidst nød det vidunderlige Landskab og den gode Luft. De kørte mig saa hjem, men vilde ikke ind, da de skulde have Fremmede om Aftenen. Et Par Dage efter, om Søndagen, skulde Elle til Bryllup i Munkebo Kro, ”hvis Datter”, hun har spillet med i en Aarrække og dermed fik vi den Glæde at have Dedde og Lugge Resten af Dagen 
 4.
 Elle skulde Møde Kl 4; de kom saa her lidt over og vi havde pæn Kaffe til dem; derefter besaa vi saa nogle Kæmpehøje her i Nærheden (benyttede Bilen) og gik derefter alle Mand ud paa vor sædvanlige Spaseretur ud gen. Markerne og ad Stranden hjem Vejret var godt og det hele var saa henrivende og vellykket. Det er saa dejligt for mig at alle vore tre Børn falder saa udmærket i Slav med alle mine. En anden Aften, da jeg havde været i Kjert. inviteret til Aftensmad af Dedde sm. med Elle og Minna i Louisenlund, hvor vi for Resten havde haft det henrivende og nydt varm Mad, Snaps, Madeira o.s.v. kørte de mig ogsaa hjem, og da det var tidlig paa Aftenen, gik de med ind til en Kop The og vi havde igen en dejlig Aften, Minna var henrivende sød og hun hører ogsaa til dem, der gouterer Lindøgaard.
 Da var Lugge rejst, men saa havde vi Minna i Stedet; hun havde ferieret i Nakskov og var kommen Aftenen før. 
 Og saa har vi haft et dejligt Besøg af den hjemvendte Ugle og Lasse; de kom til Malerens Hus fra Jylland og havde vistnok haft en dejlig Tur. De kom derud i Lørdags midt om Formiddagen og blev til 10½ Aften, saa vi havde rigtig Tid til alt; det var saa sødt af dem, at de havde taget alle deres Akvareller med fra Rejsen; de var saa skønne, at de næsten tog Vejret fra mig; Lasse bliver en stor Maler, skal du se. Jeg har maaske aldrig set Uglen saa vel ved det før; det var som al hendes Nervøsitet var strøget af hende, og hun var glad, livlig og sød. Hun og Lasse rejste hjem i Mandags, Marie derimod blev. 
 Sagen er, at Agraren fylder 60 Aar d. 26nde Sept. – Kongens Fødselsdag, sender du ham et Kort? – og saa vilde vi den Dag samle lidt af Familien og spurgte saa Marie, om hun ikke kunde komme her [”her” indsat over linjen] over den Dag; da Uglen hørte det, mente hun, at Marie hellere maatte blive her i Stedet for at rejse igen, og saadan blev det altsaa. Las er vist desværre endnu ikke kommen fra Sverige til den Tid.
 Jeg havde Brev fra Pan i Gaar, hun er saa glad for sin Sommerferie, men har vel selv fortalt dig derom; hun skrev lidt om det med Jannas, [”s” sidst i ordet overstreget] men Pan er jo ikke altid let at blive klog paa; vil du ikke nok – selv om det snart er en gammel Historie fortælle mig Gangen i det fra først af; Jannas Ve og Vel ligger mig saa meget paa Sinde og jeg gaar og tumler med det i mine Tanker, men vil vide Besked.
 Tinge kom hjem i Aftes fra sin Politifærd. Det havde drejet sig om etn [”t” midt i ordet overstreget] lovbefalet Sammenkomst mellem Politimesteren, Mary og Tinge, hvor han skal forsøge at mægle. Det er jo ganske unyttigt og tages da ogsaa som en Formsag. – Tinge skal betale til Barnet og det er jo da ogsaa rimeligt nok. – Tiden er omme og jeg naar ikke mere. ”Skriv snart”! 
 Tusinde Hilsner, din Junge.</t>
   </si>
   <si>
     <t>1938-08-31</t>
   </si>
   <si>
     <t>Hareskov</t>
   </si>
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Sus -
+- Albertsen
 Margrethe Benzon
 Julie Brandt
 Thora  Branner
 Viktor Jensen
 Adolph Larsen
 Alhed Larsen
 Marie Larsen
 Christine  Mackie
 Søren Madsen
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Christine Swane
 Lars Swane
 Gertrude Søndergaard
 Andreas Warberg
 Fritz Warberg
 Minna Warberg
 Martin Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Mary Hensen blev i 1938 gift med Erik/Tinge Warberg Larsen. Ægteskabet holdt kun ganske kort (se hendes biografi under Mary Warberg Larsen). Marys "Mælkefamilie": Hendes far, Viktor Jensen, havde et mælkeudsalg i Kerteminde. 
 Warberg-familien kendte mange, der hed Balslev, så det kan ikke afgøres, hvem af dem, der deltog i den omtalte begravelse. 
-Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører, direktøren i Bredgade eller gamle Albertsen.</t>
+Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører eller direktøren i Bredgade.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1008</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt håber, at Johanne/Junge C. Larsen kan blive opereret.
 Astrid og Axel Müller har mødt en mand, som tilbød dem en flyvetur.
 Historien om Erik Larsen og Mary Jensen/Warberg Larsen har udviklet sig forfærdeligt. Mary sagde engang, at hun ville slide som en karl, hvis hun bare kunne være nær ved Erik. Hun må ikke få lov til at plukke Erik og hans forældre for indbo.
 Astrid har haft besøg af Fritz Warberg. Han var meget sød, men han var også bitter på sin far, som ikke regnede ham for noget, fordi han ikke ville studere. Andreas Warberg, faderen, havde skaffet sønnen en næsten ulønnet plads i en bank. Fritz sagde op og fik nyt job, og da faderen hørte, at han fik lønforhøjelse, nedsatte han det bidrag, han tidligere havde ydet ham. 
 Astrid og Axel havde planlagf at bygge et hus til Janna/Nus Schou, og de havde både fældet en lille skov og købt en grund. Så pludselig meddelte Janna, at hun vilde flytte sit værksted til Søborg. Janna er stærkt påvirket af sin far, Jørgen/Buf Schou og af en Søren Madsen, som er en led karl, og som har for meget indflydelse på Jørgen efter dennes mors død. - Janna besluttede til sidst alligevel at blive i Hareskov, men hun var bange for at føle sig bundet. Astrid og Axel bygger derfor alligevel. De har fået tilbud og hyret håndværkere. Axel har købt et kæmpestort vindue, og Janna har gjort værkstedet i stand. Gertrude/Trut Søndergaard er en god, kunstnerisk hjælp. Sell har taget fotos til Tidens Kvinder. 
 Astrid har nu fået sin egen stue, hvor hun kan holde orden (Janna roder). Hun vil ikke forlange, at Janna skal blive boende hjemme, men hun er ked af, at Søren Madsen og Jørgen Schou har en dårlig indflydelse på hende. 
 Margrethe Benzon har testamenteret Astrid og Axel 1500 kr. De har deltaget i hendes begravelse. 
 Astrid og Axel overvejer at bygge et hus mere, som de kan udleje.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/t5q2</t>
   </si>
   <si>
     <t>[Skrevet på kuverts forside:]
 Fru Johanne Warberg Larsen
 Lindøgaard
 Dræby
 Fyen.
 [Skrevet på kuverts bagside;]
 Hareskov
@@ -12509,51 +12640,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/52is</t>
   </si>
   <si>
     <t>[Præget ind i kortet øverst:]
 BACHs
 KUNSTHANDEL
 GL. STRAND 36
 [Håndskrevet på kortet:]
 19/12/38.
 Malerinden
 Fru Christine Swane, ...skovvej
 Jeg glemte forrige Gang, De var herinde, at give Dem de sidst indkomne Penge, der er Rest fra Udstillingen. (= Kr. 100,00), der vedlægges.
 Bach</t>
   </si>
   <si>
     <t>1938-12-29</t>
   </si>
   <si>
     <t>Thora  Branner
 Alfred Fly
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Janna Schou
 Christine Swane
 Lars Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0951</t>
   </si>
   <si>
     <t>Johanne C. Larsen takker for alle de mange julegaver. Hun har fået kvittering for de gaver, som hun selv har sendt.
 Laura/Bibbe Warberg Petersen og Johanne havde knoklet med en gris, hvorefter de skulle pakke gavekasser.
 Johanne og familien havde en hyggelig juleaften i den lavloftede stue. Hun fik som altid flest gaver. 
 Juledag kom Lars/Lasse Swane på ski og blev til den følende dag. Andreas/Puf og Else Larsen samt Christine/Uglen Swane kom på besøg i bil.
 Vejene har i øvrigt været lukket af sne. Johanne måtte transportere sine æg på en slæde. 3. juledag kunne Marie Larsen ikke komme til Kerteminde og deltage i Johannes Larsens fødselsdag. 
 Johanne havde det rart på Kerteminde Sygehus. Hun fik dog røntgenfotograferet foden, og der er ikke noget at gøre ved den smertende storetå. Hun har desuden haft et anfald i sin arm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/opQe</t>
   </si>
   <si>
     <t>[Skrevet med sort blæk på kuvertens forside:]
@@ -12579,51 +12710,51 @@
 Jeg havde for Resten ellers en yndig Tid paa det søde lille Sygehus i Kjerteminde morede mig godt og holdt Sjov med dem allesammen, men en slem Lussing fik jeg ikke desto mindre derude: mon de kan huske, at jeg snart i flere Aar har haft en daarlig Fod, saa jeg ikke mere kan gaa Ture med Fornøjelse; jeg fik Foden fotograferet og Dr. Fly sagde næste Dag til mig: ”Nej Fru Larsen, den gamle Taa kan jeg ikke gøre noget ved; der er Betændelse i en af Knoglerne (der hvor Storetaaen støder til Foden) hvis det bliver for uudholdeligt at gaa, kan der mejsles lidt af Knoglen, men saa bliver det stift”. Det gjorde mig lidt mat og ”Sjovet” blev lidt mere anstrengt, men hvad, vi maa jo tage det sure med det søde! Og en Lussing til fik jeg (men nu vil jeg snart ikke have flere) jeg har haft en Anfald i den Haand, som hører til den opererede Arm af samme Slags, som jeg i 1½ Aar døjede med i højre Haand og Arm. Hvis jeg skal have halvandet Aar med den ogsaa, er det skidt og jeg maa saa nøjes med at glæde mig over, at jeg nu har Hjælp i Huset, og selv om Smerterne er slemme, er ["er" overstreget] kommer man jo ogsaa over det. Var det ikke to Afbrændere, synes du? Men hver har jo sit.
 [Skrevet langs venstre margen s. 4:]
 Tak for Besørgelsen af Marcipanen og Chokoladen; er du ked af at jeg sender noget af det i Frimærker. Hvor var den glimrend
 [Skrevet øverst s. 4; på hovedet:]
 Nu maa du nøjes for denne Gang, lille Dis, jeg kan ikke som du og absolut ikke til enhver Tid. Endnu en Gang mange mange Tak for det hele og tusinde Hilsner til jer alle tre fra din Junge
 [Skrevet øverst s. 3; på hovedet:]
 Hvor var det dejligt at høre alt det om Janna, om hendes fine Hus og den gode Forretning; det var et henrivende Billede af hende med Partnere i det smukke Værksted. 
 [Skrevet øverst på s. 1; på hovedet:]
 Og saa er det Aar forbi og vi skal i Gang med det nye. 1938 har været ret stormfuldt Aar for os og for Jer (omvendt) gid det nye maa blive lidt ”raskere” og roligere – ikke alene for Jer, men rundt om i alle de forskellige Familier – Hjem unge og gamle 
 Glædelig Nytaar til Jer alle tre fra det ganske Lindøgaard</t>
   </si>
   <si>
     <t>1938-12-30</t>
   </si>
   <si>
     <t>Carl Andresen
 Elise Hansen
 Grete Jensen, f. Hansen
 Adolph Larsen
 Andreas Larsen
 Jens Larsen
 Johan Larsen
 Johanne Christine Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Elisabeth Neckelmann
 Marie Neckelmann
 Ingeborg Rasmussen
 Jens Rasmussen
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Johannes Larsen har ligget syg en uge, og han gik for tidligt ud og blev syg igen. 
 Christine og Lars Swane har været hos Larsen i julen. I dag skulle Larsen have været til frokost hos Ingeborg rasmussen, men han måtte melde afbud. 
 Larsen takker for fyldepennen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/izLL</t>
   </si>
   <si>
     <t>Kjerteminde 30 Dec. 1938
 Kære Bimse!
 Tak for Dit Julebrev! Jeg laa i Sengen og skrev Julekort og havde noteret Dig sidst paa Listen fordi Du skulde have et rigtigt Brev og saa blev Resultatet at jeg ikke naaede mere end Kortene. Jeg var til Middag paa Hverringe med en begyndende Forkølelse og næste Dag blev jeg liggende og laa en Uge og stod saa op Juleaften, anden Juledag havde jeg besøg af Patronen og da jeg syntes at jeg var kommen mig gik jeg med ham i Haven og viste ham Odderne og Bryggeriet, uden at tage mere Tøj paa og saa fik jeg det om igen og nu kan jeg ikke komme af med den igen. Det er forbandet for jeg skulde gerne have bestilt en hel Del, og nu har jeg været arbejdsudygtig i 14 Dage. Ellers har vi det godt og har haft en god Jul. Lysse har været flittig til at skrive, 3 Breve før Jul og et siden. Uglen og Lasse har været her i Julen og rejste hjem i Gaar og Marie er hos Agrarens. Vi skulde have været til Frokost hos Ingeborg Jens Rasmussen i Dag, men sendte Afbud, kunde vist heller ikke være kommen derud da det har snet og føget i Nat. Tak for Elsdyret og Fyldepennen det er den jeg skriver med. Jeg købte en i Kjøbenhavn af samme Slags men denne passede mig bedre. Jeg ved ikke, om Du er kommen hjem til Din Moder, men i alle Fald faar Du jo nok dette. Jeg skal hilse fra Else og Puf. Vi ønsker allesammen Dig og Lysse og Børnene og din Moder og Søstre et glædeligt Nytaar. 
 Din hengivne JL.</t>
   </si>
   <si>
     <t>1939-01-05</t>
   </si>
@@ -12691,51 +12822,51 @@
 TELEGRAMADRESSE:
 GUARDPRINT
 København K.
 [Håndskrevet:]
 6 Febr. 1939.
 Kære Lysse!
 I Torsdags aabnede jeg en Aquareludstilling her. Jeg vedlægger en Katalog med det til Dato solgte der beløber sig til 5 Stk daglig de 3 første Dage. Der var aabent i Gaar Søndag, men der sælges jo ikke paa Helligdage og da jeg ikke har talt med Nielsen der passede den ved jeg ikke om der har været nogle Mennesker. Jeg var hos Magisterens. I Aftes var jeg hos Einar Mikkelsens og i Dag skal jeg til Frokost hos Overlæge Holm i Charlottenlund derefter til [Ta]ndlæge og saa til Middag hos Kemp i Rungsted. I Mrg skal jeg til Middag hos Swane, Leo altsaa og paa Torsdag hos Fru Karl Schou, der lige har aabnet en Udstilling i Kunstforeningen af Schous efterladte Billeder. Jeg spekulerer lidt paa at tage med Johs V. og Else til Amerika men jeg kan ikke bestemme mig. Elise og Kylle var her i Lørdags. Puf og Elses lille Pige kom til at hedde Thora. Jeg synes nu det vilde have været morsomt om de 2 var kommen til at hedde det samme. I skal senere høre noget mere om hvordan det gaar her. Mange Hilsner til Jer alle sammen
 Din Far.
 [Tegning]</t>
   </si>
   <si>
     <t>1939-05-25</t>
   </si>
   <si>
     <t>Kerteminde Sygehus</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted
 Louise Brønsted
 - Hagen
 Adolph Hitler
 Hans Hviid
 Julius Hviid
 Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Erich Remarque
 Stephen Roberts
 Ellen  Sawyer
 Lars Swane
 Agnes Taaning
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Søster var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0563</t>
   </si>
   <si>
     <t>Der er mange steder i Danmark, som Johanne C. Larsen ønsker sig at se. Hun blev f.eks. misundelig, da hun hørte om Johannes Larsen og Brønsted-parrets tur til Møn. 
 Misundelse er noget grimt noget. Johanne mindes, da Martin/Manse blev ked af det, fordi Lasse Swane fik flere julegaver end han selv.
 Johanne har netop læst Stephen Roberts "Huset som Hitler byggede" og Remarques "Kammerater". Hans Hviid kommer med bøger til hende på hospitalet. 
 Det er svært at sove på ryggen og med benet spændt fast, men Johanne får sovepiller. Hun har haft feber, men har ikke mange smerter. Johanne får mange besøg. Laura/Bibbe har travlt hjemme. Drengene har gravet en brønd, så køerne kan få vand på marken og køkkenhaven kan blive vandet. 
 Johannes medpatient snakker konstant om sine sygdomme.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/phXb</t>
   </si>
@@ -12878,51 +13009,51 @@
     <t>https://fynboerne.ktdk.dk/d/guwk</t>
   </si>
   <si>
     <t>NY CARLSBERGFONDETS DIREKTION Dantes Plads 32
 Formanden København V
 den 11. Oktober 1940.
 Malerinden
 Fru Christine Swane,
 Birkerød.
 —---------
 I Anledning af en Ansøgning fra Skive By tillader man sig herved at forespørge, om De kunne tænke [resten af linjen er spist af smådyr]
 et Forslag til Udførelse af et Byvaaben i Keramik til Anbringelse paa den under Opførelse
 værende Museumsbygning i Skive. I bekræftende Fald bedes Dem sætte Dem i Forbindelse med Direktør Thorlacius-Ussing, der vil kunne orientere Dem nærmere om Forholdene.
 P.D.V.
 [underskrift] Helge Jacobsen</t>
   </si>
   <si>
     <t>1941-03-18</t>
   </si>
   <si>
     <t>Tagea Brandt
 Grete Brønsted
 Peter Oluf Brønsted
 Elise Hansen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann
 Lars Swane</t>
   </si>
   <si>
     <t>Johannes Larsen var i januar og februar indlagt på Radiumstationen i København, hvor han fik røntgenbehandlinger på grund af en halssygdom.</t>
   </si>
   <si>
     <t>Johannes Larsen er hjemme igen. 
 Larsen har ikke hørt, om Johan/Lysse nogensinde har fået det landbrugsblad, som han har tegnet abonnement på. 
 Lars Swane har været på besøg. 
 Elisabeth Neckelmann har fået Tagea Brandts Rejselegat.
 Overlægen har lovet, at Johannes Larsen bliver helt rask.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4XYe</t>
   </si>
   <si>
     <t>Tirsdag Kjerteminde 18 Marts 1941.
 Kære Lysse!
 Tak for Brevet! Det var jo en Skuffelse at I ikke kom herned. Jeg har nu været hjemme siden sidste Tirsdag, vi har haft Østenvind og Frost hele Tiden og først i Nat er Vinden gaaet om i Vest og Isen paa Bugten var væk i Morges, paa nær det der ligger paa Revlerne. 
 Jeg tegnede en Gang i Sommer Abbonnement i Dit Navn paa et Agrarblad der hedder Landet og i Gaar betalte jeg et nyt Kvartal, men jeg kommer i Tanker om at jeg aldrig har hørt noget om at I har faaet det, hvis I ikke har det, maa jeg jo gøre Vrøvl med Redaktionen. Den Dag jeg kom hjem havde vi Besøg af Lasse der havde været i Aarhus og lave Udstilling sammen med et Par Kammerater og et Par Dage efter kom Peter Brønsted og Grethe der havde været paa Besøg i Odense og rejste hjem i Søndags. Jeg ser i Avisen at Lis har faaet Tagea Brandt Legat og at hun er i Sverige ellers skulde hun have haft et Telegram nu nøjedes jeg med at skrive til Elise, og hvis Lis er hos Jer maa I gratulere hende fra mig. Jeg har det nu snart godt og Overlægen lovede mig at jeg efter Haanden skulde komme helt i Orden igen. Jeg skal hilse fra Puf og Else og mange Hilsner fra mig selv.
 Din Far.</t>
   </si>
   <si>
     <t>1942-08-28</t>
@@ -13032,51 +13163,51 @@
 Fyen 
 [Ulæselige noter i højre side]
 [Skrevet på kuvertens bagside:]
 afs. Brøndsted, Blegdamsvej 19, Kbvn Ø.
 [Delvis ulæselige noter:]
 …. Maler Jensen … Alfred Jensen Cycelhandler 
 [I brevet:]
 8 Spt. 42
 Kæreste Junge! 1000 Tak til Dig og Jer alle for Besøget hos Jer. Jeg vilde ønske en større Veltalenhed stod til min Raadighed, saa jeg rigtig kunde udtrykke, hvor glad jeg var ved det. Nu ved jeg altsaa rigtigt, hvordan der er hos Jer, og hvor er der yndigt og hvor I er søde allesammen. Jeg har tænkt saa meget paa Jeres Høst, sørget i Regn og glædet mig i Solskin (tildels maaske ogsaa egoistisk, men dog mest landøkonomisk), men nu er jeg blevet rolig i Sindet i den faste Overbevisning, at det nok er kommet ind altsammen, og at Tinge og Manse har leveret Vildt til Høstgildet. Og hvor var det dog morsomt at jeg ogsaa fik Bibbe at se, det søde Barn vilde absolut have kørt min lille Bagage til Kerteminde, det havde været nydeligt efter Natteturen! Ja, Rutebilen svigtede jo, og jeg havde en meget varm, men ogsaa meget sund Spadseretur til Kerteminde. 
 Ogsaa Besøget i Brædstrup var særdeles vellykket, alt ialt en dejlig Rejse med godt Forslag i, skønt det jo kun var 10 Dage ialt. Magisteren var ogsaa glad ved sin Fodtur, havde bl.a. været paa Randbøl Hede og ved Slaggaarden, hvor han fandt Korsnæb i Massevis Heldigvis er jeg aldrig ked af at komme hjem, Bes var her og havde The og Hygge til os. Den vidunderlige Frk. Andersen var ogsaa kommen og fungerer nu, foreløbig tilfredsstillende, laver god Mad og gør et kompetent Indtryk i det hele taget, maaske snarest lidt for, jeg spørger mig selv, om hun kan bevare sit elskværdige Væsen under alle Forhold, det er maaske lidt meget at forlange, men for mig egentlig den aller vigtigste Egenskab hos en Husfælle. Jeg har nu efterhaanden genset alle Børn og Svigerbørn undt. Lomme; Mudi med Familie var her hele Dagen i Søndags, de to Unger er meget lækre, og Michael var i sit allerbedste Humør, saa er han uimodstaaelig. Mudi er flink og udhvilet ved efter sin Extraferie. Mornine holdt en nydelig lille Midg. i Lørdags for Eli, Swane, Vennen Einar Kabel – Pianist – og os, det er saa fint og lækkert, alt hvad Mornine laver: hun har opgivet sin Sommerrejse, men tager dog en Ugestur ud til Karen – vores Kusine – i Holte. Eli og jeg snakkede om, hvad vi dog kunde gøre ved hendes Fattigdom, jeg har talt med Eskild, om han ikke kunde skaffe hende noget Haandarbejde, det [ulæseligt] og er vist godt betalt, men Ulykken er at Materialerne til det som til saa meget andet er ved at udgaa. Stakkels Mornine med sin evige Pengenød. 
 Igaar havde vi Besøg af vor gamle Ven Gjerulf, som vi ikke har set i en 20 Aar. I den Tid har han været bosat baade i Dresden, Schweiz, Paris og London, flere Aar hvert Sted og er nu vendt tilbage til sit Udgangspunkt, nemlig Hellesens Fabrikker her i Byen. I England havde han gjort Bekendtskab med en Slags Bevægelse, startet af en Oberst Douglas, som menes at kunne skaffe gode og tilfredsstillende sociale forhold paa en meget simpel Maade; han fortalte en hel Del om det, det lød udmærket, vi vil prøve at faa nogle Bøger af denne Douglas, I kender vel ikke noget til ham; jeg har aldrig hørt ham nævne, skønt jeg i lang Tid har været interesseret i de Spørgsmål og ude efter nogenlunde populære Værker, han skal være forholdsvis [”forholdsvis” indsat over linien] let forstaaelig, men pokkers svært er jo al den Slags, og ialfald jeg læser dem med den lidt ubehagelige Fornemmelse, at jeg ikke vilde kunne gennemskue selv de allerværste Brølere. 
 Hørte I Buhl i Radioen? Det var jo tydelig nok, og vi faar vel altsaa snart tysk Administration, for Sabotagen hører naturligvis ikke op. Det kan ogsaa være det samme, naar bare de vil lade være med at skyde Gidsler, det er efter min Mening Topmaalet af Barbari og næsten ikke til at udholde. Men man kan da altid haabe, at det uventede sker, og det hele holder op, før end ["end" indsat over linjen] man venter.
 Og nu er jeg meget spændt paa at høre, om Du har haft Doktoren ude, og hvad han har sagt om, og hvad han vil gøre ved Hoften, saa det bliver Du nødt til at skrive mig et Par Ord om lille Junge! Og saa 1000 varme Hilsner til Jer alle, Din Lugge.
 H. f. Magisteren.</t>
   </si>
   <si>
     <t>1943-09-02</t>
   </si>
   <si>
     <t>Otto Andresen
 - Ferlov
 Alfred Fly
 Rasmus Kaas Petersen
 Adolph Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ellen  Sawyer
 Lis Storland
 Stefan Storland
 Lars Swane
 Ane Talbot
 Ursula Uttenreitter
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Tinesens var enten søskende eller forældre til Else Marie Larsen, som var gift med Andreas Larsen.
 I 1942 blev 7. regiment i Fredericia flyttet til en baraklejr på Ahlefeldtsvej i Kerteminde. I august 1943 overfaldt tyskerne lejren og internerede de danske soldater. Soldaterne blev hjemsendt i oktober samme år. Tyskerne brugte herefter lejren, indtil den blev revet ned i november 1944. ( Kurt Risskov Sørensen: Kerteminde Bys Historie 1850-2000, udgivet af Kertemindeegnens Museer 2000, s.135)</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve, kasse 1, kuvert 4, 2002/61 A8 lb 11</t>
   </si>
   <si>
     <t>Johanne/Junge er alvorligt syg og indlagt på hospital. Det var en skuffelse, at Christine Swane ikke kom på besøg, som planlagt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vL8T</t>
   </si>
   <si>
     <t>Lindøgaard d. 2-9-1943.
@@ -13151,51 +13282,51 @@
 Brødremenighedens Hotel ”hos Stricker”
 Christiansfeld, den [håndskrevet tekst:] 16/11 43
 Telefon Nr. 16 
 [Håndskrevet tekst:] Kære Fru Swane!
 Jeg vil gerne spørge jer om I har bestemt jer for hvad Slags Billeder jeg skal have for Opholdet i Sommer. Jeg trænger saa inderligt til en ny Oplevelse at se paa. –
 Jeg haaber Krigen er forbi næste Sommer saa I kan faa de gamle Værelser igen
 Paa Gensyn til Sommer 1944.
 Sigfred Stricker
 [Lille skrift i nederste venstre hjørne:] Vi har faaet en irsk Sætter med Stamtavle. – Ida er lige kommen til Skodsborg fra Hornbæk slemt [forslaaet?]
 I ser vel ikke herover til Jul i Aar?
 Kunde det ikke være sjovt? – 
 [Skrevet på tværs i venstre margin:] Hvordan har [Dyssens?] Kælder det.
 Min nye Kælder er bleven fin.
 Nu har jeg 2 Kældre. Hilsen Stricker.</t>
   </si>
   <si>
     <t>1943-12-21</t>
   </si>
   <si>
     <t>Agnes Berthelsen, Nislevgaard
 Thora Cohn
 Thomas Jensen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Lars Swane
 Franz Syberg
 Gudrun Syberg
 Ane Talbot
 Ursula Uttenreitter
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det Anckerske Legat blev oprettet af Carl Andreas Ancker (1828-1857). Legatet var bestemt til at uddeles hvert år i fire portioner à 900 rigsdaler til en digter, en komponist, en maler og en billedhugger til brug for en studierejse til udlandet i ca. ½ år. (wikipedia)
 Agnes er muligvis Agnes Berthelsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv. Christine Swane Breve. Kasse 1, kuvert 4, 2002/61, A8, lb11</t>
   </si>
   <si>
     <t>Julehilsen fra Marie. Det var ærgerligt, at Christine Swane ikke fik søgt det Anckerske Legat, som netop var blevet uddelt.
 Trylles symfoni skal opføres til Torsdagskoncerten i radioen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gvso</t>
   </si>
   <si>
     <t>D. 21-12-1943
 Kære Ugle! Glædelig Jul og et godt Nytaar!
@@ -13372,51 +13503,51 @@
 Det er formodentlig illustrationer til Kold: Historien om lille Mis, som Johannes Larsen snittede træsnitsillustrationer til.</t>
   </si>
   <si>
     <t>Faaborg Museum har fået revner i muren efter et bombenedslag i nærheden, og Johannes Larsen har sammen med Leo Swane fundet opbevaringssteder til nogle af museets billeder. I øvrigt snitter Johannes Larsen træsnit, og han har fået en bestilling fra Christa Knuths bror.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/A0QC</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde 
 Chr. Knuth
 Knutherborg
 Bandholm.
 [I brevet:]
 Kjerteminde 7. Marts 1944.
 Kære Grevinde!
 Jeg er nu oppe igen og befinder mig helt vel efter at have tilbragt en Uge i Sengen. Jeg blev kaldt ned til Faaborg sammen med Leo Swane for at se paa nogle Revner i Museet foraarsaget ved at nogle Bomber var eksploderet i Nærheden. Der var ogsaa faldet en amerikansk og en tysk Flyvemaskine ned i Nærheden. Vi kørte rundt og saa paa nogle Rum til at fordele nogle Billeder i. Paa Hvedholm Holstenshus og hos en Kaptain Ramming. Da jeg kom hjem snittede jeg et Par Dage, men gik saa i Seng. Jeg har nu snittet 4 og skal til at begynde paa N_o_ 5. Jeg har faaet en Bestilling af Din Broder men det har Du vel hørt. Han skrev at han havde talt med Dig. Nu faar Du ikke mere da Pigen skal ned med Breve. Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-03-27</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone</t>
+    <t>Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Thora Cohn
 Adam Knuth
 Christa Knuth
 Elisabeth Knuth
 Grethe Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ane Talbot
 Karen -, tjenestepige på Møllebakken
 Ursula Uttenreitter
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen lavede flere udgivelser med Den Lille Mis, både med træsnit og akvareller.
 Fyens Discontokasse havde adresse på Flakhaven i Odense.
 Det vides ikke hvem fru Hansen og Fru Kristensen var.
 Thora Cohn omtales i dette brev som "Søster".</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve, kasse 1, kuvert 5, 2002/61 A8, lb 11.</t>
   </si>
@@ -13626,51 +13757,51 @@
 d. 1_5 Febr_. 1945.
 Kære lille Mor!
 Tusind Tak for dine Breve, det er simpelthen vidunderligt at faa saa gode Tidende. Jeg har læst både dit og Gretes Brev flere Gange. Vi har Luftalarm men ikke en Flyver eller et Skud høres, jeg sidder noget saa rart i en god blød Stol med Benene oppe paa Divanen, og - - rygende paa en Cigar. Tanterne lader som sædvanlig Alverdens Goder rasle ned over mig. Fortalte jeg at første Gang vi mødtes havde de 1 Pk Cerutter 1 Pk Cigaretter 1 Æske Konfekt med til mig – jeg var ved at daane, desuden forærede T. Ugle mig en Paraply og Grønningens Katalog som – nu blæser de a’ – altid er morsomt at have. Oppe på Udstillingen som vi altså var på 2 Dage sammen forærede de mig begge 2 Træk hver i Tombolaen og minsandten om jeg ikke vant en Bog ”Menneske Magt” af Viggo F. Møller med Ill. af Arne Ungerman. Hvor var det dejligt at se Kunst igen Mit Øje var utrænet mærkede jeg tydeligt, men hvor jeg nød det. Ikke mindst da jeg var i Birkerød i Tirsdag på min Fridag, my luck was us egentlig havde jeg jo Vagt Kl 10 Mand. Aft. Imidlertid havde Th Torp fri den Dag og hende der afløste ville gerne bytte med mig – altså spurgte om jeg vilde – hvorefter kom afsted med et 17.39 Tog, havde heldigvis taget mere Tøj på – der var hundekoldt, kommer vel derud viste det sig at det var blevet Vinter, Masser af Sne – på Træer og alt – stille stjerneklart Frostvejr, en meget smuk Tur derud – til Skovgaardsvej – Tante Ugle stod i Døren da jeg kom og saa efter mig. De havde ventet med Middagsm. Den stod på Skinke, Grønlangkål og br. Kart. oven på Kaffe og hjemmebagte Fastelavsboller – Cigarer. Deres Hus er og bliver en Oplevelse, Gud fri mig hvor er der pragtfuldt, Stykke for Stykke sugede jeg alle Skønhedsindtrykkene til mig – og Pressen Himmel hvor jeg savner den nu må se at have – me – nej det er sandt, jeg kan jo gå hen til Kommandocentralen og høre Nyt fra i Dag. Vi gik ret tidligt i Seng jeg var træt efter Børnestuevagten oppe 6 ½ hver Dag og arbejde til 10. – Fritimerne havde jeg været paa Farten i næsten hver Dag i stedet for at hvile lidt. Næste Dag sov jeg længe – Kaffe paa Sengen m. hjemmebagt Franskbrød
 II.
 Pimpernickel og Hybenmarmelade og Fastel.bolle ½ Cerut blev derefter nydt – osse paa Sengen. Saa i Badeværelset hvor der var varmt Vand til et knebent men dejligt Bad, der var sat grønt Tandkrus grøn Sæbekop m Sæbe samt hængt to grønne Badehåndklæder ud til mig. Jo jo det er fuldendte Værtinder, jeg sov i Ries Værelse fordi jeg var bange for Varmen i Stuen, og saa kunde jeg bedre blive liggende [Er blevet vahc. i Dag]
 Mange Tak for Kortet] Dagen gik med lidt af hvert, T. Ugle havde travlt med at klare Atellieret til en jysk Kunsthdl. Besøg – hjalp lidt – hun lidt sov til Middag 1 ½ T. drak Te og læste til Middag i en Guy Maupassant Bog. Fik Labscaues og Kærnemælksfromage, som en ung Maler der kom for at hente nogle Papirer hjalp os med at fortære. Lasse kom for at stå T-Ugle bi med Handlen, netop som Manden kom Vi andre gik vi skulde til Lasse og Ursula om Aftenen. Sikken et Sjask at vandre i. Senere havde de alle 3 Kunsthdl, ville ogsaa se Lasses Billeder; de bor rart de to Lasser, har en Masse pæne Ting og Billeder. Da de ankom var de blevet til 5 og ikke 3 som meldt men ikke særlig smukt, hvis det da er ham jeg har hørt i Telefonen. Her maa indskydes at Rie og Uglen havde talt saa meget om T-Ugles Tandlæge, hans Far var Gartner paa Glorup – det skulde være saadan et ualmindeligt tiltalende Menneske, utrolig sød over for dem efter hvad de fortalte, Konen er der ikke noget ved, derimod er Børnene søde – voksne. Det var Datteren og Tandlægen der var stødt til – de var kommen for at besøge T netop de var ved at gå yderst fornøjeligt blev det, guddommeligt at træffe morsomme nulevende Mennesker igen Det var en dejlig Aften ikke mindst paa Grund af de store Ting der blev sagt i Pressen. Saa omsider sejlede eller svømmede vi da hjem igen – sent blev det – der skal jo snakkes og hygges lidt. Næste Morgen før 5 buldrede Kakkelovnen, og Kaffen var parat i en varm Stue, Rie er sig selv lig. 1 Fl. Eau de Cologne, 1 Par Silkestrømper rigere drog jeg glad a’ til mig Tog 5.39, hvilket gav god Tid til at nå hertil. At jeg sov i Fritimerne (gik tidligt i Seng behøver jeg vel ikke at sige. I Dag sov jeg også begge Timer. Var oppe at spille fra 7 – 8.15, Klaver 
 [Skrevet på hovedet øverst s. 1:]
 I Dag er den ene Fjerdedel af Tiden gået. Ingen af os venter at komme herfra paa normal Vis – mon det så ikke netop bliver det. Her er fredeligt som altid kun nu og da lidt Skyderi – dog aldrig hvor man selv er. God Nat! hils dem alle og husk at fortæl hvad det er med A.M. 
 [Herefter ikke på hovedet:]
 Hils hende mange Gange. Mon jeg har glemt noget? Vel nok. Men er saa søvnig. B. 
 [Skrevet på hovedet nederst s. 2:]
 Drengene var nok ordentlig vittige, de kære Hoder Gudskelov at Du ikke [ulæseligt] lille Mor.
 [Skrevet på hovedet øverst s. 2:]
 Tak Grete Mange Gange for Brev kan ikke overkomme mere i Aften. Sikke Gaver de har faaet. Dejligt at Dagen den store blev en Sukces
 [Skrevet på hovedet øverst s. 3:]
 er ganske vidunderligt da jeg kom igen efter at have spillet -----1. Gang var det stemt og i Orden der var 3 Toner der intet sa’, nu er det skønt siger jeg dig, og saa ligger der saa mange brugelige Noder 1 af de unge Læger spiller ret ofte dernede, dygtigt
 [Skrevet på hovedet øverst s. 4:]
 Hvad Afd. angaar er jeg flyttet på Gangen, der er ikke stort at lave, jeg pjækker den hver x efter ×Måltiderne har været henne i Krogen hos S. Rosaria i Dag der kan jeg bedst lide at være.
 ×Smutter herind på Værelset og tager en Mundfuld Røg.</t>
   </si>
   <si>
     <t>1945-02-26</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Torkild Warberg</t>
   </si>
   <si>
     <t>Eftersom Christa Knuths breve til Johannes Larsen ikke er bevaret, vides det ikke, hvilke dunkle punkter der var i hendes seneste brev til ham. 
 De fire omtalte læger boede i hospitalets lægeboliger på Kløvervænget, Odense, og her har Syddansk Universitetshospital nu rejst en mindesten foran bygningen, hvor mordene fandt sted. De fire læger var Henning Dahlsgaard (27), Jørgen Hvalkof (28). Christian Fabricius Møller (28) og Henning Ørsberg (29). Der var tale om et øje for øje-hævndrab, som i datiden kaldtes clearingmord (Ugeskrift for Læger, 2. marts 2005). 
 Natten til den 21. februar 1945 blev fire store ejendomme i Odense centrum lagt i ruiner på grund af placerede bomber. (Artikel i Fyens Stiftstidende 9/2 2015: Nazistisk terror får et minde i Odense). 
 Det vides ikke, hvem maleren Riiseby var.</t>
   </si>
   <si>
     <t>Johannes Larsen har ligget syg af forkølelse og har haft tid til at læse Christa Knuths brev, hvori han ikke fandt dunkle punkter. Han har ikke erfaring med svaner, men Christas svaneunger burde nok være blevet stækket. 
 Else Larsen havde aflæst elektricitetsmåleren forkert, og det viser sig nu, at familien har brugt deres el-kvote op. De må klare sig med lysestumper de følgende dage. 
 Fire unge læger fra Odense Sygehuset er blevet myrdet, og den svenske konsul samt en løjtnant er skudt. Fyens Tidende og en del andre huse er blevet sprængt i luften. Der er nu indført spærretid.
 Larsens svogers søn er taget af Gestapo.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/T87z</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde 
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 26 Febr. 1945.
@@ -13714,88 +13845,88 @@
 [Maskinskrevet tekst:] Aalborg den 28/2 1945
 Kære Fru Christine Swane.
 Tak for sidst. Deres Billeder er ankommet til Byen, men jeg har endnu ikke faaet dem hjem, dog ved jeg at de er heldigt landet med Aalborgbaaden, saa jeg faar dem nok i Morgen.
 Jeg var jo ikke selv videre heldig med min Rejse, selv om jeg maa sige at jeg efter Omstændighederne var saa heldig som nogensinde.
 Jeg var nemlig i den Vagon hvor Brand og Fosforbomben var anbragt, og som foraarsagede at10 Mennesker dræbtes og 35 saaredes mer eller mindre farligt.
 Muuligt har De slet ikke hørt noget om denne forfærdelige Katastrofe, da jeg har bemærket at saavel Radio som Hovedstadspressen ikke har omtalt den [udstreget ”den”] Katastrofen [udstreget”Katastrofen”] og [”og” indsat over linjen] som ramte Ekspressen, der gaar [overstreget ”gaar”] gik [”gik” indsat over linjen] fra Kbhvn. Lørdag Morgen, efter at den med stor Forsinkelse ved Kl. 23 Tiden var nogle km. nord for Hobro, hvor de mange Mennesker blev Offer for det kyniske – ja sadistiske Attentat.
 Det lykkedes ikke at redde alle de saarede, da Flammerne omspændte Vagonen i Løbet af mindre en et Par Min.
 Selv slap jeg - som ved et Mirakkel - med en Flænge i Hovedbunden, og et ret betydeligt Blodtab, og saa selvf. et Tab af nogle Ejendele. Jeg havde intil Randers - hvor jeg fik Siddeplads - opholdt mig i Sidegangen, hvor alle blev dræbt eller haardt saaret.
 Naa, jeg er altsaa i Stand til at indfri mit Løfte og sende dem det omtalte Lærred.
 Der er 4 ½ Meter hvid Hør a. Kr, 15 Kr. 67,50
 5, 20 Met. Graa do a. ” 15 75,00
 Desuden et Stk Hørlærred til samlet Pris ” 0,00
 Kr. 162,00
 Hvis noget af det fremsendte ikke er efter Ønske, eller ikke egner sig til det paatænkte Formaal, skal De bare returnere det.
 Med Hilsen
 [underskrift] Sixtus Thomsen</t>
   </si>
   <si>
     <t>1945-03-31</t>
   </si>
   <si>
     <t>Thora Cohn
 Christian Jensen, direktør for Odense Zoo
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Der var i perioder efter 1. verdenskrig meget få svaner i Danmark. Man havde skudt dem for at skaffe føde.</t>
   </si>
   <si>
     <t>Johannes Larsen har bedt direktøren for Odense Zoo om at skaffe Christa Knuth en hansvane. Direktøren lovede at ringe tilbage, men han har ikke gjort det. 
 Larsen vil sende Christa Knuth noget røget stenbiderrogn. 
 Børnene er ved at være raske igen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Bmdc</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde Paaskelørdag 1945.
 Kære Grevinde!
 Glædelig Paaske! Naar Du først nu hører fra mig, kommer det af at, jeg har ventet for at kunne give endelig Besked om den Svanehan. Jeg ringede til Direktøren for zoologisk Have i Odense, som tillige er Direktør for Aarhus zool. Have. Han sagde at han lige havde overladt Odense Kommune 2 Hanner og en Hun, og han vilde forsøge at faa den ene Han tilbage for at Du kunde faa den. Skulde dette ikke lykkes, mente han ikke at det vilde blive saa svært at skaffe en anden Steds fra da Hanner altid plejede at være i Overtal. Han lovede at ringe saa snart det var lykkedes ham at faa fat i en, men endnu har jeg intet hørt. Sikken et Foraar vi har haft, det er vel nok enestaaende som alting gror. Det er nu Stenbidersæson saa Du kan vente at faa et Par røgede en af Dagene. Jeg skal hilse fra Else og Puf og Børnene, de sidste er nu igen raske alle 3, men det har været en drøj Omgang, navnlig for Ane der endnu ikke har været i Skole.
 Mange Hilsner fra
 Din hengivne
 Johannes Larsen. 
 P.S. Hunden hedder ”Tiras” efter de 2 første af min Faders Hunde jeg kan huske. Desværre har Puf ingen Plader og kan ingen faa saa jeg kan ikke faa ham fotograferet.
 JL.</t>
   </si>
   <si>
     <t>1945-04-22</t>
   </si>
   <si>
     <t>Marius Christiansen
 Christian Jensen, direktør for Odense Zoo
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kaj Skanderup Nielsen</t>
   </si>
   <si>
     <t>Tiras var Johannes Larsens jagthund.</t>
   </si>
   <si>
     <t>Det er svært at skaffe svanehanner på denne tid af året.
 Johannes Larsen har opgivet sine gåture på stranden med hunden, da det vrimler med tyske flygtninge dér; kvinder og børn.
 Kaj Nielsen har fået en skrivelse om, at værnemagten nu har ejendomsretten over Tornøes Hotel, og at han skal forlade stedet uden at tage noget med sig.
 Tyskerne mæsker sig nu i Danmark, mens gode danske mænd sulter og dør i koncentrationslejre i Tyskland.
 Larsen maler på bestillingsopgaver og glæder sig til at komme igang med egne arbejder igen. Han beder Christa Knuth huske at sende stauder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yZ4z</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Fru Lensgrevinde
 Christa Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 22 April 1945.
 Kære Grevinde!
 Tak for Dit Brev. Jeg ringede for et Par Dage siden til Direktør Jensen for at høre om hvordan det gik med Svanehannen, han sagde at han havde prøvet flere Steder uden Held, men at han ikke helt havde opgivet at faa en. Om Efteraaret vrimler det med Tilbud sagde han men nu er det ligesom de helt er forsvunden. Forøvrigt mente han ikke at det kunde lade sig gøre at sende den. Der er altsaa ikke meget Haab før til Efteraaret. Jeg har opgivet min dejlige Tur langs Stranden med Tiras. I Fredags var Stranden oversvømmet med tyske Flygtninge mest Børn og Kvinder, Tornøes Hotel, Realskolen og Højskolen er taget af Tyskerne. Kay Nielsen viste mig en Skrivelse han havde faaet, hvori der stod at de omgaaende skulde forlade Hotellet uden at medtage noget, da hans Ejendomsret var annuleret og overgaaet til Værnemagten saa længe Besættelsen varer. Det er jo ikke morsomt for dem, lige efter at de har kostet saa meget paa at faa sat saa godt i Stand. Nu skal de Tyskere gaa her og mæske sig, mens Tusinder af gode danske Mænd sidder i tyske Koncentrationslejre og dør som Fluer af Sult og Pest og Tortur. Paa Grund af Smittefare maa Hunde ikke gaa løse. Vi har det ellers godt og jeg skal hilse fra Else og Puf. Selv maler jeg paa Bestillinger stadig væk, jeg har 7-8 Billeder igang og har maattet sige Nej til en Masse Mennesker. Jeg længes efter at kunne komme til at male lidt for mig selv en Gang igen, det er adskilligt morsommere og giver som Regel ogsaa bedre Resultater. Maa jeg minde Dig om de Stauder til Christiansen, nu er det jo snart Tiden, dersom Du sender lidt rigeligt kan det jo være jeg kan redde lidt ved samme Lejlighed, Du kan jo altid faa et lille Skilderi til Gengæld. Gragaasen ligger paa 6 Æg og en Graaand og en Høne paa hver 10. Mange Hilsner fra Din hengive
@@ -13825,51 +13956,51 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 p.T. Kaas pr. Lime
 [I brevet:]
 Kaas i Salling 5 Septbr 1945.
 Kære Grevinde!
 Det er snart længe siden Du har hørt fra mig. Jeg ved ikke en Gang om jeg har fortalt at jeg laa i 3 Uger af Hold i Ryggen, d.v.s jeg stod op et Par Gange men maatte i Seng igen. Saa rejste jeg til Kongsø ved Bryrup hvor jeg blev forsinket en Uge af Regnvejr og nu er jeg altsaa her. Det er besværligt at rejse. Jeg tog fra Kongsø til Nørre Snede i Bil, derfra med Rutebil til Viborg, hvor jeg overnattede. Næste Dag til Skive med Tog og derfra hertil med Bil. Saa gik der et Par Dage saa blev jeg ringet op fra Kjerteminde, at Etatsraadinde Rasmussen var død og skulde begraves fra Museet i Faaborg, og i Lørdag Morgen tog jeg saa en Bil til Faaborg, overværede Begravelsen og saa af Sted igen, saa jeg var her Kl. 11,15 om Aftnen. Her er vældig kønt og her er Krikænder i Hundredvis og Graaænder i Tusindvis og de første 4 Dage var her en Svane i Søen, her er ogsaa 3 Hejrer. Jeg maler nogle mindre Akvareller men jeg er sløjt gaaende paa Gr. af det forbandede Hold som stadig generer mig. Jeg tænker paa at rejse hjem i næste Uge, da jeg har Bestilling paa 4 Oljebilleder hvoraf jeg havde lovet det ene til først i denne Maaned hvilket altsaa ikke bliver til noget. Lysse og Familie fik ført Udrejse Tilladelse da Høhøsten var begyndt saa den Rejse gik ind og nu vil de endelig have mig derop, men jeg gruer for at rejse. Jeg spekulerer paa at faa en Lægeattest, saa jeg kan faa Politiets Tilladelse til at køre hjem i Bil. Det kneb med at faa Lov til at køre til Faaborg. Nu skal Brevene af Sted
 Mange Hilsner 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1946-04-01</t>
   </si>
   <si>
     <t>Adolph Larsen
 Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Edith -, pige i huset på Lindøgaard
 Christine Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Malerens var Johannes Larsen, hans søn og svigterdatter på Møllebakken i Kerteminde.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2452</t>
   </si>
   <si>
     <t>Johanne Larsen kan ikke forstå, at Astrid kunne gå tur efter den hårde omgang med tandudtrækninger. Selv måtte hun hjem og ligge i sengen hos Johannes Lasen og hans familie, da hun havde fået trukket 17 tænder ud.
 Johanne kommer ikke til Astrids fødselsdag, for hun har travlt, og hun er bange for at blive syg, hvis vejret bliver koldt. Hele Johannes familie er inviteret til Christine Swanes/Uglens 70årsdag, men kun de unge tager med. 
 Laura/Bibbe arbejder som hjemmesygeplejerske, og hun synes ikke, at der er nok at lave.
 Lise har brændt hænderne slemt på kakkelovnen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Kww0</t>
   </si>
   <si>
@@ -14104,51 +14235,51 @@
 Kæreste lille Dis!
 Min varmeste Tak for dit gode Fødselsdagsbrev og for de lækre Opmærksomheder! Jeg vil allerførst besvare nogle Spørgsmaal. Bryllupet! Ja der er desværre lidt Tvivl om, hvornaar det kan blive; Lauritz har lige fra først af – det vil sige lige fra den Dag, da de bestemte sig for Giftermaal – arbejdet som en Hest for at faa Sagen i Orden, men det er alt det med Skifteretten, der sinker; disse forbistrede Kontoriusser er ikke til at faa noget fra; Papirerne skal foreligge til den 8_de_ ds. for at blive tinglæste den Dag i Kjerteminde; de tinglæser kun hver 14_de_ Dag; hvis det ikke naas, bliver det - Bryll. – forsinket i 14 Dage! Lige saa saare jeg faar det at vide, skal jeg skrive til dig; de vil ogsaa gærne have det om Aft. [”om Aft.” indsat over linjen] – skønt helst midt paa Dagen, hvis det kan lade sig gøre, men uanset hvad det bliver kan du da godt lave Middagsmad midt paa Dagen, ikke? Det er jo lige meget hvad man kalder Maaltidet; her paa Landet er vi jo vant til at spise Middag midt paa Dagen. Lauritz var her i Tirsdags Aftes, og vi snakkede saa om det; jeg var rystet over at høre om alt det, der foretages for at det kan blive til Bryllup; og 55.000 Kr. skal skaffes. Paa Grund af hans gode Omdømme kan han faa den Sum i Sparekassen i Nyborg – paa et Aar; saa skal Laanet betales med Kontanter. De haaber at kunde nøjes med at forpagte Dalsgaard ud i Stedet til ["til" overstreget] for at sælge Drengen skal have sine Penge udbetalt straks, men jeg kom til at tænke paa bag efter, at saa kunde Ole jo laane sin Far nogle af Pengene senere, hvis han staar og ikke kan skaffe Pengene om et Aar; dertil skal jo hans Formunder give sit 
 2 Samtykke, men Form. er en Svoger til Lauritz, gift med hans 1ste Kones Søster, og de staar vist fint til hinanden. Jeg ved ikke hvorfor jeg sætter dig ind i alle de Forretningssager, men nu faldt det mig i Pennen. – Jeg spurgte Bibbe, om hun vilde have Sjums og Rohde med, men hun sagde straks, at hun vilde helst nøjes med Janna og Ib. Stakkels Ib, hvor det gør mig ondt. Han skulde prøve at gaa til en Naturlæge. Marie og Uglen fortalte om Moderen til en af deres Venner, der var langt ude af Kræft; der var ædt Dele væk, aabne Saar, og Lægerne havde fuldstændig opgivet Haabet; saa gik hun til en Naturlæge (som jeg ikke ved, hvad er) og han gav hende en meget stræng og slem Diæt, men hun begyndte at komme sig og Lægerne til hvem hun stadig gik til Undersøgelse uden at tale om Naturlægen, blev mer og mer forbavsede og stod ganske uforstaaende og tilsidst var hun rask. Hvis hun havde fortalt dem om Naturlægen havde de jo bare sagt, at det var, hvad de havde ordineret, der tilsidst virkede. 
 Den Gang, da de kom fra Sverige, hentede Lauritz Bibbe i Nyborg; han har ikke meget Benzin, men saa vidt jeg ved nok til deres Bryllupstur, men maaske bliver det forpasset af den nye Lov, hvis den træder i Kraft, maa han kun køre paa Fyen.
 For et Par Dage siden kom Lise hjem; Anna, Gretes Søster, havde haft hende i 4 Uger; først var Lise gravalvorlig næsten forstenet, saa begyndte hun at kæle lidt for Tinge og Grete og gik fra den ene til den anden; en halv Time efter var hun hjemme og jublede højt for hver Del af sit Legetøj som hun mødtes med igen. Da Ole kom, løb hun ham i Møde og raabte henrykt: ”Ole, jeg er kommen hjem til dig igen. Det var 
 3 dejligt at være med til den Hjemkomst og at se Grete være oppe igen. Hendes Barselsgaver blev til: 6 Flasker Vin, 4 Lagkager, et Sølvbæger, en Barneske, et Par Skindstøvler til Lillebror, samt 2 Par strikkede, et Par henrivende Tøfler til hende selv, 50 Cerutter, en smadderfin Natkjole til 50 Kr. fra Bibbe, Masser af Tøj til Drengen og self. andet, som jeg har glemt, og Blomster self ["self" overstreget] i lange Baner. Grete var overvældet og jeg har da heller aldrig set noget lignende. I Gaar var Rie og Uglen her for sidste Gang, og mens vi sad ved Kaffebordet eller lige var færdige kom Las og Grevinde Knuth fra Knuthenborg for at hente dem. Hun var noget af det mest tiltalende jeg længe har set, ja saa henrivende, at du ikke kan tænke dig det. Hun er Veninde af Las, og jeg har hørt meget om hende men vented mig da ikke saa stort af en Grevinde. Hun syntes her var saa smukt og hyggeligt, det sagde hun flere Gange; hun inviterede Manse og Peter saa varmt – gør nu Alvor af det og kom snart, I behøver ikke at pynte Jer, kom som I er - - Hun saa Manses Stue med alle Træsnittene – alle Vægge er behængt med dem – og Bibbes store Maleri af Uglen, Udsigten fra Havedøren og var begejstret over det hele. Hun har været med Las på Båxhult (hun vaskede op for Bimse) og kan øjensynlig godt med hele Familien d.v.s. det kniber lidt med Puf og Else – de er hende lidt for fine, akkurate og formfuldendt! Det var en hel Oplevelse at mødes med hende, Lise var her og hun blev straks indtaget i hende og Tøsen – vores store Hund - satte begge Forpoterne op paa Brystet af hende, hvad vi aldrig før har set ham gøre ved fremmede og paa dette Tidspunkt havde hun ["hun" indsat over linjen] slet ikke snakket med ham, men Dyr lugter straks hvem der er Dyrevenner. 
 4 Til min Fødselsdag var Rie og Uglen herude til Eft. chokolade de medbragte: ”Kina i Støbeskeen” af Edm. Grut, som Marie havde hørt, jeg havde ønsket mig, et Par henrivende Kopper af bornholsk Keramik, en stor Æske m. Godter og Flødekaram. en Pk. Cerutter og 4 dejlige Nelliker!! De er altid helt ovenud med Gaver, de tog hjem med halv 6 Bilen, men saa havde vi en vildfremmed Sygeplejerske til Aftensmad, som Bibbe havde inviteret uden at tænke paa, at det var min Fødselsdag; det gjorde ikke noget, men det hele var lidt speget, da Manse og Peter skulde til Odense og maatte spise før vi andre, saadan egentlig Feststemning var der ikke over Dagen, især da Marie og Uglen skændtes saa ualmindelig meget den Dag, og det smager ikke godt. 
 Peter har jo faaet Motorcycle og de tager lange Ture paa den om Søndagene; de staar lige og skal af Sted (det er Lørdag Kl 1½) saa denne Gang faar de 1½ Dag; de skal rundt paa Sjælland og se, hvad der er at se.
 Du skulde ikke have ”Stik i Hjærtet” fordi du læser i Stedet for at arbejde; naar du, som jo ellers ikke er doven, men tværtimod arbejdsivrig af Naturen, ikke kan arbejde for Tiden, saa maa det være fordi, enten de fysiske eller de mentale Kræfter svigter, og saa er det bedst at ligge brak, bare ingen Ting bestille og helst uden at have Samvittighedsnag, saa gror Kræfterne inden i dig uden at du ved af det, og en skønne Dag er de der. Sådan synes jeg er min Erfaring, for vi kender vel alle til, at Arbejdsiveren svigter. Agraren beder mig hilse dig saa meget og takke baade dig og Axel for både Breve og Bøger. Vi har moret os meget over dine Vittigheder. Den med Hitler (el. var det Gøbbels) der skulde ”begynde for sig selv” var uforlignelig. Tusind Hilsner til Jer begge fra din Junge</t>
   </si>
   <si>
     <t>1947-12-20</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johannes Larsen
 Marie Larsen
 Peter Andreas Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Axel  Müller
 Lauritz Pedersen
 Georg Poulsen
 Janna Schou
 Lars Swane
 Rigmor Thorsen
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Hvad familien skulle i Nyborg vides ikke.
 Den lille syerske fra Strandgyden kendes ikke. Heller ikke Charles. 
 Det vides ikke, hvad Lauritz Pedersens svigerinde og hendes mand hed. Svigerinden var formodentlig Lauritz Petersens første kones søster. Det er også uklart, hvor deres fælles gård, Dalsgaard, lå.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0654</t>
   </si>
   <si>
     <t>Peters Ena snakker alt for meget.
@@ -14205,51 +14336,51 @@
   </si>
   <si>
     <t>Hareskov
 Bakkevej 12</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Bodild Branner
 Frits Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Thora Cohn
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Elena Larsen
 Erik Larsen
 Grethe Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Lise Larsen
 Marie Larsen
 Martin Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Pernille Marryat
 Axel  Müller
 Leo Swane
 Ane Talbot
 Gunnar Tinesen</t>
   </si>
   <si>
     <t>Johannes Nicolaj Brønsted (Magisteren), som var gift med Louise, Alhed Larsen, Astrid Warberg-Goldschmidt og Johanne Larsens søster, døde 17. dec. 1947. 
 De mortuis nil nisi bene er latin for 'om de døde (skal man) kun (tale) godt'. Den oprindelige græske formulering er mere direkte: Tal ikke ondt om de døde (Diogenes' Laërtius 1.70). (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0655</t>
   </si>
   <si>
     <t>Marie Larsen er taget til Kerteminde for at være med i festlighederne, når Johannes Larsen på sin fødselsdag bliver udnævnt til æresborger i byen. 
 Johanne/Junge Larsen takker for den skønne julepakke. 
 Johannes/Las Larsen har fortalt Johanne lidt om Brønsteds/Magisterens begravelse, og Andreas/Puf fandt præstens tale god. Marie har vist meget lidt deltagelse og endog fremhævet nogle af Brønsteds mindre heldige sider. 
 Efter planen skal Christine og Leo Swane køre med Johan/Lysse Larsen og Elena/Bimse for at deltage i æresborgerfesten. 
 Man holdt jul i havestuen på Lindøgaard. Dagen efter kom Lise med familien og takkede for dukken fra Johanne og Adolph. 
 Johanne ved ikke rigtigt, om det var forkert af Astrid ikke at deltage i Brønsteds begravelse. 
 Lørdag: Johan og Elena kom midt om natten, og Leo Swane og Christine var ikke med.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qXs1</t>
@@ -14271,51 +14402,51 @@
 Det er bleven til en meget stille 2_den_ Juledag: Manse og Peter er paa Fiskeri (Bøsse med) med en Fisker-Ven i Kjerteminde, Marie er lige taget til Kjerteminde i en Lejebil, Rutebilen gaar først langt ud paa Natten, omtrent, og hun vil derud for at kunde følge Slagets Gang lige fra Morgenstunden paa Fødselsdagen. Las med Familie skal ned paa Raadhuset Kl. 10 for at blive udnævnt til Æresborger. Agraren er nede at malke, Edel har et og andet for, saa jeg er mutters alene og her er en salig Ro og Fred, hvor længe den vil varer maa Tiden vise. 
 Lad mig allerførst sige dig saa mange mange Tak for din indholdsrige Pakke. Først og fremmest dette pragtfulde Brevpapir, som hermed indvies, mit pæne Papir er netop paa Hældningen, der er vist kun et enkelt Ark tilbage, saa jeg er mægtig glad ved det og siger dig saa mange Tak. Bøgerne til Mandfolkene skal jeg sige saa mange Tak for. Jeg læste den til Manse en af de sidste Aftner inden Jul, jeg skal love for, den er spændende. Og saa allle Lækkerierne! Tænk at have faaet Risengryn til Huse! Og Rosiner og Bolsjer og saa de dejlige Cerutter og den store fine Mavebæltecigar – det var vel nok Herligheder.
 I mit lange Julebrev til dig, tvang jeg mig selv til ikke at skrive alt for meget om Lugge, men jeg var glad ved, at du skrev saa meget om det til mig, det var jo dog det, som opfyldte os begge. Og synes du ikke, at det var – er – svært at være saa langt borte og ikke kunne følge med i Enkelthederne. Christine hørte jeg dog fra et Par Gange, men kun ganske korte Breve. Jeg ringede Dagen efter til Kjertem. (jeg mener Dagen efter Begravelsen) Jeg talte kun med Las, de andre var i Byen, men han fortalte mig dog lidt om det; var det dog ikke kækt af Las paa 80 Aar at tage derover? Og da Puf kørte Rie herud Juleaftens Efterm. fortalte han mig en Del, ogsaa lidt om Præstens Tale, som Puf fandt god. Men nu faar jeg forhaabentlig den Glæde at være sammen med Christine i Morgen, det er i hvert Fald Planen, at hun skal komme til Fødselsdagen Lysse tager hende og SkriveSwane med i sin Bil, naar han og Bimse kører over. Hun ved, om Lugge har nogen Planer for sin Fremtid. – Der er nu mange, Dis, som har holdt af Magisterens ["s" i slutningen af ordet overstreget]; Peter siger, at Lysse holdt saa umaadelig meget af ham Bodild Branner skrev det samme; Fritz har taget sig det saa nær – Las, Puf, Christine. Jeg har 
 2
 været lidt forbløffet over saa komplet udeltagende Marie har været, ja næsten lidt forbavset over at se og mærke min Sorg. Det eneste hun egentlig fæstede sig ved, var det uforsvarlige i, at Las tog derover til Begravelsen; det blev næsten til en personlig Fornærmelse paa Lases Vegne over, at Magisteren var død!! Overdrivelse selvfølgelig; men jeg blev nu lidt underlig over at høre hende fordybe sig i Magisterens utiltalende Egenskaber og jeg tænkte: de mortuis nihil bene. Hedder det Ord ikke saadan? det mener jeg dog; jeg saa det forleden et Sted i en Historie helt anderledes, det endte paa bonus, og Ordet for De døde saa ogsaa helt anderledes ud. Spørg Axel! Der var heller ingen rigtig Glans – for mig altsaa – over Juleaften, som fejredes i Havestuen, jeg havde pyntet Juletræet, Peter havde dog lavet Julestjernen, den gamle maatte absolut siges at have udtjent, den havde ogsaa mange Aar paa Bagen. Jeg syntes jeg havde faaet det lille Træ rigtig fint og festligt i Aar; vi kan jo kun have smaa Træer, selv om det [”om det” indsat over linjen] naar helt op til Loftet; Lys havde vi nok af, Stjærnekastere ogsaa, saa det [”det” indsat over linjen] straalede smukt nok, og Net og Hjærter var frisklavet i Aar. Aldrig har her været saa mange Gavepakker som i denne Jul; Peter og Ena var her jo også ud over det sædvanlige Mandtal, og hvad Peter fik var ganske fantastisk, han sagde ogsaa den ene Gang efter den anden: Jeg har aldrig faaet saa mange Julegaver før. Ogsaa den lille Ena var tilfreds med sine. Juledags Eft. fik vi Visit af Tinge og hans Svoger Gunnar samt lille Lise, der skulde sige Tak for Gaverne, navnlig for Dukken fra os her. De sagde, hun var blevet helt forstenet af Betagelse, da den blev pakket ud. Om Aftenen, da de var kommen i Seng sagde Tinge til hende, om hun ikke snart kunde tie stille, nej, for Dukken skulde have ved den anden Side ogsaa, og saa sagde hun ned til Dukken ”hvordan er det du ligger og fedter med det” – man hører stadig Gretes forskellige Ytringer gaa igen i Lises Mund. Hun er en forfærdelig pudsig Unge. 
 Julegaverne – jo, jeg synes det er en utrolig praktisk Maade med Indpakningen; der er intet med at det og det ikke maa ses, for det er altsammen skjult under det fine Papir; vi faar heller ingen Uorden af den Grund, Papirer lægges straks fint sammen og samles i en Stabel og Baandene i en lille Bunke, som kommer i deres snart mangeaarige Æske, som har sin Plads i Julekassen. I Aar havde jeg saa meget Indpakningspapir, at jeg ikke nær brugte det op, skønt vil ["l" i slutningen af ordet overstreget] alle pakker Gaver ind med det; jeg har aldrig behøvet at købe Julepapir. - Tak for de smaa Skitser til din Børnebog, den er nok bleven nydelig og lille Nille salig; det er helt overraskende at du pludselig er bleven bildende Kunstner. 
 Du spurgte mig, om jeg syntes det var rigtigt, at du ikke tog til Begravelsen. Ja, for det første havde du vel daarligt kunnet taale det for din Bronchitis, men ellers – jeg ved det ikke, Dis, jeg har tumlet med det og spekuleret paa, hvordan Lugge ville føle det, men er ikke kommen til noget Resultat. Lad os haabe, at det du valgte var det rigtigste. 
 [Skrevet langs højre kant paa s4:]
 Lørdag 
 I Dag er det altsaa den store Dag i Kjerteminde! Jeg havde i Aftes en af mine ikke usædvanlige Søvnløshedsanfald, hørte saa Klokken slaa 2, men da ikke halv 3. – Kl. 5 vaagnede vi ved at en Bil kørte ind i Gaarden – Lysse og Bimse: 
 [Skrevet på hovedet øverst på s. 4:]
 min første Tanke var: så kommer Christine ikke, men ingen af dem havde tænkt paa at spørge Lysse om, hvordan det hang sammen, men jeg er da forberedt paa, at jeg saa ikke faar hende at se og det havde 
 [Skrevet på venstre kant på s. 4:]
 jeg dog saadan glædet mig til. – Jeg laa og fulgte Slagets Gang, hørte Manse gøre Ild, kalde paa Peter og sætte Madvarer frem for dem; naa, jeg fik da sovet fra 8-10, saa nu gaar den vel. Lys. og B. har vel skiftedes til at køre og sove!
 [Skrevet langs venstre kant på s. 2:]
 Jeg saa dem altsaa slet ikke, hvad der ikke gjorde noget, ieg har jo aldrig været ovenud indtaget i Bimse. Hvis Chr. ikke kommer bliver jeg altsaa den eneste Repræsentant for Alheds Familie
 [Skrevet på hovedet øverst på s. 2:]
 Naa, saa slutter jeg af, lille Dis. Du kan tro, det er mig en stor Glæde at faa saa gode Breve fra dig Endnu en Gang Tak for Pakken, Hilsen til Jer begge, din Junge.</t>
   </si>
   <si>
     <t>1948-01-21</t>
   </si>
   <si>
     <t>Johannes V. Jensen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Eric Struckmann
 Leo Swane</t>
   </si>
   <si>
     <t>Torbenfeldt var i 1948 ejet af Christian Frederik Treschow (se denne i personregisteret). Han og Ellen, f. Lehn Schiøler blev gift i 1923. Hun var datter af Ejler Lehn Schiøler, som arrangerede fugleekspeditionen til Grønland 1925, hvor Larsen deltog. Frederik Treschows far, Christian Rosenkilde Treschow, ejede Orelund. 
 Udover en hyldestudstilling i Odense i forbindelse med Larsens 80årsdagblev der i 1948 afholdt endnu en i København. Eftersom Johannes Larsen holdt møde med Leo Swane og Eric Struckmann på Kunstmuseet (Statens Museum for Kunst), må man antage, at udstillingen fandt sted dér.</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har væretr rundt og hente billeder til udstillingen i København. Larsen har også været til sølvbryllup på Torbenfeldt og til frokost på Orelund samt til møde på Kunstmuseet. Udstillingen kommer til at omfatte billeder fra både Fyn og Jylland. Larsen vil tage til København og se den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/edjy</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth 
 Knuthenborg 
 Bandholm 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
@@ -14398,97 +14529,103 @@
 Chr. Knuth
 Knuthenborg
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 Kjerteminde 14 Oktbr. 1948.
 Kære Grevinde!
 Jeg har længe planlagt at skrive til Dig, men hver Dag er der kommet noget i Vejen, ikke mindst Konfirmationen, i hvilken Anledning jeg maatte rømme mit Værksted, til Fordel for Bespisningen. Det var ellers nær gaaet i Vasken, for Ane blev syg om Lørdagen med ret høj Feber, saa Doktoren maatte hentes, han gav hende Pe= hvad er det hedder, noget med =cilin og Søndag Morgen Albyl, saa fik hun Lov til at komme til Konfirmation efter at Præsten havde givet hende Lov til at slippe for Prædikenen. Det var i Søndags saa Din Gave kom i god Tid, men blev først pakket ud paa Dagen. Ane er i Gang med at digte Takkebreve til Dig og Egeberg. I Dag har der været en Flyttemand efter Billederne til Udstillingen i Maribo. Lysse og Bimse der var her til Konfirmationen, kom uventet ind ad Døren i Gaar Formiddags. De skulde til Faaborg og sælge en Ejendom som Bimses Moder har der. De kom igen i Aftes og er igen i Dag i Faaborg og har mine Søstre med dernede. Nu er Klokken saa mange at jeg skal passe paa Posthuset. Jeg haaber at Du har det godt og har faaet Adam hjem.
 Mange Hilsner
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1948-10-18</t>
   </si>
   <si>
     <t>Birgitte Bøttern
 Hans Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Thora Cohn
 Andreas Larsen
 Jeppe Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen rejser torsdag. Thora er i Odense. Ane holder efterårsferie hos Bøtterns.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VXzl</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 18 Octbr 1948.
 Kære Grevinde.
 Jeg har nu bestemt mig til at rejse herfra Torsdag. Jeg har undersøgt Forbindelserne og faaet at vide at Færgen gaar fra Svendborg Kl. 14.20 og ankommer Kl. ca 18 til Nakskov. Thora tog til Odense i Lørdags og i Dag rejste mine Søstre sammen med Ane der skal besøge Bøttern i Efteraarsferien, saa nu er vi kun 4. her tilbage. Barometret er raslet ned til Regn og Blæst, hvilket stemmer med Forholdene udenfor. Mange Hilsner gaar fra Else og Puf 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
+HC  Andersen
 Carl Becher 
+Albrecht Benzon
+Christian Benzon
 Hans  Bless
 Johan Peder Bless
 Niels Bom
 - Brandt, inspektør
 Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
 - Holbeck
 Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
 Ellen Hørup
 - Ibsen, organist
 Anders Klinkby
 Ane Kold
 Christen Kold
 Anders  Kragh
 Alfred Larsen
 Andreas Larsen
 Anton Larsen
 Caroline Larsen
 Dorthea Larsen
 Erik Larsen
 Helga Larsen
 Ida Larsen
 Jacob Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Lars Larsen
 Laurits  Larsen
 Urban Larsen
 Valdemar Larsen
 Vilhelm Larsen
 Aage Larsen
 Urban Larsen, søn af Anders Urban Larsen
 Niels Lindberg
@@ -14516,51 +14653,52 @@
 Viggo Sanne
 Anton Frederik Schondel
 Otto Emil Schondel
 Anton  Svendsen
 Wilhelm Tagge
 Asta Thalbitzer
 Wenzel Heinrich Tornøe
 Hans Christian Tvedskov
 William Wandahl</t>
   </si>
   <si>
     <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
 Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
 Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
 Det vides ikke, hvem Axel Larsen og garver Holst var. 
 S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
 S. 31: Toldforvalteren kendes ikke.
 S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
 S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
 S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
 S. 40: Marie Brødkone er ukendt. 
 S. 50: Jernstøber Møller og hans børn kendes ikke.
 S. 51: PerLausen/Peter Larsen kendes ikke.
 Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
 Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
-S. 52: De tre betjente kendes ikke</t>
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
     <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
 [3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
 Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
 [Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
 [Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
@@ -14756,51 +14894,79 @@
 Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
 Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
 [52]
 Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
 Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
 En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
 Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
 [53]
 tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
 Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
 De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
 [54]
 red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
 En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
 [55]
 vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
 Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
 [56]
 trængt.
 Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
 Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
 [57]
 Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
 Morbroder Jeppe havde sammen med Dr. 
 [58]
-Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng.</t>
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1949-03-12</t>
   </si>
   <si>
     <t>Ena -
 Harriet Afzelius
 Axel Beck
 Henrik Bichel
 Peter Bichel
 Otto  Fischer
 Johannes Hohlenberg
 Alhed Larsen
 Marie Larsen
 Axel  Müller
 Peter Rohde
 Thorkild Roose
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Fritz Syberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Agnes, Peter, Edel, Ena og Lehmanns var.</t>
   </si>
@@ -14851,52 +15017,52 @@
 +) måske kan man blive Psykopat af at være Psykiater – hvem ved!
 [Skrevet langs venstre kant på sidste ark:]
 Ps. Det har været en gansk_e _dejlig Tid heroppe, men nu glæder jeg mig til at komme hjem til Axel. Han har telefoneret hver Dag – igår var han til Middag hos Lehmanns. 
 [Skrevet langs venstre margen på bagsiden af ark 2, s. 4:]
 ps. Peter og Agnes boede for et Par Aar siden i Kerteminde i Ferien. De spadserede til Munkebo – hilste på Maleren ved Kroen – gik over Drigstrup hjem, så Sybergs Grav. 
 [Skrevet langs venstre kant på bagsiden af ark 1, s. 2:]
 ps. fortsat. Et andet Aar var de i Sallinge, så Hillerlev Kirke etc. Ifjor var Peter på Færøerne – fortæller morsomt om alt deroppe. De har rejst meget – Paris – Sydfrankrig – Schweiz – Tyskland – sjove Mennesker.</t>
   </si>
   <si>
     <t>1949-05-24</t>
   </si>
   <si>
     <t>Hareskov St.
 Bakkevej 12</t>
   </si>
   <si>
     <t>Louise Brønsted
 Thora Cohn
 Adolph Larsen
 Andreas Larsen
 Grethe Larsen
 Henning Larsen
 Jeppe Larsen
 Johannes Larsen
 Martin Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Ellen  Sawyer
 Lars Swane
 Ane Talbot
 Ursula Uttenreitter
 Andreas Warberg
 Minna Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Frk. Hansen, Keld, Per, Ole og Thyra var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0659</t>
   </si>
   <si>
     <t>Andreas/Dedde Warberg har været på besøg hos Ellen Sawyer. Andreas og Else Larsen kom og snakkede. I øvrigt er der ikke megen kontakt mellem "Malerens" og de øvrige i familien. Kun Martin/Manse ses med Johannes Larsen til fuglesnak. Andreas/Puf Larsen er blevet lidt sær. Han er netop fyldt 50.
 Dedde tog videre til Lindøgaard, og man gik tur og så på afgrøderne. Det er trist, at Dedde fik en kone, som ikke passer til ham. 
 Louise/Lugge Brønsteds hus er ikke færdigt, og det bliver dyrt. 
 Martin/Manse Larsen køber mere jord. Erik/Tinge Larsen er hårdt spændt for.
 Johanne Larsen underviser Ole i engelsk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/cB31</t>
   </si>
   <si>
@@ -15034,51 +15200,51 @@
 [I brevet:]
 Birkerød d. 5 – 8 – 49. – 
 Kære lille Bibbe!
 Tusinde Gange til Lykke! Hvor jeg ønsker for Dig at du maa faa et godt Aar, fuldt af mange Goder! Det er dog et skrækkeligt Vejr, vi har haft, slemt for Høsten, dog haaber jeg at I ikke har haft saa meget Regn som vi har haft her, der kan jo være Tilfælde hvor det er rart at bo i en regnfattig Egn. –
 Paa Grund af Vejret har vi ikke kunnet komme ind til Byen, jeg vilde gerne have fundet noget rigtig pænt til Dig, nu maa Du nøjes med en Æske Confect, saa tager jeg noget med til Dig naar jeg forhaabentlig inden saa længe kommer til Fyn. – 
 Vi er igen bleven skuffet, med Hensyn til Sverrigsturen, vi var inviteret derover til d. 1ste, men da Lasse og Ursula ikke er kommet hjem, maatte vi igen sige Nej; Las er der for Tiden og jeg havde glædet mig saa meget til at være sammen med ham deroppe, det havde været ligesom i gamle Dage, men det slog altsaa Fejl; Uglen taler med Bimse i Telefonen, hun skal til Anholt inden saalænge; Uglen spurgte saa om vi ikke kunne komme lidt derop i September, men det kunde vi ikke for da skulde Mornine derop; jeg bliver snart bitter over at det aldrig kan lykkes mig, bortset fra Las hvor jeg nok jeg er den der holder mest af alt deroppe. – 
 Nu er Lasse og Ursula her i Landet igen, Lasse ringede fra Christiansfelt i Aftes, i Morgen tager de derfra og vilde saa kikke ind paa Lindøgaard og i Kerteminde paa Vejen hjem, mon de ikke skulde se ind til Jer ogsaa de kører da lige forbi Jeres Dør; vi venter dem Søndag eller Mandag, saa har de ogsaa været borte i 10 Uger, det er en lang Tid; det bliver morsomt at høre om alt hvad de har oplevet paa Turen og vi haaber at det har hjulpen godt på Ursulas Helbred; de har Roger med Hjem. – 
 Det er kedeligt at det ikke hjælper paa Din Mors Ben, mon dog ikke al den Sol vi har haft har gjort godt paa Benet; det har været en streng Uge mens Frøkenen (jeg kan ikke huske hvad hun hedder) havde Ferie, jeg føler med Din Mor, det maa være meget slemt ikke at kunne foretage sig noget, naar man ved der er saa meget der skulle gøres; hvordan mon de egentlig er tilfredse med hende? Det meste jeg har hørt om hende er at hun skulde have Ferie. – Vi havde jo et morsomt lille Besøg af Ruth og Per, det var i det gode Vejr, vi sad nede i Haven og drak Te og sludrede; Per sagde at Du havde flere Drenge i Ferien, saa havde Du nok haft travlt lille Bi. – Jaa saa Farvel og hav det godt til vi ses, jeg tænker 
 [Skrevet langs venstre kant s4:]
 jeg rejser, naar Lasse og Ursula har været hjemme en 
 [Skrevet på tværs øverst s1:]
 lille Tid, jeg ved endnu ikke om jeg kommer først til Kerteminde eller Lindøgaard.
 Hils Bedste og Lauritz; Masser af Hilsner og Kys til Dig søde Bibbe fra Rie. –</t>
   </si>
   <si>
     <t>1950-01-10</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Johan Havemann
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Den omtalte grosserer er formodentlig Johan Gunnar Havemann.</t>
   </si>
   <si>
     <t>Billedet er ejet af grosserer Havemann, og der stod i udklippet, at det var knap 2000 kr. værd.
 Larsen har ikke fået malet flere billeder end møllen. Man har haft en mindre brand i fyrkælderen på Møllebakken. Andreas/Puf Larsen slukkede den, men ringede også til Falck. Brandmændene fik hver en cigar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SPLE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 10 Jan. 1950.
 Kære Grevinde!
 Tak for Brevene. Det sidst sendte Udklip fortalte mig at det var Grosserer Havemann der ejer Billedet, det vidste jeg ikke. Forøvrigt syntes jeg det var lidt utidigt af Bladet at skrive at det var knap 2000 Kr værd. Efter en stille Taagedag i Gaar har vi nu igen Snestorm fra SØ. Jeg har ikke faaet malet flere Billeder end Møllen, da jeg har haft en hel Del smaa Bestillinger, jeg er lige bleven færdig med et Bogbind til en af Pufs Kunder. Vi havde en mindre Ildløs her i Morges, Else opdagede Røg i Fyrkælderen hvor der var gaaet Ild i en Brændekurv. Puf slukkede den med Ildslukkeren men da de ikke kunde se for Røg ringede de til Falck, der kom med en stor Udrykningsvogn og Politi og Brandvæsnet. Der var nu ikke mere Ild og Puf gav hele Forsamlingen hver en Cigar saa drog de af igen. Vil Du hilse Adam og Elisabeth. Puf og Else beder hilse og mange [ulæseligt ord] fra JL.</t>
   </si>
@@ -15110,51 +15276,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej.
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 26 April 1950.
 Kære Grevinde.
 Som Du ser er jeg nu hjemme igen. Jeg havde det som altid dejligt paa Båxhult, men det jeg var kommen derop for faldt ikke saa heldigt ud. Til Trods for at jeg var med Lysse ude ved 4 Tiden 6-7 Gange og selv en Morgen stod op Kl. 2 ¾ og sad paa et Sted i Skoven fra Kl. 3-4 og et andet Sted en halv Time kom jeg ikke Tjurene, nærmere end til et Par Gange at høre nogle fjerne Lyde. For øvrigt regnede det med Undtagelse af et Par Dage hele Tiden og frøs hver Nat. Den Aften vi havde bestemt til at tage hjem næste Dag, sagde min Søster at næste Gang hun kom derop vilde hun gerne til Smålands Taberg, hvorpaa Lysse sagde at det kunde hun komme i Morgen. Næste Dag var det straalende Solskin og næsten Stille. Bimse ringede til Skolen og bad Søster og Jonas fri og saa kørte hun og Marie og Børnene og jeg ad Nissastigen til Jönköping, hvor vi spiste Frokost i Alphyddan, en højt over Byen beliggende Beværtning med Udsigt over Byen og Vättern og Visingsø og Husquarna. Derefter kørte vi op paa Taberg, hvor der var masser af blaa Anemoner, som vi gravede nogle Stykker op af, deriblandt en smuk rød som Søster fandt. saa kørte vi ad Sagastigen hjem og var hjemme til Aftensmad. Dagen efter kørte Bimse mig os ["mig" overstreget; ”os” indsat over linien] til Birkerød hvor jeg overnattede og næste Dag kørte hun mig til Korsør og Puf hentede mig i Nyborg. Nu har jeg i et Par Dage ordnet den Post her laa og besvaret det nødtørftige og saa skulde jeg i Morgen se at faa begyndt at bestille noget. Paa Fredag Kl. 12 skal jeg til Indvielsen af det nybyggede Pax. Mange Hilsener ogsaa til Adam.
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1950-05-16</t>
   </si>
   <si>
     <t>Thora Cohn
 Christian David
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Alfred Nielsen
 Leo Swane
 Viggo Winkel</t>
   </si>
   <si>
     <t>Paulownia tormentosa: Kejsertræ.
 Det vides ikke, hvem Söderberg var.</t>
   </si>
   <si>
     <t>Johannes Larsen kom godt hjem fra Spodsbjerg og Svendborg.
 Misteltensfrøene spirer fint. Haven står flot, men tårnfalken er druknet. 
 Larsen har solgt flere akvareller hos Winkel &amp;amp; Magnussen, end han havde regnet med.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0JgV</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
@@ -15170,52 +15336,52 @@
 Jeg ser af Winkel &amp;amp; Magnussens Opgørelse at der blev solgt 3 Akvareller mere end jeg vidste af.
 H.R.S. David havde købt 3 og Leo Swane en.
 JL. 
 P.P.S.
 Vil Du ogsaa hilse Hr Söderberg, er det ikke saadan han hedder og takke for god Kørsel. JL.</t>
   </si>
   <si>
     <t>1950-06-06</t>
   </si>
   <si>
     <t>Dres -
 Holger -
 Alfred Fly
 Johannes Hohlenberg
 Johannes Larsen
 Helga Nielsen
 Lauritz Pedersen
 Jørgen Schou
 Mette Schou
 Leo Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jørgen og Gretes søster var. Lille Marie kendes heller ikke. 
 Laura/Bibbe Warberg P. og hendes familie boede på Andkærgaard.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0662</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen har syet 50 servietter siden februar og også strikket til Laura/Bibbe Warberg Petersen. Nu syr hun nogle nye modeller.
 Det er dejligt, at Astrid/Dis skal til Småland.
 En fluesnapper har bygget rede over Astrids dør.
 Laura/Bibbe og drengen har været til middag, men han blev forvirret og græd meget. Lauritz er på rejse med bestyrelsen i en andelsfoderstofsforening.
 Laura/Bibbe er meget egnet til at få børn, og Johanne håber, at hun får flere. 
 Lise Warberg Larsen er på besøg på Sjælland, og Erik Warberg L. savner hende.
 Erik/Tinge og Martin/Manse har været hos Laura/Bibbe til middag. Pigen havde fri, så Bibbe havde travlt. Bibbe har fået voldsomt mange gaver i forbindelse med fødslen af Troels
 Johanne fortæller om Leo Swanes indkøb hos en tobakshandler i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/55oU</t>
   </si>
   <si>
     <t>[Håndskrevet med blyant på kuvertens forside:]
 10’ Juni 1950
 [Håndskrevet med sort pen:]
@@ -15261,65 +15427,65 @@
   </si>
   <si>
     <t>1950-06-21</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Christian  Brandstrup
 Eline  Brandstrup
 Wisie Brandt
 Frits Branner
 - Faksø
 Adam Goldschmidt
 Brita Goldschmidt
 Hans Iuel
 Thyra Iuel
 Grethe Jungstedt
 Kurt Jungstedt
 - Kruuse
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie
 Pernille Marryat
 Ib Marryat Johansen
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 - Thomsen, Kerteminde
 Andreas Warberg
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Astrid Warbergs svigermor hed. Heller ikke vides det, hvem "Englænderne" og Jørgen var. 
 Familien kendte flere ved navn Kruuse, men den her omtalte var formodentlig i familie med Eline Brandstrup. 
 Christian Brandstrups erindringer kan findes på internettet (maj 2023).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0131</t>
   </si>
   <si>
     <t>Johanne takker for det dejlige tøj og for "Mord-Romanerne", som hun straks har læst. Adolf vil læse dem til vinter. Hun spørger, hvordan det går med Adams ægteskab, og hun håber, at hans kone har skjulte talenter. Johanne spørger også, om det kan passe, at Ib Marryat tjener 1500 kr. om måneden?
 Johannes knæ har det bedre, men hun går ikke ud i haven, som er et vildnis.
 Man tager kartofler op på gården, og det er spændende, hvad de vil indbringe. Ruth tabte sit ur i marken, men en dygtig schæferhund fandt det.
 Frederik Andreas/Dede har været på hospitalet.
 Kornet hos Laurits og Laura har lagt sig ned. De har været på besøg med deres lille dreng.
 Thyra Iuel har også været på besøg med en bog og et servilt brev. Hun inviterede Larsen-familien på besøg. 
 Kurt og Grete Jungstedt kommer 14 dage til Danmark.
 Else og Andreas/Puf venter barn, og Johanne synes, det er en dårlig idé. 
 Johanne har solgt 12 servietter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y5jP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside: Dis’ adresse er skrevet af afsender, andre bemærkninger af ukendt/BWP]
@@ -15522,52 +15688,52 @@
   </si>
   <si>
     <t>1950-08-14</t>
   </si>
   <si>
     <t>Holger -
 - Agner
 Johanne Christine Brandstrup
 Grete Gylden Thomsen
 Britta Ipsen
 Ole Kraft
 Adolph Larsen
 Johannes Larsen
 Marie Larsen
 Axel  Müller
 Helga Nielsen
 Johanne Oppermann
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Christine Swane
 Albrecht  Warberg
 Dan Warberg
 Laura Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0552</t>
   </si>
   <si>
     <t>Johanne/Junge broderer servietter.
 Hun har betændelse i næsen og maveproblemer.
 Troels er blevet døbt. Johanne og Adolph/Agraren var ikke med i kirken, men på Andkærgaard bagefter. Der blev pakket gaver ud i haven i dejligt vejr. Både Laura/Bibbe og Lauritz er lykkelige. 
 Marie Larsen er på besøg, og hun broderer hele dagen.
 Dan Warberg har også været omkring Lindøgård.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8032</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 XXX
 modt. 15’ Aug. 1950.
 et festligt Brev.
 besv. 23’ Aug. August 1950.
 (om min Bog og Frits’ Besøg.)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 22-7-2000.
@@ -15788,59 +15954,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Y40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DZoG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GpwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0MC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3na4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gyIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rE7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARDw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vVbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hRdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kga3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MVpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Quh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UQXi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3hHU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PmHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GcYT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pllc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3qpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4C1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xnJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z0Fn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kWnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cKUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BH6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yY73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w1hk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ad8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HXD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dZLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d7i8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tG5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fvI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hX80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DEbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DLU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h0Nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/am4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6kUb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9vRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K5os" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CT8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5Gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xqeI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8VY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UO38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XyRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i5m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wnwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I3y0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZVk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5Q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OzeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUSJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8Yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fevi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XhN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pbpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fmzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Swza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8wn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6MlX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x1dO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9bhAnKJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqNv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zNim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cp59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IwBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ystz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CgSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fhzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S8fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XXZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1z2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dl1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLWe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Fqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q8Cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3IYo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/52is" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/izLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GGSW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RQtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gvso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ySLm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GqHO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A0QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jH7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZ4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xblM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6H9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DDsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VXzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JX8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Y40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DZoG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GpwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0MC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3na4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gyIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rE7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARDw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vVbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hRdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kga3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MVpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Quh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UQXi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3hHU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PmHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GcYT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pllc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3qpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4C1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xnJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z0Fn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kWnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cKUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BH6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yY73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w1hk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ad8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HXD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dZLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d7i8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tG5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fvI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hX80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DEbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DLU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h0Nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/am4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6kUb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9vRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K5os" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CT8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5Gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xqeI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8VY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UO38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XyRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i5m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wnwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I3y0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZVk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5Q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OzeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUSJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8Yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fevi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XhN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pbpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fmzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Swza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8wn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6MlX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x1dO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9bhAnKJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqNv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zNim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cp59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IwBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ystz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CgSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fhzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S8fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pE6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XXZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1z2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dl1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLWe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Fqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q8Cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3IYo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/52is" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/izLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GGSW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RQtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gvso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ySLm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GqHO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A0QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jH7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZ4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xblM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6H9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DDsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VXzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JX8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M334"/>
+  <dimension ref="A1:M336"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -19231,101 +19397,101 @@
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
         <v>546</v>
       </c>
       <c r="I79" s="5"/>
       <c r="J79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K79" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K79" s="5" t="s">
+        <v>547</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="M79" s="5"/>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>545</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>443</v>
       </c>
       <c r="D80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="I80" s="5"/>
       <c r="J80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K80" s="5" t="s">
-        <v>550</v>
+      <c r="K80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L80" s="6" t="s">
         <v>551</v>
       </c>
       <c r="M80" s="5"/>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
         <v>552</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>18</v>
       </c>
@@ -24189,6261 +24355,6345 @@
       </c>
       <c r="J192" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K192" s="5" t="s">
         <v>1334</v>
       </c>
       <c r="L192" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="M192" s="5" t="s">
         <v>1336</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
         <v>1337</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>1324</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E193" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="F193" s="5" t="s">
+        <v>1339</v>
       </c>
       <c r="G193" s="5" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="H193" s="5" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="I193" s="5" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="J193" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="M193" s="5" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>1345</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1324</v>
+      </c>
+      <c r="E194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G194" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G194" s="5" t="s">
+        <v>1347</v>
       </c>
       <c r="H194" s="5" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="I194" s="5" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="J194" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K194" s="5" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="M194" s="5" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>120</v>
+        <v>1354</v>
       </c>
       <c r="E195" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
       <c r="I195" s="5" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="J195" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K195" s="5" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1355</v>
+        <v>1358</v>
       </c>
       <c r="M195" s="5" t="s">
-        <v>1356</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1357</v>
+        <v>1360</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E196" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G196" s="5" t="s">
-        <v>1358</v>
+      <c r="G196" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="I196" s="5" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="J196" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="M196" s="5" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D197" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="D197" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E197" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G197" s="5" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="I197" s="5" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="J197" s="5" t="s">
-        <v>262</v>
+        <v>22</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="M197" s="5" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>1165</v>
+        <v>1324</v>
+      </c>
+      <c r="E198" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="I198" s="5" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="J198" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
       <c r="M198" s="5" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D199" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="D199" s="5" t="s">
-[...13 lines deleted...]
-        </is>
+      <c r="E199" s="5" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G199" s="5" t="s">
+        <v>1381</v>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="I199" s="5" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="J199" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K199" s="5" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="M199" s="5" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>443</v>
+        <v>120</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>112</v>
-[...7 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F200" s="5" t="s">
+        <v>1388</v>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="I200" s="5" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="J200" s="5" t="s">
-        <v>1389</v>
+        <v>22</v>
       </c>
       <c r="K200" s="5" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="M200" s="5" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>120</v>
+        <v>443</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>112</v>
+      </c>
+      <c r="E201" s="5" t="s">
+        <v>1395</v>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="I201" s="5" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="J201" s="5" t="s">
-        <v>22</v>
+        <v>1398</v>
       </c>
       <c r="K201" s="5" t="s">
-        <v>1396</v>
+        <v>1399</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1397</v>
+        <v>1400</v>
       </c>
       <c r="M201" s="5" t="s">
-        <v>1398</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1399</v>
+        <v>1402</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>1345</v>
+        <v>16</v>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H202" s="5" t="s">
-        <v>1400</v>
+        <v>1403</v>
       </c>
       <c r="I202" s="5" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
       <c r="J202" s="5" t="s">
-        <v>1402</v>
+        <v>22</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>1407</v>
+        <v>1354</v>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="J203" s="5" t="s">
-        <v>1402</v>
+        <v>1411</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>101</v>
-[...8 lines deleted...]
-        <v>1414</v>
+        <v>1416</v>
+      </c>
+      <c r="E204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="I204" s="5" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
       <c r="J204" s="5" t="s">
-        <v>262</v>
+        <v>1411</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="M204" s="5" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="B205" s="5" t="s">
-        <v>927</v>
+        <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>1243</v>
+        <v>101</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>1421</v>
+        <v>857</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>1244</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="G205" s="5" t="s">
+        <v>1423</v>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="I205" s="5" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="J205" s="5" t="s">
-        <v>1424</v>
+        <v>262</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="M205" s="5" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="B206" s="5" t="s">
-        <v>545</v>
+        <v>927</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>112</v>
+      </c>
+      <c r="D206" s="5" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E206" s="5" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F206" s="5" t="s">
+        <v>1244</v>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1429</v>
-[...5 lines deleted...]
-        </is>
+        <v>1431</v>
+      </c>
+      <c r="I206" s="5" t="s">
+        <v>1432</v>
+      </c>
+      <c r="J206" s="5" t="s">
+        <v>1433</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1430</v>
+        <v>1434</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1431</v>
-[...1 lines deleted...]
-      <c r="M206" s="5"/>
+        <v>1435</v>
+      </c>
+      <c r="M206" s="5" t="s">
+        <v>1436</v>
+      </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1432</v>
+        <v>1437</v>
       </c>
       <c r="B207" s="5" t="s">
-        <v>14</v>
+        <v>545</v>
       </c>
       <c r="C207" s="5" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="D207" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
-        <v>1433</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>1438</v>
+      </c>
+      <c r="I207" s="5"/>
+      <c r="J207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K207" s="5" t="s">
-        <v>1435</v>
+        <v>1439</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1436</v>
-[...3 lines deleted...]
-      </c>
+        <v>1440</v>
+      </c>
+      <c r="M207" s="5"/>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>1324</v>
+        <v>16</v>
       </c>
       <c r="E208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F208" s="5" t="s">
-[...3 lines deleted...]
-        <v>1440</v>
+      <c r="F208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="I208" s="5" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="J208" s="5" t="s">
-        <v>1443</v>
+        <v>22</v>
       </c>
       <c r="K208" s="5" t="s">
         <v>1444</v>
       </c>
       <c r="L208" s="6" t="s">
         <v>1445</v>
       </c>
       <c r="M208" s="5" t="s">
         <v>1446</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
         <v>1447</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
       <c r="D209" s="5" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F209" s="5" t="s">
         <v>1448</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="G209" s="5" t="s">
         <v>1449</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>1450</v>
       </c>
       <c r="I209" s="5" t="s">
         <v>1451</v>
       </c>
       <c r="J209" s="5" t="s">
-        <v>262</v>
+        <v>1452</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="M209" s="5" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>1456</v>
+        <v>16</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>101</v>
+        <v>1457</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>17</v>
+      </c>
+      <c r="F210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G210" s="5" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="I210" s="5" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="J210" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="M210" s="5" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
-        <v>16</v>
+        <v>1465</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="E211" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F211" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G211" s="5" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="J211" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="M211" s="5" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>1165</v>
+        <v>17</v>
       </c>
       <c r="F212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G212" s="5" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="I212" s="5" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="J212" s="5" t="s">
-        <v>1474</v>
+        <v>22</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="M212" s="5" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D213" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="D213" s="5" t="s">
-[...8 lines deleted...]
-        <v>1379</v>
+      <c r="E213" s="5" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F213" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G213" s="5" t="s">
-        <v>857</v>
+        <v>1480</v>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="I213" s="5" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="J213" s="5" t="s">
-        <v>22</v>
+        <v>1483</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>1481</v>
+        <v>1484</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1482</v>
+        <v>1485</v>
       </c>
       <c r="M213" s="5" t="s">
-        <v>1483</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1484</v>
+        <v>1487</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>1229</v>
+        <v>120</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="E214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F214" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>1388</v>
+      </c>
+      <c r="G214" s="5" t="s">
+        <v>857</v>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
       <c r="I214" s="5" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
       <c r="J214" s="5" t="s">
-        <v>455</v>
+        <v>22</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1487</v>
+        <v>1490</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>443</v>
+        <v>1229</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>444</v>
-[...7 lines deleted...]
-        </is>
+        <v>101</v>
+      </c>
+      <c r="E215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F215" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="I215" s="5" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="J215" s="5" t="s">
-        <v>1494</v>
+        <v>455</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>16</v>
+        <v>443</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>120</v>
+        <v>444</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>1165</v>
+        <v>1500</v>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G216" s="5" t="s">
-        <v>1499</v>
+      <c r="G216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="I216" s="5" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="J216" s="5" t="s">
-        <v>22</v>
+        <v>1503</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
-        <v>443</v>
+        <v>16</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>1491</v>
-[...7 lines deleted...]
-        </is>
+        <v>1165</v>
+      </c>
+      <c r="F217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G217" s="5" t="s">
+        <v>1508</v>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="I217" s="5" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="J217" s="5" t="s">
-        <v>1509</v>
+        <v>22</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="M217" s="5" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>1229</v>
+        <v>443</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>18</v>
+        <v>1500</v>
       </c>
       <c r="F218" s="5" t="s">
-        <v>18</v>
+        <v>1515</v>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="I218" s="5" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="J218" s="5" t="s">
-        <v>262</v>
+        <v>1518</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="M218" s="5" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>443</v>
+        <v>1229</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E219" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F219" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
       <c r="I219" s="5" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
       <c r="J219" s="5" t="s">
-        <v>172</v>
+        <v>262</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="M219" s="5" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>1229</v>
+        <v>443</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>1526</v>
+        <v>18</v>
       </c>
       <c r="F220" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="I220" s="5" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="J220" s="5" t="s">
-        <v>262</v>
+        <v>172</v>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="M220" s="5" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
-        <v>16</v>
+        <v>1229</v>
       </c>
       <c r="D221" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>18</v>
+        <v>1535</v>
       </c>
       <c r="F221" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G221" s="5" t="s">
-        <v>1533</v>
+      <c r="G221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H221" s="5" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="I221" s="5" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="J221" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K221" s="5" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="M221" s="5" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="E222" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F222" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F222" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G222" s="5" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="I222" s="5" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="J222" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K222" s="5" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="M222" s="5" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D223" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="D223" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E223" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G223" s="5" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="J223" s="5" t="s">
-        <v>262</v>
+        <v>22</v>
       </c>
       <c r="K223" s="5" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="M223" s="5" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>1554</v>
+        <v>120</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>1243</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1354</v>
+      </c>
+      <c r="E224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G224" s="5" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="I224" s="5" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="J224" s="5" t="s">
-        <v>1558</v>
+        <v>262</v>
       </c>
       <c r="K224" s="5" t="s">
         <v>1559</v>
       </c>
       <c r="L224" s="6" t="s">
         <v>1560</v>
       </c>
       <c r="M224" s="5" t="s">
         <v>1561</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
         <v>1562</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C225" s="5" t="s">
-        <v>16</v>
+        <v>1563</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>120</v>
+        <v>1243</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G225" s="5" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="H225" s="5" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="I225" s="5" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="J225" s="5" t="s">
-        <v>22</v>
+        <v>1567</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="M225" s="5" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E226" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G226" s="5" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="I226" s="5" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="J226" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="M226" s="5" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E227" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G227" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G227" s="5" t="s">
+        <v>1579</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1577</v>
-[...1 lines deleted...]
-      <c r="I227" s="5"/>
+        <v>1580</v>
+      </c>
+      <c r="I227" s="5" t="s">
+        <v>1581</v>
+      </c>
       <c r="J227" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1578</v>
+        <v>1582</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1579</v>
+        <v>1583</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1580</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1581</v>
+        <v>1585</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E228" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
       <c r="I228" s="5"/>
       <c r="J228" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1584</v>
+        <v>1588</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1585</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1586</v>
+        <v>1590</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>1554</v>
+        <v>16</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>1243</v>
+        <v>120</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G229" s="5" t="s">
-        <v>1587</v>
+      <c r="G229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H229" s="5" t="s">
-        <v>1588</v>
-[...3 lines deleted...]
-      </c>
+        <v>1591</v>
+      </c>
+      <c r="I229" s="5"/>
       <c r="J229" s="5" t="s">
-        <v>1558</v>
+        <v>22</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="M229" s="5" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>16</v>
+        <v>1563</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>1407</v>
-[...4 lines deleted...]
-        </is>
+        <v>1243</v>
+      </c>
+      <c r="E230" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G230" s="5" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="I230" s="5" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="J230" s="5" t="s">
-        <v>262</v>
+        <v>1567</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="M230" s="5" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>1601</v>
+        <v>16</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>101</v>
-[...15 lines deleted...]
-        </is>
+        <v>1416</v>
+      </c>
+      <c r="E231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G231" s="5" t="s">
+        <v>1603</v>
+      </c>
+      <c r="H231" s="5" t="s">
+        <v>1604</v>
       </c>
       <c r="I231" s="5" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="J231" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="M231" s="5" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>120</v>
+        <v>1610</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>101</v>
+      </c>
+      <c r="E232" s="5" t="s">
+        <v>1611</v>
       </c>
       <c r="F232" s="5" t="s">
-        <v>1379</v>
-[...5 lines deleted...]
-        <v>1609</v>
+        <v>18</v>
+      </c>
+      <c r="G232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I232" s="5" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="J232" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="M232" s="5" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>1601</v>
+        <v>120</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>1602</v>
+        <v>16</v>
+      </c>
+      <c r="E233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F233" s="5" t="s">
-        <v>18</v>
-[...11 lines deleted...]
-      <c r="I233" s="5"/>
+        <v>1388</v>
+      </c>
+      <c r="G233" s="5" t="s">
+        <v>1617</v>
+      </c>
+      <c r="H233" s="5" t="s">
+        <v>1618</v>
+      </c>
+      <c r="I233" s="5" t="s">
+        <v>1619</v>
+      </c>
       <c r="J233" s="5" t="s">
-        <v>262</v>
+        <v>22</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1615</v>
+        <v>1620</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1616</v>
+        <v>1621</v>
       </c>
       <c r="M233" s="5" t="s">
-        <v>1617</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1618</v>
+        <v>1623</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>120</v>
+        <v>1610</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>16</v>
-[...19 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="E234" s="5" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F234" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I234" s="5"/>
       <c r="J234" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="M234" s="5" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>1601</v>
+        <v>120</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>101</v>
-[...17 lines deleted...]
-      <c r="I235" s="5"/>
+        <v>16</v>
+      </c>
+      <c r="E235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G235" s="5" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H235" s="5" t="s">
+        <v>1629</v>
+      </c>
+      <c r="I235" s="5" t="s">
+        <v>1630</v>
+      </c>
       <c r="J235" s="5" t="s">
-        <v>262</v>
+        <v>22</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>1626</v>
+        <v>1631</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1627</v>
+        <v>1632</v>
       </c>
       <c r="M235" s="5" t="s">
-        <v>1628</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1629</v>
+        <v>1634</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>1601</v>
+        <v>1610</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>1602</v>
+        <v>1611</v>
       </c>
       <c r="F236" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I236" s="5"/>
       <c r="J236" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1631</v>
+        <v>1636</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1632</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
-        <v>1601</v>
+        <v>1610</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>1602</v>
+        <v>1611</v>
       </c>
       <c r="F237" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I237" s="5"/>
       <c r="J237" s="5" t="s">
-        <v>1634</v>
+        <v>262</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>1635</v>
+        <v>1639</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
       <c r="M237" s="5" t="s">
-        <v>1637</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1638</v>
+        <v>1642</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>1639</v>
+        <v>1610</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>1640</v>
-[...12 lines deleted...]
-      <c r="I238" s="5" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F238" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I238" s="5"/>
+      <c r="J238" s="5" t="s">
         <v>1643</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="K238" s="5" t="s">
         <v>1644</v>
       </c>
       <c r="L238" s="6" t="s">
         <v>1645</v>
       </c>
       <c r="M238" s="5" t="s">
         <v>1646</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
         <v>1647</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>120</v>
+        <v>1648</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>1345</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E239" s="5" t="s">
+        <v>1649</v>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G239" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G239" s="5" t="s">
+        <v>1650</v>
       </c>
       <c r="H239" s="5" t="s">
-        <v>1648</v>
+        <v>1651</v>
       </c>
       <c r="I239" s="5" t="s">
-        <v>1649</v>
+        <v>1652</v>
       </c>
       <c r="J239" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="M239" s="5" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1653</v>
+        <v>1656</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>1354</v>
+      </c>
+      <c r="E240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H240" s="5" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="I240" s="5" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="J240" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K240" s="5" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
       <c r="L240" s="6" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="M240" s="5" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D241" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>1654</v>
+        <v>1663</v>
       </c>
       <c r="F241" s="5" t="s">
-        <v>1661</v>
-[...2 lines deleted...]
-        <v>1662</v>
+        <v>18</v>
+      </c>
+      <c r="G241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H241" s="5" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="I241" s="5" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="J241" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="M241" s="5" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="B242" s="5" t="s">
-        <v>545</v>
+        <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D242" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D242" s="5" t="inlineStr">
-[...17 lines deleted...]
-        </is>
+      <c r="E242" s="5" t="s">
+        <v>1663</v>
+      </c>
+      <c r="F242" s="5" t="s">
+        <v>1670</v>
+      </c>
+      <c r="G242" s="5" t="s">
+        <v>1671</v>
       </c>
       <c r="H242" s="5" t="s">
-        <v>1669</v>
-[...10 lines deleted...]
-        </is>
+        <v>1672</v>
+      </c>
+      <c r="I242" s="5" t="s">
+        <v>1673</v>
+      </c>
+      <c r="J242" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="K242" s="5" t="s">
+        <v>1674</v>
       </c>
       <c r="L242" s="6" t="s">
-        <v>1670</v>
-[...1 lines deleted...]
-      <c r="M242" s="5"/>
+        <v>1675</v>
+      </c>
+      <c r="M242" s="5" t="s">
+        <v>1676</v>
+      </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>1671</v>
+        <v>1677</v>
       </c>
       <c r="B243" s="5" t="s">
-        <v>14</v>
+        <v>545</v>
       </c>
       <c r="C243" s="5" t="s">
-        <v>1672</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H243" s="5" t="s">
-        <v>1674</v>
+        <v>1678</v>
       </c>
       <c r="I243" s="5"/>
-      <c r="J243" s="5" t="s">
-[...3 lines deleted...]
-        <v>1675</v>
+      <c r="J243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L243" s="6" t="s">
-        <v>1676</v>
-[...3 lines deleted...]
-      </c>
+        <v>1679</v>
+      </c>
+      <c r="M243" s="5"/>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
-        <v>16</v>
+        <v>1681</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="E244" s="5" t="s">
-        <v>1679</v>
-[...7 lines deleted...]
-        <v>1680</v>
+        <v>1682</v>
+      </c>
+      <c r="F244" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G244" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H244" s="5" t="s">
-        <v>1681</v>
-[...3 lines deleted...]
-      </c>
+        <v>1683</v>
+      </c>
+      <c r="I244" s="5"/>
       <c r="J244" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K244" s="5" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="L244" s="6" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="M244" s="5" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
-        <v>1687</v>
+        <v>16</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>1345</v>
+        <v>120</v>
       </c>
       <c r="E245" s="5" t="s">
         <v>1688</v>
       </c>
-      <c r="F245" s="5" t="s">
-        <v>17</v>
+      <c r="F245" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G245" s="5" t="s">
         <v>1689</v>
       </c>
       <c r="H245" s="5" t="s">
         <v>1690</v>
       </c>
       <c r="I245" s="5" t="s">
         <v>1691</v>
       </c>
       <c r="J245" s="5" t="s">
-        <v>262</v>
+        <v>22</v>
       </c>
       <c r="K245" s="5" t="s">
         <v>1692</v>
       </c>
       <c r="L245" s="6" t="s">
         <v>1693</v>
       </c>
       <c r="M245" s="5" t="s">
         <v>1694</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
         <v>1695</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C246" s="5" t="s">
         <v>1696</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>101</v>
+        <v>1354</v>
       </c>
       <c r="E246" s="5" t="s">
-        <v>18</v>
+        <v>1697</v>
       </c>
       <c r="F246" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="G246" s="5" t="s">
+        <v>1698</v>
       </c>
       <c r="H246" s="5" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="I246" s="5" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="J246" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K246" s="5" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="L246" s="6" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="M246" s="5" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1702</v>
+        <v>1704</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
       <c r="D247" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E247" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F247" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H247" s="5" t="s">
-        <v>1704</v>
-[...1 lines deleted...]
-      <c r="I247" s="5"/>
+        <v>1706</v>
+      </c>
+      <c r="I247" s="5" t="s">
+        <v>1707</v>
+      </c>
       <c r="J247" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K247" s="5" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
       <c r="L247" s="6" t="s">
-        <v>1706</v>
+        <v>1709</v>
       </c>
       <c r="M247" s="5" t="s">
-        <v>1707</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1708</v>
+        <v>1711</v>
       </c>
       <c r="B248" s="5" t="s">
-        <v>927</v>
+        <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
-        <v>1709</v>
+        <v>1712</v>
       </c>
       <c r="D248" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E248" s="5" t="s">
-        <v>1710</v>
+        <v>18</v>
       </c>
       <c r="F248" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H248" s="5" t="s">
-        <v>1711</v>
-[...3 lines deleted...]
-      </c>
+        <v>1713</v>
+      </c>
+      <c r="I248" s="5"/>
       <c r="J248" s="5" t="s">
-        <v>1713</v>
+        <v>262</v>
       </c>
       <c r="K248" s="5" t="s">
         <v>1714</v>
       </c>
       <c r="L248" s="6" t="s">
         <v>1715</v>
       </c>
       <c r="M248" s="5" t="s">
         <v>1716</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
         <v>1717</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>927</v>
       </c>
       <c r="C249" s="5" t="s">
-        <v>1709</v>
+        <v>1718</v>
       </c>
       <c r="D249" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E249" s="5" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="F249" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="I249" s="5"/>
+        <v>1720</v>
+      </c>
+      <c r="I249" s="5" t="s">
+        <v>1721</v>
+      </c>
       <c r="J249" s="5" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
       <c r="K249" s="5" t="s">
-        <v>1714</v>
+        <v>1723</v>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1720</v>
+        <v>1724</v>
       </c>
       <c r="M249" s="5" t="s">
-        <v>1721</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1722</v>
+        <v>1726</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>14</v>
+        <v>927</v>
       </c>
       <c r="C250" s="5" t="s">
-        <v>1723</v>
+        <v>1718</v>
       </c>
       <c r="D250" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E250" s="5" t="s">
-        <v>18</v>
+        <v>1727</v>
       </c>
       <c r="F250" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="s">
-        <v>1724</v>
+        <v>101</v>
       </c>
       <c r="I250" s="5"/>
       <c r="J250" s="5" t="s">
-        <v>262</v>
+        <v>1728</v>
       </c>
       <c r="K250" s="5" t="s">
-        <v>1725</v>
+        <v>1723</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1726</v>
+        <v>1729</v>
       </c>
       <c r="M250" s="5" t="s">
-        <v>1727</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1728</v>
+        <v>1731</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="5" t="s">
-        <v>1723</v>
+        <v>1732</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E251" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F251" s="5" t="s">
-        <v>1729</v>
+        <v>18</v>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H251" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H251" s="5" t="s">
+        <v>1733</v>
+      </c>
+      <c r="I251" s="5"/>
       <c r="J251" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K251" s="5" t="s">
-        <v>1731</v>
+        <v>1734</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1732</v>
+        <v>1735</v>
       </c>
       <c r="M251" s="5" t="s">
-        <v>1733</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1734</v>
+        <v>1737</v>
       </c>
       <c r="B252" s="5" t="s">
-        <v>545</v>
+        <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>1732</v>
+      </c>
+      <c r="D252" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E252" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F252" s="5" t="s">
+        <v>1338</v>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H252" s="5" t="s">
-[...6 lines deleted...]
-        </is>
+      <c r="H252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I252" s="5" t="s">
+        <v>1738</v>
+      </c>
+      <c r="J252" s="5" t="s">
+        <v>262</v>
       </c>
       <c r="K252" s="5" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1737</v>
-[...1 lines deleted...]
-      <c r="M252" s="5"/>
+        <v>1740</v>
+      </c>
+      <c r="M252" s="5" t="s">
+        <v>1741</v>
+      </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1738</v>
+        <v>1742</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>14</v>
+        <v>545</v>
       </c>
       <c r="C253" s="5" t="s">
-        <v>1739</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H253" s="5" t="s">
-        <v>1741</v>
-[...4 lines deleted...]
-      <c r="J253" s="5" t="s">
         <v>1743</v>
+      </c>
+      <c r="I253" s="5"/>
+      <c r="J253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K253" s="5" t="s">
         <v>1744</v>
       </c>
       <c r="L253" s="6" t="s">
         <v>1745</v>
       </c>
-      <c r="M253" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M253" s="5"/>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B254" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C254" s="5" t="s">
         <v>1747</v>
       </c>
-      <c r="B254" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D254" s="5" t="s">
-        <v>444</v>
+        <v>1748</v>
       </c>
       <c r="E254" s="5" t="s">
-        <v>1748</v>
-[...1 lines deleted...]
-      <c r="F254" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F254" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G254" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H254" s="5" t="s">
         <v>1749</v>
       </c>
-      <c r="G254" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H254" s="5" t="s">
+      <c r="I254" s="5" t="s">
         <v>1750</v>
       </c>
-      <c r="I254" s="5" t="s">
+      <c r="J254" s="5" t="s">
         <v>1751</v>
       </c>
-      <c r="J254" s="5" t="s">
+      <c r="K254" s="5" t="s">
         <v>1752</v>
       </c>
-      <c r="K254" s="5" t="s">
+      <c r="L254" s="6" t="s">
         <v>1753</v>
       </c>
-      <c r="L254" s="6" t="s">
+      <c r="M254" s="5" t="s">
         <v>1754</v>
-      </c>
-[...1 lines deleted...]
-        <v>1755</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B255" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C255" s="5" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D255" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="E255" s="5" t="s">
         <v>1756</v>
       </c>
-      <c r="B255" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C255" s="5" t="s">
+      <c r="F255" s="5" t="s">
         <v>1757</v>
       </c>
-      <c r="D255" s="5" t="s">
+      <c r="G255" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H255" s="5" t="s">
         <v>1758</v>
       </c>
-      <c r="E255" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H255" s="5" t="s">
+      <c r="I255" s="5" t="s">
         <v>1759</v>
       </c>
-      <c r="I255" s="5"/>
       <c r="J255" s="5" t="s">
-        <v>1313</v>
+        <v>1760</v>
       </c>
       <c r="K255" s="5" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="M255" s="5" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C256" s="5" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>101</v>
+        <v>1766</v>
       </c>
       <c r="E256" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F256" s="5" t="s">
-        <v>18</v>
+      <c r="F256" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H256" s="5" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
       <c r="I256" s="5"/>
       <c r="J256" s="5" t="s">
-        <v>262</v>
+        <v>1313</v>
       </c>
       <c r="K256" s="5" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1767</v>
+        <v>1769</v>
       </c>
       <c r="M256" s="5" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1769</v>
+        <v>1771</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="5" t="s">
-        <v>443</v>
+        <v>1747</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>1243</v>
+        <v>444</v>
       </c>
       <c r="E257" s="5" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
       <c r="F257" s="5" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
       <c r="I257" s="5" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
       <c r="J257" s="5" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="K257" s="5" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
       <c r="L257" s="6" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
       <c r="M257" s="5" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C258" s="5" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D258" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="D258" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E258" s="5" t="s">
-        <v>1780</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F258" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H258" s="5" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="I258" s="5"/>
       <c r="J258" s="5" t="s">
-        <v>1782</v>
+        <v>262</v>
       </c>
       <c r="K258" s="5" t="s">
         <v>1783</v>
       </c>
       <c r="L258" s="6" t="s">
         <v>1784</v>
       </c>
       <c r="M258" s="5" t="s">
         <v>1785</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
         <v>1786</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>1757</v>
+        <v>443</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>1407</v>
-[...9 lines deleted...]
-        </is>
+        <v>1243</v>
+      </c>
+      <c r="E259" s="5" t="s">
+        <v>1787</v>
+      </c>
+      <c r="F259" s="5" t="s">
+        <v>1788</v>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="I259" s="5" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="J259" s="5" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1791</v>
+        <v>1793</v>
       </c>
       <c r="M259" s="5" t="s">
-        <v>1792</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="5" t="s">
-        <v>1345</v>
+        <v>101</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>1407</v>
-[...4 lines deleted...]
-        </is>
+        <v>1796</v>
+      </c>
+      <c r="E260" s="5" t="s">
+        <v>1797</v>
       </c>
       <c r="F260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H260" s="5" t="s">
-        <v>1794</v>
-[...3 lines deleted...]
-      </c>
+        <v>1798</v>
+      </c>
+      <c r="I260" s="5"/>
       <c r="J260" s="5" t="s">
-        <v>1789</v>
+        <v>1799</v>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1796</v>
+        <v>1800</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1797</v>
+        <v>1801</v>
       </c>
       <c r="M260" s="5" t="s">
-        <v>1798</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1799</v>
+        <v>1803</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>1800</v>
+        <v>1765</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>1802</v>
+        <v>1416</v>
+      </c>
+      <c r="E261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H261" s="5" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="I261" s="5" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="J261" s="5" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="K261" s="5" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="M261" s="5" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C262" s="5" t="s">
-        <v>1345</v>
+        <v>1354</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>1810</v>
+        <v>1416</v>
       </c>
       <c r="E262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
         <v>1811</v>
       </c>
       <c r="I262" s="5" t="s">
         <v>1812</v>
       </c>
       <c r="J262" s="5" t="s">
-        <v>1782</v>
+        <v>1806</v>
       </c>
       <c r="K262" s="5" t="s">
         <v>1813</v>
       </c>
       <c r="L262" s="6" t="s">
         <v>1814</v>
       </c>
       <c r="M262" s="5" t="s">
         <v>1815</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
         <v>1816</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>1817</v>
       </c>
       <c r="D263" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E263" s="5" t="s">
         <v>1818</v>
       </c>
-      <c r="E263" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F263" s="5" t="s">
-        <v>18</v>
+        <v>1819</v>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="I263" s="5"/>
+        <v>1820</v>
+      </c>
+      <c r="I263" s="5" t="s">
+        <v>1821</v>
+      </c>
       <c r="J263" s="5" t="s">
-        <v>287</v>
+        <v>1822</v>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1819</v>
+        <v>1823</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1820</v>
+        <v>1824</v>
       </c>
       <c r="M263" s="5" t="s">
-        <v>1821</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1822</v>
+        <v>1826</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C264" s="5" t="s">
-        <v>16</v>
+        <v>1354</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>1823</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1827</v>
+      </c>
+      <c r="E264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H264" s="5" t="s">
-        <v>1824</v>
+        <v>1828</v>
       </c>
       <c r="I264" s="5" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="J264" s="5" t="s">
-        <v>1782</v>
+        <v>1799</v>
       </c>
       <c r="K264" s="5" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1827</v>
+        <v>1831</v>
       </c>
       <c r="M264" s="5" t="s">
-        <v>1828</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1829</v>
+        <v>1833</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="5" t="s">
-        <v>1284</v>
+        <v>1834</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>1757</v>
-[...9 lines deleted...]
-        </is>
+        <v>1835</v>
+      </c>
+      <c r="E265" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F265" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="s">
-        <v>1830</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I265" s="5"/>
       <c r="J265" s="5" t="s">
-        <v>1789</v>
+        <v>287</v>
       </c>
       <c r="K265" s="5" t="s">
-        <v>1832</v>
+        <v>1836</v>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1833</v>
+        <v>1837</v>
       </c>
       <c r="M265" s="5" t="s">
-        <v>1834</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1835</v>
+        <v>1839</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>1407</v>
+        <v>1840</v>
       </c>
       <c r="E266" s="5" t="s">
-        <v>1729</v>
+        <v>17</v>
       </c>
       <c r="F266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H266" s="5" t="s">
-        <v>1836</v>
-[...1 lines deleted...]
-      <c r="I266" s="5"/>
+        <v>1841</v>
+      </c>
+      <c r="I266" s="5" t="s">
+        <v>1842</v>
+      </c>
       <c r="J266" s="5" t="s">
-        <v>1837</v>
+        <v>1799</v>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
       <c r="M266" s="5" t="s">
-        <v>1840</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1841</v>
+        <v>1846</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>1842</v>
+        <v>1284</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>1765</v>
+      </c>
+      <c r="E267" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F267" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="s">
-        <v>1844</v>
+        <v>1847</v>
       </c>
       <c r="I267" s="5" t="s">
-        <v>1845</v>
+        <v>1848</v>
       </c>
       <c r="J267" s="5" t="s">
-        <v>1846</v>
+        <v>1806</v>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1847</v>
+        <v>1849</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1848</v>
+        <v>1850</v>
       </c>
       <c r="M267" s="5" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>1739</v>
+        <v>1416</v>
       </c>
       <c r="E268" s="5" t="s">
-        <v>1851</v>
+        <v>1338</v>
       </c>
       <c r="F268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H268" s="5" t="s">
-        <v>1852</v>
-[...1 lines deleted...]
-      <c r="I268" s="5" t="s">
         <v>1853</v>
       </c>
+      <c r="I268" s="5"/>
       <c r="J268" s="5" t="s">
         <v>1854</v>
       </c>
       <c r="K268" s="5" t="s">
         <v>1855</v>
       </c>
       <c r="L268" s="6" t="s">
         <v>1856</v>
       </c>
       <c r="M268" s="5" t="s">
         <v>1857</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
         <v>1858</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
-        <v>27</v>
+        <v>1859</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>1739</v>
-[...9 lines deleted...]
-        </is>
+        <v>101</v>
+      </c>
+      <c r="E269" s="5" t="s">
+        <v>1860</v>
+      </c>
+      <c r="F269" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
       <c r="I269" s="5" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="J269" s="5" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="M269" s="5" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="5" t="s">
-        <v>444</v>
+        <v>27</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>443</v>
+        <v>1747</v>
       </c>
       <c r="E270" s="5" t="s">
-        <v>1866</v>
-[...2 lines deleted...]
-        <v>1867</v>
+        <v>1868</v>
+      </c>
+      <c r="F270" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H270" s="5" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="I270" s="5" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="J270" s="5" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="M270" s="5" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C271" s="5" t="s">
-        <v>1757</v>
+        <v>27</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>1407</v>
+        <v>1747</v>
       </c>
       <c r="E271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="I271" s="5" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="J271" s="5" t="s">
-        <v>1789</v>
+        <v>1878</v>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
       <c r="M271" s="5" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>160</v>
+        <v>444</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E272" s="5" t="s">
-        <v>1881</v>
-[...4 lines deleted...]
-        </is>
+        <v>1883</v>
+      </c>
+      <c r="F272" s="5" t="s">
+        <v>1884</v>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="I272" s="5" t="s">
-        <v>1883</v>
+        <v>1886</v>
       </c>
       <c r="J272" s="5" t="s">
-        <v>1884</v>
+        <v>1887</v>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1885</v>
+        <v>1888</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1886</v>
+        <v>1889</v>
       </c>
       <c r="M272" s="5" t="s">
-        <v>1887</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1888</v>
+        <v>1891</v>
       </c>
       <c r="B273" s="5" t="s">
-        <v>927</v>
+        <v>14</v>
       </c>
       <c r="C273" s="5" t="s">
-        <v>1889</v>
+        <v>1765</v>
       </c>
       <c r="D273" s="5" t="s">
-        <v>1890</v>
-[...5 lines deleted...]
-        <v>1891</v>
+        <v>1416</v>
+      </c>
+      <c r="E273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H273" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H273" s="5" t="s">
+        <v>1892</v>
       </c>
       <c r="I273" s="5" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="J273" s="5" t="s">
-        <v>1893</v>
+        <v>1806</v>
       </c>
       <c r="K273" s="5" t="s">
         <v>1894</v>
       </c>
       <c r="L273" s="6" t="s">
         <v>1895</v>
       </c>
       <c r="M273" s="5" t="s">
         <v>1896</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
         <v>1897</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C274" s="5" t="s">
-        <v>444</v>
+        <v>160</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E274" s="5" t="s">
-        <v>1866</v>
-[...1 lines deleted...]
-      <c r="F274" s="5" t="s">
         <v>1898</v>
+      </c>
+      <c r="F274" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
         <v>1899</v>
       </c>
       <c r="I274" s="5" t="s">
         <v>1900</v>
       </c>
       <c r="J274" s="5" t="s">
         <v>1901</v>
       </c>
       <c r="K274" s="5" t="s">
         <v>1902</v>
       </c>
       <c r="L274" s="6" t="s">
         <v>1903</v>
       </c>
       <c r="M274" s="5" t="s">
         <v>1904</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
         <v>1905</v>
       </c>
       <c r="B275" s="5" t="s">
-        <v>14</v>
+        <v>927</v>
       </c>
       <c r="C275" s="5" t="s">
-        <v>443</v>
+        <v>1906</v>
       </c>
       <c r="D275" s="5" t="s">
-        <v>444</v>
+        <v>1907</v>
       </c>
       <c r="E275" s="5" t="s">
-        <v>1906</v>
+        <v>17</v>
       </c>
       <c r="F275" s="5" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H275" s="5" t="s">
-        <v>1908</v>
+      <c r="H275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I275" s="5" t="s">
         <v>1909</v>
       </c>
       <c r="J275" s="5" t="s">
         <v>1910</v>
       </c>
       <c r="K275" s="5" t="s">
         <v>1911</v>
       </c>
       <c r="L275" s="6" t="s">
         <v>1912</v>
       </c>
       <c r="M275" s="5" t="s">
         <v>1913</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
         <v>1914</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C276" s="5" t="s">
-        <v>1284</v>
+        <v>444</v>
       </c>
       <c r="D276" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E276" s="5" t="s">
+        <v>1883</v>
+      </c>
+      <c r="F276" s="5" t="s">
         <v>1915</v>
       </c>
-      <c r="E276" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F276" s="5" t="s">
+      <c r="G276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H276" s="5" t="s">
         <v>1916</v>
       </c>
-      <c r="G276" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H276" s="5" t="s">
+      <c r="I276" s="5" t="s">
         <v>1917</v>
       </c>
-      <c r="I276" s="5" t="s">
+      <c r="J276" s="5" t="s">
         <v>1918</v>
-      </c>
-[...1 lines deleted...]
-        <v>1789</v>
       </c>
       <c r="K276" s="5" t="s">
         <v>1919</v>
       </c>
       <c r="L276" s="6" t="s">
         <v>1920</v>
       </c>
       <c r="M276" s="5" t="s">
         <v>1921</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
         <v>1922</v>
       </c>
       <c r="B277" s="5" t="s">
-        <v>927</v>
+        <v>14</v>
       </c>
       <c r="C277" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="D277" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="E277" s="5" t="s">
         <v>1923</v>
       </c>
-      <c r="D277" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E277" s="5" t="s">
+      <c r="F277" s="5" t="s">
         <v>1924</v>
       </c>
-      <c r="F277" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H277" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I277" s="5"/>
+      <c r="H277" s="5" t="s">
+        <v>1925</v>
+      </c>
+      <c r="I277" s="5" t="s">
+        <v>1926</v>
+      </c>
       <c r="J277" s="5" t="s">
-        <v>1893</v>
+        <v>1927</v>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1925</v>
+        <v>1928</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1926</v>
+        <v>1929</v>
       </c>
       <c r="M277" s="5" t="s">
-        <v>1927</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1928</v>
+        <v>1931</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C278" s="5" t="s">
-        <v>444</v>
+        <v>1284</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>1866</v>
+        <v>1932</v>
+      </c>
+      <c r="E278" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F278" s="5" t="s">
-        <v>1898</v>
+        <v>1933</v>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1929</v>
-[...1 lines deleted...]
-      <c r="I278" s="5"/>
+        <v>1934</v>
+      </c>
+      <c r="I278" s="5" t="s">
+        <v>1935</v>
+      </c>
       <c r="J278" s="5" t="s">
-        <v>1930</v>
+        <v>1806</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1931</v>
+        <v>1936</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1932</v>
+        <v>1937</v>
       </c>
       <c r="M278" s="5" t="s">
-        <v>1933</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1934</v>
+        <v>1939</v>
       </c>
       <c r="B279" s="5" t="s">
-        <v>14</v>
+        <v>927</v>
       </c>
       <c r="C279" s="5" t="s">
-        <v>16</v>
+        <v>1940</v>
       </c>
       <c r="D279" s="5" t="s">
-        <v>1757</v>
+        <v>101</v>
       </c>
       <c r="E279" s="5" t="s">
-        <v>17</v>
+        <v>1941</v>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H279" s="5" t="s">
-        <v>1935</v>
+      <c r="H279" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I279" s="5"/>
       <c r="J279" s="5" t="s">
-        <v>1782</v>
+        <v>1910</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1936</v>
+        <v>1942</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1937</v>
+        <v>1943</v>
       </c>
       <c r="M279" s="5" t="s">
-        <v>1938</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1939</v>
+        <v>1945</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
-        <v>1757</v>
+        <v>444</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>1407</v>
-[...9 lines deleted...]
-        </is>
+        <v>443</v>
+      </c>
+      <c r="E280" s="5" t="s">
+        <v>1883</v>
+      </c>
+      <c r="F280" s="5" t="s">
+        <v>1915</v>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="s">
-        <v>1940</v>
-[...3 lines deleted...]
-      </c>
+        <v>1946</v>
+      </c>
+      <c r="I280" s="5"/>
       <c r="J280" s="5" t="s">
-        <v>1789</v>
+        <v>1947</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1942</v>
+        <v>1948</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1943</v>
+        <v>1949</v>
       </c>
       <c r="M280" s="5" t="s">
-        <v>1944</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1945</v>
+        <v>1951</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>1407</v>
+        <v>1765</v>
       </c>
       <c r="E281" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1946</v>
-[...3 lines deleted...]
-      </c>
+        <v>1952</v>
+      </c>
+      <c r="I281" s="5"/>
       <c r="J281" s="5" t="s">
-        <v>1782</v>
+        <v>1799</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1948</v>
+        <v>1953</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1949</v>
+        <v>1954</v>
       </c>
       <c r="M281" s="5" t="s">
-        <v>1950</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1951</v>
+        <v>1956</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C282" s="5" t="s">
-        <v>444</v>
+        <v>1765</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>1952</v>
+        <v>1416</v>
+      </c>
+      <c r="E282" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H282" s="5" t="s">
-        <v>1953</v>
+        <v>1957</v>
       </c>
       <c r="I282" s="5" t="s">
-        <v>1954</v>
+        <v>1958</v>
       </c>
       <c r="J282" s="5" t="s">
-        <v>1955</v>
+        <v>1806</v>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1956</v>
+        <v>1959</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1957</v>
+        <v>1960</v>
       </c>
       <c r="M282" s="5" t="s">
-        <v>1958</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1959</v>
+        <v>1962</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C283" s="5" t="s">
-        <v>1960</v>
+        <v>16</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>101</v>
+        <v>1416</v>
       </c>
       <c r="E283" s="5" t="s">
-        <v>1729</v>
+        <v>18</v>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="I283" s="5" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="J283" s="5" t="s">
-        <v>1963</v>
+        <v>1799</v>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="M283" s="5" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C284" s="5" t="s">
-        <v>1229</v>
+        <v>444</v>
       </c>
       <c r="D284" s="5" t="s">
-        <v>1968</v>
+        <v>443</v>
       </c>
       <c r="E284" s="5" t="s">
         <v>1969</v>
       </c>
       <c r="F284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H284" s="5" t="s">
         <v>1970</v>
       </c>
       <c r="I284" s="5" t="s">
         <v>1971</v>
       </c>
       <c r="J284" s="5" t="s">
         <v>1972</v>
       </c>
       <c r="K284" s="5" t="s">
         <v>1973</v>
       </c>
       <c r="L284" s="6" t="s">
         <v>1974</v>
       </c>
       <c r="M284" s="5" t="s">
         <v>1975</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
         <v>1976</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C285" s="5" t="s">
         <v>1977</v>
       </c>
       <c r="D285" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E285" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>1729</v>
+        <v>1338</v>
+      </c>
+      <c r="F285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H285" s="5" t="s">
         <v>1978</v>
       </c>
       <c r="I285" s="5" t="s">
         <v>1979</v>
       </c>
       <c r="J285" s="5" t="s">
         <v>1980</v>
       </c>
       <c r="K285" s="5" t="s">
         <v>1981</v>
       </c>
       <c r="L285" s="6" t="s">
         <v>1982</v>
       </c>
       <c r="M285" s="5" t="s">
         <v>1983</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
         <v>1984</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C286" s="5" t="s">
-        <v>16</v>
+        <v>1229</v>
       </c>
       <c r="D286" s="5" t="s">
-        <v>1407</v>
+        <v>1985</v>
       </c>
       <c r="E286" s="5" t="s">
-        <v>17</v>
+        <v>1986</v>
       </c>
       <c r="F286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="I286" s="5" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="J286" s="5" t="s">
-        <v>1782</v>
+        <v>1989</v>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1987</v>
+        <v>1990</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1988</v>
+        <v>1991</v>
       </c>
       <c r="M286" s="5" t="s">
-        <v>1989</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C287" s="5" t="s">
-        <v>27</v>
+        <v>1994</v>
       </c>
       <c r="D287" s="5" t="s">
-        <v>1407</v>
+        <v>101</v>
       </c>
       <c r="E287" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F287" s="5" t="s">
+        <v>1338</v>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H287" s="5" t="s">
-        <v>1991</v>
+        <v>1995</v>
       </c>
       <c r="I287" s="5" t="s">
-        <v>1992</v>
+        <v>1996</v>
       </c>
       <c r="J287" s="5" t="s">
-        <v>1789</v>
+        <v>1997</v>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1993</v>
+        <v>1998</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="M287" s="5" t="s">
-        <v>1995</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C288" s="5" t="s">
-        <v>1243</v>
+        <v>16</v>
       </c>
       <c r="D288" s="5" t="s">
-        <v>444</v>
+        <v>1416</v>
       </c>
       <c r="E288" s="5" t="s">
-        <v>1997</v>
-[...2 lines deleted...]
-        <v>1998</v>
+        <v>17</v>
+      </c>
+      <c r="F288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="s">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="I288" s="5" t="s">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="J288" s="5" t="s">
-        <v>2001</v>
-[...4 lines deleted...]
-        </is>
+        <v>1799</v>
+      </c>
+      <c r="K288" s="5" t="s">
+        <v>2004</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="M288" s="5" t="s">
-        <v>2003</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C289" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D289" s="5" t="s">
-        <v>101</v>
+        <v>1416</v>
       </c>
       <c r="E289" s="5" t="s">
-        <v>1881</v>
+        <v>17</v>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="s">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="I289" s="5" t="s">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="J289" s="5" t="s">
-        <v>2007</v>
+        <v>1806</v>
       </c>
       <c r="K289" s="5" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="M289" s="5" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>2012</v>
+        <v>1243</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>101</v>
+        <v>444</v>
       </c>
       <c r="E290" s="5" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="F290" s="5" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H290" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H290" s="5" t="s">
+        <v>2016</v>
       </c>
       <c r="I290" s="5" t="s">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="J290" s="5" t="s">
-        <v>2016</v>
-[...2 lines deleted...]
-        <v>2017</v>
+        <v>2018</v>
+      </c>
+      <c r="K290" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L290" s="6" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="M290" s="5" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C291" s="5" t="s">
-        <v>2021</v>
+        <v>27</v>
       </c>
       <c r="D291" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E291" s="5" t="s">
+        <v>1898</v>
+      </c>
+      <c r="F291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H291" s="5" t="s">
         <v>2022</v>
-      </c>
-[...13 lines deleted...]
-        </is>
       </c>
       <c r="I291" s="5" t="s">
         <v>2023</v>
       </c>
       <c r="J291" s="5" t="s">
         <v>2024</v>
       </c>
       <c r="K291" s="5" t="s">
         <v>2025</v>
       </c>
       <c r="L291" s="6" t="s">
         <v>2026</v>
       </c>
       <c r="M291" s="5" t="s">
         <v>2027</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
         <v>2028</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C292" s="5" t="s">
-        <v>27</v>
+        <v>2029</v>
       </c>
       <c r="D292" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E292" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2030</v>
+      </c>
+      <c r="F292" s="5" t="s">
+        <v>2031</v>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H292" s="5" t="s">
-        <v>2029</v>
+      <c r="H292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I292" s="5" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
       <c r="J292" s="5" t="s">
-        <v>2031</v>
+        <v>2033</v>
       </c>
       <c r="K292" s="5" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
       <c r="M292" s="5" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C293" s="5" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
       <c r="D293" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E293" s="5" t="s">
-        <v>18</v>
+        <v>2039</v>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H293" s="5" t="s">
-        <v>2037</v>
+      <c r="H293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I293" s="5" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
       <c r="J293" s="5" t="s">
-        <v>2039</v>
+        <v>2041</v>
       </c>
       <c r="K293" s="5" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>2041</v>
+        <v>2043</v>
       </c>
       <c r="M293" s="5" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C294" s="5" t="s">
-        <v>444</v>
+        <v>27</v>
       </c>
       <c r="D294" s="5" t="s">
-        <v>443</v>
+        <v>101</v>
       </c>
       <c r="E294" s="5" t="s">
-        <v>1866</v>
-[...2 lines deleted...]
-        <v>2044</v>
+        <v>17</v>
+      </c>
+      <c r="F294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H294" s="5" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="I294" s="5" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="J294" s="5" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="K294" s="5" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="L294" s="6" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="M294" s="5" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C295" s="5" t="s">
-        <v>16</v>
+        <v>2053</v>
       </c>
       <c r="D295" s="5" t="s">
-        <v>2052</v>
+        <v>101</v>
       </c>
       <c r="E295" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>2053</v>
+        <v>18</v>
+      </c>
+      <c r="F295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H295" s="5" t="s">
         <v>2054</v>
       </c>
       <c r="I295" s="5" t="s">
         <v>2055</v>
       </c>
       <c r="J295" s="5" t="s">
-        <v>1789</v>
+        <v>2056</v>
       </c>
       <c r="K295" s="5" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="L295" s="6" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="M295" s="5" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="5" t="s">
-        <v>16</v>
+        <v>444</v>
       </c>
       <c r="D296" s="5" t="s">
-        <v>2052</v>
+        <v>443</v>
       </c>
       <c r="E296" s="5" t="s">
-        <v>17</v>
+        <v>1883</v>
       </c>
       <c r="F296" s="5" t="s">
-        <v>2053</v>
+        <v>2061</v>
       </c>
       <c r="G296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H296" s="5" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
       <c r="I296" s="5" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="J296" s="5" t="s">
-        <v>1789</v>
+        <v>2064</v>
       </c>
       <c r="K296" s="5" t="s">
-        <v>2062</v>
+        <v>2065</v>
       </c>
       <c r="L296" s="6" t="s">
-        <v>2063</v>
+        <v>2066</v>
       </c>
       <c r="M296" s="5" t="s">
-        <v>2064</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>2065</v>
+        <v>2068</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C297" s="5" t="s">
-        <v>2066</v>
+        <v>16</v>
       </c>
       <c r="D297" s="5" t="s">
-        <v>856</v>
+        <v>2069</v>
       </c>
       <c r="E297" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F297" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F297" s="5" t="s">
+        <v>2070</v>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H297" s="5" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="I297" s="5" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="J297" s="5" t="s">
-        <v>2069</v>
+        <v>1806</v>
       </c>
       <c r="K297" s="5" t="s">
-        <v>2070</v>
+        <v>2073</v>
       </c>
       <c r="L297" s="6" t="s">
-        <v>2071</v>
+        <v>2074</v>
       </c>
       <c r="M297" s="5" t="s">
-        <v>2072</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>2073</v>
+        <v>2076</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C298" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D298" s="5" t="s">
-        <v>2052</v>
+        <v>2069</v>
       </c>
       <c r="E298" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F298" s="5" t="s">
-        <v>2053</v>
+        <v>2070</v>
       </c>
       <c r="G298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H298" s="5" t="s">
-        <v>2074</v>
+        <v>2077</v>
       </c>
       <c r="I298" s="5" t="s">
-        <v>2075</v>
+        <v>2078</v>
       </c>
       <c r="J298" s="5" t="s">
-        <v>1789</v>
-[...4 lines deleted...]
-        </is>
+        <v>1806</v>
+      </c>
+      <c r="K298" s="5" t="s">
+        <v>2079</v>
       </c>
       <c r="L298" s="6" t="s">
-        <v>2076</v>
+        <v>2080</v>
       </c>
       <c r="M298" s="5" t="s">
-        <v>2077</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>2078</v>
+        <v>2082</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="5" t="s">
-        <v>16</v>
+        <v>2083</v>
       </c>
       <c r="D299" s="5" t="s">
-        <v>2052</v>
+        <v>856</v>
       </c>
       <c r="E299" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F299" s="5" t="s">
-        <v>2053</v>
+      <c r="F299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H299" s="5" t="s">
-        <v>2079</v>
+        <v>2084</v>
       </c>
       <c r="I299" s="5" t="s">
-        <v>2080</v>
+        <v>2085</v>
       </c>
       <c r="J299" s="5" t="s">
-        <v>1789</v>
+        <v>2086</v>
       </c>
       <c r="K299" s="5" t="s">
-        <v>2081</v>
+        <v>2087</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>2082</v>
+        <v>2088</v>
       </c>
       <c r="M299" s="5" t="s">
-        <v>2083</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>2084</v>
+        <v>2090</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C300" s="5" t="s">
-        <v>1739</v>
+        <v>16</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>444</v>
-[...9 lines deleted...]
-        </is>
+        <v>2069</v>
+      </c>
+      <c r="E300" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F300" s="5" t="s">
+        <v>2070</v>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H300" s="5" t="s">
-        <v>2085</v>
+        <v>2091</v>
       </c>
       <c r="I300" s="5" t="s">
-        <v>2086</v>
+        <v>2092</v>
       </c>
       <c r="J300" s="5" t="s">
-        <v>2087</v>
-[...2 lines deleted...]
-        <v>2088</v>
+        <v>1806</v>
+      </c>
+      <c r="K300" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L300" s="6" t="s">
-        <v>2089</v>
+        <v>2093</v>
       </c>
       <c r="M300" s="5" t="s">
-        <v>2090</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>2091</v>
+        <v>2095</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C301" s="5" t="s">
-        <v>1739</v>
+        <v>16</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>444</v>
+        <v>2069</v>
       </c>
       <c r="E301" s="5" t="s">
-        <v>2092</v>
+        <v>17</v>
       </c>
       <c r="F301" s="5" t="s">
-        <v>1907</v>
+        <v>2070</v>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H301" s="5" t="s">
-        <v>2093</v>
+        <v>2096</v>
       </c>
       <c r="I301" s="5" t="s">
-        <v>2094</v>
+        <v>2097</v>
       </c>
       <c r="J301" s="5" t="s">
-        <v>2095</v>
+        <v>1806</v>
       </c>
       <c r="K301" s="5" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="M301" s="5" t="s">
-        <v>2098</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>2099</v>
+        <v>2101</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C302" s="5" t="s">
-        <v>16</v>
+        <v>1747</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>2052</v>
-[...5 lines deleted...]
-        <v>2053</v>
+        <v>444</v>
+      </c>
+      <c r="E302" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F302" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H302" s="5" t="s">
-        <v>2100</v>
+        <v>2102</v>
       </c>
       <c r="I302" s="5" t="s">
-        <v>2101</v>
+        <v>2103</v>
       </c>
       <c r="J302" s="5" t="s">
-        <v>1789</v>
+        <v>2104</v>
       </c>
       <c r="K302" s="5" t="s">
-        <v>2102</v>
+        <v>2105</v>
       </c>
       <c r="L302" s="6" t="s">
-        <v>2103</v>
+        <v>2106</v>
       </c>
       <c r="M302" s="5" t="s">
-        <v>2104</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>2105</v>
+        <v>2108</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C303" s="5" t="s">
-        <v>2106</v>
+        <v>1747</v>
       </c>
       <c r="D303" s="5" t="s">
-        <v>101</v>
+        <v>444</v>
       </c>
       <c r="E303" s="5" t="s">
-        <v>2107</v>
-[...4 lines deleted...]
-        </is>
+        <v>2109</v>
+      </c>
+      <c r="F303" s="5" t="s">
+        <v>1924</v>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H303" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H303" s="5" t="s">
+        <v>2110</v>
       </c>
       <c r="I303" s="5" t="s">
-        <v>2108</v>
+        <v>2111</v>
       </c>
       <c r="J303" s="5" t="s">
-        <v>2109</v>
+        <v>2112</v>
       </c>
       <c r="K303" s="5" t="s">
-        <v>2110</v>
+        <v>2113</v>
       </c>
       <c r="L303" s="6" t="s">
-        <v>2111</v>
+        <v>2114</v>
       </c>
       <c r="M303" s="5" t="s">
-        <v>2112</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>2113</v>
+        <v>2116</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C304" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>2052</v>
+        <v>2069</v>
       </c>
       <c r="E304" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F304" s="5" t="s">
-        <v>2053</v>
+        <v>2070</v>
       </c>
       <c r="G304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H304" s="5" t="s">
-        <v>2114</v>
+        <v>2117</v>
       </c>
       <c r="I304" s="5" t="s">
-        <v>2115</v>
+        <v>2118</v>
       </c>
       <c r="J304" s="5" t="s">
-        <v>1789</v>
+        <v>1806</v>
       </c>
       <c r="K304" s="5" t="s">
-        <v>2116</v>
+        <v>2119</v>
       </c>
       <c r="L304" s="6" t="s">
-        <v>2117</v>
+        <v>2120</v>
       </c>
       <c r="M304" s="5" t="s">
-        <v>2118</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>2119</v>
+        <v>2122</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C305" s="5" t="s">
-        <v>16</v>
+        <v>2123</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>2052</v>
+        <v>101</v>
       </c>
       <c r="E305" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>2053</v>
+        <v>2124</v>
+      </c>
+      <c r="F305" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H305" s="5" t="s">
-        <v>2120</v>
+      <c r="H305" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I305" s="5" t="s">
-        <v>2121</v>
+        <v>2125</v>
       </c>
       <c r="J305" s="5" t="s">
-        <v>1789</v>
+        <v>2126</v>
       </c>
       <c r="K305" s="5" t="s">
-        <v>2122</v>
+        <v>2127</v>
       </c>
       <c r="L305" s="6" t="s">
-        <v>2123</v>
+        <v>2128</v>
       </c>
       <c r="M305" s="5" t="s">
-        <v>2124</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>2125</v>
+        <v>2130</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C306" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D306" s="5" t="s">
-        <v>2052</v>
+        <v>2069</v>
       </c>
       <c r="E306" s="5" t="s">
-        <v>2126</v>
+        <v>17</v>
       </c>
       <c r="F306" s="5" t="s">
-        <v>2053</v>
+        <v>2070</v>
       </c>
       <c r="G306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H306" s="5" t="s">
-        <v>2127</v>
+        <v>2131</v>
       </c>
       <c r="I306" s="5" t="s">
-        <v>2128</v>
+        <v>2132</v>
       </c>
       <c r="J306" s="5" t="s">
-        <v>1789</v>
+        <v>1806</v>
       </c>
       <c r="K306" s="5" t="s">
-        <v>2129</v>
+        <v>2133</v>
       </c>
       <c r="L306" s="6" t="s">
-        <v>2130</v>
+        <v>2134</v>
       </c>
       <c r="M306" s="5" t="s">
-        <v>2131</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>2132</v>
+        <v>2136</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C307" s="5" t="s">
-        <v>444</v>
+        <v>16</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>443</v>
+        <v>2069</v>
       </c>
       <c r="E307" s="5" t="s">
-        <v>1866</v>
+        <v>17</v>
       </c>
       <c r="F307" s="5" t="s">
-        <v>2044</v>
+        <v>2070</v>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H307" s="5" t="s">
-        <v>2133</v>
+        <v>2137</v>
       </c>
       <c r="I307" s="5" t="s">
-        <v>2134</v>
+        <v>2138</v>
       </c>
       <c r="J307" s="5" t="s">
-        <v>2135</v>
+        <v>1806</v>
       </c>
       <c r="K307" s="5" t="s">
-        <v>2136</v>
+        <v>2139</v>
       </c>
       <c r="L307" s="6" t="s">
-        <v>2137</v>
+        <v>2140</v>
       </c>
       <c r="M307" s="5" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="B308" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C308" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D308" s="5" t="s">
-        <v>2052</v>
+        <v>2069</v>
       </c>
       <c r="E308" s="5" t="s">
-        <v>17</v>
+        <v>2143</v>
       </c>
       <c r="F308" s="5" t="s">
-        <v>2053</v>
+        <v>2070</v>
       </c>
       <c r="G308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H308" s="5" t="s">
-        <v>2140</v>
+        <v>2144</v>
       </c>
       <c r="I308" s="5" t="s">
-        <v>2141</v>
+        <v>2145</v>
       </c>
       <c r="J308" s="5" t="s">
-        <v>1789</v>
+        <v>1806</v>
       </c>
       <c r="K308" s="5" t="s">
-        <v>2142</v>
+        <v>2146</v>
       </c>
       <c r="L308" s="6" t="s">
-        <v>2143</v>
+        <v>2147</v>
       </c>
       <c r="M308" s="5" t="s">
-        <v>2144</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>2145</v>
+        <v>2149</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C309" s="5" t="s">
-        <v>16</v>
+        <v>444</v>
       </c>
       <c r="D309" s="5" t="s">
-        <v>2052</v>
+        <v>443</v>
       </c>
       <c r="E309" s="5" t="s">
-        <v>17</v>
+        <v>1883</v>
       </c>
       <c r="F309" s="5" t="s">
-        <v>2053</v>
+        <v>2061</v>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H309" s="5" t="s">
-        <v>2146</v>
-[...1 lines deleted...]
-      <c r="I309" s="5"/>
+        <v>2150</v>
+      </c>
+      <c r="I309" s="5" t="s">
+        <v>2151</v>
+      </c>
       <c r="J309" s="5" t="s">
-        <v>1789</v>
+        <v>2152</v>
       </c>
       <c r="K309" s="5" t="s">
-        <v>2147</v>
+        <v>2153</v>
       </c>
       <c r="L309" s="6" t="s">
-        <v>2148</v>
+        <v>2154</v>
       </c>
       <c r="M309" s="5" t="s">
-        <v>2149</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>2150</v>
+        <v>2156</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C310" s="5" t="s">
-        <v>444</v>
+        <v>16</v>
       </c>
       <c r="D310" s="5" t="s">
-        <v>443</v>
+        <v>2069</v>
       </c>
       <c r="E310" s="5" t="s">
-        <v>1866</v>
+        <v>17</v>
       </c>
       <c r="F310" s="5" t="s">
-        <v>2044</v>
+        <v>2070</v>
       </c>
       <c r="G310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H310" s="5" t="s">
-        <v>2151</v>
+        <v>2157</v>
       </c>
       <c r="I310" s="5" t="s">
-        <v>2152</v>
+        <v>2158</v>
       </c>
       <c r="J310" s="5" t="s">
-        <v>2153</v>
+        <v>1806</v>
       </c>
       <c r="K310" s="5" t="s">
-        <v>2154</v>
+        <v>2159</v>
       </c>
       <c r="L310" s="6" t="s">
-        <v>2155</v>
+        <v>2160</v>
       </c>
       <c r="M310" s="5" t="s">
-        <v>2156</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>2157</v>
+        <v>2162</v>
       </c>
       <c r="B311" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C311" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D311" s="5" t="s">
-        <v>2052</v>
+        <v>2069</v>
       </c>
       <c r="E311" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F311" s="5" t="s">
-        <v>2053</v>
+        <v>2070</v>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H311" s="5" t="s">
-        <v>2158</v>
-[...3 lines deleted...]
-      </c>
+        <v>2163</v>
+      </c>
+      <c r="I311" s="5"/>
       <c r="J311" s="5" t="s">
-        <v>1789</v>
+        <v>1806</v>
       </c>
       <c r="K311" s="5" t="s">
-        <v>2160</v>
+        <v>2164</v>
       </c>
       <c r="L311" s="6" t="s">
-        <v>2161</v>
+        <v>2165</v>
       </c>
       <c r="M311" s="5" t="s">
-        <v>2162</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>2163</v>
+        <v>2167</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C312" s="5" t="s">
         <v>444</v>
       </c>
       <c r="D312" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E312" s="5" t="s">
-        <v>1866</v>
+        <v>1883</v>
       </c>
       <c r="F312" s="5" t="s">
-        <v>2044</v>
+        <v>2061</v>
       </c>
       <c r="G312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H312" s="5" t="s">
-        <v>2164</v>
-[...1 lines deleted...]
-      <c r="I312" s="5"/>
+        <v>2168</v>
+      </c>
+      <c r="I312" s="5" t="s">
+        <v>2169</v>
+      </c>
       <c r="J312" s="5" t="s">
-        <v>2165</v>
+        <v>2170</v>
       </c>
       <c r="K312" s="5" t="s">
-        <v>2166</v>
+        <v>2171</v>
       </c>
       <c r="L312" s="6" t="s">
-        <v>2167</v>
+        <v>2172</v>
       </c>
       <c r="M312" s="5" t="s">
-        <v>2168</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>2169</v>
+        <v>2174</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C313" s="5" t="s">
-        <v>444</v>
+        <v>16</v>
       </c>
       <c r="D313" s="5" t="s">
-        <v>443</v>
+        <v>2069</v>
       </c>
       <c r="E313" s="5" t="s">
-        <v>1866</v>
+        <v>17</v>
       </c>
       <c r="F313" s="5" t="s">
-        <v>2044</v>
+        <v>2070</v>
       </c>
       <c r="G313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H313" s="5" t="s">
-        <v>2170</v>
+        <v>2175</v>
       </c>
       <c r="I313" s="5" t="s">
-        <v>2171</v>
+        <v>2176</v>
       </c>
       <c r="J313" s="5" t="s">
-        <v>2172</v>
+        <v>1806</v>
       </c>
       <c r="K313" s="5" t="s">
-        <v>2173</v>
+        <v>2177</v>
       </c>
       <c r="L313" s="6" t="s">
-        <v>2174</v>
+        <v>2178</v>
       </c>
       <c r="M313" s="5" t="s">
-        <v>2175</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>2176</v>
+        <v>2180</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C314" s="5" t="s">
         <v>444</v>
       </c>
       <c r="D314" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E314" s="5" t="s">
-        <v>1881</v>
+        <v>1883</v>
       </c>
       <c r="F314" s="5" t="s">
-        <v>2177</v>
+        <v>2061</v>
       </c>
       <c r="G314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H314" s="5" t="s">
-        <v>2178</v>
-[...3 lines deleted...]
-      </c>
+        <v>2181</v>
+      </c>
+      <c r="I314" s="5"/>
       <c r="J314" s="5" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
       <c r="K314" s="5" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
       <c r="L314" s="6" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
       <c r="M314" s="5" t="s">
-        <v>2183</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C315" s="5" t="s">
-        <v>16</v>
+        <v>444</v>
       </c>
       <c r="D315" s="5" t="s">
-        <v>2052</v>
+        <v>443</v>
       </c>
       <c r="E315" s="5" t="s">
-        <v>17</v>
+        <v>1883</v>
       </c>
       <c r="F315" s="5" t="s">
-        <v>2053</v>
+        <v>2061</v>
       </c>
       <c r="G315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H315" s="5" t="s">
-        <v>2185</v>
+        <v>2187</v>
       </c>
       <c r="I315" s="5" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="J315" s="5" t="s">
-        <v>1789</v>
+        <v>2189</v>
       </c>
       <c r="K315" s="5" t="s">
-        <v>2187</v>
+        <v>2190</v>
       </c>
       <c r="L315" s="6" t="s">
-        <v>2188</v>
+        <v>2191</v>
       </c>
       <c r="M315" s="5" t="s">
-        <v>2189</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>2190</v>
+        <v>2193</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="5" t="s">
-        <v>16</v>
+        <v>444</v>
       </c>
       <c r="D316" s="5" t="s">
-        <v>2052</v>
+        <v>443</v>
       </c>
       <c r="E316" s="5" t="s">
-        <v>17</v>
+        <v>1898</v>
       </c>
       <c r="F316" s="5" t="s">
-        <v>2191</v>
+        <v>2194</v>
       </c>
       <c r="G316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H316" s="5" t="s">
-        <v>2192</v>
+        <v>2195</v>
       </c>
       <c r="I316" s="5" t="s">
-        <v>2193</v>
+        <v>2196</v>
       </c>
       <c r="J316" s="5" t="s">
-        <v>1789</v>
+        <v>2197</v>
       </c>
       <c r="K316" s="5" t="s">
-        <v>2194</v>
+        <v>2198</v>
       </c>
       <c r="L316" s="6" t="s">
-        <v>2195</v>
+        <v>2199</v>
       </c>
       <c r="M316" s="5" t="s">
-        <v>2196</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
-        <v>2197</v>
+        <v>2201</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D317" s="5" t="s">
-        <v>2052</v>
+        <v>2069</v>
       </c>
       <c r="E317" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F317" s="5" t="s">
-        <v>2053</v>
+        <v>2070</v>
       </c>
       <c r="G317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H317" s="5" t="s">
-        <v>2198</v>
-[...1 lines deleted...]
-      <c r="I317" s="5"/>
+        <v>2202</v>
+      </c>
+      <c r="I317" s="5" t="s">
+        <v>2203</v>
+      </c>
       <c r="J317" s="5" t="s">
-        <v>1789</v>
+        <v>1806</v>
       </c>
       <c r="K317" s="5" t="s">
-        <v>2199</v>
+        <v>2204</v>
       </c>
       <c r="L317" s="6" t="s">
-        <v>2200</v>
+        <v>2205</v>
       </c>
       <c r="M317" s="5" t="s">
-        <v>2201</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>2202</v>
+        <v>2207</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>2052</v>
+        <v>2069</v>
       </c>
       <c r="E318" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F318" s="5" t="s">
-        <v>2053</v>
+        <v>2208</v>
       </c>
       <c r="G318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H318" s="5" t="s">
-        <v>2203</v>
-[...1 lines deleted...]
-      <c r="I318" s="5"/>
+        <v>2209</v>
+      </c>
+      <c r="I318" s="5" t="s">
+        <v>2210</v>
+      </c>
       <c r="J318" s="5" t="s">
-        <v>1789</v>
+        <v>1806</v>
       </c>
       <c r="K318" s="5" t="s">
-        <v>2204</v>
+        <v>2211</v>
       </c>
       <c r="L318" s="6" t="s">
-        <v>2205</v>
+        <v>2212</v>
       </c>
       <c r="M318" s="5" t="s">
-        <v>2206</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="319">
-      <c r="A319" s="5" t="n">
-        <v>1949</v>
+      <c r="A319" s="5" t="s">
+        <v>2214</v>
       </c>
       <c r="B319" s="5" t="s">
-        <v>2207</v>
+        <v>14</v>
       </c>
       <c r="C319" s="5" t="s">
-        <v>2208</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D319" s="5" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E319" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F319" s="5" t="s">
+        <v>2070</v>
       </c>
       <c r="G319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H319" s="5" t="s">
-        <v>2209</v>
-[...3 lines deleted...]
-      </c>
+        <v>2215</v>
+      </c>
+      <c r="I319" s="5"/>
       <c r="J319" s="5" t="s">
-        <v>262</v>
-[...4 lines deleted...]
-        </is>
+        <v>1806</v>
+      </c>
+      <c r="K319" s="5" t="s">
+        <v>2216</v>
       </c>
       <c r="L319" s="6" t="s">
-        <v>2211</v>
+        <v>2217</v>
       </c>
       <c r="M319" s="5" t="s">
-        <v>2212</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>2213</v>
+        <v>2219</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="5" t="s">
-        <v>443</v>
+        <v>16</v>
       </c>
       <c r="D320" s="5" t="s">
-        <v>444</v>
+        <v>2069</v>
       </c>
       <c r="E320" s="5" t="s">
-        <v>1906</v>
+        <v>17</v>
       </c>
       <c r="F320" s="5" t="s">
-        <v>1866</v>
+        <v>2070</v>
       </c>
       <c r="G320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H320" s="5" t="s">
-        <v>2214</v>
-[...3 lines deleted...]
-      </c>
+        <v>2220</v>
+      </c>
+      <c r="I320" s="5"/>
       <c r="J320" s="5" t="s">
-        <v>2216</v>
+        <v>1806</v>
       </c>
       <c r="K320" s="5" t="s">
-        <v>2217</v>
+        <v>2221</v>
       </c>
       <c r="L320" s="6" t="s">
-        <v>2218</v>
+        <v>2222</v>
       </c>
       <c r="M320" s="5" t="s">
-        <v>2219</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="321">
-      <c r="A321" s="5" t="s">
-        <v>2220</v>
+      <c r="A321" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B321" s="5" t="s">
-        <v>14</v>
+        <v>2224</v>
       </c>
       <c r="C321" s="5" t="s">
-        <v>444</v>
-[...8 lines deleted...]
-        <v>2221</v>
+        <v>2225</v>
+      </c>
+      <c r="D321" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E321" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F321" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H321" s="5" t="s">
-        <v>2222</v>
+        <v>2226</v>
       </c>
       <c r="I321" s="5" t="s">
-        <v>2223</v>
+        <v>2227</v>
       </c>
       <c r="J321" s="5" t="s">
-        <v>2224</v>
-[...2 lines deleted...]
-        <v>2225</v>
+        <v>262</v>
+      </c>
+      <c r="K321" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L321" s="6" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
       <c r="M321" s="5" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
-        <v>2228</v>
+        <v>2230</v>
       </c>
       <c r="B322" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C322" s="5" t="s">
-        <v>1709</v>
+        <v>443</v>
       </c>
       <c r="D322" s="5" t="s">
-        <v>101</v>
+        <v>444</v>
       </c>
       <c r="E322" s="5" t="s">
-        <v>2229</v>
+        <v>1923</v>
       </c>
       <c r="F322" s="5" t="s">
-        <v>1891</v>
+        <v>1883</v>
       </c>
       <c r="G322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H322" s="5" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="I322" s="5" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="J322" s="5" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
       <c r="K322" s="5" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="L322" s="6" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="M322" s="5" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="B323" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C323" s="5" t="s">
-        <v>27</v>
+        <v>444</v>
       </c>
       <c r="D323" s="5" t="s">
-        <v>1739</v>
+        <v>443</v>
       </c>
       <c r="E323" s="5" t="s">
-        <v>2237</v>
+        <v>1883</v>
       </c>
       <c r="F323" s="5" t="s">
         <v>2238</v>
       </c>
       <c r="G323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H323" s="5" t="s">
         <v>2239</v>
       </c>
       <c r="I323" s="5" t="s">
         <v>2240</v>
       </c>
       <c r="J323" s="5" t="s">
         <v>2241</v>
       </c>
       <c r="K323" s="5" t="s">
         <v>2242</v>
       </c>
       <c r="L323" s="6" t="s">
         <v>2243</v>
       </c>
       <c r="M323" s="5" t="s">
         <v>2244</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
         <v>2245</v>
       </c>
       <c r="B324" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C324" s="5" t="s">
-        <v>16</v>
+        <v>1718</v>
       </c>
       <c r="D324" s="5" t="s">
-        <v>2052</v>
+        <v>101</v>
       </c>
       <c r="E324" s="5" t="s">
-        <v>17</v>
+        <v>2246</v>
       </c>
       <c r="F324" s="5" t="s">
-        <v>2246</v>
+        <v>1908</v>
       </c>
       <c r="G324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H324" s="5" t="s">
         <v>2247</v>
       </c>
       <c r="I324" s="5" t="s">
         <v>2248</v>
       </c>
       <c r="J324" s="5" t="s">
-        <v>1789</v>
+        <v>2249</v>
       </c>
       <c r="K324" s="5" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="L324" s="6" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="M324" s="5" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="B325" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C325" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D325" s="5" t="s">
-        <v>2052</v>
+        <v>1747</v>
       </c>
       <c r="E325" s="5" t="s">
-        <v>17</v>
+        <v>2254</v>
       </c>
       <c r="F325" s="5" t="s">
-        <v>2246</v>
+        <v>2255</v>
       </c>
       <c r="G325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H325" s="5" t="s">
-        <v>2253</v>
+        <v>2256</v>
       </c>
       <c r="I325" s="5" t="s">
-        <v>2254</v>
+        <v>2257</v>
       </c>
       <c r="J325" s="5" t="s">
-        <v>1789</v>
+        <v>2258</v>
       </c>
       <c r="K325" s="5" t="s">
-        <v>2255</v>
+        <v>2259</v>
       </c>
       <c r="L325" s="6" t="s">
-        <v>2256</v>
+        <v>2260</v>
       </c>
       <c r="M325" s="5" t="s">
-        <v>2257</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
-        <v>2258</v>
+        <v>2262</v>
       </c>
       <c r="B326" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C326" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D326" s="5" t="s">
-        <v>2052</v>
+        <v>2069</v>
       </c>
       <c r="E326" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F326" s="5" t="s">
-        <v>2246</v>
+        <v>2263</v>
       </c>
       <c r="G326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H326" s="5" t="s">
-        <v>2259</v>
+        <v>2264</v>
       </c>
       <c r="I326" s="5" t="s">
-        <v>2260</v>
+        <v>2265</v>
       </c>
       <c r="J326" s="5" t="s">
-        <v>1789</v>
+        <v>1806</v>
       </c>
       <c r="K326" s="5" t="s">
-        <v>2261</v>
+        <v>2266</v>
       </c>
       <c r="L326" s="6" t="s">
-        <v>2262</v>
+        <v>2267</v>
       </c>
       <c r="M326" s="5" t="s">
-        <v>2263</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>2264</v>
+        <v>2269</v>
       </c>
       <c r="B327" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C327" s="5" t="s">
-        <v>444</v>
+        <v>16</v>
       </c>
       <c r="D327" s="5" t="s">
-        <v>443</v>
+        <v>2069</v>
       </c>
       <c r="E327" s="5" t="s">
-        <v>1866</v>
+        <v>17</v>
       </c>
       <c r="F327" s="5" t="s">
-        <v>2221</v>
+        <v>2263</v>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H327" s="5" t="s">
-        <v>2265</v>
+        <v>2270</v>
       </c>
       <c r="I327" s="5" t="s">
-        <v>2266</v>
+        <v>2271</v>
       </c>
       <c r="J327" s="5" t="s">
-        <v>2267</v>
+        <v>1806</v>
       </c>
       <c r="K327" s="5" t="s">
-        <v>2268</v>
+        <v>2272</v>
       </c>
       <c r="L327" s="6" t="s">
-        <v>2269</v>
+        <v>2273</v>
       </c>
       <c r="M327" s="5" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
-        <v>2271</v>
+        <v>2275</v>
       </c>
       <c r="B328" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C328" s="5" t="s">
-        <v>444</v>
+        <v>16</v>
       </c>
       <c r="D328" s="5" t="s">
-        <v>443</v>
+        <v>2069</v>
       </c>
       <c r="E328" s="5" t="s">
-        <v>1907</v>
+        <v>17</v>
       </c>
       <c r="F328" s="5" t="s">
-        <v>2272</v>
+        <v>2263</v>
       </c>
       <c r="G328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H328" s="5" t="s">
-        <v>2273</v>
+        <v>2276</v>
       </c>
       <c r="I328" s="5" t="s">
-        <v>2274</v>
+        <v>2277</v>
       </c>
       <c r="J328" s="5" t="s">
-        <v>2275</v>
+        <v>1806</v>
       </c>
       <c r="K328" s="5" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
       <c r="L328" s="6" t="s">
-        <v>2277</v>
+        <v>2279</v>
       </c>
       <c r="M328" s="5" t="s">
-        <v>2278</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
       <c r="B329" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C329" s="5" t="s">
         <v>444</v>
       </c>
       <c r="D329" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E329" s="5" t="s">
-        <v>1866</v>
+        <v>1883</v>
       </c>
       <c r="F329" s="5" t="s">
-        <v>2272</v>
+        <v>2238</v>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H329" s="5" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
       <c r="I329" s="5" t="s">
-        <v>2281</v>
+        <v>2283</v>
       </c>
       <c r="J329" s="5" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="K329" s="5" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="L329" s="6" t="s">
-        <v>2284</v>
+        <v>2286</v>
       </c>
       <c r="M329" s="5" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="B330" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C330" s="5" t="s">
         <v>444</v>
       </c>
       <c r="D330" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E330" s="5" t="s">
-        <v>2287</v>
-[...4 lines deleted...]
-        </is>
+        <v>1924</v>
+      </c>
+      <c r="F330" s="5" t="s">
+        <v>2289</v>
       </c>
       <c r="G330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H330" s="5" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
       <c r="I330" s="5" t="s">
-        <v>2289</v>
+        <v>2291</v>
       </c>
       <c r="J330" s="5" t="s">
-        <v>2290</v>
+        <v>2292</v>
       </c>
       <c r="K330" s="5" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
       <c r="L330" s="6" t="s">
-        <v>2292</v>
+        <v>2294</v>
       </c>
       <c r="M330" s="5" t="s">
-        <v>2293</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
       <c r="B331" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C331" s="5" t="s">
-        <v>16</v>
+        <v>444</v>
       </c>
       <c r="D331" s="5" t="s">
-        <v>2052</v>
+        <v>443</v>
       </c>
       <c r="E331" s="5" t="s">
-        <v>17</v>
+        <v>1883</v>
       </c>
       <c r="F331" s="5" t="s">
-        <v>2246</v>
+        <v>2289</v>
       </c>
       <c r="G331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H331" s="5" t="s">
-        <v>2295</v>
-[...1 lines deleted...]
-      <c r="I331" s="5"/>
+        <v>2297</v>
+      </c>
+      <c r="I331" s="5" t="s">
+        <v>2298</v>
+      </c>
       <c r="J331" s="5" t="s">
-        <v>1789</v>
+        <v>2299</v>
       </c>
       <c r="K331" s="5" t="s">
-        <v>2296</v>
+        <v>2300</v>
       </c>
       <c r="L331" s="6" t="s">
-        <v>2297</v>
+        <v>2301</v>
       </c>
       <c r="M331" s="5" t="s">
-        <v>2298</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="B332" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C332" s="5" t="s">
         <v>444</v>
       </c>
       <c r="D332" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E332" s="5" t="s">
-        <v>1866</v>
-[...2 lines deleted...]
-        <v>2044</v>
+        <v>2304</v>
+      </c>
+      <c r="F332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H332" s="5" t="s">
-        <v>2300</v>
-[...1 lines deleted...]
-      <c r="I332" s="5"/>
+        <v>2305</v>
+      </c>
+      <c r="I332" s="5" t="s">
+        <v>2306</v>
+      </c>
       <c r="J332" s="5" t="s">
-        <v>2301</v>
+        <v>2307</v>
       </c>
       <c r="K332" s="5" t="s">
-        <v>2302</v>
+        <v>2308</v>
       </c>
       <c r="L332" s="6" t="s">
-        <v>2303</v>
+        <v>2309</v>
       </c>
       <c r="M332" s="5" t="s">
-        <v>2304</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
-        <v>2305</v>
+        <v>2311</v>
       </c>
       <c r="B333" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C333" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D333" s="5" t="s">
-        <v>2052</v>
+        <v>2069</v>
       </c>
       <c r="E333" s="5" t="s">
-        <v>2306</v>
+        <v>17</v>
       </c>
       <c r="F333" s="5" t="s">
-        <v>2246</v>
+        <v>2263</v>
       </c>
       <c r="G333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H333" s="5" t="s">
-        <v>2307</v>
-[...3 lines deleted...]
-      </c>
+        <v>2312</v>
+      </c>
+      <c r="I333" s="5"/>
       <c r="J333" s="5" t="s">
-        <v>1789</v>
+        <v>1806</v>
       </c>
       <c r="K333" s="5" t="s">
-        <v>2309</v>
+        <v>2313</v>
       </c>
       <c r="L333" s="6" t="s">
-        <v>2310</v>
+        <v>2314</v>
       </c>
       <c r="M333" s="5" t="s">
-        <v>2311</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="334">
-      <c r="A334" s="5" t="n">
+      <c r="A334" s="5" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B334" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C334" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="D334" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E334" s="5" t="s">
+        <v>1883</v>
+      </c>
+      <c r="F334" s="5" t="s">
+        <v>2061</v>
+      </c>
+      <c r="G334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H334" s="5" t="s">
+        <v>2317</v>
+      </c>
+      <c r="I334" s="5"/>
+      <c r="J334" s="5" t="s">
+        <v>2318</v>
+      </c>
+      <c r="K334" s="5" t="s">
+        <v>2319</v>
+      </c>
+      <c r="L334" s="6" t="s">
+        <v>2320</v>
+      </c>
+      <c r="M334" s="5" t="s">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="5" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B335" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C335" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D335" s="5" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E335" s="5" t="s">
+        <v>2323</v>
+      </c>
+      <c r="F335" s="5" t="s">
+        <v>2263</v>
+      </c>
+      <c r="G335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H335" s="5" t="s">
+        <v>2324</v>
+      </c>
+      <c r="I335" s="5" t="s">
+        <v>2325</v>
+      </c>
+      <c r="J335" s="5" t="s">
+        <v>1806</v>
+      </c>
+      <c r="K335" s="5" t="s">
+        <v>2326</v>
+      </c>
+      <c r="L335" s="6" t="s">
+        <v>2327</v>
+      </c>
+      <c r="M335" s="5" t="s">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="5" t="n">
         <v>1940</v>
       </c>
-      <c r="B334" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C334" s="5" t="s">
+      <c r="B336" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C336" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="D334" s="5" t="s">
-[...33 lines deleted...]
-        <v>2318</v>
+      <c r="D336" s="5" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E336" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F336" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G336" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H336" s="5" t="s">
+        <v>2330</v>
+      </c>
+      <c r="I336" s="5" t="s">
+        <v>2331</v>
+      </c>
+      <c r="J336" s="5" t="s">
+        <v>2332</v>
+      </c>
+      <c r="K336" s="5" t="s">
+        <v>2333</v>
+      </c>
+      <c r="L336" s="6" t="s">
+        <v>2334</v>
+      </c>
+      <c r="M336" s="5" t="s">
+        <v>2335</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -30738,44 +30988,46 @@
     <hyperlink ref="M310" r:id="rId315"/>
     <hyperlink ref="M311" r:id="rId316"/>
     <hyperlink ref="M312" r:id="rId317"/>
     <hyperlink ref="M313" r:id="rId318"/>
     <hyperlink ref="M314" r:id="rId319"/>
     <hyperlink ref="M315" r:id="rId320"/>
     <hyperlink ref="M316" r:id="rId321"/>
     <hyperlink ref="M317" r:id="rId322"/>
     <hyperlink ref="M318" r:id="rId323"/>
     <hyperlink ref="M319" r:id="rId324"/>
     <hyperlink ref="M320" r:id="rId325"/>
     <hyperlink ref="M321" r:id="rId326"/>
     <hyperlink ref="M322" r:id="rId327"/>
     <hyperlink ref="M323" r:id="rId328"/>
     <hyperlink ref="M324" r:id="rId329"/>
     <hyperlink ref="M325" r:id="rId330"/>
     <hyperlink ref="M326" r:id="rId331"/>
     <hyperlink ref="M327" r:id="rId332"/>
     <hyperlink ref="M328" r:id="rId333"/>
     <hyperlink ref="M329" r:id="rId334"/>
     <hyperlink ref="M330" r:id="rId335"/>
     <hyperlink ref="M331" r:id="rId336"/>
     <hyperlink ref="M332" r:id="rId337"/>
     <hyperlink ref="M333" r:id="rId338"/>
     <hyperlink ref="M334" r:id="rId339"/>
+    <hyperlink ref="M335" r:id="rId340"/>
+    <hyperlink ref="M336" r:id="rId341"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>