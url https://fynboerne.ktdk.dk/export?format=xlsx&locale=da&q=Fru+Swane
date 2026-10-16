--- v1 (2026-08-31)
+++ v2 (2026-10-16)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3793" uniqueCount="2336" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3816" uniqueCount="2351" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -3914,50 +3914,107 @@
 Marie Larsen
 Christine Swane
 Peter Thomsen, tømrermester</t>
   </si>
   <si>
     <t>Johannes Larsen er i København for at hænge udstilling op hos Winkel &amp;amp; Magnussen.
 Thomsen og hans folk har været i gang med at bygge på Larsen-familiens villa, men Thomsen har tilsyneladende beordret arbejderne til at lave noget på havnen (formodentlig i forbindelse med anlægget af Kerteminde-jernbanen, som blev bygget netop da). 
 "Agraren (der jo er sagkyndig)": Johannes Larsens bror, Adolf Larsen (Agraren) var kvartalsdranker.
 Besøget hos Fru Grosser(eren): Victor Bøttern havde overtaget Johannes Larsens forældres lejlighed i købmandsgården, Langegade 50, Kerteminde. I dette bygningskompleks lå købmandsbutikken, som Johannes Larsens bror, Georg Larsen, drev.</t>
   </si>
   <si>
     <t>Alhed Larsen har været på molen med Agraren (Adolf Larsen). Thomsen ville ikke komme ud af muddermaskinen, og han var fukd samt havde dårlig samvittighed over at have taget arbejderne ned til havnen. Thomsen ville sende folk næste dag. Alhed spørger, om tagstenene er parat.
 Christine Larsen (Uglen) har haft underlivssmerter og måtte have læge. 
 Alhed Larsen har været ved huset med børnene. Og hun har besøgt Fru Grossereren, fordi Puf skulle tisse, mens de var i butikken. Agraren og Alhed har sat smag på en flaske husholdningsdrue.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Z0Fn</t>
   </si>
   <si>
     <t>Kæreste, lille Larsi!
 Denne Overskrift havde jeg lige faaet skreven, da Marie kom med Dit Brev! Det er rigtignok dejligt, at Du er kommen godt derover og navnlig at Du befandt Dig nogenlunde i Morges efter Rejsen. Men pas nu alligevel forfærdelig godt paa Dig selv, at det ikke skal blive værre igen. – I Gaar, da jeg havde sendt det sidste Vink efter Dig, gik jeg altsaa ud paa Molen ledsaget af Agraren. Der var en Masse Mennesker i Arbejde og de sagde alle sammen at Thomsen var der, men der var ingen Thomsen at se. Saa oplyste Chr. Andersen, der stod der, at han sad nede i Muddermaskinen, men vilde ikke komme frem. Men vi ventede taalmodig og omsider viste han sig da, noget rød i Ansigtet og med lidt svømmende Øjne, Agraren (der jo er sagkyndig) mente at det var af ”smaa sorte”. Han havde aabenbart en daarlig Samvittighed over at have taget Folkene derfra, men han lovede at sende dem igen i Dag. Der har imidlertid ingen været rundt. Thomsen selv, der vilde se, hvorvidt de var, nu vilde han sende Folk i Morgen, men kommer der nu ingen, maa jeg ud at have fat i ham. Men sig mig, (Spørgsmålstegn indsat i venstre margen] Tagstenene, er de nu parate, skal Bøttern ikke varskoes, at der ikke først skal skrives efter dem. [Spørgsmålstegn indsat i venstre margen) Og bved han hvilken Sl[ags]. Det maa Du endelig svare m[ig] paa. – Agraren og jeg gik saa [noget af papiret mangler] fra op igennem, Byen og køb[te] Rensenaale og Varer fra Butikken. – I Aftes havde jeg Marie og Agraren til Kaffe og Honningmad og vi sad og sludrede til Kl. 11 ½. Uglen var bleven daarlig ved Aftensbordet af nogle Underlivssmerter, hun har haft af og til i Sommer, F.eks. den Dag paa Dyreborg, og da de var særlig slemme denne Gang, mente de at det var bedst at faa en Læge. Jeg hentede saa Dr. Hvid til hende ham vilde hun helst have. Han mente, det var noget med Nyrerne, x [indsat i margen] Grus men vilde undersøge hendes Vand, før han kunde sige nøjagtig Besked. – Hun har ligget i Dag, men har det bedre. – Det har været yndig Vejr i Dag, jeg har været ude at køre med Ungerne i Eftermiddag. Vi var ovre ved Huset, Hjørnet er nu oppe i sin fulde Højde. Agraren var med. Han er forfærdelig sød til at hjælpe mig, tænk han kom i Middags og havde gjort de 3 Høns i Stand for mig, pillet og taget ud af dem. Og over Middag kom han med Dine Træsko og havde en Æske Cigaretter med til mig. Jeg aflagde Fru Grosser en Æske Cigaretter [de tre ord overstreget] en Visit i Anledning af, at Puf skulde ”det lille” mens vi var i Butikken, vi blev blev [ordet overstreget] bedt paa Kaffe og frisk Kage, hvad jeg dog afslog, da Agraren passede Fede nede ved Vognen. Derimod købte jeg en Fl. Husholdningsdrue, som Agraren og jeg satte Smag paa, da vi kom hjem, jeg var bleven saa forfrossen, jeg havde slet ikke Overtøj paa. – Jeg skal hilse fra Puf, han ankom nu derovre fra, Fede sover. Han har det helt godt. – Nu kun 1000 Hilsner fra Din egen Alhed
 Tak fordi Du skrev saa expedit
 24ende Okt. 1901</t>
   </si>
   <si>
+    <t>1901-11-28</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Odense</t>
+  </si>
+  <si>
+    <t>Dry -
+Edvard -
+Julie Brandt
+- Flagstad
+Niels Gade
+Moritz Hauptmann
+Agnes Helsengreen
+I P Jacobsen
+Grethe Jørgensen
+Johanne Christine Larsen
+Ellen  Sawyer
+Harris Sawyer
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Af Brev 1648 (ikke i databasen) fremgår det, at Louise Brønsted var færdiguddannet som kemiingeniør i januar 1901. Hun boede dette år på Bülowsvej i København sammen med sin lillebror, Christine Swane og en medicinstuderende, Grethe Jørgensen. (Astrid Warberg: Mit Livs Bog s. 51). Ordene i dette brev tyder på, at Louises afsluttende eksamen fandt sted senere - måske i januar 1902. 
+Slagter Grupe kendes ikke. 
+Det vides ikke, hvorfor Christine Mackie skulle begynde at betale alt kontant. Muligvis et krav fra forældrene om ikke længere at købe på deres regning i diverse butikker.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8424</t>
+  </si>
+  <si>
+    <t>Christine/Mornine Mackie tænker, at Louise Brønsted må være meget nervøs nu, og hun ville ønske, at hun kunne hjælpe. 
+Christines humør svinger. For tiden har hun det godt, og det skyldes muligvis den gode mad, som hun får bragt hver dag. Hun har desuden fået nyt klaver og en masse gode ting; tøj mm. Hun har forsynet sig, inden hun skal til at betale alt kontant.
+Christine har været til en koncert, hvor Flagstad sang, og det gjorde hende i godt humør. Flagstad synger gratis med Christine.
+Louise må skrive, hvad hun ønsker sig til jul.
+En skuespiller skal læse Marie Grube højt i Industriforeningen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/eEsr</t>
+  </si>
+  <si>
+    <t>Odense d. 28. Nov. 1901.
+Elskede lille Lugge!
+Nu nærmer sig nok den Time forudsat, og du er måske allerede begyndt at ryste i Bu ["Bu" overstreget] Chemelillen, lille Lugge, du kan tro, jeg lider med dig, bare man dog kunde gøre noget for dig af nogen Slags - men der er jo næsten ikke noget at gøre? Jeg har nok længe skyldt dig et lille Brev - det kunde man da gøre dig at skrive lidt, hvis man ikke var et Asen, der ingen Ting kan overkomme; et lille Brev kan du vel ellers nok få Tid at læse! Tak for dit sidste lille goe, der er nok snart løbet meget til Vands siden den Tid, og Humøret har været både oppe og nede adskillige Gange; det er ret højt oppe i Øjeblikket, og jeg er temmelig kvik og flittig i denne Tid, måske noget fordi jeg nu får hver Dag sådan udmærket kraftig 1ste Klasses Middag (25 Øre) brungen fra Byen; fra d. 1ste skal Tante Dry ["Dry" overstreget] Dy spise hos mig, så bliver det jo endnu hyggeligere. Og så har jeg jo fået et nyt Klaver; du hørte måske af Junge om den Affære, og om at jeg har anskaffet mig det for at få min Gæld betalt til Terminen. Jeg har fået så meget nyt pænt, en elegant Kåbe, en smuk Kjole, et flot Vinterskørt, Flipper, Handsker, Flødekande og Sukkerskål samt to Par blåmalede Tekopper; jeg må jo forsyne mig lidt, inden jeg nu skal til at betale alt kontant, for så får jeg slet ikke noget mere; men der er da 14 Dage til endnu.
+3
+Jeg har haft Besøg af Flagstad i Aften til The, og i Søndags hørte jeg ham på en Koncert, hvor han sang "Mod Syden i Kvæld," - "I Sne står Urt og Busk - " "Leise flehen meine Lieder - " "Der var en Svend - " Spillemandsvisen af Gade, "Die Grenadiere", "Den Gang jeg var kun så stor som så" og "Der Fischer" af Hauptmann, - så det var da noget! for hver Sang voxede mit Livsmod, og jeg har været i godt og festligt Humør siden! Han er enestående; Elle og Eastman var også ganske betagede X af ham, både af hans Sang og hans Elskelighed. Tænk, han synger gratis med mig; men han skal også have en Akvarel til Jul i Ramme.
+Vil du strax skrive, hvad du ønsker dig til Jul, for at jeg kan få det købt inden jeg skal til at betale alting kontant; men hvis du ikke har Tid at skrive, vil du så tage alt hvad du har med hjem i Juleferien, så jeg kan se, hvad du ikke har, og så kan du få det til Nytår, men så bliver det altså ikke så stor en Present, så det var jo næsten bedre at skrive. Sig til Pan at bare jeg dog kunde få skrevet til hende en Gang, men jeg er så lidt skrivende.
+- Jeg ser i Stiftstidende i Aften, at der skal være Oplæsning i Industriforeningen, Fru Helvig Helsengreen vil læse "Marie Grupe" af I.P. Jacobsen. Der er jo en Slagter Grupe her i Byen, så det er jo rimeligt nok, at Industriforeningen bruger den Stavemåde. Ligeledes læste jeg forleden om et nyt vidunderligt Hårmiddel, der i mærkelig kort Tid borttager alle skaldede og tyndhårede Horder; men jeg vil nu alligevel hellere beholde mit, som det er, skønt det falder af i Håndfuldevis hver Morgen.
+Farvel lille Lugge! Hild Dede og Grethe!
+Mornine. 
+[Indsat øverst s. !:]
+Flagstad kommer vistnok op og hilser på jer en Gang inden næste Torsdag, siger han da. 
+[Indsat nederst s. 3:]
+x eller hedder det ad ham, mon?</t>
+  </si>
+  <si>
     <t>1901-11-30</t>
   </si>
   <si>
     <t>Bertram -
 Emilie Demant Hatt
 Christian Eckardt
 Margrethe  Eckardt
 Adolph Larsen
 Andreas Larsen
 Cathrine Larsen
 Helga Larsen
 Ida Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
 Cathrine Meyer
 Marie Meyer
 Otto  Meyer
 Theodor Oppermann
 Karl Schou
 Anna Syberg
 Fritz Syberg</t>
   </si>
   <si>
@@ -5679,53 +5736,50 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 244 Columbiaroad
 Dorchester
 Boston
 (Mass.)
 U.S.A.
 [Ukendt har noteret på forsiden:] ”Kerteminde 7/5 – 1908”
 [I brevet:]
 Kerteminde 7/5 – 08.
 Kære Mor! Rigtignok ved jeg ikke, om det er min lovbefalede Skrivedag i Dag – men nu sover Børnene – Middagsopvadskningen er tilendebragt både hist og her – dvs - både hos Junge, hvor jeg har vadsked og hos Uglen, hvor jeg kan lave – do – Totoget kom i dette Øjeblik, så man er i behagelig god Tid – den jeg da vil benytte til lidt Skriveri; vi har allerede fået tre interessante Breve fra Dig – to til Be og 1 til Mornine – og et er nok undervejs til mig – via Birkerød, hvor Mornine endnu er, medens hendes Brev kom hertil (i går d 5de), vi sender det i Dag sammen med vores egne. Vi er alle så glade over, at den ækle Rejse nu er overstået – og at Du er lykkelig i Havn hos den søde Ellefamilie. Herovre har vi det meget godt – men længes alle ubeskriveligt efter lidt Bedring i Vejret – Kulde og ufremkommeligt Føre har vi haft nu i lange Tider; det er så så kedeligt og så besværligt – navnlig m.H.t. Ungerne. Men blot man har Kræfter og godt Humør, så er det hele jo ingen Sag. Jeg kom Hjem i Lørdags 2den Maj [”2den Maj” indsat over linjen] – fra min dejlige Rejse, som virkelig har gjort Underværker – jeg er så frisk og stærk som ikke i lange Tider – og mere glad end jeg har været i mange År. For Resten er jeg noget spændt på at se, hvad Du har sagt til mit Brev fra Dalarne – om Du blev meget overrasket – og da i hvilken Retning? men jeg tænker bestemt at høre fra Dig desangående; egentlig nærer jeg ikke megen Tvivl om, at Du vil billige Foretagendet; Du har jo selv set Cid, og har vist også tænkt Dig Muligheden af, at han og jeg passede for hinanden. Og hvad angår mit tidligere Livs Ubestandighed – ja, så tænker jeg nok, at den betegner et tilbagelagt Stadium. Jo mere man har prøvet, jo større bliver jo også ens Kompetence til at afgøre, om det nye er godt. Og her råder sandelig ingen Tvivl. Jeg sender Dig vedlagt nogle Billeder, som Cid tog deroppe. Den unge Pige er Datteren i Gården, hun lånte mig sin Dragt; vi er taget i Gården, hvor jeg boede; Jeg synes, de er både nydelige og morsomme; synes Du ikke, at jeg ligner Dig forbavsende på Billedet med Svalegangen?
 Jeg havde en udmærket Hjemrejse – (havde imidlertid skreven og tilstået alt for Alfred – mHt, hvor jeg var, da han nemlig i Påsken havde ytret Tvivl til Be om at jeg var hos Peter, som vi først havde sagt.) Cids Mor tog imod mig på Banegården i Malmø, førte mig til en Kafé og bespiste mig kongeligt medens jeg uafbrudt fortalte om alt deroppefra. Hele hans Familie synes at være mig venlig stemt og holder åbenbart af mig. En Søster sendte mig en henrivende Bluse til Fødselsdagen – og Moren gav mig et Sølvarmbånd, da jeg rejste fra Malmø. 
 Nå, jeg havde kun en lille Times Ophold – tog så med 9 Færgen – og nåede rigelig ½ 1 Toget i Kjøbenhavn. De søde Unger blev begge meget glade over at se mig – men var jo forøvrigt gnavne og skrøbelige endnu efter Influenzaen. Amanda gled samme Aften – og nemt er det ingenlunde for mig at passe dem, men ved Hjælp af de erhvervede Kæmpekræfter går det jo dog. 
 Vi rejser til Birkerød den 15de ds, og der har Lugge fæstet en 15 Års Pige til mig, så det bliver jo storartet; jeg skal også sy en Masse i Sommer. Det går ret godt for Junge uden Pige – Karl har de jo heller ikke – og hyggeligere er det i alle Tilfælde. Agraren slider forfærdeligt og er mager – men begge i godt Humør og det er jo Hovedsagen. Tænk hvilken Sorg med Chr. Branners Død, vi har været så betagede derover. At Rimses Mor døde pludselig af Hjerteslag ved Du vel også. 
 Nu må Ungerne straks være der, så skal jeg hen at bespise dem. Derfor mange Hilsner fra os alle her – til Jer alle fra Din
 Putte</t>
   </si>
   <si>
     <t>marts 1909 </t>
   </si>
   <si>
     <t>Marie Larsen
 Christine Swane</t>
-  </si>
-[...1 lines deleted...]
-    <t>Odense</t>
   </si>
   <si>
     <t>Benedictsgade 3, Odense</t>
   </si>
   <si>
     <t>- Andersen
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johanne Christine Larsen
 Vilhelm Larsen, Georgs søn
 Elisabeth Mackie</t>
   </si>
   <si>
     <t>Vilhelmine Larsen mangler brev fra sine børn og savner besøg. Jeppe Andreas Larsen er indlagt og har ingen appetit.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xVjb</t>
   </si>
   <si>
     <t>Benedictsgade N= 3
 Kjære Børn!
 Igaar blev jeg narret for Brev og tilmorgen heller ingen hvordan skal det gaa mig naar jeg kommer op til Faer der kan maaske komme et inden jeg gaar paa Sygehuset, dette skriver jeg nu og tager med mig, saa faar I det med 6,20 maaske med 2 Toget. Jeg ventede at see Agrarens igaar. Fru Andersen havde Kalvekoteletter og Rombudding det kan dog være der kommer nogen af deres Børn, saa sad jeg paa Sygehuset og kigede ud af Vinduet ved Tretiden, jeg kan tænkte om Junge og Agraren var gaaede til Hunderup; men der kom ingen til os, Folk var her nok af der var en halv Snes Stykker hos vor lille Nabo, der nu plages baade af ondt i Halsen og en Byld ved Oparationsstedet, der var saadan en Summen og Snakken at Faer faldt i Søvn. Varmen gjør jo ogsaa noget han er meget mat, og kjed af han ingen Madlyst har, Overlægen er ikke hjemme ellers har jeg snart Lyst til at tale med ham
 Lad mig nu se at I fortæller mig om alle mine smaa Venner ogsaa den lille Putte – den der kan skrive Breve maa rigtignok glæde Farmor; der er Ville han maa give et godt Eksempel, jeg har den glæde saa jevnlig at møde en Dreng der ligner Puf saameget, jeg maa tale til ham en Gang, for at se om Ligheden holder sig; nu maa jeg til at gaa Kjærlig Hilsen til Alle fra Moer</t>
   </si>
@@ -8355,53 +8409,50 @@
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Brevet er skrevet omkring en måned efter Anna Sybergs død.</t>
   </si>
   <si>
     <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 31</t>
   </si>
   <si>
     <t>Fritz Syberg nåede ikke at se ud til Mads Rasmussen inden han rejste fra Faaborg. Han ville have tale med dem om, hvornår indkøbskomiteen skule mødes for at se på Johannes Larsens og Peter Hansens billeder. Han undskylder sig blandt andet med at han ikke har kunnet tænke på andet end den forandring, der er indtruffet i familiens liv. Så nævner han forskellige andre billeder, som han mener kunne overvejes til museet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5uMX</t>
   </si>
   <si>
     <t>Overkjærby 19 August
 Kære Hr. Etatsraad!
 Desværre naaede jeg ikke at komme ud til Dem i Faaborg inden De rejste. Jeg vilde gjærne have talt med Dem om hvornaar Komiteen skal samles for at se paa Joh. Larsens og Peter Hansens Billeder. Det var vel næsten bedst at blive samlet om Joh. Larsens inden Tom Petersen og Peter Hansen rejser fra Fyn. Måske jeg burde have været lidt hurtigere i Vendingen, men jeg håber De undskylder at jeg hidtil ikke har kunnet tænke på andet end den Forandring der er overgaaer mig selv og mine Børn. Med det samme vi samles om Johs Larsens Billeder ønskede jeg gærne at Komiteen så på nogle Billeder som jeg gære vilde have Lov til at forære Musæet. Jeg har to billeder - et Landskab og et Portræt af en Maler - Fridolin Johansen - en af Zahrtmanns Elever som begyndte overordentlig lovende men endte meget sørgeligt. Hans første Billeder var allesammen udmærkede, senere blev hans Arbejder daarlige. Jeg ejer som sagt de to fra hans tidligste Tid og jeg vilde synes det var smukt om han blev repræsenteret på Faaborg Musæet. Desuden har jeg to Aquareller af den afdøde Leon Ehlers og et Selvportræt af Sigurd Swane som jeg synes hører hjemme på Musæet. Endelig har jeg en Gang mens jeg var forlovet lavet en Buste af min Kone - daværende Kæreste - som Hans har hugget i Marmor jeg vil give Komiteen Valget mellem Marmorbusten og den originale Gibsbuste, forudsat den ønsker at eje nogen af dem.
 Med de hjerteligste Hilsener til Dem og Etatsraadinden er jeg Deres hengivne
 Fritz Syberg.</t>
   </si>
   <si>
     <t>1914-09-09</t>
   </si>
   <si>
-    <t>Louise Brønsted</t>
-[...1 lines deleted...]
-  <si>
     <t>Tornehave Birkerød St.</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
 Sophie Breum
 Johannes Nicolaus Brønsted
 Alfred Goldschmidt
 Poul Henningsen
 Christian  Houmark
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Marie Larsen
 Ellen  Sawyer
 - Svendsen, Fru
 Christine Swane
 Lars Swane
 Sigurd  Swane
 Hempel Syberg
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen
@@ -11452,50 +11503,105 @@
     <t>Elena Larsen</t>
   </si>
   <si>
     <t>Gerda Rasmussen</t>
   </si>
   <si>
     <t>Peter Hansen
 Johan Larsen
 Johannes Larsen</t>
   </si>
   <si>
     <t>Bimse Hansen skriver til Gerda Rasmussen, at Peter Hansen vil blive i Rom, og end ikke den virak, der venter ham kan få ham til at skifte mening. I øvrigt har han det godt og kan gå lange ture, hvad han ellers ikke har kunnet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/S8fl</t>
   </si>
   <si>
     <t>København 3/5 28
 Kære Fru Holger!
 Tak for Deres Brev, jeg havde morsomt nok samme Aften som jeg fik det talt med Skrive-Svane, der fortalte om Deres og altsaa Staden Faaborgs "skumle" Hensigter med min Far. Desværre kan det ikke blive til noget da Fødselaren er en stædig Mand, der paa det bestemteste nægter at forlade Rom, end ikke den Virak der venter ham kan faa ham til at skifte Mening. Forøvigt har han det ogsaa ualmindeligt godt, taaler at gaa lange Ture, hvad der jo ellers plejer at volde ham Besvær; han har været noget forkølet og af den Grund er hans Arbejde i Rom blevet forsinket, saa han først kommer hjem saa sent, men nu er han atter rask. Det er selvfølgelig en stor Skuffelse for hele Familien ikke alene fordi vi gaar Glip af Festlighederne men ogsaa fordi vi synes at det snart er paa Tiden at se dem igen.
 Hvordan gaar det i Faaborg? Er Deres lille Pige rask? Jeg længes vældig efter at komme derover nu i dette vidunderlige Foraarsvejr og skal forresten i Dag paa en 3 Dages Biltur til Kerteminde og med Johannes Larsen og Lysse Joh.L. til Filsø og skyde en Buk.
 Mange Hilsner til Holger og Dem selv fra Deres hengivne
 Bimse Hansen
 [tilføjet nederst med blyant]:
 (Datter af Maleren P.H.)</t>
+  </si>
+  <si>
+    <t>1928-05-11</t>
+  </si>
+  <si>
+    <t>Willemoesgade 46 København</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Grethe Jungstedt
+Marie Larsen
+Christine Swane
+Laura Warberg
+Laura Warberg Petersen
+Eskil Ørsted Hansen</t>
+  </si>
+  <si>
+    <t>Louise Brønsted var i april 1928 indlagt på Montebello.
+Alhed/Lomme Brønsted blev 31. jan. 1929 gift med Eskild/Æskil Hansen.
+Laura Warberg var skeptisk overfor, om parforholdet ville vare ved, da Grethe Sawyer giftede sig med Kurt Jungstedt.
+Christine Swane/Uglen lavede en stor mosaik til Damsøbadet 1949-1951. Det kan næppe være den, der omtales allerede i 1928.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8416</t>
+  </si>
+  <si>
+    <t>Johanne/Junge har længe haft planer om at skrive til Louise/Lugge Brønsted, mens Louise var indlagt. Nu omsider skriver Johanne, som selv har haft høj feber, og ønsker tillykke med fødselsdagen. Det er godt at høre, at Louise er kommet hjem og har det bedre.
+Tillykke også til Alhed/Lomme Brønsted, som skal giftes.
+Skal Laura/Bibbe Warberg komme til Louise i juni? Johanne har intet hørt om mosaikplanerne, og Louise må spørge Marie Larsen og Christine Swane/Uglen om sagen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PELy</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+28
+Fru 
+cand. polyt L. Brønsted
+Willemoesgade 46
+Kjøbenhavn Ø.
+[På kuvertens bagside:]
+JWarberg Larsen
+Kjerteminde
+[I brevet:]
+11te Maj 1928
+Kæreste lille Lugge!
+Brevskriveri er jo ikke mit bedste og jeg har ofte mens du har været syg forsøgt at faa mig kvikket op til at sende dig et Par Ord, for man er jo altid glad ved Breve, naar man er "ude i det fremmede", men se om jeg har kunnet drive det dovne Bæst til det og bestandig har jeg saa sagt undskyldende til mig selv: til Lugges Fødselsdag skriver jeg et langt langt Brev. Men hvordan er det med "Mennesket [ulæseligt]
+Hvis du har hørt at jeg har ligget med høj Feber og nu hører at jeg er første Gang oppe i Dag, saa forstaar du at det kun bliver et Par Ord.
+Men søde Lugge, jeg har fulgt dig i Tankerne maa du tro og taget glødende Del i det hele og af Hjærtet glædet mig over det sidse vi har hørt, at du er kommen hjem og har det helt ordentligt. Gid det nu maa vare ved kæreste Lugge og tag dig ikke mere paa end du kan taale det. 
+Til Lykke med lille Lomme det er da forfærdelig morsomt at hun har funden sig en og at de skal giftes Og naar det gælder Lomme synes jeg nu ikke vi behøver bruge Mors historiske Vending fra Grethe Sawyers Tid: Gid det nu maa vare rigtig længe! Vi du hilse lille Lomme saa mange Gange fra mig!
+Er der lidt om, at du vil have fat i Bibbe i Juni? Skriv saa lidt til os om det. Hvad angaar Mosaik-planerne ved vi jo intet, det kan du ["du" indsat over linjen] jo bedst høre om gen. Marie og Uglen (Telefon) det skulde jo nødig afskære Bibbe fra eventuelt Arbejde der, hvis hun kom til dig men for mig kan hun godt komme.
+Det var himmelske at faa hende hjem.
+Nu faar du tusind Lykønskninger til Dagen i Morgen og alt godt senere.
+Hils dem alle
+din Junge</t>
   </si>
   <si>
     <t>1928-12-14</t>
   </si>
   <si>
     <t>København F
 3</t>
   </si>
   <si>
     <t>Kærbyhus Kerteminde</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Marie Larsen
 Janna Schou
 Christine Swane
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Laura/Bibbe Warberg boede fra 1928 en tid i København. 
@@ -15726,61 +15832,61 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/8032</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 XXX
 modt. 15’ Aug. 1950.
 et festligt Brev.
 besv. 23’ Aug. August 1950.
 (om min Bog og Frits’ Besøg.)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 22-7-2000.
 BWP.
 50
 [Skrevet på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen
 [I brevet:]
 Lindøgaard Mand. 14-8-1950
 Kære lille Dis!
 Tak fordi du skrev saa omgaaende og som altid saa interessant og indholdsrigt. Det er li’egodt rart med Breve, saa vi kan følge med i alt om hinanden.
 Nu har jeg allerede været oppe i flere Dage, men føler mig stadig som en Klud, ja ikke stort bedre end efter mine store Sygdomme. Jeg har er [”er” indsat over linjen:”] er endnu ikke begyndt at bestille noget og har dog saa meget at lave. Tak for Bestillingen af de 6 Servietter til Holger, kunde du ikke spørge ham om Tidspunktet (Julegave?) for hvis det ikke haster, kunde jeg tænke mig at sy de 18 som Manse skal have og som altsaa bor her, saa jeg altid har Modeller at sy efter. Dem kunde jeg saa sende dig til Eftersyn, saa kunde jeg [”jeg” overstreget] han selv pille de 6 ud, som han vil have; de er jo nemme at returnere i en stor Konvolut. 
 Jeg fik sendt Bud efter Dr. Agner, da jeg efterhaanden blev lidt nysgerrig efter at vide, hvoraf den standhaftige Feber kom. Det viste sig at være Betændelse i Næsen, deraf de hæftige Smerter hen over Næsen i Begyndelsen af Forkølelsen Nu drypper Marie mig 4 Gg. om Dagen og Feberen er ovre. Jeg tror nu at min Afmagtstilstand kommer fra Maven, der har tet sig kedeligt hele Tiden og har den lille private Mening, at det er en Streg af Para-Dysenteri, som jeg havde for en halv Snes Aar siden og derfor nok ved, hvordan en saadan tager paa Befindenet. Jeg holder Diæt og spiser meget lidt. 
 Nej, der var saamænd ikke noget letsindigt i Barnedaaben; Agr. og jeg kørte først derhen Kl 12, de andre som skulde fungere i Kirken blev hentet af Lauritz tidlig paa Morgenstunden, da Gudstjenesten var Kl 8 ½ (!) Det var gaaet saa godt, Bibbe bar, Grete stod hos, Lauritz og Manse stod Faddere. Jeg morede mig over din lille spøgefulde Bemærkning over, at jeg event. skulde ”bære”, især da jeg saa maatte tænke mig, at jeg i saa Fald maatte have Drengen i en Rygsæk, da jeg jo maa have mine Arme til at bruge Stokkene. Menigheden vilde nok have kigget! Det blev en saa henrivende Dag, kun os 6 [”6” indsat over linjen] som Gæster, altsaa 9 til Bords baade Frokost og Middag 
-II 3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild
-efter Vin, og det har jeg ogsaa været i denne Sygdom.
+II
+3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild efter Vin, og det har jeg ogsaa været i denne Sygdom.
 ganske dejlig Mad, alt saa nydeligt. Jo saa ovenud festligt, og Bibbe saa straalende glad, hvor er hun lykkelig over sin Dreng, jeg synes aldrig jeg har set saa stor en Lykke over et Barn. Du kan tro, at den Dreng vil forandre l [”I” overstreget] meget i alle Forhold paa Andkærgaard; for ogsaa Lau. er lykkelig over ham. Der var et Væld af Gaver; da vi kom Kl 12 var de alle – også Troels - i Haven i det herlige Solskin, der laa Gaverne uoppakkede paa Havebordet. Dejlige Blomsterbuketter, forskelligt til Drengen og saa alle Bibbes Gaver. Troels fik smaa Las-Træsnit baade af Manse og Tinges. Jeg gav ham de to Par Kopper X [”X” indsat over linjen], som Far og Mor fik til deres Sølvbr. af Johanne Oppermann. med L.W. og A.W. og Datoer med forgyldte Bogstaver paa Underkopperne. Kan du huske dem? De kan jo ligesaa godt gaa til den Gren af Familien. Bibbe fik af mig [”af mig” indsat over linjen] 10 Servietter (nu har hun 18) og 20 Kr. til Hjælp til en Visittaske; ogsaa Penge fra Marie og Uglen dertil, hun havde nu faaet en af Lauritz (henrivende) men det vidste vi jo ikke, saa maa hun bruge Pengene til andet.
 [Skrevet langs sidens venstre kant:] 
 X Mon et Barn nogensinde før har faaet Kopper til sin Daab. 
 Om Eftermid. kom Helga og Brita og fotograferede os; Bibbe m. Troels og Grete hos, og dernæst os alle. Ja, du kan ikke tænke dig, hvor det var en skøn Dag, og tænk i denne Sommer at faa et saa pragtfuldt Vejr. Det var lykkeligt at opleve den Dag. Vi var alle sammen saa glade. Troels var bedaarende, han trives og blomstrer, saa det er en Lyst.
 Jeg maa fortælle dig lidt om mit Doktorbesøg. Da han var færdig med mig, skulde have Te og blev budt ind i Stuen. Næ, sagde han, vi maa da sidde hos Dem, ellers skal vi sidde og raabe til Dem, der staar jo et Bord og saa begyndt han at rydde af mit lille Vaskebord, anbragte alle Smaatingene i Vinduerne, de store ting paa Gulvet, flyttede Bordet (der heldigvis var belagt med et rent og fint Pyntehaandklæde) hen til min Seng og saa havde han, Rie og jeg et Par fornøjelige Timer med Passiar og Røg. Han er forfærdelig sød den lille Doktor.
 Jeg skal hilse dig fra Rie. Hun sidder og syr hele Dagen, et mægtigt Korsstingsbroderi en Bordløber, som Manse er saa begejstret for og som han vist ogsaa skal have til Jul
 III
 det bliver vidunderlig smukt, Marie har jo en udmærket og en sikker Smag til at sætte Farverne sammen, hun er jo ikke for ingenting af Las-familien. Kun indvender jeg, at hun er for flittig tænk, hun kan sy ustandselig fra Morg. til Aft. nej langt ud paa Aftenen og faar eft. min Mening alt for lidt ud af sin Ferie, er for lidt i Luften, gaar ikke en ordentlig Tur hver Dag.
-Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig er Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
+Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig et Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
 Og saa fra lille Dan Warberg, som takkede for sit lille Besøg her: han cyclede efter Ferien – 30te Juli tror jeg – fra Brædstrup til Kbhvn. og havde saa ringet og bedt om han måtte overnatte her, hvad han jo heller end gerne maatte. Marie var her jo, men saa foreslog Ruth, at hun laa oppe hos sin Søster i Munkebo, og saa laa Dan i hendes Værelse – nok saa snildt. Han er ubeskrivelig sød og vi havde saadan et godt lille Samvær med ham.
 Ja, du har Ret i dine Betragtninger over Navnene. Troels Lauritz Petersen har en udmærket Klang, hvorimod Warb. Navnet ikke rigtig passer, men Bibbe er nu saa glad ved det Navn, hun har altid kaldt sig det, især paa Sygehusene kan de ikke have alle de 
 -sen Navne. - - En Ting til fra dit Brev: Nej, jeg vil sandelig holde paa Ordet: Aand og ikke Kraft, for med Ordet Kraft tænker man absolut paa noget fysisk. (Ole Bjørn Kraft) f. Eks. hvor mange Heste-Kraft o.s.v. jeg synes, det er en rigtig daarlig Erstatning de der har lavet for det smukke Ord: Aand.
 Dejligt at høre at Axel har det godt.
 Bankede du? Hils ham saa meget.
 Nu fik jeg min Salighed da griflet et rigtigt Brev sammen, godt gjort! Men jeg tror nu ogsaa, jeg begynder at mærke lidt tilbagevendende ”Kraft”, - som altsaa for Fremtiden har to Betydninger. 
 Saa Farvel lille Dis, kærlig Hilsen fra din Junge.</t>
   </si>
   <si>
     <t>1951-05-08</t>
   </si>
   <si>
     <t>København
 Kastelsvej 23</t>
   </si>
   <si>
     <t>Marius Christiansen
 Else Jensen
 Andreas Larsen
 Johan Larsen
 Marie Larsen
 Peter Andreas Larsen
 Christine Swane</t>
   </si>
   <si>
@@ -15954,59 +16060,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Y40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DZoG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GpwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0MC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3na4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gyIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rE7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARDw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vVbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hRdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kga3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MVpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Quh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UQXi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3hHU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PmHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GcYT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pllc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3qpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4C1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xnJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z0Fn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kWnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cKUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BH6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yY73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w1hk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ad8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HXD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dZLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d7i8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tG5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fvI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hX80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DEbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DLU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h0Nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/am4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6kUb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9vRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K5os" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CT8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5Gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xqeI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8VY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UO38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XyRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i5m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wnwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I3y0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZVk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5Q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OzeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUSJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8Yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fevi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XhN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pbpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fmzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Swza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8wn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6MlX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x1dO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9bhAnKJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqNv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zNim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cp59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IwBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ystz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CgSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fhzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S8fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pE6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XXZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1z2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dl1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLWe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Fqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q8Cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3IYo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/52is" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/izLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GGSW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RQtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gvso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ySLm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GqHO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A0QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jH7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZ4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xblM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6H9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DDsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VXzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JX8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Y40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DZoG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GpwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0MC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3na4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gyIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rE7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARDw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vVbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hRdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kga3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MVpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Quh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UQXi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3hHU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PmHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GcYT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pllc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3qpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4C1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xnJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z0Fn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eEsr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kWnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cKUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BH6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yY73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w1hk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ad8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HXD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dZLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d7i8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tG5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fvI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hX80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DEbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DLU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h0Nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/am4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6kUb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9vRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K5os" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CT8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5Gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xqeI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8VY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UO38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XyRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i5m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wnwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I3y0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZVk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5Q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OzeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUSJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8Yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fevi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XhN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pbpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fmzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Swza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8wn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6MlX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x1dO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9bhAnKJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqNv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zNim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cp59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IwBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ystz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CgSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fhzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S8fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PELy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pE6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XXZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1z2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dl1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLWe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Fqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q8Cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3IYo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/52is" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/izLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GGSW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RQtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gvso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ySLm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GqHO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A0QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jH7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZ4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xblM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6H9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DDsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VXzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JX8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M336"/>
+  <dimension ref="A1:M338"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -19679,6196 +19785,6198 @@
       </c>
       <c r="I85" s="5" t="s">
         <v>577</v>
       </c>
       <c r="J85" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K85" s="5" t="s">
         <v>578</v>
       </c>
       <c r="L85" s="6" t="s">
         <v>579</v>
       </c>
       <c r="M85" s="5" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
         <v>581</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>15</v>
+        <v>111</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>101</v>
+        <v>582</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>583</v>
+      </c>
+      <c r="F86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>262</v>
+        <v>586</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="J87" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>594</v>
+        <v>15</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>595</v>
+        <v>101</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>596</v>
+        <v>17</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
         <v>597</v>
       </c>
-      <c r="I88" s="5"/>
+      <c r="I88" s="5" t="s">
+        <v>598</v>
+      </c>
       <c r="J88" s="5" t="s">
-        <v>598</v>
+        <v>262</v>
       </c>
       <c r="K88" s="5" t="s">
         <v>599</v>
       </c>
       <c r="L88" s="6" t="s">
         <v>600</v>
       </c>
       <c r="M88" s="5" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
         <v>602</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>594</v>
+        <v>603</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>595</v>
+        <v>604</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>596</v>
-[...4 lines deleted...]
-        </is>
+        <v>605</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="I89" s="5"/>
       <c r="J89" s="5" t="s">
-        <v>598</v>
+        <v>607</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="F90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="I90" s="5"/>
+      <c r="J90" s="5" t="s">
         <v>607</v>
       </c>
-      <c r="B90" s="5" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="K90" s="5" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>614</v>
+        <v>18</v>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>375</v>
+        <v>106</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>299</v>
+        <v>17</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>596</v>
+        <v>623</v>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D93" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" s="5" t="s">
-        <v>627</v>
-[...4 lines deleted...]
-        </is>
+        <v>299</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>605</v>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>628</v>
-[...1 lines deleted...]
-      <c r="I93" s="5"/>
+        <v>630</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>631</v>
+      </c>
       <c r="J93" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>636</v>
+      </c>
+      <c r="F94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>633</v>
-[...3 lines deleted...]
-      </c>
+        <v>637</v>
+      </c>
+      <c r="I94" s="5"/>
       <c r="J94" s="5" t="s">
-        <v>262</v>
+        <v>22</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="J95" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="J96" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>27</v>
+        <v>101</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>651</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>654</v>
+        <v>262</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>443</v>
-[...7 lines deleted...]
-        <v>659</v>
+        <v>27</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="F98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>594</v>
+        <v>112</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>595</v>
-[...7 lines deleted...]
-        </is>
+        <v>443</v>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>668</v>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="I99" s="5"/>
+        <v>669</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>670</v>
+      </c>
       <c r="J99" s="5" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>112</v>
+        <v>603</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>443</v>
-[...4 lines deleted...]
-        </is>
+        <v>604</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>676</v>
       </c>
       <c r="F100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>677</v>
+      </c>
+      <c r="I100" s="5"/>
       <c r="J100" s="5" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>16</v>
+        <v>112</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>443</v>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>22</v>
+        <v>685</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>687</v>
+        <v>18</v>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G102" s="5" t="s">
-        <v>688</v>
+      <c r="G102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="J102" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>18</v>
+        <v>696</v>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G103" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G103" s="5" t="s">
+        <v>697</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="J103" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D104" s="5" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E104" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="I104" s="5" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="J104" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>15</v>
+        <v>120</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="J105" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>443</v>
+        <v>15</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>444</v>
+        <v>16</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>713</v>
+        <v>660</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>714</v>
+        <v>17</v>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>717</v>
+        <v>22</v>
       </c>
       <c r="K106" s="5" t="s">
         <v>718</v>
       </c>
       <c r="L106" s="6" t="s">
         <v>719</v>
       </c>
       <c r="M106" s="5" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
         <v>721</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>15</v>
+        <v>443</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>101</v>
+        <v>444</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>17</v>
+        <v>722</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>722</v>
-[...1 lines deleted...]
-      <c r="G107" s="5" t="s">
         <v>723</v>
+      </c>
+      <c r="G107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H107" s="5" t="s">
         <v>724</v>
       </c>
       <c r="I107" s="5" t="s">
         <v>725</v>
       </c>
       <c r="J107" s="5" t="s">
-        <v>455</v>
+        <v>726</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="G108" s="5" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="J108" s="5" t="s">
-        <v>262</v>
+        <v>455</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="G109" s="5" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="J109" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>722</v>
-[...4 lines deleted...]
-        </is>
+        <v>731</v>
+      </c>
+      <c r="G110" s="5" t="s">
+        <v>746</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="I110" s="5"/>
+        <v>747</v>
+      </c>
+      <c r="I110" s="5" t="s">
+        <v>748</v>
+      </c>
       <c r="J110" s="5" t="s">
-        <v>425</v>
+        <v>262</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>731</v>
+      </c>
+      <c r="G111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>750</v>
-[...3 lines deleted...]
-      </c>
+        <v>753</v>
+      </c>
+      <c r="I111" s="5"/>
       <c r="J111" s="5" t="s">
-        <v>106</v>
+        <v>425</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>756</v>
+        <v>15</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>334</v>
+        <v>17</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="G112" s="5" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>455</v>
+        <v>106</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>112</v>
+        <v>765</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>443</v>
-[...4 lines deleted...]
-        </is>
+        <v>101</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>334</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>764</v>
-[...4 lines deleted...]
-        </is>
+        <v>731</v>
+      </c>
+      <c r="G113" s="5" t="s">
+        <v>766</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>767</v>
+        <v>455</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="E114" s="5" t="s">
-        <v>772</v>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F114" s="5" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>17</v>
+        <v>781</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>787</v>
+        <v>17</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="E117" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E117" s="5" t="s">
+        <v>796</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>795</v>
+        <v>773</v>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>16</v>
+        <v>112</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>443</v>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F118" s="5" t="s">
-        <v>803</v>
-[...1 lines deleted...]
-      <c r="G118" s="5" t="s">
         <v>804</v>
+      </c>
+      <c r="G118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H118" s="5" t="s">
         <v>805</v>
       </c>
       <c r="I118" s="5" t="s">
         <v>806</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>22</v>
+        <v>807</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>811</v>
-[...4 lines deleted...]
-        </is>
+        <v>812</v>
+      </c>
+      <c r="G119" s="5" t="s">
+        <v>813</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="J119" s="5" t="s">
-        <v>262</v>
+        <v>22</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F120" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F120" s="5" t="s">
+        <v>820</v>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>820</v>
+        <v>262</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>826</v>
+        <v>17</v>
+      </c>
+      <c r="F121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
         <v>827</v>
       </c>
       <c r="I121" s="5" t="s">
         <v>828</v>
       </c>
       <c r="J121" s="5" t="s">
-        <v>22</v>
+        <v>829</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E122" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E122" s="5" t="s">
+        <v>834</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>18</v>
+        <v>835</v>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="I122" s="5" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="J122" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>443</v>
+        <v>120</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>839</v>
+        <v>16</v>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F123" s="5" t="s">
-        <v>840</v>
+        <v>18</v>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="I123" s="5" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="J123" s="5" t="s">
-        <v>843</v>
+        <v>22</v>
       </c>
       <c r="K123" s="5" t="s">
         <v>844</v>
       </c>
       <c r="L123" s="6" t="s">
         <v>845</v>
       </c>
       <c r="M123" s="5" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
         <v>847</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>443</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>17</v>
+        <v>848</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="I124" s="5" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="J124" s="5" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>15</v>
+        <v>443</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>856</v>
+        <v>112</v>
       </c>
       <c r="E125" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F125" s="5" t="s">
         <v>857</v>
       </c>
-      <c r="F125" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G125" s="5" t="s">
+      <c r="G125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H125" s="5" t="s">
         <v>858</v>
       </c>
-      <c r="H125" s="5" t="s">
+      <c r="I125" s="5" t="s">
         <v>859</v>
       </c>
-      <c r="I125" s="5"/>
       <c r="J125" s="5" t="s">
-        <v>262</v>
+        <v>860</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>865</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="F126" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G126" s="5" t="s">
+        <v>866</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>864</v>
-[...3 lines deleted...]
-      </c>
+        <v>867</v>
+      </c>
+      <c r="I126" s="5"/>
       <c r="J126" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E127" s="5" t="s">
-        <v>18</v>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G127" s="5" t="s">
-        <v>870</v>
+      <c r="G127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="I127" s="5" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="J127" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>443</v>
+        <v>16</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>299</v>
-[...7 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G128" s="5" t="s">
+        <v>878</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="I128" s="5" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="J128" s="5" t="s">
-        <v>879</v>
+        <v>22</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>884</v>
+        <v>112</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>594</v>
-[...9 lines deleted...]
-        </is>
+        <v>443</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>773</v>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="s">
         <v>885</v>
       </c>
-      <c r="I129" s="5"/>
+      <c r="I129" s="5" t="s">
+        <v>886</v>
+      </c>
       <c r="J129" s="5" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>112</v>
+        <v>892</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>764</v>
+        <v>603</v>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
-        <v>892</v>
-[...1 lines deleted...]
-      <c r="I130" s="5" t="s">
         <v>893</v>
       </c>
+      <c r="I130" s="5"/>
       <c r="J130" s="5" t="s">
         <v>894</v>
       </c>
       <c r="K130" s="5" t="s">
         <v>895</v>
       </c>
       <c r="L130" s="6" t="s">
         <v>896</v>
       </c>
       <c r="M130" s="5" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
         <v>898</v>
       </c>
       <c r="B131" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E131" s="5" t="s">
         <v>899</v>
       </c>
-      <c r="C131" s="5" t="s">
+      <c r="F131" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="G131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H131" s="5" t="s">
         <v>900</v>
       </c>
-      <c r="D131" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E131" s="5" t="s">
+      <c r="I131" s="5" t="s">
         <v>901</v>
       </c>
-      <c r="F131" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H131" s="5" t="s">
+      <c r="J131" s="5" t="s">
         <v>902</v>
-      </c>
-[...2 lines deleted...]
-        <v>262</v>
       </c>
       <c r="K131" s="5" t="s">
         <v>903</v>
       </c>
       <c r="L131" s="6" t="s">
         <v>904</v>
       </c>
       <c r="M131" s="5" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
         <v>906</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>112</v>
+        <v>908</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>443</v>
+        <v>16</v>
       </c>
       <c r="E132" s="5" t="s">
+        <v>909</v>
+      </c>
+      <c r="F132" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F132" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="G132" s="5" t="s">
+        <v>909</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>907</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="I132" s="5"/>
       <c r="J132" s="5" t="s">
-        <v>909</v>
+        <v>262</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>884</v>
+        <v>112</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>101</v>
-[...9 lines deleted...]
-        </is>
+        <v>443</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>773</v>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H133" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I133" s="5"/>
+      <c r="H133" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>916</v>
+      </c>
       <c r="J133" s="5" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>112</v>
+        <v>892</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>795</v>
+        <v>101</v>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H134" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I134" s="5"/>
       <c r="J134" s="5" t="s">
         <v>922</v>
       </c>
       <c r="K134" s="5" t="s">
         <v>923</v>
       </c>
       <c r="L134" s="6" t="s">
         <v>924</v>
       </c>
       <c r="M134" s="5" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
         <v>926</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>927</v>
+        <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="E135" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E135" s="5" t="s">
+        <v>927</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>764</v>
+        <v>804</v>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
         <v>928</v>
       </c>
       <c r="I135" s="5" t="s">
         <v>929</v>
       </c>
       <c r="J135" s="5" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>14</v>
+        <v>935</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="E136" s="5" t="s">
-        <v>934</v>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F136" s="5" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="I136" s="5" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="J136" s="5" t="s">
-        <v>937</v>
+        <v>930</v>
       </c>
       <c r="K136" s="5" t="s">
         <v>938</v>
       </c>
       <c r="L136" s="6" t="s">
         <v>939</v>
       </c>
       <c r="M136" s="5" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
         <v>941</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E137" s="5" t="s">
         <v>942</v>
       </c>
       <c r="F137" s="5" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
         <v>943</v>
       </c>
       <c r="I137" s="5" t="s">
         <v>944</v>
       </c>
       <c r="J137" s="5" t="s">
         <v>945</v>
       </c>
       <c r="K137" s="5" t="s">
         <v>946</v>
       </c>
       <c r="L137" s="6" t="s">
         <v>947</v>
       </c>
       <c r="M137" s="5" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
         <v>949</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E138" s="5" t="s">
         <v>950</v>
       </c>
       <c r="F138" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="G138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H138" s="5" t="s">
         <v>951</v>
       </c>
-      <c r="G138" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H138" s="5" t="s">
+      <c r="I138" s="5" t="s">
         <v>952</v>
       </c>
-      <c r="I138" s="5" t="s">
+      <c r="J138" s="5" t="s">
         <v>953</v>
       </c>
-      <c r="J138" s="5" t="s">
+      <c r="K138" s="5" t="s">
         <v>954</v>
       </c>
-      <c r="K138" s="5" t="s">
+      <c r="L138" s="6" t="s">
         <v>955</v>
       </c>
-      <c r="L138" s="6" t="s">
+      <c r="M138" s="5" t="s">
         <v>956</v>
-      </c>
-[...1 lines deleted...]
-        <v>957</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="E139" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E139" s="5" t="s">
+        <v>958</v>
       </c>
       <c r="F139" s="5" t="s">
         <v>959</v>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
         <v>960</v>
       </c>
       <c r="I139" s="5" t="s">
         <v>961</v>
       </c>
       <c r="J139" s="5" t="s">
         <v>962</v>
       </c>
       <c r="K139" s="5" t="s">
         <v>963</v>
       </c>
       <c r="L139" s="6" t="s">
         <v>964</v>
       </c>
       <c r="M139" s="5" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
         <v>966</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>899</v>
+        <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>443</v>
+      </c>
+      <c r="E140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F140" s="5" t="s">
-        <v>17</v>
+        <v>967</v>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="I140" s="5" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="J140" s="5" t="s">
-        <v>22</v>
+        <v>970</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>443</v>
+        <v>16</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>973</v>
+        <v>18</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>951</v>
+        <v>17</v>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="I141" s="5" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="J141" s="5" t="s">
-        <v>976</v>
+        <v>22</v>
       </c>
       <c r="K141" s="5" t="s">
         <v>977</v>
       </c>
       <c r="L141" s="6" t="s">
         <v>978</v>
       </c>
       <c r="M141" s="5" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
         <v>980</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>884</v>
-[...14 lines deleted...]
-        </is>
+        <v>112</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>981</v>
+      </c>
+      <c r="F142" s="5" t="s">
+        <v>959</v>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="s">
-        <v>981</v>
-[...1 lines deleted...]
-      <c r="I142" s="5"/>
+        <v>982</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>983</v>
+      </c>
       <c r="J142" s="5" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>112</v>
-[...8 lines deleted...]
-        <v>764</v>
+        <v>892</v>
+      </c>
+      <c r="D143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H143" s="5" t="s">
-        <v>987</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="I143" s="5"/>
       <c r="J143" s="5" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="K143" s="5" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="M143" s="5" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="E144" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E144" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>951</v>
+        <v>773</v>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="J144" s="5" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="E145" s="5" t="s">
-        <v>1001</v>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F145" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="G145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H145" s="5" t="s">
         <v>1002</v>
       </c>
-      <c r="G145" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H145" s="5" t="s">
+      <c r="I145" s="5" t="s">
         <v>1003</v>
       </c>
-      <c r="I145" s="5" t="s">
+      <c r="J145" s="5" t="s">
         <v>1004</v>
       </c>
-      <c r="J145" s="5" t="s">
+      <c r="K145" s="5" t="s">
         <v>1005</v>
       </c>
-      <c r="K145" s="5" t="s">
+      <c r="L145" s="6" t="s">
         <v>1006</v>
       </c>
-      <c r="L145" s="6" t="s">
+      <c r="M145" s="5" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>1001</v>
+        <v>1009</v>
       </c>
       <c r="F146" s="5" t="s">
-        <v>764</v>
+        <v>1010</v>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="I146" s="5" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="J146" s="5" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="M146" s="5" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>899</v>
+        <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>1017</v>
+        <v>112</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>16</v>
+        <v>443</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>901</v>
+        <v>1009</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G147" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H147" s="5" t="s">
         <v>1018</v>
       </c>
-      <c r="H147" s="5" t="s">
+      <c r="I147" s="5" t="s">
         <v>1019</v>
       </c>
-      <c r="I147" s="5"/>
       <c r="J147" s="5" t="s">
-        <v>262</v>
+        <v>1020</v>
       </c>
       <c r="K147" s="5" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="M147" s="5" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>112</v>
+        <v>1025</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>443</v>
+        <v>16</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>1001</v>
+        <v>909</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>1002</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="G148" s="5" t="s">
+        <v>1026</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>1024</v>
-[...3 lines deleted...]
-      </c>
+        <v>1027</v>
+      </c>
+      <c r="I148" s="5"/>
       <c r="J148" s="5" t="s">
-        <v>1026</v>
+        <v>262</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>919</v>
+        <v>1009</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>1002</v>
+        <v>1010</v>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H149" s="5" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="I149" s="5" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="J149" s="5" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>1038</v>
+        <v>112</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>17</v>
+        <v>927</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>795</v>
+        <v>1010</v>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
         <v>1039</v>
       </c>
       <c r="I150" s="5" t="s">
         <v>1040</v>
       </c>
       <c r="J150" s="5" t="s">
         <v>1041</v>
       </c>
       <c r="K150" s="5" t="s">
         <v>1042</v>
       </c>
       <c r="L150" s="6" t="s">
         <v>1043</v>
       </c>
       <c r="M150" s="5" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
         <v>1045</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>112</v>
+        <v>1046</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E151" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>795</v>
+        <v>804</v>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="J151" s="5" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>1053</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F152" s="5" t="s">
+        <v>804</v>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H152" s="5" t="s">
         <v>1054</v>
       </c>
       <c r="I152" s="5" t="s">
         <v>1055</v>
       </c>
       <c r="J152" s="5" t="s">
         <v>1056</v>
       </c>
       <c r="K152" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="L152" s="6" t="s">
         <v>1058</v>
       </c>
       <c r="M152" s="5" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
         <v>1060</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>764</v>
+        <v>1061</v>
+      </c>
+      <c r="F153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H153" s="5" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="I153" s="5" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="J153" s="5" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>1068</v>
+        <v>17</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="s">
         <v>1069</v>
       </c>
-      <c r="I154" s="5"/>
+      <c r="I154" s="5" t="s">
+        <v>1070</v>
+      </c>
       <c r="J154" s="5" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="E155" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E155" s="5" t="s">
+        <v>1076</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1075</v>
-[...3 lines deleted...]
-      </c>
+        <v>1077</v>
+      </c>
+      <c r="I155" s="5"/>
       <c r="J155" s="5" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F156" s="5" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="J156" s="5" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F157" s="5" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="J157" s="5" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>884</v>
+        <v>112</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>1096</v>
+        <v>443</v>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F158" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F158" s="5" t="s">
+        <v>773</v>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
         <v>1097</v>
       </c>
-      <c r="I158" s="5"/>
+      <c r="I158" s="5" t="s">
+        <v>1098</v>
+      </c>
       <c r="J158" s="5" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>120</v>
+        <v>892</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>112</v>
+        <v>1104</v>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="s">
-        <v>1103</v>
-[...3 lines deleted...]
-      </c>
+        <v>1105</v>
+      </c>
+      <c r="I159" s="5"/>
       <c r="J159" s="5" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="M159" s="5" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>112</v>
+      </c>
+      <c r="E160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="J160" s="5" t="s">
-        <v>22</v>
+        <v>1113</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>443</v>
+        <v>120</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F161" s="5" t="s">
-        <v>764</v>
+      <c r="F161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="I161" s="5" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="J161" s="5" t="s">
-        <v>1118</v>
+        <v>22</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="E162" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E162" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="I162" s="5" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="J162" s="5" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>1130</v>
+        <v>112</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        </is>
+        <v>443</v>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F163" s="5" t="s">
+        <v>773</v>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
         <v>1131</v>
       </c>
       <c r="I163" s="5" t="s">
         <v>1132</v>
       </c>
       <c r="J163" s="5" t="s">
-        <v>22</v>
+        <v>1133</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>444</v>
+        <v>1138</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>443</v>
-[...7 lines deleted...]
-        <v>764</v>
+        <v>16</v>
+      </c>
+      <c r="E164" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="I164" s="5" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="J164" s="5" t="s">
-        <v>1139</v>
+        <v>22</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>112</v>
+        <v>444</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="E165" s="5" t="s">
-        <v>1144</v>
+      <c r="E165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F165" s="5" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
         <v>1145</v>
       </c>
       <c r="I165" s="5" t="s">
         <v>1146</v>
       </c>
       <c r="J165" s="5" t="s">
         <v>1147</v>
       </c>
       <c r="K165" s="5" t="s">
         <v>1148</v>
       </c>
       <c r="L165" s="6" t="s">
         <v>1149</v>
       </c>
       <c r="M165" s="5" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
         <v>1151</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="E166" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E166" s="5" t="s">
+        <v>1152</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="I166" s="5" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="J166" s="5" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F167" s="5" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1159</v>
-[...1 lines deleted...]
-      <c r="I167" s="5"/>
+        <v>1160</v>
+      </c>
+      <c r="I167" s="5" t="s">
+        <v>1161</v>
+      </c>
       <c r="J167" s="5" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>16</v>
+        <v>443</v>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F168" s="5" t="s">
-        <v>1165</v>
+        <v>773</v>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1166</v>
-[...1 lines deleted...]
-      <c r="I168" s="5" t="s">
         <v>1167</v>
       </c>
+      <c r="I168" s="5"/>
       <c r="J168" s="5" t="s">
-        <v>22</v>
+        <v>1168</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>443</v>
+        <v>16</v>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F169" s="5" t="s">
-        <v>764</v>
+        <v>1173</v>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="I169" s="5" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="J169" s="5" t="s">
-        <v>1174</v>
+        <v>22</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="E170" s="5" t="s">
-        <v>17</v>
+      <c r="E170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F170" s="5" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="I170" s="5" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="J170" s="5" t="s">
-        <v>1063</v>
+        <v>1182</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="E171" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E171" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H171" s="5" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="I171" s="5" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="J171" s="5" t="s">
-        <v>1187</v>
+        <v>1071</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="E172" s="5" t="s">
-        <v>1001</v>
+      <c r="E172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F172" s="5" t="s">
-        <v>951</v>
+        <v>773</v>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="I172" s="5" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="J172" s="5" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="E173" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E173" s="5" t="s">
+        <v>1009</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>764</v>
+        <v>959</v>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="I173" s="5" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="J173" s="5" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F174" s="5" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="I174" s="5" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="J174" s="5" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F175" s="5" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H175" s="5" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="I175" s="5" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="J175" s="5" t="s">
-        <v>1215</v>
-[...4 lines deleted...]
-        </is>
+        <v>1216</v>
+      </c>
+      <c r="K175" s="5" t="s">
+        <v>1217</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="E176" s="5" t="s">
-        <v>1219</v>
+      <c r="E176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F176" s="5" t="s">
-        <v>951</v>
+        <v>773</v>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H176" s="5" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="I176" s="5" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="J176" s="5" t="s">
-        <v>1222</v>
-[...1 lines deleted...]
-      <c r="K176" s="5" t="s">
         <v>1223</v>
+      </c>
+      <c r="K176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L176" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="M176" s="5" t="s">
         <v>1225</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
         <v>1226</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>899</v>
+        <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E177" s="5" t="s">
         <v>1227</v>
       </c>
-      <c r="D177" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F177" s="5" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G177" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="G177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H177" s="5" t="s">
         <v>1228</v>
       </c>
-      <c r="H177" s="5" t="s">
+      <c r="I177" s="5" t="s">
         <v>1229</v>
       </c>
-      <c r="I177" s="5" t="s">
+      <c r="J177" s="5" t="s">
         <v>1230</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="K177" s="5" t="s">
         <v>1231</v>
       </c>
       <c r="L177" s="6" t="s">
         <v>1232</v>
       </c>
       <c r="M177" s="5" t="s">
         <v>1233</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
         <v>1234</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>594</v>
+        <v>1235</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>884</v>
+        <v>101</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>1235</v>
-[...9 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F178" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G178" s="5" t="s">
+        <v>1236</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="I178" s="5" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="J178" s="5" t="s">
-        <v>1238</v>
+        <v>262</v>
       </c>
       <c r="K178" s="5" t="s">
         <v>1239</v>
       </c>
       <c r="L178" s="6" t="s">
         <v>1240</v>
       </c>
       <c r="M178" s="5" t="s">
         <v>1241</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
         <v>1242</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>112</v>
+        <v>603</v>
       </c>
       <c r="D179" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="E179" s="5" t="s">
         <v>1243</v>
       </c>
-      <c r="E179" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F179" s="5" t="s">
+      <c r="F179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H179" s="5" t="s">
         <v>1244</v>
       </c>
-      <c r="G179" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H179" s="5" t="s">
+      <c r="I179" s="5" t="s">
         <v>1245</v>
       </c>
-      <c r="I179" s="5" t="s">
+      <c r="J179" s="5" t="s">
         <v>1246</v>
       </c>
-      <c r="J179" s="5" t="s">
+      <c r="K179" s="5" t="s">
         <v>1247</v>
       </c>
-      <c r="K179" s="5" t="s">
+      <c r="L179" s="6" t="s">
         <v>1248</v>
       </c>
-      <c r="L179" s="6" t="s">
+      <c r="M179" s="5" t="s">
         <v>1249</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1251</v>
+        <v>1250</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>16</v>
+        <v>112</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>120</v>
+        <v>582</v>
       </c>
       <c r="E180" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F180" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F180" s="5" t="s">
+        <v>1251</v>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="s">
         <v>1252</v>
       </c>
       <c r="I180" s="5" t="s">
         <v>1253</v>
       </c>
       <c r="J180" s="5" t="s">
-        <v>22</v>
+        <v>1254</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="I181" s="5" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="J181" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E182" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="I182" s="5" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="J182" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>1243</v>
-[...4 lines deleted...]
-        </is>
+        <v>120</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="I183" s="5" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="J183" s="5" t="s">
-        <v>1272</v>
+        <v>22</v>
       </c>
       <c r="K183" s="5" t="s">
         <v>1273</v>
       </c>
       <c r="L183" s="6" t="s">
         <v>1274</v>
       </c>
       <c r="M183" s="5" t="s">
         <v>1275</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
         <v>1276</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>1243</v>
-[...5 lines deleted...]
-        <v>1244</v>
+        <v>582</v>
+      </c>
+      <c r="E184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
         <v>1277</v>
       </c>
       <c r="I184" s="5" t="s">
         <v>1278</v>
       </c>
       <c r="J184" s="5" t="s">
         <v>1279</v>
       </c>
       <c r="K184" s="5" t="s">
         <v>1280</v>
       </c>
       <c r="L184" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="M184" s="5" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="E185" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F185" s="5" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H185" s="5" t="s">
         <v>1284</v>
       </c>
-      <c r="D185" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H185" s="5" t="s">
+      <c r="I185" s="5" t="s">
         <v>1285</v>
       </c>
-      <c r="I185" s="5"/>
       <c r="J185" s="5" t="s">
         <v>1286</v>
       </c>
       <c r="K185" s="5" t="s">
         <v>1287</v>
       </c>
       <c r="L185" s="6" t="s">
         <v>1288</v>
       </c>
       <c r="M185" s="5" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="186">
-      <c r="A186" s="5" t="n">
+      <c r="A186" s="5" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B186" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C186" s="5" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H186" s="5" t="s">
+        <v>1292</v>
+      </c>
+      <c r="I186" s="5"/>
+      <c r="J186" s="5" t="s">
+        <v>1293</v>
+      </c>
+      <c r="K186" s="5" t="s">
+        <v>1294</v>
+      </c>
+      <c r="L186" s="6" t="s">
+        <v>1295</v>
+      </c>
+      <c r="M186" s="5" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="5" t="n">
         <v>1917</v>
-      </c>
-[...45 lines deleted...]
-        <v>1296</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>1243</v>
+        <v>582</v>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F187" s="5" t="s">
-        <v>1244</v>
+      <c r="F187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H187" s="5" t="s">
         <v>1297</v>
       </c>
       <c r="I187" s="5" t="s">
         <v>1298</v>
       </c>
       <c r="J187" s="5" t="s">
         <v>1299</v>
       </c>
       <c r="K187" s="5" t="s">
         <v>1300</v>
       </c>
       <c r="L187" s="6" t="s">
         <v>1301</v>
       </c>
       <c r="M187" s="5" t="s">
         <v>1302</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
         <v>1303</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>582</v>
+      </c>
+      <c r="E188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F188" s="5" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H188" s="5" t="s">
         <v>1304</v>
       </c>
-      <c r="G188" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H188" s="5" t="s">
+      <c r="I188" s="5" t="s">
         <v>1305</v>
       </c>
-      <c r="I188" s="5" t="s">
+      <c r="J188" s="5" t="s">
         <v>1306</v>
       </c>
-      <c r="J188" s="5" t="s">
+      <c r="K188" s="5" t="s">
         <v>1307</v>
       </c>
-      <c r="K188" s="5" t="s">
+      <c r="L188" s="6" t="s">
         <v>1308</v>
       </c>
-      <c r="L188" s="6" t="s">
+      <c r="M188" s="5" t="s">
         <v>1309</v>
-      </c>
-[...1 lines deleted...]
-        <v>1310</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B189" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C189" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D189" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E189" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F189" s="5" t="s">
         <v>1311</v>
-      </c>
-[...17 lines deleted...]
-        </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="s">
         <v>1312</v>
       </c>
-      <c r="I189" s="5"/>
+      <c r="I189" s="5" t="s">
+        <v>1313</v>
+      </c>
       <c r="J189" s="5" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="B190" s="5" t="s">
-        <v>899</v>
+        <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>1318</v>
+        <v>1291</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>1319</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>1104</v>
+      </c>
+      <c r="E190" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F190" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H190" s="5" t="s">
         <v>1319</v>
       </c>
       <c r="I190" s="5"/>
       <c r="J190" s="5" t="s">
-        <v>262</v>
+        <v>1320</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="B191" s="5" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>120</v>
+        <v>1325</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>1324</v>
-[...9 lines deleted...]
-        </is>
+        <v>1326</v>
+      </c>
+      <c r="E191" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F191" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H191" s="5" t="s">
-        <v>1325</v>
-[...1 lines deleted...]
-      <c r="I191" s="5" t="s">
         <v>1326</v>
       </c>
+      <c r="I191" s="5"/>
       <c r="J191" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K191" s="5" t="s">
         <v>1327</v>
       </c>
       <c r="L191" s="6" t="s">
         <v>1328</v>
       </c>
       <c r="M191" s="5" t="s">
         <v>1329</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
         <v>1330</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1331</v>
+      </c>
+      <c r="E192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G192" s="5" t="s">
-        <v>1331</v>
+      <c r="G192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H192" s="5" t="s">
         <v>1332</v>
       </c>
       <c r="I192" s="5" t="s">
         <v>1333</v>
       </c>
       <c r="J192" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K192" s="5" t="s">
         <v>1334</v>
       </c>
       <c r="L192" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="M192" s="5" t="s">
         <v>1336</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
         <v>1337</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D193" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="D193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E193" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G193" s="5" t="s">
         <v>1338</v>
       </c>
-      <c r="F193" s="5" t="s">
+      <c r="H193" s="5" t="s">
         <v>1339</v>
       </c>
-      <c r="G193" s="5" t="s">
+      <c r="I193" s="5" t="s">
         <v>1340</v>
       </c>
-      <c r="H193" s="5" t="s">
+      <c r="J193" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K193" s="5" t="s">
         <v>1341</v>
       </c>
-      <c r="I193" s="5" t="s">
+      <c r="L193" s="6" t="s">
         <v>1342</v>
       </c>
-      <c r="J193" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K193" s="5" t="s">
+      <c r="M193" s="5" t="s">
         <v>1343</v>
-      </c>
-[...4 lines deleted...]
-        <v>1345</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1346</v>
+        <v>1344</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>1324</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E194" s="5" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F194" s="5" t="s">
+        <v>1346</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>1347</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>1348</v>
       </c>
       <c r="I194" s="5" t="s">
         <v>1349</v>
       </c>
       <c r="J194" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K194" s="5" t="s">
         <v>1350</v>
       </c>
       <c r="L194" s="6" t="s">
         <v>1351</v>
       </c>
       <c r="M194" s="5" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
         <v>1353</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
       <c r="D195" s="5" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G195" s="5" t="s">
         <v>1354</v>
-      </c>
-[...11 lines deleted...]
-        </is>
       </c>
       <c r="H195" s="5" t="s">
         <v>1355</v>
       </c>
       <c r="I195" s="5" t="s">
         <v>1356</v>
       </c>
       <c r="J195" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K195" s="5" t="s">
         <v>1357</v>
       </c>
       <c r="L195" s="6" t="s">
         <v>1358</v>
       </c>
       <c r="M195" s="5" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
         <v>1360</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>120</v>
+        <v>1361</v>
       </c>
       <c r="E196" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="I196" s="5" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="J196" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="M196" s="5" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E197" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G197" s="5" t="s">
-        <v>1367</v>
+      <c r="G197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H197" s="5" t="s">
         <v>1368</v>
       </c>
       <c r="I197" s="5" t="s">
         <v>1369</v>
       </c>
       <c r="J197" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K197" s="5" t="s">
         <v>1370</v>
       </c>
       <c r="L197" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="M197" s="5" t="s">
         <v>1372</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
         <v>1373</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D198" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="D198" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E198" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="s">
         <v>1374</v>
       </c>
       <c r="H198" s="5" t="s">
         <v>1375</v>
       </c>
       <c r="I198" s="5" t="s">
         <v>1376</v>
       </c>
       <c r="J198" s="5" t="s">
-        <v>262</v>
+        <v>22</v>
       </c>
       <c r="K198" s="5" t="s">
         <v>1377</v>
       </c>
       <c r="L198" s="6" t="s">
         <v>1378</v>
       </c>
       <c r="M198" s="5" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
         <v>1380</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>1165</v>
+        <v>1331</v>
+      </c>
+      <c r="E199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G199" s="5" t="s">
         <v>1381</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>1382</v>
       </c>
       <c r="I199" s="5" t="s">
         <v>1383</v>
       </c>
       <c r="J199" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K199" s="5" t="s">
         <v>1384</v>
       </c>
       <c r="L199" s="6" t="s">
         <v>1385</v>
       </c>
       <c r="M199" s="5" t="s">
         <v>1386</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
         <v>1387</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D200" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="D200" s="5" t="s">
-[...7 lines deleted...]
-      <c r="F200" s="5" t="s">
+      <c r="E200" s="5" t="s">
+        <v>1173</v>
+      </c>
+      <c r="F200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G200" s="5" t="s">
         <v>1388</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H200" s="5" t="s">
         <v>1389</v>
       </c>
       <c r="I200" s="5" t="s">
         <v>1390</v>
       </c>
       <c r="J200" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K200" s="5" t="s">
         <v>1391</v>
       </c>
       <c r="L200" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="M200" s="5" t="s">
         <v>1393</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
         <v>1394</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>443</v>
+        <v>120</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="E201" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F201" s="5" t="s">
         <v>1395</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
         <v>1396</v>
       </c>
       <c r="I201" s="5" t="s">
         <v>1397</v>
       </c>
       <c r="J201" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K201" s="5" t="s">
         <v>1398</v>
       </c>
-      <c r="K201" s="5" t="s">
+      <c r="L201" s="6" t="s">
         <v>1399</v>
       </c>
-      <c r="L201" s="6" t="s">
+      <c r="M201" s="5" t="s">
         <v>1400</v>
-      </c>
-[...1 lines deleted...]
-        <v>1401</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B202" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C202" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="E202" s="5" t="s">
         <v>1402</v>
-      </c>
-[...12 lines deleted...]
-        </is>
       </c>
       <c r="F202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H202" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="I202" s="5" t="s">
         <v>1404</v>
       </c>
       <c r="J202" s="5" t="s">
-        <v>22</v>
+        <v>1405</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>1354</v>
+        <v>16</v>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="J203" s="5" t="s">
-        <v>1411</v>
+        <v>22</v>
       </c>
       <c r="K203" s="5" t="s">
         <v>1412</v>
       </c>
       <c r="L203" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="M203" s="5" t="s">
         <v>1414</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
         <v>1415</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D204" s="5" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H204" s="5" t="s">
         <v>1416</v>
       </c>
-      <c r="E204" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H204" s="5" t="s">
+      <c r="I204" s="5" t="s">
         <v>1417</v>
       </c>
-      <c r="I204" s="5" t="s">
+      <c r="J204" s="5" t="s">
         <v>1418</v>
-      </c>
-[...1 lines deleted...]
-        <v>1411</v>
       </c>
       <c r="K204" s="5" t="s">
         <v>1419</v>
       </c>
       <c r="L204" s="6" t="s">
         <v>1420</v>
       </c>
       <c r="M204" s="5" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
         <v>1422</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>101</v>
-[...7 lines deleted...]
-      <c r="G205" s="5" t="s">
         <v>1423</v>
+      </c>
+      <c r="E205" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F205" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G205" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H205" s="5" t="s">
         <v>1424</v>
       </c>
       <c r="I205" s="5" t="s">
         <v>1425</v>
       </c>
       <c r="J205" s="5" t="s">
-        <v>262</v>
+        <v>1418</v>
       </c>
       <c r="K205" s="5" t="s">
         <v>1426</v>
       </c>
       <c r="L205" s="6" t="s">
         <v>1427</v>
       </c>
       <c r="M205" s="5" t="s">
         <v>1428</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
         <v>1429</v>
       </c>
       <c r="B206" s="5" t="s">
-        <v>927</v>
+        <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>1243</v>
+        <v>101</v>
       </c>
       <c r="E206" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="F206" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G206" s="5" t="s">
         <v>1430</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="H206" s="5" t="s">
         <v>1431</v>
       </c>
       <c r="I206" s="5" t="s">
         <v>1432</v>
       </c>
       <c r="J206" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="K206" s="5" t="s">
         <v>1433</v>
       </c>
-      <c r="K206" s="5" t="s">
+      <c r="L206" s="6" t="s">
         <v>1434</v>
       </c>
-      <c r="L206" s="6" t="s">
+      <c r="M206" s="5" t="s">
         <v>1435</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B207" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="C207" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D207" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="E207" s="5" t="s">
         <v>1437</v>
       </c>
-      <c r="B207" s="5" t="s">
-[...18 lines deleted...]
-        </is>
+      <c r="F207" s="5" t="s">
+        <v>1251</v>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
         <v>1438</v>
       </c>
-      <c r="I207" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="I207" s="5" t="s">
+        <v>1439</v>
+      </c>
+      <c r="J207" s="5" t="s">
+        <v>1440</v>
       </c>
       <c r="K207" s="5" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1440</v>
-[...1 lines deleted...]
-      <c r="M207" s="5"/>
+        <v>1442</v>
+      </c>
+      <c r="M207" s="5" t="s">
+        <v>1443</v>
+      </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="B208" s="5" t="s">
-        <v>14</v>
+        <v>545</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="D208" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1442</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>1445</v>
+      </c>
+      <c r="I208" s="5"/>
+      <c r="J208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1445</v>
-[...3 lines deleted...]
-      </c>
+        <v>1447</v>
+      </c>
+      <c r="M208" s="5"/>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>1324</v>
+        <v>16</v>
       </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F209" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G209" s="5" t="s">
+      <c r="F209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H209" s="5" t="s">
         <v>1449</v>
       </c>
-      <c r="H209" s="5" t="s">
+      <c r="I209" s="5" t="s">
         <v>1450</v>
       </c>
-      <c r="I209" s="5" t="s">
+      <c r="J209" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K209" s="5" t="s">
         <v>1451</v>
       </c>
-      <c r="J209" s="5" t="s">
+      <c r="L209" s="6" t="s">
         <v>1452</v>
       </c>
-      <c r="K209" s="5" t="s">
+      <c r="M209" s="5" t="s">
         <v>1453</v>
-      </c>
-[...4 lines deleted...]
-        <v>1455</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B210" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C210" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D210" s="5" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F210" s="5" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G210" s="5" t="s">
         <v>1456</v>
       </c>
-      <c r="B210" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D210" s="5" t="s">
+      <c r="H210" s="5" t="s">
         <v>1457</v>
       </c>
-      <c r="E210" s="5" t="s">
-[...7 lines deleted...]
-      <c r="G210" s="5" t="s">
+      <c r="I210" s="5" t="s">
         <v>1458</v>
       </c>
-      <c r="H210" s="5" t="s">
+      <c r="J210" s="5" t="s">
         <v>1459</v>
       </c>
-      <c r="I210" s="5" t="s">
+      <c r="K210" s="5" t="s">
         <v>1460</v>
       </c>
-      <c r="J210" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K210" s="5" t="s">
+      <c r="L210" s="6" t="s">
         <v>1461</v>
       </c>
-      <c r="L210" s="6" t="s">
+      <c r="M210" s="5" t="s">
         <v>1462</v>
-      </c>
-[...1 lines deleted...]
-        <v>1463</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B211" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C211" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D211" s="5" t="s">
         <v>1464</v>
       </c>
-      <c r="B211" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C211" s="5" t="s">
+      <c r="E211" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F211" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G211" s="5" t="s">
         <v>1465</v>
       </c>
-      <c r="D211" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G211" s="5" t="s">
+      <c r="H211" s="5" t="s">
         <v>1466</v>
       </c>
-      <c r="H211" s="5" t="s">
+      <c r="I211" s="5" t="s">
         <v>1467</v>
-      </c>
-[...1 lines deleted...]
-        <v>1468</v>
       </c>
       <c r="J211" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K211" s="5" t="s">
+        <v>1468</v>
+      </c>
+      <c r="L211" s="6" t="s">
         <v>1469</v>
       </c>
-      <c r="L211" s="6" t="s">
+      <c r="M211" s="5" t="s">
         <v>1470</v>
-      </c>
-[...1 lines deleted...]
-        <v>1471</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B212" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C212" s="5" t="s">
         <v>1472</v>
       </c>
-      <c r="B212" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D212" s="5" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F212" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G212" s="5" t="s">
         <v>1473</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>1474</v>
       </c>
       <c r="I212" s="5" t="s">
         <v>1475</v>
       </c>
       <c r="J212" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K212" s="5" t="s">
         <v>1476</v>
       </c>
       <c r="L212" s="6" t="s">
         <v>1477</v>
       </c>
       <c r="M212" s="5" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
         <v>1479</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>1165</v>
+        <v>17</v>
       </c>
       <c r="F213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G213" s="5" t="s">
         <v>1480</v>
       </c>
       <c r="H213" s="5" t="s">
         <v>1481</v>
       </c>
       <c r="I213" s="5" t="s">
         <v>1482</v>
       </c>
       <c r="J213" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K213" s="5" t="s">
         <v>1483</v>
       </c>
-      <c r="K213" s="5" t="s">
+      <c r="L213" s="6" t="s">
         <v>1484</v>
       </c>
-      <c r="L213" s="6" t="s">
+      <c r="M213" s="5" t="s">
         <v>1485</v>
-      </c>
-[...1 lines deleted...]
-        <v>1486</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B214" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C214" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D214" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E214" s="5" t="s">
+        <v>1173</v>
+      </c>
+      <c r="F214" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G214" s="5" t="s">
         <v>1487</v>
-      </c>
-[...18 lines deleted...]
-        <v>857</v>
       </c>
       <c r="H214" s="5" t="s">
         <v>1488</v>
       </c>
       <c r="I214" s="5" t="s">
         <v>1489</v>
       </c>
       <c r="J214" s="5" t="s">
-        <v>22</v>
+        <v>1490</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>1229</v>
+        <v>120</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="E215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F215" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>1395</v>
+      </c>
+      <c r="G215" s="5" t="s">
+        <v>583</v>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="I215" s="5" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="J215" s="5" t="s">
-        <v>455</v>
+        <v>22</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>443</v>
+        <v>1237</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>444</v>
-[...7 lines deleted...]
-        </is>
+        <v>101</v>
+      </c>
+      <c r="E216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F216" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
         <v>1501</v>
       </c>
       <c r="I216" s="5" t="s">
         <v>1502</v>
       </c>
       <c r="J216" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="K216" s="5" t="s">
         <v>1503</v>
       </c>
-      <c r="K216" s="5" t="s">
+      <c r="L216" s="6" t="s">
         <v>1504</v>
       </c>
-      <c r="L216" s="6" t="s">
+      <c r="M216" s="5" t="s">
         <v>1505</v>
-      </c>
-[...1 lines deleted...]
-        <v>1506</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B217" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C217" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="D217" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="E217" s="5" t="s">
         <v>1507</v>
       </c>
-      <c r="B217" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G217" s="5" t="s">
+      <c r="G217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H217" s="5" t="s">
         <v>1508</v>
       </c>
-      <c r="H217" s="5" t="s">
+      <c r="I217" s="5" t="s">
         <v>1509</v>
       </c>
-      <c r="I217" s="5" t="s">
+      <c r="J217" s="5" t="s">
         <v>1510</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K217" s="5" t="s">
         <v>1511</v>
       </c>
       <c r="L217" s="6" t="s">
         <v>1512</v>
       </c>
       <c r="M217" s="5" t="s">
         <v>1513</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
         <v>1514</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>443</v>
+        <v>16</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>1500</v>
-[...1 lines deleted...]
-      <c r="F218" s="5" t="s">
+        <v>1173</v>
+      </c>
+      <c r="F218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G218" s="5" t="s">
         <v>1515</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H218" s="5" t="s">
         <v>1516</v>
       </c>
       <c r="I218" s="5" t="s">
         <v>1517</v>
       </c>
       <c r="J218" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K218" s="5" t="s">
         <v>1518</v>
       </c>
-      <c r="K218" s="5" t="s">
+      <c r="L218" s="6" t="s">
         <v>1519</v>
       </c>
-      <c r="L218" s="6" t="s">
+      <c r="M218" s="5" t="s">
         <v>1520</v>
-      </c>
-[...1 lines deleted...]
-        <v>1521</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B219" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C219" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="D219" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="E219" s="5" t="s">
+        <v>1507</v>
+      </c>
+      <c r="F219" s="5" t="s">
         <v>1522</v>
-      </c>
-[...13 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="s">
         <v>1523</v>
       </c>
       <c r="I219" s="5" t="s">
         <v>1524</v>
       </c>
       <c r="J219" s="5" t="s">
-        <v>262</v>
+        <v>1525</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="M219" s="5" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>443</v>
+        <v>1237</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E220" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F220" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="I220" s="5" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="J220" s="5" t="s">
-        <v>172</v>
+        <v>262</v>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="M220" s="5" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
-        <v>1229</v>
+        <v>443</v>
       </c>
       <c r="D221" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>1535</v>
+        <v>18</v>
       </c>
       <c r="F221" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H221" s="5" t="s">
         <v>1536</v>
       </c>
       <c r="I221" s="5" t="s">
         <v>1537</v>
       </c>
       <c r="J221" s="5" t="s">
-        <v>262</v>
+        <v>172</v>
       </c>
       <c r="K221" s="5" t="s">
         <v>1538</v>
       </c>
       <c r="L221" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="M221" s="5" t="s">
         <v>1540</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
         <v>1541</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
-        <v>16</v>
+        <v>1237</v>
       </c>
       <c r="D222" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>18</v>
+        <v>1542</v>
       </c>
       <c r="F222" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G222" s="5" t="s">
-        <v>1542</v>
+      <c r="G222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H222" s="5" t="s">
         <v>1543</v>
       </c>
       <c r="I222" s="5" t="s">
         <v>1544</v>
       </c>
       <c r="J222" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K222" s="5" t="s">
         <v>1545</v>
       </c>
       <c r="L222" s="6" t="s">
         <v>1546</v>
       </c>
       <c r="M222" s="5" t="s">
         <v>1547</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
         <v>1548</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="E223" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F223" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F223" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>1549</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>1550</v>
       </c>
       <c r="I223" s="5" t="s">
         <v>1551</v>
       </c>
       <c r="J223" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K223" s="5" t="s">
         <v>1552</v>
       </c>
       <c r="L223" s="6" t="s">
         <v>1553</v>
       </c>
       <c r="M223" s="5" t="s">
         <v>1554</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
         <v>1555</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D224" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="D224" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E224" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G224" s="5" t="s">
         <v>1556</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>1557</v>
       </c>
       <c r="I224" s="5" t="s">
         <v>1558</v>
       </c>
       <c r="J224" s="5" t="s">
-        <v>262</v>
+        <v>22</v>
       </c>
       <c r="K224" s="5" t="s">
         <v>1559</v>
       </c>
       <c r="L224" s="6" t="s">
         <v>1560</v>
       </c>
       <c r="M224" s="5" t="s">
         <v>1561</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
         <v>1562</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C225" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D225" s="5" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G225" s="5" t="s">
         <v>1563</v>
       </c>
-      <c r="D225" s="5" t="s">
-[...10 lines deleted...]
-      <c r="G225" s="5" t="s">
+      <c r="H225" s="5" t="s">
         <v>1564</v>
       </c>
-      <c r="H225" s="5" t="s">
+      <c r="I225" s="5" t="s">
         <v>1565</v>
       </c>
-      <c r="I225" s="5" t="s">
+      <c r="J225" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="K225" s="5" t="s">
         <v>1566</v>
       </c>
-      <c r="J225" s="5" t="s">
+      <c r="L225" s="6" t="s">
         <v>1567</v>
       </c>
-      <c r="K225" s="5" t="s">
+      <c r="M225" s="5" t="s">
         <v>1568</v>
-      </c>
-[...4 lines deleted...]
-        <v>1570</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B226" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C226" s="5" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="E226" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G226" s="5" t="s">
         <v>1571</v>
       </c>
-      <c r="B226" s="5" t="s">
-[...16 lines deleted...]
-      <c r="G226" s="5" t="s">
+      <c r="H226" s="5" t="s">
         <v>1572</v>
       </c>
-      <c r="H226" s="5" t="s">
+      <c r="I226" s="5" t="s">
         <v>1573</v>
       </c>
-      <c r="I226" s="5" t="s">
+      <c r="J226" s="5" t="s">
         <v>1574</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K226" s="5" t="s">
         <v>1575</v>
       </c>
       <c r="L226" s="6" t="s">
         <v>1576</v>
       </c>
       <c r="M226" s="5" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
         <v>1578</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E227" s="5" t="s">
@@ -25900,4800 +26008,4886 @@
       <c r="M227" s="5" t="s">
         <v>1584</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
         <v>1585</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E228" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G228" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G228" s="5" t="s">
+        <v>1586</v>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1586</v>
-[...1 lines deleted...]
-      <c r="I228" s="5"/>
+        <v>1587</v>
+      </c>
+      <c r="I228" s="5" t="s">
+        <v>1588</v>
+      </c>
       <c r="J228" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E229" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H229" s="5" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="I229" s="5"/>
       <c r="J229" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="M229" s="5" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>1563</v>
+        <v>16</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>1243</v>
+        <v>120</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G230" s="5" t="s">
-        <v>1596</v>
+      <c r="G230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1597</v>
-[...1 lines deleted...]
-      <c r="I230" s="5" t="s">
         <v>1598</v>
       </c>
+      <c r="I230" s="5"/>
       <c r="J230" s="5" t="s">
-        <v>1567</v>
+        <v>22</v>
       </c>
       <c r="K230" s="5" t="s">
         <v>1599</v>
       </c>
       <c r="L230" s="6" t="s">
         <v>1600</v>
       </c>
       <c r="M230" s="5" t="s">
         <v>1601</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
         <v>1602</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>16</v>
+        <v>1570</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>1416</v>
-[...4 lines deleted...]
-        </is>
+        <v>582</v>
+      </c>
+      <c r="E231" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G231" s="5" t="s">
         <v>1603</v>
       </c>
       <c r="H231" s="5" t="s">
         <v>1604</v>
       </c>
       <c r="I231" s="5" t="s">
         <v>1605</v>
       </c>
       <c r="J231" s="5" t="s">
-        <v>262</v>
+        <v>1574</v>
       </c>
       <c r="K231" s="5" t="s">
         <v>1606</v>
       </c>
       <c r="L231" s="6" t="s">
         <v>1607</v>
       </c>
       <c r="M231" s="5" t="s">
         <v>1608</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
         <v>1609</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D232" s="5" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G232" s="5" t="s">
         <v>1610</v>
       </c>
-      <c r="D232" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E232" s="5" t="s">
+      <c r="H232" s="5" t="s">
         <v>1611</v>
-      </c>
-[...11 lines deleted...]
-        </is>
       </c>
       <c r="I232" s="5" t="s">
         <v>1612</v>
       </c>
       <c r="J232" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K232" s="5" t="s">
         <v>1613</v>
       </c>
       <c r="L232" s="6" t="s">
         <v>1614</v>
       </c>
       <c r="M232" s="5" t="s">
         <v>1615</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
         <v>1616</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>120</v>
+        <v>1617</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>101</v>
+      </c>
+      <c r="E233" s="5" t="s">
+        <v>1618</v>
       </c>
       <c r="F233" s="5" t="s">
-        <v>1388</v>
-[...5 lines deleted...]
-        <v>1618</v>
+        <v>18</v>
+      </c>
+      <c r="G233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I233" s="5" t="s">
         <v>1619</v>
       </c>
       <c r="J233" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K233" s="5" t="s">
         <v>1620</v>
       </c>
       <c r="L233" s="6" t="s">
         <v>1621</v>
       </c>
       <c r="M233" s="5" t="s">
         <v>1622</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
         <v>1623</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>1610</v>
+        <v>120</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>1611</v>
+        <v>16</v>
+      </c>
+      <c r="E234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F234" s="5" t="s">
-        <v>18</v>
-[...11 lines deleted...]
-      <c r="I234" s="5"/>
+        <v>1395</v>
+      </c>
+      <c r="G234" s="5" t="s">
+        <v>1624</v>
+      </c>
+      <c r="H234" s="5" t="s">
+        <v>1625</v>
+      </c>
+      <c r="I234" s="5" t="s">
+        <v>1626</v>
+      </c>
       <c r="J234" s="5" t="s">
-        <v>262</v>
+        <v>22</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="M234" s="5" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>120</v>
+        <v>1617</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>16</v>
-[...19 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F235" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I235" s="5"/>
       <c r="J235" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K235" s="5" t="s">
         <v>1631</v>
       </c>
       <c r="L235" s="6" t="s">
         <v>1632</v>
       </c>
       <c r="M235" s="5" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
         <v>1634</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>1610</v>
+        <v>120</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>101</v>
-[...17 lines deleted...]
-      <c r="I236" s="5"/>
+        <v>16</v>
+      </c>
+      <c r="E236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G236" s="5" t="s">
+        <v>1635</v>
+      </c>
+      <c r="H236" s="5" t="s">
+        <v>1636</v>
+      </c>
+      <c r="I236" s="5" t="s">
+        <v>1637</v>
+      </c>
       <c r="J236" s="5" t="s">
-        <v>262</v>
+        <v>22</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1636</v>
+        <v>1639</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1637</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1638</v>
+        <v>1641</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
-        <v>1610</v>
+        <v>1617</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>1611</v>
+        <v>1618</v>
       </c>
       <c r="F237" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I237" s="5"/>
       <c r="J237" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>1639</v>
+        <v>1642</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1640</v>
+        <v>1643</v>
       </c>
       <c r="M237" s="5" t="s">
-        <v>1641</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1642</v>
+        <v>1645</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>1610</v>
+        <v>1617</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>1611</v>
+        <v>1618</v>
       </c>
       <c r="F238" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I238" s="5"/>
       <c r="J238" s="5" t="s">
-        <v>1643</v>
+        <v>262</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="M238" s="5" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>1648</v>
+        <v>1617</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="E239" s="5" t="s">
-        <v>1649</v>
-[...6 lines deleted...]
-      <c r="G239" s="5" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F239" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I239" s="5"/>
+      <c r="J239" s="5" t="s">
         <v>1650</v>
       </c>
-      <c r="H239" s="5" t="s">
+      <c r="K239" s="5" t="s">
         <v>1651</v>
       </c>
-      <c r="I239" s="5" t="s">
+      <c r="L239" s="6" t="s">
         <v>1652</v>
       </c>
-      <c r="J239" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K239" s="5" t="s">
+      <c r="M239" s="5" t="s">
         <v>1653</v>
-      </c>
-[...4 lines deleted...]
-        <v>1655</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B240" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C240" s="5" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D240" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E240" s="5" t="s">
         <v>1656</v>
       </c>
-      <c r="B240" s="5" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="F240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G240" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G240" s="5" t="s">
+        <v>1657</v>
       </c>
       <c r="H240" s="5" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="I240" s="5" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="J240" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K240" s="5" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="L240" s="6" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="M240" s="5" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>1361</v>
+      </c>
+      <c r="E241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H241" s="5" t="s">
         <v>1664</v>
       </c>
       <c r="I241" s="5" t="s">
         <v>1665</v>
       </c>
       <c r="J241" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K241" s="5" t="s">
         <v>1666</v>
       </c>
       <c r="L241" s="6" t="s">
         <v>1667</v>
       </c>
       <c r="M241" s="5" t="s">
         <v>1668</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
         <v>1669</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D242" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E242" s="5" t="s">
-        <v>1663</v>
+        <v>1670</v>
       </c>
       <c r="F242" s="5" t="s">
-        <v>1670</v>
-[...1 lines deleted...]
-      <c r="G242" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H242" s="5" t="s">
         <v>1671</v>
       </c>
-      <c r="H242" s="5" t="s">
+      <c r="I242" s="5" t="s">
         <v>1672</v>
-      </c>
-[...1 lines deleted...]
-        <v>1673</v>
       </c>
       <c r="J242" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K242" s="5" t="s">
+        <v>1673</v>
+      </c>
+      <c r="L242" s="6" t="s">
         <v>1674</v>
       </c>
-      <c r="L242" s="6" t="s">
+      <c r="M242" s="5" t="s">
         <v>1675</v>
-      </c>
-[...1 lines deleted...]
-        <v>1676</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B243" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C243" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D243" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E243" s="5" t="s">
+        <v>1670</v>
+      </c>
+      <c r="F243" s="5" t="s">
         <v>1677</v>
       </c>
-      <c r="B243" s="5" t="s">
-[...23 lines deleted...]
-        </is>
+      <c r="G243" s="5" t="s">
+        <v>1678</v>
       </c>
       <c r="H243" s="5" t="s">
-        <v>1678</v>
-[...10 lines deleted...]
-        </is>
+        <v>1679</v>
+      </c>
+      <c r="I243" s="5" t="s">
+        <v>1680</v>
+      </c>
+      <c r="J243" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="K243" s="5" t="s">
+        <v>1681</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>1679</v>
-[...1 lines deleted...]
-      <c r="M243" s="5"/>
+        <v>1682</v>
+      </c>
+      <c r="M243" s="5" t="s">
+        <v>1683</v>
+      </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1680</v>
+        <v>1684</v>
       </c>
       <c r="B244" s="5" t="s">
-        <v>14</v>
+        <v>545</v>
       </c>
       <c r="C244" s="5" t="s">
-        <v>1681</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D244" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F244" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H244" s="5" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="I244" s="5"/>
-      <c r="J244" s="5" t="s">
-[...3 lines deleted...]
-        <v>1684</v>
+      <c r="J244" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K244" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L244" s="6" t="s">
-        <v>1685</v>
-[...1 lines deleted...]
-      <c r="M244" s="5" t="s">
         <v>1686</v>
       </c>
+      <c r="M244" s="5"/>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
         <v>1687</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
-        <v>16</v>
+        <v>1688</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="E245" s="5" t="s">
-        <v>1688</v>
-[...6 lines deleted...]
-      <c r="G245" s="5" t="s">
         <v>1689</v>
+      </c>
+      <c r="F245" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G245" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H245" s="5" t="s">
         <v>1690</v>
       </c>
-      <c r="I245" s="5" t="s">
+      <c r="I245" s="5"/>
+      <c r="J245" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="K245" s="5" t="s">
         <v>1691</v>
       </c>
-      <c r="J245" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K245" s="5" t="s">
+      <c r="L245" s="6" t="s">
         <v>1692</v>
       </c>
-      <c r="L245" s="6" t="s">
+      <c r="M245" s="5" t="s">
         <v>1693</v>
-      </c>
-[...1 lines deleted...]
-        <v>1694</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B246" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C246" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D246" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E246" s="5" t="s">
         <v>1695</v>
       </c>
-      <c r="B246" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C246" s="5" t="s">
+      <c r="F246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G246" s="5" t="s">
         <v>1696</v>
       </c>
-      <c r="D246" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E246" s="5" t="s">
+      <c r="H246" s="5" t="s">
         <v>1697</v>
       </c>
-      <c r="F246" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G246" s="5" t="s">
+      <c r="I246" s="5" t="s">
         <v>1698</v>
       </c>
-      <c r="H246" s="5" t="s">
+      <c r="J246" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K246" s="5" t="s">
         <v>1699</v>
       </c>
-      <c r="I246" s="5" t="s">
+      <c r="L246" s="6" t="s">
         <v>1700</v>
       </c>
-      <c r="J246" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K246" s="5" t="s">
+      <c r="M246" s="5" t="s">
         <v>1701</v>
-      </c>
-[...4 lines deleted...]
-        <v>1703</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B247" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C247" s="5" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D247" s="5" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E247" s="5" t="s">
         <v>1704</v>
       </c>
-      <c r="B247" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C247" s="5" t="s">
+      <c r="F247" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G247" s="5" t="s">
         <v>1705</v>
-      </c>
-[...12 lines deleted...]
-        </is>
       </c>
       <c r="H247" s="5" t="s">
         <v>1706</v>
       </c>
       <c r="I247" s="5" t="s">
         <v>1707</v>
       </c>
       <c r="J247" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K247" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="L247" s="6" t="s">
         <v>1709</v>
       </c>
       <c r="M247" s="5" t="s">
         <v>1710</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
         <v>1711</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>1712</v>
       </c>
       <c r="D248" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E248" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F248" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H248" s="5" t="s">
         <v>1713</v>
       </c>
-      <c r="I248" s="5"/>
+      <c r="I248" s="5" t="s">
+        <v>1714</v>
+      </c>
       <c r="J248" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K248" s="5" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="M248" s="5" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="B249" s="5" t="s">
-        <v>927</v>
+        <v>14</v>
       </c>
       <c r="C249" s="5" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="D249" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E249" s="5" t="s">
-        <v>1719</v>
+        <v>18</v>
       </c>
       <c r="F249" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="s">
         <v>1720</v>
       </c>
-      <c r="I249" s="5" t="s">
+      <c r="I249" s="5"/>
+      <c r="J249" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="K249" s="5" t="s">
         <v>1721</v>
       </c>
-      <c r="J249" s="5" t="s">
+      <c r="L249" s="6" t="s">
         <v>1722</v>
       </c>
-      <c r="K249" s="5" t="s">
+      <c r="M249" s="5" t="s">
         <v>1723</v>
-      </c>
-[...4 lines deleted...]
-        <v>1725</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1726</v>
+        <v>1724</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
       <c r="C250" s="5" t="s">
-        <v>1718</v>
+        <v>1725</v>
       </c>
       <c r="D250" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E250" s="5" t="s">
-        <v>1727</v>
+        <v>1726</v>
       </c>
       <c r="F250" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="I250" s="5"/>
+        <v>1727</v>
+      </c>
+      <c r="I250" s="5" t="s">
+        <v>1728</v>
+      </c>
       <c r="J250" s="5" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="K250" s="5" t="s">
-        <v>1723</v>
+        <v>1730</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="M250" s="5" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>14</v>
+        <v>935</v>
       </c>
       <c r="C251" s="5" t="s">
-        <v>1732</v>
+        <v>1725</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E251" s="5" t="s">
-        <v>18</v>
+        <v>1734</v>
       </c>
       <c r="F251" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H251" s="5" t="s">
-        <v>1733</v>
+        <v>101</v>
       </c>
       <c r="I251" s="5"/>
       <c r="J251" s="5" t="s">
-        <v>262</v>
+        <v>1735</v>
       </c>
       <c r="K251" s="5" t="s">
-        <v>1734</v>
+        <v>1730</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="M251" s="5" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>1732</v>
+        <v>1739</v>
       </c>
       <c r="D252" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E252" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F252" s="5" t="s">
-        <v>1338</v>
+        <v>18</v>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H252" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H252" s="5" t="s">
+        <v>1740</v>
+      </c>
+      <c r="I252" s="5"/>
       <c r="J252" s="5" t="s">
         <v>262</v>
       </c>
       <c r="K252" s="5" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
       <c r="M252" s="5" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>545</v>
+        <v>14</v>
       </c>
       <c r="C253" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>1739</v>
+      </c>
+      <c r="D253" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E253" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F253" s="5" t="s">
+        <v>1345</v>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H253" s="5" t="s">
-[...6 lines deleted...]
-        </is>
+      <c r="H253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I253" s="5" t="s">
+        <v>1745</v>
+      </c>
+      <c r="J253" s="5" t="s">
+        <v>262</v>
       </c>
       <c r="K253" s="5" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1745</v>
-[...1 lines deleted...]
-      <c r="M253" s="5"/>
+        <v>1747</v>
+      </c>
+      <c r="M253" s="5" t="s">
+        <v>1748</v>
+      </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="B254" s="5" t="s">
-        <v>14</v>
+        <v>545</v>
       </c>
       <c r="C254" s="5" t="s">
-        <v>1747</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D254" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H254" s="5" t="s">
-        <v>1749</v>
-[...1 lines deleted...]
-      <c r="I254" s="5" t="s">
         <v>1750</v>
       </c>
-      <c r="J254" s="5" t="s">
+      <c r="I254" s="5"/>
+      <c r="J254" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K254" s="5" t="s">
         <v>1751</v>
       </c>
-      <c r="K254" s="5" t="s">
+      <c r="L254" s="6" t="s">
         <v>1752</v>
       </c>
-      <c r="L254" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M254" s="5"/>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B255" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C255" s="5" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D255" s="5" t="s">
         <v>1755</v>
       </c>
-      <c r="B255" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E255" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F255" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G255" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H255" s="5" t="s">
         <v>1756</v>
       </c>
-      <c r="F255" s="5" t="s">
+      <c r="I255" s="5" t="s">
         <v>1757</v>
       </c>
-      <c r="G255" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H255" s="5" t="s">
+      <c r="J255" s="5" t="s">
         <v>1758</v>
       </c>
-      <c r="I255" s="5" t="s">
+      <c r="K255" s="5" t="s">
         <v>1759</v>
       </c>
-      <c r="J255" s="5" t="s">
+      <c r="L255" s="6" t="s">
         <v>1760</v>
       </c>
-      <c r="K255" s="5" t="s">
+      <c r="M255" s="5" t="s">
         <v>1761</v>
-      </c>
-[...4 lines deleted...]
-        <v>1763</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B256" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C256" s="5" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D256" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="E256" s="5" t="s">
+        <v>1763</v>
+      </c>
+      <c r="F256" s="5" t="s">
         <v>1764</v>
       </c>
-      <c r="B256" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C256" s="5" t="s">
+      <c r="G256" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H256" s="5" t="s">
         <v>1765</v>
       </c>
-      <c r="D256" s="5" t="s">
+      <c r="I256" s="5" t="s">
         <v>1766</v>
       </c>
-      <c r="E256" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H256" s="5" t="s">
+      <c r="J256" s="5" t="s">
         <v>1767</v>
-      </c>
-[...2 lines deleted...]
-        <v>1313</v>
       </c>
       <c r="K256" s="5" t="s">
         <v>1768</v>
       </c>
       <c r="L256" s="6" t="s">
         <v>1769</v>
       </c>
       <c r="M256" s="5" t="s">
         <v>1770</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
         <v>1771</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="5" t="s">
-        <v>1747</v>
+        <v>1772</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>444</v>
+        <v>1773</v>
       </c>
       <c r="E257" s="5" t="s">
-        <v>1772</v>
-[...2 lines deleted...]
-        <v>1773</v>
+        <v>18</v>
+      </c>
+      <c r="F257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H257" s="5" t="s">
         <v>1774</v>
       </c>
-      <c r="I257" s="5" t="s">
+      <c r="I257" s="5"/>
+      <c r="J257" s="5" t="s">
+        <v>1320</v>
+      </c>
+      <c r="K257" s="5" t="s">
         <v>1775</v>
       </c>
-      <c r="J257" s="5" t="s">
+      <c r="L257" s="6" t="s">
         <v>1776</v>
       </c>
-      <c r="K257" s="5" t="s">
+      <c r="M257" s="5" t="s">
         <v>1777</v>
-      </c>
-[...4 lines deleted...]
-        <v>1779</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B258" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C258" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="D258" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="E258" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F258" s="5" t="s">
+        <v>1779</v>
+      </c>
+      <c r="G258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H258" s="5" t="s">
         <v>1780</v>
       </c>
-      <c r="B258" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C258" s="5" t="s">
+      <c r="I258" s="5" t="s">
         <v>1781</v>
       </c>
-      <c r="D258" s="5" t="s">
-[...13 lines deleted...]
-      <c r="H258" s="5" t="s">
+      <c r="J258" s="5" t="s">
         <v>1782</v>
-      </c>
-[...2 lines deleted...]
-        <v>262</v>
       </c>
       <c r="K258" s="5" t="s">
         <v>1783</v>
       </c>
       <c r="L258" s="6" t="s">
         <v>1784</v>
       </c>
       <c r="M258" s="5" t="s">
         <v>1785</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
         <v>1786</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>443</v>
+        <v>1754</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>1243</v>
+        <v>444</v>
       </c>
       <c r="E259" s="5" t="s">
         <v>1787</v>
       </c>
       <c r="F259" s="5" t="s">
         <v>1788</v>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H259" s="5" t="s">
         <v>1789</v>
       </c>
       <c r="I259" s="5" t="s">
         <v>1790</v>
       </c>
       <c r="J259" s="5" t="s">
         <v>1791</v>
       </c>
       <c r="K259" s="5" t="s">
         <v>1792</v>
       </c>
       <c r="L259" s="6" t="s">
         <v>1793</v>
       </c>
       <c r="M259" s="5" t="s">
         <v>1794</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
         <v>1795</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="5" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D260" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="D260" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E260" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F260" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G260" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H260" s="5" t="s">
         <v>1797</v>
-      </c>
-[...11 lines deleted...]
-        <v>1798</v>
       </c>
       <c r="I260" s="5"/>
       <c r="J260" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="K260" s="5" t="s">
+        <v>1798</v>
+      </c>
+      <c r="L260" s="6" t="s">
         <v>1799</v>
       </c>
-      <c r="K260" s="5" t="s">
+      <c r="M260" s="5" t="s">
         <v>1800</v>
-      </c>
-[...4 lines deleted...]
-        <v>1802</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B261" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C261" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="D261" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="E261" s="5" t="s">
+        <v>1802</v>
+      </c>
+      <c r="F261" s="5" t="s">
         <v>1803</v>
-      </c>
-[...17 lines deleted...]
-        </is>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H261" s="5" t="s">
         <v>1804</v>
       </c>
       <c r="I261" s="5" t="s">
         <v>1805</v>
       </c>
       <c r="J261" s="5" t="s">
         <v>1806</v>
       </c>
       <c r="K261" s="5" t="s">
         <v>1807</v>
       </c>
       <c r="L261" s="6" t="s">
         <v>1808</v>
       </c>
       <c r="M261" s="5" t="s">
         <v>1809</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
         <v>1810</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C262" s="5" t="s">
-        <v>1354</v>
+        <v>101</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>1416</v>
-[...4 lines deleted...]
-        </is>
+        <v>1811</v>
+      </c>
+      <c r="E262" s="5" t="s">
+        <v>1812</v>
       </c>
       <c r="F262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
-        <v>1811</v>
-[...3 lines deleted...]
-      </c>
+        <v>1813</v>
+      </c>
+      <c r="I262" s="5"/>
       <c r="J262" s="5" t="s">
-        <v>1806</v>
+        <v>1814</v>
       </c>
       <c r="K262" s="5" t="s">
-        <v>1813</v>
+        <v>1815</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1814</v>
+        <v>1816</v>
       </c>
       <c r="M262" s="5" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
-        <v>1817</v>
+        <v>1772</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>101</v>
-[...4 lines deleted...]
-      <c r="F263" s="5" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E263" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F263" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G263" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H263" s="5" t="s">
         <v>1819</v>
       </c>
-      <c r="G263" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H263" s="5" t="s">
+      <c r="I263" s="5" t="s">
         <v>1820</v>
       </c>
-      <c r="I263" s="5" t="s">
+      <c r="J263" s="5" t="s">
         <v>1821</v>
       </c>
-      <c r="J263" s="5" t="s">
+      <c r="K263" s="5" t="s">
         <v>1822</v>
       </c>
-      <c r="K263" s="5" t="s">
+      <c r="L263" s="6" t="s">
         <v>1823</v>
       </c>
-      <c r="L263" s="6" t="s">
+      <c r="M263" s="5" t="s">
         <v>1824</v>
-      </c>
-[...1 lines deleted...]
-        <v>1825</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B264" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C264" s="5" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D264" s="5" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H264" s="5" t="s">
         <v>1826</v>
       </c>
-      <c r="B264" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D264" s="5" t="s">
+      <c r="I264" s="5" t="s">
         <v>1827</v>
       </c>
-      <c r="E264" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H264" s="5" t="s">
+      <c r="J264" s="5" t="s">
+        <v>1821</v>
+      </c>
+      <c r="K264" s="5" t="s">
         <v>1828</v>
       </c>
-      <c r="I264" s="5" t="s">
+      <c r="L264" s="6" t="s">
         <v>1829</v>
       </c>
-      <c r="J264" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K264" s="5" t="s">
+      <c r="M264" s="5" t="s">
         <v>1830</v>
-      </c>
-[...4 lines deleted...]
-        <v>1832</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B265" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C265" s="5" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D265" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E265" s="5" t="s">
         <v>1833</v>
       </c>
-      <c r="B265" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C265" s="5" t="s">
+      <c r="F265" s="5" t="s">
         <v>1834</v>
       </c>
-      <c r="D265" s="5" t="s">
+      <c r="G265" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H265" s="5" t="s">
         <v>1835</v>
       </c>
-      <c r="E265" s="5" t="s">
-[...13 lines deleted...]
-      <c r="I265" s="5"/>
+      <c r="I265" s="5" t="s">
+        <v>1836</v>
+      </c>
       <c r="J265" s="5" t="s">
-        <v>287</v>
+        <v>1837</v>
       </c>
       <c r="K265" s="5" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="M265" s="5" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
-        <v>16</v>
+        <v>1361</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>1840</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1842</v>
+      </c>
+      <c r="E266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H266" s="5" t="s">
-        <v>1841</v>
+        <v>1843</v>
       </c>
       <c r="I266" s="5" t="s">
-        <v>1842</v>
+        <v>1844</v>
       </c>
       <c r="J266" s="5" t="s">
-        <v>1799</v>
+        <v>1814</v>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
       <c r="M266" s="5" t="s">
-        <v>1845</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>1284</v>
+        <v>1849</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>1765</v>
-[...9 lines deleted...]
-        </is>
+        <v>1850</v>
+      </c>
+      <c r="E267" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F267" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="s">
-        <v>1847</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I267" s="5"/>
       <c r="J267" s="5" t="s">
-        <v>1806</v>
+        <v>287</v>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
       <c r="M267" s="5" t="s">
-        <v>1851</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1852</v>
+        <v>1854</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>1416</v>
+        <v>1855</v>
       </c>
       <c r="E268" s="5" t="s">
-        <v>1338</v>
+        <v>17</v>
       </c>
       <c r="F268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H268" s="5" t="s">
-        <v>1853</v>
-[...1 lines deleted...]
-      <c r="I268" s="5"/>
+        <v>1856</v>
+      </c>
+      <c r="I268" s="5" t="s">
+        <v>1857</v>
+      </c>
       <c r="J268" s="5" t="s">
-        <v>1854</v>
+        <v>1814</v>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1855</v>
+        <v>1858</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1856</v>
+        <v>1859</v>
       </c>
       <c r="M268" s="5" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1858</v>
+        <v>1861</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
-        <v>1859</v>
+        <v>1291</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>1772</v>
+      </c>
+      <c r="E269" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F269" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="I269" s="5" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="J269" s="5" t="s">
-        <v>1863</v>
+        <v>1821</v>
       </c>
       <c r="K269" s="5" t="s">
         <v>1864</v>
       </c>
       <c r="L269" s="6" t="s">
         <v>1865</v>
       </c>
       <c r="M269" s="5" t="s">
         <v>1866</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
         <v>1867</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>1747</v>
+        <v>1423</v>
       </c>
       <c r="E270" s="5" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F270" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G270" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H270" s="5" t="s">
         <v>1868</v>
       </c>
-      <c r="F270" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H270" s="5" t="s">
+      <c r="I270" s="5"/>
+      <c r="J270" s="5" t="s">
         <v>1869</v>
       </c>
-      <c r="I270" s="5" t="s">
+      <c r="K270" s="5" t="s">
         <v>1870</v>
       </c>
-      <c r="J270" s="5" t="s">
+      <c r="L270" s="6" t="s">
         <v>1871</v>
       </c>
-      <c r="K270" s="5" t="s">
+      <c r="M270" s="5" t="s">
         <v>1872</v>
-      </c>
-[...4 lines deleted...]
-        <v>1874</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B271" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C271" s="5" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D271" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E271" s="5" t="s">
         <v>1875</v>
       </c>
-      <c r="B271" s="5" t="s">
-[...16 lines deleted...]
-        </is>
+      <c r="F271" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="s">
         <v>1876</v>
       </c>
       <c r="I271" s="5" t="s">
         <v>1877</v>
       </c>
       <c r="J271" s="5" t="s">
         <v>1878</v>
       </c>
       <c r="K271" s="5" t="s">
         <v>1879</v>
       </c>
       <c r="L271" s="6" t="s">
         <v>1880</v>
       </c>
       <c r="M271" s="5" t="s">
         <v>1881</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
         <v>1882</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>444</v>
+        <v>27</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>443</v>
+        <v>1754</v>
       </c>
       <c r="E272" s="5" t="s">
         <v>1883</v>
       </c>
-      <c r="F272" s="5" t="s">
+      <c r="F272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H272" s="5" t="s">
         <v>1884</v>
       </c>
-      <c r="G272" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H272" s="5" t="s">
+      <c r="I272" s="5" t="s">
         <v>1885</v>
       </c>
-      <c r="I272" s="5" t="s">
+      <c r="J272" s="5" t="s">
         <v>1886</v>
       </c>
-      <c r="J272" s="5" t="s">
+      <c r="K272" s="5" t="s">
         <v>1887</v>
       </c>
-      <c r="K272" s="5" t="s">
+      <c r="L272" s="6" t="s">
         <v>1888</v>
       </c>
-      <c r="L272" s="6" t="s">
+      <c r="M272" s="5" t="s">
         <v>1889</v>
-      </c>
-[...1 lines deleted...]
-        <v>1890</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B273" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C273" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D273" s="5" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H273" s="5" t="s">
         <v>1891</v>
       </c>
-      <c r="B273" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H273" s="5" t="s">
+      <c r="I273" s="5" t="s">
         <v>1892</v>
       </c>
-      <c r="I273" s="5" t="s">
+      <c r="J273" s="5" t="s">
         <v>1893</v>
-      </c>
-[...1 lines deleted...]
-        <v>1806</v>
       </c>
       <c r="K273" s="5" t="s">
         <v>1894</v>
       </c>
       <c r="L273" s="6" t="s">
         <v>1895</v>
       </c>
       <c r="M273" s="5" t="s">
         <v>1896</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
         <v>1897</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C274" s="5" t="s">
-        <v>160</v>
+        <v>444</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E274" s="5" t="s">
         <v>1898</v>
       </c>
-      <c r="F274" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F274" s="5" t="s">
+        <v>1899</v>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="I274" s="5" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="J274" s="5" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="M274" s="5" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="B275" s="5" t="s">
-        <v>927</v>
+        <v>14</v>
       </c>
       <c r="C275" s="5" t="s">
-        <v>1906</v>
+        <v>1772</v>
       </c>
       <c r="D275" s="5" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H275" s="5" t="s">
         <v>1907</v>
       </c>
-      <c r="E275" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F275" s="5" t="s">
+      <c r="I275" s="5" t="s">
         <v>1908</v>
       </c>
-      <c r="G275" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I275" s="5" t="s">
+      <c r="J275" s="5" t="s">
+        <v>1821</v>
+      </c>
+      <c r="K275" s="5" t="s">
         <v>1909</v>
       </c>
-      <c r="J275" s="5" t="s">
+      <c r="L275" s="6" t="s">
         <v>1910</v>
       </c>
-      <c r="K275" s="5" t="s">
+      <c r="M275" s="5" t="s">
         <v>1911</v>
-      </c>
-[...4 lines deleted...]
-        <v>1913</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1914</v>
+        <v>1912</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C276" s="5" t="s">
-        <v>444</v>
+        <v>160</v>
       </c>
       <c r="D276" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E276" s="5" t="s">
-        <v>1883</v>
-[...1 lines deleted...]
-      <c r="F276" s="5" t="s">
+        <v>1913</v>
+      </c>
+      <c r="F276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H276" s="5" t="s">
+        <v>1914</v>
+      </c>
+      <c r="I276" s="5" t="s">
         <v>1915</v>
       </c>
-      <c r="G276" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H276" s="5" t="s">
+      <c r="J276" s="5" t="s">
         <v>1916</v>
       </c>
-      <c r="I276" s="5" t="s">
+      <c r="K276" s="5" t="s">
         <v>1917</v>
       </c>
-      <c r="J276" s="5" t="s">
+      <c r="L276" s="6" t="s">
         <v>1918</v>
       </c>
-      <c r="K276" s="5" t="s">
+      <c r="M276" s="5" t="s">
         <v>1919</v>
-      </c>
-[...4 lines deleted...]
-        <v>1921</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B277" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="C277" s="5" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D277" s="5" t="s">
         <v>1922</v>
       </c>
-      <c r="B277" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E277" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F277" s="5" t="s">
         <v>1923</v>
       </c>
-      <c r="F277" s="5" t="s">
+      <c r="G277" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H277" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I277" s="5" t="s">
         <v>1924</v>
       </c>
-      <c r="G277" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H277" s="5" t="s">
+      <c r="J277" s="5" t="s">
         <v>1925</v>
       </c>
-      <c r="I277" s="5" t="s">
+      <c r="K277" s="5" t="s">
         <v>1926</v>
       </c>
-      <c r="J277" s="5" t="s">
+      <c r="L277" s="6" t="s">
         <v>1927</v>
       </c>
-      <c r="K277" s="5" t="s">
+      <c r="M277" s="5" t="s">
         <v>1928</v>
-      </c>
-[...4 lines deleted...]
-        <v>1930</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B278" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C278" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="D278" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E278" s="5" t="s">
+        <v>1898</v>
+      </c>
+      <c r="F278" s="5" t="s">
+        <v>1930</v>
+      </c>
+      <c r="G278" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H278" s="5" t="s">
         <v>1931</v>
       </c>
-      <c r="B278" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D278" s="5" t="s">
+      <c r="I278" s="5" t="s">
         <v>1932</v>
       </c>
-      <c r="E278" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F278" s="5" t="s">
+      <c r="J278" s="5" t="s">
         <v>1933</v>
       </c>
-      <c r="G278" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H278" s="5" t="s">
+      <c r="K278" s="5" t="s">
         <v>1934</v>
       </c>
-      <c r="I278" s="5" t="s">
+      <c r="L278" s="6" t="s">
         <v>1935</v>
       </c>
-      <c r="J278" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K278" s="5" t="s">
+      <c r="M278" s="5" t="s">
         <v>1936</v>
-      </c>
-[...4 lines deleted...]
-        <v>1938</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B279" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C279" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="D279" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="E279" s="5" t="s">
+        <v>1938</v>
+      </c>
+      <c r="F279" s="5" t="s">
         <v>1939</v>
       </c>
-      <c r="B279" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C279" s="5" t="s">
+      <c r="G279" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H279" s="5" t="s">
         <v>1940</v>
       </c>
-      <c r="D279" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E279" s="5" t="s">
+      <c r="I279" s="5" t="s">
         <v>1941</v>
       </c>
-      <c r="F279" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I279" s="5"/>
       <c r="J279" s="5" t="s">
-        <v>1910</v>
+        <v>1942</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="M279" s="5" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
-        <v>444</v>
+        <v>1291</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>1883</v>
+        <v>1947</v>
+      </c>
+      <c r="E280" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F280" s="5" t="s">
-        <v>1915</v>
+        <v>1948</v>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="s">
-        <v>1946</v>
-[...1 lines deleted...]
-      <c r="I280" s="5"/>
+        <v>1949</v>
+      </c>
+      <c r="I280" s="5" t="s">
+        <v>1950</v>
+      </c>
       <c r="J280" s="5" t="s">
-        <v>1947</v>
+        <v>1821</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1948</v>
+        <v>1951</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1949</v>
+        <v>1952</v>
       </c>
       <c r="M280" s="5" t="s">
-        <v>1950</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1951</v>
+        <v>1954</v>
       </c>
       <c r="B281" s="5" t="s">
-        <v>14</v>
+        <v>935</v>
       </c>
       <c r="C281" s="5" t="s">
-        <v>16</v>
+        <v>1955</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>1765</v>
+        <v>101</v>
       </c>
       <c r="E281" s="5" t="s">
-        <v>17</v>
+        <v>1956</v>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H281" s="5" t="s">
-        <v>1952</v>
+      <c r="H281" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I281" s="5"/>
       <c r="J281" s="5" t="s">
-        <v>1799</v>
+        <v>1925</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1953</v>
+        <v>1957</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1954</v>
+        <v>1958</v>
       </c>
       <c r="M281" s="5" t="s">
-        <v>1955</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1956</v>
+        <v>1960</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C282" s="5" t="s">
-        <v>1765</v>
+        <v>444</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>1416</v>
-[...9 lines deleted...]
-        </is>
+        <v>443</v>
+      </c>
+      <c r="E282" s="5" t="s">
+        <v>1898</v>
+      </c>
+      <c r="F282" s="5" t="s">
+        <v>1930</v>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H282" s="5" t="s">
-        <v>1957</v>
-[...3 lines deleted...]
-      </c>
+        <v>1961</v>
+      </c>
+      <c r="I282" s="5"/>
       <c r="J282" s="5" t="s">
-        <v>1806</v>
+        <v>1962</v>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1959</v>
+        <v>1963</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1960</v>
+        <v>1964</v>
       </c>
       <c r="M282" s="5" t="s">
-        <v>1961</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1962</v>
+        <v>1966</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C283" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>1416</v>
+        <v>1772</v>
       </c>
       <c r="E283" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1963</v>
-[...3 lines deleted...]
-      </c>
+        <v>1967</v>
+      </c>
+      <c r="I283" s="5"/>
       <c r="J283" s="5" t="s">
-        <v>1799</v>
+        <v>1814</v>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1965</v>
+        <v>1968</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1966</v>
+        <v>1969</v>
       </c>
       <c r="M283" s="5" t="s">
-        <v>1967</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C284" s="5" t="s">
-        <v>444</v>
+        <v>1772</v>
       </c>
       <c r="D284" s="5" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>1969</v>
+        <v>1423</v>
+      </c>
+      <c r="E284" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H284" s="5" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
       <c r="I284" s="5" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
       <c r="J284" s="5" t="s">
-        <v>1972</v>
+        <v>1821</v>
       </c>
       <c r="K284" s="5" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="M284" s="5" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C285" s="5" t="s">
-        <v>1977</v>
+        <v>16</v>
       </c>
       <c r="D285" s="5" t="s">
-        <v>101</v>
+        <v>1423</v>
       </c>
       <c r="E285" s="5" t="s">
-        <v>1338</v>
+        <v>18</v>
       </c>
       <c r="F285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H285" s="5" t="s">
         <v>1978</v>
       </c>
       <c r="I285" s="5" t="s">
         <v>1979</v>
       </c>
       <c r="J285" s="5" t="s">
+        <v>1814</v>
+      </c>
+      <c r="K285" s="5" t="s">
         <v>1980</v>
       </c>
-      <c r="K285" s="5" t="s">
+      <c r="L285" s="6" t="s">
         <v>1981</v>
       </c>
-      <c r="L285" s="6" t="s">
+      <c r="M285" s="5" t="s">
         <v>1982</v>
-      </c>
-[...1 lines deleted...]
-        <v>1983</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B286" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C286" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="D286" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E286" s="5" t="s">
         <v>1984</v>
       </c>
-      <c r="B286" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D286" s="5" t="s">
+      <c r="F286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H286" s="5" t="s">
         <v>1985</v>
       </c>
-      <c r="E286" s="5" t="s">
+      <c r="I286" s="5" t="s">
         <v>1986</v>
       </c>
-      <c r="F286" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H286" s="5" t="s">
+      <c r="J286" s="5" t="s">
         <v>1987</v>
       </c>
-      <c r="I286" s="5" t="s">
+      <c r="K286" s="5" t="s">
         <v>1988</v>
       </c>
-      <c r="J286" s="5" t="s">
+      <c r="L286" s="6" t="s">
         <v>1989</v>
       </c>
-      <c r="K286" s="5" t="s">
+      <c r="M286" s="5" t="s">
         <v>1990</v>
-      </c>
-[...4 lines deleted...]
-        <v>1992</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C287" s="5" t="s">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="D287" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E287" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>1338</v>
+        <v>1345</v>
+      </c>
+      <c r="F287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H287" s="5" t="s">
+        <v>1993</v>
+      </c>
+      <c r="I287" s="5" t="s">
+        <v>1994</v>
+      </c>
+      <c r="J287" s="5" t="s">
         <v>1995</v>
       </c>
-      <c r="I287" s="5" t="s">
+      <c r="K287" s="5" t="s">
         <v>1996</v>
       </c>
-      <c r="J287" s="5" t="s">
+      <c r="L287" s="6" t="s">
         <v>1997</v>
       </c>
-      <c r="K287" s="5" t="s">
+      <c r="M287" s="5" t="s">
         <v>1998</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B288" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C288" s="5" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D288" s="5" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E288" s="5" t="s">
         <v>2001</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="s">
         <v>2002</v>
       </c>
       <c r="I288" s="5" t="s">
         <v>2003</v>
       </c>
       <c r="J288" s="5" t="s">
-        <v>1799</v>
+        <v>2004</v>
       </c>
       <c r="K288" s="5" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="M288" s="5" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C289" s="5" t="s">
-        <v>27</v>
+        <v>2009</v>
       </c>
       <c r="D289" s="5" t="s">
-        <v>1416</v>
+        <v>101</v>
       </c>
       <c r="E289" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F289" s="5" t="s">
+        <v>1345</v>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="I289" s="5" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="J289" s="5" t="s">
-        <v>1806</v>
+        <v>2012</v>
       </c>
       <c r="K289" s="5" t="s">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="M289" s="5" t="s">
-        <v>2012</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>1243</v>
+        <v>16</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>444</v>
+        <v>1423</v>
       </c>
       <c r="E290" s="5" t="s">
-        <v>2014</v>
-[...2 lines deleted...]
-        <v>2015</v>
+        <v>17</v>
+      </c>
+      <c r="F290" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H290" s="5" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="I290" s="5" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="J290" s="5" t="s">
-        <v>2018</v>
-[...4 lines deleted...]
-        </is>
+        <v>1814</v>
+      </c>
+      <c r="K290" s="5" t="s">
+        <v>2019</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="M290" s="5" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D291" s="5" t="s">
-        <v>101</v>
+        <v>1423</v>
       </c>
       <c r="E291" s="5" t="s">
-        <v>1898</v>
+        <v>17</v>
       </c>
       <c r="F291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H291" s="5" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="I291" s="5" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="J291" s="5" t="s">
-        <v>2024</v>
+        <v>1821</v>
       </c>
       <c r="K291" s="5" t="s">
         <v>2025</v>
       </c>
       <c r="L291" s="6" t="s">
         <v>2026</v>
       </c>
       <c r="M291" s="5" t="s">
         <v>2027</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
         <v>2028</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C292" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="D292" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="E292" s="5" t="s">
         <v>2029</v>
       </c>
-      <c r="D292" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E292" s="5" t="s">
+      <c r="F292" s="5" t="s">
         <v>2030</v>
       </c>
-      <c r="F292" s="5" t="s">
+      <c r="G292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H292" s="5" t="s">
         <v>2031</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="I292" s="5" t="s">
         <v>2032</v>
       </c>
       <c r="J292" s="5" t="s">
         <v>2033</v>
       </c>
-      <c r="K292" s="5" t="s">
+      <c r="K292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L292" s="6" t="s">
         <v>2034</v>
       </c>
-      <c r="L292" s="6" t="s">
+      <c r="M292" s="5" t="s">
         <v>2035</v>
-      </c>
-[...1 lines deleted...]
-        <v>2036</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>2037</v>
+        <v>2036</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C293" s="5" t="s">
-        <v>2038</v>
+        <v>27</v>
       </c>
       <c r="D293" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E293" s="5" t="s">
+        <v>1913</v>
+      </c>
+      <c r="F293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H293" s="5" t="s">
+        <v>2037</v>
+      </c>
+      <c r="I293" s="5" t="s">
+        <v>2038</v>
+      </c>
+      <c r="J293" s="5" t="s">
         <v>2039</v>
       </c>
-      <c r="F293" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I293" s="5" t="s">
+      <c r="K293" s="5" t="s">
         <v>2040</v>
       </c>
-      <c r="J293" s="5" t="s">
+      <c r="L293" s="6" t="s">
         <v>2041</v>
       </c>
-      <c r="K293" s="5" t="s">
+      <c r="M293" s="5" t="s">
         <v>2042</v>
-      </c>
-[...4 lines deleted...]
-        <v>2044</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>2045</v>
+        <v>2043</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C294" s="5" t="s">
-        <v>27</v>
+        <v>2044</v>
       </c>
       <c r="D294" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E294" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2045</v>
+      </c>
+      <c r="F294" s="5" t="s">
+        <v>2046</v>
       </c>
       <c r="G294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H294" s="5" t="s">
-        <v>2046</v>
+      <c r="H294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I294" s="5" t="s">
         <v>2047</v>
       </c>
       <c r="J294" s="5" t="s">
         <v>2048</v>
       </c>
       <c r="K294" s="5" t="s">
         <v>2049</v>
       </c>
       <c r="L294" s="6" t="s">
         <v>2050</v>
       </c>
       <c r="M294" s="5" t="s">
         <v>2051</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
         <v>2052</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C295" s="5" t="s">
         <v>2053</v>
       </c>
       <c r="D295" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E295" s="5" t="s">
-        <v>18</v>
+        <v>2054</v>
       </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H295" s="5" t="s">
-        <v>2054</v>
+      <c r="H295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I295" s="5" t="s">
         <v>2055</v>
       </c>
       <c r="J295" s="5" t="s">
         <v>2056</v>
       </c>
       <c r="K295" s="5" t="s">
         <v>2057</v>
       </c>
       <c r="L295" s="6" t="s">
         <v>2058</v>
       </c>
       <c r="M295" s="5" t="s">
         <v>2059</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
         <v>2060</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="5" t="s">
-        <v>444</v>
+        <v>27</v>
       </c>
       <c r="D296" s="5" t="s">
-        <v>443</v>
+        <v>101</v>
       </c>
       <c r="E296" s="5" t="s">
-        <v>1883</v>
-[...1 lines deleted...]
-      <c r="F296" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H296" s="5" t="s">
         <v>2061</v>
       </c>
-      <c r="G296" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H296" s="5" t="s">
+      <c r="I296" s="5" t="s">
         <v>2062</v>
       </c>
-      <c r="I296" s="5" t="s">
+      <c r="J296" s="5" t="s">
         <v>2063</v>
       </c>
-      <c r="J296" s="5" t="s">
+      <c r="K296" s="5" t="s">
         <v>2064</v>
       </c>
-      <c r="K296" s="5" t="s">
+      <c r="L296" s="6" t="s">
         <v>2065</v>
       </c>
-      <c r="L296" s="6" t="s">
+      <c r="M296" s="5" t="s">
         <v>2066</v>
-      </c>
-[...1 lines deleted...]
-        <v>2067</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B297" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C297" s="5" t="s">
         <v>2068</v>
       </c>
-      <c r="B297" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D297" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E297" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F297" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G297" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H297" s="5" t="s">
         <v>2069</v>
       </c>
-      <c r="E297" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F297" s="5" t="s">
+      <c r="I297" s="5" t="s">
         <v>2070</v>
       </c>
-      <c r="G297" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H297" s="5" t="s">
+      <c r="J297" s="5" t="s">
         <v>2071</v>
       </c>
-      <c r="I297" s="5" t="s">
+      <c r="K297" s="5" t="s">
         <v>2072</v>
       </c>
-      <c r="J297" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K297" s="5" t="s">
+      <c r="L297" s="6" t="s">
         <v>2073</v>
       </c>
-      <c r="L297" s="6" t="s">
+      <c r="M297" s="5" t="s">
         <v>2074</v>
-      </c>
-[...1 lines deleted...]
-        <v>2075</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B298" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C298" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="D298" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E298" s="5" t="s">
+        <v>1898</v>
+      </c>
+      <c r="F298" s="5" t="s">
         <v>2076</v>
-      </c>
-[...13 lines deleted...]
-        <v>2070</v>
       </c>
       <c r="G298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H298" s="5" t="s">
         <v>2077</v>
       </c>
       <c r="I298" s="5" t="s">
         <v>2078</v>
       </c>
       <c r="J298" s="5" t="s">
-        <v>1806</v>
+        <v>2079</v>
       </c>
       <c r="K298" s="5" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="L298" s="6" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="M298" s="5" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="5" t="s">
-        <v>2083</v>
+        <v>16</v>
       </c>
       <c r="D299" s="5" t="s">
-        <v>856</v>
+        <v>2084</v>
       </c>
       <c r="E299" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F299" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F299" s="5" t="s">
+        <v>2085</v>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H299" s="5" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
       <c r="I299" s="5" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
       <c r="J299" s="5" t="s">
-        <v>2086</v>
+        <v>1821</v>
       </c>
       <c r="K299" s="5" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="M299" s="5" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C300" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>2069</v>
+        <v>2084</v>
       </c>
       <c r="E300" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F300" s="5" t="s">
-        <v>2070</v>
+        <v>2085</v>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H300" s="5" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="I300" s="5" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="J300" s="5" t="s">
-        <v>1806</v>
-[...4 lines deleted...]
-        </is>
+        <v>1821</v>
+      </c>
+      <c r="K300" s="5" t="s">
+        <v>2094</v>
       </c>
       <c r="L300" s="6" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
       <c r="M300" s="5" t="s">
-        <v>2094</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>2095</v>
+        <v>2097</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C301" s="5" t="s">
-        <v>16</v>
+        <v>2098</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>2069</v>
+        <v>865</v>
       </c>
       <c r="E301" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F301" s="5" t="s">
-        <v>2070</v>
+      <c r="F301" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H301" s="5" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="I301" s="5" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
       <c r="J301" s="5" t="s">
-        <v>1806</v>
+        <v>2101</v>
       </c>
       <c r="K301" s="5" t="s">
-        <v>2098</v>
+        <v>2102</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>2099</v>
+        <v>2103</v>
       </c>
       <c r="M301" s="5" t="s">
-        <v>2100</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>2101</v>
+        <v>2105</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C302" s="5" t="s">
-        <v>1747</v>
+        <v>16</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>444</v>
-[...9 lines deleted...]
-        </is>
+        <v>2084</v>
+      </c>
+      <c r="E302" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F302" s="5" t="s">
+        <v>2085</v>
       </c>
       <c r="G302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H302" s="5" t="s">
-        <v>2102</v>
+        <v>2106</v>
       </c>
       <c r="I302" s="5" t="s">
-        <v>2103</v>
+        <v>2107</v>
       </c>
       <c r="J302" s="5" t="s">
-        <v>2104</v>
-[...2 lines deleted...]
-        <v>2105</v>
+        <v>1821</v>
+      </c>
+      <c r="K302" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L302" s="6" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
       <c r="M302" s="5" t="s">
-        <v>2107</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>2108</v>
+        <v>2110</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C303" s="5" t="s">
-        <v>1747</v>
+        <v>16</v>
       </c>
       <c r="D303" s="5" t="s">
-        <v>444</v>
+        <v>2084</v>
       </c>
       <c r="E303" s="5" t="s">
-        <v>2109</v>
+        <v>17</v>
       </c>
       <c r="F303" s="5" t="s">
-        <v>1924</v>
+        <v>2085</v>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H303" s="5" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="I303" s="5" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="J303" s="5" t="s">
-        <v>2112</v>
+        <v>1821</v>
       </c>
       <c r="K303" s="5" t="s">
         <v>2113</v>
       </c>
       <c r="L303" s="6" t="s">
         <v>2114</v>
       </c>
       <c r="M303" s="5" t="s">
         <v>2115</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
         <v>2116</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C304" s="5" t="s">
-        <v>16</v>
+        <v>1754</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>2069</v>
-[...5 lines deleted...]
-        <v>2070</v>
+        <v>444</v>
+      </c>
+      <c r="E304" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F304" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H304" s="5" t="s">
         <v>2117</v>
       </c>
       <c r="I304" s="5" t="s">
         <v>2118</v>
       </c>
       <c r="J304" s="5" t="s">
-        <v>1806</v>
+        <v>2119</v>
       </c>
       <c r="K304" s="5" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="L304" s="6" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="M304" s="5" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C305" s="5" t="s">
-        <v>2123</v>
+        <v>1754</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>101</v>
+        <v>444</v>
       </c>
       <c r="E305" s="5" t="s">
         <v>2124</v>
       </c>
-      <c r="F305" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F305" s="5" t="s">
+        <v>1939</v>
       </c>
       <c r="G305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H305" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H305" s="5" t="s">
+        <v>2125</v>
       </c>
       <c r="I305" s="5" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="J305" s="5" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="K305" s="5" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="L305" s="6" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="M305" s="5" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C306" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D306" s="5" t="s">
-        <v>2069</v>
+        <v>2084</v>
       </c>
       <c r="E306" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F306" s="5" t="s">
-        <v>2070</v>
+        <v>2085</v>
       </c>
       <c r="G306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H306" s="5" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="I306" s="5" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="J306" s="5" t="s">
-        <v>1806</v>
+        <v>1821</v>
       </c>
       <c r="K306" s="5" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="L306" s="6" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="M306" s="5" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C307" s="5" t="s">
-        <v>16</v>
+        <v>2138</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>2069</v>
+        <v>101</v>
       </c>
       <c r="E307" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>2070</v>
+        <v>2139</v>
+      </c>
+      <c r="F307" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H307" s="5" t="s">
-        <v>2137</v>
+      <c r="H307" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I307" s="5" t="s">
-        <v>2138</v>
+        <v>2140</v>
       </c>
       <c r="J307" s="5" t="s">
-        <v>1806</v>
+        <v>2141</v>
       </c>
       <c r="K307" s="5" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="L307" s="6" t="s">
-        <v>2140</v>
+        <v>2143</v>
       </c>
       <c r="M307" s="5" t="s">
-        <v>2141</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>2142</v>
+        <v>2145</v>
       </c>
       <c r="B308" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C308" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D308" s="5" t="s">
-        <v>2069</v>
+        <v>2084</v>
       </c>
       <c r="E308" s="5" t="s">
-        <v>2143</v>
+        <v>17</v>
       </c>
       <c r="F308" s="5" t="s">
-        <v>2070</v>
+        <v>2085</v>
       </c>
       <c r="G308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H308" s="5" t="s">
-        <v>2144</v>
+        <v>2146</v>
       </c>
       <c r="I308" s="5" t="s">
-        <v>2145</v>
+        <v>2147</v>
       </c>
       <c r="J308" s="5" t="s">
-        <v>1806</v>
+        <v>1821</v>
       </c>
       <c r="K308" s="5" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
       <c r="L308" s="6" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
       <c r="M308" s="5" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C309" s="5" t="s">
-        <v>444</v>
+        <v>16</v>
       </c>
       <c r="D309" s="5" t="s">
-        <v>443</v>
+        <v>2084</v>
       </c>
       <c r="E309" s="5" t="s">
-        <v>1883</v>
+        <v>17</v>
       </c>
       <c r="F309" s="5" t="s">
-        <v>2061</v>
+        <v>2085</v>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H309" s="5" t="s">
-        <v>2150</v>
+        <v>2152</v>
       </c>
       <c r="I309" s="5" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
       <c r="J309" s="5" t="s">
-        <v>2152</v>
+        <v>1821</v>
       </c>
       <c r="K309" s="5" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="L309" s="6" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="M309" s="5" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C310" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D310" s="5" t="s">
-        <v>2069</v>
+        <v>2084</v>
       </c>
       <c r="E310" s="5" t="s">
-        <v>17</v>
+        <v>2158</v>
       </c>
       <c r="F310" s="5" t="s">
-        <v>2070</v>
+        <v>2085</v>
       </c>
       <c r="G310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H310" s="5" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
       <c r="I310" s="5" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
       <c r="J310" s="5" t="s">
-        <v>1806</v>
+        <v>1821</v>
       </c>
       <c r="K310" s="5" t="s">
-        <v>2159</v>
+        <v>2161</v>
       </c>
       <c r="L310" s="6" t="s">
-        <v>2160</v>
+        <v>2162</v>
       </c>
       <c r="M310" s="5" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="B311" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C311" s="5" t="s">
-        <v>16</v>
+        <v>444</v>
       </c>
       <c r="D311" s="5" t="s">
-        <v>2069</v>
+        <v>443</v>
       </c>
       <c r="E311" s="5" t="s">
-        <v>17</v>
+        <v>1898</v>
       </c>
       <c r="F311" s="5" t="s">
-        <v>2070</v>
+        <v>2076</v>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H311" s="5" t="s">
-        <v>2163</v>
-[...1 lines deleted...]
-      <c r="I311" s="5"/>
+        <v>2165</v>
+      </c>
+      <c r="I311" s="5" t="s">
+        <v>2166</v>
+      </c>
       <c r="J311" s="5" t="s">
-        <v>1806</v>
+        <v>2167</v>
       </c>
       <c r="K311" s="5" t="s">
-        <v>2164</v>
+        <v>2168</v>
       </c>
       <c r="L311" s="6" t="s">
-        <v>2165</v>
+        <v>2169</v>
       </c>
       <c r="M311" s="5" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C312" s="5" t="s">
-        <v>444</v>
+        <v>16</v>
       </c>
       <c r="D312" s="5" t="s">
-        <v>443</v>
+        <v>2084</v>
       </c>
       <c r="E312" s="5" t="s">
-        <v>1883</v>
+        <v>17</v>
       </c>
       <c r="F312" s="5" t="s">
-        <v>2061</v>
+        <v>2085</v>
       </c>
       <c r="G312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H312" s="5" t="s">
-        <v>2168</v>
+        <v>2172</v>
       </c>
       <c r="I312" s="5" t="s">
-        <v>2169</v>
+        <v>2173</v>
       </c>
       <c r="J312" s="5" t="s">
-        <v>2170</v>
+        <v>1821</v>
       </c>
       <c r="K312" s="5" t="s">
-        <v>2171</v>
+        <v>2174</v>
       </c>
       <c r="L312" s="6" t="s">
-        <v>2172</v>
+        <v>2175</v>
       </c>
       <c r="M312" s="5" t="s">
-        <v>2173</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>2174</v>
+        <v>2177</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C313" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D313" s="5" t="s">
-        <v>2069</v>
+        <v>2084</v>
       </c>
       <c r="E313" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F313" s="5" t="s">
-        <v>2070</v>
+        <v>2085</v>
       </c>
       <c r="G313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H313" s="5" t="s">
-        <v>2175</v>
-[...3 lines deleted...]
-      </c>
+        <v>2178</v>
+      </c>
+      <c r="I313" s="5"/>
       <c r="J313" s="5" t="s">
-        <v>1806</v>
+        <v>1821</v>
       </c>
       <c r="K313" s="5" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
       <c r="L313" s="6" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
       <c r="M313" s="5" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C314" s="5" t="s">
         <v>444</v>
       </c>
       <c r="D314" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E314" s="5" t="s">
-        <v>1883</v>
+        <v>1898</v>
       </c>
       <c r="F314" s="5" t="s">
-        <v>2061</v>
+        <v>2076</v>
       </c>
       <c r="G314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H314" s="5" t="s">
-        <v>2181</v>
-[...1 lines deleted...]
-      <c r="I314" s="5"/>
+        <v>2183</v>
+      </c>
+      <c r="I314" s="5" t="s">
+        <v>2184</v>
+      </c>
       <c r="J314" s="5" t="s">
-        <v>2182</v>
+        <v>2185</v>
       </c>
       <c r="K314" s="5" t="s">
-        <v>2183</v>
+        <v>2186</v>
       </c>
       <c r="L314" s="6" t="s">
-        <v>2184</v>
+        <v>2187</v>
       </c>
       <c r="M314" s="5" t="s">
-        <v>2185</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>2186</v>
+        <v>2189</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C315" s="5" t="s">
-        <v>444</v>
+        <v>16</v>
       </c>
       <c r="D315" s="5" t="s">
-        <v>443</v>
+        <v>2084</v>
       </c>
       <c r="E315" s="5" t="s">
-        <v>1883</v>
+        <v>17</v>
       </c>
       <c r="F315" s="5" t="s">
-        <v>2061</v>
+        <v>2085</v>
       </c>
       <c r="G315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H315" s="5" t="s">
-        <v>2187</v>
+        <v>2190</v>
       </c>
       <c r="I315" s="5" t="s">
-        <v>2188</v>
+        <v>2191</v>
       </c>
       <c r="J315" s="5" t="s">
-        <v>2189</v>
+        <v>1821</v>
       </c>
       <c r="K315" s="5" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
       <c r="L315" s="6" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
       <c r="M315" s="5" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="5" t="s">
         <v>444</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E316" s="5" t="s">
         <v>1898</v>
       </c>
       <c r="F316" s="5" t="s">
-        <v>2194</v>
+        <v>2076</v>
       </c>
       <c r="G316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H316" s="5" t="s">
-        <v>2195</v>
-[...1 lines deleted...]
-      <c r="I316" s="5" t="s">
         <v>2196</v>
       </c>
+      <c r="I316" s="5"/>
       <c r="J316" s="5" t="s">
         <v>2197</v>
       </c>
       <c r="K316" s="5" t="s">
         <v>2198</v>
       </c>
       <c r="L316" s="6" t="s">
         <v>2199</v>
       </c>
       <c r="M316" s="5" t="s">
         <v>2200</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
         <v>2201</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="5" t="s">
-        <v>16</v>
+        <v>444</v>
       </c>
       <c r="D317" s="5" t="s">
-        <v>2069</v>
+        <v>443</v>
       </c>
       <c r="E317" s="5" t="s">
-        <v>17</v>
+        <v>1898</v>
       </c>
       <c r="F317" s="5" t="s">
-        <v>2070</v>
+        <v>2076</v>
       </c>
       <c r="G317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H317" s="5" t="s">
         <v>2202</v>
       </c>
       <c r="I317" s="5" t="s">
         <v>2203</v>
       </c>
       <c r="J317" s="5" t="s">
-        <v>1806</v>
+        <v>2204</v>
       </c>
       <c r="K317" s="5" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="L317" s="6" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="M317" s="5" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="5" t="s">
-        <v>16</v>
+        <v>444</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>2069</v>
+        <v>443</v>
       </c>
       <c r="E318" s="5" t="s">
-        <v>17</v>
+        <v>1913</v>
       </c>
       <c r="F318" s="5" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="G318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H318" s="5" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="I318" s="5" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="J318" s="5" t="s">
-        <v>1806</v>
+        <v>2212</v>
       </c>
       <c r="K318" s="5" t="s">
-        <v>2211</v>
+        <v>2213</v>
       </c>
       <c r="L318" s="6" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
       <c r="M318" s="5" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>2069</v>
+        <v>2084</v>
       </c>
       <c r="E319" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F319" s="5" t="s">
-        <v>2070</v>
+        <v>2085</v>
       </c>
       <c r="G319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H319" s="5" t="s">
-        <v>2215</v>
-[...1 lines deleted...]
-      <c r="I319" s="5"/>
+        <v>2217</v>
+      </c>
+      <c r="I319" s="5" t="s">
+        <v>2218</v>
+      </c>
       <c r="J319" s="5" t="s">
-        <v>1806</v>
+        <v>1821</v>
       </c>
       <c r="K319" s="5" t="s">
-        <v>2216</v>
+        <v>2219</v>
       </c>
       <c r="L319" s="6" t="s">
-        <v>2217</v>
+        <v>2220</v>
       </c>
       <c r="M319" s="5" t="s">
-        <v>2218</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>2219</v>
+        <v>2222</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D320" s="5" t="s">
-        <v>2069</v>
+        <v>2084</v>
       </c>
       <c r="E320" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F320" s="5" t="s">
-        <v>2070</v>
+        <v>2223</v>
       </c>
       <c r="G320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H320" s="5" t="s">
-        <v>2220</v>
-[...1 lines deleted...]
-      <c r="I320" s="5"/>
+        <v>2224</v>
+      </c>
+      <c r="I320" s="5" t="s">
+        <v>2225</v>
+      </c>
       <c r="J320" s="5" t="s">
-        <v>1806</v>
+        <v>1821</v>
       </c>
       <c r="K320" s="5" t="s">
-        <v>2221</v>
+        <v>2226</v>
       </c>
       <c r="L320" s="6" t="s">
-        <v>2222</v>
+        <v>2227</v>
       </c>
       <c r="M320" s="5" t="s">
-        <v>2223</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="321">
-      <c r="A321" s="5" t="n">
-        <v>1949</v>
+      <c r="A321" s="5" t="s">
+        <v>2229</v>
       </c>
       <c r="B321" s="5" t="s">
-        <v>2224</v>
+        <v>14</v>
       </c>
       <c r="C321" s="5" t="s">
-        <v>2225</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D321" s="5" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E321" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F321" s="5" t="s">
+        <v>2085</v>
       </c>
       <c r="G321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H321" s="5" t="s">
-        <v>2226</v>
-[...3 lines deleted...]
-      </c>
+        <v>2230</v>
+      </c>
+      <c r="I321" s="5"/>
       <c r="J321" s="5" t="s">
-        <v>262</v>
-[...4 lines deleted...]
-        </is>
+        <v>1821</v>
+      </c>
+      <c r="K321" s="5" t="s">
+        <v>2231</v>
       </c>
       <c r="L321" s="6" t="s">
-        <v>2228</v>
+        <v>2232</v>
       </c>
       <c r="M321" s="5" t="s">
-        <v>2229</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="B322" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C322" s="5" t="s">
-        <v>443</v>
+        <v>16</v>
       </c>
       <c r="D322" s="5" t="s">
-        <v>444</v>
+        <v>2084</v>
       </c>
       <c r="E322" s="5" t="s">
-        <v>1923</v>
+        <v>17</v>
       </c>
       <c r="F322" s="5" t="s">
-        <v>1883</v>
+        <v>2085</v>
       </c>
       <c r="G322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H322" s="5" t="s">
-        <v>2231</v>
-[...3 lines deleted...]
-      </c>
+        <v>2235</v>
+      </c>
+      <c r="I322" s="5"/>
       <c r="J322" s="5" t="s">
-        <v>2233</v>
+        <v>1821</v>
       </c>
       <c r="K322" s="5" t="s">
-        <v>2234</v>
+        <v>2236</v>
       </c>
       <c r="L322" s="6" t="s">
-        <v>2235</v>
+        <v>2237</v>
       </c>
       <c r="M322" s="5" t="s">
-        <v>2236</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="323">
-      <c r="A323" s="5" t="s">
-        <v>2237</v>
+      <c r="A323" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B323" s="5" t="s">
-        <v>14</v>
+        <v>2239</v>
       </c>
       <c r="C323" s="5" t="s">
-        <v>444</v>
-[...8 lines deleted...]
-        <v>2238</v>
+        <v>2240</v>
+      </c>
+      <c r="D323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H323" s="5" t="s">
-        <v>2239</v>
+        <v>2241</v>
       </c>
       <c r="I323" s="5" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
       <c r="J323" s="5" t="s">
-        <v>2241</v>
-[...2 lines deleted...]
-        <v>2242</v>
+        <v>262</v>
+      </c>
+      <c r="K323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L323" s="6" t="s">
         <v>2243</v>
       </c>
       <c r="M323" s="5" t="s">
         <v>2244</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
         <v>2245</v>
       </c>
       <c r="B324" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C324" s="5" t="s">
-        <v>1718</v>
+        <v>443</v>
       </c>
       <c r="D324" s="5" t="s">
-        <v>101</v>
+        <v>444</v>
       </c>
       <c r="E324" s="5" t="s">
+        <v>1938</v>
+      </c>
+      <c r="F324" s="5" t="s">
+        <v>1898</v>
+      </c>
+      <c r="G324" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H324" s="5" t="s">
         <v>2246</v>
       </c>
-      <c r="F324" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H324" s="5" t="s">
+      <c r="I324" s="5" t="s">
         <v>2247</v>
       </c>
-      <c r="I324" s="5" t="s">
+      <c r="J324" s="5" t="s">
         <v>2248</v>
       </c>
-      <c r="J324" s="5" t="s">
+      <c r="K324" s="5" t="s">
         <v>2249</v>
       </c>
-      <c r="K324" s="5" t="s">
+      <c r="L324" s="6" t="s">
         <v>2250</v>
       </c>
-      <c r="L324" s="6" t="s">
+      <c r="M324" s="5" t="s">
         <v>2251</v>
-      </c>
-[...1 lines deleted...]
-        <v>2252</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B325" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C325" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="D325" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E325" s="5" t="s">
+        <v>1898</v>
+      </c>
+      <c r="F325" s="5" t="s">
         <v>2253</v>
       </c>
-      <c r="B325" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E325" s="5" t="s">
+      <c r="G325" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H325" s="5" t="s">
         <v>2254</v>
       </c>
-      <c r="F325" s="5" t="s">
+      <c r="I325" s="5" t="s">
         <v>2255</v>
       </c>
-      <c r="G325" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H325" s="5" t="s">
+      <c r="J325" s="5" t="s">
         <v>2256</v>
       </c>
-      <c r="I325" s="5" t="s">
+      <c r="K325" s="5" t="s">
         <v>2257</v>
       </c>
-      <c r="J325" s="5" t="s">
+      <c r="L325" s="6" t="s">
         <v>2258</v>
       </c>
-      <c r="K325" s="5" t="s">
+      <c r="M325" s="5" t="s">
         <v>2259</v>
-      </c>
-[...4 lines deleted...]
-        <v>2261</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B326" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C326" s="5" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D326" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E326" s="5" t="s">
+        <v>2261</v>
+      </c>
+      <c r="F326" s="5" t="s">
+        <v>1923</v>
+      </c>
+      <c r="G326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H326" s="5" t="s">
         <v>2262</v>
       </c>
-      <c r="B326" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F326" s="5" t="s">
+      <c r="I326" s="5" t="s">
         <v>2263</v>
       </c>
-      <c r="G326" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H326" s="5" t="s">
+      <c r="J326" s="5" t="s">
         <v>2264</v>
       </c>
-      <c r="I326" s="5" t="s">
+      <c r="K326" s="5" t="s">
         <v>2265</v>
       </c>
-      <c r="J326" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K326" s="5" t="s">
+      <c r="L326" s="6" t="s">
         <v>2266</v>
       </c>
-      <c r="L326" s="6" t="s">
+      <c r="M326" s="5" t="s">
         <v>2267</v>
-      </c>
-[...1 lines deleted...]
-        <v>2268</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B327" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C327" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D327" s="5" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E327" s="5" t="s">
         <v>2269</v>
       </c>
-      <c r="B327" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F327" s="5" t="s">
-        <v>2263</v>
+        <v>2270</v>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H327" s="5" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
       <c r="I327" s="5" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
       <c r="J327" s="5" t="s">
-        <v>1806</v>
+        <v>2273</v>
       </c>
       <c r="K327" s="5" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
       <c r="L327" s="6" t="s">
-        <v>2273</v>
+        <v>2275</v>
       </c>
       <c r="M327" s="5" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
       <c r="B328" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C328" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D328" s="5" t="s">
-        <v>2069</v>
+        <v>2084</v>
       </c>
       <c r="E328" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F328" s="5" t="s">
-        <v>2263</v>
+        <v>2278</v>
       </c>
       <c r="G328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H328" s="5" t="s">
-        <v>2276</v>
+        <v>2279</v>
       </c>
       <c r="I328" s="5" t="s">
-        <v>2277</v>
+        <v>2280</v>
       </c>
       <c r="J328" s="5" t="s">
-        <v>1806</v>
+        <v>1821</v>
       </c>
       <c r="K328" s="5" t="s">
-        <v>2278</v>
+        <v>2281</v>
       </c>
       <c r="L328" s="6" t="s">
-        <v>2279</v>
+        <v>2282</v>
       </c>
       <c r="M328" s="5" t="s">
-        <v>2280</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>2281</v>
+        <v>2284</v>
       </c>
       <c r="B329" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C329" s="5" t="s">
-        <v>444</v>
+        <v>16</v>
       </c>
       <c r="D329" s="5" t="s">
-        <v>443</v>
+        <v>2084</v>
       </c>
       <c r="E329" s="5" t="s">
-        <v>1883</v>
+        <v>17</v>
       </c>
       <c r="F329" s="5" t="s">
-        <v>2238</v>
+        <v>2278</v>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H329" s="5" t="s">
-        <v>2282</v>
+        <v>2285</v>
       </c>
       <c r="I329" s="5" t="s">
-        <v>2283</v>
+        <v>2286</v>
       </c>
       <c r="J329" s="5" t="s">
-        <v>2284</v>
+        <v>1821</v>
       </c>
       <c r="K329" s="5" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="L329" s="6" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="M329" s="5" t="s">
-        <v>2287</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
       <c r="B330" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C330" s="5" t="s">
-        <v>444</v>
+        <v>16</v>
       </c>
       <c r="D330" s="5" t="s">
-        <v>443</v>
+        <v>2084</v>
       </c>
       <c r="E330" s="5" t="s">
-        <v>1924</v>
+        <v>17</v>
       </c>
       <c r="F330" s="5" t="s">
-        <v>2289</v>
+        <v>2278</v>
       </c>
       <c r="G330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H330" s="5" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="I330" s="5" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
       <c r="J330" s="5" t="s">
-        <v>2292</v>
+        <v>1821</v>
       </c>
       <c r="K330" s="5" t="s">
         <v>2293</v>
       </c>
       <c r="L330" s="6" t="s">
         <v>2294</v>
       </c>
       <c r="M330" s="5" t="s">
         <v>2295</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
         <v>2296</v>
       </c>
       <c r="B331" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C331" s="5" t="s">
         <v>444</v>
       </c>
       <c r="D331" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E331" s="5" t="s">
-        <v>1883</v>
+        <v>1898</v>
       </c>
       <c r="F331" s="5" t="s">
-        <v>2289</v>
+        <v>2253</v>
       </c>
       <c r="G331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H331" s="5" t="s">
         <v>2297</v>
       </c>
       <c r="I331" s="5" t="s">
         <v>2298</v>
       </c>
       <c r="J331" s="5" t="s">
         <v>2299</v>
       </c>
       <c r="K331" s="5" t="s">
         <v>2300</v>
       </c>
       <c r="L331" s="6" t="s">
         <v>2301</v>
       </c>
       <c r="M331" s="5" t="s">
         <v>2302</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
         <v>2303</v>
       </c>
       <c r="B332" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C332" s="5" t="s">
         <v>444</v>
       </c>
       <c r="D332" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E332" s="5" t="s">
+        <v>1939</v>
+      </c>
+      <c r="F332" s="5" t="s">
         <v>2304</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H332" s="5" t="s">
         <v>2305</v>
       </c>
       <c r="I332" s="5" t="s">
         <v>2306</v>
       </c>
       <c r="J332" s="5" t="s">
         <v>2307</v>
       </c>
       <c r="K332" s="5" t="s">
         <v>2308</v>
       </c>
       <c r="L332" s="6" t="s">
         <v>2309</v>
       </c>
       <c r="M332" s="5" t="s">
         <v>2310</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
         <v>2311</v>
       </c>
       <c r="B333" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C333" s="5" t="s">
-        <v>16</v>
+        <v>444</v>
       </c>
       <c r="D333" s="5" t="s">
-        <v>2069</v>
+        <v>443</v>
       </c>
       <c r="E333" s="5" t="s">
-        <v>17</v>
+        <v>1898</v>
       </c>
       <c r="F333" s="5" t="s">
-        <v>2263</v>
+        <v>2304</v>
       </c>
       <c r="G333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H333" s="5" t="s">
         <v>2312</v>
       </c>
-      <c r="I333" s="5"/>
+      <c r="I333" s="5" t="s">
+        <v>2313</v>
+      </c>
       <c r="J333" s="5" t="s">
-        <v>1806</v>
+        <v>2314</v>
       </c>
       <c r="K333" s="5" t="s">
-        <v>2313</v>
+        <v>2315</v>
       </c>
       <c r="L333" s="6" t="s">
-        <v>2314</v>
+        <v>2316</v>
       </c>
       <c r="M333" s="5" t="s">
-        <v>2315</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
       <c r="B334" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C334" s="5" t="s">
         <v>444</v>
       </c>
       <c r="D334" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E334" s="5" t="s">
-        <v>1883</v>
-[...2 lines deleted...]
-        <v>2061</v>
+        <v>2319</v>
+      </c>
+      <c r="F334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H334" s="5" t="s">
-        <v>2317</v>
-[...1 lines deleted...]
-      <c r="I334" s="5"/>
+        <v>2320</v>
+      </c>
+      <c r="I334" s="5" t="s">
+        <v>2321</v>
+      </c>
       <c r="J334" s="5" t="s">
-        <v>2318</v>
+        <v>2322</v>
       </c>
       <c r="K334" s="5" t="s">
-        <v>2319</v>
+        <v>2323</v>
       </c>
       <c r="L334" s="6" t="s">
-        <v>2320</v>
+        <v>2324</v>
       </c>
       <c r="M334" s="5" t="s">
-        <v>2321</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
-        <v>2322</v>
+        <v>2326</v>
       </c>
       <c r="B335" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C335" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D335" s="5" t="s">
-        <v>2069</v>
+        <v>2084</v>
       </c>
       <c r="E335" s="5" t="s">
-        <v>2323</v>
+        <v>17</v>
       </c>
       <c r="F335" s="5" t="s">
-        <v>2263</v>
+        <v>2278</v>
       </c>
       <c r="G335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H335" s="5" t="s">
-        <v>2324</v>
-[...3 lines deleted...]
-      </c>
+        <v>2327</v>
+      </c>
+      <c r="I335" s="5"/>
       <c r="J335" s="5" t="s">
-        <v>1806</v>
+        <v>1821</v>
       </c>
       <c r="K335" s="5" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
       <c r="L335" s="6" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="M335" s="5" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="336">
-      <c r="A336" s="5" t="n">
+      <c r="A336" s="5" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B336" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C336" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="D336" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E336" s="5" t="s">
+        <v>1898</v>
+      </c>
+      <c r="F336" s="5" t="s">
+        <v>2076</v>
+      </c>
+      <c r="G336" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H336" s="5" t="s">
+        <v>2332</v>
+      </c>
+      <c r="I336" s="5"/>
+      <c r="J336" s="5" t="s">
+        <v>2333</v>
+      </c>
+      <c r="K336" s="5" t="s">
+        <v>2334</v>
+      </c>
+      <c r="L336" s="6" t="s">
+        <v>2335</v>
+      </c>
+      <c r="M336" s="5" t="s">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="5" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B337" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C337" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D337" s="5" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E337" s="5" t="s">
+        <v>2338</v>
+      </c>
+      <c r="F337" s="5" t="s">
+        <v>2278</v>
+      </c>
+      <c r="G337" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H337" s="5" t="s">
+        <v>2339</v>
+      </c>
+      <c r="I337" s="5" t="s">
+        <v>2340</v>
+      </c>
+      <c r="J337" s="5" t="s">
+        <v>1821</v>
+      </c>
+      <c r="K337" s="5" t="s">
+        <v>2341</v>
+      </c>
+      <c r="L337" s="6" t="s">
+        <v>2342</v>
+      </c>
+      <c r="M337" s="5" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="5" t="n">
         <v>1940</v>
       </c>
-      <c r="B336" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C336" s="5" t="s">
+      <c r="B338" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C338" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="D336" s="5" t="s">
-[...33 lines deleted...]
-        <v>2335</v>
+      <c r="D338" s="5" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E338" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F338" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G338" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H338" s="5" t="s">
+        <v>2345</v>
+      </c>
+      <c r="I338" s="5" t="s">
+        <v>2346</v>
+      </c>
+      <c r="J338" s="5" t="s">
+        <v>2347</v>
+      </c>
+      <c r="K338" s="5" t="s">
+        <v>2348</v>
+      </c>
+      <c r="L338" s="6" t="s">
+        <v>2349</v>
+      </c>
+      <c r="M338" s="5" t="s">
+        <v>2350</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -30990,44 +31184,46 @@
     <hyperlink ref="M312" r:id="rId317"/>
     <hyperlink ref="M313" r:id="rId318"/>
     <hyperlink ref="M314" r:id="rId319"/>
     <hyperlink ref="M315" r:id="rId320"/>
     <hyperlink ref="M316" r:id="rId321"/>
     <hyperlink ref="M317" r:id="rId322"/>
     <hyperlink ref="M318" r:id="rId323"/>
     <hyperlink ref="M319" r:id="rId324"/>
     <hyperlink ref="M320" r:id="rId325"/>
     <hyperlink ref="M321" r:id="rId326"/>
     <hyperlink ref="M322" r:id="rId327"/>
     <hyperlink ref="M323" r:id="rId328"/>
     <hyperlink ref="M324" r:id="rId329"/>
     <hyperlink ref="M325" r:id="rId330"/>
     <hyperlink ref="M326" r:id="rId331"/>
     <hyperlink ref="M327" r:id="rId332"/>
     <hyperlink ref="M328" r:id="rId333"/>
     <hyperlink ref="M329" r:id="rId334"/>
     <hyperlink ref="M330" r:id="rId335"/>
     <hyperlink ref="M331" r:id="rId336"/>
     <hyperlink ref="M332" r:id="rId337"/>
     <hyperlink ref="M333" r:id="rId338"/>
     <hyperlink ref="M334" r:id="rId339"/>
     <hyperlink ref="M335" r:id="rId340"/>
     <hyperlink ref="M336" r:id="rId341"/>
+    <hyperlink ref="M337" r:id="rId342"/>
+    <hyperlink ref="M338" r:id="rId343"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>