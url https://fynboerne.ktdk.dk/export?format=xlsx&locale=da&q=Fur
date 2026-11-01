--- v0 (2026-04-28)
+++ v1 (2026-11-01)
@@ -215,51 +215,51 @@
 I received Elle’s telegram on January 11, and replied on the same day as follows: - “Telegraph me, when you start, giving port and date of sailing. I am better; there is no immediate cause for alarm”. 
 Her message, as delivered to me, seemed to come from Kjøbenhavn, and I supposed that she must be there. So I addressed my answer there, sending it to the care of the Hirschsprungs, at Bredgade 43. I have not written to her since then, as I have assumed that she would be started before she could receive a letter from me. 
 Yesterday, I received two letters from her, - written on Jan. 10, &amp;amp; Jan. 11. In these she said that she probably would be started by this time, and that she might not send me word as to the steamer on which she will come.
 Really, she ought have telegraphed me the name of the steamer; for I want to meet her in New York. I am not at all afraid that she will have any trouble in finding our home without my assistance; but I would have preferred to meet her. 
 We are just moving from 37 Yates St., about two miles further out toward the country. It seemed wise for us to go, before Elle’s arrival; since, in the old house we could not have made her so comfortable as we wish to. Our new address will be 27 Bellevue St., Dorchester. (Dorchester, I must explain, is an old village which have been absorbed by Boston as Frederiksberg was absorbed by Copenhagen.)
 My mother wishes me to tell you that she is very glad to have Elle come to us, and that she will try to be a mother to her as well as to me. We will take good care of her, I assure you. 
 My physician says that there is no cause for alarm, &amp;amp; that all I need is freedom from worry, good air, and abundant food; so I have no special fear for the future. Fortunately my business is reaching the point where I am not obliged to work hard myself. 
 With sincerest greetings to all: - your devoted son in law,
 “Eastman”. 
 [Skrevet øverst på s. 1:]
 I shall write to you, every week, until Elle is with us.</t>
   </si>
   <si>
     <t>1899-03-02</t>
   </si>
   <si>
     <t>Boston
 Bellevue St.</t>
   </si>
   <si>
     <t>Thora  Branner
 - Jensen, Frøken, Erikshaab
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Sawyer blev gift i Boston i beyndelsen af 1899. 
 Pigen Katty kendes ikke. Svigermoderen, gamle Eastmans ven og den gamle bedstemors navne er også ukendte.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1527</t>
   </si>
   <si>
     <t>Ellen Sawyer undskylder, at hun ikke har skrevet. Harris Sawyer har det godt, og han har en god appetit. Han skal fremover have kødsuppe før sin aftensmad. 
 Pigen i huset er gået sin vej. Der er heller ikke arbejde til en pige. I huset er der centralvarme, hvilket giver en konstant temperatur overalt og intet støv. En gang ugentligt vasker en dame gulvene. Alle reder deres egne senge. Badeværelset er godt. Madvarerne bliver bragt til døren, og madlavningen er enkelt. Man spiser kun to gange dagligt. 
 Sawyer-familien - Harris, hans forældre, hans to søstre og en bedstemor - beboer 1. og 2. salen, og der bor en anden familie i stueetagen. 
 Ellen er ved at blive god til sproget, og hun kan også færdes rundt med tog og sporvogn. Harris og hun tager på udflugter og ser kunst. De har besøgt Harvard og set en udstilling med blomster lavet af glas. De har også været på italiensk restaurant. Amerikanerne er i øvrigt idiotiske. 
 Harris har sendt 200 breve ud med bekendtgørelse om, at Ellen og han er blevet gift. Ellen glæder sig til at vise Harris frem, for hun er stolt af ham. 
 En ven af Harris' far vil hjælpe med at få Ellens bagage sendt til Boston.
 Ellen takker Frøken Jensen for de broderede bukser, som er blevet beundret på bryllupsdagen. Amerikanerne er imponeret af håndbroderet og europæisk tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OF5O</t>
   </si>
   <si>
     <t>Belevue St. – Boston
 d. 2den Marts 99.
@@ -867,86 +867,86 @@
 Thøger  Larsen
 Peter Magnussen
 Niels Svendsel</t>
   </si>
   <si>
     <t>I midten af juni 1924 sejlede Johannes Larsen og Achton Friis om bord på Rylen på det sidste sommertogt omkring de danske øer til bl.a. Øer i Limfjorden, til Anholt, Læsø og Venø.
 Rylen er en ombygget Kertemindefiskerbåd, der i årene 1921-25 fungerede som ekspeditionsskib for JL og AF under deres forberedelse af bogværket De Danskes Øer.
 Skibet fungerer nu som museumsskib for Østfyns Museer.</t>
   </si>
   <si>
     <t>Johannes Larsen er med Rylen på øen Fur. Herfra skriver han en del praktiske beskeder til Alhed Larsen. Han vil tage kontakt til Thøger Larsen med henblik på at mødes med ham, mens de sejler rundt i Limfjorden.
 Johannes Larsen får ikke tegnet og malet nok, fordi det er dårligt vejr. Achton Friis kan klare sit arbejde med blandt andet at snakke med de lokale, uanset hvordan vejret er.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/HbZn</t>
   </si>
   <si>
     <t>Fur 28 Juni 1924.
 Kæreste Alhed!
 Tak for Brevet i Gaar. Svensel er udmærket. Det var godt at Dir. Hertvig tog for mere end Halvdelen saa Du fik Tunge oven i Kødet. Friis siger at han ikke har Kendskab til Ting der. Men naar Chr. ser det og prøver det og eventuelt faar en Færgemand til at vurdere det kan der jo ikke være noget at risikere og Du maa gerne give ham et Billede eller 2 for det, men helst ikke af de bedre eller af de mest sælgelige af de nyere hvis det kan undgaas og han maa jo tage dem nogenlunde til Prisen, men det maa Du om. Jeg havde et lille Brev i Gaar fra Esben Hansen med Magnussens Vexel der var skreven 500 ned. Den er sendt videre. Vi skal nok paa en eller anden Maade sætte os i Forbindelse med Thøger L. Jeg havde tænkt at lade ham vide at vi er her for at han muligvis kunde lægge sit Ophold her saadan vi er her, men da Vejret stadig er saa umuligt er jeg blevet nervøs for ikke at faa lavet nok herfra. Friis kunne jo nogenlunde passe sit med at snakke med Folk og se paa Sagerne, men jeg kommer jo langt bagefter naar jeg ikke faar lavet mere end det halve af hvad jeg kunde hvis det var ordentligt Vejr. Det har stormet siden vi kom her og af og til regnet og i Gaar var det saadan at vi blev ombord hele Dagen. Vi skulde ogsaa gerne have lidt stille Vejr saa Svensel kunde fiske nogle Østers til os. Ja dette her faar Du jo ikke før Mandag da det er Lørdag i Dag. Naa nu skal vi i Land. 
 Mange kærlige Hilsner
 Din
 JL</t>
   </si>
   <si>
-    <t>30. jun. 1924</t>
-[...4 lines deleted...]
-  <si>
     <t>1924-06-30</t>
   </si>
   <si>
     <t>Roslev</t>
   </si>
   <si>
     <t>Skive
 Jenle, 7870 Roslev
 Fur, Limfjorden</t>
   </si>
   <si>
     <t>H Gyldentak
 Niels Svendsel
 Jeppe Aakjær</t>
   </si>
   <si>
     <t>Jeppe Aakjær ligger begravet nær gården Jenle. Stuehuset rummer interiør fra Aakjærs tid og er åbent for besøg i sommerhalvåret. I 1981 solgtes gården til staten og drives nu af kommunen.</t>
   </si>
   <si>
     <t>Johannes Larsen er på besøg hos digteren Jeppe Aakjær på Jenle og får foræret to bøger med dedikation i den ene.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/sGuz</t>
   </si>
   <si>
     <t>"Jenle" 30 Juni 1924
 Kæreste Alhed!
 Det var galt jeg glemte nok at sende Brevet med Adr paa H Gyldentak eller hvad hun nu hedder, jeg kan ikke læse det. Her er det! Da Vejret var umuligt i Gaar Søndag sejlede vi herned og har ligget her i Nat mens Svensel sejlede til Skive efter Brændevin. Nu er han kommen tilbage og vi skal af Sted igen. Vi har haft det storartet her. Aakjær har foræret mig 2 Bøger og skrevet et Digt til mig i den ene. Jeg skal sende dem fra Fur. Mange kærlige Hilsner
 Din
 JL</t>
+  </si>
+  <si>
+    <t>30. jun. 1924</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/jTsYLs8D</t>
   </si>
   <si>
     <t>1924-07-03</t>
   </si>
   <si>
     <t>Fur, Limfjorden
 Rotholmene, Hvalpsund
 Nykøbing, Mors
 Brockdorff alle, Martofte </t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted
 Achton Friis
 Henrik Gether
 Johan Larsen
 Axel Olsen
 Niels Svendsel
 Jeppe Aakjær</t>
   </si>
   <si>
     <t>I midten af juni 1924 sejlede JL og Achton Friis med Rylen på det sidste sommertogt til øer i Limfjorden og bla. til Anholt og Læsø.
 Rylen - en ombygget Kerteminde fiskerbåd - fungerede i 1921-25 som ekspeditionsskib for JL og Achton Friis, der forberedte bogværket De Danskes Øer. Rylen fungerer nu som museumsskib for Østfyns Museer.
 Det antages, at det er i forbindelse med uddannelsen til forstkandidat, at Lysse opholder sig på hovedgården Brockdorff nord for Kerteminde. Gården er opført 1785 og var indtil 1980 avlsgård for det nærliggende gods Scheelenborg. Familien på Brockdorff var nære venner af Larsen-familien.</t>
   </si>
   <si>
@@ -1163,51 +1163,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cddm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HEO0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3QAY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2tmzZbQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jTsYLs8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sGuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mjLR77qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FOGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wBZqLrfY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mpuY7w18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cddm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HEO0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3QAY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2tmzZbQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sGuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jTsYLs8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mjLR77qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FOGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wBZqLrfY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mpuY7w18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -2096,136 +2096,136 @@
       </c>
       <c r="H20" s="5" t="s">
         <v>150</v>
       </c>
       <c r="I20" s="5" t="s">
         <v>151</v>
       </c>
       <c r="J20" s="5" t="s">
         <v>72</v>
       </c>
       <c r="K20" s="5" t="s">
         <v>152</v>
       </c>
       <c r="L20" s="6" t="s">
         <v>153</v>
       </c>
       <c r="M20" s="5" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>155</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="D21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D21" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>156</v>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G21" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G21" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>72</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>137</v>
+        <v>160</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="M21" s="5"/>
+        <v>161</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>162</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...3 lines deleted...]
-        <v>158</v>
+      <c r="D22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G22" s="5" t="s">
-[...9 lines deleted...]
-        <v>72</v>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K22" s="5" t="s">
-        <v>162</v>
+        <v>137</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="M22" s="5" t="s">
         <v>164</v>
       </c>
+      <c r="M22" s="5"/>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>165</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>124</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>140</v>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="s">
         <v>166</v>
       </c>