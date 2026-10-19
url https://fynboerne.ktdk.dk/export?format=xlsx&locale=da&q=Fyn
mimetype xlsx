--- v2 (2026-09-03)
+++ v3 (2026-10-19)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4083" uniqueCount="2378" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4094" uniqueCount="2385" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -9562,50 +9562,87 @@
 John Møller
 Peder Petersen
 Morten Porsild
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/m5TYm6rS</t>
   </si>
   <si>
     <t>15. sep. 1925</t>
   </si>
   <si>
     <t>- Corp
 Jens Daugaard-Jensen
 Christen Hauge
 - Knudsen Grønland
 Dan la Cour
 Eiler Lehn Schiøler
 John Møller
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/CwVWjWuI</t>
+  </si>
+  <si>
+    <t>1926-01-23</t>
+  </si>
+  <si>
+    <t>Pilegaarden</t>
+  </si>
+  <si>
+    <t>Henrik Cavling
+Emmerik Jensen
+Jens Jensen
+Villum Jensen
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen var på rejse i Ægypten og Palæstina 1926 (lex.dk)
+Syberg-familien boede i et lille skur på Fyns Hoved i sommermånederne flere år i træk. I 1910 besøgte Jensen-familien dem dér. 1910-1913 boede Syberg-familien i Italien.
+Det Anckerske Legat blev testamentarisk stiftet af Carl Andreas Ancker 1857. Det uddeltes tidligere hvert år til en maler, en billedhugger, en komponist og en digter (Det Anckerske Legats hjemmeside, sept. 2026). 
+Else og Johannes V. Jensen havde et fritidshus i Tibirke.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg har fået brev fra Johs. V. Jensen, som skriver, at han fremover vil koncentrere sin opdagertrang omkring Danmark.
+Da Else og Johannes V. Jensen i 1910 besøgte Syberg-familien på Fyns Hoved, sagde Johs. V., at han ville ønske, at Cavling havde set med.
+Fritz Syberg foreslog i 1912, at Johs. V. på vej til Kina skulle sætte Else og børnene af i Italien hos Anna og Fritz, men det skete ikke. Meget i deres liv havde nok udviklet sig anderledes, hvis planen var blevet realiseret.
+Fritz Syberg håber, at Else og Johannes V. Jensen vil komme til Pilegården førstkommende sommer, så han kan male dem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DNqu</t>
+  </si>
+  <si>
+    <t>Pilegaarden 23-1-26
+Kære Else.
+Den 21 fik vi et Brev fra Joh. V fra Ægypten, som netop indtraf paa Maries Fødselsdag. Hans Fornemmelse var i Brevet netop som jeg ventede mig, og jeg kan levende sætte mig ind i om ["om" overstreget] at han føler Trang til Resten af sit Liv at koncentrere sig og sin Opdagertrang til Danmark. Sagen er at Ens Flugt ud i Universet der ["der" oversteget] foregaar lige saa hurtig og bekvemt fra Kvisten i Rahbeks Alle som fra et Hotel i Kairo og man kommer lige hurtig af Sted enten man sidder paa en af Tibirkes Bakker eller ["eller" indsat over linjen] i et Eksprestog.
+Husker Du en Sommerdag i 1910 ude paa Fyns Hoved da Luften var skyfri, Havet blaat og Kornet modent, og Joh. V. ønskede at Cavling var tilstede og kunde "se med" -?
+Jeg kommer ved at mindes den til at tænke paa Sommeren 1912 da vi opholdt os i Marina di Pisa det var samme Aar Joh. og jeg begge fik Ancher. Jeg foreslog i et Brev at han naar han drog af paa sin Kinarejse skulde lægge Vejen om ad Pisa tage Dig og Børnene med og sætte Jer af der og saa hente Jer paa Hjemvejen. Han lyttede, og der var saa vidt jeg kunde mærke ogsaa en svag Vaklen tilstede. Men altsaa, han holdt fast ved sit Lune og gik uden om Italien. Jeg kan ikke lade være med at tænke paa, hvad Kulør vor fælles Skæbne vilde have faaet om han nu havde indvilliget. Det var saadan en grødefuld Tid for Forholdet mellem os. Det er et af disse mystiske Punkter der vrimler af i Ens Liv, hvor man ved at se tilbage ofte faar den Tro at Livet vilde have blevet et helt andet dersom man paa ["paa" overstreget] i et bestemt givet Øjeblik havde sat venstre Ben frem i Stedet for højre.
+Imidlertid, det er godt som det er.
+Jeg haaber vi ser Eder til Sommer i Jeres nye Bil. Garagen er vist ikke mindre end den kan rumme den. Undertiden forestiller jeg mig at I maaske kunde falde til her en Tid, saa jeg kunde faa min gamle Drøm om at male Jer sammen i det fri virkeliggjort. Hils nu Joh. V. naar Du skriver fra os begge to, og mange Hilsener til Dig selv fra Marie og Fritz Syberg</t>
   </si>
   <si>
     <t>1926-05-26</t>
   </si>
   <si>
     <t>Frederiksberg
 Rolfsvej 17</t>
   </si>
   <si>
     <t>Kerteminde
 Kærbyhus</t>
   </si>
   <si>
     <t>Hareskoven</t>
   </si>
   <si>
     <t>Fru Balslev
 Rigmor Balslev
 Julie Brandt
 Bodild Branner
 - Glarup
 Karen Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johannes Larsen
@@ -13451,59 +13488,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gHF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IKO1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U3l9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bPxG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pr2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pzPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Wrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x5Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jJaI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/apFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bggI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d8X9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yxxC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xGTl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jv4O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BB70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6QAu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3hHU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KxQx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tBsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O2nh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e2cF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3SjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdBq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Y7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBvO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BglZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v71G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kYWG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kvp82PWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bAMD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jgLf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ahXc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xJQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Ztd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnuR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heY8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GO3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gw2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lp1s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDVG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rpa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pFm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjiB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGAN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ErEQwYPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u46g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/F7OHQu0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dP2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4qn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t9sQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gfWU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BMiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iDX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0BetQdRq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jX4esYqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9IuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QaMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yuBU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1XH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PNHCqKEo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4PIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kz8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k4EY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmMk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ge5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n2q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ioQE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3nFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m17x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pEjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bCsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7u1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rv9O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlBh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BHw5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wW8M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xBuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QjNS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uzkL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BNLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uibV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oWmH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CWCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ASN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qml5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jwls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D76Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zjaUyzQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jhun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OuTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j6fUTxlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GM8FzURB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uV4xMZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6cVnZS6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yle0CtTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KECah2XD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ElHTnCNC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CObRjaTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AOsMo2Nd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XZwQ3HoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZgLvdN5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZUJDzbQo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4zMTy9JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Iqaz4rvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jYsAKhJs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Xrv8yA47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7akvRFjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/scWH782Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bLBj0Lph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KtVnEfBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PLJi7Kb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vEpAcheS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DINuSg1W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XD49Q5aV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KxMqShS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oHIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cOfRv9x0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/njG9WyQo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0S0FH99C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DQtRfGF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nCJ0nTMe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2nt4REfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Zje1ukKS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m2JfPnGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/44Rr071i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYgH1hkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WdZ6k4F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aFrALJpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w6FFrcLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GdhoMkTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jepUnZbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LZISnUZL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DHZbUg0G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkxMz5lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cEWFUJvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lQ0cDrye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5TBpJa8X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/p6mquhRL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ntgE41ev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gr4dQ2mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hjju64Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j2hUVkDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nN4PAKUX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNWbpXhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rvxBHXzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6ZAPyB7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nxxqv9bt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QnBrW1DK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JqxhhCZI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vYqpD6Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DFfJEtvD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VjIJGfS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vtw1Vx4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ps863ipV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ASOFrmNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5TL6vqHy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgZp2wAn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9HFw5Sle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4InSLMZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DupnmXWl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MvOPnW0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CyOTRJj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LTBlIrPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BZGKV8QE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mlVKfENB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2e3r5tyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1o5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sxQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J1y1k0Eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/chdZZ3rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zZ7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FiIZIxLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oSjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PHGp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JBNjUYWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wxBDuDfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EocUxpyS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XNfpetUe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JowR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kHDZc8FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqhlDolD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBtRL6fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c18V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aSPY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9sG9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ip9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5TYm6rS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwVWjWuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zi4S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lO1UI3kR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Wwr4HCxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Ou4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nu45h3lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pE6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rxyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uk7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jD3L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uf4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3GM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVhA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YtVa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CZLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNxL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vPi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yT3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K0nP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bz0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gUgO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJeE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hO9R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5HU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gHF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IKO1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U3l9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bPxG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pr2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pzPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Wrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x5Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jJaI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/apFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bggI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d8X9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yxxC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xGTl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jv4O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BB70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6QAu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3hHU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KxQx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tBsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O2nh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e2cF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3SjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdBq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Y7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBvO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BglZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v71G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kYWG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kvp82PWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bAMD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jgLf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ahXc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xJQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Ztd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnuR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heY8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GO3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gw2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lp1s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDVG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rpa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pFm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjiB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGAN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ErEQwYPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u46g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/F7OHQu0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dP2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4qn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t9sQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gfWU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BMiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iDX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0BetQdRq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jX4esYqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9IuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QaMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yuBU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1XH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PNHCqKEo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4PIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kz8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k4EY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmMk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ge5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n2q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ioQE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3nFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m17x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pEjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bCsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7u1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rv9O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlBh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BHw5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wW8M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xBuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QjNS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uzkL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BNLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uibV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oWmH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CWCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ASN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qml5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jwls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D76Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zjaUyzQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jhun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OuTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j6fUTxlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GM8FzURB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uV4xMZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6cVnZS6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yle0CtTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KECah2XD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ElHTnCNC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CObRjaTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AOsMo2Nd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XZwQ3HoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZgLvdN5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZUJDzbQo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4zMTy9JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Iqaz4rvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jYsAKhJs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Xrv8yA47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7akvRFjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/scWH782Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bLBj0Lph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KtVnEfBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PLJi7Kb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vEpAcheS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DINuSg1W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XD49Q5aV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KxMqShS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oHIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cOfRv9x0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/njG9WyQo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0S0FH99C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DQtRfGF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nCJ0nTMe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2nt4REfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Zje1ukKS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m2JfPnGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/44Rr071i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYgH1hkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WdZ6k4F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aFrALJpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w6FFrcLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GdhoMkTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jepUnZbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LZISnUZL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DHZbUg0G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkxMz5lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cEWFUJvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lQ0cDrye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5TBpJa8X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/p6mquhRL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ntgE41ev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gr4dQ2mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hjju64Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j2hUVkDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nN4PAKUX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNWbpXhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rvxBHXzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6ZAPyB7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nxxqv9bt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QnBrW1DK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JqxhhCZI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vYqpD6Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DFfJEtvD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VjIJGfS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vtw1Vx4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ps863ipV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ASOFrmNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5TL6vqHy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgZp2wAn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9HFw5Sle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4InSLMZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DupnmXWl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MvOPnW0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CyOTRJj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LTBlIrPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BZGKV8QE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mlVKfENB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2e3r5tyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1o5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sxQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J1y1k0Eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/chdZZ3rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zZ7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FiIZIxLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oSjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PHGp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JBNjUYWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wxBDuDfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EocUxpyS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XNfpetUe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JowR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kHDZc8FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqhlDolD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBtRL6fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c18V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aSPY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9sG9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ip9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5TYm6rS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwVWjWuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DNqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zi4S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lO1UI3kR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Wwr4HCxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Ou4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nu45h3lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pE6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rxyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uk7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jD3L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uf4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3GM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVhA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YtVa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CZLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNxL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vPi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yT3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K0nP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bz0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gUgO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJeE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hO9R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5HU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M432"/>
+  <dimension ref="A1:M433"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -29359,3704 +29396,3749 @@
       </c>
       <c r="I350" s="5"/>
       <c r="J350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L350" s="6" t="s">
         <v>1848</v>
       </c>
       <c r="M350" s="5"/>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
         <v>1849</v>
       </c>
       <c r="B351" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C351" s="5" t="s">
-        <v>461</v>
+        <v>138</v>
       </c>
       <c r="D351" s="5" t="s">
-        <v>72</v>
+        <v>726</v>
       </c>
       <c r="E351" s="5" t="s">
         <v>1850</v>
       </c>
-      <c r="F351" s="5" t="s">
+      <c r="F351" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G351" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H351" s="5" t="s">
         <v>1851</v>
       </c>
-      <c r="G351" s="5" t="s">
+      <c r="I351" s="5" t="s">
         <v>1852</v>
       </c>
-      <c r="H351" s="5" t="s">
+      <c r="J351" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K351" s="5" t="s">
         <v>1853</v>
       </c>
-      <c r="I351" s="5" t="s">
+      <c r="L351" s="6" t="s">
         <v>1854</v>
       </c>
-      <c r="J351" s="5" t="s">
+      <c r="M351" s="5" t="s">
         <v>1855</v>
-      </c>
-[...7 lines deleted...]
-        <v>1858</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
-        <v>1859</v>
+        <v>1856</v>
       </c>
       <c r="B352" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C352" s="5" t="s">
-        <v>138</v>
+        <v>461</v>
       </c>
       <c r="D352" s="5" t="s">
-        <v>784</v>
+        <v>72</v>
       </c>
       <c r="E352" s="5" t="s">
-        <v>1291</v>
-[...9 lines deleted...]
-        </is>
+        <v>1857</v>
+      </c>
+      <c r="F352" s="5" t="s">
+        <v>1858</v>
+      </c>
+      <c r="G352" s="5" t="s">
+        <v>1859</v>
       </c>
       <c r="H352" s="5" t="s">
         <v>1860</v>
       </c>
-      <c r="I352" s="5"/>
+      <c r="I352" s="5" t="s">
+        <v>1861</v>
+      </c>
       <c r="J352" s="5" t="s">
-        <v>728</v>
+        <v>1862</v>
       </c>
       <c r="K352" s="5" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="L352" s="6" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
       <c r="M352" s="5" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
       <c r="B353" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C353" s="5" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="D353" s="5" t="s">
-        <v>1462</v>
+        <v>784</v>
       </c>
       <c r="E353" s="5" t="s">
-        <v>17</v>
+        <v>1291</v>
       </c>
       <c r="F353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G353" s="5" t="s">
-        <v>1865</v>
+      <c r="G353" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H353" s="5" t="s">
-        <v>1866</v>
-[...1 lines deleted...]
-      <c r="I353" s="5" t="s">
         <v>1867</v>
       </c>
+      <c r="I353" s="5"/>
       <c r="J353" s="5" t="s">
-        <v>309</v>
+        <v>728</v>
       </c>
       <c r="K353" s="5" t="s">
         <v>1868</v>
       </c>
       <c r="L353" s="6" t="s">
         <v>1869</v>
       </c>
       <c r="M353" s="5" t="s">
         <v>1870</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="5" t="s">
         <v>1871</v>
       </c>
       <c r="B354" s="5" t="s">
-        <v>485</v>
+        <v>14</v>
       </c>
       <c r="C354" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D354" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D354" s="5" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E354" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G354" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G354" s="5" t="s">
+        <v>1872</v>
       </c>
       <c r="H354" s="5" t="s">
-        <v>1872</v>
-[...5 lines deleted...]
-        </is>
+        <v>1873</v>
+      </c>
+      <c r="I354" s="5" t="s">
+        <v>1874</v>
+      </c>
+      <c r="J354" s="5" t="s">
+        <v>309</v>
       </c>
       <c r="K354" s="5" t="s">
-        <v>1873</v>
+        <v>1875</v>
       </c>
       <c r="L354" s="6" t="s">
-        <v>1874</v>
-[...1 lines deleted...]
-      <c r="M354" s="5"/>
+        <v>1876</v>
+      </c>
+      <c r="M354" s="5" t="s">
+        <v>1877</v>
+      </c>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
-        <v>1875</v>
+        <v>1878</v>
       </c>
       <c r="B355" s="5" t="s">
         <v>485</v>
       </c>
       <c r="C355" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H355" s="5" t="s">
-        <v>1876</v>
+        <v>1879</v>
       </c>
       <c r="I355" s="5"/>
       <c r="J355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K355" s="5" t="s">
-        <v>1877</v>
+        <v>1880</v>
       </c>
       <c r="L355" s="6" t="s">
-        <v>1878</v>
+        <v>1881</v>
       </c>
       <c r="M355" s="5"/>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
-        <v>1879</v>
+        <v>1882</v>
       </c>
       <c r="B356" s="5" t="s">
         <v>485</v>
       </c>
-      <c r="C356" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C356" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="D356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H356" s="5" t="s">
-        <v>1876</v>
+        <v>1883</v>
       </c>
       <c r="I356" s="5"/>
       <c r="J356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K356" s="5" t="s">
-        <v>1877</v>
+        <v>1884</v>
       </c>
       <c r="L356" s="6" t="s">
-        <v>1880</v>
+        <v>1885</v>
       </c>
       <c r="M356" s="5"/>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
-        <v>1881</v>
+        <v>1886</v>
       </c>
       <c r="B357" s="5" t="s">
         <v>485</v>
       </c>
-      <c r="C357" s="5" t="s">
-        <v>1876</v>
+      <c r="C357" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H357" s="5" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="I357" s="5"/>
       <c r="J357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K357" s="5" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="L357" s="6" t="s">
-        <v>1884</v>
+        <v>1887</v>
       </c>
       <c r="M357" s="5"/>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
-        <v>1885</v>
+        <v>1888</v>
       </c>
       <c r="B358" s="5" t="s">
-        <v>14</v>
+        <v>485</v>
       </c>
       <c r="C358" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>1886</v>
+        <v>1883</v>
+      </c>
+      <c r="D358" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E358" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G358" s="5" t="s">
-        <v>1887</v>
+      <c r="G358" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H358" s="5" t="s">
-        <v>1888</v>
-[...1 lines deleted...]
-      <c r="I358" s="5" t="s">
         <v>1889</v>
       </c>
-      <c r="J358" s="5" t="s">
-        <v>22</v>
+      <c r="I358" s="5"/>
+      <c r="J358" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K358" s="5" t="s">
         <v>1890</v>
       </c>
       <c r="L358" s="6" t="s">
         <v>1891</v>
       </c>
-      <c r="M358" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M358" s="5"/>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B359" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C359" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D359" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E359" s="5" t="s">
         <v>1893</v>
       </c>
-      <c r="B359" s="5" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="F359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G359" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G359" s="5" t="s">
+        <v>1894</v>
       </c>
       <c r="H359" s="5" t="s">
-        <v>1894</v>
-[...5 lines deleted...]
-        </is>
+        <v>1895</v>
+      </c>
+      <c r="I359" s="5" t="s">
+        <v>1896</v>
+      </c>
+      <c r="J359" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K359" s="5" t="s">
-        <v>1883</v>
+        <v>1897</v>
       </c>
       <c r="L359" s="6" t="s">
-        <v>1895</v>
-[...1 lines deleted...]
-      <c r="M359" s="5"/>
+        <v>1898</v>
+      </c>
+      <c r="M359" s="5" t="s">
+        <v>1899</v>
+      </c>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
-        <v>1896</v>
+        <v>1900</v>
       </c>
       <c r="B360" s="5" t="s">
-        <v>14</v>
+        <v>485</v>
       </c>
       <c r="C360" s="5" t="s">
-        <v>1897</v>
-[...5 lines deleted...]
-        <v>1291</v>
+        <v>1883</v>
+      </c>
+      <c r="D360" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E360" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H360" s="5" t="s">
-        <v>1898</v>
-[...5 lines deleted...]
-        <v>728</v>
+        <v>1901</v>
+      </c>
+      <c r="I360" s="5"/>
+      <c r="J360" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K360" s="5" t="s">
-        <v>1900</v>
+        <v>1890</v>
       </c>
       <c r="L360" s="6" t="s">
-        <v>1901</v>
-[...1 lines deleted...]
-      <c r="M360" s="5" t="s">
         <v>1902</v>
       </c>
+      <c r="M360" s="5"/>
     </row>
     <row r="361">
-      <c r="A361" s="5" t="n">
-        <v>1928</v>
+      <c r="A361" s="5" t="s">
+        <v>1903</v>
       </c>
       <c r="B361" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C361" s="5" t="s">
-        <v>1411</v>
+        <v>1904</v>
       </c>
       <c r="D361" s="5" t="s">
-        <v>1412</v>
-[...7 lines deleted...]
-        <v>1903</v>
+        <v>784</v>
+      </c>
+      <c r="E361" s="5" t="s">
+        <v>1291</v>
+      </c>
+      <c r="F361" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H361" s="5" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="I361" s="5" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="J361" s="5" t="s">
-        <v>1906</v>
+        <v>728</v>
       </c>
       <c r="K361" s="5" t="s">
         <v>1907</v>
       </c>
       <c r="L361" s="6" t="s">
         <v>1908</v>
       </c>
       <c r="M361" s="5" t="s">
         <v>1909</v>
       </c>
     </row>
     <row r="362">
-      <c r="A362" s="5" t="s">
-        <v>1910</v>
+      <c r="A362" s="5" t="n">
+        <v>1928</v>
       </c>
       <c r="B362" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C362" s="5" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D362" s="5" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E362" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F362" s="5" t="s">
+        <v>1910</v>
+      </c>
+      <c r="G362" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H362" s="5" t="s">
         <v>1911</v>
       </c>
-      <c r="D362" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H362" s="5" t="s">
+      <c r="I362" s="5" t="s">
         <v>1912</v>
       </c>
-      <c r="I362" s="5" t="s">
+      <c r="J362" s="5" t="s">
         <v>1913</v>
       </c>
-      <c r="J362" s="5" t="s">
+      <c r="K362" s="5" t="s">
         <v>1914</v>
       </c>
-      <c r="K362" s="5" t="s">
+      <c r="L362" s="6" t="s">
         <v>1915</v>
       </c>
-      <c r="L362" s="6" t="s">
+      <c r="M362" s="5" t="s">
         <v>1916</v>
-      </c>
-[...1 lines deleted...]
-        <v>1917</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="B363" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C363" s="5" t="s">
-        <v>138</v>
+        <v>1918</v>
       </c>
       <c r="D363" s="5" t="s">
-        <v>784</v>
-[...2 lines deleted...]
-        <v>1291</v>
+        <v>361</v>
+      </c>
+      <c r="E363" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H363" s="5" t="s">
         <v>1919</v>
       </c>
       <c r="I363" s="5" t="s">
         <v>1920</v>
       </c>
       <c r="J363" s="5" t="s">
-        <v>22</v>
+        <v>1921</v>
       </c>
       <c r="K363" s="5" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="L363" s="6" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="M363" s="5" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="B364" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C364" s="5" t="s">
-        <v>1911</v>
+        <v>138</v>
       </c>
       <c r="D364" s="5" t="s">
-        <v>361</v>
-[...4 lines deleted...]
-        </is>
+        <v>784</v>
+      </c>
+      <c r="E364" s="5" t="s">
+        <v>1291</v>
       </c>
       <c r="F364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H364" s="5" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="I364" s="5" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="J364" s="5" t="s">
-        <v>1927</v>
+        <v>22</v>
       </c>
       <c r="K364" s="5" t="s">
         <v>1928</v>
       </c>
       <c r="L364" s="6" t="s">
         <v>1929</v>
       </c>
       <c r="M364" s="5" t="s">
         <v>1930</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
         <v>1931</v>
       </c>
       <c r="B365" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C365" s="5" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D365" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="E365" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F365" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G365" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H365" s="5" t="s">
         <v>1932</v>
       </c>
-      <c r="D365" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E365" s="5" t="s">
+      <c r="I365" s="5" t="s">
         <v>1933</v>
       </c>
-      <c r="F365" s="5" t="s">
+      <c r="J365" s="5" t="s">
         <v>1934</v>
       </c>
-      <c r="G365" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H365" s="5" t="s">
+      <c r="K365" s="5" t="s">
         <v>1935</v>
       </c>
-      <c r="I365" s="5" t="s">
+      <c r="L365" s="6" t="s">
         <v>1936</v>
       </c>
-      <c r="J365" s="5" t="s">
+      <c r="M365" s="5" t="s">
         <v>1937</v>
-      </c>
-[...7 lines deleted...]
-        <v>1940</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
-        <v>1941</v>
+        <v>1938</v>
       </c>
       <c r="B366" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C366" s="5" t="s">
-        <v>1911</v>
+        <v>1939</v>
       </c>
       <c r="D366" s="5" t="s">
-        <v>361</v>
-[...9 lines deleted...]
-        </is>
+        <v>72</v>
+      </c>
+      <c r="E366" s="5" t="s">
+        <v>1940</v>
+      </c>
+      <c r="F366" s="5" t="s">
+        <v>1941</v>
       </c>
       <c r="G366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H366" s="5" t="s">
         <v>1942</v>
       </c>
       <c r="I366" s="5" t="s">
         <v>1943</v>
       </c>
       <c r="J366" s="5" t="s">
         <v>1944</v>
       </c>
       <c r="K366" s="5" t="s">
         <v>1945</v>
       </c>
       <c r="L366" s="6" t="s">
         <v>1946</v>
       </c>
       <c r="M366" s="5" t="s">
         <v>1947</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
         <v>1948</v>
       </c>
       <c r="B367" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C367" s="5" t="s">
-        <v>1911</v>
+        <v>1918</v>
       </c>
       <c r="D367" s="5" t="s">
         <v>361</v>
       </c>
       <c r="E367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H367" s="5" t="s">
         <v>1949</v>
       </c>
       <c r="I367" s="5" t="s">
         <v>1950</v>
       </c>
       <c r="J367" s="5" t="s">
         <v>1951</v>
       </c>
       <c r="K367" s="5" t="s">
         <v>1952</v>
       </c>
       <c r="L367" s="6" t="s">
         <v>1953</v>
       </c>
       <c r="M367" s="5" t="s">
         <v>1954</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
         <v>1955</v>
       </c>
       <c r="B368" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C368" s="5" t="s">
-        <v>138</v>
+        <v>1918</v>
       </c>
       <c r="D368" s="5" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>1291</v>
+        <v>361</v>
+      </c>
+      <c r="E368" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H368" s="5" t="s">
         <v>1956</v>
       </c>
       <c r="I368" s="5" t="s">
         <v>1957</v>
       </c>
       <c r="J368" s="5" t="s">
-        <v>22</v>
+        <v>1958</v>
       </c>
       <c r="K368" s="5" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="L368" s="6" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="M368" s="5" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="B369" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C369" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D369" s="5" t="s">
-        <v>784</v>
+        <v>724</v>
       </c>
       <c r="E369" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H369" s="5" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="I369" s="5" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="J369" s="5" t="s">
-        <v>728</v>
+        <v>22</v>
       </c>
       <c r="K369" s="5" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="L369" s="6" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="M369" s="5" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="B370" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C370" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D370" s="5" t="s">
         <v>784</v>
       </c>
       <c r="E370" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H370" s="5" t="s">
-        <v>1968</v>
-[...1 lines deleted...]
-      <c r="I370" s="5"/>
+        <v>1969</v>
+      </c>
+      <c r="I370" s="5" t="s">
+        <v>1970</v>
+      </c>
       <c r="J370" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K370" s="5" t="s">
-        <v>1969</v>
+        <v>1971</v>
       </c>
       <c r="L370" s="6" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
       <c r="M370" s="5" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="B371" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C371" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D371" s="5" t="s">
-        <v>724</v>
+        <v>784</v>
       </c>
       <c r="E371" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H371" s="5" t="s">
-        <v>1973</v>
-[...3 lines deleted...]
-      </c>
+        <v>1975</v>
+      </c>
+      <c r="I371" s="5"/>
       <c r="J371" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K371" s="5" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="L371" s="6" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="M371" s="5" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="B372" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C372" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D372" s="5" t="s">
         <v>724</v>
       </c>
       <c r="E372" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H372" s="5" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="I372" s="5" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="J372" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K372" s="5" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="L372" s="6" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="M372" s="5" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="B373" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C373" s="5" t="s">
-        <v>1985</v>
+        <v>138</v>
       </c>
       <c r="D373" s="5" t="s">
-        <v>1412</v>
+        <v>724</v>
       </c>
       <c r="E373" s="5" t="s">
-        <v>670</v>
+        <v>1291</v>
       </c>
       <c r="F373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H373" s="5" t="s">
         <v>1986</v>
       </c>
       <c r="I373" s="5" t="s">
         <v>1987</v>
       </c>
       <c r="J373" s="5" t="s">
+        <v>728</v>
+      </c>
+      <c r="K373" s="5" t="s">
         <v>1988</v>
       </c>
-      <c r="K373" s="5" t="s">
+      <c r="L373" s="6" t="s">
         <v>1989</v>
       </c>
-      <c r="L373" s="6" t="s">
+      <c r="M373" s="5" t="s">
         <v>1990</v>
-      </c>
-[...1 lines deleted...]
-        <v>1991</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="B374" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C374" s="5" t="s">
-        <v>305</v>
+        <v>1992</v>
       </c>
       <c r="D374" s="5" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E374" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="F374" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G374" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H374" s="5" t="s">
         <v>1993</v>
       </c>
-      <c r="E374" s="5" t="s">
+      <c r="I374" s="5" t="s">
         <v>1994</v>
       </c>
-      <c r="F374" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H374" s="5" t="s">
+      <c r="J374" s="5" t="s">
         <v>1995</v>
       </c>
-      <c r="I374" s="5"/>
-      <c r="J374" s="5" t="s">
+      <c r="K374" s="5" t="s">
         <v>1996</v>
       </c>
-      <c r="K374" s="5" t="s">
+      <c r="L374" s="6" t="s">
         <v>1997</v>
       </c>
-      <c r="L374" s="6" t="s">
+      <c r="M374" s="5" t="s">
         <v>1998</v>
-      </c>
-[...1 lines deleted...]
-        <v>1999</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="B375" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C375" s="5" t="s">
-        <v>1897</v>
+        <v>305</v>
       </c>
       <c r="D375" s="5" t="s">
-        <v>724</v>
+        <v>2000</v>
       </c>
       <c r="E375" s="5" t="s">
-        <v>1291</v>
+        <v>2001</v>
       </c>
       <c r="F375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H375" s="5" t="s">
-        <v>2001</v>
-[...1 lines deleted...]
-      <c r="I375" s="5" t="s">
         <v>2002</v>
       </c>
+      <c r="I375" s="5"/>
       <c r="J375" s="5" t="s">
-        <v>728</v>
+        <v>2003</v>
       </c>
       <c r="K375" s="5" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="L375" s="6" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="M375" s="5" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="5" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="B376" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="5" t="s">
-        <v>138</v>
+        <v>1904</v>
       </c>
       <c r="D376" s="5" t="s">
-        <v>1242</v>
+        <v>724</v>
       </c>
       <c r="E376" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G376" s="5" t="s">
-        <v>2007</v>
+      <c r="G376" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H376" s="5" t="s">
         <v>2008</v>
       </c>
       <c r="I376" s="5" t="s">
         <v>2009</v>
       </c>
       <c r="J376" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K376" s="5" t="s">
         <v>2010</v>
       </c>
       <c r="L376" s="6" t="s">
         <v>2011</v>
       </c>
       <c r="M376" s="5" t="s">
         <v>2012</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
         <v>2013</v>
       </c>
       <c r="B377" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C377" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D377" s="5" t="s">
-        <v>724</v>
+        <v>1242</v>
       </c>
       <c r="E377" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G377" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G377" s="5" t="s">
+        <v>2014</v>
       </c>
       <c r="H377" s="5" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I377" s="5" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="J377" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K377" s="5" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="L377" s="6" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="M377" s="5" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="5" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B378" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C378" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D378" s="5" t="s">
-        <v>784</v>
+        <v>724</v>
       </c>
       <c r="E378" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G378" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="G378" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H378" s="5" t="s">
+        <v>2021</v>
       </c>
       <c r="I378" s="5" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="J378" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K378" s="5" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="L378" s="6" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="M378" s="5" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="5" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B379" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C379" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D379" s="5" t="s">
         <v>784</v>
       </c>
       <c r="E379" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G379" s="5" t="s">
-        <v>2026</v>
-[...1 lines deleted...]
-      <c r="H379" s="5" t="s">
         <v>2027</v>
       </c>
-      <c r="I379" s="5"/>
+      <c r="H379" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I379" s="5" t="s">
+        <v>2028</v>
+      </c>
       <c r="J379" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K379" s="5" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="L379" s="6" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="M379" s="5" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="5" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="B380" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C380" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D380" s="5" t="s">
-        <v>724</v>
+        <v>784</v>
       </c>
       <c r="E380" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G380" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G380" s="5" t="s">
+        <v>2033</v>
       </c>
       <c r="H380" s="5" t="s">
-        <v>2032</v>
-[...3 lines deleted...]
-      </c>
+        <v>2034</v>
+      </c>
+      <c r="I380" s="5"/>
       <c r="J380" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K380" s="5" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="L380" s="6" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="M380" s="5" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="5" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="B381" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C381" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D381" s="5" t="s">
-        <v>784</v>
+        <v>724</v>
       </c>
       <c r="E381" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G381" s="5" t="s">
-        <v>2038</v>
+      <c r="G381" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H381" s="5" t="s">
         <v>2039</v>
       </c>
       <c r="I381" s="5" t="s">
         <v>2040</v>
       </c>
       <c r="J381" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K381" s="5" t="s">
         <v>2041</v>
       </c>
       <c r="L381" s="6" t="s">
         <v>2042</v>
       </c>
       <c r="M381" s="5" t="s">
         <v>2043</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="5" t="s">
         <v>2044</v>
       </c>
       <c r="B382" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C382" s="5" t="s">
-        <v>1411</v>
+        <v>138</v>
       </c>
       <c r="D382" s="5" t="s">
-        <v>1993</v>
-[...4 lines deleted...]
-        </is>
+        <v>784</v>
+      </c>
+      <c r="E382" s="5" t="s">
+        <v>1291</v>
       </c>
       <c r="F382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G382" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G382" s="5" t="s">
+        <v>2045</v>
       </c>
       <c r="H382" s="5" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="I382" s="5" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="J382" s="5" t="s">
-        <v>1988</v>
+        <v>728</v>
       </c>
       <c r="K382" s="5" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="L382" s="6" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="M382" s="5" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="5" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="B383" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C383" s="5" t="s">
-        <v>138</v>
+        <v>1411</v>
       </c>
       <c r="D383" s="5" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>1291</v>
+        <v>2000</v>
+      </c>
+      <c r="E383" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H383" s="5" t="s">
-        <v>2051</v>
-[...1 lines deleted...]
-      <c r="I383" s="5"/>
+        <v>2052</v>
+      </c>
+      <c r="I383" s="5" t="s">
+        <v>2053</v>
+      </c>
       <c r="J383" s="5" t="s">
-        <v>728</v>
+        <v>1995</v>
       </c>
       <c r="K383" s="5" t="s">
-        <v>2052</v>
+        <v>2054</v>
       </c>
       <c r="L383" s="6" t="s">
-        <v>2053</v>
+        <v>2055</v>
       </c>
       <c r="M383" s="5" t="s">
-        <v>2054</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="5" t="s">
-        <v>2055</v>
+        <v>2057</v>
       </c>
       <c r="B384" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C384" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D384" s="5" t="s">
-        <v>784</v>
+        <v>724</v>
       </c>
       <c r="E384" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H384" s="5" t="s">
-        <v>2056</v>
-[...3 lines deleted...]
-      </c>
+        <v>2058</v>
+      </c>
+      <c r="I384" s="5"/>
       <c r="J384" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K384" s="5" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="L384" s="6" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="M384" s="5" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="5" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="B385" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C385" s="5" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="D385" s="5" t="s">
-        <v>1993</v>
+        <v>784</v>
       </c>
       <c r="E385" s="5" t="s">
-        <v>17</v>
+        <v>1291</v>
       </c>
       <c r="F385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H385" s="5" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="I385" s="5" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="J385" s="5" t="s">
-        <v>1996</v>
+        <v>728</v>
       </c>
       <c r="K385" s="5" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="L385" s="6" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="M385" s="5" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="5" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="B386" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C386" s="5" t="s">
-        <v>2068</v>
+        <v>16</v>
       </c>
       <c r="D386" s="5" t="s">
-        <v>1412</v>
-[...4 lines deleted...]
-        </is>
+        <v>2000</v>
+      </c>
+      <c r="E386" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H386" s="5" t="s">
         <v>2069</v>
       </c>
       <c r="I386" s="5" t="s">
         <v>2070</v>
       </c>
       <c r="J386" s="5" t="s">
-        <v>1988</v>
+        <v>2003</v>
       </c>
       <c r="K386" s="5" t="s">
         <v>2071</v>
       </c>
       <c r="L386" s="6" t="s">
         <v>2072</v>
       </c>
       <c r="M386" s="5" t="s">
         <v>2073</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="5" t="s">
         <v>2074</v>
       </c>
       <c r="B387" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C387" s="5" t="s">
-        <v>16</v>
+        <v>2075</v>
       </c>
       <c r="D387" s="5" t="s">
         <v>1412</v>
       </c>
-      <c r="E387" s="5" t="s">
-        <v>17</v>
+      <c r="E387" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H387" s="5" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="I387" s="5" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="J387" s="5" t="s">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="K387" s="5" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="L387" s="6" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="M387" s="5" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="5" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="B388" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C388" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D388" s="5" t="s">
         <v>1412</v>
       </c>
       <c r="E388" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H388" s="5" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="I388" s="5" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="J388" s="5" t="s">
-        <v>1988</v>
+        <v>2003</v>
       </c>
       <c r="K388" s="5" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="L388" s="6" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="M388" s="5" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="5" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="B389" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C389" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D389" s="5" t="s">
         <v>1412</v>
       </c>
       <c r="E389" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H389" s="5" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="I389" s="5" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="J389" s="5" t="s">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="K389" s="5" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="L389" s="6" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="M389" s="5" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="5" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="B390" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C390" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D390" s="5" t="s">
         <v>1412</v>
       </c>
       <c r="E390" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H390" s="5" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="I390" s="5" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="J390" s="5" t="s">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="K390" s="5" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="L390" s="6" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="M390" s="5" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="5" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="B391" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C391" s="5" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="D391" s="5" t="s">
-        <v>784</v>
+        <v>1412</v>
       </c>
       <c r="E391" s="5" t="s">
-        <v>1291</v>
+        <v>17</v>
       </c>
       <c r="F391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H391" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I391" s="5"/>
+      <c r="H391" s="5" t="s">
+        <v>2100</v>
+      </c>
+      <c r="I391" s="5" t="s">
+        <v>2101</v>
+      </c>
       <c r="J391" s="5" t="s">
-        <v>728</v>
+        <v>2003</v>
       </c>
       <c r="K391" s="5" t="s">
-        <v>2099</v>
+        <v>2102</v>
       </c>
       <c r="L391" s="6" t="s">
-        <v>2100</v>
+        <v>2103</v>
       </c>
       <c r="M391" s="5" t="s">
-        <v>2101</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="392">
-      <c r="A392" s="5" t="n">
-        <v>1936</v>
+      <c r="A392" s="5" t="s">
+        <v>2105</v>
       </c>
       <c r="B392" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C392" s="5" t="s">
-        <v>2068</v>
+        <v>138</v>
       </c>
       <c r="D392" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>784</v>
+      </c>
+      <c r="E392" s="5" t="s">
+        <v>1291</v>
       </c>
       <c r="F392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H392" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H392" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I392" s="5"/>
       <c r="J392" s="5" t="s">
-        <v>1988</v>
+        <v>728</v>
       </c>
       <c r="K392" s="5" t="s">
-        <v>2104</v>
+        <v>2106</v>
       </c>
       <c r="L392" s="6" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
       <c r="M392" s="5" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="5" t="n">
         <v>1936</v>
       </c>
       <c r="B393" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C393" s="5" t="s">
-        <v>2068</v>
+        <v>2075</v>
       </c>
       <c r="D393" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H393" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H393" s="5" t="s">
+        <v>2109</v>
       </c>
       <c r="I393" s="5" t="s">
-        <v>2107</v>
+        <v>2110</v>
       </c>
       <c r="J393" s="5" t="s">
-        <v>1988</v>
+        <v>1995</v>
       </c>
       <c r="K393" s="5" t="s">
-        <v>2108</v>
+        <v>2111</v>
       </c>
       <c r="L393" s="6" t="s">
-        <v>2109</v>
+        <v>2112</v>
       </c>
       <c r="M393" s="5" t="s">
-        <v>2110</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="394">
-      <c r="A394" s="5" t="s">
-        <v>2111</v>
+      <c r="A394" s="5" t="n">
+        <v>1936</v>
       </c>
       <c r="B394" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C394" s="5" t="s">
-        <v>2112</v>
+        <v>2075</v>
       </c>
       <c r="D394" s="5" t="s">
-        <v>1412</v>
-[...2 lines deleted...]
-        <v>2113</v>
+        <v>16</v>
+      </c>
+      <c r="E394" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H394" s="5" t="s">
+      <c r="H394" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I394" s="5" t="s">
         <v>2114</v>
       </c>
-      <c r="I394" s="5"/>
       <c r="J394" s="5" t="s">
+        <v>1995</v>
+      </c>
+      <c r="K394" s="5" t="s">
         <v>2115</v>
       </c>
-      <c r="K394" s="5" t="s">
+      <c r="L394" s="6" t="s">
         <v>2116</v>
       </c>
-      <c r="L394" s="6" t="s">
+      <c r="M394" s="5" t="s">
         <v>2117</v>
-      </c>
-[...1 lines deleted...]
-        <v>2118</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="5" t="s">
-        <v>2119</v>
+        <v>2118</v>
       </c>
       <c r="B395" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C395" s="5" t="s">
-        <v>1411</v>
+        <v>2119</v>
       </c>
       <c r="D395" s="5" t="s">
-        <v>1993</v>
-[...4 lines deleted...]
-        </is>
+        <v>1412</v>
+      </c>
+      <c r="E395" s="5" t="s">
+        <v>2120</v>
       </c>
       <c r="F395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H395" s="5" t="s">
-        <v>2120</v>
-[...1 lines deleted...]
-      <c r="I395" s="5" t="s">
         <v>2121</v>
       </c>
+      <c r="I395" s="5"/>
       <c r="J395" s="5" t="s">
-        <v>1988</v>
+        <v>2122</v>
       </c>
       <c r="K395" s="5" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="L395" s="6" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="M395" s="5" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="5" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="B396" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C396" s="5" t="s">
-        <v>2126</v>
+        <v>1411</v>
       </c>
       <c r="D396" s="5" t="s">
-        <v>1412</v>
-[...2 lines deleted...]
-        <v>1024</v>
+        <v>2000</v>
+      </c>
+      <c r="E396" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H396" s="5" t="s">
         <v>2127</v>
       </c>
       <c r="I396" s="5" t="s">
         <v>2128</v>
       </c>
       <c r="J396" s="5" t="s">
-        <v>1988</v>
+        <v>1995</v>
       </c>
       <c r="K396" s="5" t="s">
         <v>2129</v>
       </c>
       <c r="L396" s="6" t="s">
         <v>2130</v>
       </c>
       <c r="M396" s="5" t="s">
         <v>2131</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="5" t="s">
         <v>2132</v>
       </c>
       <c r="B397" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C397" s="5" t="s">
-        <v>2126</v>
+        <v>2133</v>
       </c>
       <c r="D397" s="5" t="s">
         <v>1412</v>
       </c>
-      <c r="E397" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E397" s="5" t="s">
+        <v>1024</v>
       </c>
       <c r="F397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H397" s="5" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="I397" s="5" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="J397" s="5" t="s">
-        <v>1988</v>
+        <v>1995</v>
       </c>
       <c r="K397" s="5" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="L397" s="6" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="M397" s="5" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="5" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="B398" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C398" s="5" t="s">
-        <v>16</v>
+        <v>2133</v>
       </c>
       <c r="D398" s="5" t="s">
         <v>1412</v>
       </c>
-      <c r="E398" s="5" t="s">
-        <v>17</v>
+      <c r="E398" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F398" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G398" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H398" s="5" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="I398" s="5" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="J398" s="5" t="s">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="K398" s="5" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="L398" s="6" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="M398" s="5" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="5" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="B399" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C399" s="5" t="s">
-        <v>461</v>
+        <v>16</v>
       </c>
       <c r="D399" s="5" t="s">
-        <v>2145</v>
+        <v>1412</v>
       </c>
       <c r="E399" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F399" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G399" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H399" s="5" t="s">
         <v>2146</v>
       </c>
-      <c r="F399" s="5" t="s">
+      <c r="I399" s="5" t="s">
         <v>2147</v>
       </c>
-      <c r="G399" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H399" s="5" t="s">
+      <c r="J399" s="5" t="s">
+        <v>2003</v>
+      </c>
+      <c r="K399" s="5" t="s">
         <v>2148</v>
       </c>
-      <c r="I399" s="5" t="s">
+      <c r="L399" s="6" t="s">
         <v>2149</v>
       </c>
-      <c r="J399" s="5" t="s">
+      <c r="M399" s="5" t="s">
         <v>2150</v>
-      </c>
-[...7 lines deleted...]
-        <v>2153</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="5" t="s">
-        <v>2154</v>
+        <v>2151</v>
       </c>
       <c r="B400" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C400" s="5" t="s">
-        <v>138</v>
+        <v>461</v>
       </c>
       <c r="D400" s="5" t="s">
-        <v>1173</v>
+        <v>2152</v>
       </c>
       <c r="E400" s="5" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F400" s="5" t="s">
+        <v>2154</v>
+      </c>
+      <c r="G400" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H400" s="5" t="s">
         <v>2155</v>
       </c>
-      <c r="F400" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H400" s="5" t="s">
+      <c r="I400" s="5" t="s">
         <v>2156</v>
       </c>
-      <c r="I400" s="5" t="s">
+      <c r="J400" s="5" t="s">
         <v>2157</v>
       </c>
-      <c r="J400" s="5" t="s">
+      <c r="K400" s="5" t="s">
         <v>2158</v>
       </c>
-      <c r="K400" s="5" t="s">
+      <c r="L400" s="6" t="s">
         <v>2159</v>
       </c>
-      <c r="L400" s="6" t="s">
+      <c r="M400" s="5" t="s">
         <v>2160</v>
-      </c>
-[...1 lines deleted...]
-        <v>2161</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="5" t="s">
-        <v>2162</v>
+        <v>2161</v>
       </c>
       <c r="B401" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C401" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D401" s="5" t="s">
         <v>1173</v>
       </c>
       <c r="E401" s="5" t="s">
-        <v>2155</v>
+        <v>2162</v>
       </c>
       <c r="F401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H401" s="5" t="s">
         <v>2163</v>
       </c>
       <c r="I401" s="5" t="s">
         <v>2164</v>
       </c>
       <c r="J401" s="5" t="s">
-        <v>2158</v>
+        <v>2165</v>
       </c>
       <c r="K401" s="5" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="L401" s="6" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
       <c r="M401" s="5" t="s">
-        <v>2167</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="5" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
       <c r="B402" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C402" s="5" t="s">
-        <v>461</v>
+        <v>138</v>
       </c>
       <c r="D402" s="5" t="s">
-        <v>72</v>
+        <v>1173</v>
       </c>
       <c r="E402" s="5" t="s">
-        <v>2169</v>
-[...1 lines deleted...]
-      <c r="F402" s="5" t="s">
+        <v>2162</v>
+      </c>
+      <c r="F402" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G402" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H402" s="5" t="s">
         <v>2170</v>
       </c>
-      <c r="G402" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H402" s="5" t="s">
+      <c r="I402" s="5" t="s">
         <v>2171</v>
       </c>
-      <c r="I402" s="5" t="s">
+      <c r="J402" s="5" t="s">
+        <v>2165</v>
+      </c>
+      <c r="K402" s="5" t="s">
         <v>2172</v>
       </c>
-      <c r="J402" s="5" t="s">
+      <c r="L402" s="6" t="s">
         <v>2173</v>
       </c>
-      <c r="K402" s="5" t="s">
+      <c r="M402" s="5" t="s">
         <v>2174</v>
-      </c>
-[...4 lines deleted...]
-        <v>2176</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="5" t="s">
-        <v>2177</v>
+        <v>2175</v>
       </c>
       <c r="B403" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C403" s="5" t="s">
-        <v>169</v>
+        <v>461</v>
       </c>
       <c r="D403" s="5" t="s">
-        <v>461</v>
+        <v>72</v>
       </c>
       <c r="E403" s="5" t="s">
+        <v>2176</v>
+      </c>
+      <c r="F403" s="5" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G403" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H403" s="5" t="s">
         <v>2178</v>
       </c>
-      <c r="F403" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H403" s="5" t="s">
+      <c r="I403" s="5" t="s">
         <v>2179</v>
       </c>
-      <c r="I403" s="5" t="s">
+      <c r="J403" s="5" t="s">
         <v>2180</v>
       </c>
-      <c r="J403" s="5" t="s">
+      <c r="K403" s="5" t="s">
         <v>2181</v>
       </c>
-      <c r="K403" s="5" t="s">
+      <c r="L403" s="6" t="s">
         <v>2182</v>
       </c>
-      <c r="L403" s="6" t="s">
+      <c r="M403" s="5" t="s">
         <v>2183</v>
-      </c>
-[...1 lines deleted...]
-        <v>2184</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="5" t="s">
-        <v>2185</v>
+        <v>2184</v>
       </c>
       <c r="B404" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C404" s="5" t="s">
-        <v>1411</v>
+        <v>169</v>
       </c>
       <c r="D404" s="5" t="s">
-        <v>1412</v>
-[...4 lines deleted...]
-        </is>
+        <v>461</v>
+      </c>
+      <c r="E404" s="5" t="s">
+        <v>2185</v>
       </c>
       <c r="F404" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G404" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H404" s="5" t="s">
         <v>2186</v>
       </c>
-      <c r="I404" s="5"/>
+      <c r="I404" s="5" t="s">
+        <v>2187</v>
+      </c>
       <c r="J404" s="5" t="s">
-        <v>1988</v>
+        <v>2188</v>
       </c>
       <c r="K404" s="5" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
       <c r="L404" s="6" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
       <c r="M404" s="5" t="s">
-        <v>2189</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="5" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
       <c r="B405" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="5" t="s">
-        <v>2191</v>
+        <v>1411</v>
       </c>
       <c r="D405" s="5" t="s">
-        <v>72</v>
-[...4 lines deleted...]
-      <c r="F405" s="5" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E405" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F405" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G405" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H405" s="5" t="s">
         <v>2193</v>
       </c>
-      <c r="G405" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H405" s="5" t="s">
+      <c r="I405" s="5"/>
+      <c r="J405" s="5" t="s">
+        <v>1995</v>
+      </c>
+      <c r="K405" s="5" t="s">
         <v>2194</v>
       </c>
-      <c r="I405" s="5" t="s">
+      <c r="L405" s="6" t="s">
         <v>2195</v>
       </c>
-      <c r="J405" s="5" t="s">
+      <c r="M405" s="5" t="s">
         <v>2196</v>
-      </c>
-[...7 lines deleted...]
-        <v>2199</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="5" t="s">
-        <v>2200</v>
+        <v>2197</v>
       </c>
       <c r="B406" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C406" s="5" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D406" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="D406" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E406" s="5" t="s">
-        <v>2170</v>
+        <v>2199</v>
       </c>
       <c r="F406" s="5" t="s">
-        <v>2147</v>
+        <v>2200</v>
       </c>
       <c r="G406" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H406" s="5" t="s">
         <v>2201</v>
       </c>
-      <c r="I406" s="5"/>
+      <c r="I406" s="5" t="s">
+        <v>2202</v>
+      </c>
       <c r="J406" s="5" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="K406" s="5" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="L406" s="6" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="M406" s="5" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="5" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="B407" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C407" s="5" t="s">
-        <v>968</v>
+        <v>72</v>
       </c>
       <c r="D407" s="5" t="s">
-        <v>2207</v>
+        <v>461</v>
       </c>
       <c r="E407" s="5" t="s">
+        <v>2177</v>
+      </c>
+      <c r="F407" s="5" t="s">
+        <v>2154</v>
+      </c>
+      <c r="G407" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H407" s="5" t="s">
         <v>2208</v>
       </c>
-      <c r="F407" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H407" s="5" t="s">
+      <c r="I407" s="5"/>
+      <c r="J407" s="5" t="s">
         <v>2209</v>
       </c>
-      <c r="I407" s="5" t="s">
+      <c r="K407" s="5" t="s">
         <v>2210</v>
       </c>
-      <c r="J407" s="5" t="s">
+      <c r="L407" s="6" t="s">
         <v>2211</v>
       </c>
-      <c r="K407" s="5" t="s">
+      <c r="M407" s="5" t="s">
         <v>2212</v>
       </c>
-      <c r="L407" s="6" t="s">
+    </row>
+    <row r="408">
+      <c r="A408" s="5" t="s">
         <v>2213</v>
-      </c>
-[...6 lines deleted...]
-        <v>1940</v>
       </c>
       <c r="B408" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C408" s="5" t="s">
-        <v>1411</v>
+        <v>968</v>
       </c>
       <c r="D408" s="5" t="s">
-        <v>1412</v>
-[...4 lines deleted...]
-        </is>
+        <v>2214</v>
+      </c>
+      <c r="E408" s="5" t="s">
+        <v>2215</v>
       </c>
       <c r="F408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H408" s="5" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="I408" s="5" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="J408" s="5" t="s">
-        <v>1996</v>
+        <v>2218</v>
       </c>
       <c r="K408" s="5" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
       <c r="L408" s="6" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
       <c r="M408" s="5" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="409">
-      <c r="A409" s="5" t="s">
-        <v>2220</v>
+      <c r="A409" s="5" t="n">
+        <v>1940</v>
       </c>
       <c r="B409" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="5" t="s">
-        <v>16</v>
+        <v>1411</v>
       </c>
       <c r="D409" s="5" t="s">
-        <v>1993</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1412</v>
+      </c>
+      <c r="E409" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H409" s="5" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="I409" s="5" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="J409" s="5" t="s">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="K409" s="5" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="L409" s="6" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="M409" s="5" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="5" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="B410" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C410" s="5" t="s">
-        <v>1411</v>
+        <v>16</v>
       </c>
       <c r="D410" s="5" t="s">
-        <v>1412</v>
-[...4 lines deleted...]
-        </is>
+        <v>2000</v>
+      </c>
+      <c r="E410" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H410" s="5" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="I410" s="5" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="J410" s="5" t="s">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="K410" s="5" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="L410" s="6" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="M410" s="5" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="5" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
       <c r="B411" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C411" s="5" t="s">
-        <v>72</v>
+        <v>1411</v>
       </c>
       <c r="D411" s="5" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>2178</v>
+        <v>1412</v>
+      </c>
+      <c r="E411" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H411" s="5" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="I411" s="5" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="J411" s="5" t="s">
-        <v>2235</v>
+        <v>2003</v>
       </c>
       <c r="K411" s="5" t="s">
         <v>2236</v>
       </c>
       <c r="L411" s="6" t="s">
         <v>2237</v>
       </c>
       <c r="M411" s="5" t="s">
         <v>2238</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="5" t="s">
         <v>2239</v>
       </c>
       <c r="B412" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C412" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D412" s="5" t="s">
         <v>461</v>
       </c>
       <c r="E412" s="5" t="s">
-        <v>2193</v>
-[...1 lines deleted...]
-      <c r="F412" s="5" t="s">
+        <v>2185</v>
+      </c>
+      <c r="F412" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G412" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H412" s="5" t="s">
         <v>2240</v>
       </c>
-      <c r="G412" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H412" s="5" t="s">
+      <c r="I412" s="5" t="s">
         <v>2241</v>
       </c>
-      <c r="I412" s="5" t="s">
+      <c r="J412" s="5" t="s">
         <v>2242</v>
       </c>
-      <c r="J412" s="5" t="s">
+      <c r="K412" s="5" t="s">
         <v>2243</v>
       </c>
-      <c r="K412" s="5" t="s">
+      <c r="L412" s="6" t="s">
         <v>2244</v>
       </c>
-      <c r="L412" s="6" t="s">
+      <c r="M412" s="5" t="s">
         <v>2245</v>
-      </c>
-[...1 lines deleted...]
-        <v>2246</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="5" t="s">
-        <v>2247</v>
+        <v>2246</v>
       </c>
       <c r="B413" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="5" t="s">
-        <v>453</v>
+        <v>72</v>
       </c>
       <c r="D413" s="5" t="s">
-        <v>1412</v>
-[...9 lines deleted...]
-        </is>
+        <v>461</v>
+      </c>
+      <c r="E413" s="5" t="s">
+        <v>2200</v>
+      </c>
+      <c r="F413" s="5" t="s">
+        <v>2247</v>
       </c>
       <c r="G413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H413" s="5" t="s">
         <v>2248</v>
       </c>
       <c r="I413" s="5" t="s">
         <v>2249</v>
       </c>
       <c r="J413" s="5" t="s">
-        <v>1988</v>
+        <v>2250</v>
       </c>
       <c r="K413" s="5" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="L413" s="6" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="M413" s="5" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="5" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="B414" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="5" t="s">
-        <v>16</v>
+        <v>453</v>
       </c>
       <c r="D414" s="5" t="s">
-        <v>2254</v>
-[...4 lines deleted...]
-      <c r="F414" s="5" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E414" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F414" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G414" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H414" s="5" t="s">
         <v>2255</v>
       </c>
-      <c r="G414" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H414" s="5" t="s">
+      <c r="I414" s="5" t="s">
         <v>2256</v>
       </c>
-      <c r="I414" s="5" t="s">
+      <c r="J414" s="5" t="s">
+        <v>1995</v>
+      </c>
+      <c r="K414" s="5" t="s">
         <v>2257</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="L414" s="6" t="s">
         <v>2258</v>
       </c>
       <c r="M414" s="5" t="s">
         <v>2259</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="5" t="s">
         <v>2260</v>
       </c>
       <c r="B415" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D415" s="5" t="s">
-        <v>2254</v>
+        <v>2261</v>
       </c>
       <c r="E415" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F415" s="5" t="s">
-        <v>2255</v>
+        <v>2262</v>
       </c>
       <c r="G415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H415" s="5" t="s">
-        <v>2261</v>
+        <v>2263</v>
       </c>
       <c r="I415" s="5" t="s">
-        <v>2262</v>
+        <v>2264</v>
       </c>
       <c r="J415" s="5" t="s">
-        <v>1988</v>
-[...2 lines deleted...]
-        <v>2263</v>
+        <v>1995</v>
+      </c>
+      <c r="K415" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L415" s="6" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="M415" s="5" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="5" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="B416" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="5" t="s">
-        <v>2267</v>
+        <v>16</v>
       </c>
       <c r="D416" s="5" t="s">
-        <v>282</v>
+        <v>2261</v>
       </c>
       <c r="E416" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F416" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F416" s="5" t="s">
+        <v>2262</v>
       </c>
       <c r="G416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H416" s="5" t="s">
         <v>2268</v>
       </c>
       <c r="I416" s="5" t="s">
         <v>2269</v>
       </c>
       <c r="J416" s="5" t="s">
+        <v>1995</v>
+      </c>
+      <c r="K416" s="5" t="s">
         <v>2270</v>
       </c>
-      <c r="K416" s="5" t="s">
+      <c r="L416" s="6" t="s">
         <v>2271</v>
       </c>
-      <c r="L416" s="6" t="s">
+      <c r="M416" s="5" t="s">
         <v>2272</v>
-      </c>
-[...1 lines deleted...]
-        <v>2273</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="5" t="s">
-        <v>2274</v>
+        <v>2273</v>
       </c>
       <c r="B417" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C417" s="5" t="s">
-        <v>16</v>
+        <v>2274</v>
       </c>
       <c r="D417" s="5" t="s">
-        <v>2254</v>
+        <v>282</v>
       </c>
       <c r="E417" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F417" s="5" t="s">
-        <v>2255</v>
+      <c r="F417" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H417" s="5" t="s">
         <v>2275</v>
       </c>
       <c r="I417" s="5" t="s">
         <v>2276</v>
       </c>
       <c r="J417" s="5" t="s">
-        <v>1988</v>
+        <v>2277</v>
       </c>
       <c r="K417" s="5" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
       <c r="L417" s="6" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
       <c r="M417" s="5" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="5" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="B418" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D418" s="5" t="s">
-        <v>2254</v>
+        <v>2261</v>
       </c>
       <c r="E418" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F418" s="5" t="s">
-        <v>2255</v>
+        <v>2262</v>
       </c>
       <c r="G418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H418" s="5" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="I418" s="5" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
       <c r="J418" s="5" t="s">
-        <v>1988</v>
+        <v>1995</v>
       </c>
       <c r="K418" s="5" t="s">
-        <v>2283</v>
+        <v>2284</v>
       </c>
       <c r="L418" s="6" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="M418" s="5" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="5" t="s">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="B419" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="5" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="D419" s="5" t="s">
-        <v>461</v>
+        <v>2261</v>
       </c>
       <c r="E419" s="5" t="s">
-        <v>2170</v>
+        <v>17</v>
       </c>
       <c r="F419" s="5" t="s">
-        <v>2240</v>
+        <v>2262</v>
       </c>
       <c r="G419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H419" s="5" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="I419" s="5" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="J419" s="5" t="s">
-        <v>2289</v>
+        <v>1995</v>
       </c>
       <c r="K419" s="5" t="s">
         <v>2290</v>
       </c>
       <c r="L419" s="6" t="s">
         <v>2291</v>
       </c>
       <c r="M419" s="5" t="s">
         <v>2292</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="5" t="s">
         <v>2293</v>
       </c>
       <c r="B420" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="5" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="D420" s="5" t="s">
-        <v>1412</v>
+        <v>461</v>
       </c>
       <c r="E420" s="5" t="s">
-        <v>17</v>
+        <v>2177</v>
       </c>
       <c r="F420" s="5" t="s">
-        <v>462</v>
+        <v>2247</v>
       </c>
       <c r="G420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H420" s="5" t="s">
         <v>2294</v>
       </c>
       <c r="I420" s="5" t="s">
         <v>2295</v>
       </c>
       <c r="J420" s="5" t="s">
-        <v>1996</v>
+        <v>2296</v>
       </c>
       <c r="K420" s="5" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="L420" s="6" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="M420" s="5" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="5" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="B421" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D421" s="5" t="s">
-        <v>1993</v>
+        <v>1412</v>
       </c>
       <c r="E421" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F421" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F421" s="5" t="s">
+        <v>462</v>
       </c>
       <c r="G421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H421" s="5" t="s">
-        <v>2300</v>
-[...1 lines deleted...]
-      <c r="I421" s="5"/>
+        <v>2301</v>
+      </c>
+      <c r="I421" s="5" t="s">
+        <v>2302</v>
+      </c>
       <c r="J421" s="5" t="s">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="K421" s="5" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
       <c r="L421" s="6" t="s">
-        <v>2302</v>
+        <v>2304</v>
       </c>
       <c r="M421" s="5" t="s">
-        <v>2303</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="5" t="s">
-        <v>2299</v>
+        <v>2306</v>
       </c>
       <c r="B422" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C422" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D422" s="5" t="s">
-        <v>2254</v>
+        <v>2000</v>
       </c>
       <c r="E422" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F422" s="5" t="s">
-        <v>2255</v>
+      <c r="F422" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H422" s="5" t="s">
-        <v>2304</v>
-[...3 lines deleted...]
-      </c>
+        <v>2307</v>
+      </c>
+      <c r="I422" s="5"/>
       <c r="J422" s="5" t="s">
-        <v>1988</v>
+        <v>2003</v>
       </c>
       <c r="K422" s="5" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
       <c r="L422" s="6" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
       <c r="M422" s="5" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="5" t="s">
-        <v>2309</v>
+        <v>2306</v>
       </c>
       <c r="B423" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C423" s="5" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="D423" s="5" t="s">
-        <v>461</v>
+        <v>2261</v>
       </c>
       <c r="E423" s="5" t="s">
-        <v>2170</v>
+        <v>17</v>
       </c>
       <c r="F423" s="5" t="s">
-        <v>2240</v>
+        <v>2262</v>
       </c>
       <c r="G423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H423" s="5" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
       <c r="I423" s="5" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="J423" s="5" t="s">
-        <v>2312</v>
+        <v>1995</v>
       </c>
       <c r="K423" s="5" t="s">
         <v>2313</v>
       </c>
       <c r="L423" s="6" t="s">
         <v>2314</v>
       </c>
       <c r="M423" s="5" t="s">
         <v>2315</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="5" t="s">
         <v>2316</v>
       </c>
       <c r="B424" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C424" s="5" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="D424" s="5" t="s">
-        <v>2254</v>
+        <v>461</v>
       </c>
       <c r="E424" s="5" t="s">
-        <v>17</v>
+        <v>2177</v>
       </c>
       <c r="F424" s="5" t="s">
-        <v>2255</v>
+        <v>2247</v>
       </c>
       <c r="G424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H424" s="5" t="s">
         <v>2317</v>
       </c>
       <c r="I424" s="5" t="s">
         <v>2318</v>
       </c>
       <c r="J424" s="5" t="s">
-        <v>1988</v>
+        <v>2319</v>
       </c>
       <c r="K424" s="5" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="L424" s="6" t="s">
-        <v>2320</v>
+        <v>2321</v>
       </c>
       <c r="M424" s="5" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="425">
-      <c r="A425" s="5" t="n">
-        <v>1949</v>
+      <c r="A425" s="5" t="s">
+        <v>2323</v>
       </c>
       <c r="B425" s="5" t="s">
-        <v>2322</v>
+        <v>14</v>
       </c>
       <c r="C425" s="5" t="s">
-        <v>2323</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D425" s="5" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E425" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F425" s="5" t="s">
+        <v>2262</v>
       </c>
       <c r="G425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H425" s="5" t="s">
         <v>2324</v>
       </c>
       <c r="I425" s="5" t="s">
         <v>2325</v>
       </c>
       <c r="J425" s="5" t="s">
+        <v>1995</v>
+      </c>
+      <c r="K425" s="5" t="s">
+        <v>2326</v>
+      </c>
+      <c r="L425" s="6" t="s">
+        <v>2327</v>
+      </c>
+      <c r="M425" s="5" t="s">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B426" s="5" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C426" s="5" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D426" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E426" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F426" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G426" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H426" s="5" t="s">
+        <v>2331</v>
+      </c>
+      <c r="I426" s="5" t="s">
+        <v>2332</v>
+      </c>
+      <c r="J426" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="K425" s="5" t="inlineStr">
-[...45 lines deleted...]
-        <v>2332</v>
+      <c r="K426" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L426" s="6" t="s">
         <v>2333</v>
       </c>
       <c r="M426" s="5" t="s">
         <v>2334</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="5" t="s">
         <v>2335</v>
       </c>
       <c r="B427" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="5" t="s">
-        <v>2112</v>
+        <v>16</v>
       </c>
       <c r="D427" s="5" t="s">
-        <v>1932</v>
+        <v>2261</v>
       </c>
       <c r="E427" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F427" s="5" t="s">
         <v>2336</v>
       </c>
-      <c r="F427" s="5" t="s">
+      <c r="G427" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H427" s="5" t="s">
         <v>2337</v>
       </c>
-      <c r="G427" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H427" s="5" t="s">
+      <c r="I427" s="5" t="s">
         <v>2338</v>
       </c>
-      <c r="I427" s="5" t="s">
+      <c r="J427" s="5" t="s">
+        <v>1995</v>
+      </c>
+      <c r="K427" s="5" t="s">
         <v>2339</v>
       </c>
-      <c r="J427" s="5" t="s">
+      <c r="L427" s="6" t="s">
         <v>2340</v>
       </c>
-      <c r="K427" s="5" t="s">
+      <c r="M427" s="5" t="s">
         <v>2341</v>
-      </c>
-[...4 lines deleted...]
-        <v>2343</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="5" t="s">
-        <v>2344</v>
+        <v>2342</v>
       </c>
       <c r="B428" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C428" s="5" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D428" s="5" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E428" s="5" t="s">
+        <v>2343</v>
+      </c>
+      <c r="F428" s="5" t="s">
+        <v>2344</v>
+      </c>
+      <c r="G428" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H428" s="5" t="s">
         <v>2345</v>
       </c>
-      <c r="D428" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E428" s="5" t="s">
+      <c r="I428" s="5" t="s">
         <v>2346</v>
       </c>
-      <c r="F428" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H428" s="5" t="s">
+      <c r="J428" s="5" t="s">
         <v>2347</v>
       </c>
-      <c r="I428" s="5" t="s">
+      <c r="K428" s="5" t="s">
         <v>2348</v>
       </c>
-      <c r="J428" s="5" t="s">
+      <c r="L428" s="6" t="s">
         <v>2349</v>
       </c>
-      <c r="K428" s="5" t="s">
+      <c r="M428" s="5" t="s">
         <v>2350</v>
-      </c>
-[...4 lines deleted...]
-        <v>2352</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="5" t="s">
-        <v>2353</v>
+        <v>2351</v>
       </c>
       <c r="B429" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C429" s="5" t="s">
-        <v>16</v>
+        <v>2352</v>
       </c>
       <c r="D429" s="5" t="s">
-        <v>2254</v>
+        <v>72</v>
       </c>
       <c r="E429" s="5" t="s">
-        <v>17</v>
+        <v>2353</v>
       </c>
       <c r="F429" s="5" t="s">
-        <v>2329</v>
+        <v>2177</v>
       </c>
       <c r="G429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H429" s="5" t="s">
         <v>2354</v>
       </c>
       <c r="I429" s="5" t="s">
         <v>2355</v>
       </c>
       <c r="J429" s="5" t="s">
-        <v>1988</v>
+        <v>2356</v>
       </c>
       <c r="K429" s="5" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="L429" s="6" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="M429" s="5" t="s">
-        <v>2358</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="5" t="s">
-        <v>2359</v>
+        <v>2360</v>
       </c>
       <c r="B430" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C430" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D430" s="5" t="s">
-        <v>2254</v>
+        <v>2261</v>
       </c>
       <c r="E430" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F430" s="5" t="s">
-        <v>2329</v>
+        <v>2336</v>
       </c>
       <c r="G430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H430" s="5" t="s">
-        <v>2360</v>
-[...1 lines deleted...]
-      <c r="I430" s="5"/>
+        <v>2361</v>
+      </c>
+      <c r="I430" s="5" t="s">
+        <v>2362</v>
+      </c>
       <c r="J430" s="5" t="s">
-        <v>1988</v>
+        <v>1995</v>
       </c>
       <c r="K430" s="5" t="s">
-        <v>2361</v>
+        <v>2363</v>
       </c>
       <c r="L430" s="6" t="s">
-        <v>2362</v>
+        <v>2364</v>
       </c>
       <c r="M430" s="5" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="5" t="s">
-        <v>2364</v>
+        <v>2366</v>
       </c>
       <c r="B431" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C431" s="5" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="D431" s="5" t="s">
-        <v>461</v>
+        <v>2261</v>
       </c>
       <c r="E431" s="5" t="s">
-        <v>2170</v>
+        <v>17</v>
       </c>
       <c r="F431" s="5" t="s">
-        <v>2240</v>
+        <v>2336</v>
       </c>
       <c r="G431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H431" s="5" t="s">
-        <v>2365</v>
-[...3 lines deleted...]
-      </c>
+        <v>2367</v>
+      </c>
+      <c r="I431" s="5"/>
       <c r="J431" s="5" t="s">
-        <v>2367</v>
+        <v>1995</v>
       </c>
       <c r="K431" s="5" t="s">
         <v>2368</v>
       </c>
       <c r="L431" s="6" t="s">
         <v>2369</v>
       </c>
       <c r="M431" s="5" t="s">
         <v>2370</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="5" t="s">
         <v>2371</v>
       </c>
       <c r="B432" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C432" s="5" t="s">
-        <v>1213</v>
+        <v>72</v>
       </c>
       <c r="D432" s="5" t="s">
         <v>461</v>
       </c>
       <c r="E432" s="5" t="s">
-        <v>705</v>
-[...4 lines deleted...]
-        </is>
+        <v>2177</v>
+      </c>
+      <c r="F432" s="5" t="s">
+        <v>2247</v>
       </c>
       <c r="G432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H432" s="5" t="s">
         <v>2372</v>
       </c>
       <c r="I432" s="5" t="s">
         <v>2373</v>
       </c>
       <c r="J432" s="5" t="s">
         <v>2374</v>
       </c>
       <c r="K432" s="5" t="s">
         <v>2375</v>
       </c>
       <c r="L432" s="6" t="s">
         <v>2376</v>
       </c>
       <c r="M432" s="5" t="s">
         <v>2377</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="5" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B433" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C433" s="5" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D433" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="E433" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="F433" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G433" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H433" s="5" t="s">
+        <v>2379</v>
+      </c>
+      <c r="I433" s="5" t="s">
+        <v>2380</v>
+      </c>
+      <c r="J433" s="5" t="s">
+        <v>2381</v>
+      </c>
+      <c r="K433" s="5" t="s">
+        <v>2382</v>
+      </c>
+      <c r="L433" s="6" t="s">
+        <v>2383</v>
+      </c>
+      <c r="M433" s="5" t="s">
+        <v>2384</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -33449,44 +33531,45 @@
     <hyperlink ref="M408" r:id="rId413"/>
     <hyperlink ref="M409" r:id="rId414"/>
     <hyperlink ref="M410" r:id="rId415"/>
     <hyperlink ref="M411" r:id="rId416"/>
     <hyperlink ref="M412" r:id="rId417"/>
     <hyperlink ref="M413" r:id="rId418"/>
     <hyperlink ref="M414" r:id="rId419"/>
     <hyperlink ref="M415" r:id="rId420"/>
     <hyperlink ref="M416" r:id="rId421"/>
     <hyperlink ref="M417" r:id="rId422"/>
     <hyperlink ref="M418" r:id="rId423"/>
     <hyperlink ref="M419" r:id="rId424"/>
     <hyperlink ref="M420" r:id="rId425"/>
     <hyperlink ref="M421" r:id="rId426"/>
     <hyperlink ref="M422" r:id="rId427"/>
     <hyperlink ref="M423" r:id="rId428"/>
     <hyperlink ref="M424" r:id="rId429"/>
     <hyperlink ref="M425" r:id="rId430"/>
     <hyperlink ref="M426" r:id="rId431"/>
     <hyperlink ref="M427" r:id="rId432"/>
     <hyperlink ref="M428" r:id="rId433"/>
     <hyperlink ref="M429" r:id="rId434"/>
     <hyperlink ref="M430" r:id="rId435"/>
     <hyperlink ref="M431" r:id="rId436"/>
     <hyperlink ref="M432" r:id="rId437"/>
+    <hyperlink ref="M433" r:id="rId438"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>