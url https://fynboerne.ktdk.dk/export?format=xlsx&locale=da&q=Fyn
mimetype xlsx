--- v0 (2026-04-29)
+++ v1 (2026-06-17)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4035" uniqueCount="2345" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4036" uniqueCount="2346" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -12386,93 +12386,174 @@
     <t>https://fynboerne.ktdk.dk/d/edjy</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth 
 Knuthenborg 
 Bandholm 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 21 Jan. 1948.
 Kære Grevinde.
 Jeg lovede vist at skrive i Gaar, men efter at have baaren ud og pakket Billeder der her og tre andre Steder i Byen maatte jeg køre med Flyttemanden til Rynkeby og derfra til Odense hvor vi skulde have Billeder fra Museet og 7 andre Steder. Ved Museet traf jeg Puf og Else der havde hentet Billeder i Assens og Faaborg og da jeg havde været med et Par Steder til overlod jeg Resten til Puf og Flyttemanden og gik hen til Elses Forældre. Vi kom først hjem ved 11 Tiden. Alle Vegne hvor vi kom fik den Besked at de havde Brev fra Struckmann at Billederne vilde blive hentede Onsdag, saa det var et Svineheld at vi fik dem alle. Og saa maatte jeg oven i Købet ringe rundt for at faa oplyst hvem der ejede 2 af de Billeder vi skulde have fat i. Det lykkedes og vi fik ogsaa Lov at laane dem. Det var et forfærdeligt Slæb og jeg var lige kommen hjem Mandag Aften efter at have været til Sølvbryllup paa Torbenfeldt til Kl. 2½ Mandag Morgen og til Frokost paa Orelund Mandag Middag. Dette Brev begynder altsaa bag fra. Jeg kom til Kjøbenhavn Torsdag Aften. Var til Møde i Kunstmuseet Fredag Morgen med Swane og Struckmann angaaende Udstillingen og de Billeder der skulde samles, det varede til 12½ saa spiste vi Frokost i Glaciecafeen og saa tilbage igen til Museet. Lørdag var jeg til Frokost hos Johannes V. og Søndag rejste jeg altsaa til Torbenfeldt o.s.v. Nu sidder jeg her og skriver mens Puf og Else er i Biografen. Jeg havde ellers tænkt at den Udstilling skulde have bestaaet af Billeder fra Sjælland, men blev nedstemt, der kommer baade fra Fyn og Jylland. Den aabner den 31 ds. og var til 23 Februar og jeg tænker at jeg rejser over og ser den en Uges Tid hen i Februar. Jeg skulde have malet et Par Billeder jeg fik Bestilling paa i Jylland det ene til en Fødselsdag 24/1, men det naar jeg altsaa ikke. Mange Hilsner 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
-    <t>- Brandt, inspektør
+    <t>Mathias  Allerup
+HC  Andersen
+Carl Becher 
+Albrecht Benzon
+Christian Benzon
+Hans  Bless
+Johan Peder Bless
+Niels Bom
+- Brandt, inspektør
+Edvard Christensen
+Hans Christensen
+Christian Eckardt
+Marie Frandsen
+Peder Hansen
+Joseph Haydn
+- Holbeck
+Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
+Ellen Hørup
+- Ibsen, organist
 Anders Klinkby
+Ane Kold
+Christen Kold
+Anders  Kragh
+Alfred Larsen
 Andreas Larsen
+Anton Larsen
+Caroline Larsen
+Dorthea Larsen
+Erik Larsen
+Helga Larsen
+Ida Larsen
+Jacob Larsen
 Jeppe Andreas Larsen
 Johan Larsen
+Lars Larsen
+Laurits  Larsen
+Urban Larsen
+Valdemar Larsen
 Vilhelm Larsen
+Aage Larsen
+Urban Larsen, søn af Anders Urban Larsen
+Niels Lindberg
+Karl Madsen
+- Madsen, Bager
 Johan Mantzius
 Karl  Mantzius
+August Meyer
 Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
+Marie Meyer
 Sophie Meyer
-Sophus  Meyer</t>
+Sophus  Meyer
+Wolfgang Mozart
+Elias Muus
+Karen Mygdal Meyer
+Anna Møller
+Peder Nielsen
+Rudolf Nielsen
+Johan  Norden
+Anders Ottesen
+Christian Rex
+Emil Sanne
+Viggo Sanne
+Anton Frederik Schondel
+Otto Emil Schondel
+Anton  Svendsen
+Wilhelm Tagge
+Asta Thalbitzer
+Wenzel Heinrich Tornøe
+Hans Christian Tvedskov
+William Wandahl</t>
+  </si>
+  <si>
+    <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
+Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
+Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
+Det vides ikke, hvem Axel Larsen og garver Holst var. 
+S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
+S. 31: Toldforvalteren kendes ikke.
+S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
+S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
+S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
+S. 40: Marie Brødkone er ukendt. 
+S. 50: Jernstøber Møller og hans børn kendes ikke.
+S. 51: PerLausen/Peter Larsen kendes ikke.
+Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
+Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
-    <t>__[Fortrykt på hæftets omslag, for:]
+    <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
 [3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
 Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
-[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, 
-hvilken person oplysningerne hører sammen med).
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
 [Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
 [I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
 [I venstre margen s. 3 er med blyant skrevet:]
 Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
 Oldemor 1780-1834. [ulæseligt tegn] 
 [4]
-født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
 Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
 Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
 Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
 [5]
 bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
 Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
 Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
 [6]
 lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
 [7]
 Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
 Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
 En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
 [8]
 til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
 I vores Gaard i Albanigade var der en [Hele linjen overstreget]
 Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
 [9]
 med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
 Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
 Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
 Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
 I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
 [10]
 Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
@@ -12480,51 +12561,236 @@
 Fra Vinduerne saa jeg de første Velocipeder (Væltepeter), en med et stort Forhjul og en anden med to lige store Hjul. Hjulene var af Træ. Det var Cyklens Forløber.
 Efter Middag drak mine Forældre Kaffe, og dertil tog de et Stykke brunt Kandis-Sukker i Munden. Det blev brækket i Stykker med en Tang, og vi Børn fik da et Stykke saa stort som en Ært. Jeg gemte mit i en lille Krukke, som stod i Vinduet, men min Søster Marie, som spiste sit efterhaanden,
 [11]
 kravlede op og tømte min Krukke. Det var et haardt Slag!
 Jeg husker, at jeg overværede et Hestevæddeløb paa "Heden." Det gav et Gys, hver Gang Hestene kom farende forbi, men hvad ["hvad" indsat over linjen] det egentlig drejede sig om, forstod jeg selvfølgelig ikke.
 Et Besøg paa Glasværket var ogsaa morsomt. Jeg saa, hvordan man pustede Flasker og meget andet. Det aarlige St. Knuds Marked var en af de store Begivenheder. Saa stod Byen paa den anden Ende. Et Forlystelsessted i Vindegade - "Pantheon" - besøgte jeg engang sammen med en Faster. Det eneste, jeg husker derfra, var en dejlig Vinterhave med kulørte Lamper. Den, syntes jeg, var vidunderlig. Og saa spillede et stort Orkester.
 Som Huslæge havde vi en Dr. Helweg, en ældre stilfuld Herre med tyndt hvidt Haar, som vi Børn holdt meget af. Hans Broder var Præst ved Hospitalskirken. 
 I Gaarden var til den ene Side en Sidebygning med Køkken, Vaskehus og Gæsteværelse, hvor vi undertiden havde Indkvartering af Soldater. Til den anden Side var Plankeværk.
 [12]
 Ved dette Plankeværk havde Fader en Gang liggende en del Stilladsbrædder, og for at beskytte dem mod Regnen var de dækket af Brædder, som stod paa skraa op mod Plankeværket. Det var en morsom Legeplads der under, men det kunde jo ogsaa være ganske sjovt at komme op paa Toppen og se ind i Nabogaarden. Jeg kravlede altsaa op, men tabte Balansen og faldt paa Hovedet ned til Naboen. Jeg kom dog paa Benene igen og løb hjem. Men jeg var frygtelig forslaaet i Ansigtet, og endnu da jeg kom i Skole i Kerteminde var jeg gul, grøn og blaa, saa Læreren spurgte om alle Drenge i Odense saa saadan ud.
 Min Morbroder Jeppe - I.A. Larsen - i Kerteminde drev en stor Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Trælast. Desuden havde han Landbrug (40 Tdr. Land) og senere en Mølle. Skibsreder var han ogsaa og havde ikke saa faa Skibe i Søen. Jeg husker en Brig "Azela", tre Skonnertbrigger "Sassaly", "Marie" og "Hygæa", tre Skonnerter "Addy", "Samson" og "Adolf",
 [13]
 "Kerteminde" og "Frelleg", "Sorte Hanne" og "Bogense," en Jagt "Rhea og en Kuf "Vilhelm." Syd for Havnen paa "Feden" havde han Skibsbyggeri. I Smaaland havde han to Ejendomme paa henholdsvis 700 og 1100 Tdr Land, "Boxhult" og "Høljeryd." * Her var tillige Savværk, x) [indsat øverst s. 13 med blyant:] som dreves af en Elv, og Tømmeret førtes til Halmstad [tilføjelse slut] saaledes at Træet kunde skæres til, før det blev sendt til Halmstad og derfra med Skib til Kerteminde. Morbroder var nu i Færd med at likvidere Skibsværftet og i Stedet opføre et Kalkværk, der var mere moderne end de to, der eksisterede i Byen. Det var nu Meningen, at Fader skulde bygge og siden bestyre Værket. 
 Flytningen var naturligvis spændende for en Dreng, oh paa Toppen af et Flyttelæs holdt jeg mit Indtog i "lille Rusland", som man kaldte Kerteminde. Det blev en vældig Forandring i min Tilværelse. Da vi kom til Byen var Skibsbyggeriet endnu i Gang, og Skibsbyggermesteren Krarup boede endnu i det Hus som vi skulde have. Foreløbig flyttede vi ind i en Lejlighed ved Siden af paa kun to Værelser og Køkken. Den var indrettet i et langt Hus, som brugtes til Baadebygning og Opbevaring af Redskaber og Materialer 
 *) Store- og lille Höljeryd og Kungsveka.
 [14]
 Den store Plads var en dejlig Tumleplads. En Del var bevokset med forskellige vilde Planter som Bulmeurt og Hundetunge. Burrer og Tidsler tiltrak Stillidser, og Stenpikker og Vipstjært var almindelige.
 Af Skibsrester byggede vi Huse, og i det hele taget tilbragte jeg den meste Fritid paa Værftet. Det var spændende at se et Ski blive trukken op paa Bedding, og endnu festligere var en Stabelafløbning. 
 Pladsen grænsede til Havnen, men ved en Del af den var der Fladstrand, hvor vi kunde vade med bare Ben og fange Krabber. Dem kogte vi og spiste. En Pram, der hed "Moses" var en særlig Attraktion. Den brugtes mest til Færgefart over Havnen og naar den skulde afsted, gjaldt det om at komme med. Da Værftet blev nedlagt, kunde vi temmelig uindskrænket disponere over den. Forresten var der gerne Joller fra Morbroders Skibe, som vi kunde laane med elldr uden Tilladelse. Vi plaskede meget i Vandet. En Gang havde jeg et Par Vandski. Det var to Pontoner forbundne ved et Stativ med en Saddel. Med en
 [15]
 Dobbeltaare padlede man sig frem. Men da den ene Ponton var læk, maatte jeg staa op med den største Vægt paa den anden. Det var ikke noget solidt Fartøj.
 Da Skibsbyggeren rejste, flyttede vi ind i hans Lejlighed. Det var et rart lille Hus med to Stuer, Sovekammer og et mindre Kammer, Køkken og Spisekammer, Vaskehus og en lille Kælder. Paa Loftet lavede Fader et Værelse til mig og til min lille Broder, da han voksede til. Han var kun - knap - et Aar, da vi kom til Kerteminde. Vaskehuset var en Sidebygning, og sammen med et Plankeværk (af Eg!) dannede den en lille Gaard. Der var lidt Have foran Huset og ved den ene Gavl. En stor Baghave beplantede Fader med Frugttræer. Pæretræerne trivedes udmærket godt, skønt Jordbunden var Sand og Sten. Som Navnet "Feden" siger, var det et Fed - "et af af Havet opskyldet Stykke Land," som det hedder i Leksikonet.
 "Meyers Pærer" var meget efterspurgte. Vi havde ogsaa mange dejlige Sorter. Hele Larsens Plads var omgivet med en Række Pyramidepopler. Desværre gik de fleste ud, efterhaanden som Rød-
 [16]
 derne naaede Brakvandet.
-Opførelsen af Kalkværket blev ledet af en engelsk Ingeniør. Det blev senere nedrevet, men jeg har et Fotografi af det. Det bestod af en høj Skorsten, som udvidede sig forneden, saaledes at der var Plads til Kalkstenene, som hejsedes op i et lille Hus anbragt paa høje Stolper og kastedes herfra gennem en Jernluge ind i Ovnen. Uden om denne var i Straaleform bygget 3 Retorter, i hvilket der kunde fyres med Kul, og herfra trængte Ilden op i Ovnen. En af Fordelene ved denne Konstruktion var at man udvandt Koks samtidig med at Kalken blev brændt. Der fyrereds Dag og Nat gennem smaa Luger oven paa Retorterne. I Retortens Bund anbragtes først et Jernstativ med en Krog, og derpaa lagdes Kullene og naar</t>
+Opførelsen af Kalkværket blev ledet af en engelsk Ingeniør. Det blev senere nedrevet, men jeg har et Fotografi af det. Det bestod af en høj Skorsten, som udvidede sig forneden, saaledes at der var Plads til Kalkstenene, som hejsedes op i et lille Hus anbragt paa høje Stolper og kastedes herfra gennem en Jernluge ind i Ovnen. Uden om denne var i Straaleform bygget 3 Retorter, i hvilket der kunde fyres med Kul, og herfra trængte Ilden op i Ovnen. En af Fordelene ved denne Konstruktion var at man udvandt Koks samtidig med at Kalken blev brændt. Der fyrereds Dag og Nat gennem smaa Luger oven paa Retorterne. I Retortens Bund anbragtes først et Jernstativ med en Krog, og derpaa lagdes Kullene, og naar Kosene var tjenlige, lukkedes to store Jernporte op, og med Forsigtighed - paa Grund af den mægtige Varme - blev en Jernlænke gjort fast i Krogen, og det hele blev trukken ud ved Hjælp af et Gangspil. Og saa blev Ilden slukket med Vand. Det var morsomt at se. Jeg vovede mig op ad Stigerne til det lille Hus, men det svimlede,
+[17]
+naar jeg saa ned i Dybet, og at komme ned paa Stigen fra en Lem i Gulvet var det vanskeligste; det gav et Gys i mig. Naar der var oparbejdet et tilstrækkeligt Lager, stod Værket stille en Tid, og naar Fader ikke var hjemme, og der kom Kunder maatte jeg tage Afære og knuse Koksene i en Maskine, som man drev med et Haandsving og maale dem i Halvtøndemaal, eller jeg maatte veje Kalk til en Murer eller sælge en Spand læsket Kalk. Melkalk solgte vi ogsaa. Den støvede slemt og rev i Næsen.
+I Begyndelsen gik der stadig Skibe med Koks til København og fra Fakse med Kalksten til Kerteminde, men efterhaanden blev det vanskeligere at afsætte Kalken, da Murerne mente, at Brændingen var mindre effektiv end i de gamle Ovne, hvor Kalksten og Koks Brænde blev lagt i skiftende Lag. Jeg ved ikke, om det passer.
+Der var tre Mand til Pasningen, og det var Anders, Hans Jakob og Ole. De blev senere Kørekarle hos Morbroder. 
+[18]
+Imidlertid havde Fader faaet en Del Arbejde som Murermester. Allerede mens vi boede i Odense, havde han for Morbroder bygget et Kornmagasin i Købmandsgaarden mod Mellemgade (Strandgade), og ombygget den saakaldte Bagergaard, hvor min Moster havde Bageri. I 1883 blev Hovedbygningen mod Langegade bygget om. Ved Udgravning af Grunden fandtes to Kanonkugler fra Svenskekrigen 1659. De er nu indmurede i Porten sammen med en Bjælke med Indskrift fra det gamle Hus. Nord for Byen lod Morbroder bygge "Kærbyhus" og "lille Kærbyhus." Fader har naturligvis opført mange Huse i Tidens Løb dels alene og dels i Kompagni med andre: Raadhuset, den nuværende Teaterbygning saavel som den forrige. Omkring Aarhundredeskiftet byggede han Herregaarden "Broløkke" nord for Byen *) Han maatte da anskaffe Hest og Vogn, da han ikke havde lært at cykle og ikke siddet på en Hest, siden han var Soldat.
+*) efter en Brand
+[19]
+Jeg blev straks sat i den kommunale Realskole. I første Klasse havde vi en Frk. Mortensen til Lærerinde. Skolens Lærere var i øvrigt: Pastor Petersen, som var Katheket, underviste i Religion og Historie, Rudkøbin som havde Tegning og Naturhistorie og Engelsk, Nielsen Geografi og dansk, Kragh Regning, Mathematik og Gymnastik. Desuden havde vi i kortere Tid efter hinanden Lærerne Støye, Christensen og Petersen, da Hr. Kragh havde et Aars Orlov for at uddanne sig i engelsk Sprog i England. Denne blev senere Inspektør ved Skolen, Pastor Petersen var Førstelærer. Han led meget af nervøs Hovedpine og vistnok ogsaa af Kærlighedssorger. Han blev dog siden m lykkelig gift med den elskede og fik et Præstekald. Om Morgenen spejdede vi interesseret efter hans Ansigtsudtryk for at se, om Humøret var godt, eller han var "gal". Hr. Rudkøbing var meget respekteret og elsket. Vi troede blindt paa alt, hvad han lærte os. Senere opdagede jeg, at det ikke altid var helt rigtigt. Han havde to Døtre i Skolen - to mørke Skønheder, som vi alle til-
+[20]
+bedte. Hr. Nielsen havde kun Hageskæg og glatraget Overlæbe. Hr. Christensen var helt glatbarberet, medens de andre Lærere havde Fuldskæg, som det var almindeligt.
+Hr. Nielsen var ogsaa godt lidt. Han underviste ogsaa i Sang og spillede Violin. Foruden det uundværlige Spanskrør havde han altid en Tamp i Baglommen paa Jaketten - det almindelige Klædningsstykke den Gang. Tampen brugte han med en vis Færdighed, idet han lagde Delinkventen over det ene Knæ. Til daglig hed han "Pløksylen", fordi han var Søn af en Skomager. Lærer Kragh blev naturligvis kaldt "Kragen". Han havde den grimme Vane, naar vi ikke kunde vor Lektie, at trække os i Haaret ved Tindingen, hvad der ikke gjorde godt. 
+Til Lærer i Tysk havde vi en gammel Holstener Jakobsen. Naar han var utilfreds med en Elev, sagde han gerne med tysk Akcent, "jeg skal skruppe dine Rygstykker", derfor kaldtes han "Fatter Skrup". Naar han roste en Elev, sagde han, "det er godt min Dreng",
+[21]
+idet han dunkede ham oven i Hovedet med Spanskrøret. Om det var behageligere end at blive skruppet, er vel tvivlsomt.
+Skolen var delt i to Dele: Borgerskolen og Realskolen, som igen deltes i Drenge- og Pigeklasser. Pigeskolen og Realskolens første Drengeklasse var i den Bygning, som nu er Apotek. I Huset mod Skolestræde var Drengeskolen, Realskole og Borgerskole, hvis største Kontingent var Fiskerdrenge, var altid i Krig. Om Vinteren gik det haardt til med Snekampe baade i Frikvarteret og efter Skoletid.*) I Sommeraftnerne sloges vi tit med Knipler. Jeg husker, at Johannes Larsen en Gang fik et Slag i Hovedet, saa han daanede. Det var Anføreren for "Borgerne" Peter Sandgraver, der udførte det velrettede Hug. Hans Fader var Sandgraver. I en stor Pram roede han ud og gravede Sand ved Kysten og lossede det ved en lille Bro ved Langebro, der hvor vi siden byggede Hus. Der brugtes meget Sand til at strø paa Gulve. Fernisering kendtes næsten ikke. Gulvene skurereds
+*) Vi lavede ogsaa "Ryttere" ved at de smaa Drenge blev anbrag-te på "Herderne" (Skuldrene) af de store. Saa gik vi mod hinanden, og det gjaldt da om at rive Modstanderen af "Hesten". Jeg husker at jeg red paa "Las' Skuldre. Vi smaa var beærede af at være med.
+[22]
+og bestrøedes med Sand. I et Hjørne var anbragt en Spyttebakke med Sand til at spytte i og til Udkradsning af Piben. Cigar røg man kun om Søndagen. Kom man paa Besøg, blev man budt en Pibe af den række, som Husherren i Almindelighed havde hængende. Der var Merskumspiber med Sølvbeslag og Piber med Porcelænshoveder - nogle saa lange, at de kunde staa paa Gulvet. Røret skulde helst være ægte "Weichselrør," det duftede saa dejligt.
+Undertiden legede vi Soldater. Bevæbnede med Huggerter - helst af Egetræ - med en rund Parerplade marrscherede vi ud med en Trommeslager i Spidsen. Lidt uden for Byen delte vi os i to Dele. Den ene tog Stilling bag et Hegn og den anden stormede. Dog passede man paa kun at ramme Modstanderens Vaaben, og det gjaldt om at slaa det ud af Haanden paa ham eller knække det.
+Der blev spillet Pind eller "Jeppe", som vi kaldte det. Der spilledes Klink og trilledes
+[23]
+med Kugler. Vi satte Drager til Vejrs og skød med Flitsbue og Slangebøsse. Det var nok Johannes Larsens Interesse for Fugle, der inspirerede os. Lars Hansen, Søn af en afdød Politibetjent, var en af de ivrigste Jægere. Han blev kaldt Lars "Gemse" eller "Graaspurv." Han endte som Kæmner i Korsør. Om Foraaret spillede vi Top, og den skulde være fra Drejer Tagge, som boede i den gamle Latinskole. Eller vi trillede med Tøndebaand. En Smed fandt paa at lave dem af Staaltraad, og det gjorde vældig Lykke. I lange Rækker trillede vi ud ad Landevejene. Der var hverken Biler eller Cykler til at genere os. I min senere Barndom begyndte vi at spille Kricket. Fodbold kendte vi ikke. Ligeledes blev der arrangeret Præmieskydning med Salonbøsse. *) 
+Eksamenstiden var festlig trods Spændingen. Sidste Dag drog vi ud i "Storskoven" til "Jomfruhøjen" og legede "to Mand frem for en Enke" og lignende. Bager Becher var der med Køretøj og Masser af Vienerbrød
+*) af Købmd. Hans Christensen.
+[24]
+og Limonade. Paa Hjemturen skulde man efter Skik og Brug have en Pige under Armen, og det kom undertiden til en vild Jagt for at indfange den udvalgte.
+En dejlig Tumleplads var Feden, som den Gang var ubebygget med Undtagelse af Morbroders Plads, Nordens Kalkovn og Jernstøberiet. I "Faaredammen", som nu er opfyldt, sejlede vi med vore smaa Skibe og tumlede os paa Isen om Vinteren. Den gamle Vold og Grav fra Svenskekrigen var ogsaa en yndet Legeplads. Om Efteraaret gravede vi Huler i i Sandet, som blev overdækkede med Stænger og Tang. Et Ildsted manglede ikke og i Smug blev Kridtpiberne tændt. Herude boede Hermelinen. Det skete, at den tog vore Høns.
+Bestyreren paa M.P. Allerups Jernstøberi-Filial, Møller - Broder til daværende Overlæge paa Odense Sygehus - havde 6 Sønner og 3 Døtre, af hvilke nogle af de yngre var mine Kammerater. Møller var en ejendommelig
+[24]
+Skikkelse, temmelig høj, lidt duknakket med langt Skæg. Oprindelig var han Snedker, og han lavede Modellerne til Kakkelovne og andet Støbegods. TilFornøjelse for sig selv og Børnene lavede han nogle dejlige Skibsmodeller. I sine ældre Dage lavede han de nydeligste Genstande, Smykker m.m. udskaarne i Rav, Ben og Kokosskal. 
+Selv lavede jeg naturligvis ogsaa Skibe. Skroget til et af dem har jeg endnu. For ikke at kæntre blev de forsynet med Blykøl. Blyet fandt vi ved Skytteforeningens Skydebaner paa Feden. Men det første Skib, jeg havde, lavede Johannes Larsen til mig - en flot Kutter. Den fik et sørgeligt endeligt. Da jeg sejlede med den i "Møllerkæret" (Svanedammen) blev den hængende i en Gren ude paa Midten; imidlertid blev det Frostvejr, og den frøs inde. Til min store Sorg slog Drengene den itu med Sten.
+Det var en stor Begivenhed, da jeg fik mine første Skøjter. Hidtil havde jeg, som navnlig Fiskerdrengene brugte det, haft en Slæde med
+[25]
+Jernskinner og en Pigstav "Isgajt", som jeg stagede mig frem med staaende paa Slæden. Det var forresten en god Sport, og man kunde opnaa en betydelig Fart. Men alligevel var Skøjterne morsommere. Af Skøjtebaner var der - foruden de forhen omtalte Damme - Thorbystranden, hvor man kunde løbe helt over til Odensefjorden og - Kertem.-Fjorden i strænge Vintre. Isen paa Bugten var altid for ujævn med opskruet Is. Syd for Byen, hvor Odensevejen havde inddæmmet et Stykke af Fjorden "Hinkes Lod" havde Skøjteløberforeningen sin Bane, hvor den holdt Fester med Musik og kulørte Lamper om Aftenen. 
+Fiskerdrengene havde en mærkelig Lyst til at "gumpe" Isen i Stykker. I en lang Række løb de frem og tilbage paa deres tunge Træskostøvler, indtil Isen brast. Men saa morede vi os med at springe fra Istykke til Isstykke. Det var vældig Sjov, men det gjaldt om at være hurtig og træde sikkert. En Gang gik det galt for mig, men jeg kom da op og fik Vandet Hældt af de lange
+[26]
+Støvler. Skønt vi legede saa meget ved Vandet, kom vi altid heldig fra det. Min ældste Søster, Marie, faldt en Gang i Havnen, men blev da fisket op i Tide. 
+I Skolen var der to Hold i hver Klasse. Af mit Hold husker jeg Anton Schondel, Valdemar Nielsen, Christen Klokker, Karl Møller, Chr. Norden, Rasmus Norden, min Fætter Peter Larsen, Johannes Holbæk, Marius Knudsen (Holger Tornøe), Emanuel Bloch, Elert Nielsen, Theodor Nielsen. Forældrene var Læge Schondel, Lærer Nielsen, Vognmand Klokker Hansen, Jernstøber Møller, Kaptajn Norden, Købmand Norden, Købmand M.F. Larsen, Skomager Holbeck, Toldbetjent Knudsen, Sadelmager Nielsen og Politibetjent Nielsen. *) Tobakspinder Block. 
+Mit bedste Fag var Tegning (jeg har opbevaret flere Tegninger fra Skolen), og mine daarligste Matematik og Regning. Jeg naaede dog en Gang at blive No 4 paa Holdet. Det er imidlertid ikke altid Skolelærdommen, der betinger Børnenes Fremtid. Den dummeste og altid nederste i Klassen blev en dygtig Forretnings-
+*) Johannes Poulsen, Søn af Skræder P.
+[27]
+mand og Bankdirektør i Assens. Han ejede en vis selvtillid, som er en saare vigtig Egenskab. I Tankerne ser jeg ham som Konfirmand udhalet som en ung "Herre" med løse "Neglemanschetter" og Ravrør med stor Cigar, Paraply og sorte Hansker og stiv Hat. Bovler. 
+Der blev lavet en Del Drengestreger med at sætte Knappenaale i Lærernes Stol og lignende, og saa kom Spanskrøret i Virksomhed over hele Linien. Gerningsmanden fandtes sjældent. En Skoleudflugt var en æventyrlig Oplevelse. Turen foregik med en lille Damper, "Kerteminde," som førtes af Skipper Jørgensen. den senere Mægler. Om Sommeren sejlede den ellers med Sild til Korsør, hvorfra de fragtedes videre med Skib til Kiel. Lærer Kragh havde til Lejligheden skrevet en Sang - det var noget med "at tage med Havet en Dyst" og "Romsøs forjættede Kyst -" til en kendt Melodi, og hver Gang jeg hører denne, mindes jeg Romsøturen. Hvad vi ellers foretog os, husker jeg ikke, men der er jo meget at se paa den lille idylliske Ø med de mange Daadyr og Fyrtaarnet. En anden Gang havde vi en morsom
+[28]
+Udflugt til Bøgebjerg paa Hindsholm.
+Der hvor Banegaarden ligger, havde Morbroder Jeppe sit Trælager, dels i store rødmalede Træhuse og dels i fri Luft. Det blev efterhaanden flyttet til Feden. Paa det modsatte Hjørne, hvor nu Hotelhaven er, laa et gammelt Bindingsværks Magasin, som Morbroder brugte til Korn og Foderstoffer. Strandvej - den Gang "Bagvejen" - var en almindelig temmelig smal Landevej med Popler ved Siderne og dybe Grøfter samt en Gangsti ind mod Haver og Huse. Paa den anden Side gik Stranden helt ind til Vejen mellem Kamperhoug til og Peder Møllerstræde. Herfra førte en Stenmole skraat over til Havnemolen. Den Trekant, som derved fremkom, kaldte vi "Lillestranden". Der fangede vi Krabber og Hundestejler. Det Hus Axel Larsen benytter til Maskinværksted, byggede en Garver Holst til Garveri. Det laa lige i Strandkanten, saa man kun ved Lavvande kunde pas- 
+[29]
+sere forbi. Lillestranden blev siden fyldt op med Sand, da man anskaffede en Dampmuddermaskine til Oprensning af Sejlløbet i Stedet for en gammel, som blev drevet ved Haandkraft. Vest for Vejen havde en Del af Langegades Beboere deres Haver "Baghavernr", indhegnede med Tanggærder, som var bevoksede med Bukketorn eller Tysktorn. Apotekeren havde en af de kønneste Haver med et pænt ottekantet Lysthus bygget halvt ud paa Gangstien. Morbroder Jeppe havde ogsaa en hyggelig Have, der hvor Johannes Larsen senere byggede et Hus til sin Svigermoder, Fru Warberg. Morbroder Martin havde derimod ingen Baghave, men lejede en ved Garveriet. 
+Meget af min Fritid tilbragte jeg sammen med Fætre og Kusiner. Morbroder Jeppe var gift med en Datter af Hattemager Bless, Vilhelmine. De havde 2 Døtre og 4 Sønner: Johannes, Georg, Marie, Vilhelm, Christine og Adolf. Det var ualmindelig gode Børn. Vilhelm havde jeg mest med at gøre, da vi
+[30]
+var omrent jævnaldrende.
+Hvad jeg særlig beundrede hos Morbroders var deres mange Malerier. "Moster" Mines *) Broder Johan Bless var Maler, og af ham havde de en Del Familieportrætter. Hendes Svoger var Marinemaleren Echardt, som blandt andet havde malet et stort Billede med Motiv fra Savværket i Sverige og et Solnedgangsbillede fra en mindre Havn, som især vakte min Beundring. (Et smukt Billede af Echardt har forresten Valdemar Christensen i Gentofte. Det er Kerteminde Havn set fra Langebro.) Nu Aage Chr. Kertem. 
+Den gamle Butik med Loftsbjælken var hyggelig. Og Kontoret med store Landkort og Billeder af Morbroders Skibe malede af Echardt, var interessant. Den "hollandske Vægt" til Vejning af Kornprøver var et morsomt Legetøj. En stor Skrivepult med Taburetter til at dreje op og ned var Hovedinventaret. Det var navnlig Morbroder Urban, som førte Bøgerne, og han havde tillige Overopsynet med Korn og Trælast. Han røg kun Cigarer, aldrig Pibe. Morbroder Jeppe røg ikke.
+*) Vi syntes ikke om det fremmedartede "Tante", men sagde "Moster."
+[31]
+Da det nye Hus blev opført, gik noget af Idyllen bort. Morbroders boede i Stueetagen med Soveværelser paa første Sal og i Tagetagen. Resten af første Sal var lejet ud til Toldforvalteren. 
+I Stueetagen var tre Stuer til Gaden og en mindre til Gaarden samt Køkken og Værelse til Gaardskarlen. Paa den anden Side Porten var Butik, Kontor og Skænkestue. I en Sidebygning mod Nord var der Pakhus for Kolonialvarer. Mod "Mellemgade" (Strandgade) laa som nu Kornmagasinet og Staldbygninger, som fortsattes ind i Bagergaarden. Mellem de to Gaarde laa et Hus til Bræddelager. Paa den anden Side Mellemgade var Haven og Rejsestalden, og i Gaarden ud tol Bavejen var Kuloplag. Op mod Plankeværket til Haven stod en Stabel Drænrør, og i et af disse havde Morbroder anbragt sin lange Kikkert. Naar han ventede Skib, kom han af og til og spejdede ud over Bugten fulgt af sin trofaste Hund Bob, som aldrig veg fra ham. Det var en puddelagtig forhenværende Skibshund, som var reddet
+[32]
+fra et Skibsforlis og derved havde mistet sin Herre. Jeg var gode Venner med den, indtil en skønne dag, da Morbroder og Fader stod og talte sammen. Jeg stod og kløede Bob i Nakken. Pludselig snappede den min Haand og satte Tænderne igennem, saa jeg havde Besvær med at faa den fri igen. Jeg kom til Doktoren og fik den behandlet og gik med den opbunden en Tid, og mange Aar efter kunde Mærkerne af Tænderne ses. Siden knurrede den altid af mig. Vi gættede paa, at den havde haft et Saar i Nakken. 
+Det var et meget gæstfrit Hus. De større Kunder fra Omegnen blev ofte inviteret til Kaffe eller Aftensmad. Godsforvalter Mohr fra Hverringe med Familie var der meget tit. En morsom Bondekone, Marie Franse (Frandsen) sagde, da hun fik hugget Sukker til Kaffen: "Hva er det for novet Sukker I hulder Jer, det ka itte tye?" Eller naar der blev serveret hjemmebagte Kager: "Saadan noe ka je fo heme hos mig sel, nej, Skik Bo til Baveren etter nove Kyvebry, det vil je hellere ha." 
+[33]
+Om Morgenen begyndte alt Arbejde Kl. 6, og da var Morbroder altid paa Benene. Saa gik han en Runde i Butik og til de forskellige Arbejdspladser, og ved Langebro fik han gerne Selskab af Købmand Norden. Om Aftenen gik han i Seng Kl. 9, men først skulde han have sin Aftenkaffe, ellers kunde han ikke sove, sagde han. 
+Morbroder Jeppe var en lille Mand med rødligblondt Fuldskæg. Han bar altid blaa Jaketdragt og bredskygget blød Hat og Stok i Haanden. Hans Kone var derimod høj, tidlig graahaaret, da hun led meget af Hovedpine. Hun havde en sjælden Evne til at opdrage Børnene. Korporlig Straf benyttede hun aldrig, men naar et af dem havee forset sig, talte hun i Enrum med det. Hvad der blev sagt, ved jeg ikke, men det virkede.
+Morbror Urban - den yngste af Mors Brødre var høj og kraftig, en køn Mand med rødligt Fuldskag. Da han blev gift overtog han en Forretning i Lundeborg, Hidtil havde han altsaa været ansat hos sin Broder.
+[34]
+og det blev bestemt, at hans Svigerfader, en gammel Skibsbygger Thomsen, skulle flytte derned fra Kerteminde. Han lejede en stor Fiskerbaad til Rejsen, og hans Sager blev stuvet ned i Lasten, medens hans gamle Kat blev lukket ned i Kahytten. Den var hans Kælebarn. Det var en stor grim rød Hankat - en rigtig Slagsbroder med flængede Ører, og det ene Øje var reven ud. Da vi kom et Stykke ud i Havnen, - jeg var inviteret med paa Turen, - kunde Thomsen ikke bare sig for at se til sin Yndling. Han lettede forsigtigt paa Lugen - og vips! Katten for ud og sprang paa Hovedet udenbords og svømmede i Land. Der blev stor Sorg og Bekymring for det stakkels Dyr. Dog tror jeg, den har trøstet sig; Katte er jo ikke Menneskene saa hengivne som Hunde. 
+Vi kom imidlertid godt til Lundeborg efter en lang Sejlads, da Vinden var flov. Jeg blev der nogen Tid og havde det rart. 
+Morbroders Forretning var meget blandet, idet han havde en Afdeling for Manufak-
+[35]
+tur og en for Kolonialvarer, og desuden handlede med Korn og Foderstoffer, Kul og Trælast. 
+En stor Del af Tiden tilbragte jeg ved den lille Havn og ombord paa en Pæreskude, hvor jeg blev gode Venner med en ung Mand, som spillede Violin. Vi gjorde ogsaa Ture i Omegnen til Herregaardene Broholm, Tidselholt og Hesselagergaard og til den store Hesselagersten, "Damestenen." Denne er imponerende, skønt kun den ene Side er gravet fri, mens det øvrige er skjult i Jorden. Det er naturligvis en Trold, der har kastet den efter et Kirketaarn - jeg tror paa Langeland - men som sædvanligt har den ikke ramt.
+En anden Gang i en Sommerferie kørte vi tre "lystige Fætre", Peter, *) Vilhelm og jeg til Lundeborg med en lille russisk Ponny og tilhørende Vogn. Hesten "Bismarck" havde vi forresten megeg Fornøjelse af i det hele taget. En Vinter, da den havde staaet længe paa Stald, var den bleven noget kaad, som Heste i Reglen bliver. Jeg skulde
+*) Søn af Morbroder Martin.
+[36]
+have en Ridetur paa den og var kommen lidt uden for Porten paa Bagvejen, da den standsede og vedblev at gimpe op og ned, indtil jeg røg ud over Halsen paa den. Den var dog saa hensynsfuld at kaste mig af i en Snedynge ved Siden af Vejen og blev ganske roligt staaende og grinte skadefro ad mig. 
+Men den begav vi os nu de 5 Mils Vej ad Lundeborg til. Det tog jo sin Tid, og vi maatte bede et Par Gange undervejs, men vi kom da godt der ned og tilbragte en morsom Ferie hos de rare Mennesker. Moster Augusta var sød og gfod, men blev desværre efterhaanden saa ødelagt af Leddegigt, saa hun ikke kunde røre sig. Før hun blev gift, havde hun en Pogeskole og en Broderiforretning i Kerteminde. 
+Da jeg var ca. 10 Aar, fik jeg Lov til at lære at spille Violin. Det var en stor Dag, da Peter og jeg købte Violinen hos Marskandiser P. Hansen, Købmand Hans Tveskovs Fader. Min Lærerinde blev Fru Asta Thalbitzer - Elev af Konservatoriet og Anton Svendsen.
+[37]
+Hun var et prægtigt Menneske og vedblev til sin Død at være min og siden ogsaa min Kones og Bebs' gode Veninde. Hun var den Gang ung og livlig, men desværre halt. Hun var gift med en Fætter, der havde en lille Købmandsforretning i "Friheden". Desværre var han aldrig ædru. Desuagtet viste Fruen altid et smilende Ansigt. Hun var født Sanne, og kgl. Kapelmusikus Emil Sanne og Sanginspektør Sanne var hendes Brødre. Emil Sanne var første Klarinetist i Kapellet, og som voksen havde jeg megen Fornøjelse af Sammenspil med ham, naar han om Sommeren boede i Kerteminde. Vi spillede "Keglebanetrioen" og Mozarts Klarinetkvintet. Vi var mange Elever hos Fru Thalbitzen baade til Violin, Klaver og Sang. Jeg kom til at spille sammen med en af Klavereleverne Mathilde Nielsen, Datter af Læderhandler Nielsen. Da vi ikke havde Klaver den Gang, foregik Øvelserne altid hos Nielsens. Vi spillede blandt andet nogle af Haydns og Mozarts Sonater, og vore Øvelser
+[38]
+overværedes gerne af Mathildes ældre Søster Anna. Hun malede lidt og var senere ansat paa den kgl. Porcelænsfabrik i en Aarrække. Sadelmager Nielsen, Kæmner Nielsen, Politibetjent Nielsen, Læderhandler Nielsen var Brødre. Sadelmageren var meget politisk interesseret og en klog Mand. Han var i mange Aar Formand for Haandværkerforeningen og Medlem af Byraadet. Foruden den tidligere omtalte Søn Oluf havde han en Datter Henriette - Veninde med mine Søstre, - som blev Læge. Ehlert blev Journalist og Borgmester i Middelfart, Jacob var ved Postvæsnet, Bessermann og en yngre Søster var Jernbaneassistenter. 
+Læderhandlerens eneste Søn blev Lærer, men døde i en ung Alder. 
+Kæmneren havde en Søn, som Vilhelm ["som" overstreget. "Vilhelm" indsat over linjen] blev Sagfører og havde noget med "bedre Byggeskik" at gøre og gift med Ellen Hørup. Man sagde, at han var Studenten i Visen om Amanda. Denne var Datter af en Uhrmager Kragh i Kerteminde og Søster til Skuespillerinden
+[39]
+Fru Krag-Møller. Kæmneren havde desuden to Døtre Amanda Alma ["manda" overstreget. Overlinjen er indsat "lma"] og Ida. Alma blev gift med William Wandahl, Maler og senere Regissør ved Dagmarteatret. Hun var selv Skuespillerinde. Wandahl inspirerede mig til mit Livs første Maleri. Da jeg saa ham male Lundsgaard Klint, fik jeg Lyst til at prøve det samme. Jeg opbevarer Billedet. 
+Fader var musikalsk og havde en god Sangstemme. En Tid deltog han i Korsang hos Pastor Niels Lindberg. Noder kendte Fader ganske vist ikke. I min tidligste Barndom spillede han lidt Harmonika, men nu begyndte han ogsaa at gnide Fiolen, og det varede ikke længe før han kunde spille Melodier og Danse efter Øret, saa jeg blev helt distanseret. Nu fik Fader Lyst til at lave Violiner. Han byggede flere, og nogle var da til at bruge, saaledes at vi kunde spille Duetter. Fader lavede selv anden Stemme. 
+[40]
+Første Gang jeg spillede offentligt, var i "Den selskabelige Forening." Jeg fik Lampefeber, - saa Benene rystede og Buen vibrerede. Det var nok en køn Forestilling.
+Efterhaanden tabte jeg Lysten og vilde holde op med Musiken, men mine Forældre tvang mig heldigvis til at fortsætte. Jeg husker, at Moder sagde: "Du vil en Gang komme til at takke os for, at vi ikke lod Dig slippe." Og det maatte jeg siden sande. Musiken har altid været min store Kærlighed.
+Paa Langegade, hvor der nu er Cykelforretning og Biograf, boede Morbroder Martin. Sammen med sin Svigerfader P. Nielsen under Firmanavn "Nielsen &amp;amp; Larsen" og senere alene "M.F. Larsen" drev han en Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Brædder. Desuden drev han ogsaa Landbrug. 
+I de gamle Købmandsgaarde skete saa meget, som kunde interessere en Dreng. Til Butiken hørte en "Skænkestue", hvor Landboerne kunde faa en Drik. Ligesom der sad en Kone og solgte Wienerbrød - her "Marie Brødkone" - og lavede Kaffe til Kunderne. Paa Disken stod en Tønde med
+[41]
+Tobak til behagelig Afbenyttelse. 
+Ved særlige Lejligheder kom der mange Mennesker til Byen f. Eks. til Markeder og Dyrskuer og navnlig til Folketingsvalg. Folk skulde ogsaa handle i Byen, da Brugsforeninger endnu ikke var opfundne, og da der hverken var Jernbane eller Cykler, var man henvist til Hestekøretøjer. Paa saadanne Dage vrimlede det med Vogne og Heste i Købmandsgaarde og paa Gader. De større Firmaer Elias B. Muus, I.A. Larsen, M.F. Larsen og Norden havde store Stalde for Gæsterne, og Tornøes Hotel og Gæstgivergaarden, hvor nu Banken og Sparekassen er, tog ogsaa deres Del af Invationen; men det forslog ikke ved en saadan Lejlighed. 
+Morbroder Martin havde 6 Børn: Peter, som var paa Alder med mig, Thea, Helga, Martha, Valdemar og Alfred. Det var rare Børn, men ikke saa godt begavede og til Tider lidt drilagtige. Jeg husker, at vi besøgte dem, før vi flyttede til Kerteminde. Peter havde en Gyngehest betrukken med rigtigt Skind og med Saddel og Stigbøjler. Det var en Oplevelse at
+[42]
+ride paa den! De havde den Gang Lejlighed paa 1_ste_ Sal, og Morbroders Svigerfader boede i Stuen. Da denne blev Enkemand flyttede de ned og han fik et Værelse hos dem. "Onkel", som de kaldte ham, blev lam, og i de sidste Aar laa han i Sengen eller blev kørt i Rullestol. Han blev behandlet med storÆrefrygt. "Moster" Hanne var hans Plejebarn. Hun kunde godt lide mig og saa gerne, at jeg kom og legede med Peter. Hun havde altid morsomme Ideer til at beskæftige os. Engang fandt hun paa, at jeg skulde bo hos dem i 8 Dage i Sommerferien uden at komme hjem i den Tid. Det var morsomt. Morbroder havde jo et mindre Landbrug med en halv Snes Køer og to Spand Heste, og Høsten var en livlig Tid. Vi stod tidligt op, og spiste Davre Øllebrød sammen med Folkene. De fik Spegesild til. Øllebrødet var tykt med Klumper og uden Sukker. Det har nok været lidt svært at faa ned. Vi kørte med, naar Kornet blev kørt ind, og om Eftermiddagen blev vi sendt i Marken med "Mellemmadden" og Æbleskiver til Folkene. Hjemmebrygget Øl fik de i en "Lejle" - en flad Tønde, som
+[43]
+gik paa Omgang. Man drak af Spunshullet. Peter havde en lille Vogn, som blev forspændt med deres store Hund "Kronvald" senere "Unkas", og saa kørte vi. Hunden brugtes ogsaa til at trække Malkevognen, naar Køerne blev malkede i Marken. Det var ellers almindeligt, at Malke-Piger eller Konen ar Mælkebøtten paa Hovedet, og samtidig strikkede hun.
+Undertiden fik vi Lov at ride, naar Hestene skulde til eller fra Marken. Saa morede det Karlene at faa dem til at trave, og da gjaldt det om at holde fast i Manken, og det gav nogle fæle Stød, saa man blev øm bag i. Eller vi jalp med at trække Køerne hjem, naar det blev koldt om Natten. I Begyndelsen var jeg lidt ængstelig, men jeg maatte jo vise, at jeg var en rask Karl.
+I en Baggaard, hvorder var Kullager, stod et gammelt Valnøddetræ, som vi besøgte flittigt i den Tid, Nødderne var modne. I Butikken var der ogsaa morsomt. En Gang ugentligt blev der lavet Papirsposer,
+[44]
+og vi hjalp med at klistre dem. Og saa vankede der Bolsjer, eller vi fik Lov til at købe et Stykke Wienerbrød hos Marie Brødkone, som sad og strikkede paa en Tønde ved Døren. I Kontoret var Morbroder gerne optaget, da han selv førte Bøgerne. Om Aftenen blev de store Folianter og Pengekassen anbragt i Pengeskabet, som var indmuret i Skorstenen. 
+I Gaarden stod to gamle Linde og en udvendig Trappe med Tag over førte op til første Sals Køkken. ["s" i slutningen af "Sal" og "Køkken" er indsat med blyant]
+I Mælkekælderen hjalp vi med at kærne Smør. Det var jo for Andelsmejerierne. En Fest var det, naar der blev slagtet Gris, og vi fik sorte Pølser.
+Morbroder var temmelig tavs, men kunde godt være morsom. Han kunde være "lun", som Fynboerne siger.
+Om Aftenen fik vi undertiden en Køretur f. Eks. til Maale Bakke eller til Kærby Bakke. eller Fjorden rundt.
+Hos Morbroder boede i nogle Aar Skolemanden Kristen Kolds Enke og to Døtre paa 1ste Sal. [ordene fra "eller" til og med "Sal" indsat med blå kuglepen]
+[45]
+Vi kom meget sammen med Købmand Hans Christensens og deres tre Drenge: Frode, Aage og Valdemar. I det gamle Bindingsværkshus med Loftsbjælker i Stuerne var der meget hyggeligt. Det brændte senere. I Butikken som den Gang hovedsagelig var Skibshandel, stod Fiskerne gerne og snakkede og vendte Skraaen i Munden. Christensens Broder, som var Fisker, optraadte som Karl og Altmuligmand i Forretningen. Købmand Christensen havde som Barn paadraget sig en Hofteskade, som han led meget under, og han gik meget daarligt. Jeg husker en Gang, da Bebs i 2-3 Aarsalderen sad ved Vinduet og hilste paa en forbipasserende, og vi spurgte hende, hvem det var, at hun svarede: " det var enten Fru Thalbister eller Købmand Christensen". De haltede begge. Ligesom mine Forældre og Moders Slægt var han Medlem af Valgmenigheden og var meget kirkeligt og socialt interesseret.
+Fru Chr. var Datter af en Organist Skaarup i Nykøbing Falster. Hun var meget livlig og havde en prægtig Sangstemme. Hun tog
+[46]
+gerne Del i vore Lege. Da vi blev lidt ældre, spillede vi Komedie paa vores Loft og jeg lavede Dekorationerne. Vi spillede "Peter sidder over" med mig i Titelrollen, flere af Hostrups Komedier: "Soldaterløjer", "Intrigerne" - - 
+Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge. Det flotteste Arbejde lavede Johannes Larsen: et Brædt til at hænge Jagtgeværer paa, forsynet med et fremstaaende Gemsehoved og Egeløv. Jeg lavede forskelligt med Løvsav blandt andet en Sykurv og et Pibebrædt med udskaarne Egeblade. Jeg opnaaede en 1_ste_ Præmie med Certifikat og en Bog. 
+Allerede som Barn interesserede Johannes Larsen sig for Fugle. Han lavede gode Fugletegninger, fangede Fugle og skød Fugle. Han havde en fin Samling af Fugleskind og Æg. Selv havde jeg ogsaa en lignende men mindre Samling. Desuden samlede jeg paa Insekter, Mønter, Oldsager og Aviser. En Avis fra 1700 og noget var det fornemste Stykke.
+[47]
+Paa Fødselsdage gjorde vi tit smaa Udflugter med Moder og Kammerater til Klinten eller Skoven. Undertiden gik vi til "Jomfruhøjen," hvor Sagnet fortalte, at der havde staaet et Taarn, og en Jomfru var bleven indmuret deri. Vi havde naturligvis Madkurv med, for det var jo en vigtig Ting.
+Vi havde en god og dygtig Moder, som sled og sparede for at holde Hjemmet oppe, naar Faders Indtægter undertiden var smaa. Hvad vores kære Moder har betydet for os, kan ikke beskrives. Vi havde ogsaa en god og kærlig Fader, som var dygtig i sit Fag. (Jeg har nogle af hans Arkitekturtegninger fra den Tid, han gik i teknisk Skole.)
+Fader blev snart valgt ind i Bestyrelserne for Haandværkerforeningen, Den selskabelige Forening og Pavillonselskabet. Den selskabelige Forening virkede om Vinteren ved forskellig Underholdning og Baller. Jeg husker nogle Tableuer, hvori jeg deltog og hvor Fader læste Æventyr. Pavillonselskabet holdt Baller om Sommeren i Skovpavillonen ved "Louisenlund." Saa var der kulørte Lamper i Træerne,
+[48]
+og Havnefoged Christensen i Diplomatfrakke og hvide Handsker førte Dansen op. Et lille Orkester spillede under Ledelse af Organist Ibsen. Han var en dygtig Klaverspiller, men med sine sære Fagter og sin mærkelige ranglede Fremtoning vakte han ufrivillig Munterhed. Paa Grund af sinpibende Stemme kaldtes han "Pip pip." 
+Moder havde en Søster Katrine Larsen kaldet Trine, som var ugift og havde et Bageri i "Bagergaarden," som tilhørte Morbroder Jeppe. Hendes Broder var Den ældste Broder hed ["Hendes Broder var" overstreget. "Den ældste Broder hed" indsat over linjen] Jakob. Han var Gartner og senere Inspektør paa Godset Birkelse i Vendsyssel. Han var en myndig Mand og færdedes altid til Hest paa de udstrakte Jorder. Hans kone hed Stine, og de havde 3 Børn: Ida (Adelaide), Erik og Laurits. (Denne kendte jeg bedst. Han lærte Handel hos Morbroder Jeppe og var senere ansat der. Han blev gift med en Datter af Skomager Holbech, Caroline, og fik en Forretning i Odense.) Saa var der de tidligere nævnte Brødre Jeppe Andreas og Martin Frederik. Anton var Saddelmager og var gift og bosat i Zwickau i Sachsen i en Aarrække. Paa sine ældre Dage kom han hjem og fik Ophold hos sin Broder Jeppe indtil sin 
+[49]
+Død. Urban havde 2 Sønner: Urban, som var Elektrikker og ansat ved Sukkerkogeriet i Odense, og Aage, som blev Direktør for Slagteriet i Svendborg.
+En Tid var vor Fornøjelse Søndag Morgen at aflægge Besøg i Moster Trines Bageri, hvor Bager Madsen lavede de lækre Konditorkager. Der faldt altid noget af, især naar Napoleonskagerne blev skaaret til. Samme Bager Madsen var en stor Skakspiller, og i Pauserne sad han altid og løste Skakopgaver eller lavede Opgaver til Bladene. Men i sin Optagethed glemte han undertiden Brødet i Ovnen. Han blev gift med Mosters unge Pige Andrea og overtog Bageriet, da Moster blev syg. Ved at puffe Skuffer ind med Knæet havde Moster beskadiget Knæskallen, saa hun blev sengeliggende i længere Tid og længe maatte bruge Krykker. I den Tid boede hun hos os. Hun havde ogsaa andre Svagheder, for hun tog stadig Piller, og for at faa dem til at glide ned, gned hun sig paa Halsen. Om det hjalp, ved jeg ikke, men det saa komisk ud. Paa sine ældre Dage blev hun rask til Bens, og hun var 95, da
+[50]
+hun døde.
+Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
+[51]
+I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
+Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
+Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
+[52]
+Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
+Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
+En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
+Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
+[53]
+tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
+Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
+De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
+[54]
+red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
+En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
+[55]
+vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
+Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
+[56]
+trængt.
+Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1949-05-28</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Aage Blomberg
 Thora Cohn
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
 Else Larsen, Else, Andreas Larsens kone
 Ove Holger Christian Vind</t>
   </si>
   <si>
     <t>Sanderumgård er en gammel hovedgård, som ligger i Davinde Sogn, Odense Kommune. Ejer 1913-1950: Ove Holger Christian Vind (Wikipedia juni 2024). 
 Rønningesøgaard, også stavet Rønninge Søgård, er et tidligere krongods, beliggende i Rønninge Sogn i Kerteminde Kommune (Wikipedia juni 2024). 
 Christianslund Badehotel lå i Nyborg – lukkede i 1965 (Arkiv.dk). 
 Juelsberg Gods ligger ved Nyborg.
 H. C. Andersen: Den grimme ælling med illustrationer af Johannes Larsen udkom i 1955 på Gyldendal.</t>
   </si>
   <si>
@@ -32039,322 +32305,324 @@
         <v>2299</v>
       </c>
       <c r="D422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H422" s="5" t="s">
         <v>2300</v>
       </c>
-      <c r="I422" s="5"/>
+      <c r="I422" s="5" t="s">
+        <v>2301</v>
+      </c>
       <c r="J422" s="5" t="s">
         <v>309</v>
       </c>
       <c r="K422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L422" s="6" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
       <c r="M422" s="5" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="5" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="B423" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C423" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D423" s="5" t="s">
         <v>2229</v>
       </c>
       <c r="E423" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F423" s="5" t="s">
-        <v>2304</v>
+        <v>2305</v>
       </c>
       <c r="G423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H423" s="5" t="s">
-        <v>2305</v>
+        <v>2306</v>
       </c>
       <c r="I423" s="5" t="s">
-        <v>2306</v>
+        <v>2307</v>
       </c>
       <c r="J423" s="5" t="s">
         <v>1978</v>
       </c>
       <c r="K423" s="5" t="s">
-        <v>2307</v>
+        <v>2308</v>
       </c>
       <c r="L423" s="6" t="s">
-        <v>2308</v>
+        <v>2309</v>
       </c>
       <c r="M423" s="5" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="5" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
       <c r="B424" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C424" s="5" t="s">
         <v>2102</v>
       </c>
       <c r="D424" s="5" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="E424" s="5" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
       <c r="F424" s="5" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="G424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H424" s="5" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="I424" s="5" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="J424" s="5" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="K424" s="5" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="L424" s="6" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
       <c r="M424" s="5" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="5" t="s">
-        <v>2320</v>
+        <v>2321</v>
       </c>
       <c r="B425" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C425" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D425" s="5" t="s">
         <v>2229</v>
       </c>
       <c r="E425" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F425" s="5" t="s">
-        <v>2304</v>
+        <v>2305</v>
       </c>
       <c r="G425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H425" s="5" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
       <c r="I425" s="5" t="s">
-        <v>2322</v>
+        <v>2323</v>
       </c>
       <c r="J425" s="5" t="s">
         <v>1978</v>
       </c>
       <c r="K425" s="5" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="L425" s="6" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
       <c r="M425" s="5" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="5" t="s">
-        <v>2326</v>
+        <v>2327</v>
       </c>
       <c r="B426" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D426" s="5" t="s">
         <v>2229</v>
       </c>
       <c r="E426" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F426" s="5" t="s">
-        <v>2304</v>
+        <v>2305</v>
       </c>
       <c r="G426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H426" s="5" t="s">
-        <v>2327</v>
+        <v>2328</v>
       </c>
       <c r="I426" s="5"/>
       <c r="J426" s="5" t="s">
         <v>1978</v>
       </c>
       <c r="K426" s="5" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
       <c r="L426" s="6" t="s">
-        <v>2329</v>
+        <v>2330</v>
       </c>
       <c r="M426" s="5" t="s">
-        <v>2330</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="5" t="s">
-        <v>2331</v>
+        <v>2332</v>
       </c>
       <c r="B427" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D427" s="5" t="s">
         <v>461</v>
       </c>
       <c r="E427" s="5" t="s">
         <v>2160</v>
       </c>
       <c r="F427" s="5" t="s">
         <v>2262</v>
       </c>
       <c r="G427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H427" s="5" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
       <c r="I427" s="5" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="J427" s="5" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
       <c r="K427" s="5" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="L427" s="6" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="M427" s="5" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="5" t="s">
-        <v>2338</v>
+        <v>2339</v>
       </c>
       <c r="B428" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C428" s="5" t="s">
         <v>1213</v>
       </c>
       <c r="D428" s="5" t="s">
         <v>461</v>
       </c>
       <c r="E428" s="5" t="s">
         <v>705</v>
       </c>
       <c r="F428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H428" s="5" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
       <c r="I428" s="5" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
       <c r="J428" s="5" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="K428" s="5" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
       <c r="L428" s="6" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
       <c r="M428" s="5" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>