--- v1 (2026-06-17)
+++ v2 (2026-09-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4036" uniqueCount="2346" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4083" uniqueCount="2378" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -143,51 +143,51 @@
 J. A. Larsen
 Kjerteminde. [Håndskrevet:] den 24 April 1885
 Min kjære lille Ven!
 Jeg har det saa godt i Eftermiddag at Brevet maa straks igang. Du var ikke saa bedrøvet som jeg var fordi der ingen Brev kom afsted Løverdag for Tiden løb saadan fra mig og jeg var ene hjemme saa jeg kunde ingen raabe an til at skrive, her kom en Fru Petersen Moster til Urbans Kjæreste og vilde tale med din Fader og han kom ikke saa Tiden gik altfor rask jeg blev ved med at høre paa hende og tænkte du naaer det nok men nej det slog fejl saa om Søndag Eftermiddag maatte jeg skrive op til Farbroder Jacob Faster Thrine er nemlig bleven meget svag og kan ikke sove om Nætterne, der var saadan en Kjedsomhed med dem begge at jeg fik den Tanke at Ida Larsen kunde komme herover og løse Faster ad med Huusgjerning og saa kunde Thrine kommer derop og ligge paa Landet og faa Kraften det venter vi nu Svar paa, for at hjælpe paa hende foreløbig er hun flyttet ind at sove hos os, ligger nu om Natten paa det Værelse ved siden af vores og sidder om Dagen paa Fru Storms Stue, det har hjulpen nu sover hun godt og det er kjendt paa hende, Madsen støjer jo i Bageriet om Natten og her er jo stille saa det gjør vel meget, med det samme jeg er ved de to skal jeg hilse dig fra dem, de sagde da Du kjørte forbi, det er værst for ham selv for vi veed han bliver saa kjed af det; og da saa dit Brev kom kunde de saa godt forstaa at Duderne havde optaget dig saadan at du glemte at sige Farvel kjærlig Hilsen fra dem begge med Tak for din Opmærksomhed at give dem en Undskyldning ja det var rigtigt Johannes man skal altid erkjende naar man gjør Fejl.
 Det var det saa skal Du høre lidt om Alfred her var Brev fra ham igaar han var 28 Dage om Rejsen fra Spanien til England, megen Modvind, han fortæller om en Orkan der kom bag paa dem de vare nede at skaffe da Styrmanden kaldte alle Mand op. 5 beslog Sejl hvad de nu hedder allesammen, men Røjlen blæste fra dem og Storsejlet var beslaaet, ellers var Stormasten gaaet, der var ikke Tale om Hvile medens Stormen rasede men næste Dag var det godt Vejr igjen, han har kun svagt Haab om at blive afmønstret paa Kjøbenhavns Rheed for de skal gaa til Kønigsberg og derfra have Planker til Frankrig eller England og saa hjem til Danmark med Kul, det vil jo medtage en 3 Maaneder han vil jo saa inderlig gjerne hjem til Sølvbrylluppet maa Skipperen forbarmer sig over ham og lader ham slippe ved Kjøbenhavn saa faar I ham at see for da tager han lige hjem, der er deserteret 5 Mand, de to kom tilbage igjen, en Hollænder laante en blaa Trøje at gaa iland og blev borte med det samme var det ikke lumpent, Kokken er deserteret, saa maa Alfred som yngste Mand gjøre Tjeneste ved Gryderne men kjedeligt er det siger han for de gjør altid Vrøvl at Maden skal være bedre ogsaa fra Valdemar skal jeg hilse han glæder sig saa umaadelig til Hjemrejsen i sidste Deel af Maj ja maa de samles alle Børnene saa bliver det rigtignok en glædelig Forsamling 
 Johannes har du bragt Frøken Zahle sit Billede - og hvordan gik det Dig? og hvad synes Du om din Eckardts Billeder paa Udstillingen? siig mig ogsaa hvad Du synes bedst om af det altsammen; Otto Backes Malerie Køer der drives af Stalden er solgt til 7000 Kroner Det kan blive til noget - oh maatte Eckardt dog sælge - bed dog med os kjære lille Johannes
 Jeg kan udmærket godt lide Hr Zahrtman fordi han vilde raade Eder til at kjøbe nyttigt for Pengene istedet for Sold. oh Johannes drik dog aldrig noget som kan gaa i Hovedet fortæl mig hvad Du maler og hvad Du tegner og hvad du tænker og glæd mig med alt hvad du veed der interesserer mig og det gjør alt hvad der vedrører Dig vi venter ogsaa at faa at vide hvad Grisens Indhold skal bruges til om det er Skovtour 
 Nu begynder Foraaret at gjøre sig gjældende og vi har voldsomt travlt i Haven der bliver anlagt et 30 Alen langt Aspargesbed oppe i Haven der hvor de gamle Stikkelsbær stod der blev 5 Buske tilbage at plukke endnu i Sommer, Vilhelm græd ellers over dem kan Du tro - tænk nu paa ham i næste Uge skal han til Eksamen det er første Gang i den Skole gid det maa gaa ham godt den lille Ven han har i denne Tid gjort saadan Forretning med Frimærker han kjøbte hos Georg og solgte i Skolen tjænte sig en Krone og kjøbte saa Georg Seglsamling og er meget glad desuden har han tjænt en Krone til sin Sparekassebog. Lammene har det det godt og lille Adolph kom nu ind saa brun som en Tater og skal med ud at hente dem hans lille Træhest staar paa Græs derude og den skal nu hjem i Nat igjen - jeg skal nok passe paa Urtepotten og Frøken Minden har lovet mig den med den gamle Frederik paa saa har Du 2 gamle der en til med en rød Bordt med en sort Tegning vil du have den med kan du faa lad nu Rasmus give dig Skud der er grønne om Vinteren ogsaa
 Jeg blev forstyrret ved at en Gig fra Brocdorff væltede her i Porten og baade Drengen og Kudsken blev kastet ud heldigvis blev Hesten staaende og de slap med at Mixturen blev slaaet itu der er nemlig 3 Thyfus Pasienter derude nu, det er kjedligt naar saadan en Sygdom faar Indpas i et Hjem saa gaar den gjerne rundt
 Du kan tro jeg faar spadseren paa Markvejen nu Fader kommer og henter mig og saa afsted vi haabe det skal hjælpe rigtig godt, din kjære Fader har det rigtig godt og alle dine Søskende ere ogsaa raske det er Mejers Fødselsdag idag Farmoer er derude
 Naa min lille Skat nu lider det mod Enden og saa ønsker jeg dig alt muligt Godt Held og Velsignelse til dit Arbejde og Glæde af Gjerningen saa skal Du se naar du arbejder i Jesu Navn vil hjælpe saa Evnerne han har givet Dig kan komme paa rette Hylde Lev vel og Kys fra din Moder Hils Alle</t>
   </si>
   <si>
     <t>1885-04-29</t>
   </si>
   <si>
     <t>Birkerød
 Faaborg ,Fyn
 Långaryd</t>
   </si>
   <si>
     <t>Ane Marie Christiansdatter
 Christian Eckardt
 Anesine Frölich
 - Holbeck
-J.C. Hostrup
+Jens Christian Hostrup
 Harald  Klokker
 Assistent Knudsen
 Augusta  Larsen
 Cathrine Larsen
 Georg Larsen
 Ida Larsen
 Jacob Larsen
 Jeppe Andreas Larsen
 Peter Larsen
 Urban Larsen
 Vilhelm Larsen
 Niels Mollerup
 Ulrik Plesner</t>
   </si>
   <si>
     <t>Cirkus "Danmark" besøgte Kerteminde i april 1885 (Kjerteminde Avis 21.4 1885) Der var 35 personer, heste m.m. på pladsen ved Gymnastikhuset.</t>
   </si>
   <si>
     <t>Johannes Larsen er ikke i så godt humør og hans mor vil gerne hjælpe ham. Farbror Urban skal snart giftes og overtage en købmandsforretning. Johannes Larsens far vil muligvis tage en tur til Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Fx7B</t>
   </si>
   <si>
     <t>Kjerteminde den 29 April 1885
@@ -434,52 +434,52 @@
 Igaar afsendte jeg dit Tøj men naaede ikke at skrive haabede ogsaa paa, at jeg i dag kunde sende de 30 kr – Skoene haaber jeg passer og Benklæderne huskede jeg først i sidste Øjeblik da Pakken var færdig saa de sidder i det Omslag af Posen ryst dem saa falder de hvide Been ud, det er prægtigt at Du kommer til Gymnastik, at du kan faa dit Legem kraftigt udviklet; men for alt det faglige der tager dine Tanker – glem saa ikke vor sidste Samtale; men gjør hvad Du lovede mig, ak hvor jeg beder for Dig om alt hvad der kan gjøre dig til den Mand jeg ønsker du maa blive og det er ikke et lille Maal jeg stiler efter, vor Herre høre dog min inderlige Bøn og give dig Kræfter; naar du saa selv lægger god Villie til min elskede Søn, som ligger mit Hjerte saa nær – jeg veed aldrig nogen Gang Du er rejst fra mig, at jeg har været saa bevæget som jeg er denne gang, men fordi mit Hjærte er saa bevæget derfor troer jeg ogsaa mine Bønner bliver hørt Gud Fader velsigne og bevare dig fra alt Ondt – saa bebrejder jeg mig saameget naar du er borte, at jeg ikke har faaet dig mere med i Kirke; eller talt mere med om de Ting som hører Guds Rige til, oh Johannes brug din Søndag vel, gaa med Poulsen og Frøken Bendal i Kirke du skal se hvor det vil fylde dig selv med Glæde kan du huske da du havde den tykke Bog at Farmor har foræret [tilføjet] dig, saa skrev du imellem til [tilføjet] mig, jeg var ikke i Kirke men saa læste jeg et Stykke i Farmors Bog, vil du have den? jeg ønskede at jeg havde den lille af Lindbergs for det er saa kort men fyndigt – som I Unge kan have saa godt af, Johannes gaa en Gang ud at hilse paa Fru Lindberg og Lund tag Oppermann med jeg lovede ham at han skulde med ud at se den Hollænder – men det blev ikke til noget hils dem saa
 Idag haaber jeg at faa Vilhelms Billede afsted, Hansen satte det i Ramme for mig, og Lindegaard laver en Kasse – det var rart at Vilhelm havde Følgeskab af sine Kammerater saa var det knap saa trist det gjorde mig ellers ondt for ham den lille Ven, han fortalte rigtignok for mig at han længtes efter at komme til at arbejde igjen, men hans Væsen den sidste Aften tydede dog paa at det klemte lidt med Afskeden.
 Naa kjære Johannes at du er glad ved at gaa paa Teknisk Skole tænkte jeg jo nok; men giv os nu ogsaa lidt Besked om Skolen hvad Model har I? hvordan er Tonen der; hvad er det for nogle der gaar deroppe og hvad vælger du, at blive; eller gaa til Akademiet er Du begyndt der maa du jo blive dette Kvartal men det var maaske din Mening at blive paa Skolen i Vinter for Fader studsede han syntes det var underligt at begynde der hvis du vil gaa derfra men naar du arbejder med Alvor og Flid kan du maaske have Udbytte deraf til dit Gavn og vores Glæde skriv mig nu endelig et ordentlig og udførligt Brev om hvad vi her har talt om.
 Vildandrikken er i bedste Velgaaende – en Sømand var efter den en Dag og vilde fange den men Adolph kom i rette Øjeblik og frelste den da kan du tro han var højt oppe
 Vores Tiras er død den laa en Morgen i Hundehuset og var helt udstrakt Dyrlægen kom efter at vi havde arbejdet med den men det hjalp ikke han har vidst faaet noget i sig Nu vil vi ikke have Hvalpe mere, Fader sagde igaar at nu vilde han kjøbe en dresseret ægte Jagthund for Sønnernes Skyld Nu er det bleven Middag og Vilhelms Pakke skal afsted Lev nu vel og vær kjærlig og hilset fra din hele Slægt Hils dine Venner dem jeg kender
 Vil du ogsaa i dit Hjem
 Din trofaste Moder</t>
   </si>
   <si>
     <t>1889-01-13</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Julie Brandt</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Charlottenlund
 Villa Skovbo</t>
   </si>
   <si>
-    <t>Rasmus Balslev
-Laura Balslev, f. Leth
+    <t>Laura Balslev
+Rasmus Balslev
 Victoria Benedictsson
 Thora  Branner
 Laura Hansen
 Emanuel Jørgensen
 Frederik Jørgensen
 Karen Jørgensen
 Alhed Larsen
 Jonas Lie
 - Løngreen
 - Rehberg
 Ellen  Sawyer
 Henning Schroll
 Adelheyde Syberg
 Fritz Syberg
 Hempel Syberg
 Albrecht  Warberg
 Conrad Warberg
 Else Warberg
 Laura Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Julie Brandts forældres navne kendes ikke.
 Christine, f. Warberg, var i 1889 i huset på Sludegaard ved Nyborg. 
 Det kan ikke afgøres, hvem Petersen, Simonsen, Lille Hansen, Schrøder, Ada og Marie var.
@@ -1745,59 +1745,59 @@
 Den omtalte tante til Alhed Larsen kan være Wilhelmine Berg f. Brandstrup, som drev pensionat i Gothersgade og var Alheds mors halvsøster.</t>
   </si>
   <si>
     <t>Vilhelm og Johannes Larsen har hjulpet med planker hele dagen. 
 Johannes Larsen skal male på sit billede i det smukke vejr. Adolph Larsen (Agraren) befinder sig vist godt på (landbrugs)skolen. Johannes Larsen synes, det er trist, at Alhed skal til sin tante i København, og hun må i hvert fald komme til Kerteminde først.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/apFw</t>
   </si>
   <si>
     <t>Kjerteminde 14 Novbr 1897.
 Min egen Kæreste!
 I Dag det er Søndag skal Du faa [et Par] Ord fra mig. Det maa [noget af papiret mangler] være en daarlig Postgang [noget af papiret mangler] mellem Fyn og Langeland, [siden] Du ikke havde faaet mit [Brev] da Du sendte Dit af Sted, men Du fik det vel saa strax efter. I Gaar var Klaks og jeg ude at hjælpe til med Plankerne hele Dagen og i Aftes var jeg i teknisk, saa jeg naaede ikke at skrive i Gaar, hvad der ellers var min Hensigt. Det er et ualmindelig smukt Vejr i Dag, Solskin og meget mildt, jeg skal ud at male paa mit Billede. Sidst [jeg] var der ude, fortalte jeg Dig vist at det blæste for stærkt til at male, men jeg malede saa paa det efter Hukommelsen Dagen efter, hvad jeg tror nok [noget af papiret mangler] paa det, og jeg tænker j[eg kan] faa gjort en De[noget af papiret mangler] Aften hvis Vejret ho[lder] hvad det lover. Agr[aren] er her i Dag. Han kom [noget af papiret mangler]ende fra Ullerslev i Aftes, og lader til at befinde sig helt vel henne paa Skolen. Jeg er ked af at Du alligevel skal ind til Din Tante i Kjøbenhavn, efter hvad Du fortalte sidst haabede jeg paa at det skulde gaa i Stykker, men nu det lader til at blive til Alvor er jeg meget ked af det. Du maa i et hvert Tilfælde komme her først, enten Du saa rejser hjem eller til Kjøbenhavn. Du faar ikke mere [noget af papiret mangler] denne Gang, jeg [vil] snart skrive igen, [noget af papiret mangler] mig se at Du ogsaa [noget af papiret mangler] det. Mange kærlige [Hil]sner fra Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1897-12-13</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Horne, Fyn</t>
   </si>
   <si>
-    <t>Anna 2 -
-Christian Andersen
+    <t>Christian Andersen
 Christian Eckardt
 Margrethe  Eckardt
 Adolph Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Vilhelm Larsen</t>
+Vilhelm Larsen
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Christine bor hos Sybergs i Svanninge, mens hun går på Teknisk Skole i Faaborg.
 VB er muligvis Victor Bøttern.
 Doktor Engel er muligvis familien Eckarts læge i Småland.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Tak til Christine Swane fordi hun har mulighed for at give Sybergs et lille afdrag. Johannes Larsen er hos Christian Andersen i Nordskov.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bggI</t>
   </si>
   <si>
     <t>Kjerteminde den 13/12
 Kjære lille Ugle!
 Da vi nu sendte VB afsted saa glædede vi os rigtignok ved at tænke paa dig i morgen Gud ske Lov du lille Kjære at du inden du tager hjem kan give dem et Afdrag
 Fader er ikke tilstede det var jo ham der skulde takke for sit Barn men du faar nøjes med min han blev saa glad ved Brevene fra dig og Marie – og fra Eckardt, Margrethe havde faaet en Splint ind i sin tommelfinger. Doktor Engel saa maatte trække den ud saa Fingeren smertede endeel Dumpe hørte vi ikke fra kommer der ingen nu saa maa jeg have fat i Telefonen om lidt
 Det er en Glæde at læse om hvor godt dit Arbejde lykkes. Du vil ordentlig vise frem naar din store Broder kommer og hente dig hjem
 Agraren var hjemme igen og spiste en ordentlig deel Grisemad. Tilmorgen sorte Pølser inden han kjørte – du maa endelig skrive ham til lille han var meget bedrøvet fordi du ikke svarede ham, nu skriver jeg til Marie at hun skal se at faa Vished for naar hun kan komme for Agraren skal allerede i Skole igjen den 3. Jannuar
 Du maa endelig gaa til Horne inden du kommer hjem Maren er meget opsat paa den Hilsen fra Hjemmet den lille Hund er paa Besøg [ulæseligt] den gaar under Navnet Syberg men Klaks ønsker ikke at nævnes op denne Gang.
 Nu ligger her en Deel Strømper saa jeg maa nok heller tage Naal i Haand og saa med denne lille Lap – vi sees jo ogsaa snart og Nyt er her intet af
 Mange kjærlige Hilsener og Tak fra Fader og Moder og fra Brødrene
@@ -2060,51 +2060,51 @@
   </si>
   <si>
     <t>Kære Las!
 Jeg maatte holde saa brat op i Formiddags, at jeg hellere maa begynde igen, hvor jeg slap. Jeg fortalte vist, at det var gamle Jeans Fødselsdag og at hun blev meget overrasket, da hun kom ned i Morges og fandt Arrangement med Blomster og Gaver. – Nu har vi spist til Middag, - Suppe og Høns i Flødepeberrod med Rødvin til og om lidt skal vi have Chokolade med Bakkelse med Masse i, Tutte er hernede, saa jeg kan nok ikke sidde og skrive ret længe. – Tak for Dit Brev i Dag, jeg har indrettet det saadan, at jeg holder Frokost lige i Posttiden, saa nyder jeg Dit Brev til. Jeg spiser Æggekage med Angosturabitter til hver Formiddag; Mor forkæler mig paa det frygteligste, jeg har fortalt, at jeg ikke var rask i København, jeg havde ellers ikke skreven det, og nu er det saa uheldigt, at jeg igen har haft meget Hoste og Hæshed i disse Dage, saa Mor er begyndt paa den forfærdeligste Fedekur. Tænk Dig hun kommer op med Kaffe paa Sengen til mig hver Morgen for at jeg skal faa Tid til et Maaltid til, og jeg maa ikke staa op, før her er varmt. Og Du kender mig vist nok til at vide, at jeg finder mig med Sindsro deri, - jeg egner mig kun altfor godt til at lade mig forkæle! Men er det ikke flovt, synes Du? – 
 Næste Dag; - jeg gad vide, om jeg faar Brev fra Dig i Dag, jeg er ikke ganske sikker paa det. Kan Du sige mig, om Du er begyndt at længes lidt efter mig, jeg længes egentlig meget efter Dig. I Gaar Aftes i Mørkningen gik jeg en Tur med Gamle ud ad Brobyvejen, og jeg gik og tænkte saa meget paa Dig, og paa, hvor jeg holder forfærdelig meget af Dig. Jeg hørte nogle Vildænder, der fløj forbi højt oppe i Luften det mindede ogsaa om Dig. Far har det lidt bedre, i næste Uge maa han vist nok komme op. Jeg kan ikke sige Dig hvornaar jeg kommer, men kan du ikke skrive til mig om den Dagvogn gaar hver Dag fra Odense til Kerteminde og hvad Tid omtrent? – I Gaar kom der en Mand ovre fra Lyndelse med mit Staffeli, som var skyllet op paa hans Mark; jeg blev meget overrasket, da jeg trode jeg havde det i god Behold ude paa Loftet, men jeg maa altsaa have glemt det i Efteraaret da jeg malede derovre. – Sikken en Omgang Julius Poulsen faar i Politiken. ”Maler af Guds Naade”, . man skulde tro, Hr. Vikar var inspireret af gamle Hendrik. Jeg vilde for resten gerne se den Udstilling, det staar mig ikke klart, hvad jeg synes om J.P. Af hans større Billeder husker jeg et Portræt af Grevinde Ahlefeldt, som jeg syntes godt om, ligeledes Adam og Eva. Men forleden, da jeg var oppe hos Hendriks; stod hans 12-13 Billeder stillet op og af dem, var der kun et eneste, jeg brød mig om, et lille et af en Kone, der sidder paa en Stol. – Det glæder mig, at Du gik den lange Tur til Munkebo forleden og det er en nydelig Tur langs med Fjorden. - - Nu maa jeg slutte. Jeg er meget udgaaet for Brevpapir kan Du nok se, jeg maa have fat i Palam om noget nyt. – Vil Du hilse dem alle fra mig! 1000 kærlige Hilsner til Dig selv. hav det godt
 Din Alhed.
 4de Marts</t>
   </si>
   <si>
     <t>1898-03-05</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Læreranstalten</t>
   </si>
   <si>
     <t>Fyn
 Højrup</t>
   </si>
   <si>
     <t>Daisy  Berg
 Wilhelmine Berg
 Johanne Christine Brandstrup
-Thora C
+Thora Caspersen
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Louise Brønsted, f. Warberg, var under uddannelse som cand. polyt. i København. 
 Den lille pige er Wilhelmine Bergs datter, Daisy, som netop blev født 4. marts 1898. Pigens mor var Laura Warbergs søster. 
 Bedstemor var Johanne Brandstrup. Hun boede den sidste tid af sit liv hos Thora Caspersen og døde senere i 1898.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1374</t>
   </si>
   <si>
     <t>En lille pige (Daisy) er blevet født. Hun er velskabt, og alt gik godt og nemt. 
 Det er trist, at Albrecht Warberg (Far) har haft det så dårligt. Sygdommen har taget meget på Bedstemor (Johanne Brandstrup).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gKby</t>
   </si>
   <si>
     <t>[Fortrykt logo og:]
 KORRESPONDANCE-KORT.
 Til
 [Håndskrevet i adressefeltet:]
 Fru L. Warberg
 Erikshaab
 pr. Højrup
@@ -2477,104 +2477,104 @@
 Det er uvist hvilket stort billede, der er tale om.</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen skal til at indrette deres første hjem sammen i Kerteminde. Johannes Larsens far skal finde en anden lejlighed til dem, da en mand fra Faaborg har fået deres. Han skal lave cementmursten.
 Johannes tegninger er i Kerteminde. Kan han ikke få solgt det store billede på auktion?
 Johannes Larsens forældre prøver at finde en plads på en gård til hans bror Adolph.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZmYj</t>
   </si>
   <si>
     <t>Kjerteminde den 9/2 99
 Kjære Johannes
 Det gjør mig ondt at høre Alhed er syg – fortæl mig dog hurtig hvordan hun har det, jeg tænker daglig paa hende ogsaa; men jeg har ikke villet skrive til hende for hun har vel nok at gjøre med at skrive til dig jeg vil ogsaa være glad ved at faa en Hilsen fra dig og du har ogsaa været daarlig, Gud give dig dog Helbred og Fortjæneste min egen Ven. Der er saameget jeg vil tale med dig om – her er nu foreløbig dine Tegninger da de ikke laa i Mappen troede jeg du havde ladet dem blive i Kjøbenhavn, har han ikke engang seet dem? Naa nu er de her; og saa Lykke og Velsignelse til faa et godt hyggeligt fornuftig indrettet Hjem
 Plesner kommer saa ikke herover - Nu du er i Byen lille Johannes kan du saa ikke faa Rede paa det store Maleri, jeg har forespurgt mig flere Gange hos Eckardts om det ikke kunde anbringes paa en af Udstillingerne vi seer saa ofte store Billeder solgte baade hos Lemming Vith og Klejs eller om det kunde anbringes paa en Aktion tal med ham om det det er saa underlig for mig at jeg aldrig faar Svar
 Ja du kan tro vi tænker paa en Plads til Agraren vi seer efter i Avisen daglig, nu var her en idag paa Lindved – Fyn skal det være siger Faer; der er en Bestyrer, der stod ikke noget om at de maatte komme i Familien, han er maaske ikke gift men de 2 Elever skulde have Værelse sammen og deres Mad derop Løn [overstregning] 175 aarlig de skulde undervises i Roedyrkning og Brugen af alle nye Maskiner Regnskabsføring – oh Johannes ingen kan ønske ham mere en god Plads end jeg gjør – Gud give og Held at finde det beder jeg dog saa meget om – 
 I andre Sønner er kommen paa gode Steder saa finder vi nok en Plads til ham
 Nu skal jeg spørge fra Faer hvornaar I mene at komme her til Byen, for nu skal du høre det bliver alligevel ikke den Lejlighed ved Mejers at I faar her Andresen kom forleden og spurgte Faer om der kunde faaes et [ulæseligt ord] Rum og en Lejlighed til Sommer han saa paa Pladsen og rejste saa ned til Faaborg for at tale med Manden, han kom tilbage og meldte at det er en Mand der laver Cementtagsten der skal saa bygges en Skorsten til og saa skulde han give 300 om Aaret saa den lille Have ved Mejer og Pladsen bag ved; Ladevika ved nok at I skulde have havt hendes – men nu faar vi se at ordne det naar vi hører om naar I vil komme
 Nu er det saa mørkt at jeg maa sige Farvel Johannes husk jeg er din Gudmoder og Fastelavn Søndag er din Daabsdag tag dine Søskende med hør enten Hoff eller Jungersen
 Din Moder</t>
   </si>
   <si>
     <t>1899-7</t>
   </si>
   <si>
-    <t>Peder Hansen
-[...20 lines deleted...]
-  <si>
     <t>Landeryd
 Midskovvej 221, 5370 Mesinge</t>
   </si>
   <si>
     <t>Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Christine Swane
 - Winther</t>
   </si>
   <si>
     <t>Der er en epidemi med kighoste. Alhed og Johannes Larsen er bange for, at deres to måneder gamle søn skal blive smittet.
 Svanninge er en landsby nord for Faaborg på Fyn.
 Kristian Madsen er muligvis manden fra Midskov.</t>
   </si>
   <si>
     <t>Johannes Larsen maler i Svanninge. I Kerteminde har de slået hø. Vilhelmine Larsen mener det er bedst, at Puf bliver på Erikshåb indtil familien skal til Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RA4R</t>
   </si>
   <si>
     <t>Mandagaften
 Kjæreste Johannes!
 Saa velkommen til Svanninge og godt Vejer vil vi saa inderlig ønske dig – vi har nu Vejrglasset steg begyndt at slaa Hø det varer i 4 Dage – vi skrev ud til Midskov og fik den Mand herud der lærte Adolph at slaa. Kristian Madsen sagde igaar enhver anden Mand end dem Larsen havde faaet Nej er det ikke dejlig at høre – 
 Den gode Fader som er saa glad ved Eder Alle
 Du faar ingen langt Brev iaften jeg er saa træt jeg maatte hjælpe Madam Winther for hun kunde kun være her 1 Dag men nu er alt Tøjet rent og imorgen tørrer vi
 Men her gav Faer mig en 10 Kr saa skal der snart følge flere Johannes jeg har randsaget min Hukommelse men jeg kan ingen Kighoste Periode huske for andre end Adolph kun Skarlagensfeber og Mæslinger ved jeg ganske bestemt at du har havt Det er det allerbedste jeg kunde om den lille søde kjære Dreng bliver hvor han er indtil I skal til Sverrig
 Hvor meget det smitter ved jo ingen hold dig foreløbig ved dig selv
 Hils Alhed og Andreas saa meget og Alle
 Tak fra Kristine</t>
+  </si>
+  <si>
+    <t>Peder Hansen
+Alhed Larsen
+Jens  Nielsen</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen opholder sig muligvis på henholdsvis Erikshaab og Svanninge Kro, for at beskytte deres lille søn Puf mod en kighosteepidemi.
+Anders er muligvis en karl, der jævnligt arbejder for familien Larsen.
+Hverringe er et gods nord for Kerteminde.</t>
+  </si>
+  <si>
+    <t>Familien Larsen i Kerteminde har travlt med markarbejde. I.A. Larsen har henvendt sig til byrådet i en sag, men endnu ikke fået svar.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/JuzW</t>
+  </si>
+  <si>
+    <t>Kjærbyhus
+Kjære Johannes!
+Byraadet har ingen Svar givet endnu. Jens Nielsen vilde ikke. nu har Fader tænkt paa Marskandiser Hansen det er dog en Mand med lidt Forstand i Panden, jeg skal i dag se at skaffe Penge at sende Alhed i Aften, vi fik ikke Anders – men igaar fik vi 2 en Jyde og en Fynbo, Jyden skal til Hverringe om 8 Dage men vi har haardt Brug for ham den Tid
+Kjærlig Hilsen til Eder begge. Din Moder</t>
   </si>
   <si>
     <t>1899-09-03</t>
   </si>
   <si>
     <t>Christine  Mackie</t>
   </si>
   <si>
     <t>- Bendtsen, Frøken
 Berta Brandstrup
 Lauritz  Brandstrup
 Ludvig Brandstrup, billedhugger
 Louise Brønsted
 Katrine -, Erikshaab
 Alhed Larsen
 Augusta Mogensen
 Jupiter Mogensen
 Henning Schroll
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Selvom brevet er skrevet på brevpapir fra Erikshaab på Fyn, må det reelt være skrevet i København, hvorfra det også er afsendt. Laura Warberg var på vej til Småland, hvor datteren Alhed, hendes mand Johannes Larsen, parrets søn og adskillige flere opholdt sig.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0031</t>
@@ -2702,51 +2702,51 @@
   <si>
     <t>1900-05-05</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Rørholmsgade 
 Hverringe Gods
 Fåborg Museum
 Assensvej 198  
 Klintevej  5300 Kerteminde
 Vilhelminevej</t>
   </si>
   <si>
     <t>Christian Eckardt
 Ingeborg  Eckardt
 Ferdinand Louis Gjellerup
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Lars Larsen
 Vilhelmine  Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Fritz Levy
 Amalie Lindberg
 Susanne Lindberg
 Jens Ferdinand Willumsen</t>
   </si>
   <si>
     <t>Anna Marie Larsen blev muligvis opereret i København på "Røde Kors Klinik" for ubemidlede. Her arbejdede Frits Levy fra januar 1896-december 1900.(Den Danske Lægestand 1907-1915 Jacob Lunds Forlag 1915).
 Christines lærer på dette tidspunkt er J.F. Willumsen. 
 Haabet = Erikshaab - Alhed Larsens barndomshjem, som ligger nord for Faaborg på Fyn .
 Alhed og Johannes Larsen bor på Feden i Kerteminde i et af IA Larsens huse.</t>
   </si>
   <si>
     <t>Georg Larsens kone skal opereres i København. Det glæder Vilhelmine Larsen, at Christine Swane er tilfreds med sin lærer. Byggeriet går fremad på - formodentlig- både Lille og Store Kærbyhus.
 Johannes Larsen skal til Faaborg med en akvarel. Han er ved at forberede en jagtudstilling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oaIp</t>
   </si>
   <si>
     <t>Kjerteminde den 5. Maj 1900
 Kjære Christine!
 Du vil jo ogsaa gjerne høre et lille Ord om Søndagen denne gang er det just ikke af de glædelige Georg og Marie kommer vistnok en af de første Dage til Kjøbenhavn hun er bleven bleven undersøgt af Gellerup og han raadede til en Operation hos Professor Levy der er skreven derover og de venter Brev i Morgen er der Plads saa rejser de, I kunde da for en [ ulæseligt ord] se ud paa Banegaarden Søndag ellers skal jeg nærmere skrive Dagen det gjør mig meget ondt for dem, godt er det at vi er her, og Børnene holder saameget af os vi kommer over det om vor Herre vil hjælpe os at Operationen maa gaa vel det er en Svulst der trykker paa Blæren saa hun lider meget naar Vandet kommer – men det kan jo være det ikke er saa slemt naar Professoren kommer tilstede, I kan nok tænke at det er Alvor, et Gode at Marie er sygeforsikret saa hun faar daglig Hjælp; men det er jo ligefuldt en dyr Historie.
 Georgs skal faa din Trøje med for nu bliver det jo varmt. Hils Eckardt saameget sig Dem jeg blev saa glad at Onkel solgte det andet Billede, men er her ikke Tid for mig at skrive mere end til dig.
@@ -3493,62 +3493,62 @@
   <si>
     <t>Fredag d: 13de Marts
 Kære lille Putte!
 Nu skal Du faae et ordentligt Brev af en god Forsending. Jeg veed godt, at jeg længe har forsømt Eder med Mad. Først vil jeg igen paaminde Eder om at prøve at faae Lejlighed sagt af for i Sommer ved Hjælp af det Væggetøj. Flere har sagt og nu mener ogsaa Hr. Skakke, at man kan uden videre rejse, naar der er Væggetøj, og spørg Grethe og Muk, om det ikke er set efter at Konen havde ”renset”. Er I i Tvivl, saa tag ud til Onkel Christian, Annasvej – Charlottenlund en Aften, men meld Dig først hos ham en Formiddag paa det nye Raadhus, der har han sit Kontor – Han maa absolut vide Besked. Der skulde vist have staaet om Lejligheden ”med Pige og Pulterkammer” men hvor ærgerligt, hvis al den [ulæseligt] kunde have været sparet! Jeg har vist mere end en Gang skrevet om det Væggetøj og sagde vist til Christian om at tage sig af det. Hvis nu intet lykkes, hvordan skal vi saa med Lejligheden? Hvad vil Grethe? Hun kender vel ingen at boe sammen med der i Sommer, saa vi kunde lade Møblerne staae og Dede boe der September &amp;amp; Oktober? Det ligger mig stærkt paa Sinde. Du kunde jo blive der i Maj, Dede jo ikke mere der end her, saa sparsommelig Du er; saa er der kun en Maaned til Ferien. Men naar nu Christine kommer hjem, saa lad hende vide god Besked om det hele. Søndag Formiddag lidt tidlig er da Onkel Christian hjemme. Sig ham saa, at jeg maa vel nok gøre ham Ulejlighed sidst i April med at hjælpe med at finde en Lejlighed; han vil vist grue over det Hverv, der skal være rædselsfuldt i Kbh. Sig ham ogsaa, at Elle har haft Bud fra Susan, der nu er kommen fra Hospitalet og lød ret tilfreds. Jeg fik deres nye Adr; skal tage den med til Kbh. – Det var nu en Masse om Forretninger. Stakkels Putte med Din Rude, godt Du havde Penge. Jeg sendte mere med Henblik paa Din nye Kjole. I har jo levet ret fornøjeligt, naar undtages Din sidste Forkølelse. Men det var alligevel intet rigtig fornøjeligt Brev det sidste fra Dig; nu gaaer Du vel Spænding for ”Lig i Lasten”. Jeg glæder mig meget til at faae Dig hjem en Gang igen. Hermed en Artikel, som Du endelig maa sende mig igen i første Brev. Thora gaaer jo en Gang om Ugen til Dr. Schouboe for sine Hovedsmerter; saa sagde hun sidst til ham, at han skulde sende nogle af sine mange Patienter over til Dr. Juncker. ”Det skulde vel saa først være ”Gase[ulæseligt]klede” sagde han og loe saa polisk; ”nej det vil jeg dog sige Dem, at bliver det nogen saa bliver det paa ingen Maade hende”. – ”Naa saa bliver det maaske mig”, sagde Thora. Han ser ud til at kunne goutere en Spøg. Hendes Artikel blev sat i Avisen et Par Timer efter at hun havde indleveret den. Hun mente, at naar de ikke har sat Dine i endnu i F.T. saa kommer de nok naar de ikke har sendt tilbage. Der er saa utrolig meget andet i for Tiden og ingen ”Skønlitteratur”. Jeg blev indskrevet hos Dr. Sch. I Gaar, han var enorm venlig. Tog intet for i Gaar eller en ny Recept. Thora hjalp mig at sidde Ventetiden ca. en Time – oh; der blev talt en Del om Sygdomme. Thora var saa livlig og morsom Onkel Syberg skal snart til Kbh og med kirkeberg og flere Steder for Landbrugsministeren, Sybergs Kollega, S. [ulæseligt] paa Fyns Landbrugsminister! Gud veed, om han ikke skulde se ud til [ulæseligt], jeg husker ikke Datoen, men det er vist omkring d: 24de. Du kommer vel ikke i Paasken; mulig Du og Grethe kunde give os et Par af Helligdagene og lade Uglen alene om det derinde?? – Hr. Skakke er herlig i alle Maader undtagen Helbredet, han har det som Dede, saa jeg kan ikke lade være at tage mig moderligt af ham. Til Sommer vil vi give ham Gæstekontoret, at han ikke skal ligge nede for aabent Vindue i alle Dampene fra Aaen. Han spiser Havregrød og Kaffe [”og Kaffe” indsat over linjen] om Morgenen, faaer lidt Smørrebrød Kl. 10 ¾ spiser vældig godt til Middag altid 2 Portioner til For og Eftermad,
 faar en stor Kop Kakao i sød Mælk med Dede kl. 3 3/4, spiser udmærket til Aften og holder meget af vort Øl; faar en stor Kop sød Mælk med Dede ved Sengetid; jeg tænker nok den ”Po[ulæseligt]” i kort Tid skal faae ham flere G op i Vægt. Han er uhyre fordringsfri og behagelig tilpas livlig egentlig nærmest stille, spiller L'hombre holder af Musik har selv en Violin med; i Gaar kom hans Bagage, Kommode, Reol med Masser af Bøger i 4 Kasser, han har faaet min Chaiselongue med sig foreløbig, saa det lille gamle Sovekammer er fuldt og pænt møbleret. Paludan er meget tilfreds med ham. Vi er dog næsten altid heldige med hvem vi faaer i Huset. – I Gaar blev der telefoneret til Sybergs om Johanne vilde komme til Kjerteminde med sidste Tog, Las vilde male hende pynte lidt paa Klintebilledet, der skal paa den frie.” Jeg blev grulig ked af det, men gjorde selvfølgelig ingen Indvendinger det skulde jo være; jeg savner J. saa rædsomt og føler mig saa ene, naar hun er væk; maatte saa alene hjem i Aftes og gaae her ene til i Morgen, hun kommer med Iltoget! Apropos, Muk skrev at Chr. kommer med Iltoget paa Mandag hvis hun mener 6 Toget, saa lad dem skrive et Brevkort, vi kan have Mandag Middag i god Tid i Postkassen Søndag. Jeg synes det er mærkeligt hun vil med Morgentoget; hører vi intet, saa kommer der Vogn Kl. 1. I Morgen er det Fru og Frøken Sperlings Fødselsdag, jeg har skrevet til dem begge til Virginiavej. Hvor kedeligt at I ikke traf Luts hjemme. Jeg glemte rent at spørge Tulle om den [ulæseligt]plads, Du omtaler; men er der noget om det, saa hører Du det jo nok - - - Saa Farvel lille Putte! Endnu i Gaar var der intet [ulæseligt] fra Dig, men saa kan det lige naaes med Christine paa Mandag. – Hilsen til Eder allesammen fra Mor.
 Den Smule Kalvekød er til Karbonade; Oxekødet kan Du maaske lave Boef af eller ogsaa koge og bruge til Paalæg; det røgede Kød kan jo gemmes længe. Nu har jeg set paa Kalvekødet, det er usselt. Du maa helst koge det til Fricassé med Gulerødder, Selleri, lidt skrællede Kartofler og Karry eller Persille skolde det først i et Fad med kogende Vand, inden Du atter sætter det paa i koldt Vand og skummer godt. Naar Du skal have rent Tøj sendt skal Du faae nogle [ulæseligt] ogsaa. Vi vadsker først i Ugen Flæsket [”Flæsket” skrevet over linjen] skal skæres 
 [Skrevet i sidens højre margen:]
 ud og iblandes i Mælkevand et Par Timer inden Du steger det; udmærket!
 [Skrevet i sidens venstre margen:]
 En Luns [ulæseligt] lavet med Kød[ulæseligt] Soya og lidt [ulæseligt] er godt ogsaa; det næste Fedt hældes af først.
 [Skrevet i næstsidste sides højre margen:]
 Bøffen maa bankes vældig godt.</t>
   </si>
   <si>
     <t>1903-06-21</t>
   </si>
   <si>
     <t>Höljeryd</t>
   </si>
   <si>
     <t>Landeryd 
 Fynshovedvej 748, 5390 Martofte
 Møllebakken 14, 5300 Kerteminde</t>
   </si>
   <si>
-    <t>Anna 2 -
-Niels  Dorph
+    <t>Niels  Dorph
 - Eckmann
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelm Larsen
 Marie Lassen
-Christine Swane</t>
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Villaen er Alhed og Johannes Larsens bolig på Møllebakken i Kerteminde. Det var et meget gæstfrit hjem. De 4 malere kan enten være på besøg eller det kan være konstellationen Alhed og Johannes Larsen overfor Anna og Fritz Syberg. Sidstnævnte flyttede året før ind på Pilegården, som lå i nærheden. Måske er der forberedelser igang til verdensudstillingen i Kerteminde, som fandt sted i september.
 Høljeryd er en af familien Larsens svenske ejendomme med tilhørende savværk. Strømhult var nabogård til Høljeryd. Her boede en kusine til Johannes Larsen med mand og børn.
 Brandåsen er et område nær Høljeryd. 
 Saagmester = formand på savværket</t>
   </si>
   <si>
     <t>Vilhelmine Larsen, Johannes Larsens mor, er på Høljeryd i Sverige. Hun savner at høre noget om, hvad Johannes og Christine maler for tiden. Der har været problemer med en tjenestepige.
 Området er utrolig smukt og hun synes, at Johannes skal male det. Hun vil tale med sin mand om, at Eckman skal have en kombineret stilling på Høljeryd som skytte, fisker og formand på savværket. Der er en epidemi af mæslinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gTFF</t>
   </si>
   <si>
     <t>Høljeryd den 21/6 1903
 Kjære Johannes!
 Du ved ikke hvor glad jeg blev for dit Brev, det kom lige Dagen efter at Fader var rejst hjem, saa det kom paa en heldig Tid, godt var det du havde tegnet Haven, nu seer jeg det alt sammen saa tydelig for mig baade Børn og Gamle, det er godt at have en levende Fantasi; det har hjulpen mig over meget – du maa skrive igjen ved Lejlighed kjære Johannes og fortælle mig lidt om hvad du maler det savner jeg saameget at see Eders Arbejder, sig mig ogsaa hvad Uglen maler og hvad du synes om det, er hun nogenlunde tilfreds, du kjender min Sorg i den Henseende; men jeg har lagt Alt i den kjærligste Faders Haand og Han vil hjælpe – det troer jeg saa vist.
 Naar det er en flink Pige I har saa faar vel Alhed ogsaa Tid at male, fik hun saa nogle Elever? I maa endelig lade mig følge med derhjemme ellers bliver der en tomt Sted for mig. Faer fortalte mig lidt om Børnene; men jeg vil jo vide meget meget mere. Jeg fik Brev fra Vilhelm han skrev det var saadan søde artige Børn da han var hjemme, I maa jo have det livligt med 4 malere samlede paa saa nært Hold og musikalske Mennesker – omgaaes I Dorph? Naar skal du til Fynshoved hvad er Skyld i at Uglen ikke tog til Romsø jeg synes ikke det er hyggelig at bo ene i saadant stort Huus paa Landet, jeg venter stadig Brev fra hende nu kommer det vel, naar hun er kommen i Ro. Her er saa smukt ved Midsommer – mange Gange ønsker jeg at nogen af Eder var her for at fæstne det paa Lærredet, Du gjør dig ingen Ide om hvor det gjorde en Forskjel da Smedens Ladegaard kom i Ramme, der er en saadan Friskhed og Stemning over den [ulæseligt ord] at jeg har stor Glæde, naar jeg vender mig fra de store Figurer i [Stenhegnene?] og snavsede Farver i Skovens Træer; men Faer er jo saa glad og der er jo ogsaa meget kjønt – gamle [ulæseligt ord] staar godt i Hjørnet
 Nu er det jo bare den forgyldte Ramme der staar ham i Hovedet gav han dig Maalet da han var hjemme; maler du aldrig med Kazoin mere, det gik dog saa hurtig jeg kan se de 2 ænder saa tydelig eller Gaasen hos Georg, men bryd dig ikke om min Snak kjære Barn det kan komme ved Lejlighed – Vi har det saa godt kjære og dette at leve saameget i Fred og Ro i Naturen har lært mig saameget, i al Fald har jeg Tid at tænke, og at takke Gud Fader for Helbred og dagligt Brød saa troer jeg paa at han nok vil give den kjære gode Fader Lykke og Velsignelse til at faa ordnet herovre som han ønsker
 Efter denne gode Regn staar Korn og Græs godt, vi har jo 2 Køer og 1 Gris - 3 Høns hvoraf de 2 ligger og 1 gaar med 6 Kyllinger – den brogede skal kælve nu i denne Maaned og jeg visper Smør 2 Gange ugentlig saa jeg klarer mig undtagen naar vi skal bage.
 Jeg er glad ved at Dumpe er her, nu Pigen er syg, vi har faaet en der malker, det var en Pige der er fuld af Løgn og saa var hun luset. Jeg er saameget veltilfreds at hun ikke kommer mere 
 Jeg havde straks Mistanke og lod hende kun gaa i Haven og enkelte andre Arbejder – som jeg vidste hun kunde udrette fast Laag til Mælkespanden jeg bar det alene indtil hun var borte ellers havde Far vel jaget hende bort straks – nu gik det sin stille Gang
 Igaar blev vi bedt paa Brandaasen til Kaffe Midsommer, Datteren er hjemkommen fra Amerika og hun er fiks og seer godt ud saa Faer gaar nok med derop, her blev igaar fisket en Gjedde paa 14 [pund] i Aaen, der gaar hver Søndag nogle Stykker sammen, men de gaar saa frit de mener vel de Alle har ret naar nu Eckman kommer hjem saa siger jeg til Faer lad ham blive baade vor Fisker og vor Skytte samtidig med Saagmester
 Saa kan vi jo dele Udbyttet og saa forbyde Uvedkommende at gaa og trampe Græsset ned, Aalen kommer først i August Maaned men her er en rigdom af Skovbær saa jeg ikke har tænkt mig Halvdelen – Nu skal du vide vi ere raske her; paa Strømhult ligger de 2 ældste Børn af Mæslinger. Skolerne er lukkede saa det er en Epidemi. Saa vil jeg ønske I maa have det godt inden Døre og er glad ved du er saa nær ved, om Marie og Adolph behøver et Raad, Tak for Eders Kjærlighed imod dem 
@@ -3916,53 +3916,53 @@
     <t>Sagasvej 10 2 d. 21/9 – 07
 Kære Johanne!
 Til Lykke med Fødselsdagen som jeg vil haabe maa blive ligesaa vellykket som Agrarens. Det var morsomt at høre om den; Pakken kom for lidt siden, mens jeg sad og skrev til Astrid, saa nu faar hun Dit Brev sendt, saa bliver hun glad. Jeg skal nok købe Garn, saa kan Sokkerne blive Fødselsdagsgave til Agraren! naar de en Gang ka [flere ord ulæselige] har Karen travlt med Læsning. De følgende 5 Dage faar vi desuden grulig ja rædselsfuldt travlt med Rengøring Afsending af Dedes Bøger og Møbler; Tæppet paa o s v. og saa paa Torsdag en efter vore Forhold større Middag; Tanterne og Onklerne in Plena; Tante Hanne rejser hjem i Morgen 8 Dage efter en vellykket Tid og Tur herind. I Onsdags var hun og jeg i Birkerød og nede i Haven, som Tante var meget imponeret af. Vi tager lille Bes herind fra i Morgen tidlig til paa Mandag Form; det kan ikke træffe uheldigere for os, men Muk skal af med Alma paa Søndag, den nye kommer Tirsdag eftm vil have Gulvene ferniseret. [Ulæseligt ord] skal til Kaffe imens. Du maa endelig ikke skrive hertil om at det ikke passer os med Bes, det var Synd, Muk læser jo alle Breve her. Dede kommer i Morgen Aften, rejser vel igen Søndag Aften. Han var pa Glorup i Søndags og med Conne hos Abels om Aftenen. – Jeg glæder mig meget til at faa min egen Stue og Møbler. Nu skal jeg rigtig til at nyde Livet, meget i Læseforeningen, der ligger nu alle de nyeste Bøger; og jeg skal have Kort til flere Slags Foredrag, først om ”Jordens Udviklingshistorie”. – Frøken Bol[ulæseligt]g har skrevet hjem at Las &amp;amp; Be bliver derovre foreløbig ind i Vinteren; mon det er rigtigt? Jeg havde haabet at høre meget herom af Dig, naar Pakken kom. Det ene Par Lagner uden Navn med en smal Søm er ganske vist dem jeg laa i i Kærbyhus, altsaa Fru Larsens, jeg skal sende dem sammen med Sokkerne og Dine sorte Strømper, som jeg har i Gang. De to Duge er Alheds, det er min vældig store lange gamle Dug, som jeg klippede igennem og gav hende for et Par Aar siden. Jeg synes der skal være en stribet Dug ret lang, men det haster ikke. Jeg husker slet ikke hvor mange Par Lagner Du fik, men er der flere ser Du det jo efterhaanden. Jeg veed med Skam at melde ikke mere hvor mange Par jeg har da jeg jo efterhaanden har skilt mig ved en Del. Alheds Duge kan ligge her til videre. – Nu skal jeg ud at bestille en Krands og faae sendt af til Graven inden d: 30te. Jeg tør intet extra have til i Morgen, tænk hver en Bog skal i Hænderne! I Aften skal jeg ind i Pensionatet og spille en Whist med Fru Stockmarr og Søstrene. Jeg har haft et langt Brev fra Christine, jeg sender det til Astrid. Putte fik en Masse Gaver til sin Fødselsdag, en Kanariefugl 
 [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1908-07-23</t>
   </si>
   <si>
     <t>Brookline</t>
   </si>
   <si>
     <t>Kerteminde
 Møllebakken</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Christian  Brandstrup
 Mogens Brandstrup
 Grethe Jungstedt
 Charlotte Knipschildt
 Elisabeth Mackie
 William Mackie
 Marie -, pige i huset hos Christine Mackie USA
 Ellen  Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Schwensen
-- Ward</t>
+Mathilde Ward</t>
   </si>
   <si>
     <t>Både Ellen Sawyer og Christine Mackie (begge f. Warberg) boede nogle år i Boston. Christine rejste hjem til Danmark, da hun blev skilt fra William/Billy Mackie. Ellen Sawer blev i 1911 enke og rejste derefter hjem. 
 En lokalitet i Brooklyn hedder Winthrop.
 Gl. Elisabeth var muligvis William Mackies mor. Det vides ikke, hvem Mrs. Folsan, Lawrence og Laura Warbergs kusine var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2648</t>
   </si>
   <si>
     <t>William/Billy er meget vægelsindet. Han vil gerne gøre alt godt for at undgå skilsmisse. 
 Laura spørger sin bror, Christian, om hun skal købe en ville til Christine m.fl. Hun, Laura, tager Christines sølvtøj med hjem. Mrs. Ward er ked af, at Christine forlader USA. Der er flyttet rundt på alt i Christine og Billys hus. 
 Laura er sløv af varmen.
 Andreas/Dede har sendt Laura regnskab. Han vil handle hendes obligationer.
 Flyttemanden er betalt, men man fik ingen kvittering.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/v71G</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Christine Mackie
 Villa Be
 Kerteminde Fyn
 Danmark
@@ -6794,51 +6794,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wW8M</t>
   </si>
   <si>
     <t>Faaborg Musæum
 17-5-15
 Kære Joh. V. og Else!
 Vi gaar her, alle de fynske Malere, og virker med Ophængningen af Musæet, som jeg tror vi faar Glæde af. Dette Brev er ellers for at meddele Jer at Marie og jeg viedes den 12 – 5 – i Kjerteminde og bor ”för tilfället” i vor Ejendom i Svanninge ”Fivelinhuset” kaldet. Vi har det ug. Der venter os ikke saa lidt i Fremtiden – ganske vist – _8 _Børn e.c.t e.c.t. – men igaar, i forgaars havde vi det godt, og i Dag har vi det fremdeles godt og haaber at have det godt i Morgen og den næste Dag og i øvrigt ved jeg intet mere.
 Eders altid hengivne
 Ven Fritz Syberg.
 Jeg venter hvert Øjeblik Marie som vist gærne vil have en Hilsen med til Jer.
 Nu kom Marie - - 
 Mange Hilsener fra os begge Marie og Fritz Syberg</t>
   </si>
   <si>
     <t>1916-02-15</t>
   </si>
   <si>
     <t>4.
 Rolfsvej 17</t>
   </si>
   <si>
     <t>Lise Abrahams
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Adam Goldschmidt
 Ina  Goldschmidt
 Adolph Larsen
 Jørgen Schou
 Laura Warberg</t>
   </si>
   <si>
     <t>Silkerester fra fabrikken: Astrid var nogle år gift med Alfred Goldschmidt, som var direktør for en pelsfabrik i Malmø.
 Valdal, Valby Langgade 30, var et nedlagt gartneri i Valby i København, hvor adskillige af Fynboerne i årenes løb boede til leje. Bygningen blev nedrevet i 1930.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0998</t>
   </si>
   <si>
     <t>Det var dejligt for Astrid at få et så langt brev fra Johanne. Adolph må kunne helbredes for sin alkoholisme.
 Astrid lærer nu stenografi. Hun er træt af at tage imod hustrubidrag fra Alfred Goldschmidt. Hun er meget sparsommelig.
 I efteråret syede Astrid et slips, som hun forærede Vilhelm Branner. Nu har hun syet tre mere, som hun ville sælge ham, men Thora misforstod det og troede, at der var tale om en gave. 
 Thora har været til en fest, hvor man afprøvede et ekko.
 Astrid er lykkelig med Jørgen/Buf efter de 11 skrækkelige år i Malmø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TyIQ</t>
   </si>
   <si>
@@ -8959,84 +8959,84 @@
   <si>
     <t> 7. dec. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/JBNjUYWx</t>
   </si>
   <si>
     <t> 8. dec. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/wxBDuDfw</t>
   </si>
   <si>
     <t> 9. dec. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/EocUxpyS</t>
   </si>
   <si>
     <t>10. dec. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/XNfpetUe</t>
   </si>
   <si>
-    <t>11. dec. 1923</t>
-[...4 lines deleted...]
-  <si>
     <t>1923-12-11</t>
   </si>
   <si>
     <t>Korshavn</t>
   </si>
   <si>
     <t>Korshavn, Hindsholm
 Martofte, Dalby</t>
   </si>
   <si>
     <t>Fru Boysen
 - Frandsen
 Andreas Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen er ombord på skibet Rylen i Korshavn på Hindsholm nord for Kerteminde. Han er ikke helt tilfreds med de billeder, han får malet. Begge sønner har været på besøg de seneste dage.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/JowR</t>
   </si>
   <si>
     <t>Korshavn 11 Dec. 1923
 Ombord "Rylen"
 Kæreste Alhed!
 Tak for Brevet. Ja saa er du vel nu i Kjerteminde igen. Formodentlig faar Du dette i Mrg, da Frandsen skal til Martofte efter en Pakke, som der i Dag er kommen Anmeldelse paa. Det er trist med Dine Øjne. Her gaar det saa som saa, jeg har ganske vist malet 2 Billeder om Dagen undtagen i Søndags, men det er vist desværre noget Lort. Nu faar vi se hvordan Resten, altsaa 11, bliver, dersom jeg gider saa længe. Jeg talte med Fru Bojsen i Gaar, og foreslog hende at køre om ad Kjerteminde en Dag, og tage Dig med, og noget Wienerbrød saa dernede I spise Frokost med Kl. 12. De plejer at spise ved den Tid naar de er her, og det gør jeg ogsaa. Hun ringer altsaa til Dig om det. Det var morsomt at se Puf og Lysse herude. Mange Hilsner
 Din
 JL.</t>
+  </si>
+  <si>
+    <t>11. dec. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/kHDZc8FE</t>
   </si>
   <si>
     <t>13. dec. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/NqhlDolD</t>
   </si>
   <si>
     <t>14. dec. 1923</t>
   </si>
   <si>
     <t>Andreas Larsen
 - Petersen, Rylen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/OBtRL6fr</t>
   </si>
   <si>
     <t>15. dec. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/n1NlqIpG</t>
   </si>
   <si>
     <t>1923-12-21</t>
@@ -10040,56 +10040,138 @@
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3831</t>
   </si>
   <si>
     <t>Ellen Sawyer har gjort huset rent. Hun, Johanne/Junge, Adolf/Agraren og Andreas/Puf Larsen har været til Mortensaften på Erikshaab. Paludan/Pallam var en god vært. Han har ikke haft flere anfald.
 Ellen skal bruge en skulderblomst, da hun skal til Hviids 60-års fødselsdag.
 Fru Berner har haft arrangeret en koncert. Ellen var meget begejstret for både sangeren og akkompagnatøren. Fru Nielsen og en anmelder fra Fyns Stiftstidende syntes ikke om koncerten. 
 Matilda/Lille Jungstedt sender dikterede breve til sin mormor.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/D266</t>
   </si>
   <si>
     <t>Mandag 12/11 - 28
 Kære søde Lugge!
 Jeg vilde have sendt Brev med Puf igaar men her var saa koldt om Form. at jeg ikke kunde sidde og skrive, - men nu ser jeg, at der er en Times Tid til jeg skal ud, - den skal du ha! Tak for dit Brev! Hvor dejligt, at du har det helt godt for det meste. Gid Juvelen maa blive ved at være ligesaa strålende! Gid - for det betyder jo meget. Jeg har det saa lutret idag, for jeg har trakteret mig selv med Edikke 3 Timer og vi har i Fællesskab "møvet hele Huset. Her var blevet saadan lidt bundbeskidt - jeg gider ikke rigtig gøre rent om Vinteren og skønt Skidtet ikke saadan ses med det blotte Øje, saa fornemmer man det alligevel, - og det er lifligt at faa det væk. - Puf har vel fortalt at vi var paa Erikshaab Mortensaften. Det var saadan en yndig Aften. Den elskede Pallam var saa sød og saa glad ved os og Vært hver Tomme, - han gik ligefrem og arbejdede med det, - nussede om med Cigarer og Likører og lægge i Kakkelovnen, - saa han var helt anstrængt af det. Men han sagde for Resten, at han havde det godt og ikke havde haft Anfald siden det, Dagen efter at vi havde været der. Men det ved du maaske ikke. Han fortalte os det, da vi var der med Dis og Axel. - Der var noget vist gammeldags over den Tur:, - køre 1 1/2 Time paa aaben Vogn, komme til Gaaren og køre igen i ordentlig Tid. Det kunde svare til en Tur til Søbysøgaard i gl. Dage. ["i gl. Dage" indsat over linjen] Men hvor er der stille paa Erikshaab. Man kan sidde og lytte og ligefrem fornemme Eko'et af de Lattersalver, Herrerne slog op i gl. Dage, - Far og Otto Kn. og Dr. Dis og Præsten og dem allesammen. Nu sidder vi og passer vor Mad og snakker jævnt og stille og forhører om Egnens Folks Sygdomme. - 
 Men det var en dejlig Aften alligevel. Og Junge var saa glad ved at være med og have "lille Agrar" med. - 
 Her foregaar ellers jævnt noget hele Tiden. Den 20. Nov. er det Dr. Hviids 60års Fødselsdag - stort Selskab paa Tornøe. Sig det til Mornine, - hvis jeg ikke naar at faa skrevet til hende. Puf skulde købe mig en smuk Skulderblomst, til min sorte Kniplingskjole. Giv ham en Smule Raad med det. Den skal være lysende og pragtfuld. Men [ulæseligt ord]?? Jeg er bedt meget ud og det kniber sommetider med at naa det, - og det er jo heller ikke lige sjov altid, - m e e n. - Sidste Uge var jeg meget optaget af Fru Berners Koncert her - du ved min Syngelærerinde. Fru Nielsen havde sagt, det kunde ikke nytte hun lavede Koncert uden Bal, for der kom ingen det blev et mægtigt Underskud. Det gjorde hun nu alligevel, - og der var smadderfuldt. Hun sang henrivende og Folk var henryktre. Til at acompagnere havde hun en Fru Meisner fra København, en Elev af Frk Stockmar. og (Søster til Fru Horneman) Hun er ikke nogen Distanceblænder og i det hele taget ikke meget "for et Syns Skyld", - men mægtig sød og meget beskeden. Hun acompagnerede nydeligt og spillede et Par Afdelinger. Folk bar meget begejstrede for hende, - undt. Kantor Hestrup som var sendt ned fra Fyens Stiftstidende for at anmelde - han kasserede det pure - samt Fru Nielsen, - hun sagde det var "rædselsfuldt." - Fru N. har ondt ved at anerkende andet end Fru Chorowitz og hendes Elever, - naa hun om det, - men det som irriterede Junge og mig var den hoverende, triumferende Maade hun kasserede det paa. Fru Nielsen med alle sine gode Egenskaber - er ikke det pure Guld altid. Jeg har senere hørt at Fru Chorowitz blev stærkt kritiseret i Kbh. da hun spillede til Esbensens Koncert, - maaske dette var en Slags Hævn. Du kender vel ikke noget til Fru Meisner? Jeg tror nu at Hestrups og Fru N. Kritik var forkert. Hendes Spil gjorde Indtryk, - det er sikkert - det er længe siden jeg har hørt noget som har bevæget mig saadan, - men derfor kan der jo godt være noget at indvende paa Teknik'en. Spørg Mornine om hun kender hende. - Lugge, jeg har ikke købt Cigarer endnu und. en Gang til Fremmede. Det er drøjt - men min Hoste er kureret og min Stemme er meget bedre. Jeg synger hos Fru Berner i denne Tid og øver mig meget. Det er saa morsomt.
 Gulle og Kurt skal en lille rask Tur til U.S. fra d. 24/11 til 17/12 med Kungsholmen. Der skal en Veninde af dem i Huset og være hos Lille og Hannah saa længe. Jeg faar tidt Breve fra Lille - dikteret af hende, - de er saa sjove. Det sidste begynder saadan: "Kära lilla Bessa! Och jag tycker jag har ondt i en Tand. Det är min höger tand" 
 [Indsat s. 1 i venstre margen; lodret:] Sig til Mudi at jeg savnede hende, da hun var rejst, - det søde Liv. hils dem alle fra Elle
 [Indsat s. 4 i venstre margen; lodret:] Junge har faaet mange nye Elever og tager nu lidt Hjælp af Edith Jeg har ogsaa faaet nye og er besat for Vinteren. - 
 [Indsat s. 4 øverst; på hovedet:] Naa, nu skal jeg ind og nettes og afsted. Jeg venter saa et lille Brev med Puf - Hils Puf!</t>
   </si>
   <si>
+    <t>1928-12-14</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>København F
+3</t>
+  </si>
+  <si>
+    <t>Kærbyhus Kerteminde</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Marie Larsen
+Janna Schou
+Christine Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Bibbe Warberg boede fra 1928 en tid i København. 
+Waldorf-pædagogik kaldes også Rudolf Steiner-pædagogik). Waldorf-legetøj lægger op til, at barnet selv skal bygge, udvikle, forme, forestille sig osv. (Hjemmesiden Tumlebørn). 
+Grete, Lotte, Bjørnhof, Frans og Fru Weissøe kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3893</t>
+  </si>
+  <si>
+    <t>Brev 1:
+Laura Warberg har været på Teknologisk Institut og se en udstilling sammen med Christine Swane/Tante Ugle. Sidstnævnte har solgt et billede til et ministerium for 600 kr. 
+Laura har planer om at besøge Brønsted-familien. Hun og Marie/Rie Larsen skal lave klejner sammen. 
+Laura ar ikke råd til at købe julegaver. Hu har besøgt en bekendt, som forhandler Waldorf-legetøj. 
+Brev 2:
+Det var sødt af Johanne og Adolf Larsen, at de ville betale Laura Warbergs rejse, men hun kan først komme hjem til sommer. 
+Laura er nedtrykt og føler sig alene. Frans kalder hende en indesluttet natur. Nogle synes, at Laura bliver misbrugt, men hun bestemmer selv, hvad hun vil og gør.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pE6R</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Warberg Larsen
+Kærbyhus
+Kerteminde
+Fyn.
+[På kuvertens bagside:]
+L. Warberg Larsen
+Falkoneralle 5 3
+Kbhvn. F
+[I brev 1:]
+Kære lille Mor!
+Mange mange Tak for dit lange Brev jeg er forfærdelig glad for det.
+Det er kedeligt at I naaede at blive opsatte paa Tinge, han kan jo desværre ikke undværes i Bedriften. Hvor var det sødt af jer at I vilde betale min Rejse, men selvfølgelig kan det ikke lade sig gøre i saadan en Kampagnernes Tid. Du har Ret vi maa glæde os til Sommer, og - i Guder hvor jeg glæder mig; hvorlænge er du i Holland, Mams? Der er saa smaat Chance for at Grete kommer til Hareskov til Sommer hos Købmand Bjørnhof vores Købmand halvt eller helt, Bekendte af Dis og [ulæseligt ord]
+Humøret er nedtrykt i Dag kan du tro sommetider synes jeg at det vokser mig over Hovedet men det er kun naar jeg er sløj og nedtrykt, og føler mig alene. (tro nu ikke af dette at jeg fortvivler, langtfra, jeg ser bare rent nøgternt paa det,) paa en Maade du nok jeg kan tale med ogsaa rigtigt, men det ligger mig temmelig fjernt. Frans har ogsaa luret mig dt a' han sagde en Gang Ja, det kan nok se ud som om er en ikke indesluttede Natur, men du er det nu i høj Grad alligevel. En indesluttet Natur? det er det nu ikke godt at være i alt for høj Grad, det letter, synes jeg man har mærket et Par Gange, naar man rigtig faar talt ud og "lettet sit Hjerte"
+Jeg staar nu ikke helt let herinde Mans, selv om jeg selv absolut vil holde paa jeg gør det. Det irriterer mig rædsomt altid at høre fra alle Sider, at jeg bliver misbrugt paa det grusomste, jeg skal mindandten nok selv bestemme hvor jeg vil være og hvad jeg vil gøre. Det er underligt for mig at tænke tilbage paa dette halve Aar, ikke saa meget paa alt hvad der har været talt og gjort som paa alt det der ikke er blevet sagt og gjort
+Farvel lille Mans og [ulæseligt]
+[Tegninger af ansigter]
+[På arkets bagside:]
+Til Mor!
+Til Mor!
+Til Mor
+Til fru Johanne Warberg Larsen
+Min nye Adresse er jo bare Hareskov St. adrs. Fru Weissøe. 
+[Brev 2:]
+Kjøbenhavn 14-12-28
+Kæreste lille Mans!
+Hvor er du dog en flink Skriver, voldsom flink. Jeg synes jeg vilde have et Par Ord med, nu der var Skrivelejlighed.
+Nus og jeg var i gaar henne paa Teknologisk Institut. Det var en lidt blandet Fornøjelse, naar man har set sådan en Udstilling et Par Gange har man faaet nok. T. Ugle gav (det var et storslået Foretagende det bedste derinde) Chokolade og Æbleskiver. T. Ugle har jo lige solgt et Billede til Ministeriet til 600 Kr. og tænk saa blir det "sat" i Bladene til 60 Kr Uforskammet
+Jeg venter saa smaat på Tinge, jeg ringede om han muligt vilde med til Brønsteds i Aften, men det er ikke sikkert han kommer, Middag hos Pauline!!
+Paa Tirsdag "rejser" Nus og jeg til Frederiksberg for at bage Klejner. Rie og jeg har slaaet os sammen, jeg har faaet Lov til at blive derude, naar jeg bare har lavet Middagsmaden.
+Der er en forfærdelig Masse nu til Julen og det Satans Julespil ta'r en Grusom Tid. 
+Guderne maa vide hvoddan jeg skal faa købt Julegaver, kun 20,5 Kr haves paa Lager, 24 Kr lagt til side til Rejse. Saa har jeg købt Strømper, Frimærker været hos Frisørinde o.s.v.
+Tinge ikke kommer saa naar jeg ikke Brøndsteds inden Jul, det er vel ogsaa lige meget saa [ulæseligt].....
+Det er vel nok ekspedit du faar Svar herfra. Vi har Sne har I ogsaa det
+Jeg har været henne i St Kongensgade hos Lotte i Dag og se alt hendes Waldorfschule Legetøj, hun er jo representant for det her i Danmark, det var forfærdelig morsomt, naar man er vant til at se paa alt det moderne mekaniske [resten af brevet mangler]</t>
+  </si>
+  <si>
     <t>1929-02-27</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Esben Hansen
 Harald Høffding
 Matilda Jungstedt
 Drude Jørgensen
 - Krarup, læge
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Elena Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Thøger  Larsen
 Christine  Mackie
 Elisabeth Mackie
 Maurice Maeterlinck
 Arnold Olsen
 Hans Olsen
 Otto Emil  Paludan
 Kirstine -, pige i huset hos Hempel Syberg
@@ -10724,165 +10806,165 @@
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 30 – 6 – 33
 Kære Johannes V. og Else.
 Tak for Kroniken om Fyn, den faar Hjertet til at hoppe i Livet paa En. Ganske vist tør jeg ikke helt kalde mig Fynbo, men jeg føler intet Savn derved, jeg elsker Fyn og attraar intet der ud over. Jeg kommer en eller anden Dag og besøger Jer, faar Rille til at køre mig i Bilen en Sjællandstur. Desværre maa jeg betro Jer følgende: Odensebillederne tynger en Del paa mig, jeg har ikke kunnet føre dem igennem fordi jeg har manglet en Model til Moderskikkelsen. I Fjor søgte jeg at forsere [forcere] dem frem uden Model, men det førte kun til at [jeg] sled i dem i ca 9 Maaneder i Træk uden at faa noget ud af det udover maaske det rent landskabelige. Nu er der hændt mig dette at jeg for ca 14 Dage siden traf sammen med en ung (eller yngre) Dame en Skolekammerat af Trylle altsaa ca 29 Aar, som har næsten alle Betingelser for Moderskikkelsen. Bl.a. det at hun har langt (mørkebrunt) Haar. Endvidere er hun uden at være hvad man kalder smuk i Besiddelse af saa mange Skønhedstræk der taaler en indgaaende Undersøgelse saa jeg er blevet mere og mere glad ved at male efter hende. Smukke graa Øjne i stort formede Øjenhuler og [et overstreget tegn] sjælden smukt formede Læber. Hun er noget alvorlig, beskeden og uberørt ha [”ha” overstreget] hvad alt sammen er i Favør af mit Arbejde Jeg kan faa hende som Model fr [”fr” overstreget] indtil Slutningen af August da hun skal overtage en Plads (Husassistent) hos en dansk Familie der er bosat i Rom. Hun vil gærne nogle Dage en Tur til Sønderjylland og besøge noget Familie og i den Tid vil jeg foretage min Sjællandstur. Det trækker altsaa højst sandsynlig ud et Aar endnu inden jeg kan tage mine Tibirkebilleder op igen. Jeg haaber I har det godt.
 Eders hengivne
 Fritz Syberg.</t>
   </si>
   <si>
     <t>1933-11-30</t>
   </si>
   <si>
     <t>Ragnhild -
 - Bendtsen
 Harald Bing
 Johannes Nicolaus Brønsted
 Achton Friis
 Georg Jacobsen
 Frithiof Kemp
 Anker Kyster
 Adolph Larsen
 Andreas Larsen
 Musse Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Karl Madsen
 Harald Nyborg
 Hubert Paulsen
 Valdemar Rørdam
 Karl Schou
 Sigurd  Swane
 Peter Tutein</t>
   </si>
   <si>
     <t>Fehr blev i 1926 grundlagt som forhandler af Ford biler med afdelinger i flere fynske byer. I 2003 ophørte firmaet. (Internet-søgning jan. 2022).
 Det vides ikke, hvem Ragnhild var. 
 Foch var Johannes Larsens hund. Den døde i aug. 1933.
 Hovrättsråd: Dommer ved appeldomstolen, som er den næstøverste domstol i Sverige. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Leo Swane og bankdirektør Jacobsen har fået Ny Carlsbergfondet og Odense Kommune med på, at Johannes Larsen skal dekorere festsalen på Odense Rådhus. Han har flere bestillinger på billeder og betaler et afdrag på bilen med malerier. 
 Larsen har med søn og svigerdatter været på udstilling og tur til Sjælland. Han har også været på klapjagt. 
 Larsen har købt en hundehvalp. 
 Johan/Lysse må kontakte hovrettsråden. 
 Achton Friis har været på 14 dages ophold på Møllebakken. 
 En mår har taget et par af Larsens høns.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kR28</t>
   </si>
   <si>
     <t>Kjerteminde 30 Nov. 1933.
 Kære Lysse og Bimse!
 Tak for sidst! Vi blev en Uges Tid eller mer i Kjøbenhavn inden vi kom derfra og har for Resten ført en temmelig urolig Tilvær [resten af linjen mangler] siden. Mens jeg var derinde fik jeg at vide [resten af linjen mangler] Skriveswane og Bankdirektør Jacobsen [resten af linjen mangler] faaet Odense Kommune og Ny Carl[resten af linjen mangler] til at bevilge henholdsvis 10000 og [resten af linjen mangler] i alt 30.000 Kr til at lade mig deko [resten af linjen mangler] Festsalen i Odense Raadhus for, [resten af linjen mangler] solgte jeg et Billede til 2000 Kr til [resten af linjen mangler] for ”Schou” og et til 800 og fik 300, [resten af linjen mangler] Sandfarvetegning til Juleroser og [resten af linjen mangler] fra Berlingeren fordi de havde [resten af linjen mangler] Billede paa Galeriet til en [resten af linjen mangler] Saa har jeg faaet 1500 Kr for n [resten af linjen mangler] til en lille Bog af Rørdam/ han [resten af linjen mangler] at vi skulde dele Byttet og ment[resten af linjen mangler] vi kunde gøre Regning paa hver [resten af linjen mangler] men jeg fik dem altsaa til at give [resten af linjen mangler] hver 1500. Jeg skal lave et Billede til 1500 til Jacob Petersen og har 2 mindre Bestillinger til 500 Stk. saa der er da lidt Bevægelse i det for Tiden jeg kan vist ogsaa sælge for 500 Kr Tegninger til Karl Madsen til Randers Museum og Fehr fra Nyborg var her i Gaar og fik Billeder for Bilen for 650 Kr. i Stedet for de aftalte 500 k. Puf og Else og jeg var ovre at se Bingudstillingen i Mandags, d.v.s. vi kørte med Bendtsen til Nyborg og tog over med Færgen, hvor Musse Larsen, [begyndelsen af linjen mangler] Madsens Værtinde) holdt med sin Bil [begyndelsen af linjen mangler] at hente os, hun fik Bil i Foraaret [begyndelsen af linjen mangler] at hente og bringe os naar [begyndelsen af linjen mangler] til Kjøbenhavn. Vi spiste Fro [begyndelsen af linjen mangler] Postgaarden i Ringsted og [begyndelsen af linjen mangler] ind til Selskabstunder [begyndelsen af linjen mangler] i Industribygningen og derfra og satte M.L. af og kørte [begyndelsen af linjen mangler] til Magisteren hvor vi satte [begyndelsen af linjen mangler] i Tirsdags kørte til Lyngby [begyndelsen af linjen mangler] Frokost sammen med [begyndelsen af linjen mangler] Ragnhild, hvorefter M.L. og [begyndelsen af linjen mangler] os til Korsør, hvor vi spiste [begyndelsen af linjen mangler] Jeg var som Kemps Stedfor [begyndelsen af linjen mangler] til en Klapjagt paa Tybrind [begyndelsen af linjen mangler] Sabsvedel fortalte mig at han havde 6 Hvalpe af fin Afstamning hvor af den ene var Fochs ”utrykte Bilde”. Da vi nogle Dage senere var paa Jagt hos Klaks, sammen med Agraren (Puf havde været med mig ude hos Harald Nyborg Dagen før og faaet en Bøsse og Bøssekuffert) tog vi efter Jagten hen paa Fønsskov og saa paa Hvalpene, og nogle Dage senere kørte Puf og jeg ned og købte, den omtalte Hvalp der bar Navnet ”Hittks”, men blev døbt om til ”Scott”. Det er for Resten en rigtig sød Hund, men ikke nogen Skønhed, bl.a har han noget meget ra[ulæseligt]tiske Forben i Smag med gamle Tæver men maaske kan det rette sig [resten af linjen mangler] har en pæn Krop og en vældig [resten af linjen mangler] Paa Jagten hos Klaks skød vi [resten af linjen mangler] Vildt, 8 Harer 15 Fasanhaner og [resten af linjen mangler] som Puf nedlaa. Jeg var i [resten af linjen mangler] oppe hos Kemp. Jeg har ladet [resten af linjen mangler] Kyster gøre det gamle Kort [resten af linjen mangler] og klæbe om, hvorefter Kemp [resten af linjen mangler] tager nogle fotografiske Kopier [resten af linjen mangler] Originalen og Handlingerne [resten af linjen mangler] nu sendt, han skrev et Brev [resten af linjen mangler] jeg var der til Hovrettsråden Pa [resten af linjen mangler] gren og vedlagte Dokumenterne [resten af linjen mangler] Undtagelse af Svenssons Papir som vedlægges dette. Det har nemlig ikke trods alle Anstrengelser været mig muligt at finde Dine Forklaringer. Saa nu maa Du efter Modtagelsen af dette sætte Dig i skriftlig eller telefonisk Forbindelse med Hovrättsråden og forhøre ham om naar det kan passe ham, at Du stiller og mundtlig sætter ham ind i Sagerne. Vi har haft Achton Friis i en 14 Dags Tid på Rekreation oven paa Arbejdet med ”de Jyders Land” og i Eftermiddags rejste han. Det har været et hyggeligt Besøg. Vi havde en Høne der kom i Som [begyndelsen af linjen mangler] med 10 Kyllinger der udviklede sig [begyndelsen af linjen mangler] aner og 3 Høner som hidtil har siddet [begyndelsen af linjen mangler] Granerne om Natten og jeg har gaaet [begyndelsen af linjen mangler] leret paa hvordan jeg skulde faa [begyndelsen af linjen mangler] [ulæseligt] men for at Par Dage siden [begyndelsen af linjen mangler] se eller rettere Scott en begravet i [begyndelsen af linjen mangler] iddegangen og Dagen efter var der en [begyndelsen af linjen mangler] større Gravhøj der kun indeholdt [begyndelsen af linjen mangler] iger, og under Træet laa der 3 Haner [begyndelsen af linjen mangler] nede ved Plankeværket, det viste [begyndelsen af linjen mangler] være den lille Maar der kunde [begyndelsen af linjen mangler] om Natten gennem det øverste [begyndelsen af linjen mangler] ørne af Døren. Den er nu forsynet [begyndelsen af linjen mangler]dden Vrider og vi fik Hanesteg i Gaar. Vi hørte af Hubert at han og Peter Tutein har været deroppe og at I har det godt. Mange Hilsner ogsaa fra Puf og Else.
 Jeres JL.</t>
   </si>
   <si>
     <t>1935-5</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Knud
 Elise Hansen
 Gudrun Larsen
 Johannes Larsen
 Peter Andreas Larsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Else Larsen har stilet brevet til "Allesammen". Af Andreas/Puf Larsens del af brevet fremgår det, at der er tale om et brev til broderen, Johan Larsen. Dennes svært læselige håndskrift omtales, ligesom hans søn, Peter, er på banen. 
 Vikingeskibsgraven i Ladby ved Kerteminde blev fundet i 1935.
 Det vides ikke, hvem Trauer var.
 Knud den Helliges sten står på Assenbølle Mark nord for den gamle hovedvej mellem Odense og Middelfart. Ifølge sagnet hvilede Knud, som var konge 1080-1086, sig på stenen, hvorved den blev formet som et sæde (Fynshistorie.dk). 
 Rørdam var den skovfogedgård, hvor Johannes Larsens bror, Vilhelm Larsen og hans kone, Gudrun Larsen, boede.</t>
   </si>
   <si>
     <t>Johannes Larsen tegner ved Ladbyskibsudgravningen. Else Larsen synes bare, at det er et hul i jorden. 
 Andreas/Puf Larsen fortæller, at Johannes Larsen har tegnet Knud den Helliges Sten, en tegning ved Hindsgavl og en ved Rørdam. Andreas sender fotos af datteren. 
 Johannes Larsen kan ikke afbryde sit arbejde lige nu.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CKbE</t>
   </si>
   <si>
     <t>Kære Allesammen!
 Las vilde have skrevet et Par Ord, men naaede det ikke til Morgen, han er taget hen for at tegne Vikingeskibet ved Ladby; hvad han vil tegne, ved jeg ikke, for der er ikke andet end et Hul i Jorden, hvor 3 lærde Mænd ligger og graver med en Murske. Det var kedeligt, I ikke fik det lille Besøg af Las og Puf, jeg tror, Puf havde glædet sig til det, men Las er meget optaget af Tegningerne.
 Tusind Hilsner til alle fra Lillepigen og Else
 [Side 2 mangler]
 [Johan/Puf Larsens skrift:]
 3/.
 sagt noget om, at han jo alligevel skulde til Stockholm og kunde jo saa se Frauer der. Gudrun fortalte at han havde tegnet Knud den Helliges Sten X ved Vissenbjerg, en Tegning ved Hindsgavl, en paa Svinø og en paa Rørdam, det er en flot Præstation paa en Dag, saa det er jo ikke saa sært han var baade sulten og træt. - Tak for dit udmærkede Fødselsdagsbrev og en særlig Tak fordi det var læseligt. Jeg sender her nogle Billeder af vor Datter, nu haaber jeg I kan se hun ser ligesaagodt ud, som jeg syntes Peter saa ud dengang. 
 [Indsat nederst på arket:]
 X En Sten vest for Vissenbjerg, paa hvilken Kn. d. H. hvilede sig, da han var paa Vej til Odense, hvor han blev dræbt.
 [Indsat øverst s. 1:]
 Nu kom Far saa slutter jeg
 Mange Hilsner til Jer alle 3 og Fru P, hvis hun er der, fra Else og Puf.
 [Indsat øverst s. 1; på hovedet; Johannes Larsens skrift:]
 Kære Lysse. Det er meget fristende men det er mig umuligt at afbryde mit Arbejde nu. Din JL.</t>
   </si>
   <si>
     <t>1935-05-15</t>
   </si>
   <si>
     <t>Hubert -
 Achton Friis
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Betrækket er formodentlig til en åben bil.
 Freskerne malede Johannes Larsen i Odense Rådhus' festsal.</t>
   </si>
   <si>
     <t>Betrækket er kommet, men man måtte slå låget op, da det blev møgvejr.
 Johannes Larsen m.fl. har været i Kolding og se museet. Han skal lave 40 tegninger til Achton Friis' Fyns-bog og også male på freskerne i Odense.
 Larsen har i et par år haft en knortegås og nu også tre unge gæs, som er blevet tamme.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YtVa</t>
   </si>
   <si>
     <t>Kjerteminde 15 Maj 1935.
 Kære Lysse!
 Tak for Brevet! Vi har nu faaet Betrækket fra Hubert. Men naturligvis blev det et forbandet Vejr med Blæst og Byger paa Pufs Fødselsdag saa vi maatte pille det af igen og slaa Laaget op. Vi var en Tur i Kolding og saa Museet der efter at have spist fransk Bøf i Snoghøj Færgegaard. Desværre er det mig umuligt at komme til Jer i Foraaret. Da jeg har sluttet Kontrakt med Gyldendal om at lave 40 Tegninger til Fyen, til Resten af Danmark som Achton Friis nu har startet, og da de skal være færdig inden September og jeg d. 15 i næste Maaned skal begynde paa Frescerne i Odense maa jeg jo se om jeg kan faa lavet dem først. Men til Hønsejagten kommer jeg. Vi har i et Par Aar eller 3 haft en enlig Knortegaas gaaende og jeg havde bedt Manse skaffe mig en snigskudt i Fjor hvad der ikke lykkedes, men forleden kom han med 3 fine unge Gæs, saavidt jeg kan se 2 Gaser og en Gaas (den gl. er en Gaas.) hvoraf de 2 ingen Ting fejlede og den tredje hang lidt med den ene Vinge paa Gr. af et Kødsaar i Overarmen Paa Lørdag har vi haft dem i 3 Uger og paa Søndag skal de lukkes ud. De er allerede tammere en den gamle, og kommer og hvæser ad mig naar jeg fodrer. Den lille Pige bliver sødere og sødere. Mange Hilsner ogsaa fra Puf og Else til Jer alle 3.
 Din 
 Far.</t>
   </si>
   <si>
     <t>1935-06-05</t>
   </si>
   <si>
     <t>Achton Friis
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Gerda Rasmussen
 Holger Rasmussen
 Ane Talbot</t>
   </si>
   <si>
     <t>I 1935 udgravede man en skibsbegravelse fra vikingetiden i Ladby nær Kerteminde.</t>
   </si>
   <si>
     <t>Johannes Larsen kører rundt på Fyn og tegner til Achton Friis. Han og sønnen Andreas/Puf Larsen besøger også udgravningen i Ladby. Stævnene og rælingen er fremme, og der er jernspiraler på forstavnen. Et anker er også at se og desuden en del ituslået "ragelse".</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wvfN</t>
   </si>
   <si>
     <t>Kjerteminde 5 Juni 1935
 Kære Lysse
 Hermed Kontoaktiv. Naar den ikke er kommet før, er det fordi Puf og jeg hver Dag kører Fyen rundt og tegner til Achton Friis. D.v.s. vi begynder med om Morgenen at tage hen til Ladby og se hvordan det gaar med Udgravningen af Skibet. Stævnene og Rælingen har længe været fremme, det er noget længere men ikke saa bredt som Gokstadskibet og Forstavnen har en Manke af Jernspiraler saadan: [tegning] 12-13 Stykker og lige indenfor ligger et stort Anker med Kæde. Ellers er de nu ved at finde [tegning] en Del desværre ituslaaet Ragelse i Agterskibet, Del af Jern og Træ og Læder og vævet eller flettet Guldtraad og lidt Sølv. I Dag har det regnet godt, men desværre kort Tid i Formdg. Else og den lille er i Odense og Puf og jeg holder Grundlovsdag. D.v.s. jeg skriver Breve og om lidt kører vi hen til Skibet, da Holger og Gerda lige har [resten af brevet mangler]</t>
   </si>
   <si>
     <t>1935-06-20</t>
   </si>
   <si>
     <t>Johanne Giersing
 Elin Jensen
 Else Jensen
@@ -10905,51 +10987,51 @@
 Johannes V. Jensen med familie har været på besøg.
 Den lille pige kan rejse sig, men ikke kravle eller gå.
 Larsen skal have Bror boende i hytten ved tennisbanen en tid, og hytten skal derfor ordnes.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xKVA</t>
   </si>
   <si>
     <t>Kjerteminde 20 Juni 1935.
 Kære Lysse!
 Tak for Brevet. Det er kedeligt at I kyser de Traner med Sprængningerne, men maaske de kan vænne sig til Spektaklet. Jeg havde ventet en Notits om at Du havde lavet Hullerne i Andekasserne større. Jeg sender hermed 100 Kr. Her gaar det godt, d.v.s. det gaar forbandet smaat med Tegningerne til Achton Friis paa Grund af Regn. Da jeg begyndte gjorde jeg Regning paa at være færdig omkring Midten af denne Maaned og nu har vi d. 20 og jeg staar og mangler 17 Tegninger og Salen i Odense er klar til at jeg kunde begynde. Det er morsomt med Fiskene og Krebsene, derimod er jeg ikke saa begejstret for den uvorne Hingst der skal gaa i Spand med Thora, vær nu forsigtig. Johs V og Else og Elin og Kisse Larsen har været her, de var hos Sybergs om Natten og vi var der nede og havde dem og Baronen og Trylle og Besse til Frokost her i Gaar, Rødspætter og Ny Kartofler og Smør og ny Persille og Ærter. Den lille Pige er nu saa stor at hun kan gaa paa Hovedet ud af Barnevognen og Legestolen, hun kan rejse sig op og staa i Kravleburet, men ikke kravle eller paa anden Maade flytte sig naar hun ligger eller sidder. Vi skal have Dyrekølle til Middag. Fra Klaks i Anledning af at vi skal have Bror paa Kost og Logi i nogen Tid. Han tænker sig at bo i Hytten ved Tennisbanen, og skal til at muge deroppe efter Maaren der har brugt den som Lokum hele Vinteren, og saa skal han have slaaet Brædder under Tagskægget og Hønsetraad for Vinduet saa den ikke kan komme ind til ham. Mange Hilsner til Jer alle 3. Jeg sender hermed 100 danske Kr.
 Mange Hilsner fra os alle
 Din Far.
 P.S. 
 Paa Posthuset fik jeg at vide, at der nu ikke maa sendes danske Penge ud af Landet, saa jeg maatte brække Brevet og i Banken for at købe svenske. Dem kunde jeg først faa i Morgen, saa nu gaar der en halv Dags Tid igen med at faa dem af Sted.</t>
   </si>
   <si>
     <t>1935-10-26</t>
   </si>
   <si>
     <t>Achton Friis
 Adolph Larsen
 Andreas Larsen
 Elena Larsen
 Urban Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Rud
 Lars Swane</t>
   </si>
   <si>
     <t>Tegninger til Fyn: Achton Friis var i gang med at udgive en bog om Fyn med illustrationer af Johannes Larsen. 
 Joen Vedel beskrev på hjemmesiden https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/ Kunst for Varer således: “Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’ For et par år siden fandt jeg et hæfte fra Kunst fra Varer i rodekasserne, som i en periode stod i kælderen i den Frie Udstillingsbygning – og det er det hæfte vi viser frem de næste måneder.” 
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Kilde: Wikipedia febr. 2022). 
 Ørbæklunde er grundlagt ca. år 1500 af Poul Laxmand under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Kilde: Wikipedia febr. 2022).
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Kilde: Wikipedia febr. 2022).
 Ørsbjerg er en lille landsby i Assens kommune.</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har kørt rundt på Fyn og lavet tegninger til Achton Friis' bog. De besøgte Lars Swane i Svendborg. 
 Lørdag var Larsen på jagt med tandlæge Rud. Derefrer malede han på elsdyrbilledet (på Rådhuset) i Odense.
 Onsdag skal Larsen til klapjagt med Vilhelm/Klaks. 
 Larsen sælger et billede gennem Kunst for Varer, så Else og Elena/Bimse hver kan få et beløb til tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iQEv</t>
   </si>
   <si>
     <t>Kjerteminde Lørdag 26/10. 35.
 Kære Lysse!
 Tak for sidst! Naar Du først nu hører fra mig, kommer det af, at, her laa et Brev fra Achton Friis, da jeg kom hjem med Anmodning o ["o" overstreget] om Vignetter og resterende Tegninger til Fyn. Jeg gik i Gang med dem med det samme og Puf og jeg kørte omkring og tegnede, bl.a. var vi 2 Gange paa Horne Land. Paa den ene Tur besøgte vi Lasse Swane der boede paa Wandals Hotel i Svendborg mens han var oppe til Eksamen som han bestod nogle Dage senere. Anden Gang besøgte vi Farbror Urban paa Hjemvejen. Jeg tog mig fri en Lørdag hvor jeg var inviteret paa Jagt med Tandlæge Rud. Han har lejet Jagten paa 2 Gaarde hver 100 Td.L. der ligger umiddelbart ved Vejen naar vi kommer over for Svinget S for Ørbæklunde, i Hjørnet mellem Glorup, Ørbæklunde og Lykkesholm. Det regnede hele Formiddagen og Hundene var mere til Skade end Nytte og vi fik kun hver en Hare før Frokost, men om Eft. var det Tørvejr og jeg skød 4 Harer og 2 Fasaner og Tandlægen 2 Harer og 3 Fasaner. I det hele saa vi nogle og 20 Harer, der var ogsaa nogle 3-4 Flokke Høns men de lettede hver Gang uden for Skudhold. Saa snart jeg havde faaet Tegningerne ekspederet. Begyndte jeg i Odense og er nu godt i Gang med det store Elsdyrbillede. I Dag tog vi hjem til Middag da det vil passe mig bedre at begynde Mandag Mrg paa det næste Stykke, som jeg gerne vil have en hel Dag til. Puf og Else er taget til Lindøgaard, for at aftale med Agraren, om at være parat Onsdag Mrg da vi skal derom ad for at [plet på papiret] ham med til Klapjagt hos Klaks i Ørsbjerg. Jeg fik i Dag Brev fra Kunst for Varer om jeg vil sælge et Billede til en Grosserer for Damekollektion (800 Kr.). og Puf og jeg blev enige om at sige ja og dele det saaledes at Bimse faar for 500 Kr. og Else for 300, da sidstnævnte formodes at være bedre forsynet for Tiden. Kan Du ikke sende mig Bimses Adr, saa jeg kan meddele hende Resultatet hvis Handelen gaar i Orden. Ellers staar al Ting godt til her og jeg haaber at det samme er Tilfældet paa Båxhult Mange Hilsner fra os alle 3.
 Din Far.</t>
@@ -10957,51 +11039,51 @@
   <si>
     <t>1935-11-23</t>
   </si>
   <si>
     <t>Fritz Syberg har afslået en anmodning om udlån af Jensen-familiens februarbillede. 
 Folkeforbundet er en beskidt affære, som kan komme til at koste kvinder og børn livet. Som under 1. verdenskrig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CZLJ</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 23-11-35
 Kære Johannes V. og Else.
 Der er kommet Anmodning om at laane Dit Februarbillede til en Udstilling i Udlandet, men jeg har, da Tiden lader til at være knap, afslaaet det. Det har Du og Else vel intet imod.
 Alt ved det gamle. Udenrigspolitiken interesserer og ærgrer mig.
 Sikken et Folkeforbund! ”Sanktioner” kalder de det. En fejg, beskidt Affære er det. For skinhellige og hykleriske til at slaas med 10 Millioner Soldater foretrækker de at udhungre 30 Millioner Kvinder og Børn. Jeg kan levende forestille mig hvordan et anstændigt Menneske maatte føle sig tilmode den Gang under Verdenskrigen da Tyskerne drev U.Baadskrig hvor 100 pro cent af Soldaterne blev paa Valpladsen og Englænderne gennemførte Hungerblokaden. Men nok om det. Jeg haaber at Du og Else er raske og at I alle har det godt.
 Eders hengivne Fritz Syberg</t>
   </si>
   <si>
     <t>Niels Hansen
 Jens Larsen
 Jeppe Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Overgaard
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Christine Swane
 Lars Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Niels Hansen deltog i en gruppeudstilling i Fyns Forum (Weilbachs Kunstnerleksikon). Det er formodentlig denne udstilling, der omtales i brevet. 
 Det kan ikke afgøres, hvem Jens og Hanne var. Familien kendte flere, der hed sådan. 
 Euphorbia cyperissias: Vortemælk.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen vil gerne have besked om, hvilke billeder Johannes Larsen vil have med på udstillingen i Fyns Forum. Niels Hansen deltager, hvis Johannes Larsen gør.
 Lars og Christine/Uglen Swane samt Marie Larsen er på besøg.
 Andreas Larsen og Hanne samler planter til Hannes herbarium.
 En af knortegæssene er stukket af.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9CCz</t>
   </si>
   <si>
     <t>Kære Far.
 Kan du ikke skrive hjem hvilke Billeder du vil have med til den Udstilling i Fyns Forum. Den skal vist aabnes den 26 ds. saa der er jo ingen Tid at give [et overstreget ord] hen af. Niels Hansen ringede forleden og spurgte om du vilde udstille, for det vilde han gøre sin Deltagelse afhængig af. Else sagde at det vilde du, men hverken hun eller jeg vidste hvadfor Billeder du har tænkt dig. - Jeg hører Peter er begyndt at gaa i Skole, saa maa han vel snart kunne skrive en Beretning om det med egen Haand. Det glæder vi os til at faa. - 
 2./
@@ -11087,122 +11169,122 @@
 Carl Kyed har købt et portræt, som Larsen i 1917 malede af Hempel Syberg. Kyed vil forære Dalum Landbrugsskole portrættet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gnyZ</t>
   </si>
   <si>
     <t>Mandag 29/6 - 36
 Kære Bimse og Lysse.
 Her har I et Par Billeder vi tog forleden ved Dalby-bugten, hvor vi bader med Pigen, fordi der dér er lavt nok til hende; nede ved vores egen Strand er der saa mange Glasskaar og rustne Kasseroller og Cyklestel m.m. saa vi ikke vil lade hende løbe med bare Ben dernede. Nu maa jeg fortsætte med Blyant, der er ikke mere i Pennen. Imorgen bliver Far vist færdig med det sidste Billede her i Raadhuset. Tirsdag Morgen ["Tirsdag Morgen" indsat over linjen] Naa saa naaede jeg ikke længere igaar, det blev Øltid. Naar vi er færdige i Eftermiddag skal vi hen paa Vinstuen og have hver en Liter Øl, det er det største Kvantum man kan faa her i Byen, noget lille efter Stockholmske Forhold, men ganske virkningsfuldt paa en fynsk Tørst. - Der var en Folketingsmand Kyed i Lørdags for at købe det andet af de to Portrætter Far malede af Onkel Syberg i 1917; han vilde forære det til Dalum Landbrugsskole, som har et Jubilæum inden længe. Da han var alene om Gaven kunde han ikke betale nogen stor Pris, saa han fik det for 500 Kr. Nu er Ernlund færdig med at pudse, saa skal jeg hjælpe med at sætte Kartonen [det følgende indsat øverst s. 2; på hovedet:] paa og saa kører jeg hjem og henter Far i Eftermiddag, til Øltid! Mange Hilsner til Jer alle fra Puf.
 [Det følgende indsat øverst s. 1; på tværd:]
 Vi er meget glade ved "Båxhult Nyheter" desværre viser det sig jo, at vi ikke er saa flinke til at gøre Gengæld.</t>
   </si>
   <si>
     <t>1936-10-24</t>
   </si>
   <si>
     <t>Elena Larsen</t>
   </si>
   <si>
     <t>Sven Clausen
 Elise Hansen
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Peter og Elisa Hansen ejede et hus i Faaborg, og Elisa beholdt det efter mandens død.
 Trolleborgskovene er formodentlig skovene omkring Brahetrolleborg ved Faaborg. 
 Det vides ikke, hvem den omtalte Zahle var.</t>
   </si>
   <si>
     <t>Elena Larsen vil besøge familien i Kerteminde, men de tager ikke telefonen. 
 Mange folk fra Faaborg kommer på besøg for at træffe Elisa Hansen, og der går tid med det. Hun, Elena Larsen og Jens kører dog også ture. 
 Elena spørger, om Peter Larsen er blevet bortvist fra skolen pga. uanstændig påklædning.
 Elena glemte at få marmeladen med til Danmark. 
 Fyn er et dejligt, lille land.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bNxL</t>
   </si>
   <si>
     <t>Faaborg d. 24-10-36
 Min Kære Hjimlinger!
 Her sidder Jensen &amp;amp; jeg stadig paa vores Haler i Faaborg og har forgæves forsøgt at faa dem i Tale i Kjerteminde. Først ringede jeg i Morges uden at nogen svarede, saa ringede jeg igen Kl 1/2 1 fordi jeg mente jeg var sikker paa at træffe nogen i Middagstiden, men det var alligevel en Busser. Nu forsøger jeg igen i Aften for jeg vilde nødig gl ["gl" overstreget] gaa glip af et lille Kjertemindebesøg. - Her iler Tiden med ingenting. Jævnt hen hele Dagen stikker en eller anden Faaborgenser Hovedet ind ad Døren og skal snakke 2 Ord med Mor og de er allesammen en utrolig Tid om at gøre sig færdige. Det bliver hver Dag halvmørkt inden vi kan smutte af Sted paa en lille Køretur men i Gaar var vi en dejlig Tur i Holstenhus og Trolleborgskovene. Paa en Eng fandt vi en Masse Champignoner som vi stegte til Aftensmad. Jeg længes snart meget efter at høre hvordan I gaar og har det og haaber paa at der ligger en lille Beretning til mig i Kerteminde. Jeg gad nok vist om Petermanden endnu gaar i Kungsvecka Akole eller om han er blevet vist ud paa Grund af uanstændig Paaklædning. Jeg kan ihvertfald ikke tænke mig at der er mange Trævler tilbage af de Bukser jeg forlod ham i (Hvis I nu var ligesaa kloge som Sven Clausen, kunde I vist let misforstaa mig). Men Krokshultskræderen har maaske bygget ham et Par nye? Har I spist al Marmeladen og Saltemaden? Jeg glemte jo de 2 Krukker Marmelade jeg skulde have haft med til København og Kjerteminde, skønt jeg havde en god Plads i Kufferten.
 Nu er vi paa Vej ud ad Assensvejen, ja Fyn er et dejligt lille Land, men det er et Slierland som Zahle i Skovkrogen udtrykte sig naar han laa og læste Biblen paa Chaiselonen, mens hans Kone passede Bedriften.
 Mange, mange Hilsner til den Petermand, den Fyr og den Fasermand fra
 Mossermand</t>
   </si>
   <si>
     <t>1936-10-26</t>
   </si>
   <si>
     <t>Else Jensen
 Emmerik Jensen
 Jens Jensen
 Johannes V. Jensen
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann</t>
   </si>
   <si>
     <t>Elena Larsen og sønnen Jens var med Elenas mor, Elisa Hansen, i Faaborg i efteråret 1936. De boede i Elisa Hansens hus. Johan og Peter Larsen var imens hjemme på Båxhult i Småland. 
 Harry var formodentlig en person, som hjalp Johan Larsen på gården. 
 Sybarit: Overdreven livsnyder. (Gr. sybarites efter den oldgræske by Sybaris i Syditalien (ødelagt 510 f.Kr.)) (Søgning på internettet).</t>
   </si>
   <si>
     <t>Elena Larsen traf ikke Kerteminderne, da hun var på Fyn. De tog ikke telefonen. Hun rejste så med sin mor tilbage til København. På færgen mødte de Johannes V. Jensen, der spiste leverpostejsmad, mens hans kone og sønnen, Emmerik/Em, var søsyge. 
 Elena og hendes mor punkterede på hjemturen og fik hjælp af et par bønder. 
 Jens Larsen undersøger alt i lejligheden og har smadret et par askebægre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RJJn</t>
   </si>
   <si>
     <t>Mandag d 26-10-36
 Kære Fasseren!
 Jeg blev rigtignok glad for jeres Breve som kom nu til Morgen, jeg var saa smaat begyndt at ængste mig; men jeg kan jo nok forstaa at jeg ikke er saa nem at faa Ram paa. - Desværre gik it Kertemindebesøg i Vadsken for Guderne maa vide hvor de føjter om. Jeg ringede 4 Gange til dem i Lørdags og een Gang Søndag Morgen med samme negative Resultat: ingen der svarede. Saa kunde det ikke nytte at tage derop, for de maa jo aabenbart være paa længere Expedition, ["," overstreget] siden ogsaa Pigerne er permitterede. Saa tog jeg med tilbage til København i et herligt men stormende Vejr. Paa Færgen traf Vi Johs. V. og Else og Em der havde været nede og besøge Jens. Jeg skal hilse saa mange Gange. Else var ikke rigtig glad ved Søen, hun sad musebomstille i et Hjørne for at beholde det hele indenbords. Ogsaa Em var grøn. Men Jensen spiste Leverpostejmader med Appetit. - Paa Køgevejen punkterede vi med et Brag og maatte afmontere al vores Bagage der var sat fast bagpaa med flere km. Tøjsnor. Selvfølgelig kunde vi ikke finde ud af til hvilken Side vi skulle dreje Skruerne og det saa sort ud for os, indtil der kom et Par Bønderkarle forbi, som foretog sig det fornødne. saa kunde vi rulle videre ad den nye Køgestrandvej og arriverede hertil ["hertil" overstreget] uden videre Uheld hertil, hvor vi blev modtaget af Lis med Bøffer med Løg. - I Dag er Vennejensen ved at tage Lejligheden i Besiddelse, foreløbig er der røget et Par Askebægre, men han gaar ogsaa grundigt til Værks, systematisk og fra en Ende af. Det nytter ikke at man fjerner ham fra det Møbel han er i Gang med at undersøge; selv om man sætter ham i den modsatte Ende af Lejligheden stiler han direkte tilbage til det han var ved. Nu er han heldigvis færdig med Kakkelovne og Boghylder. I Eftermiddag skal jeg have ham anbragt hos Sisse mens jeg gaar i Biografen.
 Jeg er glad ved at du har faaet Harry igen. Det var en ordentlig Omgang Unger den Kanin fik. Mon ikke den anden Hun skal en lille Forlystelsestur ind til Hannen, men det har du selvfølgelig forlystet dig selv med for længe siden din gamle Sybarit. - Ja saa var der ikke andet og mere. Bare en hel Masse Hilsner.
 FRA MOSSEREN.</t>
   </si>
   <si>
     <t>1936-11-16</t>
   </si>
   <si>
     <t>Frederik Ahlefeldt-Laurvig
 Johannes V. Jensen
 Peder Kruuse
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Lykke</t>
   </si>
   <si>
     <t>Fjellebro: hovedgård og gods 6 km syd for Ringe på Fyn. Hovedbygningen er opført i 1622 og ombygget i 1726-1772-1885. Fjællebro Gods er på 177 hektar. Ejer 1927-1943 var Frederik Preben greve Ahlefeldt-Laurvig-Bille. (Wikipedia febr. 2022).
 Sandholt er en gammel hovedgård, som ligger i Sandholt Lyndelse Sogn, nu Faaborg-Midtfyn Kommune. Hovedbygningen er opført i 1516 og ombygget flere gange. Godset er på 441 hektar. (Wikipedia febr. 2022).</t>
   </si>
   <si>
     <t>Larsen ønsker til lykke med Jens' fødselsdag. Jeppe kan nu gå, når man holder ham i hænderne.
 Johannes Larsen har været på jagt hos Vilhelm/Klaks. Johannes V. Jensen var med.
 Murerne arbejder på bryggeriet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vPi9</t>
   </si>
   <si>
     <t>Kjerteminde 16 Nov. 1936.
 Kære Lysse!
 Tak for Brevet. Det er en Skandale at vi glemte Jens’s Fødselsdag. Til Lykke med ham og alle hans Tænder og Færdigheder. I.A. Larsen er jo noget længere tilbage, han er vel nærmest paa samme Standpunkt som Jens var, da jeg rejste fra Båxhult, dog er han nærmere ved at kunde gaa, han gaar helt godt naar vi holder ham i Hænderne og forleden rejste han sig op uden at støtte sig til noget. Jeg har ligget nogle Dage af Forkølelse efter den Jagt hos Klaks forleden. Johs. V. var med, han havde været et Par Dage hos Grev Ahlefeldt paa Fjellebro for at se paa Bueskydning. Det regnede det meste af Dagen og der kom ikke megen Vildt for. der blev skudt 8 Harer og en Sneppe og 4 Fasaner hvoraf jeg skød de 3. Johannes V. kørte med os hjem om Aftnen men rejste allerede næste Middag til Kjøbenhavn. Jens og Lykke var her om Søndagen. Puf laa i Gaar af Forkølelse men er staaet op i Dag til Middag i Anledning af at Murerne er begyndt at mure hans Bryggeri og skal sætte Vinduer i i Eftermiddag. Else er i Byen, Nu kan jeg ikke hitte paa mere denne Gang. Det var Fandens at vi blev snydt for Bimse og Jens. Mange Hilsner til Jer alle sammen fra 
 Din Far. 
 P.S.
 Jeg skal til Klapjagt hos P. A. Kruuse paa Sandholt paa Onsdag.
 JL.</t>
   </si>
   <si>
     <t>1937-01-25</t>
@@ -11367,51 +11449,51 @@
 [nederst på arket er skrevet:] x) Nævnte Priser er Minimumspriser, hvilket vil sige, at det er den laveste Pris de maa udbydes til. [Indsættelser slut]
 Det er deres "Katalogpriser". Kommer der en virkelig køber og byder 4,500 eller 6,000 og vil staa ved det Bud saa er der et Forhandlingsgrundlag saa er der et Forhandlingsgrundlag ["saa er der et Forhandlingsgrundlag" overstreget], men den officielle Pris er stadig den førstnævnte og Du slaar ikke selv den Pris ned. Men vil Køberen byde en Underpris og staa ved den, at det ikke er en Stikkerpris ["at det ikke er en Stikkerpris" indsat over linjen] saa er det en anden Sag. 
 Jeg har løselig gaaet min Indtægt og Udgiftskonto igennem for næste Skatteaar (1938-39) og den stiller sig saaledes at jeg af mine Indtægter i Aar maa sætte ca. 16 à 20,000 Kr hen til Skattevæsenet naar alle Skatter i Kommune- Stats- Ekstra- og Merskat skal udredes. 
 Jeg kan næppe faa min Indtægt sat lavere end til 50,000 Kr. naar alle Udgifter er draget fra. Udgifter til Udstillingerne er ogsaa en artig Post, heldigvis har jeg alle Regninger og Bilag. Alene Transport- og Udstillings_forsikring_ udgør ca 1500 Kr. (Det er meget dyrt at faa forsikret naar det gælder Biltransport)
 Sen ["Sen" overstreget] Se nu om I kan faa noget ud af det, det gælder jo ikke Livet om I skal faa lidt mindre ind ved et Salg end I gærne vilde have, naar I har Brug for Pengene i Øjeblikket, og saa den officielle Prisstandard bliver opretholdt tilsyneladende. Send et Par Ord om jeg skal sende de to nævnte Billeder over. Det er muligt jeg kommer en lille Tur til Kjøbenhavn. Dels er der et Billede jeg skal se paa, det slaar Folder. Det er nok den gamle Historie at Madsen snyder for at sætte ordentlige Søm i. Dels vil jeg tale med en Specialist i Hudsygdomme. Jeg har nu i 4 Aar gaaet med Eksem paa Hænderne. Kan I skaffe mig Adressen paa en saadan, den bedste uanset Prisen.
 Men først maa jeg være rask, jeg har i den sidste Maaned været temmelig skidt af Influensa eller Roskildesygen eller den Weilske Syge eller noget andet. Altsaa paa Sengen.
 Mange Hilsener til Jer alle fra
 Far.
 Skulde Du være saa heldig at kunne vælge to Billeder af de fire ["af de fire" indsat over linjen] skal Du ikke vige tilbage derfor. Det ene kan i saa Fald være Trylles, til Hjælp til hans nye Orgel.</t>
   </si>
   <si>
     <t>1938-02-13</t>
   </si>
   <si>
     <t>Sallinge Kro</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Thora Cohn
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Karen Pilegaard
 Lars Pilegaard
 Valdemar Rørdam
 Jørgen Schou
 Karl Schou
 Marie Schou
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem baronessen og professoren var. Gudrun på Sallinge Kro kendes heller ikke. 
 Drude Jørgensen købte en samling af Johannes Larsens oliemalerier med motiv fra H.C. Andersens Den grimme Ælling til ophængning på Fyns Forsamlingshus.
 Else og Andreas Larsen fik i 1938 datteren Thora.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0771</t>
   </si>
   <si>
     <t>Astrid/Dis Warberg-Goldschmidt har det dejligt på Sallinge Kro. Hun nyder at høre fynsk tale igen og at møde søde mennesker. Måske skal hun en tur til Munkebo Kro og vil i så fald besøge Johanne/Junge Larsen.
 Astrid har besøgt Fyns Forsamlingshus og set Johannes Larsens billeder. Hun har også set Alhed Larsens stokroser og Karl Schous interiør med mor og barn på Stiftsmuseet. 
 På Ølstedgaard besøgte Astrid professoren, som læste højt af sine digte. Hun har været i Ryslinge og høre Rørdam samt på besøg på Erikshaab.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wsmJ</t>
   </si>
@@ -11440,52 +11522,52 @@
 Ja, du véd det vel, men jeg vidste det ikke – at Professoren er fuldkommen helbredet – han sagde selv, det er intet mindre end et Mirakel. Et forvandlet Menneske, en Rénaissance; en Mand, fyldt med Spiritualitet og sprudlende Livslyst, lykkelig – strålende, åh, Junge, noget så vidunderligt at opleve. Er noget så dejligt som at møde et lykkeligt Menneske, en helt afklaret Aand, der stråler et Lys ud fra et sådant Menneske, som det er en stor Lyksalighed at opleve.
 Og ved du, hvad hele Aftenen gik med? Han læste sine Digte for mig! Junge, han bliver berømt! De var pragtfulde – og han læste dem pragtfuldt – selv lykkelig over at have skabt dem; det var Vers i alle Tonearter, dybsindige, vise, dystre, dødsens - - om Døden – om Alderdommen – om Tungsindet – og om Livsglæde – Ungdom – Elskov – ”Synd”, Dyd – og så var der et ganske henrivende om den gamle Hankat, Rasmus, ja, du kan ikke tænke dig, hvor det alt sammen var sublimt – jeg var i den syvende Himmel. Naturligvis frydede det mig også, at jeg var den første, han læste dem for; og naturligvis frydede det ham at have så god en Tilhører!
 Ja, du kan tro, at det var en Aften. 
 Da Pigen skulde køre mig hjem (Regnvejr) – måtte vi jo bryde op i menneskelig Tid, han fulgte med i Bilen til Kroen. 
 I Aften er der Karneval på Kroen; jeg har hos Pilegårds lånt en pragtfuld, kongeblå Vadmelskjole fra forrige Aarhundrede, og et strålende Hovedklæde af tyk, rød, blomstret Silke. På Søndag skal jeg med dem i Ryslinge Kirke at høre Rørdam. I Søndags var jeg til Middag på Erikshåb, vi havde en yndig Dag – Vejret mild Solskin, Haven myldrede med Eranthis og Gækkeliljer. Tak for lovede Løg! husk dem endelig. I Fredags var jeg hos Baronessen til megen Filosofi – vi to alene, hun er nu sød. I Morgen er jeg bedt til at overvære Pølsestopning hos Fru Pilegård – senere til stort Pølsegilde. Ja, der er hver Dag noget, og jeg nyder det altsammen. Bliver så længe jeg kan – måske til 1’ Marts Axel synes så afgjort, jeg skal. 
 Hvor er det trist med Marejes Sygdom, det er da ikke noget alvorligt? hun ser ikke robust ud. Dejligt med Elses lille nye. Hils nu alle mange Gange – hvor herligt for dig at have den elskelige Bibbe! hils hende specielt. 
 Og at Vejen bliver lavet – og Lånet trækker op – 
 Tusinde Hilsner fra din Dis</t>
   </si>
   <si>
     <t>1938-04-25</t>
   </si>
   <si>
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Franziska  Erichsen
 Kirsten Hjorth
 Niels  Junker
 Drude Jørgensen
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Martin Larsen
 Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Axel  Müller
 Fritz Syberg
 - Vesterdal
 Thora Vesterdal
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Bents bedstemor og professoren var. 
 Udstillingsbygningen ved Odense Å hedder Filosoffen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0418</t>
   </si>
   <si>
     <t>Johanne Larsen ønsker tillykke med fødselsdagen. 
 Det er koldt og tørt, så Johanne er bekymret for høsten. 
 Kirsten/Pelle Hjorth er begyndt at komme på besøg, og det er hyggeligt. Pelle synes, at der er meget "vrøvl" hjemme hos hende selv. 
 Johanne og Adolph har fået lam og kalve. Drengene fisker, og de kan af og til sælge af fangsten. 
 Johanne m.fl. har været i Odense for at se Forårsudstillingen. De mødte et katolsk konfirmationsoptog. Johannes Larsens billeder var dejlige, men Johanne brød sig ikke om de fleste af Sybergs. Efter udstillingen besøgte hun Henning/Bror og Kirsten, og til sidst spiste de i Fyns Forsamlingshus. Her mødte de Professoren, som opførte sig mærkeligt og var sørgeligt forandret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vy50</t>
   </si>
   <si>
@@ -11495,51 +11577,51 @@
 Netes Datter, Pelle – hendes rigtige Navn er Kirsten, det er næsten Synd, at hun ikke kaldes ved det smukke Navn – har er ["er" indsat over linjen] begyndt at dyrke os; hun var her næsten hele Paasken og nyder det; hun lærer Tandteknik i Odense og slider ret haardt i det, og naar hun skal holde Ferie hjemme, kan hun ikke faa Fred for sin Far, som altid høvler om hende at hun skal bestille noget; hun kom med en Saddel, som hun havde laant for Paasken og ½ Fl. Akvavit, som satte Kulør paa 2 af vore Paaske.Aftensmader. Hun er en umaa
 2
 delig sød Pige; jeg ved ikke et Menneske som til den Grad falder sammen med Husets Psyke som hun; hun minder saa meget om os Søstre som unge; og saa ligner hun Bibbe saa mærkværdigt. Første Gang hun var her kom hun ind samtidig med Else (Puf) og de stod ved Siden af hinanden i Døren; da jeg havde hilst af med Else, sagde jeg til Pelle: men Gud, søde Bibbe, hvad staar du dog der for i Overtøj! Jeg maa jo ikke have set rigtig paa hende, og det var Aften med tændt Lys, men først da jeg vendte mig, kom hun efter mig og sagde ”men det er jo mig, Tante Junge. Var det dog ikke besynderligt? Naa, men det som jeg kom fra og som jeg vilde have fortalt om Pelle var, at hun havde sagt til Mary, ”Hvor I dog har det dejligt her, altid saa fredeligt og harmonisk”, og det var altsaa for at belyse, at ”alt staar vel til her”. Vi nyder hende meget, og det er saa morsomt at have en af sin egen Slags. Stakkels Pelle føjede til, da hun sagde det til Mary: hjemme er der altid saa meget Vrøvl. - - Vi har faaet 6 smaa Lam i Aar, det ene af Faarene fik 2 dødfødte, et fik 2, hvoraf det ene døde – lidt skal man jo altid have Uheld med, men 6 har vi da altsaa af 4 Faar og saa maa vi vel ikke klage – selv om det ene maa dækkes op af Bibbe, som for Resten har megen Glæde af sin Virksomhed med det. Vore Køer har kælvet godt og normalt og de tre var da Kviekalve; den ene af Tyrekalvene gav vi Mælk en 14 Dages Tid og den afgav dejligt Kød for hele Paasken – og endnu! Saa sparer vi at købe. Og de gode Drenge virker med deres Fiskeri i deres Fritid; de har købt Ruser og fanger mere end vi kan spise – forledes havde de 41 Torsk men undertiden kun en eller to. Saa vi svælger i Fisk, men nu har det ["t" i slutningen af ordet overstreget] et helt Hyttefad fuldt og skal have dem solgt. Vi kan saa sandelig ikke klage over vore 4 Børn, for de hænger i og gaar op i Arbejdet med Liv og Sjæl og er altid saa søde. Selv Tinge er bleven meget mere glad og jeg spørger mig selv med en stille ængstelig Hvisken, om der mulig skulde oprinde bedre Tider for ham. Han og Manse er nu saa gode Kammerater; det er rigtignok noget andet end før M. rejste til England. 
 Saa var der vores Odensetur i Gaar, den 
 3
 må Du høre lidt om. Vi skulde se Foraarsudstillingen derude i deres smukke lille Udstill.Bygning nede ved Aaen, omtrent ved det Sted, hvor ”Heden” (som de Barbarer nu har omdøbt til Sdr. Boulevard) begynder. Vi tog Morgen Rutebilen og det var straalende Solskin, men koldt jo. Vi spaserede fra Bilen ned over Albanitorv, hvor de mægtige Klokker i den katolske Kirke lige begyndte at runge; og saa tonede et Optog med katolske Konfirmander frem fra en Sidegade, forrest 4 udklædte Messedrenge med et el. andet i Hænderne (jeg husker ikke hvad) saa en gammel tyk Pater og efter ham en Skare Drenge i stiveste Konfirmandspuds, saa en tyk Nonne og efter hende en Skare hvidtklædte unge Piger i helt enkle hvide Kjoler, hvide Strømper og sorte Sko og med Slør – også hvide – som dækkede deres Overkrop; det var nydeligt og festligt. - - Efter en Omgang i den skønne Klosterhave langs med Aaen, hvor der stod et sort Svanepar med Unger, gik vi i Munkemose, hvor talrige Ænder Svaner og Gæs skulde beses og saa var det Tiden, hvor de lukkede op paa Udstillingen; vi havde i en Bagerbutik forsynet os med Smaakager og en Plade Succes, som vi nød i Munkemose, saa vi kunde være styrket til at bese Kunsten! Udst. var bedre end da vi var der for to Aar siden og der var smukke Billeder. Jeg glædede mig meget over 6 dejlige Billeder af Las, et fra den store Stue – Salen – paa Båxhult, de andre var Kjerteminde, Huset og Haven; å hvor jeg syntes de var bedaarende. Men saa var det til Gengæld smerteligt at se Sybergs Billeder; han maler helt anderledes nu, synes jeg. For to Aar siden var jeg betaget over at se to dejlige Landskaber men nu! Naar jeg undtager Tante Franziskas pragtfulde Skikkelse i en Liggestol var det hele saa underligt middelmaadigt, uldent og for mig at se uskønt, men de kan vel heller ikke blive ved! Jeg har ellers altid været en stor Beundrer af Sybergs Kunst. 
 Efter 1½ Times Betragtning af de 3 smaa Sales Indhold vandrer vi hen til Bror Klakses yngste ["Klakses yngste" indsat over linjen] og Kirsten. De bor i en lille henrivende 2 Værelses Kvistlejlighed i en [et bogstav overstreget] moderne Bygning i en lille Gade, Falen – tænk at et saa sjovt gammelt Navn har faaet Lov til at bibeholdes – der er Altan, hvor deres 
 4.
 lille Unge kan staa og sove; det var et yndigt lille Besøg; jeg synes altid det er saa morsomt at besøge smaa ny-startede Hjem; og det blev i Sandhed udbytterigt – for os! Vi drog af med et Sær blaat Chiviotstøj, et Par tykke graa Flonelsbenklæder og en Regnfrakke! Og saa til Fyens Forsamlingshus, hvor vi har tænkt os Muligheden af Drudes Nærværelse, men blev, som vi jo saa ofte bliver her i Livet, skuffede. Da Agraren havde givet helt godt med af Penge og jeg havde en Fem’er liggende fra min Rejse, bestilte vi flot Dineren: Suppe, Drudes berømte Suppe, Kyllingesteg med nye Kartofler og Agurkesalat samt Karamelbudding. Dertil 2 Paaskebryg! - - Jeg havde truffet Fru Junker – Dr. J.s Kone – paa Udst. og spurgte til Prof. Hun sagde, det blev værre og værre; han gaar og synger hele Dagen, saa han er permanent hæs, og Drude kan næsten ikke holde ham ud. Saa spurgte jeg Opvartersken paa F. For. , som jeg jo kender godt, og hun svarede næsten ligesaadan; han er, kunde jeg forstaa, en frygtelig Plage for Personalet derude, naar han kommer – og det gør han tit. Saa traf det sig, at han netop kom og efter at vi nogen Tid havde hørt ham larme inde i Buffetten, gik jeg derhen og spurgte, om han ikke kom og sludrede lidt med os. Han blev helt bevæget ved at se mig og dvælede meget ved at jeg ikke havde skrevet til ham; saa fik vi forøvrigt en rigtig dejlig Passiar, næsten paa en Time; han priste dig i høje Toner og sagde, at han havde fundet dig meget mere lødig end han havde tænkt sig efter at have læst ”Den synske”. Saa snakkede vi om mange andre Ting og Manse var meget imponeret over hans Klogskab og Intelligens; han blev bag efter ved med at komme tilbage til, hvor han dog var klog og blændende. Manse saa han jo for første Gang – nej anden maaske – saa han kan jo ikke dømme, men jeg, som har kendt ham saa godt og elsket ham saa højt jeg sørger jo over den uhyggelige Væsensforandring, der er sket med ham, saa smertelig forandret nej forgrovet, mener jeg; og saa denne trættende Hang til at fortælle Anekdoter, som han aldrig før har haft men som Drude har i saa høj Grad [”men som Drude har i saa høj Grad” indsat over linjen]. Men du og nu Manse har alligevel kendt ham for lidt til at se Forandringen. Gid han endda maatte blive ved status quo! Han skulde til Fødselsdag ude hos Thora Vesterdal, men tog en Vogn for at sidde hos os saa meget længere. Å Posten! Allerede! Ja saadan gaar det altid – at han er for tidlig paa den naar det kniber
 [Skrevet langs sidste sides venstre kant:]
 Tusinde Hilsner fra os alle til Jer alle. Tusind Lykønskn. Din Junge.</t>
   </si>
   <si>
     <t>1938-5</t>
   </si>
   <si>
     <t>Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Thora Cohn
 Adolph Larsen
 Jens Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Peter Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Franz Syberg
 Gudrun Syberg
 Ane Talbot</t>
   </si>
   <si>
     <t>Det har længe været tørke, men denne dag regner det. 
 Johannes Larsen er ved Fiilsø, hvor han maler akvareller. Han bliver der maj måned ud.
 En livligere brevveksling er en god idé.
 Eric og Margrethe/Gretel Bøttern har fået en søn.
 Franz/Trylle Syberg og Gudrun er blevet gift. 
 Else og Andreas/Puf Larsen vil fejre regnvejret med en malurtbitter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/x2mV</t>
   </si>
   <si>
     <t>[Fortrykt øverst på hvert ark:]
 ANDREAS LARSEN
 KJERTEMINDE
 [Håndskrevet i brevet:]
 Kære Lysse.
 Tak for det udmærkede Brev forleden. Det er rart at se, at I ikke har tabt Humøret i Tørken; men den er maaske ikke saa ødelæggende hos Jer som her. Agrarens var her iaftes, de skulde til at have Køerne paa Stald nu, og det er ikke mærkeligt, for der har bogstaveligt ikke været Græs iaar. De Ture jeg har kørt til Fiilsø har vist mig ["mig" indsat over linjen] at det stod lige skidt til paa Fyn og i Jylland. Men nu regner det. Imorges var der kommet 2 mm og op paa Formiddagen fortsatte det, saa der til Middag var kommet næsten 3. Kl 1/2 5 gik jeg ind fordi jeg var gennemblødt og siden har det
 2.)
 regnet jævnt godt; nu skal jeg gaa ud og se efter. Nu var der 10 mm, og det ser ud som der gerne vil komme 10 til, saa vil det da være en Begyndelse. Vi haaber det regner ligesaagodt hos Jer. - Far er ved Fiilsø, han var hjemme 3 Dage omkring 1 Maj men ellers har han været der siden ca 1 April. Han maler næsten udelukkende Aquarel og han regner med at være der ovre Maj Maaned ud. Jeg synes Dit Forslag om en livligere Brevvexling er rimeligt, men da Dit velskrevne af 13/5 var det første efter længere Tids Smalhals, saa videresendte jeg det straks til Far og Du maa derfor have mig undskyldt, hvis jeg ikke besvarer alle Dine Spørgsmaal. Om Øllet
 3./
@@ -11611,51 +11693,51 @@
 Warberg Larsen 
 Hareskov
 [I brevet:]
 Hareskov, Tirsdag Morgen 2/8 – 38
 Kæreste søde Junge! Ja, jeg må skrive igen til dig – Tak for dit lange udførlige Brev med alle Bilagene – som følger vedlagt tilbage. Det er en forfærdelig Historie, Junge, ja, en Tragedie, synes jeg, med så djævelsk raffinerede Komplikationer, at man næsten ikke véd, hvordan det kan gribes an. Men én Ting slog mig voldsomt ved Gennemlæsningen af Dokumenterne – Marys bestemte Udtalelse om, at hun ikke vilde lade Barnet vokse op på Lindøgaard og 2) at hun ikke havde ønsket et Barn. 
 Når Mary løber fra det hele, har hun virkelig ingensomhelst Ret over Barnet, som dog også er Tinges. Principielt synes jeg ganske vist, at Barnet skal være hos Moderen, men hvis hun vil være Sygeplejerske – så kan jeg ikke indse, hvorfor Barnet skal vokse op hos Mælkehandleren i Kerteminde - så er dets naturlige Opvoksested så sandelig hos Faren og den anden Bedstemor – dig! Særlig hvis Bibbe bliver hjemme, er det dog rimeligt, om du og Bibbe i Forening opdrager barnet, og man har dog vel Lov til at mene, at den Ordning også for den lille vil være den bedste! Det er den rent menneskelige Side af Sagen. Og juridisk er det dog klart, at Tinge skal have Retten, når Mary forlader ham. For alt i Verden må I da ikke gøre noget overilet med, at Tinge afgiver ”Forældremyndigheden” eller i det hele giver Afkald på sit Barn; det er de nu engang to om, og det kan Mary ikke uden videre bestemme over som hun selv synes; den største Part af Tragedien er hendes, men som du selv siger, så vidste hun på Forhånd, hvad hun gik ind til og hun må tage Konsekvenserne. Jeg forstår godt, I har Medlidenhed med hende, hendes Stilling er skrækkelig, det frygteligste af alt er ulykkelig Kærlighed, der er blot den lille Mildning ved det, at det som Regel går over! Men det kan ikke – nej aldrig – overses, mens det står på. Hvor er det godt, at både du og Bibbe er besindige Naturer (jeg regner ikke med Mandfolkene, dette er et udtalt Kvindeanliggende); I må da endelig sætte alt ind på; at der ikke foretages uoprettelige Ting – Skilsmisse etc – før Barnet er kommen til Verden; husk på, hvor det ofte kan forandre alting. Mary er sikkert utilregnelig nu, hvad hun jo også selv antyder; tro mig, hun vil engang fortryde det Brev til dig, også hun må lære at se Forholdet fra den anden Parts
 2)
 Synspunkt; det er hende, der må forsøge at finde sig tilrette med, at hun som en fremmed er kommen ind i Jeres sluttede Kreds – eller rettere, det burde hun have forstået, mens Tid er, nu synes det altså at være for sent, når Tinge kun er glad over at være bleven fri; der har vi så igen Kernen i det hele – den manglende Kærlighed. Jeg tror nu, Junge, at jeg har specielle Forudsætninger for at kunne sætte mig ind i Marys Følelser og hele Tankegang – gennem mit Ægteskab med Buf og Forholdet til hans Mor; helt sammenlignes kan det ikke, men alligevel er der sådanne Berøringspunkter, at jeg udmærket forstår hendes Adfærd; også jeg var dengang bundløs uretfærdig mod Bufs Mor, som jeg alligevel inderst inde altid beundrede og holdt af. 
 Og alt det med Selvstændigheden, ja, det kan enhver forstå; men der kommer det jo igen, at Mary vidste, hvad hun gik ind til. Jeg synes, at det arme Menneske er i et forfærdeligt Dilemma! og at hun er gået ind til en yderst kvalfuld og tung Skæbne, da hun begik det Fejlgreb på Trods af alt at gifte sig med Tinge – dér ligger den store og skæbnesvangre Fejl, og den er dog egentlig både forståelig og tilgivelig. Også dér har jeg personlige og bitre Erfaringer – også jeg giftede mig i sin Tid på Trods af alt med Alfred G.! 
 Gennem Lidelser og Erfaringer lærer man at føle dybt med de andre – selv om de laver tossede Ting, som nu Mary har.
 Og med dig, søde Junge! det er sindsoprivende Ting, du skal igennem med alt dette: Men du véd jo dog med dig selv, at Marys Beskyldninger og Insinuationer er uretfærdige og hovedsagelig dikteret af hendes øjeblikkelige Tilstand – hvad hun også selv antyder, så prøv på ikke at lade det nage dig for meget, for det er næsten ikke til at holde ud. Dette Brev skulle først og fremmest gøre opmærksom på, at det eventuelle lille Barnebarn ikke brutalt må fraskrives Jer ved ubetænksomme Underskrifter eller lignende. Ja, det vilde være godt Junge, hvis vi kunde trylle os til et hinanden et Par Timers Tid, for der var meget at tale om. 
 Tingene her ser ud til at ville glide harmonisk i Lave, og jeg har det meget bedre, selv om jeg stadig har lidt Bronchitis med deraf følgende Astma om Natten. I går havde jeg hele Eftermd. Besøg af den gl. Krokone – Middag i haven Kl 6 – hun var vældig sød, og hun købte for 16 Kr. hos Nus, (2 blå Glaskrukker med forgyldte Låg - ) til Gaver! 
 Tusinde Hilsner – vær ved godt Mod, søde Junge! Din altid Dis.
 [Indsat i venstre margen på sidste side:]
 Kære Junge! Sent iaftes fik vi pr. Telefon Meddelelse om, at Margrete Benson er død, efter at har været syg i 1 ½ Aar. Venlig Hilsen Axel.</t>
   </si>
   <si>
     <t>1938-12-29</t>
   </si>
   <si>
     <t>Thora  Branner
 Alfred Fly
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Janna Schou
 Christine Swane
 Lars Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0951</t>
   </si>
   <si>
     <t>Johanne C. Larsen takker for alle de mange julegaver. Hun har fået kvittering for de gaver, som hun selv har sendt.
 Laura/Bibbe Warberg Petersen og Johanne havde knoklet med en gris, hvorefter de skulle pakke gavekasser.
 Johanne og familien havde en hyggelig juleaften i den lavloftede stue. Hun fik som altid flest gaver. 
 Juledag kom Lars/Lasse Swane på ski og blev til den følende dag. Andreas/Puf og Else Larsen samt Christine/Uglen Swane kom på besøg i bil.
 Vejene har i øvrigt været lukket af sne. Johanne måtte transportere sine æg på en slæde. 3. juledag kunne Marie Larsen ikke komme til Kerteminde og deltage i Johannes Larsens fødselsdag. 
 Johanne havde det rart på Kerteminde Sygehus. Hun fik dog røntgenfotograferet foden, og der er ikke noget at gøre ved den smertende storetå. Hun har desuden haft et anfald i sin arm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/opQe</t>
   </si>
   <si>
     <t>[Skrevet med sort blæk på kuvertens forside:]
@@ -11770,131 +11852,271 @@
     <t>Andreas/Puf har været klar til at køre Johannes Larsen til Sverige for at se på traner. De to talte i telefon, mens Larsen var hos sin bror, men Larsen var træt og sulten og derfor umulig at få et svar fra. Senere fortalte Gudrun, at Larsen havde sagt, at han skulle arbejde på sine Fynstegninger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yT3u</t>
   </si>
   <si>
     <t>Kære Lysse. 
 Det var morsomt at høre Din Stemme i Formiddags og spændende med de Traner. Jeg har hele Dagen været spændt paa hvad det kunde udvikle sig til og da jeg havde fundet Vognens Passérseddel frem begyndte jeg at vente paa Fars Hjemkomst forat høre, hvordan han stillede sig for at tage Chancen til Tranerne ved et lille Sverigesbesøg. Men han kom slet ikke, først Kl ½ 7 ringede han, at han spiste hos Klakses. Jeg ringede straks derned i Fare for at forstyrre ham i Aftensmaden, men uheldigvis fik jeg ham førend de gik til Bords. Du ved hvordan han er naar han er træt og sulten: Det var umuligt at faa nogen Besked af ham, hvorfor jeg lod ham spise og ringede saa igen Kl. ½ 8, men fik først Forbindelsen Kl 8 og talte med Gudrun, som sagde at han lige var kørt. Jeg spurgte om han havde udtalt sig om Sverigesturen og hun fortalte at han havde sagt: ”nu var han kommet i gang med at tegne Fynstegningerne og man skal jo ogsaa en Gang imellem bestille noget.” Derfor ringer jeg ikke iaften til Höljeryd for jeg betragter det som afgjort, at han ikke vil afbryde sit Arbejde her. Han havde ogsaa paa Rørdam
 [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1940-10-03</t>
   </si>
   <si>
     <t>Lauritz  Brandstrup
 Marius Christiansen
 - Gosch
 Elise Hansen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Kabell
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ejvind Møller</t>
   </si>
   <si>
     <t>Elena og Johan Larsens nye søn var Johannes/Jonas Larsen. 
 En tegning af et vikingeskib optrådte på etiketten til en af de øl, som Andreas/Puf Larsen bryggede. Den omtalte sag må have handlet om hans ret til at bruge dette motiv. 
 Swinhoesfasan er en hønsefugl, der lever i blandt andet Taiwan (Wikipedia marts 2022).
 Det vides ikke hvad "den Clement" er.</t>
   </si>
   <si>
     <t>Johannes Larsen skriver tillykke med den nye søn.
 Jens Jensen er blevet kredslæge.
 Andreas/Puf har vundet varemærkesagen, men har fået en sror advokatregning.
 Johannes Larsen har fasankyllinger, en agerhøne, dværghøns mm. En ræv tog en edderfugl, hvorefter Andreas/Puf skød den. 
 Larsen har været på Langeland for at se på skarvkolonier. En skovrider gav ham en tobaksdåse, som har tilhørt Lauritz Brandstrup, og Andreas/Puf har fået den. 
 Familien har fået både ansjoser og sild, og de spiser også af de fisk, som Christiansen kommer med til odderne. 
 Johannes Larsen er blevet æresmedlem af Jagtselskabet Fiilsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/azsA</t>
   </si>
   <si>
     <t>Kjerteminde 3 Octbr 1940.
 Kære Lysse og Bimse!
 Til Lykke med den nye Søn! Jeg har været en Uges Tid i Kjøbenhavn for at faa gjort noget ved mine Tænder og var et Par Gange hos Elise. Jeg var ogsaa hos Johannes V’s der var glade ved at Jens var bleven Kreslæge i Kallundborg incl. Samsø; nu kan han jo nemt sejle til Kjerteminde. Jeg traf ogsaa Dede hos Magisterens. Puf vandt den Varemærkesag ved Sø og Handelsretten og Gosch blev dømt til at betale Sagsomkostningerne med 150 Kr. hvad der jo er som en Skræder i Helvede da Sagførerne skal have 800 K. deraf 400 til Ejvind Møller, som jeg traf hos Johs V. og fik til at tage Kunst for Beløbet. Naar Du ikke har set min Skrift siden Februar er det ikke min Skyld. Jeg har bl.a. skreven 2 Breve til Dig i Septbr, det ene d. 25/ [”25/” overstreget] 4/9. Lad mig vide om Du faar dette? det er jo ærgerligt at betale den dyre Porto naar Brevene ikke bliver besørgede. Vi har faaet et nyt, graat Gulvtæppe i Dagligstuen og lagt Resterne af det gamle i Trappestuen. Vi havde en Dværghøne der gik i Haven med 2 Svinhoefasankyllinger og en Agerhønekylling, den sidste en Hane der er saa tam at den kommer naar jeg kalder og spiser af Haanden, den er nu voksen og næsten helt i Voksendragt, men jeg lukkede dem ind i Volieren da jeg rejste til Kjøbenhavn. For ca 14 Dage siden tog en Ræv en Ederfuglehun her i Haven og vi satte en Saks hvor den havde slæbt den gennem Hegnet, der sad et dødt Pindsvin i den om Morgnen. Om Aftnen satte vi Saksen igen efter at have lukket Gæs og Ænder ind ved Bassinet og uden at jeg vidste om det satte Puf sig op i Lysthuset med Bøssen og skød Ræven paa Gangen ud for Bassinet, Skindet er nu i Odense hos en Bundtmager. Til Lykke Bimse med Staalvasken og den fynske Pige ja og Vej og Baad og Aal og Gedder. Lad mig bare faa den Clement herover. Jeg var en Gang i Sommer paa Langeland for at se en Aalekragekoloni ved Tranekær Slotssø, der har været der de 3 sidste Aar, der var et Par og Tyve Reder i Elletrær ved Søen, men der skal have været omtrent dobbelt saa mange i Fjor, en Del af Redetræerne var fældet
 2.
 i Vinter. Skovrideren der bor ved Siden af den gl. Skole kom jeg til at snakke med om gamle Brandstrup, og da han hørte jeg havde Sønner der røg, gik han ind og hentede en nydelig Mahogni Tobaksdaase som havde været Br.s og som han sagde havde staaet hos ham i mange Aar og ventet paa en Efterkommer af gl. Br.. Puf blev meget glad ved den. alt dette har jeg vist skreven om før. Ogsaa at jeg fik en Hilsen fra Jer gennem Kabell, der ringede op da han kom hjem. Samme Mand rejste jeg sammen med hjem fra Kjøbenhavn og fik en Del mere at vide deroppe fra bl.a. at der ingen Fugle var i Aar. I Forgaars var jeg med Christiansen ude paa Jagt ved Lille Viby vi saa 3 Harer og fik de 2 og han forærede mig den ene. En Gang i Sommer fik vi en hel Del ægte Ansjoser, vi lagde en Krukke fuld ned i spansk Salt og ligger den nu i Olje og de smager som italienske Sardeller. Vi har ogsaa faaet lagt nogle fortrinlige Sild med baade Krydder og Spegesild. Vi har ogsaa spist en Del af de ægte Ansjoser stegt og kogt og de var gode paa begge Maader. [Tegning] det er en fin Fisk med store Øjne og spids Næse med Overbid og næsten cirkelrund i Gennemsnit. Vi har i det hele Taget spist en hel Del af det Christiansen kommer med til 0dderne, især smaa Makreller og Brislinger og Hornfisk. Jeg har vist ogsaa fortalt Jer at jeg er bleven Æresmedlem af ”Jagtselskabet Fiilsø.” Men jeg har ikke været derovre siden. Nu kan jeg ikke hitte paa mere i Øjeblikket, men hvis I faar dette og jeg faar Svar skal I faa Brev igen. Mange Hilsner fra Puf og Else som jeg ogsaa skal ønske Jer til Lykke fra i Anledning af den nye Dreng; og mange Hilsner til Jer allesammen fra 
 Jeres JL.
 Afs: Johannes Larsen
 Kjerteminde
 Danmark</t>
   </si>
   <si>
     <t>1941-11-03</t>
   </si>
   <si>
     <t>Palle -
 Esben Hansen
 Drude Jørgensen
 Peder Kruuse
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Salle
 Eric Struckmann</t>
   </si>
   <si>
     <t>Drude Jørgensen havde Larsens billedserie, "Den grimme Ælling", hængende i Fyns Forsamlingshus, som hun bestyrede.
 Johannes Larsens bror, Vilhelm, boede på gården Rørdam. 
 Afslutningen på brevet mangler.</t>
   </si>
   <si>
     <t>Før Ingeborg Nielsen Vesterdal, g. Jørgensen (Drude) døde, havde hun besluttet, at det beløb, som salget af Johannes Larsens billedserie, "Den grimme Ælling" indbragte, udover hvad hun selv havde givet, skulle deles mellem Larsens sønner og to andre. Andreas (Puf) har fået sine 3000 kr. Esben Hansen undersøger, hvordan Johan (Lysse) kan få sine penge tilsendt.
 Struckmann har været på besøg, og han var underholdende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/K0nP</t>
   </si>
   <si>
     <t>Mandag 3 Nov 1941.
 Kære Lysse.
 Vi to har faaet 3.000 Kr hver. Som Du vel ved fra Fars Breve er Drude død nu sidst paa Sommeren. Hun havde bestemt, at det som Billedserien "Den grimme Ælling" indbragte mere end hun havde givet for den, skulde deles i lige Dele mellem Palle, Salle, Dig og mig. Det blev altsaa 3.000 til hver. Dine er sat ned i Kerteminde Sparekasse indtil vi hører nærmere fra Dig. Vi var alle 3 til Frokost hos Palle og Else i Lørdags hvor vi fik overrakt de 12 Plovmænd. Far skulde videre til Rørdam paa Jagt, Else og jeg tog hjem om Aftenen. Det var en grundig Frokost med 5 Slags Snaps foruden Bitter; der var kun Salle og hans Kone og Fru P.A. Kruuse foruden os. - Det er vist vanskeligt at sende Penge over til Jer nu, Esben vilde undersøge Mulighederne herfor. - Ja nu er Tiden gaaet saa jeg maa fortsætte med en ny Dato: 19/11.
 Vi har haft Besøg af Struckmann. Han var herlig. "Kære Hr Johannes Larsen, det er med ubehersket Glæde at jeg siger ja til en Snaps". Og lidt senere ved [et overstreget ord] en Lysholmer: "Ja, med ubehersket Glæde og foldede Hænder sætter jeg denne herlige Drik tillivs". Og saadan gik det i det uendelige. Da han vilde byde mig en Cigaret (vi sad straks overfor hinanden) rejste han sig og gik [resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>1942-11-11</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Thora Cohn
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Axel  Müller
+Meta -, pige i huset hos Johanne C. Larsen
+Sofie -, pige i huset på Lindøgaard 1942
+Ellen  Sawyer
+Ane Talbot
+Albrecht  Warberg
+Conrad Warberg
+Else Warberg
+Karen Warberg
+Marie Warberg
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>"Jeg har stridt den gode strid, fuldført løbet og bevaret troen." Paulus' 2. brev til Timotheus, kap. 4. 
+"I dem har jeg ikke behag". Prædikerens Bog 12,1.
+Else Warbergs pigenavn var Brandt. 
+"Lases": Johannes Larsen blev kaldt Las. Lases er medlemmerne af hans husstand, hvilket vil sige ham selv, Andreas/Puf og Else Larsen og deres børn, Ane, Thora og Jeppe Larsen. 
+Et saltkar fra Ensomhed: Laura og Albrecht Warberg (Johanne og Astrids forældre) boede de første år af deres ægteskab på gården Ensomhed i Heden på Fyn. 
+Else Warbergs brors datter og hendes søsters sønner kendes ikke. Martha West samt datteren fra Hedengaard er også ukendte. 
+Karen Warberg blev kaldt Nina. Hun og hendes søstre blev desuden med en fællesbetegnelse kaldt Titterne.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8405</t>
+  </si>
+  <si>
+    <t>Det er trist, at Astrid/Dis Warberg stadig er syg, og at hun ikke kan stole på sin læge, som oven i købet er nazist.
+Johanne/Junge Larsen har haft travlt med brevskrivning og med at brodere en sengeforligger til Ellen Sawyer samt en pude til Laura/Bibe Warberg. Til jul kommer Marie Larsen, Ellen Sawyer og måske Laura.
+Andreas/Puf og Else Larsen samt Erik/Tinge Warberg Larsen var med til Else Warbergs begravelse. De fulgtes med en masse fra Elses familie i rutebilen. Døtrene/Titterne serverede smørrebrød, og derefter drog man til kirken. Præsten kaldte i sin tale Else for en "lady". Efter kirken blev der serveret en treretters menu.
+Johanne/Junge Larsen havde sendt en krans. Det var godt, at Else slap herfra nu, for hun led. Datteren kunne desuden snart ikke holde til mere pasning og manglende nattesøvn. Johanne holdt meget af Else, og de skrev sammen.
+Johanne har haft Johannes, Andreas og Else Larsen til middag; dyreryg. Hun havde fundet sit fineste porcelæn frem.
+Johanne kan ikke forstå, at Axel Müller kan holde ud at høre radio en hel aften. - Hun har sat mørklægningsgardiner op.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gNWA</t>
+  </si>
+  <si>
+    <t>Lindøgaard 11_te_ Nov. 1942.
+Kæreste lille Dis.
+Hvor er det dog kedeligt, at du saadan bliver ved med at være syg; hver Gang jeg faar Brev fra dig, er det en slem Overraskelse at se Blyanten, for jeg har hver Gang gaaet med Forestillingen om, at du forlængst var i Oden igen; jeg er jo nemlig, som du skrev om det straks, gaaet ud fra at det var en Influenza-Forkølelse og en saadan faar jo en Ende, men det maa altsaa være noget andet mystisk - Maveforkølelse lyder da ganske fjollet, men Galde forstaar man sig jo ikke paa, jeg mener hvordan det optræder; jeg synes det er noget kedeligt noget, lille Dis; man vil dog altid gerne vide Besked med, hvad man ligger for og ikke nøjes med bare Symptomerne. Det er meget slemt, at I, som har saa forfærdelig meget med Sygdom, ikke har en Læge, som er dygtig, og som I kan have Tillid til. Bare det, at han er Nazist maa jo svække ens Tillid til ham - det er ikke de gode Elementer, der gaar den Vej. Tak for dit lange Brev, du sanker gloende Kul paa mit Hoved - jeg burde have skrevet noget oftere, især nu da du er syg, men hvis du vidste, hvor jeg har skrevet i den senere Tid, især til Bibbe, men Tante Elses Død gav mig ogsaa saa meget Skriveri og saa har jeg maset med noget Sytøj, der skulde være færdigt. Vil du høre om det? Jeg har taget mig sammen til at sy en Sengeforligger til Elle til Jul; samme Mønster som den Pude, jeg lavede til dig, og der er 60 Firkanter og Sofie, som skal sy Foer paa for mig, spurgte efter det, da hun gerne vil have det fra Haanden; saa kom jeg i Tanker om, at lille Skipper, som er syg, da ogsaa skulde have noget syet og saa masede jeg videre med en Sofapude, (samme Slags) som nu er færdig men mangler Monteringen - hvilket næsten er det værste, fordi der jo er Grænser for det Materiale, man kan finde i sine Gemmer. Ved Siden af er der jo denne stadige Flod af Stopning og Lapning; landbrugsarbejdende Mandfolk er sene at sy om! Men som altid, lille Dis, Undskyldninger er Anklager, og jeg føler min Samvittighed over for dig sort. 
+Dejligt, at du var saa glad ved Æblerne, men du kommer ogsaa til at betragte dem lidt som en Slags i god Tid Julegave - Forsendelser nu om Dage tager til ens Portemonnaie; og saa er det et Ord, at du nøjes med at sende mi_g et Julebrev - hvis du da kan overkomme det, for som du siger, Julen nærmer sig med raskere og raskere Fjed, og der er meget at lave. Muligt faar vi tre her til Julen: Marie, Elle og Bibbe - den sidste dog meget tvivlsom. _Hvis de kommer alle tre, haaber jeg inderlig paa mildt Vejr, for vi har kun to Senge, strengt taget kun een, da den ene er Sofies, og med Sengeklæder er det meget smaat: men hvis Bibbe ligger paa Divanen her, hvor der er Varme, gaar det vel. 
+Det var rigtignok godt, at du skrev straks til Titterne, det haaber jeg de andre ogsaa har, som jeg har ["har" overstreget] underrettede. For Resten har jeg faaet en Fornemmelse af, at de klarer 
+2/
+sig bedre end man paa Forhaand skulde have tænkt; jeg har talt mange Gange i Telefonen med dem og ved Begravelsen var de saa rolige og - det man kalder "fattede" - mente Else. Puf, Else og Tinge var med til Begravelsen; du kan tro, jeg var Puf taknemmelig fordi han satte igennem, at de tog derned, skønt Titte og Nina jo straks sagde, at det skulde foregaa i dybeste Stilhed; det er ingen nem Rejse, for skønt de kun var dernede i 5 timer, kunde Puf og Else ikke gøre det paa een Dag, men maatte overnatte i Odense, og de var dog begyndt Turen Kl. 7 om Morgenen! Saadan er Forbindelserne nu om Dage. Der var et helt lille Selskab fra Odense med den Rutebil, der gaar lige forbi Skovridergaarden: Nete, Martha West, Lis (T. Elses Broderdatter) og 2 af hendes Søstersønner, som ogsaa hedder Brandt med Koner og endnu en Familie - en Datter fra Hedengaard; kaldte Far hende ikke Stilken? De kom derned ved halv 1 Tiden, og de gode Titter havde et stort Kaffebord m. et mægtigt Fad Smørrebrød. Saa fulgte de Tante Else op til hendes sidste jordiske Plads ved Siden af Onkel Conne; næsten over alt paa den ret lange Vej til Svindinge var der strøet Gran og Blomster; alle Vegne stod Folk ved Vejen ved Huse og Gaarde for at slutte sig til, og da de kom derop, stod der et helt Menneske-Hav (tror jeg, Tinge udtrykte sig). Skønt de ikke havde averteret var hele den store Svindinge Kirke fuld!! Og saa holdt Præsten (som mærkelig nok, Tinge syntes var saa sympatisk, mens Titte og Nina ikke bryder sig om ham) en Tale som var een stor Hyldest til Tante Else - om hendes Godhed og om alt hvad hun havde været for Befolkningen. Han sagde en Gang i Talen " - - jeg vil helst bruge det engelske Udtryk og sige: hun var en lady - -" Tinge vilde ogsaa citere noget andet i Talen og begyndte: han talte ogsaa om, at Paulus skrev til sin Ven - -? Timotheus, sagde jeg Ja! men hvordan var det nu, noget om Striden, hvorpaa jeg omgaaende sagde: "jeg har stridt den gode Strid og fuldendt Løbet." Tinge var usigelig imponeret over min teologiske Viden! Tinge kom hjem Kl 8 1/2 om Aftenen, cyclende fra Odense og fortalte mig indgaaende om det altsammen. Han havde de trykte Salmer med, som for Resten forsvandt paa en gaadefuld Måde, før jeg fik dem at se - det kaldte Tinge "Programmet"! De havde faaet en dejlig Middag da de kom tilbage, fin Suppe, som Tinge sagde, Peberrodskød Æblekage, Kaffe med store rigtige Cigarer, det hele saa imponerende. Og saa kom Tinge Gang paa Gang tilbage til hvor de dog havde været søde og tiltalende, hele den Brandtske Slægt, næsten mest Lis. Og Nina ringede mig op Dagen efter og sagde "hvor va_r Tinge dog sød" saa varmt til mig - "og Tak for det altsammen"! En Skuffelse var det mig, at de ikke havde naaet at se Kransene, hvilke der var fra hvem og det var Nina ogsaa saa ked af, men det havde været umuligt; kun ganske faa var bragt til Skovridergaarden og ved selve Begravelsen var der jo ikke Tid til at se paa hver enkelt. Jeg - personlig - havde sendt en stor Krans med 
+3.
+hvide Krysantemum hele Vejen rundt (7 Kr.) Else havde besigtiget Kransene, før de blev sendt. Agr. og Drengene en med brogede Blomster; Elle selvf. og Lases, saa der var 4 fra denne Gren af Familien. Nu haaber jeg du har faaet et nogenlunde Billede af det hele.
+Det var en stor Lykke at T. Else døde _nu, dels laa hun og led saa meget ondt - de Dage var i Sandhed kommen for hende, om hvilke man maa sige med Prædikeren: de behager mig ikke! og dels var Titte ved at bryde sammen af Overanstrengelse, Mangel paa ordentlig Nattesøvn og Mangel paa at ville tage Hensyn til sig selv. Allerede i Sommer sagde Martha West en Del derom, og Nina havde sagt det til Else ved Begravelsen, at Titte kunde ikke have holdt ud ret meget længere. Men alligevel sørger vi jo, vi som elskede hende saa højt, og som har følt hendes uendelige Godhed, hvad vel jeg især kan tale med om. Vi stod hinanden meget nær, lille Tante Else og jeg; vi saas ikke meget, det var to Aar siden, jeg havde været der sidst, lige efter at jeg havde ligget paa Odense Sygehus, men mange var de Breve vi havde vekslet og saa uendelig meget Kærlighed var strømmet mig i Møde fra de Breve. Underligt nok Dis, men det at du ikke tog derned i Sommer gav Stødet til at vi tog derned, for da jeg mærkede Ninas Skuffelse over det, sagde jeg til mig selv: vi maa derned - og de 50 Kr. til Bilen blev præsteret og jeg fik sagt Farvel til hende; jeg vidste jo, det var sidste Gang, jeg saa hende. 
+Lad mig nu fortælle om noget mere morsomt: vi havde Selskab i Gaar! Manse have købt et Dyr af Klaks, da han sidst var paa Jagt dernede, og Lases blev inviteret til at spise Dyreryg. Jeg var spirrende af Nervøsitet over at skulle stege Dyreryg til saadanne Feinsmekkere; men saa blev den saa fuldendt god, saa saftig og mør og dejlig. Alt hvad jeg har af gamle fine Sager kom frem, de gamle Saltkar fra Ensomhed, den fine gamle Syltetøjsassiet og Sukker og Fløde Stellet, som Forældrene fik til deres Bryllup af Andenlærerens i Tranekær og som Mor forærede mig det Aar, Far var død. Naar du kommer her igen (til Sommer?) skal du rigtignok se paa mit fine Glasskab og hilse paa dem af de gamle sager, som jeg har. - - Først fik vi en Ostepind med 4 Slags Ost, arrangeret nydeligt af den gæve Metha, som jeg jo fik igen til Novemb. dertil Snaps! Stemningen kom straks i Orden! Saa Dyreryggen med min sidste Ribsgelé, der var fra i Fjor, i Aar kunde vi ikke sylte Gelé. Dernæst henkogte Pærer m. rigtig Flødeskum. Rigelig med Bajere. Du kan tro, det hele var godt, baade Mad, Anretning og Stemning. Den lille Stue var saa yndig og godt opvarmet. Billeder hængt op og godt med Blomster. Det er sjældent, synes jeg, vi laver noget, som er vellykket i alle Ender og Kanter. Las var saa sød! Bare det, at de vilde komme og øjensynlig kom med Glæde og kostede den dyre Bil (20 Kr) var os en stor Vederkvægelse. 
+Vi har det godt alle fire. Fra Bibbe venter jeg saa smaat Brev i Dag for at høre hvordan det gaar med Rekonvalesent-Ferien, om hun kommer eller ikke; man er jo som en Karklud efter den Sygdom - Træthed er det mest overvejende Symptom i den Sygdom - saa jeg synes ikke, de kan forsvare at lade hende gaa i Arbejde uden Reconvalesens, men sidst, da hun skrev, var Forhaabningerne svunden ind; nu faar vi se. 
+Hvor kan et Menneske holde til at høre Radio hele Aftenen igennem, det ulykkelige Menneske! Ja, er det ikke det, jeg altid har sagt de Apparater ødelægger Hjemmene! Dit er da ødelagt som Hjem betragtet, hvis alle Aftner, som skulde være sødmefyldte, forvandles til een uudholdelig Pine. Læser Axel aldrig? Det passer daarligt med al hans Kultur-Ambition. - Gid du dog nu maa være rask, den sidste Febermelding lød da bedre! I Gaar var der jo kun 14 Dage til Juleaften og man vilde gerne lave lidt. 
+[Indsat øverst s. 1:] Vi faar vist ikke Bøde, denne Gang, haaber vi kan klare den den i Fremtiden, men det er jo ikke nemt i dette store Hus. Vaskehus, Gang o.s.v. man raver i Mørke. Sovekamret har jeg faaet mørklagt med tykke Gardiner. Saa Farvel søde Dis og god Bedring med Sygdommen. Gid du snart var i Orden. Tusind Hilsner fra din Junge.</t>
+  </si>
+  <si>
+    <t>1943-02-02</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Kamma Balslev
+Burmeister &amp; Wain</t>
+  </si>
+  <si>
+    <t>"Kaj-Lykke": Man må antage, at Janna Schou havde en kæreste ved navn Kaj. Han kendes ikke. 
+Ordet hørse kendes ikke.
+B &amp;amp; W blev 27. jan. 1943 bombet af otte britiske fly, idet man fra engelsk side mente, at fabrikken solgte dieselmotorer og andet materiel til Tyskland. Otte personer blev dræbt og 68 såret, da bomberne udover fabrikken ramte det omkringliggende beboelseskvarter. (Nationalmuseets hjemmeside: Bomber over Danmark, sept. 2026). 
+Laura/Bibbe Warberg var i efteråret 1942 indlagt med gulsot. 
+Pensionatet: Daisy Bergs mor, Wilhelmine Berg (en søster til Laura Warberg) drev et pensionat i Gothersgade, København. Noget tyder på, at Daisy Berg overtog driften efter moderens død i 1936. 
+Konsul og vingrosserer Thor Andersen købte i 1942 Frederiksgave (Hagenskov Gods' hjemmeside, sept. 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8410</t>
+  </si>
+  <si>
+    <t>Det er mærkeligt, at Janna har smerter efter svulstoperationen. Johanne/Junge C. Larsen har ikke haft ondt efter sådanne indgreb - kun af at ligge på ryggen. 
+Johanne medsender en tegning af den nyindrettede stue. Ellen Sawyer har været på besøg og beundret det hele.
+Johanne håber, at Meta kan finde ud af at bruge det nye komfur energirigtigt. 
+Ved Astrid om det var en fejl, da B &amp;amp; W blev bombet?
+Johanne takker Axel Müller for, at han vil sende udenlandsk tobak. 
+Johanne giver gode råd hvad angår modning af flæskekød.
+Marie Balslev, f. Sperling, har skrevet, at Nicoline Balslev er udskrevet, og Vilhelm Balslev får lysbehandlinger.
+Erik/Tine Warberg Larsen har det godt og arbejder for sin bror på gården. Laura/Bibbe Warberg har ingen kræfter efter sygdommen. Nonnerne lod hende ikke holde fri, da hun blev udskrevet.
+Adolph/Agraren Larsen har fået en god appetit.
+Daisy Bergs tyske mand er blevet arresteret, efter at han havde opsagt en tysk kvinde på pensionatet. Johanne vil skrive til Daisy.
+Adolph og Johanne køber aldrig kød. De laver alt kødmad selv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bz0K</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+4 Febr. 1943
+besv. 15 Febr.
+[Med kuglepen på kuvertens forside:]
+30-3-2001
+18-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard, Dræby St, Fyen
+[I brevet:]
+Lindøgaard. Tirsdag d. 2-2-1943.
+Kære lille Dis!
+Tak for dit gode lange Brev, det var pænt af dig at skrive igen. Det er jo dejligt, at det gaar godt med Janna, men jeg kan ikke forstaa, at hun har Smerter; jeg har dog paa mine Hospitalsophold oplevet en hel Del Svulst-Operationer, og jeg synes altid, de sagde, at naar først Bedøvelseskalamiteterne var ovre, havde de ikke Spor af Smerter. Men alle Svulster er jo ikke ens, det kan jo være at Æggestok-Sv. er særlig smertefuld. At maatte ligge paa Ryggen er slemt for mange, jeg ved hvad jeg døjede, da jeg i 4 meget lange Uger maatte ligge paa min Ryg, og da jeg endelig fik Lov til at ligge paa Siden, havde jeg ikke Kraft til at vende mig - og der var dog kun 102 Pund at vende. Er det Gentofte Sygehus, hun ligger paa, det er det vel. Hils hende saa meget fra mig, det lille Skind - dog, naar man oplever en Kaj-Lykke, er Sindet jo i Orden. Nu gaar det nok fremad med raske Skridt, men 3 Uger er jo en lang Tid. Jeg er meget imponeret over alle dine Besøg hos hende, hun kan rigtignok sagtens - desværre kunde jeg jo ikke yde Bibbe noget i den Retning i hendes 5 Uger, men hun havde da for Resten Besøg nok. 
+Tak for din store Interesse for alle vore Nyordninger. Vi er henrykte over det alt sammen, kan du tro. Jeg har nu lavet et Rids, men Forholdet er ikke godt, Møblerne fylder for lidt, der er ikke slet saa meget Gulvplads, som jeg har lavet, men du ser i hvert Fald Sofaens Plads - jeg har forsømt at skrive: til højre - helt oppe ved den modsatte Væg. Elle var her i Søndags; hun kom et Kvarter over 12 og mente hun var i god Tid til Middag - desværre havde vi spist Kl. 11, da Metha skulde med Toget til Odense, men til alt Held havde vi levnet Middagsmad og jeg fik varmet 3 Stk. Medisterpølse med Rødkaal og Tilbehør og Desert. Hun var helt ovenud begejstret over Stuen og i det hele taget overvældet over alle vore Nyanskaffelser; det var saa morsomt. Det er dette at vi nu har en rigtig Stue at hygge os i med flere af vore pæne Ting og ikke bare en lille Folkestue med umagelige Træmøbler. Ja, det er en Begivenhed for os. Komfuret er stillet op - i Lørdags - og det makker i enhver Henseende ret. Jeg hørser med Metha, at hun skal lægge godt mærke til det, saa hun lærer Reguleringen, hvilket jo er Fidusen, saa der kan spares Brændsel; hvis hun er ligegyldig med det, spares der jo ikke saa meget; men Intelligens er jo ikke hendes stærke Side, saa det skal nok knibe med det - jeg maa vist hørse videre nogen Tid endnu. - Radioen er udmærket, og vi kan følge med i Begivenhederne alle Steder fra. Du gode Gud, hvad der sker! Vi er meget spændt paa, men kan ikke faa at vide om Burmeister &amp;amp; Wain blev bombet eller om de rent ud tog Fejl og kun ødelagde den uskyldige Sukkervarefabrik. Hverken du eller Mornine, som jeg lige har haft Brev fra, giver os Oplysning om det. D. danske Pr. fra London mente vist, at de havde bombet den store Samlehal (den store Glasbygning) men passer det?? Det var jo for at stoppe for Eksporten af Dieselmotorer til T. at de satte det i Scene. Skriv, hvis du ved noget om det.
+Jo, tusind Tak, hvis Axel virkelig vil have Ulejlighed med at skaffe og sende Tobak - dog ikke dansk, som vi selv kan faa, men ikke godt kan ryge. Ellers alt andet. Hvis det skulde være muligt at faa rigtig grovskaaret Pibetobak hvad jeg selv jo helst ryger, var det jo herligt, men tillige andet finskaaret; Manse jublede ved Tanken, Brugsforeningen faar saa uhyre lidt hjem nu. Vi vil helst have det sendt mod Efterkrav, men forøvrigt, hvad der er nemmest for Axel - Pengene skal blive sendt omgående. Sig Axel tusind Tak, vi vil være ham saa taknemmelige.
+Jeg kan desværre ikke raade dig med Flæskestegen og kender kun Hamburgerryg af Navn, men hvorfor kunde den ikke hænge? Naar vi slagter, har vi Stegene hængende i Ugevis. Svøb et enkelt Stk tynd_t Tøj (gl. Gardin) om den og hæng den op ude paa Muren; naar den ikke vil længere - hvilket jo er en Skønssag - saa dyp den i en Gryde kogende Vand; efter endnu nogle Dage, kan man halvstege den
+_2.
+hvorefter den atter kan ligge nogle dage - altid under Tilsyn - paa den Maade kan man have fersk Kød længe, vel at mærke ved Vintertid, og saa bliver det saa dejlig mørt af saadan en Behandling Dette skrives for en anden Gangs Skyld, for den Steg, du skrev om, har du vel allerede taget under Behandling; hvis du har lagt den i Saltlage, saa lad den ikke ligge ret længe, ikke over et Par Dage, og saa skal den endda vandes godt ud - 3-4 Dage. Men det er lettere, hvis man har det i Hænder, end at udtale sig skriftligt om det.
+Jeg havde Brev fra Marie Sperling for et Par Dage siden; Line er nu udskrevet og kommer på et Rekreationshjem i Hornbæk; noget lettere Sygeplejearbejde er sikret hende. Vilhelm, som p.t. faar Lysbehandling i Kbhn. havde haft Brev fra sin Kone - der er jo deres Gaard, der hedder Brogaard? - Over Br.g. var der forleden udspillet en Luftkamp, flere Bomber faldt i Nærheden og en mindre Gaard fuldstændig udslettet. Her er ikke videre hyggeligt i Danmark, heller!
+Tak for din Forespørgsel til de to Børn; jeg synes, Tinge har det saa udmærket for Tiden, nu har han i lang Tid været i konstant godt Humør, altid glad og saa livlig. Han er ikke meget nede i sit Hus, er her baade om Dagen paa Arbejde og om Aftenen, naar vi sidder hyggeligt i vor gode Stue og læser. Naar Arbejdet skal gøres dernede, gaar han derned. Han faar 50 Kr. i Løn af Manse - det er jo ingen høj Løn, men den Tid han bruger til sit eget, gaar jo ogsaa fra. - Om Bibbe ved jeg ikke stort for Tiden, hun har taget Ferie (med min Sanktion) m.H.t. at skrive hjem; al den første Tid passede hun kun sit Sygeplejevæsen, havde ikke Spor af Kraft til nogetsomhelst andet, og nu tænker jeg mig, at hun har skrevet Jule-Takke-Breve. Jeg tror ikke, hun skrev et eneste Julekort i Aar, det arme Barn, hun havde simpelthen ikke Kræfter til noget. Elle havde haft Takkebrev fra hende hun havde skrevet, at hun travede Ture og at hun syntes det var det, der gav hende de bedste Kræfter. Jeg har lige sendt hende lidt Æbler, et Par Vaskeklude, som jeg havde hæklet, mine Gummistøvler, som jeg aldrig kommer til at passe mere med de hævede Ankler, der følger med Sygdommen, og lidt andet, saa nu hører jeg nok fra hende. Gid hun snart maa være helt i Orden igen. Tænk, at de lod hende arbejde i lige over 3 Uger, da hun kom hjem, uden at give hende en Fridag, mens en anden af Kammeraterne havde haft 3 Fridage i den Tid. Den Søster der, har behandlet hende skandaløst; Bibbe er ikke underkastende nok, saa hun er bleven sur paa hende; Bibbe tager nu det hele med oprejst Pande og uden at kny eller blive sur - den Glæde skal hun ikke ha', siger Bibbe. Nu mangler der kun 1 1/4 Aar, saa er hun færdig med at være Elev. Hun er kommen bag ud med Læsningen deroppe og har hidtil ikke haft Kræfter til at indhente det forsømte; men hun naar det saamænd nok igen, naar hun først tager fat. Det var rigtignok en lang Snak om Børnene. Om Agraren er at melde, at han har faaet saadan en abnorm god Appetit, og da det næsten al Tid har skortet saa meget paa det, tager jeg det for gode Tegn. 
+Mon du har hørt, at Daisys Mand, som jo er Tysker er bleven arresteret af d. t. Værnem. og ført til Tyskland, "til en uvis Skæbne", skrev Mornine. Daisy er sikkert allerede ude af sig selv, det lille Skind; jeg forsømte hende som saa mange andre med en Julehilsen; jeg vil nu gerne skrive til hende, men jo kun med svage Hentydninger af det skete, man ved jo aldrig, om de har hendes Post under Opsyn. Grunden var, at han havde opsagt en tysk Dame, der boede i Pensionatet!! Det lyder nu saa fjollet, at jeg tror, det i Virkeligheden er for at faa Arbejdskraft derned til, naar de gør den Slags.
+Mon jeg fik gjort rigtig Rede for Stegen - nej, du kan ikke stege den, naar den har være i Saltlage, men udvandet og kogt er den jo ogsaa dejlig f. Eks. med Grønlangkaal eller hvad andre Grønsager, man har. navnlig hvis den ogsaa ryges - men altsaa alligevel vandes ud. Saa bliver det vel nærmest som saltet, røget og kogt Skinke, hvad der jo er vidunderligt, vi faar det bare aldrig, da det forekommer os at være for lidt sparsommeligt; vi spiser alle vor Skinker som Karbadeflæsk eller Spegeskinke - altsaa blot skaaret af som den er; ogsaa til Paalæg er saadan en saltet og røget - men ellers saa - Skinke jo uvurderlig. Er det ikke pudsigt, vi køber aldrig Kød, jeg kan da ikke huske, naar vi sidst har købt Hakkekød, det eneste vi kan tænke paa at købe. Du vil vel sige, hvad faar I saa til Søndag Middagen. Det magre af Grisene vander vi ud (Kødet skæres i Skiver, ellers kan det ikke udvandes nok), og saa laver vi Frikadeller af det; det er en god Sønd.mid.m. og saa har vi alt vor henkogte Grisemad og Vildt. Hvis vi her paa Landet ikke havde vore Grise at leve af, gik den ikke. - Hvis der ikke sker noget særligt, hverken her eller der, saa varer det noget inden du hører fra mig, for jeg maa tage mig sammen og faa de Breve fra Haanden, som jeg skylder, og Bibbe har jeg jo altid at sørge for. Hils Aksel saa meget og tusinde Hilsner til dig selv. Din Junge
+[Indsat øverst s. 1; på hovedet:]
+Fik T. A. K. og d. biodynamiske Selskab ikke købt Frederiksgave? Vi saa for nogen Tid siden at det var købt af en eller anden, men maaske dækkede navnet de to Selskaber. S.u. 
+[Grundplan af et rum inkl. inventar er tegnet på et separat ark. På tegningen øverst er skrevet:]
+Lille Bogreol Tobaksbord Tobaksbord Hjørnesofaen Bord Min Lænestol
+[Langs venstre side:]
+Vindue Vindue Kurvestol Vindue Sybord Stol Kurvestol Konsol m. Radio
+[Langs højre side:]
+Taburet Bogreol
+[Underst:]
+Mit gamle Skrivebord Dør Gangen Kakkelovn</t>
   </si>
   <si>
     <t>1943-10-21</t>
   </si>
   <si>
     <t>Birgit Brandstrup
 Ebbe Brandstrup
 Ellen Brønsted
 Thora Cohn
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Holger  Møller Hjorth
 Ellen  Sawyer
 Arne Schwark
 William Schwark
 Elly Svarrer
 Ane Talbot
 Andreas Warberg, Albrechts far
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Epikuræer: Ifølge den græske filosof Epikurs lære (o. 300 f. Kr.) opnår mennesket den fuldkomne lykke ved at nyde livets glæder (Den Danske Ordbog). 
 Det vides ikke, hvad Elly Svarrers mand hed. 
 På Faldengård nær Otterup på Fyn boede Christine Mackies datter Agnete/Nete med sin mand, Holger. Agnete blev bortadopteret efter fødslen, men hun og den biologiske familie bevarede kontakten.</t>
   </si>
   <si>
     <t>Christine Mackie undskylder, at hun ikke forlængst har skrevet tak for afskriftet af Elisabeth/Putte Mackies brev. Det var sødt af Johan/Lysse Larsen at sende Elisabeth et telegram. Christine havde ikke hørt fra datteren i otte måneder, men hun fik nu med næsten et års forsinkelse to breve fra USA, og alt er vel. 
 Andreas/Dede Warberg fyldte 60 i juli, og Christine havde ikke råd til at komme til ham og deltage i festen. Andreas sendte så 40 kr., og Christine lånte 60, og hun havde nogle dejlige dage i Jylland. Derefter tog hun til Kerteminde. Johanne var meget syg og lå stort set bevidstløs hen, men pludselig kom hun sig og sad i sengen og røg en cigar. Efter Kerteminde-turen besøgte Christine en veninde i Odense, og til sidst tog hun til Agnete og Holger på Faldengård. Holer var lige så utålelig som altid. 
 Andreas/Puf Larsen har haft sine børn med på en heldags sejltur, som var stor succes. Derefter roede Jeppe Larsen Christine en tur.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PCEm</t>
   </si>
   <si>
@@ -11973,51 +12195,51 @@
   <si>
     <t>Johannes Larsen kom godt hjem, men han havde glemt, at man skulle have adgangskort til Storebæltsfærgen. Han slap dog med skrækken.
 Larsen har gæslinger og ællinger.
 Frk. Kjær havde ikke råd til at give 300 kr. for akvarellen, og hun fik den for 150.
 Larsen returnerer (rationerings)mærker.
 Ruderne i Elses forældres lejlighed er smadret, da Fyns Stiftstidende blev bombet. En bankdirektør og en trælasthandler er blevet skudt som hævn for likvideringen af en stikker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YyR5</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 27 Maj 1944.
 Kære Grevinde! Glædelig Pintse!
 Jeg kom godt hjem i Gaar, men der var Held i det, jeg havde nemlig glemt at der var noget der hedder Adgangskort til Færgen og blev stoppet da jeg skulde ind og visiteres. Har De Færgebillet? blev jeg spurgt og da jeg lukkede min Pung op, blev der straks sagt Værsgo! Mens jeg sad og spiste den medbragte Madpakke i Rygesalonen lagde jeg Mærke til at alle Passagerer gik omkring med et grønt Mørke og spurgte min Sidemand, hvad det betød, det var Adgangstegnet, og da jeg bemærkede at saadan et havde jeg ikke, svarede Vedkommende at saa havde jeg været usædvanlig heldig. Der gik nu et Lys op for mig. Da jeg lukkede min Pung op havde Kontrolløren straks faaet Øje paa min Garantiseddel der tilfældigvis havde nøjagtig samme grønne Farve som Adgangstegnet. Hvis jeg var bleven stoppet skulde jeg have gaaet i Korsør til om Aftnen. Alt staar godt til her. Der er 3 raske Gæslinger, der kun har den Fejl at de føler sig mere knyttet til Mennesker end Gæs, hvis Aarsag Forældrene særlig Moderen efter Haanden har mistet Interessen for dem. I Gaar kom den anden Graaand med 8 raske Ællinger mærkelig nok er de 2 helt gule og bliver altsaa hvide, det rigtige Vejr til dem i Dag 23º og sløret Solskin og stille. Frk Kjær ringede i Morges og meldte at hun havde faaet Akvarellen, men at Du havde glemt at sige hende Prisen, hun lød temmelig rystet da jeg sagde 300, mere end 150 havde hun ikke Raad til og Piben havde der været budt hende 1000 Kr for. Det endte med at jeg lod hende faa den for 150 under Løfte af ikke at sige det til nogen. Jeg vedlægger nogle Mærker der i Dag er kommen tilbage fra Knuthenborg + de Byttemærker Frk. Egeberg forsynede mig med og som jeg ikke fik Brug for paa Grund af Smørrebrødspakken. Tak for Laan! Da jeg kom hjem i Gaar var Else i Odense i Anledning af at alle Ruderne i hendes Forældres Lejlighed var røget paa Grund af Schalburgfolkene havde bombet Fyens Stifttidendes Ejendom skraas overfor. De havde desuden sprængt 3 Forretninger i Kongensgade og skudt en Bankdirektør og en Trælasthandler, altsammen fordi der Dagen før var aflivet en Stikker, den Portner vi læste om i Toget. Mange Hilsner og Tak for sidst. Jeg skal ogsaa hilse fra Else, Puf og Børnene Din hengivne JL.</t>
   </si>
   <si>
     <t>1944-07-04</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone</t>
+    <t>Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marius Christiansen
 R.A. Christophersen
 Thora Cohn
 Johanne Giersing
 I.G. Jacobsen
 Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Vilhelm Larsen
 Christine  Mackie
 Dagmar Madsen
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Ester -, pige i huset hos Johannes Larsen
 Anna Louise Syberg
 Ernst Syberg
 Franz Syberg
 Gudrun Syberg
 Hans  Syberg
 Lars Syberg
 Ane Talbot</t>
   </si>
@@ -12039,51 +12261,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/3dkp</t>
   </si>
   <si>
     <t>1) Kerteminde d. 4/7 1944
 Kære Ugle og Rie!
 Mange Tak for jeres Breve og jeres mange Forsendelser, jeg er meget glad for Tallerkenerne og Fadet, vi trængte saadan til begge Dele og Las er glad for Glassene, han skriver nok selv; og sikken en Flothed med Rulleskøjter, Ane havde faaet et Par, men hun fik de ny og Jeppe de gamle og begge var meget glade, han er allerede den dygtigste, Ane er ikke saa ihærdig til at lære, naar hun ikke kan straks, taber hun Modet. Heldigvis er hun vedholdende med Svømningen, hun faar Undervisning i Aar igen og bliver meget rost af Lærerinden, hun opholder sig næsten hele Dagen ude paa Badeanstalten, der er heldigvis meget lavere i Aar, hun kan næsten bunde ved Broen. Jeppe og Thora opholder sig ved Badehuset hele Dagen, vi har faaet lavet en Bro, som Jollen ligger ved. I Haven foregaar en Masse, vi har haft en Gartner gaaende nu i 2 Maaneder foruden at Puf har været der hele Tiden og der er ryddet vældig op alle Vegne, fældet udgaaede Træer og Hylde og Elme, som stod allevegne, Køkkenhaven i fin Stand og alle Plænerne klippet med Maskine, bare det giver Arbejde til en Mand den meste Tid. Men jeg glemmer det vigtigste, jeg har faaet en Pige i sidste Øjeblik efter at jeg havde opgivet fuldstændig og indrettet mig paa at være alene med Grete til lidt Hjælp, denne er fra Aarhus og Veninde med Christiansens Pige og er gennem hende bleven anbefalet Pladsen, hun har ikke været i Huset i et Aar, men lader til at være helt flink og omgængelig og ihvertfald en stor Hjælp. Her var en kort forinden, som jeg havde telefoneret til efter en Annonce, hun havde Masser af Tilbud og forlangte 175 Kr, var 20 Aar og kunde daglig, men vilde gerne lære finere Madlavning, jeg gik ind paa alt, men hun ringede næste Dag, at hun havde taget en anden Plads, det er et formeligt Kapløb, naar der er en eller anden Form for Hushjælp i Udsigt. Iøvrigt har vi haft en temmelig bevæget Tid, Far, Mor og Kæreste skulde jo komme til Pinse, men 
 2) umiddelbart forinden blev Fyns Stiftstidende bombet, hvorved en Mur væltede ind i Fars Kontor og i Lejligheden blev naturligvis alle Ruder knust og Glasskaarene fløj rundt og ødelagde forskelligt, alt i Vinduerne røg ned paa Gaden og ikke mindst, de fik alle 3 saadan et Chok, som Mor ihvertfald ikke har forvunden endnu, jeg var der Dagen efter. Bulteriet var ubeskriveligt, der havde ligget en Bombe i Passagen og den havde raseret samtlige Ejendomme i den Grad, at alle Døre og Vinduer var slaaet til Pindebrænde, Butikkerne var fuldstændig raseret, Varerne laa og flød paa Gaden som iøvrig var dækket af et tykt Lag af Glasskaar og Murbrokker, hvorimellem Folk gik og ledte efter deres Ejendele, fra Etagerne øste de ustandselig Spandevis af Skaar og Ragelse ud af Vinduerne ned paa Gaden, de bliver ikke beboelige i flere Maaneder. Mor, som jo var sluppet meget naadigt gik og græd og jamrede og kunde slet ikke faa fat paa noget, Far og Kæreste var graa i Ansigterne af Træthed, de havde ryddet op fra Kl 2 om Natten og gik i susende Gennemtræk fra alle de aabne Dør og Vinduesaabninger. Imidlertid fik de da slaaet Pap og Brædder for og kom ned Pinsedag, men rejste allesammen næste Dag for at komme hjem og faa Ruder i, det maatte Mor saa vente paa i 5 dage og de andre opgav definitivt enhver Tanke om Ferie, nu skulde alt takseres og interimistisk ordnes og Kæreste kom langt bagud med Kontorarbejdet, der var jo ikke Ro eller Fred til nogetsomhelst. Deres Telefon var den eneste som duede, saa den brugte alle og Cigardamen, som havde Fars tidligere Butik maatte installeres hos dem og er der da endnu og dele sin Smule Tobak ud, det giver jo en masse Uro. Saa kom Mor da endelig herned, men gik Glip af nogle dejlige Dage og et Par Dage efter kom den næste Bombning, som ikke gjorde saa megen Ravage hos os, men var til Gengæld mere sindsoprivende, Mor var jo heldigvis her, hun klappede helt sammen da jeg kom ned og fortalte det og vilde trods kraftige Protester derind. Der var ikke sket noget videre, for de havde været 
 3) saa forsynlige at sætte Vinduerne paa Klem, saa de fløj op i Stedet for at sprænges, men en stor Ejendom paa Hjørnet af Vestergade og Klaregade var brændt og J.G. Jakobsens Bagside og Guldsmed Christophersens Baghus var ødelagt, saa det var jo paa nærmeste Hold, Kæreste troede, hendes Trommehinder var sprængt, hun kunde ikke høre længe efter, Kontorruderne, som de omsider havde faaet i efter at have gaaet i Mørke i 8 Dage med det dejligste Solskin udenfor, var naturligvis røget igen; Mor blev saa inde om Natten og da bombede Danskerne et Par Fabrikker i Byens Udkant og saa kunde de ikke afvente Schalburgernes næste Modsvar, alle flygtede fra Byens Midte, Far og Mor fik i Huj og Hast et Klædeskab med Tøj, en Kuffert med Sølvtøj o.lign. anbragt ude omkring og tog herned om Aftenen, og siden har Mor saa boet i Sommerlejligheden og Far og Kæreste er rejst frem og tilbage Morgen og Aften, der var ikke eet Menneske i deres eller de tilstødende Ejendomme i den Tid, men der er ikke sket noget og nu er Folk begyndt at flytte ind igen og de var besluttet paa at rejse hjem til 1 Juli skønt vi godt kunde huse dem med 2 ledige Pigeværelser, men saa i Tirsdags blev Mor syg med Hoved og Halspine og Onsdag laa hun med 40,1 og var meget daarlig med en rygende Angina, Torsdag var hun ved Hjælp af Piller lidt bedre og Fredag flyttede vi hende i Ambulance herop, de skulde jo ud af Lejligheden til Lørdag, hun vilde absolut hjem, men det var jo den rene Elendighed at faa hende derud og ligge, Kæreste blev hernede for at passe hende og heldigvis dukkede saa Ester (Pigen) op Torsdag og gik i Arbejde Fredag, det lysnede svært paa det hele. Lørdag kom saa Far om Eftermiddagen og en Kusine til mig, hvis Forældre var taget til København, hun skulde være taget om til dem Lørdag, men kunde altsaa ikke komme afsted og var muttersalene og vi havde saa en helt rar Søndag, Mor var meget bedre og lidt oppe og Vejret var ogsaa
 4) dejligt, ganske vist var vi til Besses Begravelse paa Drigstrup Kirkegaard om Eftermiddagen, det var meget sørgeligt, hun havde lige været paa Pilegaarden, heldigvis naaede alle hendes Søskende hertil til Begravelsen trods en Masse Genvordigheder, Trylle og Gudrun vidste ikke engang om Meddelelsen om Tid og Sted for Begravelsen var naaet frem til dem. Trylles 40Aars Fødselsdag skulde have været fejret i Morgen med hele Familien og os, det bliver der ikke noget af nu, de fleste er rejst ved første Lejlighed hjem til deres Familie, sikke ogsaa Tilstande, Gudskelov de ikke bor i København. 
 I Dag er Mor rejst, og nu haaber jeg de faar nogenlunde Ro, hun kan ikke tage meget mere, men hun var utaalmodig efter at komme hjem og hygge lidt om dem, der ser jo ud af [ulæseligt ord] efter Rystelserne. Her er fredeligt, men vi følger spændt Begivenhedernes Udvikling, kun Las tager til Klax Fødselsdag Puf vil nødig tage herfra og desuden havde vi paa det Tidspunkt, da vi sagde nej, ingen Pige. Vi var paa Lindøgaard forleden, Tante Junge havde det forbausende godt, men ingen derfra tager til Rørdam, mon du faar Held til at komme over, vi skulde have Mornine i denne Maaned, men nu ved vi jo ikke hvordan alting gaar. 
 Nu tror jeg ikke, der er mere at berette, jeg er ogsaa bange for, det snart er ulæseligt, saa jeg vil slutte med Tusind Hilsner til jer begge fra
 alle her og jeres Else</t>
   </si>
   <si>
     <t>1944-09-09</t>
   </si>
   <si>
     <t>HC  Andersen
 Preben Frank
 Peter Hansen
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Mogens Lorentzen
 Carl Nielsen
 Kai Nielsen
 Fritz Syberg</t>
   </si>
   <si>
     <t>Filmen, som Johannes Larsen medvirkede i, kendes ikke. 
 Det vides ikke, hvilket hæfte Johannes Larsen sendte, men muligvis er der tale om et eksemplar af tidsskriftet Danmark, som Johannes V. Jensen havde bedt Johannes Larsen skrive en artikel om Kerteminde til.
 Christa Knuth sendte ved en tidligere lejlighed en sikahjort, som Larsen-familien spiste. Skindet må nu være blevet garvet. 
 Johannes Larsen kendte flere ved navn Niels Hansen.</t>
   </si>
   <si>
     <t>Johannes Larsen har medvirket til en film baseret på "Hvad fatter gør", og han fandt projektet temmelig håbløst. Han er glad for sin nye hund. 
 Larsen sender en kvittering og et hæfte.
 Skindet af sikahjorten er blevet ordnet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/h6rr</t>
   </si>
   <si>
     <t>Kjerteminde 9 Septbr 1944.
 Kære Grevinde!
 Endelig faar jeg et ledigt Øjeblik. De to sidste Dage har jeg været i Store Viby for at blive filmet af en Mand der hedder Preben Frank og som laver en Film sammen med Mogens Lorentzen. Den er bygget over H C Andersens Eventyr ”Hvad Fatter gør er altid det rigtige” og saa er der indlagt en Del fynske Berømtheder H C Andersen, Carl Nielsen, Kai Nielsen, Syberg Peter Hansen o fl. og hvor jeg altsaa optræder som den eneste nulevende, staaende og malende ved et Gadekær foran en Mølle, der gaar rundt og spiller en Rolle ved Fordelingen af Kunstværkerne, og hvis Du kan begribe noget af det er Du klogere end jeg er. En lille Pige kommer løbende med en Gaas og ser paa at jeg maler, det er den Gaas der skal byttes med en Høne. I Gaar var det saa mørkt at han maatte kassere hele Optagelsen og saa maatte jeg jo der ud i Dag igen. Jeg er vældig glad ved den lille nye Hund; det er en køn lille Hund, meget livlig og med smukke Bevægelser. Hermed en Kvittering som Du kan give Din Godsforvalter. Pengene fik jeg Dagen efter at vi havde talt i Telefonen, Postbudet havde været med dem, men var gaaet igen da der ingen var hjemme, Dagen før altsaa. Det er en sløj Boghandler Du har, naar han ikke en Gang gider skrive til Forlaget efter et Hefte, men her er altsaa et. 
 Vi har lige nu faaet Skindet af Sikadyret fra Nyborg formedelst 10,75 Kr. Jeg skal hilse fra Else og Puf, og saa maa Du hilse dem alle sammen derovre mange Gange, og mange flere til Dig selv fra
 Din hengivne
@@ -12111,53 +12333,50 @@
   <si>
     <t>Johannes Larsen har været til klapjagt hos Adolph Larsen. Han arbejder på 13 oliebilleder og et bomærke til en sparekasse. Om formiddagen maler han, og om eftermiddagen går han tur med hunden og skriver breve. 
 Det er dejligt, at Christa og hendes bror kan lide svaneakvarellen. Og godt, at Elisabeth er glad for dværghønsene.
 Seks forretninger i Odense er blevet bombet, og Ulrik Dircks er blevet skudt.
 Øhlenschlæger Johansen har været på besøg for at lave film om Larsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bFM2</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [I brevet:]
 Kjerteminde 13 Novbr. 1944.
 Kære Grevinde
 Tak for Dit lange Brev. Jeg haaber at Du nu er sluppen over Forkølelsen Her har vi det godt. Forrige Søndag var jeg til en lille Klapjagt hos min Broder Skovrideren og blev der et Par Dage saa jeg kom hjem i Onsdags. Jeg har en Masse Bestillinger i Gang, 13 Oliebilleder og et farvelagt Bomærke til en Sparekasse i Nr Aaby, som jeg i Forvejen har lavet et do i sort og hvidt. Jeg maler hver Formiddag og om Eftermiddagen gaar jeg en Tur med min nye Hund og sætter mig saa til at skrive Breve naar jeg kommer hjem, Folk skriver og spørger om de mærkeligste Ting, Dette her var planlagt til i Lørdags men det naaede jeg altsaa ikke. Jeg bliver mere og mere glad ved Hunden, den udvikler sig godt i alle Retninger og tegner til at blive en Skønhedsaabenbaring. Det glæder mig at Du og Din Broder synes saa godt om den Svaneakvarel, det er jo altid spændende med en Bestilling, hvordan Modtagerne stiller sig til Resultatet. Det er ogsaa morsomt, at Elisabeth er saa glad ved Dværghønsene, det har jeg meddelt Christiansen. Der er jo ellers vældig gang i Schalburgtagen for Tiden i Torsdag bombede 6 større Forretninger i Odense deriblandt Svaneapoteket og skød cand farm Dirks, saadan en pæn og tiltalende Mand. Det gaar jo ogsaa stærk i Aalborg, Odens og Svendborg. Her var en Mand forleden og filmede mig. Det er en Øhlenschlæger Johansen i Store Hedinge ham med Finsen Filmen, der har fundet paa at filme en Del Malere og Forfattere til Opbevaring for Eftertiden
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-12-22</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Anne Marie -, i huset på Lindøgaard
 Niels Iuel
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Franz Syberg
 Agnes Taaning
 Grete Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jensen og Kaj var.
 Tornøes Hotel ligger og lå i Kerteminde. 
 Malerens er Johannes Larsen, hans søn, svigerdatter og børnebørn. De boede sammen på Møllebakken i Kerteminde. 
 Ladersen var Lars Christian Balslevs kælenavn. De af hans voksne børn var interneret i Frøslev-lejren p.gr.a. deltagelse i modstandskampen. Han tilsyneladende også.</t>
   </si>
@@ -12222,118 +12441,118 @@
 Båxhult
 Långaryd
 Sverige.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 Danmark.
 [I brevet:]
 Kjerteminde 12 Aug 1945.
 Kære Lysse!
 Tak for Brevet, det morede eller rettere glædede mig at høre om Dammen o.s.v. Og jeg glæder mig til en Gang at komme op og se det Hele, naar det nu bliver overkommeligt at rejse igen. I Morgen kører jeg med Dydensborg op til Hostrup-Schultz i Kongsø og bliver der en Uges Tid og saa er jeg bedt op til Kaas Hovedgaard, paa ubegrænset Tid men det bliver nu ikke mere end til en Uges Tid. Jeg har ligget i godt 3 Uger af et væmmeligt Hold i Ryggen d.v.s. jeg har afbrudt Sengelejet et Par Gange, men maatte i Seng igen. Ellers har vi det godt alle sammen, for Tiden er Mornine her men rejser i Morgen til Faldengaard. Mange Hilsner til Jer allesammen ogsaa fra Mornine der sidder her. 
 Onkel Victor døde et Aar før Eric.
 Din Far.</t>
   </si>
   <si>
     <t>1947-06-07</t>
   </si>
   <si>
     <t>Christa Knuth
 Søren Krage
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Ellen  Sawyer
 Christine Swane
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Johannes Larsen takker for sidst. Christa Knuth og han fandt ikke Søren Krage, men tog så til Marie og Christine samt på kro. Larsen overnattede på Knuthenborg og tog derefter hjem. 
 Der er kommet en del fugleunger i volièren. 
 Larsen har haft stor familiemiddag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VdrO</t>
   </si>
   <si>
     <t>Kjerteminde 7 Juni 1947.
 Kære Lysse og Bimse.
 Tusind Tak for den dejlige Tid paa Båxhult. Grevinden og jeg forsøgte at finde Søren Krages i Lillerød, det lykkedes os at finde deres Hus, men tomt, vi fik oplyst hos Naboen at de var rejst til Kjøbenhavn. Saa kørte vi til Birkerød og bestilte Kaffe hos Uglen og Marie og kørte saa hen til Kroen og spiste Aal i Karry og derfra hen til Uglen og Marie igen. Vi drak Sodavand ved Storstrømsbroen og kom til Knuthenborg Kl. 7,15. Jeg blev der næste Dag over og rejste saa hjem Torsdag hvor Puf og Else hentede mig i Svendborg. Det regnede godt den Dag, Torsdag altsaa, d.v.s. paa Lolland, paa Fyn var der kun kommen et Par mindre Tordenbyger. Her staar alt godt til. I Volieren var den ny Sidensvans helt kommen sig. Kanariefuglen havde 3 halvstore Unger og Dværgvagtlerne fik udligget i Gaar, men kun 3 Unger, 2 Æg var ubefrugtede og i det ene en død Unge. Dompapperme bygger, og Anden kom i Gaar med 2 Ællinger. Jeg ser det ser ud som 20 men Nullet hører til det ovenover befindtlige og altsaa 2 Ællinger. I Aftes havde vi Elle, Junge og Dis med Mænd til Middag. Første Klasses kogte Rødspætter, Tarteletter med Kød og Champignons og Islagkage. Jeppe ligger i Sengen med Feber, men i Dag har han det helt godt. Jeg skal hilse fra Puf og Else og Børnene. Endnu en Gang Tak for sidst
 Jeres JL.</t>
   </si>
   <si>
     <t>Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Ellen  Sawyer
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Johannes Larsen skrev 7. juni 1947 (samme dag) også til sønnen Johan/Lysse Larsen og dennes kone. Af dette brev fremgår det, at de tre svigerinder, der var på besøg, var Johanne Larsen, Ellen Sawyer og Astrid Warberg Müller. Den ene mand, der var tilstede, må have været Axel Müller, gift med Astrid. Ellen Sawyer havde ingen mand, og Johanne Larsens mand var Johannes Larsens bror, Adolph Larsen, så Larsen ville nok have præsenteret ham sådan og ikke som "den ene med Mand".</t>
   </si>
   <si>
     <t>Johannes Larsen takker for en god tur. Hjemrejsen gik godt. 
 Fuglene har det fint, og flere af dem har fået unger. 
 Tre af Larsens svigerinder har været på besøg til en god middag. 
 Larsen glemte at give Christa Knuth smørrationeringsmærker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gUgO</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth 
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 7 Juni 1947.
 Kære Grevinde.
 Tusind Tak for Kørsel og Gæstfrihed! Det var en dejlig Tur. Jeg havde en behagelig Hjemrejse. Færgen laa i Rudkjøbing saa jeg kunde gaa ombord med det samme og sætte mig til at læse i den medbragte Bog. Puf og Else var i Svendborg og vi kørte med det samme, det havde ikke regnet noget videre paa Fyn, men vi kørte hjem langs med en Tordenbyge som vi ikke fik noget af. Her stod alt vel til med Undtagelse af at Jeppe stadig ligger, men i Dag har han det helt godt. Alle Fuglene i Volieren har det godt. Kanariefuglene har 3 halvvoksne Unger. Dværgvagtlerne fik 3 Kyllinger i Gaar og Dompapperne bygger. Graaanden kom i Gaar med 2 Ællinger. I Gaar bestilte jeg ingen Ting og i Dag skriver jeg Breve, der laa jo en Del Korrespondanse, da jeg kom hjem. Vi havde 3 af mine Svigerinder den ene med Mand til Middag i Aftes og fik bl.a. nogle pragtfulde kogte Rødspætter med Smør og Persille, a propos Smør, saa glemte jeg nok at aflevere Mærker paa Knuthenborg, men jeg skal snakke med Else om hvor mange jeg skal sende Dig. Mange Hilsner og endnu en Gang Tak fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1947-07-12</t>
   </si>
   <si>
     <t>Laszlo -
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Astrid Møller
 Emma Overgaard Nielsen
 - Petersen, dyrlægefrue
 - Petersen, sygehuset
 Ellen  Sawyer
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er svært at læse, om den engelske pige var 14 eller 19 år. I 1947 var der ca. 500 ungarske børn på ferieophold på Fyn (Arkiv.dk, juli 2023). 
 Det vides ikke, hvem Jørgen og Dorthe var. 
 Martin/Manses angst for, at Adolph/Agraren skulle "gaa". Adolph Larsen var kvartalsdranker, og ind imellem fik han et "anfald" og forsvandt i dagevis. 
 Mette, Eivind og Asger: Se Astrid Møller.
 Else og Andreas/Puf Larsen var i England og Skotland, hvor Andreas Larsen skulle lære noget om ølbrygning.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2464</t>
   </si>
   <si>
     <t>En engelsk pige har boet hos Johanne og Adolph Larsen nogle dage.
 Johanne Larsen har været nogle dage hos Ellen i Kerteminde. De havde gæster til kaffe flere gange. Det var dejligt at gense Astrid/Trisse Møller.
 Else og Andreas/Puf Larsen bliver meget forsinkede på deres hjemtur fra England og Skotland.
 Det er svært at tage stilling til Slesvigsspørgsmålet.
 Johanne skriver betragtninger om stormagter som fx Tyskland.</t>
   </si>
@@ -12347,51 +12566,51 @@
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen
 [I brevet:]
 Lindøgaard 12te Juli 1947
 Kære lille Dis!
 Tak for dit Brev! hvor du dog altid oplever meget, men jeg har saamænd ogsaa oplevet en Del i den senere Tid. Hvor er det dog mærkeligt, at saa at sige altid naar jeg skal have Brev af Sted til dig, kommer Posten en Timestid før han plejer; i mit sidste Brev naaede jeg ikke at faa alt fortalt. Den engelske Pige: en Dag da jeg kom op i Stuen sad Bibbe og telefonerede og Manse stod afventende ved Siden af. Jeg kunde ikke begribe, hvad det drejede sig om. Saa var det, at de lige havde læst i Avisen om at en Skare unge engelske Piger kom hertil, og man havde endnu ikke faaet Værtsfolk nok til Dem. Manse og Bibbe var straks med paa den. Jeg gruede, for hvor skulde vi lægge hende. Saa traadte vor Pige Edel (som er en Perle – Guld værd alt, hvad du vil) til og tilbød at vi maatte faa hendes lille Datters Seng over til den ungarske Dreng, saa kunde Pigen ligge paa Sofaen derovre. Saa blev den flyttet ned til Peter, hvor Laszlo saa har sovet og Manses Seng flyttet ind i Badeværelset – stillet paa Højkant om Dagen, redt hver Aften. Hun er en ganske sød lille Pige paa 14 Aar, som vi virkelig har Glæde af. Navnlig har Manse og hun det rart sammen. Hun skal rejse paa Mandag, saa er den Ferie forbi.
 Forleden en Gang ringede Jørgen fra Kjerteminde; han og Dorthe kom om Aftenen, og vi havde det hyggeligt. De skulde saa komme igen i Søndags; midt paa Form. ankom en Bil med ikke alene Jørgen og Dorthe, men ogsaa Elle! Jeg havde ikke set hende siden vi var derude sammen. Jeg blev forfærdelig glad. Vi havde slagtet 6 Kyllinger 
 2 saa vi havde Mad baade til Middag og Aften. De havde bestilt en Bil, som skulde køre Jørg. og Dorthe til Rutebilen i Munkebo – de skulde rejse til Jylland efter Overnattelse i Odense – og derefter skulde Bilen køre Elle til Kjerteminde. Jeg sagde straks, hvor kunde jeg have Lyst til at tage med dig og være et Par Dage. Hvor er det skønt at se Elles Glæde over saadant. Manse blev ked af det, fordi han troede Agr. vilde ”gaa”, men jeg kender ham jo og mente ikke der var Fare, da han slet ikke havde ”passet til” at gaa, hvilket han heller ikke gjorde. Jeg var saa hos Elle fra Søndag Aften til Torsdag Middag og havde det henrivende. Torsdag Aften skulde Grete komme fra Stokholm, hvad Elle jo glædede sig meget over. Desværre var det [”det” indsat over linjen] jo en modbydelig Kulde, og Kulde bider altid mere, naar man er ude end naar man gaar hjemme. Elle bød Kaffefremmede en Dag Frk. Petersen fra Sygehuset, Fru Dyrlæge Petersen og Fru Overgaard, Elses Mor; det var saa rart og muntert. Elle er jo en pragtfuld Værtinde, det er saamænd ikke saa sært, at hun har saa mange Venner, og trofast er hun jo, saa hun beholder dem. Jeg beundrer ogsaa hendes Evne til at lade Smaating være Smaating, det misunder jeg hende, jeg er tilbøjelig til at tage mig Smaatingene for nær. Men naar du priser hendes kolossale Orden, kan jeg ikke rigtig følge dig, for Renligheden hører da ogsaa til Ordenen, og jeg kunde nu ikke have mit Hus saa lidt rent uden at generes af det. Hvor er hun pudsig; hun skulde have en Kone den Dag, jeg rejste, og i den Anled. sagde hun: det eneste, der er rigtig møgbeskidt, er nu Sovekamret! Naa, saa var der jo den Morgen, da Elle raabte op til mig, at der 
 3 havde været Telefonbesked, at X [indsat øverst på side 3:] x de var ankommen til Lindøgaard Kl halv 9, havde snakket med og hilst paa dem her og havde set Huset, saa ved Trisse, hvordan vi bor. De ringede saa til Malerens, der sendte Besked til os. [indsættelse slut] Trisse med to Børn ankom om en Time, og at de vilde bringe Brø’ til Kaffen. De var et Par Timer, Elle dækkede Bord i Stuen, og de var godt lige til Franskbr., Keks, Ost og Marmelade foruden deres medbragte Bagværk – hvad der jo ikke er stort ved i vore Dage. Det var saa henrivende at mødes med Astrid og hendes to Børn, Mette og Eivind, de var meget tiltalende begge to. Da Astrid og jeg var et Øjeblik alene, fortalte hun mig, at en af hendes Sønner, Asger (mon det staves saadan) havde taget Livet af sig i April. Hans Kone vilde gaa fra ham, tungsindig var han, og han syntes ikke, han kunde udholde at leve længere. Naturligvis var det en forfærdelig Sorg for Astrid, men hun har jo en forunderlig Evne til at tage, hvad Livet byder, og hun var egentlig straalende; det var dejligt at se hende, og Elle var ogsaa saa fornøjet over Besøget. 
 Elle havde Brev fra Else; de var i Skotland, skulde være kommen hjem d. 28/6 tror jeg, men mente at de [”de” indsat over linjen] vilde blive et Par Dage eller lidt mere endnu og fik deres Returbilletter refunderet; jeg tror, de vilde flyve hjem; men kan du tænke dig, nu viser det sig, at de ikke kan komme hjem, hverken pr. Luft eller Vand; Else længes meget efter at komme hjem, og de prøver af al Magt; d. 29_nde_ August (!) kan de komme! Det er noget nær en Katastrofe, og man maa dog haabe, at det vil lykkes for dem at finde en Udvej. - - Ja, det var dog en pudsig Lighed fra det Derbyløb, det var jo som det kunde have været mig. 
 Hvad Sydslesvig angaar, saa er du saamænd ikke den eneste, som ikke formaar at tage en fast Stilling til det, for hvor er det dog et vanskeligt Spørgsmaal at bedømme. Jeg kunde fristes til at sige, at begge Parter har Ret i, 
 4 hvad de siger, for jeg hører ikke til dem, der vil underkende de Argumenter, man kommer med, naar man taler imod at faa Sydslesvig hjem igen, alle de forbandede Flygtninge dernede har jo forværret Sagen for os i høj Grad, og dette med de mange Tyskere, vi faar ind i Landet, er ingen Spøg. Derimod synes jeg ikke det Argument betyder saa meget, at Tyskland saa vil tage baade Syd og Nordslesvig, naar de bliver stærkere. For det første synes jeg, den Mand har Ret, som i et af de Blade, du sidst sendte, skriver at ”skal vor Fremtid afhænge af Tysklands Naade, da har vi ingen Fremtid” Men til enhver Tid vil der jo være andre Stormagter, som næppe vil tillade Tyskl. at blive større end det er, og disse to Krige, maa dog have belært disse Stormagter om, at de maa holde Øje med Tysklands Expantionstrang og -lyst. Politik! Ja, Politik er jo i sig selv ikke noget forkert eller noget man kan væmmes ved, men du mener vel, at den Måde hvorpaa Politik drives er dig imod. Det forekommer mig egentlig næsten som en Kamp mellem gode og onde Magter, og hvor er den Kamp dog spændende! Det er et Spørgsmaal om Verdenskulturen – i sidste Instans. For hvis det saakaldte totalitære Synspunkt tilsidst sejrer, saa er vel vor Kultur – især hvis man derved forstaar aandelige Værdier – tabt. Vor egen indre Politik interesserer mig nu ikke meget, skønt jeg tit ærgrer mig over mangt og meget der. De fast utrolige Dumheder, de gør sig skyldige i paa de Omraader, som jeg efter fattig Evne kan bedømme og deres – Avisernes – Sprog, naar de polemiserer o.s.v. Men det er Verdenspolitiken, der har 
 5 min meste Interesse: eventuelle Krige, Behandling af alle farvede Folkeslag, Regeringsformer, Behandling af alle de evropæiske Landes Underklasser og meget meget mere. Hvis man ikke skulde interessere sig for og følge med i det, hvad Pokker skulde man saa interessere sig for. Jo, naturligvis Kunst Literatur og saa videre, men alt det vil jo ogsaa gaa til Grunde, hvis Verden ender med at blive fuldstændig misregeret. 
 Igen Posten 
 Hilsen Junge</t>
   </si>
   <si>
     <t>1948-01-21</t>
   </si>
   <si>
     <t>Johannes V. Jensen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Eric Struckmann
 Leo Swane</t>
   </si>
   <si>
     <t>Torbenfeldt var i 1948 ejet af Christian Frederik Treschow (se denne i personregisteret). Han og Ellen, f. Lehn Schiøler blev gift i 1923. Hun var datter af Ejler Lehn Schiøler, som arrangerede fugleekspeditionen til Grønland 1925, hvor Larsen deltog. Frederik Treschows far, Christian Rosenkilde Treschow, ejede Orelund. 
 Udover en hyldestudstilling i Odense i forbindelse med Larsens 80årsdagblev der i 1948 afholdt endnu en i København. Eftersom Johannes Larsen holdt møde med Leo Swane og Eric Struckmann på Kunstmuseet (Statens Museum for Kunst), må man antage, at udstillingen fandt sted dér.</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har væretr rundt og hente billeder til udstillingen i København. Larsen har også været til sølvbryllup på Torbenfeldt og til frokost på Orelund samt til møde på Kunstmuseet. Udstillingen kommer til at omfatte billeder fra både Fyn og Jylland. Larsen vil tage til København og se den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/edjy</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth 
 Knuthenborg 
 Bandholm 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
@@ -12761,90 +12980,87 @@
 Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
 Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
 Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
 En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
 [63]
 mere villige, saa længtes de efter deres Baas. 
 Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
 Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
 [64]
 hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
 En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1949-05-28</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Aage Blomberg
 Thora Cohn
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ove Holger Christian Vind</t>
   </si>
   <si>
     <t>Sanderumgård er en gammel hovedgård, som ligger i Davinde Sogn, Odense Kommune. Ejer 1913-1950: Ove Holger Christian Vind (Wikipedia juni 2024). 
 Rønningesøgaard, også stavet Rønninge Søgård, er et tidligere krongods, beliggende i Rønninge Sogn i Kerteminde Kommune (Wikipedia juni 2024). 
 Christianslund Badehotel lå i Nyborg – lukkede i 1965 (Arkiv.dk). 
 Juelsberg Gods ligger ved Nyborg.
 H. C. Andersen: Den grimme ælling med illustrationer af Johannes Larsen udkom i 1955 på Gyldendal.</t>
   </si>
   <si>
     <t>Johannes Larsens familie har været på en udflugt til tre fynske herregårde. Alle steder blev der holdt foredrag. Ca. 400 gæster deltog.
 Larsen har nu lavet 18 akvareller til Den Grimme Ælling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MJeE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 [X over hele forsiden].
 Søndagsbrev.
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 28 Maj 1949.
 Kære Grevinde!
 Siden Din Opringning har jeg hver Dag planlagt at sende Ex libris Tegningen, men enten har det været efter Posthusets Lukketid, naar jeg holdt op med mit Arbejde eller ogsaa har det været saa sent at jeg ikke kunde naa det. Du skal derfor have et Søndagsbrev med Meddelelse om at den kommer inden længe. Christi Himmelfartfartsdag kørte Else Puf Jeppe og Thora paa Udflugt med Historisk Samfund for Fyen til Sanderumgaard Rønningesøgaard – Frokost i Christianslund og derfra til Juelsberg og hjem. Paa alle 3 Gaarde blev der holdt Foredrag om deres Historie, paa den første af Ejeren, paa de 2 andre af Adjunkt Blomberg, der er Selskabets Sekretær. Det var et ordentlig Rykind, der var ca 400 Mennesker, de fleste i private Vogne men ogsaa Turistbiler fra Odense og Faaborg. Jeg er nu naaet til at faa lavet 18 Akvareller til den grimme Ælling, men saa er der jo 16 igen saa det varer jo noget inden den bliver færdig. Jeg har hidtil i det højeste kun kunnet præstere at lave en om Dagen. Forøvrigt har vi det godt og jeg skal hilse fra Else og Puf. Mange Hilsener ogsaa til Elisabeth og Adam
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1949-08-05</t>
-  </si>
-[...1 lines deleted...]
-    <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Birkerød
 Skovgårdsvej 5</t>
   </si>
   <si>
     <t>Bovense pr. Ullerslev
 Andekærgaard</t>
   </si>
   <si>
     <t>Roger -
 Elena Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Christine Swane
 Lars Swane
 Ursula Uttenreitter</t>
   </si>
   <si>
     <t>Elena/Bimse Larsen boede med sin familie i Småland, Sverige. 
 Det vides ikke, hvem Frøkenen og Ruth og Per var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1329</t>
@@ -12860,147 +13076,191 @@
   </si>
   <si>
     <t>[Skrevet på kuvertens forside:]
 Fru Bibbe Warberg Petersen.
 Andkærgaard.
 Bovense 
 pr. Ullerslev.
 Fyn.
 [På kuvertens bagside:]
 Afs. M. Larsen Skovgårdsvej 5. Birkerød 
 [I brevet:]
 Birkerød d. 5 – 8 – 49. – 
 Kære lille Bibbe!
 Tusinde Gange til Lykke! Hvor jeg ønsker for Dig at du maa faa et godt Aar, fuldt af mange Goder! Det er dog et skrækkeligt Vejr, vi har haft, slemt for Høsten, dog haaber jeg at I ikke har haft saa meget Regn som vi har haft her, der kan jo være Tilfælde hvor det er rart at bo i en regnfattig Egn. –
 Paa Grund af Vejret har vi ikke kunnet komme ind til Byen, jeg vilde gerne have fundet noget rigtig pænt til Dig, nu maa Du nøjes med en Æske Confect, saa tager jeg noget med til Dig naar jeg forhaabentlig inden saa længe kommer til Fyn. – 
 Vi er igen bleven skuffet, med Hensyn til Sverrigsturen, vi var inviteret derover til d. 1ste, men da Lasse og Ursula ikke er kommet hjem, maatte vi igen sige Nej; Las er der for Tiden og jeg havde glædet mig saa meget til at være sammen med ham deroppe, det havde været ligesom i gamle Dage, men det slog altsaa Fejl; Uglen taler med Bimse i Telefonen, hun skal til Anholt inden saalænge; Uglen spurgte saa om vi ikke kunne komme lidt derop i September, men det kunde vi ikke for da skulde Mornine derop; jeg bliver snart bitter over at det aldrig kan lykkes mig, bortset fra Las hvor jeg nok jeg er den der holder mest af alt deroppe. – 
 Nu er Lasse og Ursula her i Landet igen, Lasse ringede fra Christiansfelt i Aftes, i Morgen tager de derfra og vilde saa kikke ind paa Lindøgaard og i Kerteminde paa Vejen hjem, mon de ikke skulde se ind til Jer ogsaa de kører da lige forbi Jeres Dør; vi venter dem Søndag eller Mandag, saa har de ogsaa været borte i 10 Uger, det er en lang Tid; det bliver morsomt at høre om alt hvad de har oplevet paa Turen og vi haaber at det har hjulpen godt på Ursulas Helbred; de har Roger med Hjem. – 
 Det er kedeligt at det ikke hjælper paa Din Mors Ben, mon dog ikke al den Sol vi har haft har gjort godt paa Benet; det har været en streng Uge mens Frøkenen (jeg kan ikke huske hvad hun hedder) havde Ferie, jeg føler med Din Mor, det maa være meget slemt ikke at kunne foretage sig noget, naar man ved der er saa meget der skulle gøres; hvordan mon de egentlig er tilfredse med hende? Det meste jeg har hørt om hende er at hun skulde have Ferie. – Vi havde jo et morsomt lille Besøg af Ruth og Per, det var i det gode Vejr, vi sad nede i Haven og drak Te og sludrede; Per sagde at Du havde flere Drenge i Ferien, saa havde Du nok haft travlt lille Bi. – Jaa saa Farvel og hav det godt til vi ses, jeg tænker 
 [Skrevet langs venstre kant s4:]
 jeg rejser, naar Lasse og Ursula har været hjemme en 
 [Skrevet på tværs øverst s1:]
 lille Tid, jeg ved endnu ikke om jeg kommer først til Kerteminde eller Lindøgaard.
 Hils Bedste og Lauritz; Masser af Hilsner og Kys til Dig søde Bibbe fra Rie. –</t>
   </si>
   <si>
+    <t>1949-9</t>
+  </si>
+  <si>
+    <t>Laurids Meldgaard</t>
+  </si>
+  <si>
+    <t>Odder Præstegaard</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Laura/Bibbe Warberg Petersen var sygeplejerskeelev på Odder Sygehus fra o. 1941. Det er formodentlig derfra hun kendte Meldgaard.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0476</t>
+  </si>
+  <si>
+    <t>L. Meldgaard er lidt flov over, at han ikke sendte artiklen til Laura/Bibbe Warberg Petersen. 
+Meldgaard holder meget af Thøger Larsens digtning, som rummer en kosmisk livsfølelse. Han har aldrig selv talt med Thøger Larsen, men læst meget om ham. Meldgaard husker ikke, hvad han har læst, og hvad Laura Warberg P. har fortalt ham.
+I forsommeren var Meldgaard i Belgien og Paris. Han lejede et værelse ved Seinen. Han både ser og hører dårligt, men alle var venlige mod ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hO9R</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+pr. Dræby.
+[I brevet:]
+Odder Præstegaard, Sept. 49
+Kære Fru Johanne Warberg Larsen!
+Hjertelig Tak for Deres venlige Brev, som det var mig en Glæde at modtage. I Grunden er jeg maaske en lille Smule flov over, at jeg ikke sendte den Artikel ["Artikel" indsat over linjen] til Deres Datter. Da jeg læste den i Avisen, var det min Tanke at gøre det, men andre har altsaa besørget det. Det var en Art., som jeg skrev som Led i en lille lokal Diskussion.
+Ja, Thøger Larsens Digtning kom jeg til at holde meget af, det er vist fordi, den bæres af en kosmisk Livsfølelse, hvor alt det nære og fjerne har et "Fjernhedsskær," og hvor det fjerne, det uendeligt fjerne, gaar i Forening med det nære. Han har jo Evne til at opleve Nuets Evighed, til at finde Udtryk for noget altomfattende. Jeg ved godt, at dette slet ikke er hele Sandheden om vor Tilværelse, men det bevæger nu alligevel mit Hjerte. Paa et direkte Spørgsmaal fra Dem, maa jeg sige, at jeg desværre ikke har talt med Thøger Larsen. Jeg har haft Lejlighed til det, han kom nemlig i sin Tid i min afdøde Søsters Hjem. Men jeg har læst det meste af det, der er skrevet om ham og de Mennesker, han kendte. Det staar jo nævnt flere forskellige Steder. Helt nøjagtigt kan jeg vist ikke udrede, hvad jeg har læst og hørt, og hvad Bibbe har fortalt mig. 
+Selv har jeg det helt godt, for en 14 Dage siden fik jeg et Angreb i det ene Øje, men det gik over igen. I Forsommeren var jeg en Tur i Belgien og Paris. I Paris lejede jeg mig et Værelse ved Seinen. Skønt jeg ikke ser godt og ikke altid hører godt, kunde jeg dog gaa alene rundt og se paa Situationen Det var mig en stor Glæde at være i denne By, som jeg forøvrigt ikke har besøgt før. Jeg holdt mig langt væk fra Turister og kravlede ikke op i Eiffeltaarnet. Den franske Grammatiks Regler behandlede jeg paa en bramfri Maade - men det gjorde ikke noget. Alle var saa venlige imod mig -
+Jeg haaber, at baade De og Deres Familie har det godt - Det har paa mange Maader været en dejlig Sommer. Dette her er kun et lille Brev, men jeg vil gerne takke Dem for alt det, der staar i Deres Brev. 
+Naar jeg ved Lejlighed kommer til Fyn, vil det være mig en stor Glæde at hilse paa Dem.
+Med venlig Hilsen
+Deres hengivne
+L. Meldgaard</t>
+  </si>
+  <si>
     <t>1950-04-26</t>
   </si>
   <si>
     <t>Adam Knuth
 Elena Larsen
 Johan Larsen
 Jonas Larsen
 Marie Larsen
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>Tjur er en fugl i gruppen af skovhøns. Den findes ikke længere i Danmark, men yngler i Skandinavien fra Skåne og nordpå – og videre mod øst gennem Finland og Rusland til området ved Lena-floden. Arten findes desuden i Skotland, Polen og Hviderusland (Wikipedia juli 2024). 
 Visingsø: En ø i søen Vättern. 
 Taberg: Et bjerg af jernmalm ca. 13 km. syd for Jönköping. 
 Husquarna staves i dag Huskvarna.
 Pax var en strandpavillon på Sydstranden i Kerteminde og ejet af Johannes Larsens venner Johanne og Johan Due Nielsen. Se deres biografier.</t>
   </si>
   <si>
     <t>Johannes Larsen er kommet hjem fra Båxhult, hvor han har været med sin søster, Marie. Han fik ingen tjur trods flere jagtture. Marie ville gerne se Taberg, og Elena/Bimse Larsen samt børnene kørte Johannes og Marie dertil. De spiste frokost og så på blå anemoner, og de gravede nogle op. Dagen efter kørte de til Birkerød, og Johannes Larsen tog hjem til Fyn.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6Eao</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej.
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 26 April 1950.
 Kære Grevinde.
 Som Du ser er jeg nu hjemme igen. Jeg havde det som altid dejligt paa Båxhult, men det jeg var kommen derop for faldt ikke saa heldigt ud. Til Trods for at jeg var med Lysse ude ved 4 Tiden 6-7 Gange og selv en Morgen stod op Kl. 2 ¾ og sad paa et Sted i Skoven fra Kl. 3-4 og et andet Sted en halv Time kom jeg ikke Tjurene, nærmere end til et Par Gange at høre nogle fjerne Lyde. For øvrigt regnede det med Undtagelse af et Par Dage hele Tiden og frøs hver Nat. Den Aften vi havde bestemt til at tage hjem næste Dag, sagde min Søster at næste Gang hun kom derop vilde hun gerne til Smålands Taberg, hvorpaa Lysse sagde at det kunde hun komme i Morgen. Næste Dag var det straalende Solskin og næsten Stille. Bimse ringede til Skolen og bad Søster og Jonas fri og saa kørte hun og Marie og Børnene og jeg ad Nissastigen til Jönköping, hvor vi spiste Frokost i Alphyddan, en højt over Byen beliggende Beværtning med Udsigt over Byen og Vättern og Visingsø og Husquarna. Derefter kørte vi op paa Taberg, hvor der var masser af blaa Anemoner, som vi gravede nogle Stykker op af, deriblandt en smuk rød som Søster fandt. saa kørte vi ad Sagastigen hjem og var hjemme til Aftensmad. Dagen efter kørte Bimse mig os ["mig" overstreget; ”os” indsat over linien] til Birkerød hvor jeg overnattede og næste Dag kørte hun mig til Korsør og Puf hentede mig i Nyborg. Nu har jeg i et Par Dage ordnet den Post her laa og besvaret det nødtørftige og saa skulde jeg i Morgen se at faa begyndt at bestille noget. Paa Fredag Kl. 12 skal jeg til Indvielsen af det nybyggede Pax. Mange Hilsener ogsaa til Adam.
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1950-06-09</t>
   </si>
   <si>
     <t>Johan Due Nielsen
 Johanne Due Nielsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen har været på tur til Galgebakken nær Ringe. Turen blev afkortet på grund af torden.
 Due Nielsen har købt "Landevejefter regn" for 1700 kr. Larsen synes, at det er sjovt, at billedet kom til Kerteminde igen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eDky</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 9 Juni 1950.
 Kære Grevinde!
 Tusind Tak. Jeg kom godt hjem og har haft nogle dejlige Dage og været i Vandet et Par Gange. I Gaar Eftermiddags kørte vi en Tur ned gennem Fyn til et Sted jeg gerne vilde se igen, det hedder Galgebakken og ligger mellem Ringe og Hillerslev og hvorfra der er en storslaaet Udsigt ned over det sydlige Fyn. Derfra kørte vi til Brobyværk og spiste til Aften i Kroen. Vi vilde have været længere, men da det begyndte at stænke og saa ud til Torden kørte vi hjem og slap for at blive vaade. ”Landevejen efter Regn” købtes af Due Nielsen for 1700 Kr. Det er morsomt at det kom til Kjerteminde igen. Hermed nogle Mærker som Else havde givet mig med og som jeg glemte at aflevere. Dine Bøger sender jeg en af Dagene Mange Hilsener fra 
 Din hengivne
 JL.</t>
   </si>
   <si>
     <t>1950-09-12</t>
   </si>
   <si>
     <t>Joy Deason
 Jesper Hansen
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Fritz Warberg
 Karen Warberg
 Marie Warberg
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem H &amp;amp; S var.
 "Englænderne" var Joy Deason og hendes ven, Peter. Martin/Manse Warberg Larsen lærte dem at kende, da han opholdt sig i England for at lære om landbrugsvæsen. 
 Fjællebro er en gammel hovedgård, der ligger i Herringe Sogn, Ringe Kommune. Fjællebro Gods ejes siden 2016 af Fjellebro Gods A/S (Wikipedia jan. 2024).
 Ørbæklunde er grundlagt ca. år 1500 under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Wikipedia jan. 2024). 
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Wikipedia jan. 2024).
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Wikipedia jan. 2024)
 Rygård er en herregård i Langå Sogn på Sydøstfyn. Den er i sameje med Glorup (Wikipedia jan. 2024). 
 Det vides ikke, hvad Fritz Warbergs svigermor hed. Ruths søster kendes heller ikke. 
 "Øjeblikket" var formodentlig et tidsskrift.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0581</t>
   </si>
   <si>
     <t>Det er slemt med børnelammelsen.
 Frygteligt, at Andreas/Puf og Else Larsen mistede deres nyfødte. Else sagde, at det var godt, at det ikke var Laura/Bibbe Warberg Petersens dreng, der døde.
 Andreas/Puf har kørt tur med de englændere, der er på besøg på Lindøgaard. De to er uinteresserede i det meste, og Joy er desuden uopdragen.
 Laura/Bibbe har også kørt tur med en flok.
 Peter Larsen og Jesper Hansen har været på besøg og kørt ture med folk. Peter kørte Joy og Peter på banegården, og det var rart at slippe af med dem.
 Regnen ødelægger høsten.
 Fritz Warberg har været på Fyn. Han fik besked om ikke at opholde sig for længe hos Elle(n) Sawyer.
 Johanne/Junge syr servietter og bordløbere.</t>
   </si>
@@ -13191,59 +13451,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gHF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IKO1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U3l9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bPxG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pr2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pzPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Wrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x5Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jJaI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/apFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bggI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d8X9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yxxC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xGTl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jv4O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BB70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6QAu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3hHU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KxQx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tBsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O2nh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e2cF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3SjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdBq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Y7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBvO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BglZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v71G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kYWG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kvp82PWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bAMD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jgLf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ahXc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xJQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Ztd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnuR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heY8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GO3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gw2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lp1s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDVG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rpa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pFm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjiB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGAN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ErEQwYPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u46g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/F7OHQu0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dP2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4qn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t9sQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gfWU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BMiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iDX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0BetQdRq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jX4esYqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9IuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QaMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yuBU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1XH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PNHCqKEo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4PIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kz8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k4EY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmMk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ge5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n2q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ioQE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3nFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m17x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pEjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bCsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7u1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rv9O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlBh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BHw5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wW8M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xBuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QjNS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uzkL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BNLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uibV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oWmH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CWCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ASN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qml5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jwls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D76Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zjaUyzQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jhun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OuTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j6fUTxlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GM8FzURB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uV4xMZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6cVnZS6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yle0CtTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KECah2XD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ElHTnCNC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CObRjaTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AOsMo2Nd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XZwQ3HoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZgLvdN5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZUJDzbQo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4zMTy9JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Iqaz4rvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jYsAKhJs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Xrv8yA47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7akvRFjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/scWH782Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bLBj0Lph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KtVnEfBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PLJi7Kb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vEpAcheS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DINuSg1W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XD49Q5aV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KxMqShS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oHIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cOfRv9x0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/njG9WyQo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0S0FH99C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DQtRfGF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nCJ0nTMe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2nt4REfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Zje1ukKS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m2JfPnGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/44Rr071i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYgH1hkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WdZ6k4F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aFrALJpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w6FFrcLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GdhoMkTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jepUnZbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LZISnUZL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DHZbUg0G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkxMz5lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cEWFUJvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lQ0cDrye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5TBpJa8X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/p6mquhRL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ntgE41ev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gr4dQ2mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hjju64Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j2hUVkDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nN4PAKUX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNWbpXhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rvxBHXzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6ZAPyB7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nxxqv9bt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QnBrW1DK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JqxhhCZI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vYqpD6Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DFfJEtvD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VjIJGfS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vtw1Vx4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ps863ipV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ASOFrmNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5TL6vqHy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgZp2wAn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9HFw5Sle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4InSLMZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DupnmXWl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MvOPnW0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CyOTRJj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LTBlIrPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BZGKV8QE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mlVKfENB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2e3r5tyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1o5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sxQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J1y1k0Eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/chdZZ3rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zZ7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FiIZIxLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oSjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PHGp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JBNjUYWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wxBDuDfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EocUxpyS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XNfpetUe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kHDZc8FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JowR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqhlDolD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBtRL6fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c18V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aSPY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9sG9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ip9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5TYm6rS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwVWjWuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zi4S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lO1UI3kR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Wwr4HCxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Ou4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nu45h3lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rxyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uk7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jD3L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uf4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3GM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVhA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YtVa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CZLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNxL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vPi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yT3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K0nP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gUgO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJeE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5HU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gHF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IKO1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hYZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U3l9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bPxG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pr2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pzPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Wrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x5Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jJaI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/apFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bggI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d8X9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yxxC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xGTl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jv4O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BB70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6QAu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3hHU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KxQx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tBsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O2nh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e2cF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3SjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdBq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Y7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBvO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BglZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v71G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kYWG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kvp82PWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bAMD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jgLf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ahXc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xJQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Ztd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnuR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heY8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GO3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gw2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lp1s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDVG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rpa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pFm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjiB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGAN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ErEQwYPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u46g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/F7OHQu0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dP2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4qn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t9sQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gfWU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BMiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iDX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0BetQdRq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jX4esYqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9IuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QaMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yuBU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1XH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PNHCqKEo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4PIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kz8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k4EY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmMk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ge5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n2q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ioQE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3nFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m17x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pEjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bCsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7u1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rv9O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlBh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BHw5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wW8M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xBuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QjNS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uzkL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BNLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uibV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oWmH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CWCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ASN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qml5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jwls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D76Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zjaUyzQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jhun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OuTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j6fUTxlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GM8FzURB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uV4xMZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6cVnZS6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yle0CtTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KECah2XD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ElHTnCNC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CObRjaTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AOsMo2Nd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XZwQ3HoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZgLvdN5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZUJDzbQo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4zMTy9JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Iqaz4rvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jYsAKhJs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Xrv8yA47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7akvRFjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/scWH782Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bLBj0Lph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KtVnEfBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PLJi7Kb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vEpAcheS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DINuSg1W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XD49Q5aV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KxMqShS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oHIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cOfRv9x0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/njG9WyQo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0S0FH99C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DQtRfGF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nCJ0nTMe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2nt4REfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Zje1ukKS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m2JfPnGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/44Rr071i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYgH1hkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WdZ6k4F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aFrALJpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w6FFrcLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GdhoMkTf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jepUnZbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LZISnUZL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DHZbUg0G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkxMz5lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cEWFUJvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lQ0cDrye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5TBpJa8X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/p6mquhRL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ntgE41ev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gr4dQ2mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hjju64Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j2hUVkDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nN4PAKUX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNWbpXhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rvxBHXzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6ZAPyB7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nxxqv9bt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QnBrW1DK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JqxhhCZI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vYqpD6Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DFfJEtvD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VjIJGfS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vtw1Vx4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ps863ipV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ASOFrmNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5TL6vqHy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgZp2wAn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9HFw5Sle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4InSLMZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DupnmXWl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MvOPnW0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CyOTRJj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LTBlIrPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BZGKV8QE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mlVKfENB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2e3r5tyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1o5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sxQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J1y1k0Eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/chdZZ3rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lqb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zZ7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FiIZIxLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oSjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PHGp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JBNjUYWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wxBDuDfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EocUxpyS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XNfpetUe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JowR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kHDZc8FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqhlDolD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBtRL6fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c18V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aSPY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9sG9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ip9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5TYm6rS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwVWjWuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zi4S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lO1UI3kR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Wwr4HCxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Ou4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nu45h3lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pE6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rxyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uk7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jD3L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uf4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3GM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVhA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YtVa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CZLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZNEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNxL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vPi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yT3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K0nP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bz0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gUgO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJeE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hO9R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5HU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M428"/>
+  <dimension ref="A1:M432"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -15823,100 +16083,100 @@
         <v>437</v>
       </c>
       <c r="L60" s="6" t="s">
         <v>438</v>
       </c>
       <c r="M60" s="5" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
         <v>440</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F61" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>441</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="J61" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
         <v>440</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F62" s="5" t="s">
-[...3 lines deleted...]
-        <v>446</v>
+      <c r="F62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H62" s="5" t="s">
         <v>447</v>
       </c>
       <c r="I62" s="5" t="s">
         <v>448</v>
       </c>
       <c r="J62" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K62" s="5" t="s">
         <v>449</v>
       </c>
       <c r="L62" s="6" t="s">
         <v>450</v>
       </c>
       <c r="M62" s="5" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
         <v>452</v>
       </c>
       <c r="B63" s="5" t="s">
@@ -28186,136 +28446,136 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="I330" s="5"/>
       <c r="J330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L330" s="6" t="s">
         <v>1741</v>
       </c>
       <c r="M330" s="5"/>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
         <v>1742</v>
       </c>
       <c r="B331" s="5" t="s">
-        <v>485</v>
+        <v>14</v>
       </c>
       <c r="C331" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D331" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D331" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E331" s="5" t="s">
+        <v>1743</v>
       </c>
       <c r="F331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G331" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G331" s="5" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H331" s="5" t="s">
+        <v>1745</v>
       </c>
       <c r="I331" s="5"/>
-      <c r="J331" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J331" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K331" s="5" t="s">
+        <v>1746</v>
       </c>
       <c r="L331" s="6" t="s">
-        <v>1743</v>
-[...1 lines deleted...]
-      <c r="M331" s="5"/>
+        <v>1747</v>
+      </c>
+      <c r="M331" s="5" t="s">
+        <v>1748</v>
+      </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
-        <v>1744</v>
+        <v>1749</v>
       </c>
       <c r="B332" s="5" t="s">
-        <v>14</v>
+        <v>485</v>
       </c>
       <c r="C332" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D332" s="5" t="s">
-[...3 lines deleted...]
-        <v>1745</v>
+      <c r="D332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G332" s="5" t="s">
-[...3 lines deleted...]
-        <v>1747</v>
+      <c r="G332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I332" s="5"/>
-      <c r="J332" s="5" t="s">
-[...3 lines deleted...]
-        <v>1748</v>
+      <c r="J332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L332" s="6" t="s">
-        <v>1749</v>
-[...1 lines deleted...]
-      <c r="M332" s="5" t="s">
         <v>1750</v>
       </c>
+      <c r="M332" s="5"/>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
         <v>1751</v>
       </c>
       <c r="B333" s="5" t="s">
         <v>485</v>
       </c>
       <c r="C333" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -29735,2894 +29995,3068 @@
       </c>
       <c r="I364" s="5" t="s">
         <v>1926</v>
       </c>
       <c r="J364" s="5" t="s">
         <v>1927</v>
       </c>
       <c r="K364" s="5" t="s">
         <v>1928</v>
       </c>
       <c r="L364" s="6" t="s">
         <v>1929</v>
       </c>
       <c r="M364" s="5" t="s">
         <v>1930</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
         <v>1931</v>
       </c>
       <c r="B365" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C365" s="5" t="s">
-        <v>1911</v>
+        <v>1932</v>
       </c>
       <c r="D365" s="5" t="s">
-        <v>361</v>
-[...9 lines deleted...]
-        </is>
+        <v>72</v>
+      </c>
+      <c r="E365" s="5" t="s">
+        <v>1933</v>
+      </c>
+      <c r="F365" s="5" t="s">
+        <v>1934</v>
       </c>
       <c r="G365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H365" s="5" t="s">
-        <v>1932</v>
+        <v>1935</v>
       </c>
       <c r="I365" s="5" t="s">
-        <v>1933</v>
+        <v>1936</v>
       </c>
       <c r="J365" s="5" t="s">
-        <v>1934</v>
+        <v>1937</v>
       </c>
       <c r="K365" s="5" t="s">
-        <v>1935</v>
+        <v>1938</v>
       </c>
       <c r="L365" s="6" t="s">
-        <v>1936</v>
+        <v>1939</v>
       </c>
       <c r="M365" s="5" t="s">
-        <v>1937</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
-        <v>1938</v>
+        <v>1941</v>
       </c>
       <c r="B366" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C366" s="5" t="s">
         <v>1911</v>
       </c>
       <c r="D366" s="5" t="s">
         <v>361</v>
       </c>
       <c r="E366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H366" s="5" t="s">
-        <v>1939</v>
+        <v>1942</v>
       </c>
       <c r="I366" s="5" t="s">
-        <v>1940</v>
+        <v>1943</v>
       </c>
       <c r="J366" s="5" t="s">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="K366" s="5" t="s">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="L366" s="6" t="s">
-        <v>1943</v>
+        <v>1946</v>
       </c>
       <c r="M366" s="5" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="B367" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C367" s="5" t="s">
-        <v>138</v>
+        <v>1911</v>
       </c>
       <c r="D367" s="5" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>1291</v>
+        <v>361</v>
+      </c>
+      <c r="E367" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H367" s="5" t="s">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="I367" s="5" t="s">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="J367" s="5" t="s">
-        <v>22</v>
+        <v>1951</v>
       </c>
       <c r="K367" s="5" t="s">
-        <v>1948</v>
+        <v>1952</v>
       </c>
       <c r="L367" s="6" t="s">
-        <v>1949</v>
+        <v>1953</v>
       </c>
       <c r="M367" s="5" t="s">
-        <v>1950</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
-        <v>1951</v>
+        <v>1955</v>
       </c>
       <c r="B368" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C368" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D368" s="5" t="s">
-        <v>784</v>
+        <v>724</v>
       </c>
       <c r="E368" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H368" s="5" t="s">
-        <v>1952</v>
+        <v>1956</v>
       </c>
       <c r="I368" s="5" t="s">
-        <v>1953</v>
+        <v>1957</v>
       </c>
       <c r="J368" s="5" t="s">
-        <v>728</v>
+        <v>22</v>
       </c>
       <c r="K368" s="5" t="s">
-        <v>1954</v>
+        <v>1958</v>
       </c>
       <c r="L368" s="6" t="s">
-        <v>1955</v>
+        <v>1959</v>
       </c>
       <c r="M368" s="5" t="s">
-        <v>1956</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
-        <v>1957</v>
+        <v>1961</v>
       </c>
       <c r="B369" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C369" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D369" s="5" t="s">
         <v>784</v>
       </c>
       <c r="E369" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H369" s="5" t="s">
-        <v>1958</v>
-[...1 lines deleted...]
-      <c r="I369" s="5"/>
+        <v>1962</v>
+      </c>
+      <c r="I369" s="5" t="s">
+        <v>1963</v>
+      </c>
       <c r="J369" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K369" s="5" t="s">
-        <v>1959</v>
+        <v>1964</v>
       </c>
       <c r="L369" s="6" t="s">
-        <v>1960</v>
+        <v>1965</v>
       </c>
       <c r="M369" s="5" t="s">
-        <v>1961</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
-        <v>1962</v>
+        <v>1967</v>
       </c>
       <c r="B370" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C370" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D370" s="5" t="s">
-        <v>724</v>
+        <v>784</v>
       </c>
       <c r="E370" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H370" s="5" t="s">
-        <v>1963</v>
-[...3 lines deleted...]
-      </c>
+        <v>1968</v>
+      </c>
+      <c r="I370" s="5"/>
       <c r="J370" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K370" s="5" t="s">
-        <v>1965</v>
+        <v>1969</v>
       </c>
       <c r="L370" s="6" t="s">
-        <v>1966</v>
+        <v>1970</v>
       </c>
       <c r="M370" s="5" t="s">
-        <v>1967</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
-        <v>1968</v>
+        <v>1972</v>
       </c>
       <c r="B371" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C371" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D371" s="5" t="s">
         <v>724</v>
       </c>
       <c r="E371" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H371" s="5" t="s">
-        <v>1969</v>
+        <v>1973</v>
       </c>
       <c r="I371" s="5" t="s">
-        <v>1970</v>
+        <v>1974</v>
       </c>
       <c r="J371" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K371" s="5" t="s">
-        <v>1971</v>
+        <v>1975</v>
       </c>
       <c r="L371" s="6" t="s">
-        <v>1972</v>
+        <v>1976</v>
       </c>
       <c r="M371" s="5" t="s">
-        <v>1973</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
-        <v>1974</v>
+        <v>1978</v>
       </c>
       <c r="B372" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C372" s="5" t="s">
-        <v>1975</v>
+        <v>138</v>
       </c>
       <c r="D372" s="5" t="s">
-        <v>1412</v>
+        <v>724</v>
       </c>
       <c r="E372" s="5" t="s">
-        <v>670</v>
+        <v>1291</v>
       </c>
       <c r="F372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H372" s="5" t="s">
-        <v>1976</v>
+        <v>1979</v>
       </c>
       <c r="I372" s="5" t="s">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="J372" s="5" t="s">
-        <v>1978</v>
+        <v>728</v>
       </c>
       <c r="K372" s="5" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="L372" s="6" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="M372" s="5" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="B373" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C373" s="5" t="s">
-        <v>305</v>
+        <v>1985</v>
       </c>
       <c r="D373" s="5" t="s">
-        <v>1983</v>
+        <v>1412</v>
       </c>
       <c r="E373" s="5" t="s">
-        <v>1984</v>
+        <v>670</v>
       </c>
       <c r="F373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H373" s="5" t="s">
-        <v>1985</v>
-[...1 lines deleted...]
-      <c r="I373" s="5"/>
+        <v>1986</v>
+      </c>
+      <c r="I373" s="5" t="s">
+        <v>1987</v>
+      </c>
       <c r="J373" s="5" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="K373" s="5" t="s">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="L373" s="6" t="s">
-        <v>1988</v>
+        <v>1990</v>
       </c>
       <c r="M373" s="5" t="s">
-        <v>1989</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="B374" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C374" s="5" t="s">
-        <v>1897</v>
+        <v>305</v>
       </c>
       <c r="D374" s="5" t="s">
-        <v>724</v>
+        <v>1993</v>
       </c>
       <c r="E374" s="5" t="s">
-        <v>1291</v>
+        <v>1994</v>
       </c>
       <c r="F374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H374" s="5" t="s">
-        <v>1991</v>
-[...3 lines deleted...]
-      </c>
+        <v>1995</v>
+      </c>
+      <c r="I374" s="5"/>
       <c r="J374" s="5" t="s">
-        <v>728</v>
+        <v>1996</v>
       </c>
       <c r="K374" s="5" t="s">
-        <v>1993</v>
+        <v>1997</v>
       </c>
       <c r="L374" s="6" t="s">
-        <v>1994</v>
+        <v>1998</v>
       </c>
       <c r="M374" s="5" t="s">
-        <v>1995</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="B375" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C375" s="5" t="s">
-        <v>138</v>
+        <v>1897</v>
       </c>
       <c r="D375" s="5" t="s">
-        <v>1242</v>
+        <v>724</v>
       </c>
       <c r="E375" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G375" s="5" t="s">
-        <v>1997</v>
+      <c r="G375" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H375" s="5" t="s">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="I375" s="5" t="s">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="J375" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K375" s="5" t="s">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="L375" s="6" t="s">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="M375" s="5" t="s">
-        <v>2002</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="5" t="s">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="B376" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D376" s="5" t="s">
-        <v>724</v>
+        <v>1242</v>
       </c>
       <c r="E376" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G376" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G376" s="5" t="s">
+        <v>2007</v>
       </c>
       <c r="H376" s="5" t="s">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="I376" s="5" t="s">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="J376" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K376" s="5" t="s">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="L376" s="6" t="s">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="M376" s="5" t="s">
-        <v>2008</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="B377" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C377" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D377" s="5" t="s">
-        <v>784</v>
+        <v>724</v>
       </c>
       <c r="E377" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G377" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="G377" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H377" s="5" t="s">
+        <v>2014</v>
       </c>
       <c r="I377" s="5" t="s">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="J377" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K377" s="5" t="s">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="L377" s="6" t="s">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="M377" s="5" t="s">
-        <v>2014</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="5" t="s">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="B378" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C378" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D378" s="5" t="s">
         <v>784</v>
       </c>
       <c r="E378" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G378" s="5" t="s">
-        <v>2016</v>
-[...4 lines deleted...]
-      <c r="I378" s="5"/>
+        <v>2020</v>
+      </c>
+      <c r="H378" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I378" s="5" t="s">
+        <v>2021</v>
+      </c>
       <c r="J378" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K378" s="5" t="s">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="L378" s="6" t="s">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="M378" s="5" t="s">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="5" t="s">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="B379" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C379" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D379" s="5" t="s">
-        <v>724</v>
+        <v>784</v>
       </c>
       <c r="E379" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G379" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G379" s="5" t="s">
+        <v>2026</v>
       </c>
       <c r="H379" s="5" t="s">
-        <v>2022</v>
-[...3 lines deleted...]
-      </c>
+        <v>2027</v>
+      </c>
+      <c r="I379" s="5"/>
       <c r="J379" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K379" s="5" t="s">
-        <v>2024</v>
+        <v>2028</v>
       </c>
       <c r="L379" s="6" t="s">
-        <v>2025</v>
+        <v>2029</v>
       </c>
       <c r="M379" s="5" t="s">
-        <v>2026</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="5" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="B380" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C380" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D380" s="5" t="s">
-        <v>784</v>
+        <v>724</v>
       </c>
       <c r="E380" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G380" s="5" t="s">
-        <v>2028</v>
+      <c r="G380" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H380" s="5" t="s">
-        <v>2029</v>
+        <v>2032</v>
       </c>
       <c r="I380" s="5" t="s">
-        <v>2030</v>
+        <v>2033</v>
       </c>
       <c r="J380" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K380" s="5" t="s">
-        <v>2031</v>
+        <v>2034</v>
       </c>
       <c r="L380" s="6" t="s">
-        <v>2032</v>
+        <v>2035</v>
       </c>
       <c r="M380" s="5" t="s">
-        <v>2033</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="5" t="s">
-        <v>2034</v>
+        <v>2037</v>
       </c>
       <c r="B381" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C381" s="5" t="s">
-        <v>1411</v>
+        <v>138</v>
       </c>
       <c r="D381" s="5" t="s">
-        <v>1983</v>
-[...4 lines deleted...]
-        </is>
+        <v>784</v>
+      </c>
+      <c r="E381" s="5" t="s">
+        <v>1291</v>
       </c>
       <c r="F381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G381" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G381" s="5" t="s">
+        <v>2038</v>
       </c>
       <c r="H381" s="5" t="s">
-        <v>2035</v>
+        <v>2039</v>
       </c>
       <c r="I381" s="5" t="s">
-        <v>2036</v>
+        <v>2040</v>
       </c>
       <c r="J381" s="5" t="s">
-        <v>1978</v>
+        <v>728</v>
       </c>
       <c r="K381" s="5" t="s">
-        <v>2037</v>
+        <v>2041</v>
       </c>
       <c r="L381" s="6" t="s">
-        <v>2038</v>
+        <v>2042</v>
       </c>
       <c r="M381" s="5" t="s">
-        <v>2039</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="5" t="s">
-        <v>2040</v>
+        <v>2044</v>
       </c>
       <c r="B382" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C382" s="5" t="s">
-        <v>138</v>
+        <v>1411</v>
       </c>
       <c r="D382" s="5" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>1291</v>
+        <v>1993</v>
+      </c>
+      <c r="E382" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H382" s="5" t="s">
-        <v>2041</v>
-[...1 lines deleted...]
-      <c r="I382" s="5"/>
+        <v>2045</v>
+      </c>
+      <c r="I382" s="5" t="s">
+        <v>2046</v>
+      </c>
       <c r="J382" s="5" t="s">
-        <v>728</v>
+        <v>1988</v>
       </c>
       <c r="K382" s="5" t="s">
-        <v>2042</v>
+        <v>2047</v>
       </c>
       <c r="L382" s="6" t="s">
-        <v>2043</v>
+        <v>2048</v>
       </c>
       <c r="M382" s="5" t="s">
-        <v>2044</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="5" t="s">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="B383" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C383" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D383" s="5" t="s">
-        <v>784</v>
+        <v>724</v>
       </c>
       <c r="E383" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="F383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H383" s="5" t="s">
-        <v>2046</v>
-[...3 lines deleted...]
-      </c>
+        <v>2051</v>
+      </c>
+      <c r="I383" s="5"/>
       <c r="J383" s="5" t="s">
         <v>728</v>
       </c>
       <c r="K383" s="5" t="s">
-        <v>2048</v>
+        <v>2052</v>
       </c>
       <c r="L383" s="6" t="s">
-        <v>2049</v>
+        <v>2053</v>
       </c>
       <c r="M383" s="5" t="s">
-        <v>2050</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="5" t="s">
-        <v>2051</v>
+        <v>2055</v>
       </c>
       <c r="B384" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C384" s="5" t="s">
-        <v>16</v>
+        <v>138</v>
       </c>
       <c r="D384" s="5" t="s">
-        <v>1983</v>
+        <v>784</v>
       </c>
       <c r="E384" s="5" t="s">
-        <v>17</v>
+        <v>1291</v>
       </c>
       <c r="F384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H384" s="5" t="s">
-        <v>2052</v>
+        <v>2056</v>
       </c>
       <c r="I384" s="5" t="s">
-        <v>2053</v>
+        <v>2057</v>
       </c>
       <c r="J384" s="5" t="s">
-        <v>1986</v>
+        <v>728</v>
       </c>
       <c r="K384" s="5" t="s">
-        <v>2054</v>
+        <v>2058</v>
       </c>
       <c r="L384" s="6" t="s">
-        <v>2055</v>
+        <v>2059</v>
       </c>
       <c r="M384" s="5" t="s">
-        <v>2056</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="5" t="s">
-        <v>2057</v>
+        <v>2061</v>
       </c>
       <c r="B385" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C385" s="5" t="s">
-        <v>2058</v>
+        <v>16</v>
       </c>
       <c r="D385" s="5" t="s">
-        <v>1412</v>
-[...4 lines deleted...]
-        </is>
+        <v>1993</v>
+      </c>
+      <c r="E385" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H385" s="5" t="s">
-        <v>2059</v>
+        <v>2062</v>
       </c>
       <c r="I385" s="5" t="s">
-        <v>2060</v>
+        <v>2063</v>
       </c>
       <c r="J385" s="5" t="s">
-        <v>1978</v>
+        <v>1996</v>
       </c>
       <c r="K385" s="5" t="s">
-        <v>2061</v>
+        <v>2064</v>
       </c>
       <c r="L385" s="6" t="s">
-        <v>2062</v>
+        <v>2065</v>
       </c>
       <c r="M385" s="5" t="s">
-        <v>2063</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="5" t="s">
-        <v>2064</v>
+        <v>2067</v>
       </c>
       <c r="B386" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C386" s="5" t="s">
-        <v>16</v>
+        <v>2068</v>
       </c>
       <c r="D386" s="5" t="s">
         <v>1412</v>
       </c>
-      <c r="E386" s="5" t="s">
-        <v>17</v>
+      <c r="E386" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H386" s="5" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="I386" s="5" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="J386" s="5" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="K386" s="5" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="L386" s="6" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="M386" s="5" t="s">
-        <v>2069</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="5" t="s">
-        <v>2070</v>
+        <v>2074</v>
       </c>
       <c r="B387" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C387" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D387" s="5" t="s">
         <v>1412</v>
       </c>
       <c r="E387" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H387" s="5" t="s">
-        <v>2071</v>
+        <v>2075</v>
       </c>
       <c r="I387" s="5" t="s">
-        <v>2072</v>
+        <v>2076</v>
       </c>
       <c r="J387" s="5" t="s">
-        <v>1978</v>
+        <v>1996</v>
       </c>
       <c r="K387" s="5" t="s">
-        <v>2073</v>
+        <v>2077</v>
       </c>
       <c r="L387" s="6" t="s">
-        <v>2074</v>
+        <v>2078</v>
       </c>
       <c r="M387" s="5" t="s">
-        <v>2075</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="5" t="s">
-        <v>2076</v>
+        <v>2080</v>
       </c>
       <c r="B388" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C388" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D388" s="5" t="s">
         <v>1412</v>
       </c>
       <c r="E388" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H388" s="5" t="s">
-        <v>2077</v>
+        <v>2081</v>
       </c>
       <c r="I388" s="5" t="s">
-        <v>2078</v>
+        <v>2082</v>
       </c>
       <c r="J388" s="5" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="K388" s="5" t="s">
-        <v>2079</v>
+        <v>2083</v>
       </c>
       <c r="L388" s="6" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
       <c r="M388" s="5" t="s">
-        <v>2081</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="5" t="s">
-        <v>2082</v>
+        <v>2086</v>
       </c>
       <c r="B389" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C389" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D389" s="5" t="s">
         <v>1412</v>
       </c>
       <c r="E389" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H389" s="5" t="s">
-        <v>2083</v>
+        <v>2087</v>
       </c>
       <c r="I389" s="5" t="s">
-        <v>2084</v>
+        <v>2088</v>
       </c>
       <c r="J389" s="5" t="s">
-        <v>1986</v>
+        <v>1996</v>
       </c>
       <c r="K389" s="5" t="s">
-        <v>2085</v>
+        <v>2089</v>
       </c>
       <c r="L389" s="6" t="s">
-        <v>2086</v>
+        <v>2090</v>
       </c>
       <c r="M389" s="5" t="s">
-        <v>2087</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="5" t="s">
-        <v>2088</v>
+        <v>2092</v>
       </c>
       <c r="B390" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C390" s="5" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="D390" s="5" t="s">
-        <v>784</v>
+        <v>1412</v>
       </c>
       <c r="E390" s="5" t="s">
-        <v>1291</v>
+        <v>17</v>
       </c>
       <c r="F390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H390" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I390" s="5"/>
+      <c r="H390" s="5" t="s">
+        <v>2093</v>
+      </c>
+      <c r="I390" s="5" t="s">
+        <v>2094</v>
+      </c>
       <c r="J390" s="5" t="s">
-        <v>728</v>
+        <v>1996</v>
       </c>
       <c r="K390" s="5" t="s">
-        <v>2089</v>
+        <v>2095</v>
       </c>
       <c r="L390" s="6" t="s">
-        <v>2090</v>
+        <v>2096</v>
       </c>
       <c r="M390" s="5" t="s">
-        <v>2091</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="391">
-      <c r="A391" s="5" t="n">
-        <v>1936</v>
+      <c r="A391" s="5" t="s">
+        <v>2098</v>
       </c>
       <c r="B391" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C391" s="5" t="s">
-        <v>2058</v>
+        <v>138</v>
       </c>
       <c r="D391" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>784</v>
+      </c>
+      <c r="E391" s="5" t="s">
+        <v>1291</v>
       </c>
       <c r="F391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H391" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H391" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I391" s="5"/>
       <c r="J391" s="5" t="s">
-        <v>1978</v>
+        <v>728</v>
       </c>
       <c r="K391" s="5" t="s">
-        <v>2094</v>
+        <v>2099</v>
       </c>
       <c r="L391" s="6" t="s">
-        <v>2095</v>
+        <v>2100</v>
       </c>
       <c r="M391" s="5" t="s">
-        <v>2096</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="5" t="n">
         <v>1936</v>
       </c>
       <c r="B392" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C392" s="5" t="s">
-        <v>2058</v>
+        <v>2068</v>
       </c>
       <c r="D392" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H392" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H392" s="5" t="s">
+        <v>2102</v>
       </c>
       <c r="I392" s="5" t="s">
-        <v>2097</v>
+        <v>2103</v>
       </c>
       <c r="J392" s="5" t="s">
-        <v>1978</v>
+        <v>1988</v>
       </c>
       <c r="K392" s="5" t="s">
-        <v>2098</v>
+        <v>2104</v>
       </c>
       <c r="L392" s="6" t="s">
-        <v>2099</v>
+        <v>2105</v>
       </c>
       <c r="M392" s="5" t="s">
-        <v>2100</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="393">
-      <c r="A393" s="5" t="s">
-        <v>2101</v>
+      <c r="A393" s="5" t="n">
+        <v>1936</v>
       </c>
       <c r="B393" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C393" s="5" t="s">
-        <v>2102</v>
+        <v>2068</v>
       </c>
       <c r="D393" s="5" t="s">
-        <v>1412</v>
-[...2 lines deleted...]
-        <v>2103</v>
+        <v>16</v>
+      </c>
+      <c r="E393" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H393" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I393" s="5"/>
+      <c r="H393" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I393" s="5" t="s">
+        <v>2107</v>
+      </c>
       <c r="J393" s="5" t="s">
-        <v>2105</v>
+        <v>1988</v>
       </c>
       <c r="K393" s="5" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
       <c r="L393" s="6" t="s">
-        <v>2107</v>
+        <v>2109</v>
       </c>
       <c r="M393" s="5" t="s">
-        <v>2108</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="5" t="s">
-        <v>2109</v>
+        <v>2111</v>
       </c>
       <c r="B394" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C394" s="5" t="s">
-        <v>1411</v>
+        <v>2112</v>
       </c>
       <c r="D394" s="5" t="s">
-        <v>1983</v>
-[...4 lines deleted...]
-        </is>
+        <v>1412</v>
+      </c>
+      <c r="E394" s="5" t="s">
+        <v>2113</v>
       </c>
       <c r="F394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H394" s="5" t="s">
-        <v>2110</v>
-[...3 lines deleted...]
-      </c>
+        <v>2114</v>
+      </c>
+      <c r="I394" s="5"/>
       <c r="J394" s="5" t="s">
-        <v>1978</v>
+        <v>2115</v>
       </c>
       <c r="K394" s="5" t="s">
-        <v>2112</v>
+        <v>2116</v>
       </c>
       <c r="L394" s="6" t="s">
-        <v>2113</v>
+        <v>2117</v>
       </c>
       <c r="M394" s="5" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="5" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="B395" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C395" s="5" t="s">
-        <v>2116</v>
+        <v>1411</v>
       </c>
       <c r="D395" s="5" t="s">
-        <v>1412</v>
-[...2 lines deleted...]
-        <v>1024</v>
+        <v>1993</v>
+      </c>
+      <c r="E395" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H395" s="5" t="s">
-        <v>2117</v>
+        <v>2120</v>
       </c>
       <c r="I395" s="5" t="s">
-        <v>2118</v>
+        <v>2121</v>
       </c>
       <c r="J395" s="5" t="s">
-        <v>1978</v>
+        <v>1988</v>
       </c>
       <c r="K395" s="5" t="s">
-        <v>2119</v>
+        <v>2122</v>
       </c>
       <c r="L395" s="6" t="s">
-        <v>2120</v>
+        <v>2123</v>
       </c>
       <c r="M395" s="5" t="s">
-        <v>2121</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="5" t="s">
-        <v>2122</v>
+        <v>2125</v>
       </c>
       <c r="B396" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C396" s="5" t="s">
-        <v>2116</v>
+        <v>2126</v>
       </c>
       <c r="D396" s="5" t="s">
         <v>1412</v>
       </c>
-      <c r="E396" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E396" s="5" t="s">
+        <v>1024</v>
       </c>
       <c r="F396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H396" s="5" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="I396" s="5" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="J396" s="5" t="s">
-        <v>1978</v>
+        <v>1988</v>
       </c>
       <c r="K396" s="5" t="s">
-        <v>2125</v>
+        <v>2129</v>
       </c>
       <c r="L396" s="6" t="s">
-        <v>2126</v>
+        <v>2130</v>
       </c>
       <c r="M396" s="5" t="s">
-        <v>2127</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="5" t="s">
-        <v>2128</v>
+        <v>2132</v>
       </c>
       <c r="B397" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C397" s="5" t="s">
-        <v>16</v>
+        <v>2126</v>
       </c>
       <c r="D397" s="5" t="s">
         <v>1412</v>
       </c>
-      <c r="E397" s="5" t="s">
-        <v>17</v>
+      <c r="E397" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H397" s="5" t="s">
-        <v>2129</v>
+        <v>2133</v>
       </c>
       <c r="I397" s="5" t="s">
-        <v>2130</v>
+        <v>2134</v>
       </c>
       <c r="J397" s="5" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="K397" s="5" t="s">
-        <v>2131</v>
+        <v>2135</v>
       </c>
       <c r="L397" s="6" t="s">
-        <v>2132</v>
+        <v>2136</v>
       </c>
       <c r="M397" s="5" t="s">
-        <v>2133</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="5" t="s">
-        <v>2134</v>
+        <v>2138</v>
       </c>
       <c r="B398" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C398" s="5" t="s">
-        <v>461</v>
+        <v>16</v>
       </c>
       <c r="D398" s="5" t="s">
-        <v>2135</v>
+        <v>1412</v>
       </c>
       <c r="E398" s="5" t="s">
-        <v>2136</v>
-[...2 lines deleted...]
-        <v>2137</v>
+        <v>17</v>
+      </c>
+      <c r="F398" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G398" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H398" s="5" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="I398" s="5" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="J398" s="5" t="s">
-        <v>2140</v>
+        <v>1996</v>
       </c>
       <c r="K398" s="5" t="s">
         <v>2141</v>
       </c>
       <c r="L398" s="6" t="s">
         <v>2142</v>
       </c>
       <c r="M398" s="5" t="s">
         <v>2143</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="5" t="s">
         <v>2144</v>
       </c>
       <c r="B399" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C399" s="5" t="s">
-        <v>138</v>
+        <v>461</v>
       </c>
       <c r="D399" s="5" t="s">
-        <v>1173</v>
+        <v>2145</v>
       </c>
       <c r="E399" s="5" t="s">
-        <v>2145</v>
-[...4 lines deleted...]
-        </is>
+        <v>2146</v>
+      </c>
+      <c r="F399" s="5" t="s">
+        <v>2147</v>
       </c>
       <c r="G399" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H399" s="5" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
       <c r="I399" s="5" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
       <c r="J399" s="5" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="K399" s="5" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="L399" s="6" t="s">
-        <v>2150</v>
+        <v>2152</v>
       </c>
       <c r="M399" s="5" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="5" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
       <c r="B400" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C400" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D400" s="5" t="s">
         <v>1173</v>
       </c>
       <c r="E400" s="5" t="s">
-        <v>2145</v>
+        <v>2155</v>
       </c>
       <c r="F400" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G400" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H400" s="5" t="s">
-        <v>2153</v>
+        <v>2156</v>
       </c>
       <c r="I400" s="5" t="s">
-        <v>2154</v>
+        <v>2157</v>
       </c>
       <c r="J400" s="5" t="s">
-        <v>2148</v>
+        <v>2158</v>
       </c>
       <c r="K400" s="5" t="s">
-        <v>2155</v>
+        <v>2159</v>
       </c>
       <c r="L400" s="6" t="s">
-        <v>2156</v>
+        <v>2160</v>
       </c>
       <c r="M400" s="5" t="s">
-        <v>2157</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="5" t="s">
-        <v>2158</v>
+        <v>2162</v>
       </c>
       <c r="B401" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C401" s="5" t="s">
-        <v>461</v>
+        <v>138</v>
       </c>
       <c r="D401" s="5" t="s">
-        <v>72</v>
+        <v>1173</v>
       </c>
       <c r="E401" s="5" t="s">
-        <v>2159</v>
-[...2 lines deleted...]
-        <v>2160</v>
+        <v>2155</v>
+      </c>
+      <c r="F401" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H401" s="5" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
       <c r="I401" s="5" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="J401" s="5" t="s">
-        <v>2163</v>
+        <v>2158</v>
       </c>
       <c r="K401" s="5" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
       <c r="L401" s="6" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="M401" s="5" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="5" t="s">
-        <v>2167</v>
+        <v>2168</v>
       </c>
       <c r="B402" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C402" s="5" t="s">
-        <v>169</v>
+        <v>461</v>
       </c>
       <c r="D402" s="5" t="s">
-        <v>461</v>
+        <v>72</v>
       </c>
       <c r="E402" s="5" t="s">
-        <v>2168</v>
-[...4 lines deleted...]
-        </is>
+        <v>2169</v>
+      </c>
+      <c r="F402" s="5" t="s">
+        <v>2170</v>
       </c>
       <c r="G402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H402" s="5" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
       <c r="I402" s="5" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
       <c r="J402" s="5" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
       <c r="K402" s="5" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
       <c r="L402" s="6" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
       <c r="M402" s="5" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="5" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
       <c r="B403" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C403" s="5" t="s">
-        <v>1411</v>
+        <v>169</v>
       </c>
       <c r="D403" s="5" t="s">
-        <v>1412</v>
-[...4 lines deleted...]
-        </is>
+        <v>461</v>
+      </c>
+      <c r="E403" s="5" t="s">
+        <v>2178</v>
       </c>
       <c r="F403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H403" s="5" t="s">
-        <v>2176</v>
-[...1 lines deleted...]
-      <c r="I403" s="5"/>
+        <v>2179</v>
+      </c>
+      <c r="I403" s="5" t="s">
+        <v>2180</v>
+      </c>
       <c r="J403" s="5" t="s">
-        <v>1978</v>
+        <v>2181</v>
       </c>
       <c r="K403" s="5" t="s">
-        <v>2177</v>
+        <v>2182</v>
       </c>
       <c r="L403" s="6" t="s">
-        <v>2178</v>
+        <v>2183</v>
       </c>
       <c r="M403" s="5" t="s">
-        <v>2179</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="5" t="s">
-        <v>2180</v>
+        <v>2185</v>
       </c>
       <c r="B404" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C404" s="5" t="s">
-        <v>2181</v>
+        <v>1411</v>
       </c>
       <c r="D404" s="5" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>2183</v>
+        <v>1412</v>
+      </c>
+      <c r="E404" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F404" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G404" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H404" s="5" t="s">
-        <v>2184</v>
-[...3 lines deleted...]
-      </c>
+        <v>2186</v>
+      </c>
+      <c r="I404" s="5"/>
       <c r="J404" s="5" t="s">
-        <v>2186</v>
+        <v>1988</v>
       </c>
       <c r="K404" s="5" t="s">
         <v>2187</v>
       </c>
       <c r="L404" s="6" t="s">
         <v>2188</v>
       </c>
       <c r="M404" s="5" t="s">
         <v>2189</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="5" t="s">
         <v>2190</v>
       </c>
       <c r="B405" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="5" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D405" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="D405" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E405" s="5" t="s">
-        <v>2160</v>
+        <v>2192</v>
       </c>
       <c r="F405" s="5" t="s">
-        <v>2137</v>
+        <v>2193</v>
       </c>
       <c r="G405" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H405" s="5" t="s">
-        <v>2191</v>
-[...1 lines deleted...]
-      <c r="I405" s="5"/>
+        <v>2194</v>
+      </c>
+      <c r="I405" s="5" t="s">
+        <v>2195</v>
+      </c>
       <c r="J405" s="5" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="K405" s="5" t="s">
-        <v>2193</v>
+        <v>2197</v>
       </c>
       <c r="L405" s="6" t="s">
-        <v>2194</v>
+        <v>2198</v>
       </c>
       <c r="M405" s="5" t="s">
-        <v>2195</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="5" t="s">
-        <v>2196</v>
+        <v>2200</v>
       </c>
       <c r="B406" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C406" s="5" t="s">
-        <v>968</v>
+        <v>72</v>
       </c>
       <c r="D406" s="5" t="s">
-        <v>2197</v>
+        <v>461</v>
       </c>
       <c r="E406" s="5" t="s">
-        <v>2198</v>
-[...4 lines deleted...]
-        </is>
+        <v>2170</v>
+      </c>
+      <c r="F406" s="5" t="s">
+        <v>2147</v>
       </c>
       <c r="G406" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H406" s="5" t="s">
-        <v>2199</v>
-[...3 lines deleted...]
-      </c>
+        <v>2201</v>
+      </c>
+      <c r="I406" s="5"/>
       <c r="J406" s="5" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="K406" s="5" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="L406" s="6" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="M406" s="5" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="407">
-      <c r="A407" s="5" t="n">
-        <v>1940</v>
+      <c r="A407" s="5" t="s">
+        <v>2206</v>
       </c>
       <c r="B407" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C407" s="5" t="s">
-        <v>1411</v>
+        <v>968</v>
       </c>
       <c r="D407" s="5" t="s">
-        <v>1412</v>
-[...4 lines deleted...]
-        </is>
+        <v>2207</v>
+      </c>
+      <c r="E407" s="5" t="s">
+        <v>2208</v>
       </c>
       <c r="F407" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G407" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H407" s="5" t="s">
-        <v>2205</v>
+        <v>2209</v>
       </c>
       <c r="I407" s="5" t="s">
-        <v>2206</v>
+        <v>2210</v>
       </c>
       <c r="J407" s="5" t="s">
-        <v>1986</v>
+        <v>2211</v>
       </c>
       <c r="K407" s="5" t="s">
-        <v>2207</v>
+        <v>2212</v>
       </c>
       <c r="L407" s="6" t="s">
-        <v>2208</v>
+        <v>2213</v>
       </c>
       <c r="M407" s="5" t="s">
-        <v>2209</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="408">
-      <c r="A408" s="5" t="s">
-        <v>2210</v>
+      <c r="A408" s="5" t="n">
+        <v>1940</v>
       </c>
       <c r="B408" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C408" s="5" t="s">
-        <v>16</v>
+        <v>1411</v>
       </c>
       <c r="D408" s="5" t="s">
-        <v>1983</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1412</v>
+      </c>
+      <c r="E408" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H408" s="5" t="s">
-        <v>2211</v>
+        <v>2215</v>
       </c>
       <c r="I408" s="5" t="s">
-        <v>2212</v>
+        <v>2216</v>
       </c>
       <c r="J408" s="5" t="s">
-        <v>1986</v>
+        <v>1996</v>
       </c>
       <c r="K408" s="5" t="s">
-        <v>2213</v>
+        <v>2217</v>
       </c>
       <c r="L408" s="6" t="s">
-        <v>2214</v>
+        <v>2218</v>
       </c>
       <c r="M408" s="5" t="s">
-        <v>2215</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="5" t="s">
-        <v>2216</v>
+        <v>2220</v>
       </c>
       <c r="B409" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="5" t="s">
-        <v>1411</v>
+        <v>16</v>
       </c>
       <c r="D409" s="5" t="s">
-        <v>1412</v>
-[...4 lines deleted...]
-        </is>
+        <v>1993</v>
+      </c>
+      <c r="E409" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H409" s="5" t="s">
-        <v>2217</v>
+        <v>2221</v>
       </c>
       <c r="I409" s="5" t="s">
-        <v>2218</v>
+        <v>2222</v>
       </c>
       <c r="J409" s="5" t="s">
-        <v>1986</v>
+        <v>1996</v>
       </c>
       <c r="K409" s="5" t="s">
-        <v>2219</v>
+        <v>2223</v>
       </c>
       <c r="L409" s="6" t="s">
-        <v>2220</v>
+        <v>2224</v>
       </c>
       <c r="M409" s="5" t="s">
-        <v>2221</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="5" t="s">
-        <v>2222</v>
+        <v>2226</v>
       </c>
       <c r="B410" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C410" s="5" t="s">
-        <v>453</v>
+        <v>1411</v>
       </c>
       <c r="D410" s="5" t="s">
         <v>1412</v>
       </c>
       <c r="E410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H410" s="5" t="s">
-        <v>2223</v>
+        <v>2227</v>
       </c>
       <c r="I410" s="5" t="s">
-        <v>2224</v>
+        <v>2228</v>
       </c>
       <c r="J410" s="5" t="s">
-        <v>1978</v>
+        <v>1996</v>
       </c>
       <c r="K410" s="5" t="s">
-        <v>2225</v>
+        <v>2229</v>
       </c>
       <c r="L410" s="6" t="s">
-        <v>2226</v>
+        <v>2230</v>
       </c>
       <c r="M410" s="5" t="s">
-        <v>2227</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="5" t="s">
-        <v>2228</v>
+        <v>2232</v>
       </c>
       <c r="B411" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C411" s="5" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="D411" s="5" t="s">
-        <v>2229</v>
+        <v>461</v>
       </c>
       <c r="E411" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>2230</v>
+        <v>2178</v>
+      </c>
+      <c r="F411" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H411" s="5" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
       <c r="I411" s="5" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
       <c r="J411" s="5" t="s">
-        <v>1978</v>
-[...4 lines deleted...]
-        </is>
+        <v>2235</v>
+      </c>
+      <c r="K411" s="5" t="s">
+        <v>2236</v>
       </c>
       <c r="L411" s="6" t="s">
-        <v>2233</v>
+        <v>2237</v>
       </c>
       <c r="M411" s="5" t="s">
-        <v>2234</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="5" t="s">
-        <v>2235</v>
+        <v>2239</v>
       </c>
       <c r="B412" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C412" s="5" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="D412" s="5" t="s">
-        <v>2229</v>
+        <v>461</v>
       </c>
       <c r="E412" s="5" t="s">
-        <v>17</v>
+        <v>2193</v>
       </c>
       <c r="F412" s="5" t="s">
-        <v>2230</v>
+        <v>2240</v>
       </c>
       <c r="G412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H412" s="5" t="s">
-        <v>2236</v>
+        <v>2241</v>
       </c>
       <c r="I412" s="5" t="s">
-        <v>2237</v>
+        <v>2242</v>
       </c>
       <c r="J412" s="5" t="s">
-        <v>1978</v>
+        <v>2243</v>
       </c>
       <c r="K412" s="5" t="s">
-        <v>2238</v>
+        <v>2244</v>
       </c>
       <c r="L412" s="6" t="s">
-        <v>2239</v>
+        <v>2245</v>
       </c>
       <c r="M412" s="5" t="s">
-        <v>2240</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="5" t="s">
-        <v>2241</v>
+        <v>2247</v>
       </c>
       <c r="B413" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="5" t="s">
-        <v>2242</v>
+        <v>453</v>
       </c>
       <c r="D413" s="5" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1412</v>
+      </c>
+      <c r="E413" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H413" s="5" t="s">
-        <v>2243</v>
+        <v>2248</v>
       </c>
       <c r="I413" s="5" t="s">
-        <v>2244</v>
+        <v>2249</v>
       </c>
       <c r="J413" s="5" t="s">
-        <v>2245</v>
+        <v>1988</v>
       </c>
       <c r="K413" s="5" t="s">
-        <v>2246</v>
+        <v>2250</v>
       </c>
       <c r="L413" s="6" t="s">
-        <v>2247</v>
+        <v>2251</v>
       </c>
       <c r="M413" s="5" t="s">
-        <v>2248</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="5" t="s">
-        <v>2249</v>
+        <v>2253</v>
       </c>
       <c r="B414" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D414" s="5" t="s">
-        <v>2229</v>
+        <v>2254</v>
       </c>
       <c r="E414" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F414" s="5" t="s">
-        <v>2230</v>
+        <v>2255</v>
       </c>
       <c r="G414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H414" s="5" t="s">
-        <v>2250</v>
+        <v>2256</v>
       </c>
       <c r="I414" s="5" t="s">
-        <v>2251</v>
+        <v>2257</v>
       </c>
       <c r="J414" s="5" t="s">
-        <v>1978</v>
-[...2 lines deleted...]
-        <v>2252</v>
+        <v>1988</v>
+      </c>
+      <c r="K414" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L414" s="6" t="s">
-        <v>2253</v>
+        <v>2258</v>
       </c>
       <c r="M414" s="5" t="s">
-        <v>2254</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="5" t="s">
-        <v>2255</v>
+        <v>2260</v>
       </c>
       <c r="B415" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D415" s="5" t="s">
-        <v>2229</v>
+        <v>2254</v>
       </c>
       <c r="E415" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F415" s="5" t="s">
-        <v>2230</v>
+        <v>2255</v>
       </c>
       <c r="G415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H415" s="5" t="s">
-        <v>2256</v>
+        <v>2261</v>
       </c>
       <c r="I415" s="5" t="s">
-        <v>2257</v>
+        <v>2262</v>
       </c>
       <c r="J415" s="5" t="s">
-        <v>1978</v>
+        <v>1988</v>
       </c>
       <c r="K415" s="5" t="s">
-        <v>2258</v>
+        <v>2263</v>
       </c>
       <c r="L415" s="6" t="s">
-        <v>2259</v>
+        <v>2264</v>
       </c>
       <c r="M415" s="5" t="s">
-        <v>2260</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="5" t="s">
-        <v>2261</v>
+        <v>2266</v>
       </c>
       <c r="B416" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="5" t="s">
-        <v>72</v>
+        <v>2267</v>
       </c>
       <c r="D416" s="5" t="s">
-        <v>461</v>
+        <v>282</v>
       </c>
       <c r="E416" s="5" t="s">
-        <v>2160</v>
-[...2 lines deleted...]
-        <v>2262</v>
+        <v>17</v>
+      </c>
+      <c r="F416" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H416" s="5" t="s">
-        <v>2263</v>
+        <v>2268</v>
       </c>
       <c r="I416" s="5" t="s">
-        <v>2264</v>
+        <v>2269</v>
       </c>
       <c r="J416" s="5" t="s">
-        <v>2265</v>
+        <v>2270</v>
       </c>
       <c r="K416" s="5" t="s">
-        <v>2266</v>
+        <v>2271</v>
       </c>
       <c r="L416" s="6" t="s">
-        <v>2267</v>
+        <v>2272</v>
       </c>
       <c r="M416" s="5" t="s">
-        <v>2268</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="5" t="s">
-        <v>2269</v>
+        <v>2274</v>
       </c>
       <c r="B417" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C417" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D417" s="5" t="s">
-        <v>1412</v>
+        <v>2254</v>
       </c>
       <c r="E417" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F417" s="5" t="s">
-        <v>462</v>
+        <v>2255</v>
       </c>
       <c r="G417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H417" s="5" t="s">
-        <v>2270</v>
+        <v>2275</v>
       </c>
       <c r="I417" s="5" t="s">
-        <v>2271</v>
+        <v>2276</v>
       </c>
       <c r="J417" s="5" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="K417" s="5" t="s">
-        <v>2272</v>
+        <v>2277</v>
       </c>
       <c r="L417" s="6" t="s">
-        <v>2273</v>
+        <v>2278</v>
       </c>
       <c r="M417" s="5" t="s">
-        <v>2274</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="5" t="s">
-        <v>2275</v>
+        <v>2280</v>
       </c>
       <c r="B418" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D418" s="5" t="s">
-        <v>1983</v>
+        <v>2254</v>
       </c>
       <c r="E418" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F418" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F418" s="5" t="s">
+        <v>2255</v>
       </c>
       <c r="G418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H418" s="5" t="s">
-        <v>2276</v>
-[...1 lines deleted...]
-      <c r="I418" s="5"/>
+        <v>2281</v>
+      </c>
+      <c r="I418" s="5" t="s">
+        <v>2282</v>
+      </c>
       <c r="J418" s="5" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="K418" s="5" t="s">
-        <v>2277</v>
+        <v>2283</v>
       </c>
       <c r="L418" s="6" t="s">
-        <v>2278</v>
+        <v>2284</v>
       </c>
       <c r="M418" s="5" t="s">
-        <v>2279</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="5" t="s">
-        <v>2275</v>
+        <v>2286</v>
       </c>
       <c r="B419" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="5" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="D419" s="5" t="s">
-        <v>2229</v>
+        <v>461</v>
       </c>
       <c r="E419" s="5" t="s">
-        <v>17</v>
+        <v>2170</v>
       </c>
       <c r="F419" s="5" t="s">
-        <v>2230</v>
+        <v>2240</v>
       </c>
       <c r="G419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H419" s="5" t="s">
-        <v>2280</v>
+        <v>2287</v>
       </c>
       <c r="I419" s="5" t="s">
-        <v>2281</v>
+        <v>2288</v>
       </c>
       <c r="J419" s="5" t="s">
-        <v>1978</v>
+        <v>2289</v>
       </c>
       <c r="K419" s="5" t="s">
-        <v>2282</v>
+        <v>2290</v>
       </c>
       <c r="L419" s="6" t="s">
-        <v>2283</v>
+        <v>2291</v>
       </c>
       <c r="M419" s="5" t="s">
-        <v>2284</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="5" t="s">
-        <v>2285</v>
+        <v>2293</v>
       </c>
       <c r="B420" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="5" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="D420" s="5" t="s">
-        <v>461</v>
+        <v>1412</v>
       </c>
       <c r="E420" s="5" t="s">
-        <v>2160</v>
+        <v>17</v>
       </c>
       <c r="F420" s="5" t="s">
-        <v>2262</v>
+        <v>462</v>
       </c>
       <c r="G420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H420" s="5" t="s">
-        <v>2286</v>
+        <v>2294</v>
       </c>
       <c r="I420" s="5" t="s">
-        <v>2287</v>
+        <v>2295</v>
       </c>
       <c r="J420" s="5" t="s">
-        <v>2288</v>
+        <v>1996</v>
       </c>
       <c r="K420" s="5" t="s">
-        <v>2289</v>
+        <v>2296</v>
       </c>
       <c r="L420" s="6" t="s">
-        <v>2290</v>
+        <v>2297</v>
       </c>
       <c r="M420" s="5" t="s">
-        <v>2291</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="5" t="s">
-        <v>2292</v>
+        <v>2299</v>
       </c>
       <c r="B421" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D421" s="5" t="s">
-        <v>2229</v>
+        <v>1993</v>
       </c>
       <c r="E421" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F421" s="5" t="s">
-        <v>2230</v>
+      <c r="F421" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H421" s="5" t="s">
-        <v>2293</v>
-[...3 lines deleted...]
-      </c>
+        <v>2300</v>
+      </c>
+      <c r="I421" s="5"/>
       <c r="J421" s="5" t="s">
-        <v>1978</v>
+        <v>1996</v>
       </c>
       <c r="K421" s="5" t="s">
-        <v>2295</v>
+        <v>2301</v>
       </c>
       <c r="L421" s="6" t="s">
-        <v>2296</v>
+        <v>2302</v>
       </c>
       <c r="M421" s="5" t="s">
-        <v>2297</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="422">
-      <c r="A422" s="5" t="n">
-        <v>1949</v>
+      <c r="A422" s="5" t="s">
+        <v>2299</v>
       </c>
       <c r="B422" s="5" t="s">
-        <v>2298</v>
+        <v>14</v>
       </c>
       <c r="C422" s="5" t="s">
-        <v>2299</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D422" s="5" t="s">
+        <v>2254</v>
+      </c>
+      <c r="E422" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F422" s="5" t="s">
+        <v>2255</v>
       </c>
       <c r="G422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H422" s="5" t="s">
-        <v>2300</v>
+        <v>2304</v>
       </c>
       <c r="I422" s="5" t="s">
-        <v>2301</v>
+        <v>2305</v>
       </c>
       <c r="J422" s="5" t="s">
-        <v>309</v>
-[...4 lines deleted...]
-        </is>
+        <v>1988</v>
+      </c>
+      <c r="K422" s="5" t="s">
+        <v>2306</v>
       </c>
       <c r="L422" s="6" t="s">
-        <v>2302</v>
+        <v>2307</v>
       </c>
       <c r="M422" s="5" t="s">
-        <v>2303</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="5" t="s">
-        <v>2304</v>
+        <v>2309</v>
       </c>
       <c r="B423" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C423" s="5" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="D423" s="5" t="s">
-        <v>2229</v>
+        <v>461</v>
       </c>
       <c r="E423" s="5" t="s">
-        <v>17</v>
+        <v>2170</v>
       </c>
       <c r="F423" s="5" t="s">
-        <v>2305</v>
+        <v>2240</v>
       </c>
       <c r="G423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H423" s="5" t="s">
-        <v>2306</v>
+        <v>2310</v>
       </c>
       <c r="I423" s="5" t="s">
-        <v>2307</v>
+        <v>2311</v>
       </c>
       <c r="J423" s="5" t="s">
-        <v>1978</v>
+        <v>2312</v>
       </c>
       <c r="K423" s="5" t="s">
-        <v>2308</v>
+        <v>2313</v>
       </c>
       <c r="L423" s="6" t="s">
-        <v>2309</v>
+        <v>2314</v>
       </c>
       <c r="M423" s="5" t="s">
-        <v>2310</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="5" t="s">
-        <v>2311</v>
+        <v>2316</v>
       </c>
       <c r="B424" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C424" s="5" t="s">
-        <v>2102</v>
+        <v>16</v>
       </c>
       <c r="D424" s="5" t="s">
-        <v>2312</v>
+        <v>2254</v>
       </c>
       <c r="E424" s="5" t="s">
-        <v>2313</v>
+        <v>17</v>
       </c>
       <c r="F424" s="5" t="s">
-        <v>2314</v>
+        <v>2255</v>
       </c>
       <c r="G424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H424" s="5" t="s">
-        <v>2315</v>
+        <v>2317</v>
       </c>
       <c r="I424" s="5" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
       <c r="J424" s="5" t="s">
-        <v>2317</v>
+        <v>1988</v>
       </c>
       <c r="K424" s="5" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
       <c r="L424" s="6" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="M424" s="5" t="s">
-        <v>2320</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="425">
-      <c r="A425" s="5" t="s">
-        <v>2321</v>
+      <c r="A425" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B425" s="5" t="s">
-        <v>14</v>
+        <v>2322</v>
       </c>
       <c r="C425" s="5" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>2305</v>
+        <v>2323</v>
+      </c>
+      <c r="D425" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E425" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F425" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H425" s="5" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
       <c r="I425" s="5" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="J425" s="5" t="s">
-        <v>1978</v>
-[...2 lines deleted...]
-        <v>2324</v>
+        <v>309</v>
+      </c>
+      <c r="K425" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L425" s="6" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="M425" s="5" t="s">
-        <v>2326</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="5" t="s">
-        <v>2327</v>
+        <v>2328</v>
       </c>
       <c r="B426" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D426" s="5" t="s">
-        <v>2229</v>
+        <v>2254</v>
       </c>
       <c r="E426" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F426" s="5" t="s">
-        <v>2305</v>
+        <v>2329</v>
       </c>
       <c r="G426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H426" s="5" t="s">
-        <v>2328</v>
-[...1 lines deleted...]
-      <c r="I426" s="5"/>
+        <v>2330</v>
+      </c>
+      <c r="I426" s="5" t="s">
+        <v>2331</v>
+      </c>
       <c r="J426" s="5" t="s">
-        <v>1978</v>
+        <v>1988</v>
       </c>
       <c r="K426" s="5" t="s">
-        <v>2329</v>
+        <v>2332</v>
       </c>
       <c r="L426" s="6" t="s">
-        <v>2330</v>
+        <v>2333</v>
       </c>
       <c r="M426" s="5" t="s">
-        <v>2331</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="5" t="s">
-        <v>2332</v>
+        <v>2335</v>
       </c>
       <c r="B427" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="5" t="s">
-        <v>72</v>
+        <v>2112</v>
       </c>
       <c r="D427" s="5" t="s">
-        <v>461</v>
+        <v>1932</v>
       </c>
       <c r="E427" s="5" t="s">
-        <v>2160</v>
+        <v>2336</v>
       </c>
       <c r="F427" s="5" t="s">
-        <v>2262</v>
+        <v>2337</v>
       </c>
       <c r="G427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H427" s="5" t="s">
-        <v>2333</v>
+        <v>2338</v>
       </c>
       <c r="I427" s="5" t="s">
-        <v>2334</v>
+        <v>2339</v>
       </c>
       <c r="J427" s="5" t="s">
-        <v>2335</v>
+        <v>2340</v>
       </c>
       <c r="K427" s="5" t="s">
-        <v>2336</v>
+        <v>2341</v>
       </c>
       <c r="L427" s="6" t="s">
-        <v>2337</v>
+        <v>2342</v>
       </c>
       <c r="M427" s="5" t="s">
-        <v>2338</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="5" t="s">
-        <v>2339</v>
+        <v>2344</v>
       </c>
       <c r="B428" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C428" s="5" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D428" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E428" s="5" t="s">
+        <v>2346</v>
+      </c>
+      <c r="F428" s="5" t="s">
+        <v>2170</v>
+      </c>
+      <c r="G428" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H428" s="5" t="s">
+        <v>2347</v>
+      </c>
+      <c r="I428" s="5" t="s">
+        <v>2348</v>
+      </c>
+      <c r="J428" s="5" t="s">
+        <v>2349</v>
+      </c>
+      <c r="K428" s="5" t="s">
+        <v>2350</v>
+      </c>
+      <c r="L428" s="6" t="s">
+        <v>2351</v>
+      </c>
+      <c r="M428" s="5" t="s">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="5" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B429" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C429" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D429" s="5" t="s">
+        <v>2254</v>
+      </c>
+      <c r="E429" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F429" s="5" t="s">
+        <v>2329</v>
+      </c>
+      <c r="G429" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H429" s="5" t="s">
+        <v>2354</v>
+      </c>
+      <c r="I429" s="5" t="s">
+        <v>2355</v>
+      </c>
+      <c r="J429" s="5" t="s">
+        <v>1988</v>
+      </c>
+      <c r="K429" s="5" t="s">
+        <v>2356</v>
+      </c>
+      <c r="L429" s="6" t="s">
+        <v>2357</v>
+      </c>
+      <c r="M429" s="5" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="5" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B430" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C430" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D430" s="5" t="s">
+        <v>2254</v>
+      </c>
+      <c r="E430" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F430" s="5" t="s">
+        <v>2329</v>
+      </c>
+      <c r="G430" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H430" s="5" t="s">
+        <v>2360</v>
+      </c>
+      <c r="I430" s="5"/>
+      <c r="J430" s="5" t="s">
+        <v>1988</v>
+      </c>
+      <c r="K430" s="5" t="s">
+        <v>2361</v>
+      </c>
+      <c r="L430" s="6" t="s">
+        <v>2362</v>
+      </c>
+      <c r="M430" s="5" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="5" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B431" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C431" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D431" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="E431" s="5" t="s">
+        <v>2170</v>
+      </c>
+      <c r="F431" s="5" t="s">
+        <v>2240</v>
+      </c>
+      <c r="G431" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H431" s="5" t="s">
+        <v>2365</v>
+      </c>
+      <c r="I431" s="5" t="s">
+        <v>2366</v>
+      </c>
+      <c r="J431" s="5" t="s">
+        <v>2367</v>
+      </c>
+      <c r="K431" s="5" t="s">
+        <v>2368</v>
+      </c>
+      <c r="L431" s="6" t="s">
+        <v>2369</v>
+      </c>
+      <c r="M431" s="5" t="s">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="5" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B432" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C432" s="5" t="s">
         <v>1213</v>
       </c>
-      <c r="D428" s="5" t="s">
+      <c r="D432" s="5" t="s">
         <v>461</v>
       </c>
-      <c r="E428" s="5" t="s">
+      <c r="E432" s="5" t="s">
         <v>705</v>
       </c>
-      <c r="F428" s="5" t="inlineStr">
-[...25 lines deleted...]
-        <v>2345</v>
+      <c r="F432" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G432" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H432" s="5" t="s">
+        <v>2372</v>
+      </c>
+      <c r="I432" s="5" t="s">
+        <v>2373</v>
+      </c>
+      <c r="J432" s="5" t="s">
+        <v>2374</v>
+      </c>
+      <c r="K432" s="5" t="s">
+        <v>2375</v>
+      </c>
+      <c r="L432" s="6" t="s">
+        <v>2376</v>
+      </c>
+      <c r="M432" s="5" t="s">
+        <v>2377</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -33011,44 +33445,48 @@
     <hyperlink ref="M404" r:id="rId409"/>
     <hyperlink ref="M405" r:id="rId410"/>
     <hyperlink ref="M406" r:id="rId411"/>
     <hyperlink ref="M407" r:id="rId412"/>
     <hyperlink ref="M408" r:id="rId413"/>
     <hyperlink ref="M409" r:id="rId414"/>
     <hyperlink ref="M410" r:id="rId415"/>
     <hyperlink ref="M411" r:id="rId416"/>
     <hyperlink ref="M412" r:id="rId417"/>
     <hyperlink ref="M413" r:id="rId418"/>
     <hyperlink ref="M414" r:id="rId419"/>
     <hyperlink ref="M415" r:id="rId420"/>
     <hyperlink ref="M416" r:id="rId421"/>
     <hyperlink ref="M417" r:id="rId422"/>
     <hyperlink ref="M418" r:id="rId423"/>
     <hyperlink ref="M419" r:id="rId424"/>
     <hyperlink ref="M420" r:id="rId425"/>
     <hyperlink ref="M421" r:id="rId426"/>
     <hyperlink ref="M422" r:id="rId427"/>
     <hyperlink ref="M423" r:id="rId428"/>
     <hyperlink ref="M424" r:id="rId429"/>
     <hyperlink ref="M425" r:id="rId430"/>
     <hyperlink ref="M426" r:id="rId431"/>
     <hyperlink ref="M427" r:id="rId432"/>
     <hyperlink ref="M428" r:id="rId433"/>
+    <hyperlink ref="M429" r:id="rId434"/>
+    <hyperlink ref="M430" r:id="rId435"/>
+    <hyperlink ref="M431" r:id="rId436"/>
+    <hyperlink ref="M432" r:id="rId437"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>