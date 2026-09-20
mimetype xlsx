--- v1 (2026-06-15)
+++ v2 (2026-09-20)
@@ -1087,62 +1087,62 @@
   <si>
     <t>Fredag d: 13de Marts
 Kære lille Putte!
 Nu skal Du faae et ordentligt Brev af en god Forsending. Jeg veed godt, at jeg længe har forsømt Eder med Mad. Først vil jeg igen paaminde Eder om at prøve at faae Lejlighed sagt af for i Sommer ved Hjælp af det Væggetøj. Flere har sagt og nu mener ogsaa Hr. Skakke, at man kan uden videre rejse, naar der er Væggetøj, og spørg Grethe og Muk, om det ikke er set efter at Konen havde ”renset”. Er I i Tvivl, saa tag ud til Onkel Christian, Annasvej – Charlottenlund en Aften, men meld Dig først hos ham en Formiddag paa det nye Raadhus, der har han sit Kontor – Han maa absolut vide Besked. Der skulde vist have staaet om Lejligheden ”med Pige og Pulterkammer” men hvor ærgerligt, hvis al den [ulæseligt] kunde have været sparet! Jeg har vist mere end en Gang skrevet om det Væggetøj og sagde vist til Christian om at tage sig af det. Hvis nu intet lykkes, hvordan skal vi saa med Lejligheden? Hvad vil Grethe? Hun kender vel ingen at boe sammen med der i Sommer, saa vi kunde lade Møblerne staae og Dede boe der September &amp;amp; Oktober? Det ligger mig stærkt paa Sinde. Du kunde jo blive der i Maj, Dede jo ikke mere der end her, saa sparsommelig Du er; saa er der kun en Maaned til Ferien. Men naar nu Christine kommer hjem, saa lad hende vide god Besked om det hele. Søndag Formiddag lidt tidlig er da Onkel Christian hjemme. Sig ham saa, at jeg maa vel nok gøre ham Ulejlighed sidst i April med at hjælpe med at finde en Lejlighed; han vil vist grue over det Hverv, der skal være rædselsfuldt i Kbh. Sig ham ogsaa, at Elle har haft Bud fra Susan, der nu er kommen fra Hospitalet og lød ret tilfreds. Jeg fik deres nye Adr; skal tage den med til Kbh. – Det var nu en Masse om Forretninger. Stakkels Putte med Din Rude, godt Du havde Penge. Jeg sendte mere med Henblik paa Din nye Kjole. I har jo levet ret fornøjeligt, naar undtages Din sidste Forkølelse. Men det var alligevel intet rigtig fornøjeligt Brev det sidste fra Dig; nu gaaer Du vel Spænding for ”Lig i Lasten”. Jeg glæder mig meget til at faae Dig hjem en Gang igen. Hermed en Artikel, som Du endelig maa sende mig igen i første Brev. Thora gaaer jo en Gang om Ugen til Dr. Schouboe for sine Hovedsmerter; saa sagde hun sidst til ham, at han skulde sende nogle af sine mange Patienter over til Dr. Juncker. ”Det skulde vel saa først være ”Gase[ulæseligt]klede” sagde han og loe saa polisk; ”nej det vil jeg dog sige Dem, at bliver det nogen saa bliver det paa ingen Maade hende”. – ”Naa saa bliver det maaske mig”, sagde Thora. Han ser ud til at kunne goutere en Spøg. Hendes Artikel blev sat i Avisen et Par Timer efter at hun havde indleveret den. Hun mente, at naar de ikke har sat Dine i endnu i F.T. saa kommer de nok naar de ikke har sendt tilbage. Der er saa utrolig meget andet i for Tiden og ingen ”Skønlitteratur”. Jeg blev indskrevet hos Dr. Sch. I Gaar, han var enorm venlig. Tog intet for i Gaar eller en ny Recept. Thora hjalp mig at sidde Ventetiden ca. en Time – oh; der blev talt en Del om Sygdomme. Thora var saa livlig og morsom Onkel Syberg skal snart til Kbh og med kirkeberg og flere Steder for Landbrugsministeren, Sybergs Kollega, S. [ulæseligt] paa Fyns Landbrugsminister! Gud veed, om han ikke skulde se ud til [ulæseligt], jeg husker ikke Datoen, men det er vist omkring d: 24de. Du kommer vel ikke i Paasken; mulig Du og Grethe kunde give os et Par af Helligdagene og lade Uglen alene om det derinde?? – Hr. Skakke er herlig i alle Maader undtagen Helbredet, han har det som Dede, saa jeg kan ikke lade være at tage mig moderligt af ham. Til Sommer vil vi give ham Gæstekontoret, at han ikke skal ligge nede for aabent Vindue i alle Dampene fra Aaen. Han spiser Havregrød og Kaffe [”og Kaffe” indsat over linjen] om Morgenen, faaer lidt Smørrebrød Kl. 10 ¾ spiser vældig godt til Middag altid 2 Portioner til For og Eftermad,
 faar en stor Kop Kakao i sød Mælk med Dede kl. 3 3/4, spiser udmærket til Aften og holder meget af vort Øl; faar en stor Kop sød Mælk med Dede ved Sengetid; jeg tænker nok den ”Po[ulæseligt]” i kort Tid skal faae ham flere G op i Vægt. Han er uhyre fordringsfri og behagelig tilpas livlig egentlig nærmest stille, spiller L'hombre holder af Musik har selv en Violin med; i Gaar kom hans Bagage, Kommode, Reol med Masser af Bøger i 4 Kasser, han har faaet min Chaiselongue med sig foreløbig, saa det lille gamle Sovekammer er fuldt og pænt møbleret. Paludan er meget tilfreds med ham. Vi er dog næsten altid heldige med hvem vi faaer i Huset. – I Gaar blev der telefoneret til Sybergs om Johanne vilde komme til Kjerteminde med sidste Tog, Las vilde male hende pynte lidt paa Klintebilledet, der skal paa den frie.” Jeg blev grulig ked af det, men gjorde selvfølgelig ingen Indvendinger det skulde jo være; jeg savner J. saa rædsomt og føler mig saa ene, naar hun er væk; maatte saa alene hjem i Aftes og gaae her ene til i Morgen, hun kommer med Iltoget! Apropos, Muk skrev at Chr. kommer med Iltoget paa Mandag hvis hun mener 6 Toget, saa lad dem skrive et Brevkort, vi kan have Mandag Middag i god Tid i Postkassen Søndag. Jeg synes det er mærkeligt hun vil med Morgentoget; hører vi intet, saa kommer der Vogn Kl. 1. I Morgen er det Fru og Frøken Sperlings Fødselsdag, jeg har skrevet til dem begge til Virginiavej. Hvor kedeligt at I ikke traf Luts hjemme. Jeg glemte rent at spørge Tulle om den [ulæseligt]plads, Du omtaler; men er der noget om det, saa hører Du det jo nok - - - Saa Farvel lille Putte! Endnu i Gaar var der intet [ulæseligt] fra Dig, men saa kan det lige naaes med Christine paa Mandag. – Hilsen til Eder allesammen fra Mor.
 Den Smule Kalvekød er til Karbonade; Oxekødet kan Du maaske lave Boef af eller ogsaa koge og bruge til Paalæg; det røgede Kød kan jo gemmes længe. Nu har jeg set paa Kalvekødet, det er usselt. Du maa helst koge det til Fricassé med Gulerødder, Selleri, lidt skrællede Kartofler og Karry eller Persille skolde det først i et Fad med kogende Vand, inden Du atter sætter det paa i koldt Vand og skummer godt. Naar Du skal have rent Tøj sendt skal Du faae nogle [ulæseligt] ogsaa. Vi vadsker først i Ugen Flæsket [”Flæsket” skrevet over linjen] skal skæres 
 [Skrevet i sidens højre margen:]
 ud og iblandes i Mælkevand et Par Timer inden Du steger det; udmærket!
 [Skrevet i sidens venstre margen:]
 En Luns [ulæseligt] lavet med Kød[ulæseligt] Soya og lidt [ulæseligt] er godt ogsaa; det næste Fedt hældes af først.
 [Skrevet i næstsidste sides højre margen:]
 Bøffen maa bankes vældig godt.</t>
   </si>
   <si>
     <t>1903-06-21</t>
   </si>
   <si>
     <t>Höljeryd</t>
   </si>
   <si>
     <t>Landeryd 
 Fynshovedvej 748, 5390 Martofte
 Møllebakken 14, 5300 Kerteminde</t>
   </si>
   <si>
-    <t>Anna 2 -
-Niels  Dorph
+    <t>Niels  Dorph
 - Eckmann
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelm Larsen
 Marie Lassen
-Christine Swane</t>
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Villaen er Alhed og Johannes Larsens bolig på Møllebakken i Kerteminde. Det var et meget gæstfrit hjem. De 4 malere kan enten være på besøg eller det kan være konstellationen Alhed og Johannes Larsen overfor Anna og Fritz Syberg. Sidstnævnte flyttede året før ind på Pilegården, som lå i nærheden. Måske er der forberedelser igang til verdensudstillingen i Kerteminde, som fandt sted i september.
 Høljeryd er en af familien Larsens svenske ejendomme med tilhørende savværk. Strømhult var nabogård til Høljeryd. Her boede en kusine til Johannes Larsen med mand og børn.
 Brandåsen er et område nær Høljeryd. 
 Saagmester = formand på savværket</t>
   </si>
   <si>
     <t>Vilhelmine Larsen, Johannes Larsens mor, er på Høljeryd i Sverige. Hun savner at høre noget om, hvad Johannes og Christine maler for tiden. Der har været problemer med en tjenestepige.
 Området er utrolig smukt og hun synes, at Johannes skal male det. Hun vil tale med sin mand om, at Eckman skal have en kombineret stilling på Høljeryd som skytte, fisker og formand på savværket. Der er en epidemi af mæslinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gTFF</t>
   </si>
   <si>
     <t>Høljeryd den 21/6 1903
 Kjære Johannes!
 Du ved ikke hvor glad jeg blev for dit Brev, det kom lige Dagen efter at Fader var rejst hjem, saa det kom paa en heldig Tid, godt var det du havde tegnet Haven, nu seer jeg det alt sammen saa tydelig for mig baade Børn og Gamle, det er godt at have en levende Fantasi; det har hjulpen mig over meget – du maa skrive igjen ved Lejlighed kjære Johannes og fortælle mig lidt om hvad du maler det savner jeg saameget at see Eders Arbejder, sig mig ogsaa hvad Uglen maler og hvad du synes om det, er hun nogenlunde tilfreds, du kjender min Sorg i den Henseende; men jeg har lagt Alt i den kjærligste Faders Haand og Han vil hjælpe – det troer jeg saa vist.
 Naar det er en flink Pige I har saa faar vel Alhed ogsaa Tid at male, fik hun saa nogle Elever? I maa endelig lade mig følge med derhjemme ellers bliver der en tomt Sted for mig. Faer fortalte mig lidt om Børnene; men jeg vil jo vide meget meget mere. Jeg fik Brev fra Vilhelm han skrev det var saadan søde artige Børn da han var hjemme, I maa jo have det livligt med 4 malere samlede paa saa nært Hold og musikalske Mennesker – omgaaes I Dorph? Naar skal du til Fynshoved hvad er Skyld i at Uglen ikke tog til Romsø jeg synes ikke det er hyggelig at bo ene i saadant stort Huus paa Landet, jeg venter stadig Brev fra hende nu kommer det vel, naar hun er kommen i Ro. Her er saa smukt ved Midsommer – mange Gange ønsker jeg at nogen af Eder var her for at fæstne det paa Lærredet, Du gjør dig ingen Ide om hvor det gjorde en Forskjel da Smedens Ladegaard kom i Ramme, der er en saadan Friskhed og Stemning over den [ulæseligt ord] at jeg har stor Glæde, naar jeg vender mig fra de store Figurer i [Stenhegnene?] og snavsede Farver i Skovens Træer; men Faer er jo saa glad og der er jo ogsaa meget kjønt – gamle [ulæseligt ord] staar godt i Hjørnet
 Nu er det jo bare den forgyldte Ramme der staar ham i Hovedet gav han dig Maalet da han var hjemme; maler du aldrig med Kazoin mere, det gik dog saa hurtig jeg kan se de 2 ænder saa tydelig eller Gaasen hos Georg, men bryd dig ikke om min Snak kjære Barn det kan komme ved Lejlighed – Vi har det saa godt kjære og dette at leve saameget i Fred og Ro i Naturen har lært mig saameget, i al Fald har jeg Tid at tænke, og at takke Gud Fader for Helbred og dagligt Brød saa troer jeg paa at han nok vil give den kjære gode Fader Lykke og Velsignelse til at faa ordnet herovre som han ønsker
 Efter denne gode Regn staar Korn og Græs godt, vi har jo 2 Køer og 1 Gris - 3 Høns hvoraf de 2 ligger og 1 gaar med 6 Kyllinger – den brogede skal kælve nu i denne Maaned og jeg visper Smør 2 Gange ugentlig saa jeg klarer mig undtagen naar vi skal bage.
 Jeg er glad ved at Dumpe er her, nu Pigen er syg, vi har faaet en der malker, det var en Pige der er fuld af Løgn og saa var hun luset. Jeg er saameget veltilfreds at hun ikke kommer mere 
 Jeg havde straks Mistanke og lod hende kun gaa i Haven og enkelte andre Arbejder – som jeg vidste hun kunde udrette fast Laag til Mælkespanden jeg bar det alene indtil hun var borte ellers havde Far vel jaget hende bort straks – nu gik det sin stille Gang
 Igaar blev vi bedt paa Brandaasen til Kaffe Midsommer, Datteren er hjemkommen fra Amerika og hun er fiks og seer godt ud saa Faer gaar nok med derop, her blev igaar fisket en Gjedde paa 14 [pund] i Aaen, der gaar hver Søndag nogle Stykker sammen, men de gaar saa frit de mener vel de Alle har ret naar nu Eckman kommer hjem saa siger jeg til Faer lad ham blive baade vor Fisker og vor Skytte samtidig med Saagmester
 Saa kan vi jo dele Udbyttet og saa forbyde Uvedkommende at gaa og trampe Græsset ned, Aalen kommer først i August Maaned men her er en rigdom af Skovbær saa jeg ikke har tænkt mig Halvdelen – Nu skal du vide vi ere raske her; paa Strømhult ligger de 2 ældste Børn af Mæslinger. Skolerne er lukkede saa det er en Epidemi. Saa vil jeg ønske I maa have det godt inden Døre og er glad ved du er saa nær ved, om Marie og Adolph behøver et Raad, Tak for Eders Kjærlighed imod dem 
@@ -2295,84 +2295,84 @@
 [Indsat tegning]</t>
   </si>
   <si>
     <t> 8. dec. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/wxBDuDfw</t>
   </si>
   <si>
     <t> 9. dec. 1923</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/EocUxpyS</t>
   </si>
   <si>
     <t>10. dec. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/XNfpetUe</t>
   </si>
   <si>
-    <t>11. dec. 1923</t>
-[...4 lines deleted...]
-  <si>
     <t>1923-12-11</t>
   </si>
   <si>
     <t>Korshavn</t>
   </si>
   <si>
     <t>Korshavn, Hindsholm
 Martofte, Dalby</t>
   </si>
   <si>
     <t>Fru Boysen
 - Frandsen
 Andreas Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen er ombord på skibet Rylen i Korshavn på Hindsholm nord for Kerteminde. Han er ikke helt tilfreds med de billeder, han får malet. Begge sønner har været på besøg de seneste dage.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/JowR</t>
   </si>
   <si>
     <t>Korshavn 11 Dec. 1923
 Ombord "Rylen"
 Kæreste Alhed!
 Tak for Brevet. Ja saa er du vel nu i Kjerteminde igen. Formodentlig faar Du dette i Mrg, da Frandsen skal til Martofte efter en Pakke, som der i Dag er kommen Anmeldelse paa. Det er trist med Dine Øjne. Her gaar det saa som saa, jeg har ganske vist malet 2 Billeder om Dagen undtagen i Søndags, men det er vist desværre noget Lort. Nu faar vi se hvordan Resten, altsaa 11, bliver, dersom jeg gider saa længe. Jeg talte med Fru Bojsen i Gaar, og foreslog hende at køre om ad Kjerteminde en Dag, og tage Dig med, og noget Wienerbrød saa dernede I spise Frokost med Kl. 12. De plejer at spise ved den Tid naar de er her, og det gør jeg ogsaa. Hun ringer altsaa til Dig om det. Det var morsomt at se Puf og Lysse herude. Mange Hilsner
 Din
 JL.</t>
+  </si>
+  <si>
+    <t>11. dec. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/kHDZc8FE</t>
   </si>
   <si>
     <t>13. dec. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/NqhlDolD</t>
   </si>
   <si>
     <t>14. dec. 1923</t>
   </si>
   <si>
     <t>Andreas Larsen
 - Petersen, Rylen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/OBtRL6fr</t>
   </si>
   <si>
     <t>15. dec. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/n1NlqIpG</t>
   </si>
   <si>
     <t>1923-12-21</t>
@@ -2919,51 +2919,51 @@
 [nederst på arket er skrevet:] x) Nævnte Priser er Minimumspriser, hvilket vil sige, at det er den laveste Pris de maa udbydes til. [Indsættelser slut]
 Det er deres "Katalogpriser". Kommer der en virkelig køber og byder 4,500 eller 6,000 og vil staa ved det Bud saa er der et Forhandlingsgrundlag saa er der et Forhandlingsgrundlag ["saa er der et Forhandlingsgrundlag" overstreget], men den officielle Pris er stadig den førstnævnte og Du slaar ikke selv den Pris ned. Men vil Køberen byde en Underpris og staa ved den, at det ikke er en Stikkerpris ["at det ikke er en Stikkerpris" indsat over linjen] saa er det en anden Sag. 
 Jeg har løselig gaaet min Indtægt og Udgiftskonto igennem for næste Skatteaar (1938-39) og den stiller sig saaledes at jeg af mine Indtægter i Aar maa sætte ca. 16 à 20,000 Kr hen til Skattevæsenet naar alle Skatter i Kommune- Stats- Ekstra- og Merskat skal udredes. 
 Jeg kan næppe faa min Indtægt sat lavere end til 50,000 Kr. naar alle Udgifter er draget fra. Udgifter til Udstillingerne er ogsaa en artig Post, heldigvis har jeg alle Regninger og Bilag. Alene Transport- og Udstillings_forsikring_ udgør ca 1500 Kr. (Det er meget dyrt at faa forsikret naar det gælder Biltransport)
 Sen ["Sen" overstreget] Se nu om I kan faa noget ud af det, det gælder jo ikke Livet om I skal faa lidt mindre ind ved et Salg end I gærne vilde have, naar I har Brug for Pengene i Øjeblikket, og saa den officielle Prisstandard bliver opretholdt tilsyneladende. Send et Par Ord om jeg skal sende de to nævnte Billeder over. Det er muligt jeg kommer en lille Tur til Kjøbenhavn. Dels er der et Billede jeg skal se paa, det slaar Folder. Det er nok den gamle Historie at Madsen snyder for at sætte ordentlige Søm i. Dels vil jeg tale med en Specialist i Hudsygdomme. Jeg har nu i 4 Aar gaaet med Eksem paa Hænderne. Kan I skaffe mig Adressen paa en saadan, den bedste uanset Prisen.
 Men først maa jeg være rask, jeg har i den sidste Maaned været temmelig skidt af Influensa eller Roskildesygen eller den Weilske Syge eller noget andet. Altsaa paa Sengen.
 Mange Hilsener til Jer alle fra
 Far.
 Skulde Du være saa heldig at kunne vælge to Billeder af de fire ["af de fire" indsat over linjen] skal Du ikke vige tilbage derfor. Det ene kan i saa Fald være Trylles, til Hjælp til hans nye Orgel.</t>
   </si>
   <si>
     <t>1938-02-13</t>
   </si>
   <si>
     <t>Sallinge Kro</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Thora Cohn
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Karen Pilegaard
 Lars Pilegaard
 Valdemar Rørdam
 Jørgen Schou
 Karl Schou
 Marie Schou
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem baronessen og professoren var. Gudrun på Sallinge Kro kendes heller ikke. 
 Drude Jørgensen købte en samling af Johannes Larsens oliemalerier med motiv fra H.C. Andersens Den grimme Ælling til ophængning på Fyns Forsamlingshus.
 Else og Andreas Larsen fik i 1938 datteren Thora.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0771</t>
   </si>
   <si>
     <t>Astrid/Dis Warberg-Goldschmidt har det dejligt på Sallinge Kro. Hun nyder at høre fynsk tale igen og at møde søde mennesker. Måske skal hun en tur til Munkebo Kro og vil i så fald besøge Johanne/Junge Larsen.
 Astrid har besøgt Fyns Forsamlingshus og set Johannes Larsens billeder. Hun har også set Alhed Larsens stokroser og Karl Schous interiør med mor og barn på Stiftsmuseet. 
 På Ølstedgaard besøgte Astrid professoren, som læste højt af sine digte. Hun har været i Ryslinge og høre Rørdam samt på besøg på Erikshaab.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wsmJ</t>
   </si>
@@ -3051,51 +3051,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SejG</t>
   </si>
   <si>
     <t>Malergården. Plejerup pr. Grevinge. 23-12-39.
 Kære store Søskendeflok, som jeg kender mere eller mindre og som jeg, med Undtagelse af den yngste lille (som jo ikke er lille mere) engang kendte så godt, at jeg ved , at dem jeg har set noget til gennem Årene, kender jeg bestandig som gamle Venner og at jeg føler sådan også for de andre (den lille yngste iberegnet) - kære allesammen som nu er samlede på Pilegården, i Tankerne er også jeg tilstede dér - for at takke og sige Farvel til jeres Fader med det stærke, varme levende Sind.
 Da I var Børn oplevede jeg som ung i nærmeste Samvær med ham og jeres hjertevarme Moder hans store Udstilling i den Frie Udstillings Bygning, der blev hans Livs strålende Gennembrud. Jeg husker ham, overrasket, stemt til Fest og Glæde, urokket i sin Jævnhed, stærk sund og frodig. De fine Fester han og jeres Moder blev bedt til (ved en af dem havde de spist på Guldtallerkner - jeg tror de største af jer endnu kan tænke jer jeres Moder fortælle derom, muntert og ganske uimponeret, sådan som jeg endnu kan høre hendes Stemme) var jeg ikke med til, men fra Dag til Dag satte de mig Stævne på Udstillingen eller hvor de mødtes med deres Malervenner, som jeg alle lærte at kende i de Dage, gamle Theodor Philipsen, Las og Be, Peter Hansen og hans Kone, Karl Schou og jeres "Tante Marie" og måske flere - ja Karl Isaksson, som jeg kendte i forvejen - - var der flere - der var mange andre Mennesker - Zahrtmann tror jeg også jeg atter strejfede i de Dage - - Det var før Krigen, hvad der end kunde tynge Mennesker, var der endnu en Lethed, en Optimisme i Sindet, som måske kun var delvist berettiget, men dog var så indtagende og uskyldig, så fri som den ikke siden har kunnet trives i vore Himmelstrøg. 
 Og inden disse to søde overraskende Mennesker, som havde opsøgt mig ukendte unge Mand, fordi de havde glædet sig over mine Billeder på Århusudstillingen i 1909 (antagne fordi jeres Fader havde siddet i Komiteen og holdt på dem) inden de var rejst havde de indbudt mig til til Maj at komme til dem i Kerteminde og derfra tage med op til det fjerne næsten ubetrådte Fynshoved.
 Til da havde jeg levet meget isoleret, fra Akademiet i Venskab, i nært Venskab med Harald Giersing og Neuhaus x) - havde naturligvis truffet andre jævnaldrende, havde gået hos Zahrtmann og dér også lært Poul Christiansen at kende, men mest levede jeg ene med mit Arbejde - og nu var på een Gang disse Mennesker kommet til mig. Der kom År, hvor jeg oplevede mangt og i en Årrække var mit Liv i nær Kontakt med de Mennesker. 
 I forstår vist, at jeg aldrig har glemt jeres Fader og hans første Indgreb i mit Liv, da han fik mine Billeder på Århusudstillingen og selv, sammen med Anna, en Dag bankede på min Dør på et stille Kvistatelier i Pileallé - siden foreslog jeres Fader mig til "den Frie Udstilling" - og i Årenes Løb har jeg fået et Brev nu og da, som har forlænget Linjerne.
 Det gjorde et stærkt Indtryk på mig, da Ernst nu på min Udstilling fortalte om hvor dårlig jeres Fader var. Men at Afslutningen var så nær, havde jeg ikke tænkt mig. Jeg håber, den ikke har været altfor svær. -
 Lige inden jeg rejste fra København stod jeg hos Arnbak og beundrede en Væg som udfyldte af 3 Billeder af jeres Fader, et større Snebillede fra Pilegårdens Omegn i Midten, simpelt og storladent, Landet i Hvile under Vintervejr og Kulde men med Hegn og Ris og Træer krydsende det hele, forvarende Livet til næste Sommer. Det var meget smukt, det var vist så sent som fra 1927. Et andet fra samme År og et vist fra 26 - to stille Landskaber - det en en Vej ud mod Aftenhimlen har jeg set engang før - det andet en Gråvejrsdag ved en stille Kyst, ikke megen Farve i noget af dem, men ["men" overstreget] næsten uanselige i Virkningen, men fulde af Liv og Følelse for Motivernes Spændevne. 
 Jeg gik gerne, når I fører jeres Faders Legeme til det sidste Hvilested et Sted bag i Rækkerne, men jeg må nøjes med at være der i Tankerne, mine Børns Jul holder mig fast her. 
 Men tag alle en hjertelig Hilsen fra mig, hver især.
 jeres hengivne
 Sigurd Swane.
 [Nederst s. 3 er indsat:] x) fra min Skoletid Ven med Knud Kyhn - 
 [Bagpå side 4, nederst, er skrevet med blyant:] Hermed et Brev
 som vi beder dig sende videre til de andre</t>
   </si>
   <si>
     <t>1944-07-04</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone</t>
+    <t>Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marius Christiansen
 R.A. Christophersen
 Thora Cohn
 Johanne Giersing
 I.G. Jacobsen
 Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Vilhelm Larsen
 Christine  Mackie
 Dagmar Madsen
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Ester -, pige i huset hos Johannes Larsen
 Anna Louise Syberg
 Ernst Syberg
 Franz Syberg
 Gudrun Syberg
 Hans  Syberg
 Lars Syberg
 Ane Talbot</t>
   </si>
@@ -3595,51 +3595,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Wrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x5Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6QAu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3hHU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KxQx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tBsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O2nh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e2cF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3SjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BglZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kYWG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kvp82PWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Ztd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnuR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/F7OHQu0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dP2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1XH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PNHCqKEo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oWmH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j6fUTxlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oSjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JBNjUYWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PHGp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wxBDuDfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EocUxpyS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XNfpetUe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kHDZc8FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JowR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqhlDolD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBtRL6fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aSPY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ip9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zi4S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Wrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x5Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6QAu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3hHU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KxQx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tBsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O2nh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e2cF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3SjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BglZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kYWG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kvp82PWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Ztd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnuR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/F7OHQu0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dP2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1XH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PNHCqKEo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oWmH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j6fUTxlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oSjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JBNjUYWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PHGp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wxBDuDfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EocUxpyS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XNfpetUe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JowR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kHDZc8FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqhlDolD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBtRL6fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aSPY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ip9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zi4S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M92"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -6711,136 +6711,136 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="I69" s="5"/>
       <c r="J69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="6" t="s">
         <v>434</v>
       </c>
       <c r="M69" s="5"/>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
         <v>435</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D70" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>436</v>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G70" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>438</v>
       </c>
       <c r="I70" s="5"/>
-      <c r="J70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J70" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K70" s="5" t="s">
+        <v>439</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>436</v>
-[...1 lines deleted...]
-      <c r="M70" s="5"/>
+        <v>440</v>
+      </c>
+      <c r="M70" s="5" t="s">
+        <v>441</v>
+      </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>14</v>
+        <v>85</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D71" s="5" t="s">
-[...3 lines deleted...]
-        <v>438</v>
+      <c r="D71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G71" s="5" t="s">
-[...3 lines deleted...]
-        <v>440</v>
+      <c r="G71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I71" s="5"/>
-      <c r="J71" s="5" t="s">
-[...3 lines deleted...]
-        <v>441</v>
+      <c r="J71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L71" s="6" t="s">
-        <v>442</v>
-[...1 lines deleted...]
-      <c r="M71" s="5" t="s">
         <v>443</v>
       </c>
+      <c r="M71" s="5"/>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
         <v>444</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>