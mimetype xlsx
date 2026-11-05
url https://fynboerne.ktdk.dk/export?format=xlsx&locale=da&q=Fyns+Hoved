--- v2 (2026-09-20)
+++ v3 (2026-11-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="924" uniqueCount="579" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="935" uniqueCount="586" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -2577,50 +2577,87 @@
 9 – 8 – 25
 8nde Brev
 Husk at tage Kamikker og Perlekraver med til mig
 2. 
 Rejse hjem vær nu ikke forvoven med at være paa Dækket i Storm, jeg synes Rælingen var saa lav. Jeg glæder mig vældig til at se, hvad Du har lavet, her var mange yndige Smaategninger i Dagbogen – tab nu ingen af Dagbøgerne! Vi har kun haft Brev fra Dig den ene Gang, men forhaabentlig kommer der en Gang til! Velkommen hjem, hvor bliver det storartet at se Dig igen. De kærligste Hilsner fra Drengene og Din
 Alhed.
 9 – 8 – 25 
 Kuvertens forside:
 Poststemplet:
 ODENSE 9 8 25.9.03
 Håndskrevet:
 Maleren Johannes Larsen
 Schiøler Expeditionen
 Julianehaab
 Grønland
 c/o Styrelsen for Kolonien i Grønland
 Knippelsbrogade 3
 København
 C.
 Kuvertens bagside:
 Har først i sidste Øjeblik faaet Besked om Skibet d. 11te. Dette Brev bedes endelig medbragt.
 Alhed Larsen
 Kerteminde
 Danmark
 Hilsen fra P. Hund og Putte.</t>
+  </si>
+  <si>
+    <t>1926-01-23</t>
+  </si>
+  <si>
+    <t>Pilegaarden</t>
+  </si>
+  <si>
+    <t>Henrik Cavling
+Emmerik Jensen
+Jens Jensen
+Villum Jensen
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen var på rejse i Ægypten og Palæstina 1926 (lex.dk)
+Syberg-familien boede i et lille skur på Fyns Hoved i sommermånederne flere år i træk. I 1910 besøgte Jensen-familien dem dér. 1910-1913 boede Syberg-familien i Italien.
+Det Anckerske Legat blev testamentarisk stiftet af Carl Andreas Ancker 1857. Det uddeltes tidligere hvert år til en maler, en billedhugger, en komponist og en digter (Det Anckerske Legats hjemmeside, sept. 2026). 
+Else og Johannes V. Jensen havde et fritidshus i Tibirke.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg har fået brev fra Johs. V. Jensen, som skriver, at han fremover vil koncentrere sin opdagertrang omkring Danmark.
+Da Else og Johannes V. Jensen i 1910 besøgte Syberg-familien på Fyns Hoved, sagde Johs. V., at han ville ønske, at Cavling havde set med.
+Fritz Syberg foreslog i 1912, at Johs. V. på vej til Kina skulle sætte Else og børnene af i Italien hos Anna og Fritz, men det skete ikke. Meget i deres liv havde nok udviklet sig anderledes, hvis planen var blevet realiseret.
+Fritz Syberg håber, at Else og Johannes V. Jensen vil komme til Pilegården førstkommende sommer, så han kan male dem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DNqu</t>
+  </si>
+  <si>
+    <t>Pilegaarden 23-1-26
+Kære Else.
+Den 21 fik vi et Brev fra Joh. V fra Ægypten, som netop indtraf paa Maries Fødselsdag. Hans Fornemmelse var i Brevet netop som jeg ventede mig, og jeg kan levende sætte mig ind i om ["om" overstreget] at han føler Trang til Resten af sit Liv at koncentrere sig og sin Opdagertrang til Danmark. Sagen er at Ens Flugt ud i Universet der ["der" oversteget] foregaar lige saa hurtig og bekvemt fra Kvisten i Rahbeks Alle som fra et Hotel i Kairo og man kommer lige hurtig af Sted enten man sidder paa en af Tibirkes Bakker eller ["eller" indsat over linjen] i et Eksprestog.
+Husker Du en Sommerdag i 1910 ude paa Fyns Hoved da Luften var skyfri, Havet blaat og Kornet modent, og Joh. V. ønskede at Cavling var tilstede og kunde "se med" -?
+Jeg kommer ved at mindes den til at tænke paa Sommeren 1912 da vi opholdt os i Marina di Pisa det var samme Aar Joh. og jeg begge fik Ancher. Jeg foreslog i et Brev at han naar han drog af paa sin Kinarejse skulde lægge Vejen om ad Pisa tage Dig og Børnene med og sætte Jer af der og saa hente Jer paa Hjemvejen. Han lyttede, og der var saa vidt jeg kunde mærke ogsaa en svag Vaklen tilstede. Men altsaa, han holdt fast ved sit Lune og gik uden om Italien. Jeg kan ikke lade være med at tænke paa, hvad Kulør vor fælles Skæbne vilde have faaet om han nu havde indvilliget. Det var saadan en grødefuld Tid for Forholdet mellem os. Det er et af disse mystiske Punkter der vrimler af i Ens Liv, hvor man ved at se tilbage ofte faar den Tro at Livet vilde have blevet et helt andet dersom man paa ["paa" overstreget] i et bestemt givet Øjeblik havde sat venstre Ben frem i Stedet for højre.
+Imidlertid, det er godt som det er.
+Jeg haaber vi ser Eder til Sommer i Jeres nye Bil. Garagen er vist ikke mindre end den kan rumme den. Undertiden forestiller jeg mig at I maaske kunde falde til her en Tid, saa jeg kunde faa min gamle Drøm om at male Jer sammen i det fri virkeliggjort. Hils nu Joh. V. naar Du skriver fra os begge to, og mange Hilsener til Dig selv fra Marie og Fritz Syberg</t>
   </si>
   <si>
     <t>1926-11-01</t>
   </si>
   <si>
     <t>Thurø
 Korshavn, Fyns Hoved
 Drejø</t>
   </si>
   <si>
     <t>Achton Friis
 Alhed Larsen
 Andreas Larsen</t>
   </si>
   <si>
     <t>Efter Achton Friis' idé sejlede han og Johannes Larsen rundt til de mindre, danske øer og lavede notater, tegnede og fotograferede til et bogværk. Dette udkom 1926-1928 i tre bind på Gyldendal med titlen Den Danskes Øer. 
 Alrum maculatum er plettet ingefær. Planten gror (2018) i Johannes Larsen Museets have under morbærtræet.</t>
   </si>
   <si>
     <t>Johannes Larsen skriver om vignetterne og deres placering, titleblad mm. De to kan måske diskutere sagen, når Larsen kommer til København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Zi4S</t>
   </si>
   <si>
@@ -3595,59 +3632,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Wrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x5Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6QAu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3hHU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KxQx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tBsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O2nh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e2cF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3SjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BglZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kYWG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kvp82PWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Ztd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnuR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/F7OHQu0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dP2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1XH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PNHCqKEo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oWmH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j6fUTxlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oSjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JBNjUYWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PHGp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wxBDuDfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EocUxpyS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XNfpetUe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JowR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kHDZc8FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqhlDolD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBtRL6fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aSPY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ip9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zi4S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Wrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x5Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6QAu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3hHU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KxQx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tBsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O2nh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e2cF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3SjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BglZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kYWG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kvp82PWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Ztd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnuR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/F7OHQu0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dP2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1XH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PNHCqKEo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oWmH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j6fUTxlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oSjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JBNjUYWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PHGp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wxBDuDfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EocUxpyS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XNfpetUe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JowR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kHDZc8FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqhlDolD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBtRL6fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aSPY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ip9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DNqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zi4S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M92"/>
+  <dimension ref="A1:M93"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -7172,625 +7209,670 @@
       </c>
       <c r="I79" s="5" t="s">
         <v>482</v>
       </c>
       <c r="J79" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K79" s="5" t="s">
         <v>483</v>
       </c>
       <c r="L79" s="6" t="s">
         <v>484</v>
       </c>
       <c r="M79" s="5" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
         <v>486</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>16</v>
+        <v>119</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>452</v>
+        <v>290</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>17</v>
+        <v>487</v>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G80" s="5" t="s">
-        <v>487</v>
+      <c r="G80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H80" s="5" t="s">
         <v>488</v>
       </c>
       <c r="I80" s="5" t="s">
         <v>489</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="K80" s="5" t="s">
         <v>490</v>
       </c>
       <c r="L80" s="6" t="s">
         <v>491</v>
       </c>
       <c r="M80" s="5" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
         <v>493</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D81" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G81" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G81" s="5" t="s">
+        <v>494</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-        </is>
+        <v>495</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="J81" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>496</v>
-[...1 lines deleted...]
-      <c r="M81" s="5"/>
+        <v>498</v>
+      </c>
+      <c r="M81" s="5" t="s">
+        <v>499</v>
+      </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>14</v>
+        <v>85</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>16</v>
+      </c>
+      <c r="D82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>499</v>
-[...4 lines deleted...]
-      <c r="J82" s="5" t="s">
         <v>501</v>
+      </c>
+      <c r="I82" s="5"/>
+      <c r="J82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K82" s="5" t="s">
         <v>502</v>
       </c>
       <c r="L82" s="6" t="s">
         <v>503</v>
       </c>
-      <c r="M82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M82" s="5"/>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>119</v>
+        <v>505</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="E83" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H83" s="5" t="s">
         <v>506</v>
       </c>
-      <c r="F83" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H83" s="5" t="s">
+      <c r="I83" s="5" t="s">
         <v>507</v>
       </c>
-      <c r="I83" s="5"/>
       <c r="J83" s="5" t="s">
-        <v>263</v>
+        <v>508</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>119</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>260</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G84" s="5" t="s">
-        <v>512</v>
+      <c r="G84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>513</v>
-[...1 lines deleted...]
-      <c r="I84" s="5" t="s">
         <v>514</v>
       </c>
+      <c r="I84" s="5"/>
       <c r="J84" s="5" t="s">
         <v>263</v>
       </c>
       <c r="K84" s="5" t="s">
         <v>515</v>
       </c>
       <c r="L84" s="6" t="s">
         <v>516</v>
       </c>
       <c r="M84" s="5" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
         <v>518</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>119</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>355</v>
+        <v>260</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G85" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G85" s="5" t="s">
+        <v>519</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>519</v>
-[...1 lines deleted...]
-      <c r="I85" s="5"/>
+        <v>520</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>521</v>
+      </c>
       <c r="J85" s="5" t="s">
         <v>263</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>16</v>
+        <v>119</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>524</v>
+        <v>355</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>17</v>
+        <v>513</v>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>525</v>
-[...1 lines deleted...]
-      <c r="I86" s="5" t="s">
         <v>526</v>
       </c>
+      <c r="I86" s="5"/>
       <c r="J86" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="K86" s="5" t="s">
         <v>527</v>
       </c>
-      <c r="K86" s="5" t="s">
+      <c r="L86" s="6" t="s">
         <v>528</v>
       </c>
-      <c r="L86" s="6" t="s">
+      <c r="M86" s="5" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="D87" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H87" s="5" t="s">
         <v>532</v>
       </c>
-      <c r="E87" s="5" t="s">
+      <c r="I87" s="5" t="s">
         <v>533</v>
       </c>
-      <c r="F87" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H87" s="5" t="s">
+      <c r="J87" s="5" t="s">
         <v>534</v>
       </c>
-      <c r="I87" s="5" t="s">
+      <c r="K87" s="5" t="s">
         <v>535</v>
       </c>
-      <c r="J87" s="5" t="s">
+      <c r="L87" s="6" t="s">
         <v>536</v>
       </c>
-      <c r="K87" s="5" t="s">
+      <c r="M87" s="5" t="s">
         <v>537</v>
-      </c>
-[...4 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>119</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
         <v>541</v>
       </c>
       <c r="I88" s="5" t="s">
         <v>542</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>86</v>
+        <v>119</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>90</v>
+        <v>539</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="F89" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="F89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H89" s="5" t="s">
         <v>548</v>
       </c>
-      <c r="G89" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H89" s="5" t="s">
+      <c r="I89" s="5" t="s">
         <v>549</v>
       </c>
-      <c r="I89" s="5" t="s">
+      <c r="J89" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="K89" s="5" t="s">
         <v>550</v>
       </c>
-      <c r="J89" s="5" t="s">
+      <c r="L89" s="6" t="s">
         <v>551</v>
       </c>
-      <c r="K89" s="5" t="s">
+      <c r="M89" s="5" t="s">
         <v>552</v>
-      </c>
-[...4 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="G90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H90" s="5" t="s">
         <v>556</v>
       </c>
-      <c r="D90" s="5" t="s">
+      <c r="I90" s="5" t="s">
         <v>557</v>
       </c>
-      <c r="E90" s="5" t="s">
+      <c r="J90" s="5" t="s">
         <v>558</v>
       </c>
-      <c r="F90" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H90" s="5" t="s">
+      <c r="K90" s="5" t="s">
         <v>559</v>
       </c>
-      <c r="I90" s="5" t="s">
+      <c r="L90" s="6" t="s">
         <v>560</v>
       </c>
-      <c r="J90" s="5" t="s">
+      <c r="M90" s="5" t="s">
         <v>561</v>
-      </c>
-[...7 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="F91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H91" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="D91" s="5" t="s">
+      <c r="I91" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="J91" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="K91" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="L91" s="6" t="s">
+        <v>570</v>
+      </c>
+      <c r="M91" s="5" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="D92" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="E91" s="5" t="s">
+      <c r="E92" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F91" s="5" t="inlineStr">
-[...29 lines deleted...]
-      <c r="A92" s="5" t="n">
+      <c r="F92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="J92" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="K92" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="L92" s="6" t="s">
+        <v>578</v>
+      </c>
+      <c r="M92" s="5" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="5" t="n">
         <v>1949</v>
       </c>
-      <c r="B92" s="5" t="s">
-[...31 lines deleted...]
-      <c r="J92" s="5" t="s">
+      <c r="B93" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>581</v>
+      </c>
+      <c r="D93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H93" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="J93" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="K92" s="5" t="inlineStr">
-[...8 lines deleted...]
-        <v>578</v>
+      <c r="K93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L93" s="6" t="s">
+        <v>584</v>
+      </c>
+      <c r="M93" s="5" t="s">
+        <v>585</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -7843,44 +7925,45 @@
     <hyperlink ref="M68" r:id="rId73"/>
     <hyperlink ref="M69" r:id="rId74"/>
     <hyperlink ref="M70" r:id="rId75"/>
     <hyperlink ref="M71" r:id="rId76"/>
     <hyperlink ref="M72" r:id="rId77"/>
     <hyperlink ref="M73" r:id="rId78"/>
     <hyperlink ref="M74" r:id="rId79"/>
     <hyperlink ref="M75" r:id="rId80"/>
     <hyperlink ref="M76" r:id="rId81"/>
     <hyperlink ref="M77" r:id="rId82"/>
     <hyperlink ref="M78" r:id="rId83"/>
     <hyperlink ref="M79" r:id="rId84"/>
     <hyperlink ref="M80" r:id="rId85"/>
     <hyperlink ref="M81" r:id="rId86"/>
     <hyperlink ref="M82" r:id="rId87"/>
     <hyperlink ref="M83" r:id="rId88"/>
     <hyperlink ref="M84" r:id="rId89"/>
     <hyperlink ref="M85" r:id="rId90"/>
     <hyperlink ref="M86" r:id="rId91"/>
     <hyperlink ref="M87" r:id="rId92"/>
     <hyperlink ref="M88" r:id="rId93"/>
     <hyperlink ref="M89" r:id="rId94"/>
     <hyperlink ref="M90" r:id="rId95"/>
     <hyperlink ref="M91" r:id="rId96"/>
     <hyperlink ref="M92" r:id="rId97"/>
+    <hyperlink ref="M93" r:id="rId98"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>