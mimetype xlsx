--- v0 (2026-05-02)
+++ v1 (2026-10-07)
@@ -813,51 +813,51 @@
   </si>
   <si>
     <t>AB
 NY
 KONST Göteborg den 14 okt. 1924
 Fru Christine Svane,
 Köpenhamn.
 Vi tillskriva Eder ännu en gång för att bedja om underrättelse att vi kan vänta Edra arbeten hit med den först omskrivna båtläganheten den 17de dennes så att vi kunna hänga Eder utställning d. 20de.
 Kan detta ej låta sig göra få vi behålla vår nu pågående utställning längre.
 Samtidigt få vi meddela att den utställande konstnären brukar göra en s.k. affisch, som vi sätta i en passepartout, = ram av papp, och sätta i dörren. Skulle Ni ha lust att göra en sådan får storlekan vara 55 x 46, (55 höjden) men själva papperet något större, för att kunna sitta fast i ramen.
 Texten brukar vara ex. Christine Svane utställer, eller utställning av Christine Svane och; öppet vardagar 10-3, söndagar 1-3. Fri entré. Samt hällst någon illustration som passar Eder konst.
 Tacksamma för Edert svar snarast, när vi kan bestämma tiden för Eder utställning, samt om Ni vill indbjuda någon särskilt bekant.
 Med största Högaktning
 AB. Ny Konst
 Gen. A Peterson</t>
   </si>
   <si>
     <t>1934-08-10</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Andreas Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alfred Roepstorff
 Christine Swane</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Det trækker ud med at få tilladelser til at rejse ind i Sverige med både gevær og hund, og Johannes Larsens rejse bliver derfor udsat, hvilket er irriterende.
 Larsen har malet to portrætter af dommer Roepstorff, og Andreas/Puf har kørt til Maale med dem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SVtG</t>
   </si>
   <si>
     <t>Kjerteminde 10 Aug 1934
 Kære Lysse!
 Det er Fandens saa det trækker ud. For 14 Dage siden havde jeg faaet Dyrlægeattest og Politipaategning og var i Odense for at faa Konsulatets Paategning og fik saa at vide at nu skulde der laves 2 ens Expl. af Ansøgningen begge forsynede med Hundens Fotografi og desuden skulde Kgl. Socialdepartementet i Stockholm ansøges om Tilladelse til at indføre en Jagtbøsse og det danske Landbrugsministerium om Tilladelse til at faa Hunden med hjem igen. Naa jeg fik det hele lavet og af Sted, men først i Gaar fik jeg Indførselstilladelsen til Hunden og Bøssen venter jeg stadig paa. At saadanne forbandede Institutioner ikke omgaaende kan svare, naar de alligevel gør det er ubegribeligt, især da jeg høfligt havde gjort dem opmærksom paa at min Afrejse af andre Grunde var forsinket og at jeg vilde være taknemmelig for omgaaende Svar. Nu haaber jeg paa at vi kan komme af Sted Mandag, men jeg skal nok skrive saasnart jeg kan fiksere Afrejsen. Jeg har malet et Portræt af Dommer Roepstorff eller rettere 2. Puf kørte ud med ham før til Maale hvor han bor om Sommeren og han drog af med Portrætterne som jeg saa skal se om jeg kan forbedre naar jeg kommer hjem. Jeg glæder mig til at komme op til Jer. Muligvis kommer Marie med hvis Uglen rejser til Göteborg ved den Tid. Else kommer ikke med.
 Mange Hilsner til Jer alle 3.
 Din Far.</t>
   </si>
   <si>
     <t>1935-06-13</t>
   </si>
   <si>
     <t>Elise Hansen</t>
@@ -919,102 +919,102 @@
     <t>https://fynboerne.ktdk.dk/d/BOKX</t>
   </si>
   <si>
     <t>Kære Bamsebøsse.
 Til Lykke med Fødselsdagen, jeg haaber, at det nye Aar og den store Begivenhed, som indtræffer, maa blive saa vellykket, at det bliver et Standartaar, "rico di ogni bene," som det saa smukt hedder i dit Fødelands Sprog. Vi lever i stor Sindsbevægelse i disse Dage. Netop som vi fik Kældrene fyldt med Vinterens Brændselsforsyning, kom der en Opsigelse - Fraflytning til Oktober Flyttedag. Paa en Maade er det meget rart, thi Støjen nedefra, er begyndt at gaa mig paa Nerverne, men jeg tror saamænd ikke, at jeg kunde tage mig sammen til selv at sige op. Er det ikke ogsaa mærkeligt, at en Lejlighed paa Enghaveplads, som jeg tit har syntes kunde være ønskværdig, netop er ledig. Det er Huset ved Siden af Kirken, og der er frit baade for og bag, fire meget ordentlige ikke særlig spændende Værelser, lille Køkken, godt Badeværelse og Pigekammer, et stort pænt Pulterkammer, hvor jeg kan have Billeder og overflødigt Gods staaende. Saa kunde jeg faa 2 Værelser, Kylle et ret stort, Lis et mindre og i Pigeværelset kan jeg have Klædeskab og en Seng til dig og hvem der ellers har Lyst at sove der. Der er Sol og frisk Luft, jeg tror jeg tager den. Prisen er 1150 Kr og nu giver jeg 600, Kylle 300, saa det er jo til at overkomme, det maa kaldes billigt. Det er paa 3die Sal, øverste Etage, saa det er nemt at komme op paa Loftsværelset. Nu er Harald gift, han faar ikke det bedste Skudsmaal af Ida og Monna, som har deres Viden fra Knud, som ellers aldrig udtaler sig uforbeholdent, særlig ikke om Familieaffærer, saa jeg er bange for det er en Bus, nu faar vi se. Jeg tænker næsten, vi tager afsted i Morgen Lørdag over til Faaborg, hvor vi bliver et Par Dage, saa naturligvis over Lillebæltsbroen op gennem Jylland. Louise har bedt os meget om at komme til Aalborg paa et lille Besøg, saa kan vi tage fra Frederikshavn til Gøteborg og derfra den yndige Tur til Båxhult. Jeg tænker næsten, at vi omkring d 10 eller 12te Juli har faaet nok af at flakke rundt, og tænker med Glæde paa at falde til Ro paa Båxhult.
 Nu vil jeg da haabe, at Pakken naar dig paa Dagen, og vil du saa ikke gaa op og søge i Skuffen paa Medicinskabet, der vil du finde en Salt- og Peberfugl samt Fortjenstmedaille i Guld med Brillanter. Og saa sender jeg de kærligste Hilsener til jer alle tre.
 Din
 hengivne
 Mos
 28-6-35.</t>
   </si>
   <si>
     <t>1937-09-13</t>
   </si>
   <si>
     <t>Marie Larsen</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Mary Boisen
 Thora Cohn
 Andreas Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Müller, Frk. 
 Christine Swane
 Ane Talbot
 Gunnar Tinesen
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Laura/Bibbe Warberg Petersen opholdt sig i England, da hun modtog brevet. 
 Båxhult var en af Larsen-familiens skovgårde i Småland. 
 Det vides ikke, hvem Bent var, og det er uklart, hvem "de små", som nævnes i brevet, var. 
 Overskuddet fra ”Kvindernes Udstilling fra Fortid og Nutid” i 1895 gik til opførelsen af til en kvindernes bygning, som var verdens første større bygning af kvinder og for kvinder. Christine Swane solgte i 1937 maleriet "Udsigt i Tisvilde Hegn" til Ny Carlsbergfondet, som forærede det til Kvindernes Bygning. https://www.kvindernesbygning.dk/kvindernes-bygnings-historie-copy-3/</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0414</t>
   </si>
   <si>
     <t>Andreas/Puf og Else Larsen har kørt Johannes Larsen/Las til Båxhult. 
 Marie Larsen har hjulpet med høst, tærskning og brænde. Frk. Müller har været på besøg.
 Erik/Tinge og Mary har fået indrettet en dejlig stue. 
 Christine Swane/Tante Ugle har for de penge hun fik for maleriet til "Kvindernes Bygning" købt en trekant jord, så haven er blevet udvidet. Hun sælger godt, og der kommer snart en kunsthandler på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9eus</t>
   </si>
   <si>
     <t>[S. 2. S. 1 og 3 mangler]
 II
 vi hjem i et vidunderligt Måneskin. – 
 Tirsdag d:24, kørte Puf og Else mig herop, men måtte af Sted med det samme, de skulde næste Morgen køre til Båxhult med Las, de var kun deroppe en Dag sejle hjem over Gøteborg - Frederikshavn og havde haft en lang [”lang” overstreget] dejlig Tur, ikke ret lang, (de var kun borte i 5 Dage) men Puf havde travlt og de vilde heller ikke være saa længe borte fra Børnene; - 
 Jeg tog det med Ro i Kerteminde for jeg vidste jo at Gunnar var her og hjalp dem med Høsten, han rejste Dagen efter at jeg var kommen, så jeg kom ligetilpas til at hjælpe med de sidste Læs Korn og al Rivningen, en Dag har jeg ogsaa hjulpet Tinge med at tærske Rivning; så har Tinge og jeg også båret en vældig Stak Rubrænde i Hus, bagefter savede Tinge alle de tykke Stykker, jeg bar dem ind og bagefter gjorde vi rent i Gården så, den var så fin da Frk. Müller kom, vi har været nogle dejlige Ture mens hun var her, men det har Din Mor vel fortalt Dig om; Tante Ugle har jo været en Uge i Kertem. en Dag var hun her; hun rejste i Går jeg tog derud i Går Formiddags, egentlig skulde jeg have bleven der, men Frk Müller var jo lige rejst så de vilde nødig af med mig også, derfor tog jeg tilbage med 5 Bilen og tager så til Kertem. i Morgen og bliver et Par Dage inden jeg rejser til Birkerød; de små var med ned til Bilen, de var aldeles ens klædt på med hvide Bluser og lyseblaa tærnede Bukser med Remme op over Skuldrene og hen over Brystet, de var aldeles bedårende. – Tinge og Mary har fået en yndig Stue der er rigtignok også Billeder på Væggene, så det kan forslå og hvor er det dejligt, at Din Mor har så god Hjælp at hun kan tage den mere med Ro og ikke være så bunden, som nu da Frk. Müller var her og kunne gå alle de dejlige Ture og vide at der var en der tog sig af det herhjemme. -
 Tænk at I nu snart skal til at vende Næsen hjemefter søde Bibbe, hvor jeg glæder mig til at se Jer, men det bliver vel næppe før til Jul, men der er jo også kun 3 Måneder til, den Tid kan snart gå; bare I nu må få godt Vejr til Jeres Tur så kan det blive interessant og morsomt, mon vi ikke vi får et lille Kort en Gang, mens I er på Vandring?
 Mon Du har hørt at Tante Ugle købte den Trekant Jord bag ved Haven, da hun havde solgt det store Billede til ”Kvindernes Hus”, en Bestilling af Carlsbergfondet; Haven er bleven så dejlig og nu får vi ingen op ad os, selv om der med Tiden bliver solgt nogle Byggegrunde; er det dog ikke dejligt at Uglen nu sælger så godt; hun havde haft Brev fra en Jud [”Jud” overstreget] Kunsthandler i Jylland som før har købt af hende at han gerne vilde købe 4 Billeder, han vilde komme midt i Måneden, det bliver spændende hvilke han vælger, han skal naturligvis have dem billigt, men det må da blive adskillige 100 Kr. – Uglen fik malet 7 Billeder, og nogle Aqvareller ovre i x [Resten af brevet mangler]
 [Skrevet på hovedet øverst på s. 2:]
 d.13 – 9.
 Jeg har set Bent 2 Gange, han var i Kerteminde en Aften mens jeg var der og - Fredagsaften var han her - - I Nat og i Dag har det regnet dejligt 27 mm, det tiltrængtes hårdt så alle er glade, vi håber på mere. Rie.</t>
   </si>
   <si>
     <t>1948-09-22</t>
   </si>
   <si>
     <t>Thora Cohn
 Dams Hotel
 Kai Grunth
 Sven Havsteen-Mikkelsen
 Hedvig Høst
 Oluf Høst
 Ville Jais Nielsen
 Johannes Jais-Nielsen
 Arne Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Bendt Rom
 Olaf Rude
 Finn Salomonsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Biæderen er ej sjælden træk- og ynglefugl i Danmark.
 Jordsvaler: Digesvaler
 Det vides ikke, hvad fyrmesteren på Christiansø og amtmanden i Rønne hed. 
 Oluf Høsts "større Gaard inde i Landet" hedder Bognemark, og han malede den utallige gange. 
 Mesinebryggeren kendes ikke, og det vides heller ikke, hvem der var pige i huset hos Larsen-familien i sept. 1948.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Bornholm. På flyveturen dertil kunne han intet se pga. regn. Han tog ind på et hotel i Rønne, og her kom Arne Larsen og viste ham fotos af nogle biædere, som havde haft reder nord for Hasle. Dagen efter blev Larsen hentet af Olaf Rude, og de kørte ud og så biæderredehullerne. De næste dage besøgte de Hammershus og rundkirker samt flere byer og de var til middag med Oluf og Hedvig Høst samt Jais-Nielsen.
 Larsen var også en tur til Christiansø i dårligt vejr. Dagen efter spiste Larsen, Rude og Jais hos Høst i dennes dejlige hus, og Høst og Larsen var ved dennes gård (Bognemark). 
 I Rønne igen besøgte Larsen Amtmanden. Da Larsen kom frem til flyet, viste det sig, at der var overvægt, men en passager tilbød at vente til næste dag med at tage til København, og problemet blev derved løst. Udsigten fra flyet var denne dag fin.
 Larsen med familie har været i Odense og se et guldfund fra Midskov. De har også været på besøg hos Sven Havsteen-Mikkelsen på Taasinge, og han gav dem en skotsk hyrdehund fra et kuld hvalpe, som Johan/Puf tidligere havde set.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TrRn</t>
   </si>
   <si>
     <t>Kjerteminde 22 Septbr 1948.
 Kære Lysse!
 Tak for Dit Brev. Skønt jeg havde glædet mig til den Tur gennem Jylland til Göteborg og videre til Båxhult, passer det mig i Grunden helt godt at den ikke bliver til noget til Aar. Jeg kan trøste Dig med at vi ikke var samtidig i Kjøbenhavn, da Du var der var jeg allerede hjemme. Vi havde Besøg af Bent Rom da jeg bestemte mig til Turen og han tilbød at jeg kunde overnatte i hans Lejlighed, hvad jeg saa gjorde og fløj Dagen efter til Bornholm. Flyveturen var en Skuffelse da det var saa Regntykt at jeg ikke en Gang kunde se Saltholm og overhovedet ingen Ting saa før vi kom til Bornholm, hvor jeg tog ind paa Dams Hotel i Rønne og ringede til Olaf Rude der sagde at han vilde hente mig næste Formiddag. Jeg gik saa ind og satte mig for at spise og saa kom der en Lektor Arne Larsen, som Rude havde sendt hen for at han kunde fortælle mig om Biæderne. Der er jo sket det mærkelige at 2 Par Biædere, en sydeuropæisk Fugl der tidligere er skudt nogle Gange her i Landet, men ikke vides at have ynglet N for Alperne i de sidste 100 Aar, havde ynglet i en Grusgrav paa en Mark ved Kysten lidt N for Hasle. Lektor Larsen viste mig nogle Billeder af dem. Der var baade Flugtfotografier og Fotografier af de gamle i Hullerne og af en Unge som en Kat havde haft fat i, og som senere døde. Redehullerne var anbragt i en Jordsvalekoloni. Dagen efter kørte jeg saa med Rude til Allinge hvor han bor, og paa Vejen stod vi af og var henne at se paa den omtalte Grusgrav, hvor Biæderne havde lavet 8 Redehuller. De var rejst om Fredagen før jeg om Tirsdagen kom derover. Om Eftermiddagen kørte vi op til Hammershus og næste Dag var vi igen deroppe og se paa Ruinerne og om Eftermiddagen til en af de 4 Rundkirker Olsker. Forøvrigt kørte Rude mig 2 Ture hver Dag og jeg fik 2 Festmaaltider daglig. Næste Dag var jeg med Rude og hans Kone paa en lang Tur gennem alle Byerne paa Ø Kysten til Dueodde og over Aakirkeby hjem gennem Ekkodalen. Vi var til stor Middag hos Grunther der har bygget sig et Hus ved Gudhjem, sammen med Jais Nielsen og hans Kone og Høst og hans Kone; Saa var jeg alene en Tur til Christiansø, men uheldig med Vejret. Jeg havde Mad med og fik en Pilsner en Bitter og en Kop Kaffe paa en Beværtning og gik saa ud