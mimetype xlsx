--- v0 (2026-06-26)
+++ v1 (2026-10-09)
@@ -581,51 +581,51 @@
 Nu er de ydre Kår byttet betydelig om – hun er nærmest Herregårdsfrue - - men så er jeg gift med Verdens dejligste Sognefoged !!!
 Prædikanten var en lille kedsommelig ung udflydende Fyr – som vævede en hel Time – lutter intetsigende Ord. Laders sad lige foran os. Der skulle ofres, og han havde glemt sine Penge – så jeg lånte ham en Tokrone. Vi hilste på Baronens, som tilbød os Plads i deres Vogn, men jeg foretrak at gå, og så vilde Laders følges med mig. For første Gang så jeg – og betrådte – den nye, flotte Landevej, som er ført over Aaen ned forbi Brinken til Odensebanken. Marie kom ud i Gangdøren og modtog os – hun er overvældende sød og hjertelig; så det varmer én lige ind til Hjerterødderne. Varme, hyggelige Stuer – Kaffe – Cigar. Vi snakker glimrende sammen. Til Aften kom Loria m. Kone (født Windfelt Hansen) – han hedder Pastor Lorentzen, Bror til den Vilhelm Lorentzen, som fylder 60 en af Dagene – Kunsthistoriker eller lign. De er fra Nr. Lyndelse Præstegård; nu er Loria Frimenighedspræst i Sønder Næraa. Et dejligt Aftensmåltid – i vores gode gamle Spisestue. Jeg genkendte rørt den gamle Kakkelovn fra vores Tid!
 Siden havde vi en dejlig Aften; det morede mig at høre på al deres muntre Præstesnak – begge Præster har meget Lune, det vrimlede med Vitser og morsomme Oplevelser. Marie kan ogsaa en Masse goe Historier – Dialekten kan vi alle. Så fik vi Dessert og Vin – og ved 10½ Tiden brød man op; Fru Loria kørte Bilen – de tog mig med til Korsvejen. 
 En fantastik Spadseretur! Det er vel et lille halvt Aarhundrede siden, jeg har gået alene en Aften på en øde fynsk Landevej. Måneskin – stjerneklart; langs Vejen på begge Sider høje Stenmure – de er bleven helt sorte nu og fortonede sig som mærkelige Granitmure – det var som at gå gennem et øde Månelandskab - - hvor Murene holdt op og Vejen blev åben, blæste det så voldsomt, at jeg kun med yderste Nød undgik at blive væltet! Men så kom jeg i Læ af de store Bakker – og nåede glad Kroen ved 11 Tiden. De sad oppe i ”Privaten” og vilde høre nyt ”fra den store Verden”; jeg gav dem et Passende Uddrag. 
 I Dag skal jeg til Mine i Lindemandshuset – vi er lige gamle og har leget sammen. I Morgen er vi bedt til Sognefogdens. En Dag vil jeg til Ensomhed – den gamle Frk. Petersen lever endnu – hun var Husjomfru på Gjelskov i 90erne og hed Jomfru Bender. Jeg har meget at gøre og Tiden flyver. Søndag tager jeg til Hesselager - man kan afbryde Rejsen en Dag. De er så interesseret i min Bog; vil du ikke ringe til Boghandler Oelenschläger - i Gyldenløvesgade (ved Søerne) – han havde et Restoplag – og få fat i en 4-5 Stk, jeg gav 50 Øre pr Stk sidst – som Forfatterinden – og sende mig dem til Gaver. 
 Kærlige Hilsner til Nusset og dig! Din egen Dis
 [Skrevet på langs på sidste sides venstre kant:]
 Frimærkerne er på retur!</t>
   </si>
   <si>
     <t>1944-09-09</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>HC  Andersen
 Preben Frank
 Peter Hansen
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Mogens Lorentzen
 Carl Nielsen
 Kai Nielsen
 Fritz Syberg</t>
   </si>
   <si>
     <t>Filmen, som Johannes Larsen medvirkede i, kendes ikke. 
 Det vides ikke, hvilket hæfte Johannes Larsen sendte, men muligvis er der tale om et eksemplar af tidsskriftet Danmark, som Johannes V. Jensen havde bedt Johannes Larsen skrive en artikel om Kerteminde til.
 Christa Knuth sendte ved en tidligere lejlighed en sikahjort, som Larsen-familien spiste. Skindet må nu være blevet garvet. 
 Johannes Larsen kendte flere ved navn Niels Hansen.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Johannes Larsen har medvirket til en film baseret på "Hvad fatter gør", og han fandt projektet temmelig håbløst. Han er glad for sin nye hund. 
 Larsen sender en kvittering og et hæfte.
 Skindet af sikahjorten er blevet ordnet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/h6rr</t>
   </si>
   <si>
     <t>Kjerteminde 9 Septbr 1944.
 Kære Grevinde!