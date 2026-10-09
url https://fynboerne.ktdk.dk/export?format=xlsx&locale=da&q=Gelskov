--- v1 (2026-08-24)
+++ v2 (2026-10-09)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="907" uniqueCount="630" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="917" uniqueCount="638" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -4078,50 +4078,125 @@
 [Skrevet med blæk:]
 Hr
 Sognefoged Axel Müller
 Bakkevej 8 
 Hareskov
 [Skrevet på kuvertens bagside:]
 Afs.
 A Warberg Müller
 Sallinge Kro
 Højrup
 [I brevet:]
 Sal[lin]ge Krou, Mandag 25 Jan. 37.
 Min egen Ven! Hvor er I dog søde til at skrive til mig – Tak for Brev - og Cigarer – og vil du også takke Skatteren for hendes søde oplysende Brev, og Nortoft for hans indlagte. Jeg glæder mig over, at sidstnævnte går i Gang med Køkkenet – men er lidt urolig for at du snakker ham fra altfor meget af det, vi aftalte en Del Farver, du véd, Farverne betyder så meget for Nervesystemet – de grå var efterhånden bleven mig en Pestilens. Mon Fru Olsen ordner Gulvet? Jeg er meget spændt på dine Foretagender – det vil betyde en uhyre Lettelse at få dem til Side. Hvordan går det med Grundsalget? Behøver jeg at bekymre mig for Pengene? eller at have Samvittighedsnag fordi vi ofrer så meget på mit Ophold her?
 Alt herovre er jo falden ud på en hel anden Måde end jeg havde tænkt mig, men på en bedre, tror jeg nok. Den dybe Ensomhed – de stille Timer på Værelset med Studium af lærde Værker – blev der intet af; men nu forstår jeg også, at det havde jeg slet ikke Kræfter til og det havde vist slet ikke været den rette Medicin. Det, som sker er langt bedre. Der vendes op og ned på alting; man sættes 50 År tilbage i Tiden – når man går ad de kendte Veje, hvor uhyre meget er ganske uforandret som dengang; og taler man med de gamle Folk, så fornemmer man også et levende Pust fra dengang; men ellers er Aanden i alting bleven helt anderledes – i den møder man den nye Tid – så vidt forskellig fra den gamle. Det har været meget overvældende for mig altsammen, men i Dag – den ottende Dag – føler jeg ikke mere så stærkt den rædsomme Susen i Hovedet, og jeg har sovet dejligt i Nat – for første Gang en god og rolig Nat. – I Går – Søndag – gik jeg sammen med den unge Krokone i Kirke i Hillerslev til Gudstjenesten Klokken 2. Det var bidende koldt – Frostklart, men Solskin. Vejene meget glatte. Jeg vadede gennem små Driver på Kirkegården for at se til Gravene. Pallams Gravsted er herskabeligt; dog er Marmorpladen med hans Navne etc - naturligvis sat ind i Stengærdet – som på Fars Grav! men Gravstedet er indrammet af et flot Smedejernsgitter – der er fine Plantninger o s v; hans Søster døde først, så Pallam har vel selv ordnet Gravstedet. På Marmorpladen står – med sorte Bogstaver som på Fars – altså ikke de sædvanlige forgyldte – hans Navn og – Godsforvalter på Erikshåb. Mens jeg stod og betragtede alt dette, kom jeg til at tænke på, hvor beskeden hele Pallams Stilling var i de 25 Aar, han var Fuldmægtig hos Far – hvis Ekko han var i et og alt. Han var jo en Asket – vilde ikke have Kakkelovn på sit Værelse og hvor var der uhyggeligt i Pallams Værelse! Så blev han Godsforvalter i de næste 25 År – måske 30 - og nu er hans Gravsted et af de fineste på hele Kirkegården. Hvor jeg under ham det! den goe, trofaste, beskedne Pallam! Så gik jeg over til Fars Gravsted i det modsatte Hjørne af Kirkegården; den er næsten helt groet til med Efeu; der står endnu en af de gamle, hvidmalede Havebænke fra Erikshåb – ældgammel nu og skrøbelig – jeg sad et Øjeblik og drømte om gamle Dages Glans og Storhed – sic trancit gloria mundi – Gravstedet er alt andet end prangende, men Fars Navn nævnes endnu med Ærefrygt af alle herovre på Egnen. – 
 Kirken var den samme – og dog anderledes; i hvert Fald hvad det indre angår; der var kommen 
 II
 Centralvarme – elektrisk Lys – og ditto Høreapparater – i en Del af Stolene – til gamle og døve – en Slags Højtaleranlæg til Prædikestolen. Enkelte gamle Kalkmalerier var afdækket i de smukke Hvælvinger – Kirken var bleven så hyggelig – vi kom i god Tid; Solen skinnede ind ad de store Vinduer – jeg genoplevede intensivt alle de store Begivenheder fra dengang for længe siden. Jeg så endnu Konfirmationsdagen for 40 Aar siden – jeg var – som Godsforvalterens Datter – den eneste hvidklædte – og stod øverst på Kirkegulvet – nederst stod Karen Pilegård – fordi hun var Friskolebarn!
 Nu er de ydre Kår byttet betydelig om – hun er nærmest Herregårdsfrue - - men så er jeg gift med Verdens dejligste Sognefoged !!!
 Prædikanten var en lille kedsommelig ung udflydende Fyr – som vævede en hel Time – lutter intetsigende Ord. Laders sad lige foran os. Der skulle ofres, og han havde glemt sine Penge – så jeg lånte ham en Tokrone. Vi hilste på Baronens, som tilbød os Plads i deres Vogn, men jeg foretrak at gå, og så vilde Laders følges med mig. For første Gang så jeg – og betrådte – den nye, flotte Landevej, som er ført over Aaen ned forbi Brinken til Odensebanken. Marie kom ud i Gangdøren og modtog os – hun er overvældende sød og hjertelig; så det varmer én lige ind til Hjerterødderne. Varme, hyggelige Stuer – Kaffe – Cigar. Vi snakker glimrende sammen. Til Aften kom Loria m. Kone (født Windfelt Hansen) – han hedder Pastor Lorentzen, Bror til den Vilhelm Lorentzen, som fylder 60 en af Dagene – Kunsthistoriker eller lign. De er fra Nr. Lyndelse Præstegård; nu er Loria Frimenighedspræst i Sønder Næraa. Et dejligt Aftensmåltid – i vores gode gamle Spisestue. Jeg genkendte rørt den gamle Kakkelovn fra vores Tid!
 Siden havde vi en dejlig Aften; det morede mig at høre på al deres muntre Præstesnak – begge Præster har meget Lune, det vrimlede med Vitser og morsomme Oplevelser. Marie kan ogsaa en Masse goe Historier – Dialekten kan vi alle. Så fik vi Dessert og Vin – og ved 10½ Tiden brød man op; Fru Loria kørte Bilen – de tog mig med til Korsvejen. 
 En fantastik Spadseretur! Det er vel et lille halvt Aarhundrede siden, jeg har gået alene en Aften på en øde fynsk Landevej. Måneskin – stjerneklart; langs Vejen på begge Sider høje Stenmure – de er bleven helt sorte nu og fortonede sig som mærkelige Granitmure – det var som at gå gennem et øde Månelandskab - - hvor Murene holdt op og Vejen blev åben, blæste det så voldsomt, at jeg kun med yderste Nød undgik at blive væltet! Men så kom jeg i Læ af de store Bakker – og nåede glad Kroen ved 11 Tiden. De sad oppe i ”Privaten” og vilde høre nyt ”fra den store Verden”; jeg gav dem et Passende Uddrag. 
 I Dag skal jeg til Mine i Lindemandshuset – vi er lige gamle og har leget sammen. I Morgen er vi bedt til Sognefogdens. En Dag vil jeg til Ensomhed – den gamle Frk. Petersen lever endnu – hun var Husjomfru på Gjelskov i 90erne og hed Jomfru Bender. Jeg har meget at gøre og Tiden flyver. Søndag tager jeg til Hesselager - man kan afbryde Rejsen en Dag. De er så interesseret i min Bog; vil du ikke ringe til Boghandler Oelenschläger - i Gyldenløvesgade (ved Søerne) – han havde et Restoplag – og få fat i en 4-5 Stk, jeg gav 50 Øre pr Stk sidst – som Forfatterinden – og sende mig dem til Gaver. 
 Kærlige Hilsner til Nusset og dig! Din egen Dis
 [Skrevet på langs på sidste sides venstre kant:]
 Frimærkerne er på retur!</t>
+  </si>
+  <si>
+    <t>1943-01-14</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Maria Balslev
+Nicoline Balslev
+Vilhelm Balslev
+Christian Barnekow
+Johanne Christine Brandstrup
+Lauritz  Brandstrup
+Thora  Branner
+Louise Brønsted
+Hjalmar Helweg
+Grethe Jungstedt
+Kaj Kaj, gift med Metha, pige i huset hos Johanne C. Larsen
+Adolph Larsen
+Christine  Mackie
+Christian Mogensen
+Meta -, pige i huset hos Johanne C. Larsen
+Astrid Warberg-Goldschmidt
+Erik Warberg Larsen
+Martin Warberg Larsen
+Per Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Lauritz og hans børn kendes ikke; heller ikke Jensen, Karl, Laura, Erna, Sine, Axel Larsen og hans kone, Selmør med søster eller Politi-Rasmussen. 
+Det vides ikke, hvad Barnekows mor hed. 
+Bedstefar Tranekær var Laura Warbergs far, Lauritz Brandstrup, og dermed var han Johanne C. Larsens morfar. Hans første kone, med hvem han fik fire børn, døde, og derefter giftede han sig med Johanne, f. Fenger. I dette ægteskab var der også fire børn. Johanne og hendes søskende betragtede alle hustru nummer to som deres mormor. 
+At forføde en sok er at strikke ny fod på et strømpeskaft.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8415</t>
+  </si>
+  <si>
+    <t>Det er svært at vaske storvask om vinteren. Nu er det tøvejr, og mændene tærsker, og så kan Johanne C. Larsen vaske.
+Forpagter Mogensen er død. Det samme er Axel Larsen.
+Er der noget galt med centralfyret hos Laura/Bibbe/Bi Warberg? 
+Maler Lauritz og hans børn har fået æg og æbler af Johanne.
+Christine/Mornine Mackie har sendt et foto af Bedstefar Tranekær/Lauritz Brandstrup og hans anden hustru, Johanne Brandstrup.
+Dr. Helweg har skaffet Nicoline/Line Balslev et let job, som hun kan tiltræde, når hun bliver raskere. Hendes bror, Vilhelm Balslev, er stadig syg.
+Johanne har skrevet i to pigers poesibøger og givet dem fint indpakket chokolade.
+Adolph Larsen har lagt havreneg ud til fasanerne i haven.
+Johanne takker for bøgerne. Japanernes idé om et samlet Østen var god.
+Mary vil have forhøjet børnebidraget til hendes og Erik/Tinge Warbergs søn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Xxry</t>
+  </si>
+  <si>
+    <t>Torsdag. 14-1-1943.
+Kæreste lille Bi!
+Nu kan du rigtignok tro, det er en renvasket og fin Mutter, der skriver til dig. Det er meget besværligt for mig at faa Storvask om Vinteren; de - Mænnerne - har lagt sig efter at gaa sent i Seng, senere end jeg, saa der er lukket af for Aftenvask og vi vaager saadan over vores dyrebare Ildebrændsel, at jeg kvier mig ved at fyre i Sovekamret i den usle gamle Kakkelovn som sluger et Par Vognlæs Brænde før der er varmt nok for mig usle - kuldskære.
+Saa i Dag fik vi noget i Retning af Tø, Tagene drypper da, selv om vort Termometer viser en Gr. eller to og - de tærsker, saa er jeg a'e med dem, og saa gik det løs med Storvask. Vi har for Resten ogsaa bestemt Vask, satte straks i Blød, for at udnytte Tøvejret, saa nu er der Gang i det hele. 
+Mon jeg ikke nu skulde blive lidt mere oplagt til at skrive, nu har jeg faaet de fleste af mine Forpligtelser fra Haanden, dette er det 22_nde_ Brev jeg skriver siden Juleaften, deraf 3 Kondolensebreve - hvor Folk dog dør i denne Vinter, vi bliver helt fattige af at købe Kranse. Forpagter Mogensen, som vi kendte saa godt fra han var Forpagter paa Gjelskov er død paa Alderdomshjemmet i Odense, og nu er vores gamle Ven Axel Larsen død, vi ved det kun fra Avisen; Jensen skrev en meget smuk Nekrolog over ham i Venstrebladet. Stakkels Fru Larsen, de havde det saa godt sammen, men hun har jo vidst det længe. 
+Du kan tro, jeg ogsaa glæder mig for din Skyld over Tøvejret, men bare det nu varer, Vinden er igen gaaet om ad Øst, saa vi faar vel Frost igen. 
+Er der noget galt med jeres Centralfyr, siden I skal have det saa koldt paa Jeres Værelser? der bliver jo ingen Hygge ved Jeres Fritimer paa den Maade, naar I skal sidde indpakkede. Hold mig lidt à jour med det, naar du skriver. Det er dog en farlig Mængde Læsning I har for Tiden og hvor slemt for dig med det store Hul i det.
+Drengene var i Aftes oppe hos Lauritz - Maleren - vi havde 11 friske Æg liggende og jeg foreslog Manse at tage dem med op til Børnene; det syntes han vældig godt om, Manse er helt flink til at give bort - Gudskelov. De fik saa en Kurv Æbler foruden, jeg har dog ikke hørt noget om Besøget, da de altsaa tærsker; Methas Kaj hjælper dem, Karl R[ulæseligt] som ellers er den der træder til, naar vi mangler en Mand, skulde køre med Sneplov.
+Jeg fik skrevet et langt Brev til Tante Mornine i Gaar, hun sendte mig til Jul et Fotografi taget efter et Daguereotopi ["u" i ordet indsat over linjen] af Bedstefar Tranekær og hans anden Kone, den Bedstemor vi kendte og elskede og hendes Kusine, Mor til Komponisten Barnekow. Saa har jeg faaet Takkebreve fra Dis Lugge og Tutte - det fra Tutte kom først i Gaar og jeg syntes det var lidt modfaldent i Tonen - maaske det var den tiltagende Frist; de kan ikke faa al den Ildebrændsel, de skal bruge og er det ikke næsten værre at fryse end at svede, ingen af Delene er atraaværdigt. Fra Marie Balsl. har jeg ogsaa hørt som Svar paa et Nytaarsbrev. Hun fortalte, at Prof. Helweg havde henvendt sig til Lines forrige Overlæge paa Nørre Hospital - er det ikke saadan det hedder - for at forhøre om han havde en lettere Plads til Line, naar hun en Gang om et halvt eller helt Aar kunde begynde igen. Prof. H. mente at det vilde være rart for Line om hun havde et Arbejde at se hen til i Rekonvalesensen, saa hun ikke skulde tænke frem og tilbage paa det, men den Overlæge, jeg ved ikke hans Navn, men det ved vel Ellens Grethe, var ganske og aldeles uinteresseret i Lines Fremtid; det var i hvert Fald, hvad jeg fik ud af Maries Brev. Nu maa jeg hen og lave Haandarbejde - et Par Strømper til Manse (forfødet) af det blaa Garn. Farvel saa længe.
+Lørdag I Gaar blev det ikke til noget med Skriveriet. Laura kom paa Visit, at ["at" overstreget] dels for at give mig en Opskrift, jeg havde bedt om (man skal næsten lære Husholdning paa ny i disse Tider) dels for at takke for noget, jeg havde sendt ind til dem; Erna havde været her med sin "Poesibog", og da jeg i Sines havde "digtet" to Sange, maatte jeg ogsaa op med to til Erna Saa købte jeg 3 Chokoladestænger og pakker dem hver ["hver" overstreget] ind hver for sig mægtig fint ind og med Sølvbånd og smaa fine Julesedler med deres Navne og pakkede det hele ind i Julepapir - Metha var inde med det; Børn kan tit have Glæde af saadans Krimskrams, og de smaa Gryn kom jo Juleaften med en Æske Godter til mig, mens jeg intet havde til dem - det var flovt. Heldigvis havde vi levnet Lagkage fra Julefrokosten med Peter, Sofie og Elle - mon jeg dog fortalte dig om den - saa de fik et net Traktement, men jeg følte mig jo i Gæld til dem. - Naa, Laura fik Kaffe og vi havde en god Snak, Laura er sød, men hun kan ikke faa sig til at gaa igen, og min Rejse om i Haven gik langt over den - p. Gr. a. Fasanerne - tilladte Tid. Far har lagt et Havreneg op ad det store gamle Æbletræ og der løber Fasanerne, for Tiden 2 Haner og 4 Høner, og æder af Hjertens Lyst.
+Paa Grund af min Uoplagthed til at skrive fik jeg vist slet ikke sagt ordentlig Tak for dine Gaver sødeste Bi - har jeg takket dig saa meget fra Metha for Dugen, det skulde jeg - og tusinde Tak for det alt sammen til os andre; jeg har genlæst Cooper med stor Interesse, men de har jo filet lidt grundigt af, de Bæster. Hvor er mange af dem, der behandler Udgivelse af gamle Bøger dog ukultiverede; det er paa det Omraade som paa snart de fleste udelukkende et Pengespørgsmaal for dem - maaske et Tagen for meget Hensyn til den store jævne Hob, som først og fremmest skal have noget, der glider let og hurtigt ned. - Og hvilken Skat, jeg dog efter Julen fandt oppe i Dragkisteskuffen! Hvor har du dog faaet alle de interessante, videnskabelige Bøger? Jeg gik straks i Gang med "Kina og Japan i det nittende Aarhundrede." Gud Fader bevares hvor maa de - Kineserne - hade de europæiske Barbarer, for det er vi jo i deres Øjne, og hvor har man været modbydelige imod dem med den Opiumsindførsel til Landet - fuldkommen Bødler. 
+Jeg kommer til at tænke paa, at der egentlig er en Analogi: - - ligesom der er saa meget, man kan stemme for i de Tyskes Idéer, nemlig er forenet Europa, saa er der da ["da" overstreget] meget i Japanernes Ide om et forenet Østen, men begge Dele ødelægges derved at de respektive Lande, Tyskland og Japan, begge vil være de regerende, hvilket ødelægger Spillet begge Steder. 
+I de Bøger - uanset hvem af os de var til - har jeg Mad til lange Tider og du skal rigtig nok have tusind Tak for dem. Er det din Ven, Bibliotekaren, der har sat dig paa Sporet af dem?
+Marie Balslev har ringet siden jeg skrev det første af Brevet. Hun havde altsaa fulgt Vilhelm over til Kbhvn. til Undersøgelse og Fotografering og det blev en stor Skuffelse; Foto'erne er ikke, saadan at han kan komme op endnu; foreløbig skal han have en Maaneds Lysbehandling og saa sandsynligvis hjem og ligge videre.
+Derimod havde Line det saa godt. Prof. Helweg skaffer hende let Arbejde paa Kommunehospit; og der menes, at hun snart skal udskrives! Hun skal saa først paa et Rekreationshjem, antagelig Dianalund, og saa hjem til Erikshaab.
+Jeg kan ikke fortælle dig noget nyt om Selmør - jeg kan ikke faa mig til at ringe - men Laura sagde i O ["O" overstreget] Gaar, at i Avisen havde der staaet, at der kom en ny Læge d. 20_nde_, altsaa om 4 Dage. Det arme Barn, hvor mit Hjerte dog bløder for hende, hvor skal hun dog kunne begaa sig hen i Verden. Mon hun er rask nok til Sygeplejen, som hun jo før har været ved, og hvad ellers. Hun og Søsteren kan vist slet ikke sammen. Posten mener at den Søster er saa usympatisk, men maaske han kun har den Opfattelse fra Selmør. Jeg gad vide, om du hører fra hende. Det er naturligvis tragisk, hvad man tænker om hendes Fremtid, synes jeg. Mon der kunde tænkes en Husbestyrerindeplads hos en "enlig Herre"? Men dygtig er hun vel ikke? Saa snart jeg hører noget, skal jeg lade dig det vide. 
+I Dag tærsker de nede hos Tinge, vi her fik "optærsken" i Forgaars, og det er egentlig dejligt at komme ned om Morgenen (lidt før 9) til en tom Stue, saa jeg i privat Fred kan klæde mig paa og gøre Toilette. 
+Mary har indgivet Ansøgning om at faa Tinges Bidrag til Drengen forhøjet!! Jeg tænker mig, at det er mere Chikane end Pengetrang. Politi-Rasmussen var her i Gaar og fik det skrevet op om Tinges Formuesomstændigheder og det var en god Rapport, han lavede, jeg kan næsten ikke tro, de paa det Grundlag kan dømme ham til at komme højere op. Rasmussen var flink, han fik Kaffe med - og en Cigar. 
+[Indsat øverst s. 4; på hovedet:]
+T. Elle har jeg ikke hørt fra eller om siden Jul, jeg haaber hun holder sig hjemme og ikke tager paa Landet i den Vinter
+[Indsat øverst s. 1; på hovedet:]
+Mon du nu har haft en Fridag? Hvor var det stygt, det der. Tænk bare ikke paa lange Breve, før du kommer helt i Orden og ikke er saa ophængt med Læsearbejde. Køb et Par Brevkort, blot jeg ved, hvordan du har det, saa er det nok. Spar endelig paa dine Kræfter, Arbejdet skal jo gøres. Saa ikke mere denne Gang, udover, hvad jeg har skrevet har jeg intet oplevet. De allerkærligste Hilsner og god Bedring fra din Mor.</t>
   </si>
   <si>
     <t>1944-11-17</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Johannes Larsen
 Holger Rasmussen</t>
   </si>
   <si>
     <t>Peter Hansen
 Johannes Larsen
 Kai Nielsen
 Fritz Syberg</t>
   </si>
   <si>
     <t>Noten var indlagt i et læg med breve vedrørende kuppelsalen.
 De indlagte breve var 
 1. brev fra Carl Petersen til Johannes Larsen af 19. maj 1914 og
 2. brev fra Carl Petersen til Mads Rasmussen af 27. april 1914
 3. brev fra Mads Rasmussen til Carl Petersen af 4. maj 1914</t>
   </si>
   <si>
@@ -4284,59 +4359,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1mRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BwrS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qIVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyXC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jJaI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/920F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UU3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ux5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caMd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s7UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eNAX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hRdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Lro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YgRf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PmHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qtzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5dND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JG1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HYYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fTWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L4IB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZuEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1mRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BwrS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qIVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyXC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jJaI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/920F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UU3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ux5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caMd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s7UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eNAX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hRdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Lro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YgRf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PmHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qtzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5dND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JG1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HYYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fTWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L4IB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xxry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZuEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M84"/>
+  <dimension ref="A1:M85"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -7993,139 +8068,186 @@
       </c>
       <c r="H82" s="5" t="s">
         <v>608</v>
       </c>
       <c r="I82" s="5" t="s">
         <v>609</v>
       </c>
       <c r="J82" s="5" t="s">
         <v>610</v>
       </c>
       <c r="K82" s="5" t="s">
         <v>611</v>
       </c>
       <c r="L82" s="6" t="s">
         <v>612</v>
       </c>
       <c r="M82" s="5" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
         <v>614</v>
       </c>
       <c r="B83" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83" s="5" t="s">
         <v>615</v>
       </c>
-      <c r="C83" s="5" t="s">
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H83" s="5" t="s">
         <v>616</v>
       </c>
-      <c r="D83" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H83" s="5" t="s">
+      <c r="I83" s="5" t="s">
         <v>617</v>
       </c>
-      <c r="I83" s="5" t="s">
+      <c r="J83" s="5" t="s">
         <v>618</v>
       </c>
-      <c r="J83" s="5" t="s">
+      <c r="K83" s="5" t="s">
         <v>619</v>
       </c>
-      <c r="K83" s="5" t="s">
+      <c r="L83" s="6" t="s">
         <v>620</v>
       </c>
-      <c r="L83" s="6" t="s">
+      <c r="M83" s="5" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="B84" s="5" t="s">
         <v>623</v>
       </c>
-      <c r="B84" s="5" t="s">
+      <c r="C84" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="D84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="J84" s="5" t="s">
+        <v>627</v>
+      </c>
+      <c r="K84" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="L84" s="6" t="s">
+        <v>629</v>
+      </c>
+      <c r="M84" s="5" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C84" s="5" t="s">
+      <c r="C85" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D84" s="5" t="s">
+      <c r="D85" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E84" s="5" t="inlineStr">
-[...30 lines deleted...]
-        <v>629</v>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="J85" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="K85" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="L85" s="6" t="s">
+        <v>636</v>
+      </c>
+      <c r="M85" s="5" t="s">
+        <v>637</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -8170,44 +8292,45 @@
     <hyperlink ref="M60" r:id="rId65"/>
     <hyperlink ref="M61" r:id="rId66"/>
     <hyperlink ref="M62" r:id="rId67"/>
     <hyperlink ref="M63" r:id="rId68"/>
     <hyperlink ref="M64" r:id="rId69"/>
     <hyperlink ref="M65" r:id="rId70"/>
     <hyperlink ref="M66" r:id="rId71"/>
     <hyperlink ref="M67" r:id="rId72"/>
     <hyperlink ref="M68" r:id="rId73"/>
     <hyperlink ref="M69" r:id="rId74"/>
     <hyperlink ref="M70" r:id="rId75"/>
     <hyperlink ref="M71" r:id="rId76"/>
     <hyperlink ref="M72" r:id="rId77"/>
     <hyperlink ref="M73" r:id="rId78"/>
     <hyperlink ref="M74" r:id="rId79"/>
     <hyperlink ref="M75" r:id="rId80"/>
     <hyperlink ref="M76" r:id="rId81"/>
     <hyperlink ref="M77" r:id="rId82"/>
     <hyperlink ref="M78" r:id="rId83"/>
     <hyperlink ref="M79" r:id="rId84"/>
     <hyperlink ref="M80" r:id="rId85"/>
     <hyperlink ref="M81" r:id="rId86"/>
     <hyperlink ref="M82" r:id="rId87"/>
     <hyperlink ref="M83" r:id="rId88"/>
     <hyperlink ref="M84" r:id="rId89"/>
+    <hyperlink ref="M85" r:id="rId90"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>