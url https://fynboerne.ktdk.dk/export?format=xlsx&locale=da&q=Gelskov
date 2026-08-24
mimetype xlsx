--- v0 (2026-05-23)
+++ v1 (2026-08-24)
@@ -211,52 +211,52 @@
 Poststempel.
 [I brevet:]
 [Fortrykt logo]
 [Håndskrevet:]
 Erikshaab d: 20de (Aften)
 Kjæreste Abba!
 Paa Mandag er det 22 Aar siden jeg fik det første Brev fra Dig og skrev det første Brev til Dig; gid jeg inden i dette kunde sende et rigtig eftertrykkeligt Kys! Men vær vis paa at Du har det tilgode til vi sees paa Fredag! Jeg længes i mellem Stunder saa latterlig meget efter Dig og efter at kysse Dig Kjæreste! Jeg vil da haabe at Din Lune forlængst er overstaaet; dette forresten sagt i Alvor og ikke for Kyssets Skyld. 
 Det glæder mig at Du træffer sammen derinde med Conne og Else; hun skrev saa beskedent, om jeg troede Du vilde tage Dig lidt af hende, til Conne kom fra Sverrig. Jeg har iaften skreven 4 Sider til hende i det Haab at hun faaer det inden hun rejser; hun bad mig nemlig sende sig Din Adresse. At jeg ikke træffer dem er derimod ikke saa uheldigt; jeg har jo nylig været hos dem og Du veed nok! for mange Bekjendte for nogle faa Dage i Kjøbenhavn, det elsker jeg ikke. Lille Visse var her i Eftermiddag, hun har slet intet hørt fra Vejle Mølle siden vi var der, stakkels Skind! – Sybergs var i Odense i Torsdags; Dagen før var han paa Arreskov for at bede om at stille Centrifuge op. De Grevens [oven over linien er skrevet: ”Grevens”] havde beklaget at jeg var rejst forgjæves derover; imorgen Formiddag gjør jeg det om, saa fortæller jeg Grevinden, at Fader og Moder har bedt mig derind og at jeg gjør Rejsen med Returbillet og for mine egne Penge. – Torsdag og Fredag havde vi Sadelmageren; han syede i Spisestuen, mens der var rykket ud af Kontoret og dette fik en tilgavns Rengjøring. Paludan sad i et grufuldt Roderi i Din Stue, han var flink til at hjælpe med at støve af og ordne alt igjen. Nu er der saa yndigt, Tæppet naar over hele Gulvet og seer ganske nyt ud. Af det gamle blev der et temmelig stort under Sofa og Bord i Din Stue. Jeg glæder mig til at min egen Ven skal komme hjem og finde det saa hyggeligt. Paa Mandag kommer Balslev med Tilbehør, jeg maatte skrive efter ham. Imorgen tænker jeg Styrtebadet kommer repareret tilbage fra Frost. – Børnene tegner ikke om Aftenen, de kan ikke paa egen Haand. Kunstneren medbragte i Lørdags nogle gl. Gibsornamenter fra Maler Hansens Loft at tegne efter, naar han kommer tilbage; de glæder sig meget dertil. Alhed var igaar spadserende hos Komtessen, der har det nogenlunde og lod til at være glad ved Alheds Snak. Jeg vil derover en af Dagene. – I morgen – Søndag – skal de 4 og Frøken Løngren til Høstgilde hos Margrethe Jokums, jeg skal over til Gjelskov. Mimi fik sig da en ny Kaabe i Odense til min store Glæde og hendes egen med vil jeg haabe! Tutte kjøbte sig et lille Komfur som Muk skal om i morgen Formiddag at koge paa med hende. Nu bliver dette vel nok mit sidste Brev til Dig kjæreste Abba! Jeg skal nok huske Degnens Fødselsdag paa Mandag. – 22 Aar! Jeg kan næsten komme til at græde ved at tænke tilbage paa de mange sorgfulde Timer jeg i Løbet af de 22 Aar har voldet Dig. Jeg vil haabe Du selv tænker mest paa de lyse! 
 Og saa Farvel min egen Ven! Børnene hilser! Elle og Muk, - de andre er jo paa Sollerup, kjørte Kl. 3 i den lille aabne Vogn. 
 Din Smaa.</t>
   </si>
   <si>
     <t>1889-01-13</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Julie Brandt</t>
   </si>
   <si>
     <t>Charlottenlund
 Villa Skovbo</t>
   </si>
   <si>
-    <t>Rasmus Balslev
-Laura Balslev, f. Leth
+    <t>Laura Balslev
+Rasmus Balslev
 Victoria Benedictsson
 Thora  Branner
 Laura Hansen
 Emanuel Jørgensen
 Frederik Jørgensen
 Karen Jørgensen
 Alhed Larsen
 Jonas Lie
 - Løngreen
 - Rehberg
 Ellen  Sawyer
 Henning Schroll
 Adelheyde Syberg
 Fritz Syberg
 Hempel Syberg
 Albrecht  Warberg
 Conrad Warberg
 Else Warberg
 Laura Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Julie Brandts forældres navne kendes ikke.
 Christine, f. Warberg, var i 1889 i huset på Sludegaard ved Nyborg. 
 Det kan ikke afgøres, hvem Petersen, Simonsen, Lille Hansen, Schrøder, Ada og Marie var.
@@ -1711,52 +1711,52 @@
     <t>Thorvald Balslev, Johanne og Alhed har været på en cykeltur til Kerteminde. De gik tur ved Klinten og i skoven og blev der et par dage. Hjemme igen måtte Alhed skynde sig at skifte til sin råsilkekjole og til middag på Gelskov. Hun har også besøgt Sophy, som er helt rask efter to sommerophold på Silkeborg Bad. 
 Laura Warberg må endelig nyde sin ferie og blive længe væk. Hun kan sikkert godt få flere penge til det.
 Alhed venter gæster på Erikshåb og vil derfor slagte kyllinger. De vasker og sylter og har travlt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6XoJ</t>
   </si>
   <si>
     <t>Fredag
 Kære Mor!
 Det har i flere Dage været mit Forsæt at skrive til Dig; men først i Dag bliver det til Alvor. - Her har været saa meget hver Dag, at det har været vanskeligt at faa Tid at sætte sig hen og skrive et ordentligt Brev. - Jeg skrev nok sidst i Fredags. - Lørdag cyclede Thorvald og Joh, og Søndag Form fulgte jeg efter til Odense, spiste til Middag hos Sprut, (- det er sandt, her kan Christine supplere og meddele om Johannes Cycle x ["X" indsat over linjen], der fremdeles gør Knuder, det bliver nok en større Reparation, hun var i Gaar i Højrup at tale i Telefon med Edv. Nielsen.) - Vi havde det yndigt i Kerteminde var den ene Aften en henrivende smuk Tur paa Klinten; paa Hjemvejen gik vi om ad Kruses (ind gennem Skovene), vi stod lidt stille og saa paa Huset, der ligger meget hyggeligt i den Kastanieallé. - Elllers forslog vi Tiden med at bade, spise Stikkelsbær og drive om. Tirsdag Middag cyclede vi derfra, Joh. blev i Odense og jeg kom herhjem 1 Kvarter i 4, styrtede i min Raasilke og om til Gelskov til Middag. Der var Pastor Brandts fra Taulov og Kløvborgs med nogle gamle Thomsens gl. Fru Kl. og en ung Pige, samt Amstrups med lille Nete og gl. Knipschildts. - - Dagen efter var jeg inviteret om at underholde Tante Sophy, men Marie skulde til Høet, saa det blev først om Eftermiddagen. Fader blev hentet derom, Grosserer Vett (Freir) var der, en sær lille Spleis. Tante Sophy og jeg var en tur i Skoven, hun var saa sød at tale med. Hun er bleven helt rask nu, to Sommerophold paa Silkeborg har kureret hende; hun sagde, at det havde jo kostet mange Penge, men at hun mente, det ["t" i slutningen af ordet overstreget] var godt givet ud og at ["at" indsat over linjen] det var den bedste Kur for nervøse Mennesker at rive sig ud af de daglige Folder og rejse bort en Tid. - Du kan tro, vi glæde os ved Tanken om, at Du gaar og driver deroppe, gid Du nu vil blive der rigtig længe, jeg er sikker paa, Du kan godt faa nogle flere Penge, vi har jo ikke hørt ét Ord om Penge i denne Termin, det er ganske enestaaende. Johanne og jeg har ogsaa talt om at sende Dig de 20 Kr. vi har liggende i Æggepenge. Jeg synes, det er saa umaa[de]lig vigtig at Du bliver længe borte, naar Du nu endelig en Gang er kommen ud at rejse. - Thorvald og Johanne ere her i disse Dage; de maa desværre opgive deres Hamborgrejse, da Familien skriver, at der ingen er hjemme. Meget kedeligt. - I Dag Forlovelseskort fra Trisse med en Leutnant Møller. Samt Brevkort fra Tante, at Max Poul og en Kammerat ville besøge os fra Mandag Aften til Onsdag Morgen, saa tage vi de 4 store Kyllinger paa Tirsdag med Ærtesuppe foran. - Vi skulle brygge Mandag og vads ["og vads" overstreget] begynde at vadske Tirsdag, Høsten begynder allerede sidst i Ugen, saa jeg mente, det var bedst at vadske mens vi kunne faa Koner, vi mangle ogsaa Fintøj, saa kunne vi jo altid senere tage en Klatvask med Resten alene til Dit og C's. Tøj. Jeg haaber dette er rigtigt. -
 Alt gaar rigtig godt. Jeg skal nok passe Syltningen, men det er knap modent endnu. 
 [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1896-08-26</t>
   </si>
   <si>
     <t>Gothersgade 129 København K</t>
   </si>
   <si>
     <t>Dora -
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Alfred Benzon
 Ch. Berleûne
 Johanne Christine Brandstrup
 Louise Brønsted
 - Gredsted
 Bernhard Hirschsprung
 Ernst  Knipschildt
 Gustav Knipschildt
 Alhed Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
 Erik Schaffalitzky de Muckadell, unge greve
 Viktor Schroll
 Hans Smidth
 Hempel Syberg
 Vilhelmine von Sperling
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warbergs søster havde et pensionat på Gothersgade 129, København.
 Det vides ikke hvem Frøken Berg, Fru Larsen, Monica, Kirsten, Johan og HP var. Heller ikke hvem stiftprovsten og Bitten var. 
 Frederik Andreas Warberg og søsteren Louise, g. Brønsted, var i 1896 elever ved Odense Katedralskole. 
@@ -2225,51 +2225,51 @@
   <si>
     <t>[På kuvertens forside:]
 Frøken
 Christine Larsen
 adr. Maleren
 Fritz Syberg
 Svanninge
 pr. Faaborg
 [I brrevet:]
 Kjerteminde den 27. Februar 1898
 Kjære lille Dinemor!
 Ja Du bliver rigtignok prøvet i Taalmodighed; men nu haaber jeg at Du skal blive hjulpen i den kommende Uge. Hjærtelig Tak fordi Du alligevel skriver til mig om Søndagen det er min største Glæde at faa Eders Breve og se I ere raske og elsker os – ja Gud ske Lov for I kjære Børn, jeg glæder mig storartet til Paasken, det er vel ikke sikkert at Marie kommer hjem, men saa har vi det Besøg ivente, her er hendes Brev til gjennemlæsning. og Adolph er her, han har i Formiddag siddet Model for Peder Hansen til Plakaten. Alhed har været her et Par Dage, hun rejste med Dagvognen hun skulde være Værtinde paa Gjelskov, da hendes Moder maatte blive hjemme at passe Godsforvalteren som ligger af Bronchitis, hun skal til Kjøbenhavn igen om en 14 Dages Tid. 
 Fortalte jeg Dig at Christine Eckard var hernede en Aften og Nat, hun fulgte med os den Dag jeg var inde at faa min Tand trukken ud. det var en Fortandsrod der voksede igjennem Gummerne. Det var kun et Øjeblik og saa fik jeg noget Mundvand af, som hjælper godt Christine fortalte om Marie Kjelmann at de skal faa 1000 Kr for at flytte til Marts nu, hun var glad og havde meget travlt med at ordne Tag og Bohave. Vi skal jo ogsaa flytte og Manden skrev at de vilde gjerne flytte lidt før tiden, og vi skal gjerne være herhjemme inden den 14 for da kommer Jernbanefolkene til Ekspropriationen og der vil Fader gjerne være herhjemme igjen saa vi maa jo snart afsted til Sverrig; nu vaskede vi i forgaars og tørrede [ulæseligt ord] i Luften imorgen skal vi lægge Tøj sammen rulle Tirsdag slagte kommer vi ikke til inden vi kommer hjem igjen. Hvor det er herligt at Foraaret nu kommer, jeg kan se det paa mine Blomster, Du skulde se mig ordne Fru Storm brusede de store Træer og jeg flyttede om med dem i Spisestuens midterste Vinduer samlede jeg alle 4 Calaer den store rækker helt op til Karmen. Spillebordet har jeg sat lige ind under Vinduet og hos det staar den 4de Bregner af Fru Storm og den lille med de mange grønne Blade staar og dækker Urtepotterne - men det kan du selv se naar du kommer for det ser saa pænt ud at de skal staa saadan længe tænk om Calaerne kommer i Blomst hvilket Syn. Fader var i Odense igaar igjen for at sælge Mejers Huus her havde været Bud om en Kjøber til 16000 men saa viste det sig at vi skal tage en Gaard i Bytte i Allested eller der omkring; men det vil Fader nu nærmere tænke over.
 Dampskibskaptajn Jørgensen har kjøbt Friises Mæglerforretning for 2,000 Kr og Jens Olsen skal føre "Fanny" det er han glad for - og vi ogsaa kan du tro især da "Addy" er solgt -
 Johannes er ude at gaa en rask Tour - for skal jeg skrive imedens han vil nu [ulæselige ord] jeg siger som du lile Dine at de skal blive, hvad de vel og og saa nok gjør. Johannes tog Christian Andersens Billede herop for at Alhed kunde se det - vi synes det ligner godt saa langt det er kommen
 Ja lille Dine nu skal jeg se at faa Uld til Spinderiet at Du kan faa vævet det skulde blive mig en stor Glæde at du kunde væve det færdigt for det vilde jeg dog rigtignok helst have af Alting Thrine var her hun lovede rigtignok at vi kunde skrive sammen hun fik din Adresse for hun skal vel fortælle Dig om sin Fremtidsplan at være Lærerinde paa Bornholms Højskole i Vævning; sammen med en af Lars Johansens Døttre Hils nu alle Din Kjære fra mig ogsaa for Dem beder jeg om alt muligt godt Du lille Dine beder jeg om Kræfter til at komme vel igjennem al den Perspektiv; men Du skal se det gaar nok alt sammen Lev vel og Gud befalet min egen Skat. Hilsen fra Fader der gaar her og spadserer. Din Moder
 [Skrevet i venstre margen side 1, lodret, med anden skrift]: Far sidder model for Peter Hansen</t>
   </si>
   <si>
     <t>1898-02-28</t>
   </si>
   <si>
     <t>Dora -
 Christian Andersen
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Christine  Mackie
 Fritz Syberg
 Albrecht  Warberg
 Andreas Warberg
 Laura Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>"Tand" og "Tænder" var i 1898 muligvis slangudtryk for unge mennesker. 
 "Sidste gang i de hjemlige omgivelser": Hempel Syberg (Onkel Syberg) stoppede som forpagter af Gelskov i 1898 for at koncentrere sig om arbejdet med at organisere mejerierne i Danmark.</t>
   </si>
   <si>
     <t>Alhed er kommet hjem efter turen til Kerteminde og før da København. Hun har fulgtes med en masse andre unge.
 Hendes far ser dårlig ud, og Johannes Larsen virkede også sløj.
 Alhed har været til fest med dans (uklart hos hvem, men det er sidste gang i de "hjemlige Omgivelser"). Trist, at Larsen ikke var med, så de kunne "melancholisere" lidt. - Tutte behandler ikke sin kæreste (?) godt, hvilket går Alhed på.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QphR</t>
   </si>
   <si>
     <t>Kære Las!
 Nu er Kl. 6, saa det er snart mange Timer, siden jeg rejste fra Dig, det forekommer mig som det er meget længe siden. Det var frygtelig kedeligt, at jeg skulde rejse saa snart, jeg havde glædet mig saa forfærdelig til 8 rolige Dage med Dig! – Det var for resten rigtig hyggeligt at komme hjem, men det er bedst, jeg begynder hvor vi slap. – Jeg kørte altsaa i tre Timer med Dagvognen, vi naade at blive 8 inde i Vognen, saa vi blev noget klemte, men det varmede rart, jeg var umaadelig glad ved Tæppet, ellers havde jeg vist frossen. – I Odense gik jeg op til Christine, der var rejst hjem. Paa Banegaarden traf jeg Dis, Tutte og en rasende Masse unge ”Tænder”! Vi kunde ikke være i én Kupé, i Højrup var der 5 Vogne efter os, inclusive Dede og Dora efter mig. – Jeg kørte herhjem, Mor vilde nok derom til Middag, naar jeg var hos Far. Jeg spiste saa alene til Middag, (fik et Glas Rødvin til,) og derefter gik jeg ind til Far, som jeg har siddet og snakket med hele Eftermiddagen. Han har det noget bedre men ser daarlig ud. For lidt siden kom Mor hjem, og nu er jeg gaaet op for at klæde mig om, men først maatte jeg jo skrive et Par Ord til Dig og sige Dig Tak for sidst; Du er en god Dreng, men jeg ved ikke, om jeg alligevel vil komme og besøge Dig igen. Jeg forstyrrede Dig dog alligevel! sikke søvnig og sjøj, Du var i Gaar. Du saa for Resten i det hele taget daarlig ud, ogsaa den første Dag, det er kedeligt, at det tager saa meget paa Dig at arbejde; mon ikke Du skulde gaa nogle lange Ture og maaske gøre noget Gymnastik med dine Haandvægte. – I April Maaned skal vi ordentlig muntre Dig, ikke sandt? Det er saadan en dejlig Maaned at gaa ude i. – Du kan ellers tro, jeg var glad ved at se Dit Chr. A. Billede. Jeg tror, det bliver et meget smukt Billede. – Jeg sidder oppe paa mit Værelse og skriver, Mor havde lavet det saa nydeligt i Stand med nye Betræk paa Servanterne, et andet Bordtæppe o.s.v. og her var saa varmt og yndigt. 
 Næste Dag: Her maatte jeg bryde af i Aftes, Mor kom og snakkede med mig, mens jeg klædte mig paa og vi snakkede saa længe, at jeg først kom derom Kl. 8 ½. Brannerne er nogle forfærdelige nogle til at gøre Spektakle, de raaber og skriger i Munden paa hinanden, saa man er lige ved at blive døv. Tuttes Tand synes jeg bedst om, han ser saa inderlig god ud. Der var Dans nede i Karleloen, hvor vi dansede til Høstgildet. Det var i Grunden forfærdelig morsomt, men det var saa underligt at tænke paa, at det var sidste Gang, vi gik der i de hjemlige Omgivelser; der var nu ikke meget Ro til at tænke, vi dansede hele Tiden, men jeg tænkte flere Gange paa, at bare Du havde været der, saa vi kunde have gaaet en Tur, jeg var saa oplagt til at melancholisere lidt. Jeg var saa ked af at se paa Tanden og Tutte, hun er allerede ked af ham og han saa saa bedrøvet ud og gik med Taarer i Øjnene mange Gange. Det staar mere og mere klart for mig, at Tutte har baaret sig rasende hensynsløst ad imod ham. Er det ikke trist? Du skulde bare have set den lille Tand saa ked af det han var, Tutte kunde trænge til en forfærdelig Lussing af en [det følgende skrevet på side 1, på tværs, over den øvrige tekst] eller anden Slags, men jeg gad vide hvad i Verden, der kunde bringe hende ud af sin sløve og apatiske Ligevægt. - - Synes Du ikke alligevel at jeg skulde komme om ad Kerteminde, bare én Dag; jeg synes, jeg længes saa meget efter Dig. Naar der er noget, der ligger mig paa Sinde, er det altid kun Dig, jeg faar Lyst til at tale med. – Nu maa jeg slutte. Skriv snart til mig! – Hils dem alle sammen saa mange Gange og sig Tak for sidst! Jeg er spændt paa at høre, hvad Kunstneren skrev! – 1000 kærlige Hilsner fra Din Alhed.
 Erikshaab – 28/2 – 98.
 Jeg glemte mine Galoscher jeg haaber ikke Hundene æder dem.</t>
@@ -2784,51 +2784,51 @@
   <si>
     <t>Alhed har ikke malet. Hun vil lige se på tapetet på billedet.
 Hun og Dis har gået tur i skoven og været på Gelskov os se Jupiter (må være nyfødt søn af Mogensen-parret).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YgRf</t>
   </si>
   <si>
     <t>Min egen Dreng!
 Tak for Dit Brev i Dag! Jeg fik det sammen med 3 Pakker ”Gala Peter” inde fra Berta. Er det ikke forfærdelig sødt af hende? Jeg har allerede spist mange Stykker af det, det smager henrivende. Jeg har slet ikke malet i dag, jeg vilde gærne lade det staa en Dagstid for at se rigtig paa det Tapet, hvad der er at gøre ved det. Sikken et dejligt Vejr, vi har haft i Dag. Jeg har været tidlig oppe og med Dis oppe i Skoven, der er rigtignok aldeles henrivende for Tiden. Du skulde se, hvor den lille tykke Mis kan klatre i Trær, ikke ved at gaa paa Grenene, men rigtig som i en Klatrestang. Vi var lidt ude paa Gelskov og saa paa unge Jupiter, han er jo meget sød, men jeg vilde nok ønske, at vores lille Ven blev lidt kønnere navnlig hans Hud er slet ikke køn. – Jeg var i Gaar Eftermiddags ude en lang Tur, helt derude hvor vi var med Mogensen den Gang og ad Brinken hjem igennem hans Vintersæd. Fader og Palam gaar og har travlt med at saa Gyvel i disse Dage, Hestene ere komne paa Græs, alting er saa foraarsagtigt og dejligt, blot jeg var sammen med min egen Frajtermand, det er den eneste Mangel. – Dede kom lige nu hjem fra Odense cyclende paa Dis’s Cycle. – Du skrev jo først i Dag om at jeg skulde skrive til Grossereren, det var jo for sent, men jeg haaber Du overbragte ham min Hilsen. – Hils dem alle sammen mange Gange, jeg haaber Uglen maler noget kønt! 1000 Hilsner af de allerkærligste til Dig min egen Ven! Jeg elsker Dig og tænker forfærdelig meget paa Dig! Din egen Alhed.
 10ende Maj – 1899.</t>
   </si>
   <si>
     <t>1899-06-26</t>
   </si>
   <si>
     <t>Alice Bondesen
 Louise Brønsted
 Grethe Jungstedt
 Louise Nimb
 - Pray
 Dudley Pray
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Albrecht  Warberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Ellen Sawyer opholdt sig i USA, da hun skrev brevet. Ordene om chokolade på Gelskov refererer formodentlig (ironisk) til, at Laura Warberg tidligere har afsluttet et brev med, at hun ikke havde mere tid, da hun skulle til Gelskov og drikke chokolade. 
 Ellen og Harris Eastman Sawyer boede den første tid af deres parforhold sammen med hans forældre, hans bedstemor og hans to søstre. Arrangementet fungerede dårligt. 
 Ellen Sawyers svigermors navn kendes ikke. Mr. Prays fornavn samt hans kone og døtres navne er også ukendt. 
 1 kvint er 5 g.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1530</t>
   </si>
   <si>
     <t>Ellen Sawyer har ikke meget at skrive om. Den første ladning skinker, som Harris Sawyer har præpareret på slagteriet, er ankommet til Liverpool uden mug. Det er en triumf, og Harris vil få 700 dollars for sin indsats.
 Harris' far har fået ansættelse i The Navy Yard, og han vil få 3,5 dollars ugentligt. Derfor vil de to afdelinger af Sawyer-familien formodentlig kunne flytte hver til sit. Både Harris og Ellen finder, at opfattelserne af husførsel er for forskellige til, at de kan fungere sammen. 
 Ellen og Harris har fundet noget dåsemad, som gør det let at lave billige og sunde madretter. Harris har også fået en skinke fra slagteriet. Han lever sundt nu og tager på, men Ellen kan ikke tåle at spise det samme, for så bliver hun tyk. 
 Ellen og Harris er blevet viet. Kirken var nærmest et forsamlingshus, som de lokale har skillinget sammen til at indrette. Der var ikke rart. Om aftenen besøgte de Mr. Pray (Dudley Prays far). Hans hjem var hyggeligt, og han bød på portvin. Dudleys to søstre føler sig meget dannede, da de har været i Paris.
 Ellen nyder indholdet af sine kasser hjemmefra. Hun og Harris har opgivet at købe en hest, da det er for dyrt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PiUW</t>
   </si>
   <si>
     <t>Mandag Juni 26 – 99
@@ -3074,102 +3074,102 @@
   </si>
   <si>
     <t>Karen på Erikshaab -
 Minnie -
 Ludwig Beethoven
 Margrethe Bentzen
 Thora  Branner
 Edvard Clemmensson
 Jens Hammer
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Niels Lindberg
 Felix Mendelssohn
 Augusta Mogensen
 Christian Mogensen
 Kirstine -, pige i huset hos Hempel Syberg
 - Rosendal
 Ellen  Sawyer
 Harris Sawyer
 Henry Smith, nær Erikshaab
 - Sonne
 Hempel Syberg
 Andreas Warberg, Albrechts far
-- Ward
+Mathilde Ward
 - Wilstrup</t>
   </si>
   <si>
     <t>Chemilette: Beklædningsstykke til kvinder. Chemisette: Hæklet eller broderet bærestykke til en chemise. 
 Astrid var i huset hos Alhed og Johannes Larsen, mens de ventede deres barn nummer to. Alhed havde smerter i hoften under graviditeten. 
 Det vides ikke, hvem Doktorens, Thora R og Degnens var. 
 Barnet, der skulle døbes, var formodentlig Augusta og Christian Mogensens søn, Jupiter.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid, 1900-11-28, 2401</t>
   </si>
   <si>
     <t>Laura Warberg vil sørge for, at Astrid får sendt sin kuffert med forklæder, handsker mv. 
 Alhed Larsen har nok fået det skidt, fordi de er flyttet. Harris Eastman har sagt til Ellen, at hvis Alhed får det værre, må Ellen rejse hjem til hende. Ellen arbejder meget i laboratoriet for tiden. Chefen er ved at gå fallit. 
 Lille Grethe går, idet hun skubber møblerne foran sig. Hun prøver at tale, og hun jubler, når forældrene kommer hjem. Minnie er en fantastisk pige i huset. 
 Laura har afholdt stor middag. Johanne og Christine spillede firehændigt. Laura har truet Karen med at skrive til hendes mor og sige, at de ikke kan bruge hende i huset. Derefter blev Kirstine mere omhyggelig. 
 Johanne og Christine når ikke at sy gaven til Ellen færdig før jul, så det er godt, at Alhed og Laura har noget til hende. 
 Der er ikke plads til pedalen i kassen, men måske kan Christine og Andreas/Dede tage den med.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V6OL</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Astrid Warberg
 Kærbyhus
 Kjerteminde
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Onsdag Aften d:28de
 Kære lille Putte!
 Hvor jeg dog blev ked af at høre, at Du ikke har faaet Trøjen tillige ["tillige" indsat over linjen] med Galochen, Junge havde glemt den, som var det vigtigste. Skrupforklædet kan vi ikke finde men siden skal jeg sye Dig et nyt og saa skal Din lille Kuffert blive sendt Dig paa Fredag Formiddag, naar Christine bliver kørt til Højrup og deri Trøje, Forklæde, Chemiletterne, de er desværre ikke kommen med i Vadsken, fordi jeg ikke var hjemme, samt Handsker og om vi ellers finder noget af Eders. Jeg haaber den kan gaae med Banemærke, saa er den der vel om Aftenen og koster Dig ikke noget. Det er trist, at Alhed igen har det mindre godt, men det er vel fordi hun har gaaet for meget, mens I flyttede. Jeg glæder mig til at høre fra Eder, naar I er rigtig godt i Gang hos Eder selv. Pas endelig paa Trappen naar Du gaaer med Kul. Paa Afstand er man mere ængstelig for den Slags. Saadan skriver Elle i Dag, at Harry sagde til hende, da de hørte om Be's Sygdom og (hun) Elle ["Elle" indsat over linjen] var ængstelig for den, hun skulde skrive til mig, at jeg skulde telegrafere, hvis der var Fare for Be, saa kunde E. være her paa en 8-10 Dage! Det var kønt tænkt af Eastman! Og saa har jeg dog ikke i mindste Maade antydet, at der var nogen Fare, men som sagt – det er paa Afstand. East. var lige rejst for ca. en Uge til Washington telegraferet efter ham til at holde et Foredrag. Elle har været saa ulige meget i Laboratoriet, paa en Dag nær hele Ugen i den sidste Tid, foruden sine egne Forretninger har hun maattet hjælpe Harry til han fik rigtig Kræfter og der var saa meget Arbejde til ham. Chefen Thifany er ved at gaae fallit og saa skal H. have sit eget Lab. og altsaa herefter hvis Hun fandt Arbejde men de mener nok det gaaer. Elle skriver, det er et strengt Liv for hende i denne Tid, men naar hun kan hjælpe Harry og ved Hjælp af Arbejdet see hen til at komme hjem til Sommer, saa gaar det som Løjer for hende. Lille Grethe rejser sig op ved alle Stolene og begynder at gaae ved at skubbe dem foran sig. Hun begynder at ville snakke. Va-va mener de skal være Far. Hun savner dem eller rettere hun giver et Glædeshyl, naar de kommer hjem om Aftenen og klapper i sine smaa Hænder. Naar Elle ikke strax tager hende, græder hun saa ynkeligt. Elle har haft hende med en hel Dag hos Fru Sonne, Fru Ward var der ogsaa. Grethe var sød og artig, sad hos Elle eller krøb om paa Gulvet. Pigen Minnie er mageløs, de har saa mange sene Middage saa hun ender næsten ene. E. hjælper en Smule, naar hun kommer hjem. Og saa er hun en dannet Pige, kan alt paa egen Haand og er god mod Grethe. Hun er en Juvel, siger E. – I Søndags havde vi vor Klub til Gaase og Andesteg, Koldt Bord, Øl Kaffe til sidst. I Gaar havde vi en finere Historie. Doktorens, Smidts, Mogensens og Hammers, af unge Agraren, [ulæseligt] Lindberg, Thora [ulæseligt] og Edward samt min Kusines Datter Margrethe Bentzen, en nydelig sød Pige paa 24 Aar; Chr. og Junge lider hende godt og bad hende besøge os en Lørdag og Søndag. Vi fik megen køn Musik. J. og Chr. spillede en 4 hændig Symfoni af Beethoven samt første Del af den dejlige Koncert af Mendelsohn, som de skal spille i Faaborg. Fru Wilstrup var her i Søndags og fik stemt Klavererne sammen rigtig godt. De har meget travlt med den især J., hun vil sige de har to Timer inden Jul af hos Fru Rosendal og saa har jeg lovet at overtage det huslige fra nu til Nytaar ogsaa for at hendes Fingre kan blive lidt smidige. Hun skal kun have den halve Timestid om Aftenen med at hjælpe den lille ny ved Bordet. Alt gik saa flot i Gaar. Vi fik 2 Gæs og 2 Ænder stegt, Æble og Svedske Kompot m.m. Rødvin, Koldt Bord men kun Sildesalat salt Kød og Ost, Kiks og Tvebakker og The. Kl. 10 Kaffe med en [ulæseligt] Bakkelse, som J. havde lavet og smaat Bagværk, som jeg havde med fra Odense. Vi havde alle vore fineste Ting fremme og et nydeligt Bord. Christine laa af Hovedpine lige til Kl. 5, saa jeg var paa Færde hele Dagen gjorde rent, satte Blomster eller rettere Grene og Bær omkring i Stuerne og til Bordet Kort. Det jeg dækkede mestens færdigt. Mit Ben er med Gummistrømpen næsten helt godt nu. I Gaar Morges truede jeg Karen med at skrive til hendes Mor, at vi kan intet have hende, naar hun har en saadan Uyst til alt og mener, at hun er saa overlæsset, arbejder som Pige, hun vil absolut ikke, snakker om det til dem alle. Hun var ikke ved Vadsken uden at skylle og vride, men det var alligevel altfor meget, og hun gik uden videre ind! Men min sandten, den Trusel at skrive hjem den har frugtet, hun har øjensynligt gjort sig umage i Gaar og i Dag. Nu vil jeg selv gøre en Del Strygearbejde og saa faa hende i Køkkenet Kl. 11 eller saa. Jeg vil være saa omhyggelig som jeg kan, for at hun ikke skal skuffe for meget. Nu faaer vi see, om jeg bedre kan tumle hende end J. har kunnet. – Kirstine er rigtig flink. – Paa Søndag skal vi til Barnedaab paa Gjelskov; alle Familierne skal med; Degnens var bedt med andet Sted. Ch. og J. skal med. De faar slet ikke syet den Present til Elle før efter Jul; det er rigtignok godt, at Alhed, Du og jeg har noget til hende. Om en Uge sender jeg mit; jeg mangler kun Garn, har først i Dag syet siden jeg kom hjem. Det kan jo sendes, veed I nok, i en stor Konvolut med Sejlgarn om og 10 Øre paa. Jeg har sendt min Lysedug i Fjor og 4 Gange et Pudevaar paa den Maade, alt er kommen hende i Hænde. Eastman er saa rask nu var glad ved den lille Rejse. Hun fik Dagen efter + ["+" er indsat over linjen] baade Brev, skrevet i Toget og Telegram med hans Adr:!! Ja nu veed jeg snart ikke mere lille Putte! Nu skal jeg ogsaa skrive til Syberg. Thora har faaet to Visdomstænder ud, de sad saa fast, men nu har hun da Ro. Husk Alhed paa, at vi endelig maa have de Sutsko. Den Pedal bliver det vanskeligt at faae med. J. skrev at der var ikke Plads til den i Kassen. Vi skal tænke over det. Gud veed, om ikke Christine kunde tage den med til Odense og saa Dede rejse ned til Eder med den paa Søndag. Jeg skal forsøge men kan jo intet love. Nu Farvel lille kære Putte. Kærlige Hilsener til Eder alle fra Mor. 
 [Skrevet langs sidens venstre kant:]
 + hans Afrejse</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -3428,51 +3428,51 @@
 Larsen skal mødes med en grosserer Brøchner, som er interesseret i at købe billeder. Han skal også nå rundt og se en masse udstillinger i byen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/JG1z</t>
   </si>
   <si>
     <t>Valby 17 October 1902.
 Kæreste Alhed!
 Jeg sidder her hos Brandstrups og skriver. Jeg var hos Oppermanns i Formiddags i zoologisk Have og derfra til Hr Brøchner som er Grosserer og ikke kom fra Gelskov. Jeg havde ikke mine Sager med men gik derhen for at høre hvad Tid jeg kunde komme derud med dem da jeg nok vilde tale i Ro med ham. Jeg skal derud i Morgen Kl. 12, han rejser til England i Morgen Aften saa det var i sidste Øjeblik jeg fik fat i ham. Der bliver vist ikke nogen Forretning med ham denne Gang da han absolut vil have Oljebilleder. Han har den sidste Tid købt en hel del mindre Billeder af Harald Holm. Kl. 10 i Morgen skal vi mødes med Sporon for at conferere med ham om Minimuspriser, og om Eftermiddagen vil jeg i zoologisk Have igen, jeg fik ikke saa meget ud af Rævene i Dag. Det begynder ellers at knibe med at naa hvad jeg gerne vilde naa og saa komme hjem Tirsdag. Der er nemlig en Dalsgaard Udstilling i Kunstforeningen og saa er der jo Hirschsprung Udstilling og Galleriet og desuden vilde jeg gerne paa zoologisk Museum. Brandstrup har taget Formen af sin ny Kvindefigur i Dag og skal støbe den i Morgen. Du skriver vel nok hver Dag. Jeg skal hilse fra Brandstrups de er oppe at bade den lille Pige, hun er ualmindelig nydelig synes jeg. Jeg synes ogsaa Hans Ebbe har forskønnet sig, han ligner for Resten Postmesteren en hel Del. Mange Hilsner og Kys til Jer alle tre
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1903-5</t>
   </si>
   <si>
     <t>USA
 Mass.
 Dorchester</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Ellen Agnete Amstrup
 Louise Amstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Alfred Goldschmidt
 - Grønlund
 Jens Hammer
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 William Mackie
 Mogens Mogensen
 - Mogensen, Fru
 Otto Emil  Paludan
 Ditlev Schroll
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warberg var på besøg hos sine to døtre i Boston fra ca. marts til juni 1903. 
 Hellig Olav var et af Skandinavien-Amerika Linjens (DFDS) tre søsterskibe. De andre var United States og Oscar II. Frederik VIII kom til i 1913. Hellig Olav blev søsat 1902 fra Glasgow værftet Alex Stephen &amp;amp; Sons, målte 158,5 x 17,8 meter og var indrettet til transport af 1170 passagerer, 130 på 1., 140 på 2. og 900 på 3. klasse. Hellig Olav kom til København i 1903 og blev sat ind på sin rute fra København til New York. (http://www.liners.dk/ship-dk/Hellig_Olav/Hellig-Olav-dk.html)
 Det vides ikke, hvad der menes med, at Peter fik land, eller hvem han var. 
 Alfred Goldschmidt og Astrid blev gift i 1904 og skilt i 1914.
 Det vides ikke, hvem "Hollufgaardene" er, men Hollufgaard er en herregård, der ligger nær Odense. 
 I Danmark blev pund (svarende til 500 gram) anvendt frem til metersystemets indførelse i 1907.</t>
@@ -3880,51 +3880,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GxFN</t>
   </si>
   <si>
     <t>Rossia, Onsd. Morgen
 [Med blyant og en anden skrift:] 1927 
 [Astrids skrift:]
 Kæreste Junge! Tak for Kortene – hvor er det dog forfærdeligt med Be! Jeg har ellers hele Tiden haft den bedste Tro, men nu ser det virkelig sort ud, efter hvad I skriver – samtidig med dit Kort i Aftes fik jeg et meget modløst lille Brev fra Lugge. Og Junge – at Las først kan rejse i Dag fra Island! hvor må det være skrækkeligt for ham – og så være 15 Dage undervejs! Er der stødt noget nyt til – jeg ved så lidt detaljeret om det hele – jeg troede, det var Hjertet og Nerverne – men er der ikke stødt noget nyt til?? Jeg ringede nu til Morgen Kl 8, så snart jeg kom herud til Øbro, Magisteren sagde kun, at det var meget dårligt, og det vidste jeg jo. I Mandags skrev jeg til Tutte og fortalte om dit Kort, som vi hentede på Stationen Søndag. Nu er det rigtignok svært for Jer, lille Junge, at I har hende ude i Odense så langt borte – og de arme Drenge – er Lysse i Kerteminde? – Du må skrive igen og fortælle lidt udførligt – jeg sender dig Remedier for at lette det – og husk jeg er på Howitzvej 29 – vi flytter ind i Dag – men rejser ud Lørdag – Søndag hele Måneden. Jeg har været oppe i Dag Kl 4 for at pakke og gøre i Orden derude – det er med tungt Hjerte vi rejser netop nu, da det er så skønt, men vi må jo ind til vores Pension, Fru Vinter kan ikke blive ved at refundere – og trods dette koster det jo en Del ekstra. –
 Da Nus og jeg i Aftes gik en lille Askedstur op ad Værløse til, blev vi [ulæseligt ord] fra en Have af et Ægtepar, som vi følges med hver Morgen – de viste os deres lille Hus og en dejlig Have og var så søde – de havde læst mit Hareskovbrev og fortalte, at det blev læst højt i Familierne derinde! Jeg har et Digt i næste Nummer og en Artikel i næste igen – om Høstgildet på Gelskov – og Hohlenberg har antaget et Par Digte til sit Tidsskrift for Antroposofi ” – norsk – dansk ”Vidar”. Men alt dette blegner og bliver til ingenting nu vi har fået alt dette alvorlige at tænke på og bekymre os for. Jeg ringer nu hver Dag til Øbro – men her er alligevel lidt Remedier til et lille Brev fra Dig?
 Gid det dog alligevel i sidste Øjeblik må gå til den goe Side – og gid Las må nå at komme hjem – det kan jeg ikke lade være med bestandig at tænke på – og hvor frygtelig den Rejse må være for ham, ikke?
 Nu f – jeg ikke mere!
 Skriv endelig!
 Din 
 Dis</t>
   </si>
   <si>
     <t>1929-02-27</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Esben Hansen
 Harald Høffding
 Matilda Jungstedt
 Drude Jørgensen
 - Krarup, læge
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Elena Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Thøger  Larsen
 Christine  Mackie
 Elisabeth Mackie
 Maurice Maeterlinck
 Arnold Olsen
 Hans Olsen
 Otto Emil  Paludan
 Kirstine -, pige i huset hos Hempel Syberg