--- v0 (2026-05-28)
+++ v1 (2026-08-30)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="738" uniqueCount="507" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1600" uniqueCount="1048" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -161,50 +161,184 @@
   <si>
     <t>Alhed Larsen
 Ellen  Sawyer
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Nicolai Balle
 Sidse Kristensen</t>
   </si>
   <si>
     <t>Omslag
 S. 2 blank
 S. 3-7: Literatur. "Minder og Digte" af Sidse Kristensen. Skribent: Per Fredie
 S. 8-11: Kære grønne Pære! Skribent: Begrædelse
 S. 12: Prolog. Skribent ukendt
 S. 13 blank
 S. 14-18: Prolog. Skribent ukendt
 S. 19: Efteraarsstemning. Skribent: Ellen Warberg. Illustration: Alhed Warberg
 S. 20-25: Landbotidende. Skribent: Ukendt (Albrecht Warberg)
 S. 25-27: Lidt fra Norge. Fortsat. Skribent: Ukendt
 S. 28 blank
 S. 29: Undskyldning fra redaktionen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/j8a2KPF3</t>
+  </si>
+  <si>
+    <t>1889-01-13</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Julie Brandt</t>
+  </si>
+  <si>
+    <t>Erikshaab</t>
+  </si>
+  <si>
+    <t>Charlottenlund
+Villa Skovbo</t>
+  </si>
+  <si>
+    <t>Laura Balslev
+Rasmus Balslev
+Victoria Benedictsson
+Thora  Branner
+Laura Hansen
+Emanuel Jørgensen
+Frederik Jørgensen
+Karen Jørgensen
+Alhed Larsen
+Jonas Lie
+- Løngreen
+- Rehberg
+Ellen  Sawyer
+Henning Schroll
+Adelheyde Syberg
+Fritz Syberg
+Hempel Syberg
+Albrecht  Warberg
+Conrad Warberg
+Else Warberg
+Laura Warberg
+Marie Warberg</t>
+  </si>
+  <si>
+    <t>Julie Brandts forældres navne kendes ikke.
+Christine, f. Warberg, var i 1889 i huset på Sludegaard ved Nyborg. 
+Det kan ikke afgøres, hvem Petersen, Simonsen, Lille Hansen, Schrøder, Ada og Marie var.
+Kunstneren er Fritz Syberg. Han blev fyret som privat tegnelærer for Warbergs børn i sommeren 1889, da han medbragte Anna Svendsen til Fyn. Hun var nøgenmodel, og de to var ikke gift. 
+Jonas Lies bog Maisa Jons udkom 1888.
+Victoria Benedictssons forfattersynonym var Ernst Ahlgren. 
+Pæren var Den Grønne Pære; et månedstidsskrift, som Warberg-pigerne lavede i samarbejde med Fritz Syberg. Se dette under opslaget "Tidsskrifter" i Kilder til Dansk Kunsthistorie. 
+Det fremgår ikke, hvem den person, som Johanne omtaler i brevet og som vil tage sig af ham, når han bliver gammel, er. Johanne blev gift, og hun blev ikke læge.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2499</t>
+  </si>
+  <si>
+    <t>Johanne og Ellen løber på skøjter. 
+Det er trist, at Laura Bosse ikke længere er forlovet. 
+Julie Brandt må endelig fortsætte med at tegne.
+Det var hyggeligt at have Christine hjemme i julen. Fritz Syberg/Kunstneren kom også. 
+Ellen maler med Alheds farver, og resultatet er flot. 
+Blom skal giftes. 
+Johanne var begejstret for "Der var engang". 
+Else og Conrad Warberg har fået en datter. 
+Johanne læser med Thora/Tutte og får løn for det. Nu skal Johanne læse matematik hos Jørgensen-familien, hvis huslærer hun finder komisk. 
+Julie kan få septembernummeret af "Den grønne Pære". Januarnummeret er færdigt. Johanne modtager gerne bidrag fra Julie Brandt. 
+Huslæreren er blevet opereret. 
+Albrecht Warberg er blevet sognerådsformand mod sin vilje. 
+Johanne spørger til sine venner. Hun har besluttet, at hun vil være læge, og hun vil ikke gifte sig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZWve</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Frk. Juliane Brandt
+Villa Skovbo
+Charlottenlund
+Sjælland.
+[På kuvertens bagside med anden skrift og pen:]
+25-2-2000
+Bibbe – Kerteminde.
+[I brevet:]
+Søndag d 13-1-1889
+1
+Kære Brandt!
+Maa jeg allerførst sætte Dig lidt ind i Situationen? Det lange kærkomne og længe ventede Brev modtog jeg i Dag Eftermiddag, da vi kom fra Kirke og blev naturligvis knusende glad over det! Men der var imidlertid ikke Tid til at læse det; vi skulde paa Isen og løbe paa Skøjter (Elle og jeg har begyndt at løbe; Elle løber ret godt) inden det blev mørkt og vi havde sat Petersen Stævne der saa jeg havde ikke Tid at læse det før; saa skulde vi lige fra Isen og ind paa Gelskov, saa jeg fik det ikke læst før meget sent; hvad synes Du at gaa saa længe med et Brev i Lommen uden at kunde faa det læst det rørte mig dybt, Brandt saa at jeg strax da vi kom hjem fra Gjelskov sætter mig til at skrive til Dig; nej lægger mig til at skrive til dig; jeg ligger nemlig i Sengen og skriver; du maa derfor undskylde om Skriften bliver lidt noksagt. . .
+Jeg maa derfor skrive paa mit fine Brevpapir og for ikke at bruge for meget maa jeg skrive p [”p” overstreget] saa smaat.
+Hvad Du skrev om Laura Bosse gør mig meget ondt men sig mig: hvorfor blev Middelfartterne hos hende? Hvad rimelig Grund havde de? Var det fordi de havde været forlovede saa længe? Og hvorfor hævede hun det naar hun holder ubeskrivelig af ham?
+Forklar mig dette for det forstaar jeg ikke.
+jeg ikke; hvor det næsten er ubegribeligt at de, som Børn har kunnet forlove sig for Alvor og at det har holdt; det maa have [”have” overstreget] været [”t” sidst i ordet overstreget] nogle mærkelige men brilliante Mennesker.
+Hvor jeg blev forbauset over at høre at dine Forældre ere rejste til Præstø – Præstø den lille Afkrog og et Hul af en By; og jeg som troede at din Fader bestyrede en Skole i Lyngby og at det gik ham godt; hvor det er kedeligt; og saa dig selv; ”hvad blir’et til me dig Brandt”? men Brandt ”Penge tabt meget tabt Ære tabt mere tabt Mod tabt alt tabt derfor hold Modet oppe naar Livets Bølger gaar højt” hedder det jo jeg [”jeg” overstreget] ja Brandt! hold bare Modet oppe, saa gaar det nok. Klem paa med at komme til at tegne jeg tror Du har Talent, og naar du har ved [”har” overstreget; ”ved” indsat over linjen] det maa du jo kunde klemme vældig paa med Arbejde naar du faar begyndt. Jeg derimod – faar jeg begyndt at studere kan jeg ikke hænge saa voldsomt i som jeg kunde ønske af Frygt for ikke at kunde taale det i Hovedet; det Arbejde du faaer, synes jeg du kan være saa ihærdig og ivrig du vil, uden det vil skade dit Helbred; altsaa du kan kile saa meget paa du vel, jeg [”jeg” overstreget] hvis det var mig (der kunde komme til at læse) maatte jeg holde Maade. Men jeg siger endnu en Gang, klem bare paa Brandt.
+2 Jeg sidder paa mit Hovedgjærde med et lille Tæppe op om mine Skuldre; min Haand fryser, saa jeg af og til maa varme den over Lyset for at kunne holde Pennen.
+Det har været knusende morsomt at have Christine i Julen; skriv af og til til hende det Skind [”det Skind” indsat over linjen]; det varer nu et halvt Aar inden hun faar nogen af os at se med Undtagelse af Elle, som skal til Kbn i Paasken, saa vil Chr. se at gøre en lille Svip til København; hvis du saa var der Brandt, saa var det morsomt; det var dog ikke videre svært at [”at” overstreget] for hende at sige Far vel, mærkelig nok; for mig var det knusende svært du ved, jeg næsten forguder Christine; jeg har al Tid holdt vældig meget af hende. Klokken er snart 12 og alligevel gaar de nede og buldrer og går uden for jeg kan høre dem tale, det er vist en Ko, der skal have ”Kalle”.
+Elle har begyndt at male paa egen Haand paa Papir med Alheds Farver; har malet Tutte og et Snelandskab. Alhed og jeg var himmelfaldne af Forbavselse over det gode Resultat; den Unge har vist vældig Talent; hun bliver nok til noget en Gang, med Tiden kan du tro. 
+Blom skal have Bryllup paa Fredag stakkels Blom skal giftes med Frk. Klein fra Bækkelund, hvis du ikke kender hende (det var hende der spillede Emmy i Komedien oppe i Hillerslev Skole) vil jeg blot sige at hun er meget koket og meget [ulæseligt ord]. Vi beklager ham alle skjønt han er overvættes lykkelig.
+Du skrev, jeg havde haft Atmosferde mod ”Der var en gang” – nej tvertimod, jeg var nemlig meget væk i det Stykke og synes at det du skriver er uberettiget. Det er jo et Æventyr, og maa opfattes som et saadant jeg synes nepop at han stadig søger at skaane hende for det raa, som paa Markedet, han selv er der jo forklædt og Kasper Røghat bliver jo stadig sendt ud for at beskytte hende; men hvad jeg finder noget unaturligt er at hun tilsidst ikke strax kender ham, men der maa man jo ogsaa tage Fantasien til Hjælp, som til [”til” indsat over linjen] hele Stykket Scenen i hendes Sovekammer har jeg ogsaa al Tid funden saa henrivende. Og du synes hans Tone er spotttende, det synes jeg tvertimod ikke; om ogsaa Ordene ere det er den Maade hvor paa Ordene bliver sagt alligevel saa varm og inderlig; og det bliver jo spillet 
+3 aldeles glimrende af dem alle tre. Da jeg saa det var Simmonsen ogsaa syg; jeg tror ogsaa det var en Brandt der sang; Vi elske …. [”Vi elske ….” indsat over linjen] den blev i alt Fald sunget gruligt.
+Ja, er Fru Bloch ikke aldeles storartet; jeg var aldeles fra det naar jeg saa hende ligeledes i ”Under Snefog” som Mathilde, er hun ogsaa mesterlig; hun bliver nok en af fore første Skuespillere!
+Kunstneren var her en Gang i Julen men Far og Mor var meget skikkelige overfor ham. 
+Jeg gør mange Undskyldninger for den grove Bommert at Bogen skulde være af Ernst Ahlgren, ja Brandt naturligvis skulde Slutningen af Bogen ikke gaa i Opfyldelse men saa Begyndelsen. - - -
+Ved Du Tante Else paa Glorup har faaet en lille Pige 2den Juledag; Onkel Conne er henrykt og Tante Else har det rigtig godt.
+Du har gjættet rigtig; Nytaarsverset var af Kunstn. Bl.a. fik jeg ”Maisa Jons” af Jonas Lie til Jul af Far den er rigtig køn men kan ikke maale sig med hans andre De nærmer sig 1; jeg fryser og er søvnig jeg har ogsaa skrevet 10 Sider i Aften eller i Nat.
+God Nat Brandt!
+De tumler endnu dernede
+Mandag
+Goddag Brandt! Jeg er i snavs Humør, har det ikke godt og jeg har Fornemmelsen af at mit Hoved skal revne (en behagelig Fornemmelse!) Jeg har ogsaa sovet yderst skidt i Nat.
+Jeg læser med Tutte; hun er rigtig flink, lidt seig og forkjælet men ellers rigtig sød. Jeg har allerede læst med hende i Maaned og har derved tjent 8 Kr 2 Kr om Ugen; Synes du ikke det er en god Betaling! Stakkels Brandt! Pæren skal du faa, om jeg saa skal skrive den af mit Ansigts Sved.
+Vi har et Septembernummer, som du maa faa; August har vi derimod ikke; (d.v.s. kun et og jeg skulde jo gærne have en Aargang selv) men det skal jeg skrive af til Dig. Skylden er min Brandt; men saa ere vi kvit; jeg har glemt Pæren; du har ladet mig vente paa Brev; Frk Løngreen kommer først hjem i Morgen; hun er i Ferien blevet opereret i Brystet, derfor har vi haft saa lang 
+4
+Ferie; men det er vist ikke noget videre; en Benvævsknude siger de; bare det ikke er Kræft, [overstregede ord] det var frygteligt. Jeg glæder mig til at kile paa med Læsningen men jeg har desværre saa meget at sy og saa Tuttes Skole saa det bliver vel ikke til saa meget som det gærne skulde.
+Tirsdag Aften (paa Sengen)
+I Dag er Frk Løngreen kommen og jeg skal nu læse: Tysk, Fransk, Verdens- og Danmarkshistorie, dansk Gramatik og Stil Geografi og Musik (hos Tante Mimmi) og skulde jeg læse Mathematik hos Far. Far er i disse Dage [”Dage” indsat over linjen] rasende paa Schroll (Lykkensæde) og Smidth fordi de have have faaet Fa’r valgt ind i Sogneraadet (du la’r vel ikke gaa videre) og han [”han” indsat over linjen] er naturligvis bleven Formand; det har givet ham meget mere Arbejde, saa han faar næppe Tid at læse med mig; jeg, ja vi alle, Mo’r og Tante Mimmi ikke mindst, er rasende paa de 2 Herrer, Far kan ganske bestemt ikke taale det.
+Men saa skal du høre min Plan; Karen gaar her ned og læser Fransk sammen med mig; til Gengæld regnede jeg oppe hos Jørgensen, men saa mente Far, at jeg ikke behøvede Regning, naar jeg læste Mathematik; hos Jørgensens har de faaet Huslærer til Børnene; saa vil jeg se at komme til at læse Mathematik hos ham sammen med Karen; hun, Frederik og Emanuel skal [”skal” overstreget] blive forberedte til Preminierexamen; han – Huslæreren – mener, de kan tage den om 2 Aar; jeg vil imidlertid ikke tage P.examen da den er som noget enestaaende forstaar du – naar man har taget den, men vil læse videre, kommer den ikke til saa stor Nytte; den er ikke som en Slags Forberedelse til noget andet, men jeg er saa dum paa alle de Examener hvad de hedder og hvad Betydning de har o.s.v. Samme Huslærer skal forresten være en yderst grinagtig Fyr – jeg har ikke set ham – ikke vittig eller interresant men en ”Tørve” (Tørv) som siger du til Karen!! hvad gi’r du mig!?
+Men de erklærer selv at det er et ”nydeligt Mennesk” saa vi kalder ham aldrig andet end ”det nydelige (el yndige [”y” overstreget, og ”ø” indsat over bogstavet] Menneske”; Jeg glæder mig uhyre til at se ham.
+----------------
+Hvorledes har alle min gode Venner i Melfar det, Rehberg min elskede R. jeg har stadig han[s] Lok i min Medalion ved Urkæden; det irriterer mig forresten gruelig, at alle som lægger Mærke til den vil have lukket op og vil have at vide hvis Lokker (din er der nemlig ogsaa) der er, og al Tid svarer jeg lakonisk: ”Veninders!”
+Og lille Hansen? rødmer han endnu bestandig hver Gang nogen ser paa ham; han gjorde det i alt i alt Fald pligtskyldigt hver Gang jeg saa paa ham.
+Og min smukke Schrøder? han farer vel om paa Baller og er ”Løven” og sværmer for Marie – eller hun for ham.
+Hils dem alle naar du skriver.
+Brandt! hvor henrivende hvis vi kunde træffes der – en Gang i Tiden!!!!!
+Min kære Brandt! hvis du vidste hvor jeg bliver henrykt over dine Breve saa skrev du lidt oftere; jeg skal svare øjeblikkelig. Alhed kommer hjem paa Søndag, saa er det Mo’rs Fødselsskab dag ”skab” overstreget; ”dag” indsat over linjen saa skal jeg minde hende om at skrive; hun talte ofte i Julen om at skrive men det blev aldrig til noget. Nu i Aften har vi gjort Januarnummeret færdigt, synes du ikke vi ere i Forhaanden altsaa om nogle Dage kan du vente et Januar og September. ”Om Kvindesagen” er af Chr. Alhed og mig; Vittigheder er af Elle ja Tegningen thi selve Vittigh. er passeret (Mo’n) vi har endnu det Mundheld at Mo’r er ”stum” naar hun er rigtig skændende. Alt dette kommer i næste Nummer Naar du skriver saa skriv lidt mere om pæren, kritisèr og saadan. Og kan du dog ikke levere Bidrag, eller presse andre; du læser da Landbo-
+6 tidenden med Opmærksomhed; den er usigelig vittig alle Herrer (Præsten Onkel Syberg osv) morer sig glimrende over den. 
+Nu kære lille Brandt synes jeg, du maa være tilfreds og tilstrækkelig opmuntret ved mit Brev; er jeg pæn at svare saa [ulæseligt ord] Lige nu kom Frk Løngreen op; hun lukkede Tid Døren her op saa jeg maatte i Hast have Blækhuset op under Sengen, Brev Pen og Mappe ned under Tæppet.
+Far er syg; det er meget kedelig; det er naturligvis Astma; vi skulle have været hos Pastor Balslevs i Dag men saa blev han syg i Nat. 
+Jeg husker ikke om jeg har gjort Undskyldning fordi jeg ikke vidste den var af Ada R. Naturligvis skulde kun Begyndelsen gaa i Opfyldelse men nej Brandt; jeg bliver mit Forsæt tro at blive Læge og altsaa ikke gifte mig, og naar jeg kommer til Kbn. for at studere eller er bleven Læge, saa er han en gammel Mand, som faderlig vil tage sig af min Fremtid.
+--------------
+Læs nu mit Brev omhyggelig og svar paa hvad jeg har spurgt om, og skriv saa snart kære B. Jeg er naturligvis spændt paa hvad det bliver til med Dig. Lev nu vel! Din Ven
+Johanne Warberg
+stud. med. &amp;amp; cher
+Erikshåb
+22 Sider
+[Tilføjet på skrå i nederste, venstre hjørne:] Tirsdag efter Kl 10 ½ paa Sengen
+[Indsat på s. 6; på tværs:]
+Hils Fr. Hospital hvis du kommer der forbi</t>
   </si>
   <si>
     <t>1890-02-02</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>København V</t>
   </si>
   <si>
     <t>Erikshaab Højrup Station</t>
   </si>
   <si>
     <t>Dora -
 Ludvig Brandstrup, billedhugger
 Andrea Brandt
 Julie Brandt
 Thomas Bredsdorff
 Ove Christensen
 Peter Hansen
 Anton Lorenzen
 Christine  Mackie
 Johannes Rump
 Fanny Schaffalitzky de Muckadell
@@ -323,103 +457,181 @@
   </si>
   <si>
     <t>Alhed Larsen synes, at hendes mor er noget krævende hvad angår brevenes indhold. 
 Hun maler ikke rigtige blomster på Porcelainsfabrikken, men stiliserede. Arnold Krog har rost en lille vase, som hun havde malet, og et par dage senere sagde han om hendes bemalede krukke, at det var maurisk stil. Da Alhed Larsen ikke vidste, hvad maurisk stil gik ud på, viste han hende det i en bog. Krog sagde, at Alhed kom fint efter det. Da hun spurgte, om hun skulle forsøge sig med nogle landskaber, svarede han, at det ville være galskab, og at han var glad for hendes jævne, sikre stil. Komtessen har udtrykt ønske om at købe en vase med vandplanter, som Alhed har malet, og den var sat til side til udsalget eller til Paris. Prisen var 50 kr., og Alhed mente, at den så nok var for dyr. - De unge piger på fabrikken mener, at Alhed nu snart må skulle have løn for sit arbejde.
 Bedstefar er glad for Alheds succes, men han har det ikke godt.
 Alhed har besøgt Kvartetten på Regensen. De unge mænd fulgte hende hjem og sang serenader for hende på gaden udenfor Værnehjemmet. Næste dag fik Alhed at vide af forstanderinden, at serenader ikke var velsete udenfor Værnehjemmet. 
 Alhed vil ikke have fridag i påsken, men heller holde lidt fri i forbindelse med sølvbrylluppet. En af dagene skal hun til Roskilde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hHAk</t>
   </si>
   <si>
     <t>Fru Laura "Fru Laura" overstreget
 Kære Moder!
 Tak for Dit Brev! - Da du var misfornøjet med sidst ikke at høre noget om Fabriken, vil jeg begynde med det denne Gang. Men i Paranthes bemærket synes jeg nok, at du er noget fordringsfuld med Hensyn til mine Breve! Du vil have alt med; men alt kan ikke staa paa 2-3 Ark, og naar jeg har udfyldt dette Kvantum Papir, er jeg i Reglen mere end tilfredsstillet og jeg trode egentlig og haabede, at I var det samme! - Det gaar virkelig rigtig godt ude paa Fabriken, og Du behøver snart ikke at ængste ["n" i ordet indsat over linjen] Dig mere ["mere" indsat over linjen] for at jeg ikke skal kunne holde min Stilling. - Vi bruger nogle dyre Apparater derude (en Fabrikshemmelighed til 5 1/2 Kr.) og det er allerede længe siden, at de unge Piger sagde, at nu gik det saa ["saa" indsat over linjen] godt for mig, at jeg rolig kunde købe mig et saadant). [")" overstreget] Det er slet ikke rigtige Blomster, jeg maler, det er stiliserede ["se" i ordet indsat over linjen] Bl, men jeg kan umulig forklare, hvad det vil sige, da jeg knap selv forstaar det. Forleden havde jeg malet en stiliseret Iris, der laa paa en Bund, dannet af Irisblade; tegning indsat og overstreget Dette Motiv syntes Krog saa godt om, og han sagde, da den var færdig, at der var meget godt i den. I Gaar kom den ud af Branden; og Krog sagde, at jeg var svineheldig med mine Farver (det er i Reglen et Lykketræf, om Farverne bliver kønne, naar de kommer ud af Branden.) 
 - For et Par Dage siden viste jeg Krog en lille Krukke, jeg havde dekoreret med et Slags Ornament; han fandt den fix og stilfuld og endte med at sige, at det var jo en lille "Maurer"; da jeg sagde, at det var tilfældigt, og at jeg ikke kendte maurisk Stil, syntes han, at det var frygtelig grinagtigt, da den oveni Købet var holdt godt i Stilen; han spurgte om jeg havde Lyst at følge med op og se en maurisk Bog; da vi kom derop, tog jeg Mod til mig og spurgte om jeg ["jeg" overstreget] han nok trode, at jeg kunde komme efter det og at det kunde komme til at gaa for mig; Hertil svarede han: "ja, Gu' tror jeg det, det er der ingen Tvivl om!" - Jeg forklarede ham flere Landskabsmotiver, jeg havde, og spurgte, om han mente jeg skulde prøve paa dem; men hertil svarede han, at det vilde være den rene Galskab af mig, - "vi andre, der nu har slidt i det saa mange Aar, vi forløber os, hver Gang vi prøver paa det," - og han endte med at sige, at han netop var glad ved den jævne, sikre Maade, jeg gik frem paa. - Forleden ["r" i ordet indsat over linjen] sagde Komtessen, at hun kunde have forfærdelig Lyst at købe min Vase med Vandplanterne til Sybergs Sølvbryllup og hun bad mig om at spørge om Prisen hos Krog! - I Gaar vandrede jeg saa op i det allerhelligste og forebragte mit Ærinde. Krog fandt det forfærdelig morsomt og sagde "det var ret, bliv saadan ved." Han fortalte, at den var stillet op paa Lageret sammen med nogle andre Ting, der dels skulde ind i Udsalget og dels til Paris, og det ["det" overstreget] at der var sat høj Pris paa, nemlig 50 fr. Jeg blev meget bestyrtet over den Pris, og sagde, at saa var jeg bange, hun ikke vilde ["vilde" indsat over linjen] have den naar den kostede saa meget! - Er det ikke ["ikke" indsat over linjen] frygtelig grinagtigt? - - Dette burde jeg maaske ikke have skrevet, men jeg fandt det alt for morsomt. - De unge Piger sagde ["sagde" indsat over linjen], at nu kunde de ikke være bekendte at lade mig arbejde uden Løn mere, saa nu venter jeg at faa noget, inden ret længe, det bliver forfærdelig morsomt! - - Tante kommer først sidst i Ugen, sagde Bedstemor i Aftes. Bedstef. bad mig sige, at han glædede sig forfærdeligt over, at det gik mig saa godt! - Han har det ikke ret godt det gamle Skum! - Paa Onsdag er jeg bedt ud til Esther Hansen til ungt Selskab; jeg skal i den blegrøde. - I Torsdags var jeg bedt ind til Langes sammen med Kvartetten inde fra Regensen, den bestaar af 5 Personer: Lange, Kruse, Balslev, Skærbeck og Bange ["e" i slutningen af ordet overstreget]. Om Aftenen fulgte de mig hjem alle 4 ["4" overstreget] 5 og da jeg var kommen op paa mit Værelse, afsang de en Serenade. "Skøn Jomfru kom ud! nu er det ej Tid at sove." og ved hvert "skøn Jomfru" blottede de ærbødigst deres Hoveder! - Det lød aldeles henrivende, de synger saa kønt! - Men næste Morgen var der ordentlig røre i Værnehjemmet; - de fleste havde hørt det, skønt Kl. var næsten 12, - og alle var de forfærdelig nysgerrige efter at faa at vide, hvem der havde sungen og til hvem. Frk. Rosenørn forhørte mig allerede ved Thebordet, hun havde endogsaa været henne ved Vinduet og havde der opserveret ["p" rettet til b], at Genboerne hang ud af deres Vinduer. Om Aftenen underrettede hun mig om, at Serenader ikke var velsete udenfor Værnehjemmet! - 
 I Morgen skal jeg til Sperlings sammen med Langes. - I Mandags var jeg hos Frk. Lüthers til Middag. Hun bad mig hilse - Det bliver forfærdelig morsomt, naar Du kommer herind; men Du vil da ikke blive kortere, fordi Du skal bo hos Komtessen? - Komt. kom ud og mødte mig forleden, da jeg gik fra Fabriken for at vise mig Joh's Billede, det er brillant, synes jeg. 
 - I har vel hørt, at Komtesse Olga er bleven forlovet med en tysk Officer og skal giftes til August. -
 Nu har jeg ikke Tid til mere! -
 Jeg synes ikke, at jeg skal tage nogen Fridag ved Paaske, vi har ikke en Gang fri om Lørdagen; jeg vil hellere tage lidt længere fri ved Sølvbrylluppet! - En af Dagene skal jeg [til] Roskilde og ligge der om Natten; Fru S. har gentagne Gange lade spørge, om jeg ikke snart kommer derned; og Thora kan jeg vist udmærket være [hos] den ene Nat. - Et Æg koster nu kun 6 Ør. men har været oppe paa 10. - Jeg har ikke lidt af Kopperne, de slog ikke rigtig an. -
 Mange Hilsener til Eder Alle.
 Din Alhed
 Søndag Eftermiddag.</t>
   </si>
   <si>
+    <t>januar 1892</t>
+  </si>
+  <si>
+    <t>Johanne Christine Brandstrup
+Lauritz  Brandstrup
+Ludvig Brandstrup, billedhugger
+Alma Christensen
+Ove Christensen
+Johanne Christine Larsen
+Johannes Larsen
+Ludvig Neckelmann
+Sigrid Neukirch
+Marie Oppermann
+Theodor Oppermann
+Johannes Plesner
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Alheds søster, Ellen, var 1. januar til midt i maj 1892 i huset hos familien Havemann i Hamburg. 
+Sludegård ligger ved Nyborg. 
+Johanne Oppermanns ene bror var Theodor Oppermann. Det var formodentlig ikke ham, men en anden bror, der skulle lære landvæsen ved Sludegård.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2192</t>
+  </si>
+  <si>
+    <t>Alheds mor kan skrive, hvad hun vil i sine breve - også om den lange Peter Hansen - for Alhed opbevarer sine breve i en aflåst skuffe. 
+Marie og Alhed har det hyggeligt sammen. Det er mærkeligt, at Ellen er så langt væk. 
+Peter Hansen har holdt afskedsfest for Johanne Oppermanns bror. Der var mange gæster (Johannes Larsen er nævnt i forbifarten), og flere havde medbragt kage, øl, smørrebrød mv. Ove Christensen spillede, og der var dans og taler. 
+Dagen efter var Alhed Larsen hos bedsteforældrene.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/6WTi</t>
+  </si>
+  <si>
+    <t>Tirsdag Eft.
+Kæreste Mor!
+Tak for Dit sidste Brev, eller rettere Johannes! Dit eget var ikke meget langt! – Jo, Du kan ganske rolig skrive hvad som helst til mig, ligesaa vel nu som før; jeg har altid mine Breve i Kommoden og Nøglen gemt; Du kunde for Resten til Din egen Beroligelse hver Gang l ["l" overstreget] skrive noget slemt om den lange PH, saa kan Du da være sikker paa, at jeg passer paa; - Det er meget hyggeligt at have Marie her, hun er voldsom klog og brillant. Om Aftenen skriftes ["r" i ordet overstreget] vi til at læse højt for hinanden, den anden syr! – Du maa da endelig snarest lade mig vide, om I har hørt fra Elle, det er helt underligt at vide hende saa langt borte; hun klarer sig saamænd nok, men Du savner hende vel meget. - - Jeg er ikke sikker paa, om jeg har fortalt, at Frøken Oppermanns [ ”m” anført over linjen] Broder skulde rejse fra Byen, nemlig til Sludegaard at lære Landvæsen, og at der i den Anledning var Afskedsbal for ham forleden Aften hos P Hansen. Det var et forfærdelig morsom Bal, og jeg vil derfor give en lidt nærmere Beskrivelse af det. - De indbudne var: stud Neukirch, Lützhøft, Plessner (Maler), Oppermann, Onkel Lut, Joh. Larsen (Maler) Grosserer Neklemann, Fru Neklem, Frk. Neukirch, Marie, jeg og Frk. Oppermann; dette sidste var en Overraskelse for hendes Bror og Aftnens Festnummer; hun kender ellers ikke P. og Marie H., saa Indbydelsen gik gennem mig; hun er over 30 Aar og kommer ikke meget til den Slags, men ikke desto mindre glædede hun sig forfærdelig og morede sig saa brillant, at hun ikke havde moret sig saa godt i flere Aar. Hun havde en hjemmebagt Julekage med, midt i den stod en Buket, der senere paa Aftenen blev plukket itu til Katillon, (jeg fik 4!!) – Neklemanns havde skaaren Smørrebrød og Øl med (Overraskelse). Traktementet var: Kaffe med Guanarom, Portvin, 30 Aar gl. Mjød, Sodavand, Appelsiner og Nødder. – Onkel Lut hentede Kammermusikus Ove Christensen og hans Kone op fra 3die Sal, og de dansede lidt med samt drak Kaffe. – Stemningen var udmærket hele Tiden, vi dansede efter en Arislon legede ogsaa, holdt Taler, snakkede o.s.v. De fleste af Gæsterne kom først Kl. c. 9½, men saa holdt vi til Gengæld ordentlig ud; vi brød først op Kl. 4½. Heldigvis var det Søndag næste Dag, men desværre skulde jeg Efter Omstændighederne [”efter Omstændighederne” anført over linjen] tidlig op, da jeg havde lovet Bedstem. at sidde der, mens hun gik ud; jeg var saa hos de gamle hele Dagen, Bedstef havde det ret godt, jeg var endogsaa ude et Svip med ham; en Gyngeskammel, vil ["vil" overstreget] har han ingen Brug for, der er ingen Ro paa ham, mens han er oppe; deri-
+[Resten af brevet mangler]
+[Tværs øverst på side 1:]
+Jeg har ikke flere Frimærker, kan Du dog</t>
+  </si>
+  <si>
     <t>1892-6</t>
   </si>
   <si>
     <t>Johanne Christine Brandstrup
 Lauritz  Brandstrup
 - Bredberg
 Louise Brønsted
 Thora Lange
 Christine  Mackie
 Ellen  Sawyer
 - Schade
 A Smidt</t>
   </si>
   <si>
     <t>Det vides ikke med sikkerhed, hvilken Thora der er tale om. Alhed Larsen kendte flere af dette navn.
 Alhed Larsens morforældre flyttede til København, efter at bedstefaderen, Lauritz Brandstrup, var blevet pensioneret. Han blev i stigende grad dement. 
 Det er uklart, hvad "Laureheminsparti" er.
 Det vides ikke, hvem der holder sølvbryllup. Alhed Larsens forældre blev gift i 1869, så det er ikke dem.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2097</t>
   </si>
   <si>
     <t>Alhed Larsen har med et par veninder været på pinseferie hos Schade i Roskilde, og de blev glimrende modtaget og beværtet.
 Alhed Larsen har også besøgt sine morforældre. Bedstefaderen lever nok ikke længe endnu. Bedsteforældrene var meget utilfredse med den mad, som de fik. 
 Alheds store vase med bambusskovmotiv er i brændingen. 
 Bredberg har fået en datter. Bedsteforældrene vidste intet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oRsw</t>
   </si>
   <si>
     <t>Tirsdag Efterm.
 Kæreste Moder!
 Nu skal I høre lidt om, hvad jeg har taget mig til i Pinsen. 
 Jeg var allerede for længe siden inviteret til Roskilde, og da Invitationen nu blev gentaget meget kraftig, vilde jeg ikke afslaa den, skønt jeg selv havde tænkt at ofre mig lidt for de gamle, som Du skrev; imidlertid tog jeg tidlig hjem i Gaar Eftermiddags for at være hos D [”D” overstreget] dem om Aftenen. Det var en morsom Tur til Roskilde. Søndag Morgen tog jeg til [”til” overstreget] derned sammen med Thora og Frk. Smidt og vi blev som sædvanlig meget gæstfrit modtaget, de fire unge Schader var hjemme, saa der var meget livligt. Søndag Eftermiddag var vi en S [”S” overstreget] dejlig Køretur; paa Vejen hjem kørte vi gennem Kattinge og Boserup Skov, hvor vi længe spadserede omkring. Da jeg rejste hjem blev jeg forsynet med en stor Buket Blomster fra deres Have og en hel Del Chokolade og Theaterkonfekt. Det er i det hele taget et flot Hus de fører. Om Søndagen fik vi Crustader med Rejer og Asparges, Kalkunsteg og Vingele med Creme og Marengs, Rødvin og Sjerry, om Mandagen Suppe, Lammesteg og Rabarbergrød og Rødvin. - - - Jeg fandt Bedstefar lidt bedre d.v.s. der er ikke noget at bygge paa, jeg tror, at vi maa være belavede paa, at han gaar bort inden ret lang Tid, men hans Befindende var dog en Smule bedre, og han talte ikke saa forkert som han plejer han spøgte endogsaa lidt et Par Gange. – Thora sagde, at han smagte ikke Kødet af Hanen, derimod smagte Suppen ham udmærket. De er blevne meget utilfredse med [”meget” er ændret til ”med”] deres Mad, baade hvad Kvalitet og Kvantitet angaar, og vil melde sig ud til Juni, i Gaar fik de noget underligt Ruskumsnusk, som ingen af dem rørte og som skal sendes tilbage igen; jeg har anbefalet dem Lübbers, det er udmærket godt og billigt. 
 - Jeg var hos A[ulæseligt] i Lørdags sammen med Langes; disse sidste har inviteret mig til Laureheminsparti 2 Gange om og [”og” overstreget] Ugen, det skal være en glimrende Motion og jeg glæder mig meget til det. - - 
 Min store Vase med den modellerede Bambusskov er nu i Branden jeg rykker for den, Arkitekten syntes særligt saa godt om den; jeg kan skam ikke uden videre bede den [det afsluttende ”n” overstreget] andre om at faa Penge til mig første Juni, der skal anderledes Anstalter til. – Elle bliver da færdig med sin Dug? ellers skulde hun ske Skam. - - [et overstreget ord] Hvis Du har det, maa Du endelig sende mig to eller 3 i et Brev, jeg tog Hul paa det sidste rene i Søndags. – Har jeg et rent Skørt hjemme? det jeg har er rent men ikke pænt. –
 Bredbergs har faaet en lille Pige; de a [”a” overstreget] intetanende Forældre i Præstø, havde ikke kunnet forstaa, hvorfor de ikke vilde besøge dem i Pinsen - -
 Saa, nu kan jeg ikke mere, mine Fingre er stive af Kulde. 
 Vil Du takke Muk og [ulæseligt] for deres Breve; selv Tak for Dit lille og det sidste lange - - -
 Hvor er det dejligt, at der nu skal gøres noget ved Chr’s Hoved.
 Jeg glæder mig meget til Sølvbrylluppet!
 M a n g e
 Hilsener til Eder Alle.
 Ederes [det sidste e i ordet overstreget] Alhed.
 Der er vist over 100 Overstregninger i dette Brev. - - - - -</t>
   </si>
   <si>
+    <t>Johanne  Larsen</t>
+  </si>
+  <si>
+    <t>Nislevgaard</t>
+  </si>
+  <si>
+    <t>Agnes Berthelsen, Nislevgaard
+Thomas Bredsdorff
+Alhed Larsen
+Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Johanne Warberg var i 1893 i huset på Nislevgaard ved Otterup. 
+Christine Warberg/Mackie og Thomas Bredsdorff blev ikke gift. Det foregående år var hun forlovet med Leonard Holst. Alhed g. Larsen var i 1893 kæreste med og måske forlovet med Harald Balslev.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2023</t>
+  </si>
+  <si>
+    <t>Johanne har brugt sin grønne kjole som morgenkåbe.
+Thomas og Christine passede slet ikke sammen, så det er godt, at Christine har hævet forlovelsen, og hun må være blevet lettet, da hun fik brev fra moderen.
+Johanne spørger, hvad moderen mener med, at hun venter alt muligt af Alhed på dette område. Hun har da ikke hævet en forlovelse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AV3c</t>
+  </si>
+  <si>
+    <t>Nislevgd. Fredag Morgen
+Kæreste Mor!
+Tak baade for dit Brev og for begge Pakkerne! Jeg fandt en herlig Løsning på Morgenkjolespørgsmålet, idet jeg nemlig havde min anden grønne Kjole herhenne, det vidste jeg slet ikke af, den er ganske hel, og med hvid Krave til til den rigtig pæn ud; Fru Berthelsen sagde, at man kunde se, Carl og jeg var i Slægt, for han brugte ogsaa at tage sine aflagte Klæder til Nåde igen, naar de havde hængt en lille Tid.
+- Du kan tro, jeg blev glad ved at se, at du selv var på det rene med at Forholdet mellem Th. og Chr. ikke er, som det skal være; jeg havde gruet for, hvad I vilde sige, naar det en Gang skulde siges Jer. Ja, det er ikke morsomt, det har du Ret i, men for Resten tager du det jo storartet, det har sikkert lettet på Chr. at faa dit Brev; den lille Stakkel, hun har gaaet meget igennem, kan du tro; hun har næsten ment, at naar hun nu hævede denne Forlovelse, var det vel det samme som at blive helt forstødt fra sit Fædrenehjem, og at ingen vilde have med hende at gøre mere. Ja vist er hun koket, det kan ikke nægtes, men så gaar hun såmænd til Gengæld da noget igennem på det Omraade; hvorfra tror du al hendes Sygelighed og Sløjhed i denne Vinter er kommen uden fra al hendes Sorg og Spekulation.
+De to Mennesker har efter min Mening aldrig været lykkelige sammen; da jeg i Fjor Paaske så dem sammen, tænkte jeg ved mig selv, at her var noget galt fat – det gale har jo været, at de i et og alt ikke passede sammen.
+Thomas er jo god og rar, og paa sin Maner også et betydeligt Menneske, men jeg tilstaar, han er en ganske anden, end jeg havde troet – og vel ogsaa end hun havde troet, havde hun vidst, at de således var uens i hvert evige eneste Punkt, så havde hun vel indset det farlige i en Forlovelse. Det vilde jo blive den rene Ruin for dem begge, om de blev gifte. ----- Hvad mener du med, at du venter alt muligt af Alhed på det Område - hun er da ikke så expedit, at hun alle[”re” indsat over linjen]de har en hævet Forlovelse på Stabelen? Ja, Mor, Livet er en Strid – helt igennem for alle Mennesker; har man det ikke på den ene, så har man det på den anden Facon, har man tilfældigvis ikke Sorger for sig selv, så har man det for andre.
+Du faar ikke mere denne Gang, jeg maa ned til mine Morgenarbejder. Endnu en Gang Tak for Sendinger.
+Et Kys fra Junge
+[på bagsiden skrevet på hovedet] Mor!</t>
+  </si>
+  <si>
     <t>1893-03-02</t>
-  </si>
-[...1 lines deleted...]
-    <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>København
 Waldemarsgade 30</t>
   </si>
   <si>
     <t>Sophus Bojesen
 Ludvig Brandstrup, billedhugger
 Thomas Bredsdorff
 Ove Christensen
 - Clemensen
 - Dotsch
 Peter Hansen
 - Jørgensen, Frøken
 - Klee
 Ingrid Lange
 Alhed Larsen
 Johanne Lund
 Christine  Mackie
 - Moths
 - Rørdam, Fru
 Ellen  Sawyer
 Fanny Schaffalitzky de Muckadell
 Adelheyde Syberg
 Hempel Syberg
@@ -436,92 +648,315 @@
   <si>
     <t>Johanne takker for de mange ting, som moderen har sendt: Chokolade, en rype, strømper mm. Hun og Christine har haft en læge på besøg, og han sagde, at Johanne ikke må gå til sit kursus de næste 14 dage. Fru Rørdam har så tilbudt at læse tysk og fransk med hende. Christine har sin første klaverelev den følgende dag. 
 Søstrene kan ikke få pengene til at slå til og beder om flere. 
 Alhed Larsen har været hjemme fra Porcelainsfabriken, og hun har tegnet Johanne samt malet en blommegren.
 De tre søstre skal til karneval, og de har lånt kostumer af flere venner.
 Christine har købt et kloset for 10 kr. Fru Rørdam har sagt, at det ikke er sundt for dem at gå i gården ad den kolde køkkentrappe.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zHtY</t>
   </si>
   <si>
     <t>Torsd. 2-3-93. Waldemarsgade 30 [ulæseligt]tv
 Det er jo Synd at slide paa dit nydelige sorte Silketørklæde! -
 Kære Mor!
 Jeg gentager, hvad jeg har skrevet t. Elle i Brevbogen: jeg er imponeret i højeste Grad over alle de indholdsrige Sendinger hjemmefra. Tusind Tak for det altsammen, det dejlige Skørt, Klokke, Strømper, Madvarer, Rype, Chokolade ["a'et"i ordet indsat over linjen] og det altsammen. Fru Rørdam siger, at det er jo næsten som om vi havde Juleaften inde hos os. Chokoladen drikker jeg med stort Velbehag. Alt det bøder svært paa den Hjo ["Hjo" overstreget] Jobspost, jeg har faaet i Dag Dr. Klee har neml. været her henne, undersøgt mig og sagt, at jeg ikke maa gaa til Kursus før om en 14 Dags Tid, og det er jo lidt haardt. Han var voldsom flink og rar, sad her længe og snakkede med Chr. og mig om vores kroniske Sygelighed. Jeg fortalte ham, at du mente, det var af Uforsigtighed el. ogsaa at det laa i Lejligheden; han mente det lå i Kjøbenhavnsluften, paalagde os altid at skifte, naar vi havde været ude i vaadt Vejr og anbefalede mig at være meget forsigtig. Jeg maa nok gaa en Tur midt paa Dagen, naar det er kønt Vejr, men kan ikke taale endnu at trave i Skole i al Slags Vejr - Aftenluft kan der ikke være Tale om. Han er mageløs rar og interesserer sig saadan for os. - Da Fru Rørdam hørte, at jeg ikke maa gaa i Skole endnu, tilbød hun at læse Tysk og Fransk med mig, hvilket jeg med Glæde tager imod; hun taler jo Tysk og er vist meget dygtig. Ja, hun er mageløs imod os, Fru Rørdam. - I Morges var Johanne Lund herhenne; endelig bliver det da til noget med Musikelever; i Morgen skal hun have den første Time. Chr. vil nu spørge Ove, hvad han mener, hun skal tage for Timen. Sikken Sjov for Chr. at faa en Indtægt der. Ápropos om Penge! Nu skal jeg nok lade være med at ærgre mig men, det nytter jo i Grunden ikke, vi bruger jo ikke færre for det. Men de 400 Kr. faar jeg vist ikke til at stemme; nu faar I snart Regnskabet og samtidig Begæring om flere af de - kortsagt - Penge. - - Alhed er hjemme i Dag for at tegne og male; hun har tegnet mig lidt og maler nu paa den Gren af det kinesiske Blommetræ, som Bredsdorff kom med. Hun beder mig sige dig, om du ikke skulde vide en Pige til lille Frk. Jørgensen, der skal giftes til Maj; hun skal bo ovre i Svendborg, og vilde gærne have en derfra. Hun vil give 10 à 12 om Mdn., vilde meget gærne have en flink og rar. Husk endelig at svare herpaa. -
 Tænk, Chr. skal ogsaa med paa Karneval, naar hun bliver indtegnet som en af Medlemmernes Dame (det gør mig meget ondt at skulle sige at det bliver som P. Hansens, eftersom det skal være en Overraskelse for Lud; men det er jo kun en Formsag) faar hun Billetter for havlv [det første "v" i ordet overstreget] Pris, 2 1/2 Kr; hun og Alhed splejser til den, og da hun laaner Dragt hos Ingrid Lange - italiensk Bondepige - er Udgiften jo ikke saa farlig. Vi sagde allesammen, at hun vilde fortryde, hvis hun ikke tog med og så ["og så" indsat over linjen] overvandt hun sine mange Betænkeligheder. Det er voldsom morsomt, synes jeg; det bliver jo noget aldeles storartet. - Comtessen var her henne forleden Morgen med Alheds Dragt, som hun jo laaner hos Kammerherre Bøjesens, og samtidig for at visitere mig. Kl. var ikke 10 ["10" indsat over linjen] endnu, da hun kom; Chr &amp;amp; Alh. var gaaede og jeg var knap færdig med at klæde mig paa, heldigvis var der da gjort rent i Stuen. - 
 Skal sige fra Alhed, at Lud synes godt om hendes Blommegren; hun var bedt ud til Anna Thorup eller Arndrup som hun jo nu hedder, i Aften, men har faaet Afbud, da ["da" overstreget] hvilket hun er ret glad ved, da det jo er Aftenen for Karnevallet! Tænk, i Aftes kom Marie Sperling og forærede os en nydelig Skammel, som hun selv har syt; vi blev meget overraskede; den er nydelig og pynter meget foran den store Stol - Chr. kommer nu hjem med Dragterne fra Ingrid; oppe hos den unge Fru Dotsch - Datter af Moths, hende fra Amerika - har ["har" indsat over linjen] hun laant et hvidt Liv, Sommerliv, oven paa hvilket der skal være et lyseblaat Silkelivstykke Alhed har ogsaa laant saadan et hvidt Liv, og til Gengæld skal de op og præsentere sig i Dragterne. - Ved du, hvad Chr. har været ude at købe i Dag - det meget omstridte, stakkels Kloset. Fru R. holdt forleden en Tale for os om, hvor forkert det er af os ikke at have en saadan Genstand; hun troede, at vi fik meget Kulde og Træk ved de Vandringer ned ad den sludfulde Køkkentrappe og Opholdet i det alt andet end Hyggelige Paulun dernede; hun mente ogsaa, at det var aldeles forkert, naar jeg nu skulde til at begynde de Vandringer. Saa nu er det gjort og der er ikke mere at sige til det. Det kostede 10 Kr (!) - - - 
 Ja, nu har jeg ikke mere at skulle have sagt; nu skal jeg hen at skrive til Frk Jensen. - Vi har i Dag f ["f" overstreget] haft 8 Sider fra Tante Mimmi. -
 Endnu en Gang ["Gang" indsat over linjen] Tak for det det tilsendte og for alle de morsomme Breve, jeg har faaet i denne Tid. -
 Chr. gaar og prøver Dragt; hun bliver en aldeles nydelig romersk Bondepige. -
 Nu mange Hilsner til Jer alle sammen ogsaa paa Gjelskov, ogsaa Clemensen, hvis du ser dem. De andre skriver ikke denne Gang, men mange Hilsner fra dem og fra Junge. 
 [Indsat øverst på side 1, på tværs:]
 Vil du hilse Elle, at jeg skriver dygtigt op i Brevbogen hver Dag.</t>
   </si>
   <si>
+    <t>1893-03-06</t>
+  </si>
+  <si>
+    <t>Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Cilius Andersen
+Ludvig Brandstrup, billedhugger
+- Bøjsen
+Alma Christensen
+Ove Christensen
+Robert Henriques
+Ingrid Lange
+Alhed Larsen
+Ludvig Neckelmann
+Anna Syberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1845</t>
+  </si>
+  <si>
+    <t>Christine ønsker tillykke med fødselsdagen. Ludvig Brandstrup og hun vil fejre den ved at drikke chokolade. Christine har fået en elev og havde derfor råd til at tage med til karneval. Alhed og hun havde lånt italienske kostumer. Onkel Ludvig kunne ikke kende Alhed, og til sidst fortalte Anna Hansen, hvem hun var. Alhed og Christine spiste sammen med Ove, Cilius Andersen m.fl. Fru Ove var klædt som grønlænderinde og skiftede senere til empiredragt. Der var musik og dans. Christine og Alhed var hjemme kl. 7, og dagen efter havde Christine det meget skidt. 
+Christine glæder sig til at komme hjem i påsken, men pga. stenografien kan hun ikke blive længe.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UrsJ</t>
+  </si>
+  <si>
+    <t>6/3 - 93.
+Kære Far!
+I Morgen er det jo så din Fødselsdag, og vi skal i den Anledning se at få forfattet nogle Epistler; først vil jeg gratulere dig mange mange Gange; vi vil fejre Dagen ved at drikke Chokolade i Morgen Aften – vist nok sammen med Lud, hvis vi kan få fat på ham Han har for Resten nylig været her, Han kom Aftnen efter Karnevalet for at snakke om dette. I har jo hørt, at jeg kom med, jeg har nu fået min omtalte Elev, så mente jeg nok, jeg kunde tillade mig det, især da Alhed så gærne vilde have mig med og betalte det halve af min Billet; jeg lånte min Dragt hos Ingrid Lange, Alhed sin hos Kammerherre Bøjesen vi var begge Italienerinder, Alhed romer og jeg civitansk. Det var jo en aldeles storartet Fest, glimrende Dekorationer og dejlige Dragter, et broget Mylr af Mennesker og brillant Musik. Lud vidste ikke, at jeg skulde med, og da Alhed skulde om at tage ham på, måtte jeg gå for at være en af Alheds Kammerater fra Fabriken, i Droschen holdt vi en forholdsvis lang Snak med hinanden, og da vi kom til Koncertpalæet, gik vi ind med hinanden under Armen og gik Salen rundt – stadig småsnakkende jeg med forandret Stemme; han kendte mig ikke, før Anna Hansen kom og røbede mig – og så gjorde han endda en Undskyldning, fordi han et Øjeblik havde taget mig for sin Niece. Vi spiste sammen med Lud, Ove med Frue, Maler Cilius Andersen og Robert Henriques – som har skrevet Referatet i Dannebrog – senere kom nogle flere, vi sad ved Bestyrelsesbordet, jeg ved Siden af Ove som var så gnaven og gal, at man ikke kunde sige et Ord til ham; til Gengæld var lille Cilius Andersen så meget mere grinagtig, han sad og holdt et forfærdeligt Sjov; da en af de unge Grever fra Hvedholm gik forbi Bordret, råbte han, så Fyren vendte sig: ”Å – Kellner --- nåh!["] Lille Fru Ove var så henrivende sød, hun havde en Grønlænderindedragt på – den der var afbildet i Politiken; senere havde hun en Empiredragt; Ove var Tyrk og så storartet godt ud. – En Tidlang slog vi Slag med en Grosserer Neckelmanns, han gav Champagne og senere Frokost; den store Sal var tom og mørk da vi tog hjem, men i den lille dansede endnu en hel Del, mest Skuespillerne, som var meget talrigt repræsenterede. Da Kl. slog 7 på Mathæuskirken, var vi hjemme, det var en lang Nat, vi kom der Kl. 10½. Dagen efter var vi gruelig forsvirede og ulykkelige – jeg har aldrig i mit Liv forsviret sådan, at jeg har været ulykkelig af det. - - - I Dag fik vi Pakke hjemmefra hvorfor kvitteres - ! Men Brevbogen er mærkelig nok ikke kommen, ellers får vi nu Breve Dagen efter Afsendelsen. Jeg glæder mig storartet til at komme hjem i Påsken, men jeg kan sikkert ikke blive hjemme en 14 Dages Tid, som Mor skrev, nu får vi se, om jeg får lang Ferie fra Stenografien. Til Fordel for Mor: Min ny Kjole har jeg fået syt, den er så køn, sige de alle sammen. 
+Nu må jeg slutte. Mange kærlige Hilsner til Dig og jer alle fra din Binderup. 
+Vil du takke Tante Mini mange Gange for hendes Brev!</t>
+  </si>
+  <si>
+    <t>1893-10-29</t>
+  </si>
+  <si>
+    <t>Rigmor Balslev
+Thorvald Balslev
+Carl Berthelsen
+Ove Berthelsen
+Agnes Berthelsen, Nislevgaard
+Leonard Holst
+- Jensen, Frøken, Erikshaab
+- Kiær, Klintebjerg
+Alhed Larsen
+Christine  Mackie
+- Poulsen, Frøken
+Ellen  Sawyer
+Hempel Syberg
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2016</t>
+  </si>
+  <si>
+    <t>Johanne takker for, at hendes mor har sendt hatten. Det er sjovt at høre om moderens planer for sølvbrylluppet.
+Johanne har selv tænkt over, at Thorvald og hun har forskellig holdning til religion - som moderen er inde på. Men har Johannes forældre ikke også det, uden at det har skadet deres samliv? Ja, Thorvald skal være præst, men i den nye generation er kvinden ligestillet med manden. Et par på egnen måtte bryde forlovelsen, fordi den ene var grundtvigianer og den andre indremissionsk, og det var Johanne vred over. Hvorfor er moderen dog bange for, at Johanne ikke vil være trofast? Fritænkning fører ikke til "vederstyggeligheder". Hvis Thorvald og hun ikke længere holder af hinanden, hæver de forlovelsen. Johanne hader i øvrigt mennesker, som bliver "for forlovede". Thorvald har sendt et godt brev, hvori han kommenterer spørgsmålet om forskellig opfattelse af religion. 
+Der skulle have været gæster - Kiær og en engelsktalende pige, som Johanne skulle samtale med, men de meldte afbud. 
+Ove har svært ved at lære at læse og skrive, men han er hurtig til det praktiske. 
+Carl Berthelsen taler om at invitere Albrecht på besøg og om at besøge Gelskov for at se på tyre, men han får det ikke gjort. 
+Det bliver sjovt at få Ellen på besøg. 
+Alhed har forsøgt at snyde med en togbillet. 
+Johanne spiller revyviser for Carl Berthelsen, og de minder hende om tiden i København.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rx6H</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Laura Warberg
+Erikshaab.
+pr. Højrup Station.
+[I brevet:]
+Søndag Formiddag 
+29-10-93.
+Kære Mor!
+Tusend Tak for Hatten, som jeg fik i Dag, men jeg er jo alligevel saa angerfuld over, at du skulde knurre for dens Skyld, men det var vel ikke saa ondartet et Knur; jeg skal sige dig, at Fru B. havde allerede den Gang talt om at invitere Elle til om 14 Dage og ["og" overstreget] men ikke da bestemt at jeg kunde skrive noget om det, og saa længe kunde jeg ikke vente; min Hue har jeg, men de vilde have grint af mig, hvis jeg havde gaaet med den på denne Årstid; de er temmelig comme il faut i deres Klædedragt her. Da du var i Kbhvn. vidste jeg ikke at jeg havde glemt den derinde, det var først nu da jeg rejste, at jeg opdagede det. Nu håber jeg, du har tilgivet mig og ikke knurrer mere! - 
+Du kan tro, jeg var glad ved dit lange Brev; det var saa morsomt at høre om dine Planer for Sølvbrylluppet; ja, det skal nok blive en storartet Dag, jeg glæder mig allerede til det. Nej, du kan tro, Thorvald svigter ikke paa den Dag. Det var for Resten ganske mærkeligt, at hvad du skrev om Thorvald og mig gik jeg netop og tænkte saa meget paa i de Dage, da jeg fik dit Brev. - Det er sandt nok, at vi er forskellige i vores religiøse Anskuelse, men i alle andre stemmer vi godt overens, og saa meget er sikkert, at det vilde være Tegn paa - ja, hvad skal jeg sige - Indvikling hos os, om det skulde have skadelig Indflydelse paa vort Ægteskab. Jeg vil spørge dig om én Ting: stemmer du og Far da helt overens i religiøse Sager? det gør I dog vist ikke og har det haft skadelige Følger for jeres Samliv? Det mener jeg dog ikke. Sandt nok at det vil træde skarpere frem, eftersom Thorvald bliver Præst; men saa til Gengæld tror jeg - ja det er vi for Resten enige om, jeg kan huske vi har talt om det - at den kommende Generation, vores Generation faar bedre Forstand paa at føre et lykkeligt Ægteskab end den nuværende og det tror jeg igen kommer af, at Kvinden føler sig og gør Fordring paa at være ligestillet med Manden i aandelig Udvikling eller rettere stræber efter det ["eller rettere stræber efter det" indsat over linjen] - Ja, det vilde absolut være en Fejl om to Mennesker, der virkelig holder af hinanden ikke skulde kunde blive lykkelige med hinanden, selv om de har en ["en" indsat over linjen] lidt forskellig Opfattelse af Religionen. - Den Dag, der var "[ulæseligt ord] Indremissionærer i Tarup, sad de og talte om, at en Forlovelse var hævet fordi den unge Pige var Grundtvigianer og han indremissionsk; jeg syntes, og sagde også, at det var da aldeles forfærdeligt men de fandt det ganske i sin Orden; det er dog min Sandten for galt, synes jeg og Tegn paa en utrolig Fanatisme - og Intolerance med - Du skriver, at kan jeg dog blive trofast mod Thorvald; hvorfor tror du dog ikke det? Giver jeg nogen Anledning dertil? Jeg kan slet ikke forstaa, hvor du kan komme paa de Tanker. Ved du hvad, jeg kunde næsten ikke lade være med at le, da du mente, at Fritænkeri ofte følges med at hylde den fri Kærlighed "og andre Vederstyggeligheder" - hvad mener du med de and. Veders? Ja, for såvidt hylder jeg den frie Kærl. (jeg aner for Resten ikke, hvad man mener med det!) At i det Øjeblik jeg ikke mere holdt [et par bogstaver i ordet overstreget, og "o" indsat over det] af Thorvald, hævede jeg straks Forlovelsen, men det kan du være sikker paa han ogsaa gjorde, hvis han kom i den Situation det vil jeg da haabe. Men du kan virkelig være ganske rolig i den Henseende, det skulde gaa mærkelig til, om vi skulde skilles. Og jeg forstaar egentlig slet ikke den Angst for min Trofasthed; det kan maaske komme af, at jeg bestræber mig saa meget for ikke at bliver ["r" i slutningen af ordet overstreget] et Forlovelsens ["Forlovelsens" indsat over linjen] Hængehoved, for at man ikke med Rette skal sige: ["]nu er hun bleven forlovet og derved tabt for denne Verden": det kan du maaske ikke forstaa, men jeg hader, naar Folk gaar saa fuldstændig op i deres Forlovelse, at de kun har Tanke for sig selv og Genstanden. (Jvfr. Christine og Leonard) og det maa da ogsaa være det behageligste for andre, at man ikke sådan går og bliver for forlovet. - - Alt dette er kun skrevet til dig; jeg haaber ikke at du viser Brevet til nogen andre. - 
+Søndag Aften. Vi skulde have haft fremmede i Aften; Kiærs fra Klintebjærg; der skulde have været en ung Dame med, der kun kunde tale engelsk og Fru B. havde sagt, at jeg maatte paatage mig at snakke med hende; hvilket jeg jo havde gruet for, men saa fik de selv fremmede og sendte Afbud, så vi maatte spise al den gode Mad alene - Vingelé Crême o.s.v. -
+- Du spørger om Oves Fremskrift ja, egentlig er han ikke saa lærenem, som jeg troede i Begyndelsen han er alt for praktisk til at sidde og makse med de Bogstaver, men det er storartet som han forstaar sig paa alt det ude omkring - lige til han snakker med, naar hans Far og Forvalteren drøfter et eller andet. Saadan noget som Geografi er han flink til og hans Bogstaver er pænt skreven, men læse og stave det er han sen til. Fru B. er af og til inde at høre paa; det er jeg glad ved, saa kan hun da se, at det er fordi han har ondt ved det og ikke fordi jeg sløser med det. - Carl snakker af og til om at telefonere efter Far; da her var Pølsegilde snakkede han et Par Dage før om at skrive efter ham og jeg tror bare det var fordi han ikke kunde faa sig til at skrive Brevet, at det ikke blev til noget; saa et Par Dage efter vilde han til Erikshaab og Gjelskov (vist noget om nogle Tyre, han vilde se paa) men det kunde han heller ikke faa sig bestemt til; nu i Morges spurgte han mig om jeg vilde med til Stationen og telefonere efter Far; han skulde have et 3Mands l'hombreparti i Aften og vilde saa have haft Far til 4de Mand; men det var da godt, det ikke blev, for Partiet væltede jo, da Kiær ikke kom - ja Far var naturligvis ikke kommen alligevel - - . Nu til November faar vi et ordentligt Rod; hele Besætningen skal skifte, undt. Forvalter, Mejerske, Kusk og 2 Barnepiger. 
+- Hvor det er sjov med Elle, der skal herned; det rene Tøj kan jo godt vente til den Tid; skriv om din Mening om Tarupturen - ja den skal naturligvis vente til en Gang efter Jul, men Elle kan jo tage et lille Svip derud nu med det samme. Mon Elle ikke kunde aftale med Frk Poulsen med det samme; hvis hun nu ikke kan spille med mig faar jeg jo en forgæves Tur derud og det er jo da en Krones Penge - ja, der ved jeg nu ikke, hvad du mener; jeg er altid saa upraktisk til at indrette sådan noget. - Mandag. Videre kom jeg ikke i Aftes; jeg gik i Seng og laa og læste i Nøddebos ["s" i slutningen af ordet overstreget] Præstegaard og grinede saa jeg blev bange for jeg havde vækket den slumrende Greve. - Jeg har lige nu faaet et langt Brev fra Thorvald, der har sat mig i glimrende Humør. Som jeg vist skrev til dig havde jeg selv spekuleret lidt over de Dele, før du skrev om det og jeg havde ["havde" overstreget; over ordet er skrevet "var"] var selvfølgelig gaaet til Thorvald med det, men han slaar alle mine Betænkeligheder til Jorden, saa de falder som Dug for Solen - hvis det ikke regnedes for saa upassende at lade andre læse sine Kærestebreve kunde jeg have Lyst til at sende dig lidt af dem - - Han fortæller en kostelig Historie derinde fra: da de skulde følge Rimse paa Banegården vilde Be gærne spare sine 15 Ør. i Personbillet og siger derfor kækt med høj Stemme ude i Forhallen: ["]Aa skit - vi snyder" og gaar derpaa mod de tvende [[ulæseligt ord] i fuld Fart; men den ene af dem maa have hørt hendes forvorpne Udtalelser, for han greb hende i Armen og drejede hende med et vældigt Tag om igen. Aa hvor jeg gærne vilde have overværet denne Scene? - -
+- - Fru Berthelsen sagde forleden, om jeg vilde hilse, naar jeg skrev hjem og Carl sagde i Formiddags om jeg vilde bede jer om at sige til Onkel Syberg at han snart kom ned og saa paa hans Tyre. (Jeg er nu ligesaa vis paa som noget, at det ikke bliver af alligevel) Carl har købt nogle Revueviser, som jeg spiller for ham og vi er lige henrykte over dem begge to; de minder mig om Kbhvn. jeg hørte dem hele Vinteren igennem. Saa, nu vil jeg ikke mere. Vil du ikke nok sørge for, at Elle skriver til Fru B, hvis du mener det. Vil du hilse alle. Det er dog godt med Frk Jensen der begynder lidt at komme til Hægterne igen. - Husk saa ikke at vise Brevet til nogen. Tusende Hilsner til dig selv fra Junge.</t>
+  </si>
+  <si>
     <t>1894-02-19</t>
   </si>
   <si>
     <t>Firenze</t>
   </si>
   <si>
     <t>Emil Brandstrup
 Ludvig Brandstrup, billedhugger
 Thora  Branner
 Louise Brønsted
 Johanne  Larsen
 Alfred Rottbøll
 - Rottbøll, Fru
 Ellen  Sawyer
 Adelheyde Syberg
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed Larsen og hendes to morbrødre var i Italien 1893-1894.
 Emil Brandstrup, den ene morbror, led af tuberkulose. Det var grunden til, at han måtte gå tidligt i seng samt indlogeres i badebyen Nervi, mens Alhed og Ludvig rejste videre.
 Det vides ikke, om Lille Agn er et menneske eller fx en hundehvalp.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2111</t>
   </si>
   <si>
     <t>Alhed Larsen er kommet til Firenze. Hun og Ludvig Brandstrup har rejst på 3. klasse, hvor man ikke kan sove i kupéerne, så man er nødt til at gøre ophold hver nat. Fra Milano rejste de til Genua, som var en dejlig by med små butikker på gaderne, hvorfra man kunne købe stegt frugt og kastanjer. Mange gader er så smalle, at man kan nå fra mur til mur med armene, og husene er seks-syv etager høje. Emil måtte næsten hver aften gå tidligt i seng, mens Ludvig og Alhed gik ud. De fandt et henrivende osteri, hvor de spiste og lærte indehaverne at kende. Familien havde haft 19 børn, og ingen af dem havde været syge. En af sønnerne tog Ludvig og Alhed med på en gåtur i bjergene.
 Fra Genua kørte de alle tre til Nervi, som er et sandt paradis med dejlige planter og fin udsigt. Her skulle Emil indlogeres. Stedet var dyrt, og det lykkedes ikke at finde et billigt logi. 
 Nu er Ludvig og Alhed kommer til Firenze. Rottbølls er rare mennesker, men konen er meget barnlig. De har været i Ludvigs atelier. Desværre er der meget koldt i Firenze. Alhed beder om at få sendt en masse tøj og også gerne sin syæske samt sine breve, blendramme og lærreder. Også fotografier. Hun savner familien.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/sMFS</t>
   </si>
   <si>
     <t>Firenze 19/2-94.
 Kæreste Mor!
 I Aftes kom vi til Florenz og jeg blev i høj Grad glædelig overrasket ved at finde 3 Breve liggende her til mig! - Det var dejligt at høre lidt fra Eder da jeg nu i næsten 14 Dage har været afskaaret fra Eder.
 - Det har været en ganske dejlig Rejse, vi har rejst paa 3die Klasse, det mente Lud var morsommere for os end at rejse lige igennem paa 2den Kl. paa 3die er man nødt til at gøre Ophold, da man ikke kan sove i Kupéerne. - Jeg skrev nok lidt fra Milano (I har da faaet mine 3 Brevkort?) Derfra rejste vi til Genua. Det var en dejlig By, rigtig italiensk med voldsomt Liv og Halløj paa Gaderne. Ungerne løb barfodede og solbrændte omkring, den meste Handel førtes ude paa selve Gaden, hvor de havde [et overstreget bogstav] indrettet sig hele Butikker; der var smaa Telte, hvor man hele Dagen kunde faa varme stegte Æbler og Pærer og ristede Kastanjer. D ["D" overstreget] Mange fattige Italienere købe sig saadan lidt Frugt og et lille Stk. Brød, som de æder paa Gaden, det er hele deres Frokost. - Mange Gader i Genua ere saa smalle, at man med stor Lethed kan spænde fra den ene ["ene" indsat over linjen] Side af Gaden til den anden, altsaa med Armene paa Husene paa begge Sider af Gaden, og saa kan Husene være 3 ["3" overstreget] 6-7 Etager høje; det ser mærkeligt ud, er lavet for at Solen ikke kan naa at brænde ned paa Gaden. Onklerne forærede mig et stort Fotografi til Erindring om Genua, det er et Gadeparti, der giver et rigtig godt Indtryk af den morsomme By. - Vi var der en Dag over, altsaa 2 Nætter. O ["O" overstreget] Næsten hver Aften paa Rejsen er Emil bleven tidlig træt og er gaaet i Seng før vi andre to, som saa er gaaet ud en Tur alene. Den ene Aften i Genua førte Lud mig hen paa et meget fint og flot Sted og trakterede mig med Is. Vi sad paa en Slags Altan ud til en dejlig grøn Have med Springvand, Marmorstøtter og Blomster. - Vi fandt et henrivende lille Osteri i en Udkant af Genua; vi spiste en brillant Middag der, siddende ved de aabne Vinduer, og med Udsigt til Middelhavet. Familien sluttede vi et varmt Venskab med; det var højst grinagtige Folk, der havde været 19 Børn, nu var der 15 tilbage, og de kunde alle rose sig af aldrig at have været syge! En stolt Familie, ikke sandt! Og Moderen saa saa ung og frisk ud som en af Døtrene! Den ældste Søn var Billedhugger. En anden af Sønnerne viste os op ["op" overstreget] en køn Vej op over nogle Bjærge, hvor han paastod, der var mange Ulve, han plejede at gaa paa Jagt der, men vi kom ikke saa højt op, saa der var nogen Fare. - Fra Genua kørte vi ved Middagstid med Droske et Par Mil sydpaa til noget, der kaldes Nervi, et meget smukt Badested, hvor Balle skulde indlogeres. Vi gik der 4-5 Dage for at finde et nogenlunde billigt Sted til ham alt er temmelig dyrt dér. Det v ["v" overstreget] er et sandt jordisk Paradis, dette Nervi; det ligger lige ud til det skinnende blaa Middelhav, der er en dejlig Promenade nede ved Stranden, en ganske smal Vej, der til den ene Side gaar stejlt ned med vældige Klipper ud i Havet, til den anden Side en høj Mur, med ["med" overstreget] hvorudover der vælter sig Slyngplanter og andre Planter fra Haverne ovenover. Den lille By er bygget op af et Bjærg, der er komplet sydlandsk; jeg kunde umulig faa i mit ["mit" indsat over linjen] Hoved, at det var Vinter; for det første var der saa ["saa" indsat over linjen] vældig varmt saa vi pustede ved det, og saa saa man tilmed omkring sig den yppigste Plantevæxt. Der var dejlige Haver med store Palmer, sto ["sto" overstreget] udsprungne Roser i Massevis, baade røde og gule, store Buske med udsprungne Kameliarer [det næstsidste "r" i ordet overstreget]; Heliatroper ["?" indsat over "i" og "r" i ordet], Levkøjer, Violer, og Masser af andre Blomster alle i fuldt Flor. Ja, der var aldeles bedaarende. Lad mig ikke glemme Appelsintræerne, dem var der Masser af, hele Plantager med modne, skingrende gule Frugter! ! - - I Gaar fik vi saa Balle indlogeret, men særlig ["særlig" overstreget] et videre billigt Sted kunde vi ikke finde, det vil vist koste ham 4-5 Lr. om Dagen. - I Aftes kom vi saa her til Fl.; Rottbølls gøre et meget elskværdigt Indtryk, det er ganske unge Folk, Konen er umaadelig barnlig; saa jeg føler mig som meget ældre end hun - hun er 26 Aar, men meget uudviklet. Men hun lader til at være umaadelig sød og elskværdig og lader til at være umaadelig henrykt over at have faaet en Legekammerat. - Manden er mere moden, han har gaaet en Tur med mig i Formiddag og vist mig lidt om. Det er vist en henrivende By. - Skriv endelig lidt til mig, jeg er ikke fri for at længes lidt efter Eder. - Tak Elle og lille Dis for deres Breve, som jeg ogsaa blev forfærdelig glad ved, jeg skal nok en anden Dag skrive til dem, og ogsaa sende lille Dis en Blomst hernede fra som hun taler om. Men skriv endelig paa det tynde Papir, jeg maatte betale 50 Ør. for det ene Brev. Af det tynde maa der vist gaa 3-4 Ark. X [Indsat nederst på siden:] maa veje 15 Gram [indsættelse slut] - - Vi har været ude paa Luds Atelier i Dag alle 3. Det er et ganske dejligt Rum, meget stort og med udmærket Lys. Han trakterede os med The og Kix. - Desværre er det rasende koldt i Dag, lidt Frost med en stærk Blæst. De har maattet lægge i Kakkelovnene i Dag, hvad de ellers ikke har gjort en hel Maaned; det er en slem Overgang fra Nervi, hvor vi gik og drev af Varme. - Nu sender I vel noget Tøj til mig snart; endelig noget mere Linned, hvide Skørter, alle mine Sommerkjoler den blaa blaa ["blaa" overstreget] Lærreds med det blaa og de to hvide Veste, den crèmegule stribede Nederdel med det blegrøde linnede ["linnede" indsat over linjen] Liv, den gule Silke og fremfor alt min elskede Ostelærreds, der bliver uundværlig til Malerkjole. I min næstnederste Skuffe lagde jeg en Del, jeg gærne vilde have herned. Glem ikke Underkjolerne til den gule Silke og den Ostelærreds og hvad I ellers kan tænke Eder. Ikke noget Sommeroverstk. - Det maa gærne veje meget, der er endogsaa noget om, at Skibet ikke tager Pakker med under en vis Vægt. - Hvis min store Syæske kunde pakkes forsigtig ind, vilde jeg grulig gærne have den herned, endelig Nøglen med. - Vil du ikke bede Elle om at pakke alle mine Breve og Ragerier fra min næstøverste Skuffe i en Kasse og slaa den til, men endelig passe, at intet bliver borte. - - Nej, Tante Mimis Fødselsdag fik jeg desværre ikke skreven til, jeg vidste slet ikke ["ikke" indsat over linjen] Besked med Datoerne i de Dage. Samme Aften som det var hendes Fødselsdag, opdagede jeg det og drak hendes Skaal i Vin. - Nu vil jeg slutte for denne Gang; Lad mig saa endelig tit høre fra Eder; det er saa løjerligt at være saa langt borte. 1000 Hilsner til Eder alle hver især! Vil Du ogsaa hilse Sybergs. Din egen Alhed
 [Indsat på tværs øverst side 1:]
 Jeg vilde saa gærne i næste Brev have sendt Portrættet af lille Agn og mig. -
 - Jeg har ikke faaet Portræt med af Joh og lille [ulæseligt ord], det sidder vist i mit Album. Af Muk og Tutte har jeg heller ingen, hvis Elle tager gode Billeder, maa hun endelig sende mig dem. Mon ikke mine to Blendrammer kunde sendes sammen med mit Tøj; den ene ligger vist i min næstøverste Skuffe, 4 Stk Træ til at slaa sammen og mit Lærred, saadan noget koster ikke saa lidt. I fik vel Onklernes og mit sidste Brevkort? det 4de fra Rejsen. De har været storartede at rejse med</t>
+  </si>
+  <si>
+    <t>1894-03-03</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Alfred Rottbøll
+- Rottbøll, Fru
+Ellen  Sawyer
+Adelheyde Syberg
+Nicoline  von Sperling
+Albrecht  Warberg
+Conrad Warberg
+Else Warberg
+Karen Warberg
+Laura Warberg
+Marie Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var i Italien fra februar 1894 til april 1895.
+Hendes farbror, Conrad Warberg, var godsforvalter på Glorup.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2142</t>
+  </si>
+  <si>
+    <t>Alhed Larsen ønsker Ellen og faderen tillykke med fødselsdagene. Dejligt, at Alhed har fået 300 kr. af Frk. Sperling. Tænk, hun skal til Rom. 
+Rottbølls er søde. De har blandt andet fundet på, at Alhed skal have blødkogt æg om morgenen. Fru Rottbøll kommer af og til ind til Alhed med morgenmad. De to Rottbølls har vist trængt til selskab. Han er lidt tør i det, og hun er mere frisk, men også uudviklet.
+Alhed maler et billede af Ludvig Brandstrups ansigt på hans atelier. Rottbølls, Ludvig Brandstrup og hun øver trestemmige sange, men Fru Rottbøll synger falsk. 
+De spiser to hovedmåltider om dagen og får meget vin. Alhed har smagt både haj og blæksprutter. Komfurerne er primitive trækulsovne uden ringe. Alhed laver som regel aftensmaden, for Rottbølls har ingen pige i huset. 
+Alhed går meget på museer. Hun beder om, at familien sender mere tøj og måske også syr et langærmet malerforklæde til hende. 
+Den følgende dag skal Alhed og Luvig Brandstrup til Fiesole.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/9qBK</t>
+  </si>
+  <si>
+    <t>Kære lille Elle!
+Der staar jo nok skreven udenpaa til Dig, men Du maa ikke tro, at det er et privat Brev til Dig, som Du alene skal sidde og smause i; Du kan frit begynde at læse højt med det samme, da det er et Fællesbrev til Eder, som er nede paa Glorup. - Først maa jeg bede Dig og Fader modtage min hjærteligste Lykønskning til Eders Fødselsdage; jeg synes, det kan være passende at slaa Eder sammen denne Gang, særlig da jeg ikke rigtig ved, om Brevet kommer til Eder d. 6te el. d. 7ende. Jeg ønsker Eder begge alt godt for det nye Aar, det bliver for vidtløftig at specificere ["ci" i ordet indsat over linjen] mine Ønsker, især da I ere to, saa jeg vil nøjes med at tænke dem ved mig selv; I kan være sikre paa, at jeg sender Eder mange Tanker de to Dage; det gør jeg for Resten hver Dag; jeg synes nok, det er adskillig mere underligt at være i Italien end det var at være i København, den store Afstand gør ikke saa lidt, og nu er der jo i Grunden ogsaa temmelig længe, til jeg skal se Eder igen. - Jeg er naturligvis henrykt over Frk. Sperlings 300 Kr. det er rigtignok voldsom pænt af hende; nu kan jeg da rigtig naa at se alt, hvad her er at se, al den dejlige Kunst og saa tillige faa en Del malet. Og at jeg saa tillige skal se Rom, det havde jeg jo rigtignok ikke ventet, og det glæder jeg mig kolossalt til. Hvordan det skal gaa til med at komme derned, ved jeg ikke endnu, men der viser sig vel nok en god Lejlighed. Helt umulig er det vist ikke, at Rottbølls tager med en lille Tur derned til Efteraaret. Jeg synes fremdeles godt om Rottbølls, og jeg tror ogsaa, at de synes godt om mig -; naar det bare maa vare ved. De er voldsom omhyggelige for mig; I Gaar fandt Manden paa, at jeg skulde til at spise blødkogt Æg om Morgenen, da han var bange, jeg skulde blive mager af den noget lettere Kost hernede. Jeg satte mig naturligvis bestemt imod at spise Æg alene, særlig da deres 5 Høns ere deres Kælebørn, Manden passer dem selv og mærker hver Dag Æggene med Dato. Nu er det bleven bestemt saadan, at hvis jeg kommer tidlig nok op til at spise sammen med Manden, - han staar op Kl. 1/2 7 - 7, - saa faa vi begge to Æg, hvis ikke faar ingen af os Æg. Fru R. holder ligesaa lidt som jeg af at staa Mo ["Mo" overstreget] op om Morgenen. Den skikkelige Mand laver Théen, og to Gange er den lille Frue kommen herind i Natkjole med Thé og Smørrebrød til sig selv og mig, som vi saa har nydt sammen her ved min Seng. - Jeg tror, vi kunne faa det rigtig sjov sammen, de ere jo ganske unge begge to, 26 og 29 Aar, og tager mig fuldstændig op i Familien. Jeg tror nok, de begge ere meget glade over at have faaet lidt Selskab, de har gaaet og muret alene op og ned ad hinanden i de to Aar, de have været gifte uden næsten at se et fremmed Menneske, det har vist ikke været rigtig gavnligt for dem, jeg kunde da nok tænke mig et lidt mere idealt Ægteskab. Han føler sig en Del hævet over Konen, og han staar jo ogsaa ikke saa lidt over hende i Dannelse og Udvikling, men saa er hun til Gengæld mere frisk og ungdommelig end han. Dog tror jeg han ["han" indsat over linjen] kan tøes op, han er bare bleven noget fortørret, Lud har vist en heldig Indflydelse paa ham. - Jeg er hver Dag nede paa Luds Atelier, hvor jeg maler et Maleri forestillende Luds Hoved og et Par smaa Figurer, han arbejder paa. Jeg tror Lud synes helt godt om Begyndelsen. Han har et dejligt Atelier med en yndig lille Have til. Der er allerede Violer, Paaskeliljer og andre Blomster; vi (Rottbølls han og jeg[)] sad derude forleden Aften og drak Thé. I disse Dage har det været knusende varmt, det har blæst med den varme Vind Sjeroco. I Dag har jeg hele Dagen gaaet uden Overtøj og endda haft det meget varmt. - I Aftes efter Aftensmad gik vi hen paa Luds Atélier, hvor vi havde en meget morsom Aften. Rottbøll havde sin Guitar med, og vi sang nogle smaa trestemmige Sange, vi ere begyndt at indøve. Han er meget musikalsk, men den lille Fru "Pelle", der har 1ste St. sammen med mig er ["er" overstreget; "synger" indsat over linjen] synger desværre meget falsk. (Det er ganske grinagtig, at Mandens Kælenavne ere "Bak" og "Abba" og Konens "Lus" og "Pelle"). Hr. Bak og fru Pelle havde ført Æg, Kognac og Kager med derned, saa vi fik Æggetoddy og Lud havde købt en Fl. Marsala. - Det er dejligt med den Vin, vi faar hver dag, to Gange Rødvin hver Dag og ikke saa sjelden ogsaa Portvin (Marsala) Vi har to Hovedmaaltider, Kl. 12 og Kl. c. 7. De bestaa af to Retter varm Mad, meget ofte Suppe, endvidere Smør, Brød, Ost og Frugt, der bestaar af Mandler og Figen og ofte Appelsiner. Efter Middagen faa vi i Reglen Chokolade. - Det er en udmærket Ma ["Ma" overstreget] Maade at leve paa, synes jeg. Vi faa hver Dag Salat med Olje. Denne Olje kunde jeg ikke rigtig døje i Begyndelsen; nu kan jeg godt lide den. En dag fik vi Hajfisk, det var ganske dejlig fin Fisk. Bæstet maa have været meget stort, det var nemlig skært Kød altsammen jeg saa ikke et Ben. - Paa Rejsen fik vi en Gang smaa stegte Blæksprutter, de smagte udmærket, men heldigvis vidste jeg ikke, hvad det var før bagefter. Deres Komfurer her ere meget primitive; her brændes kun Trækul; de lægges ned i en lille firkantet Fordybning i Komfuret. Trækken frembringes ved en stadig Viften med en Slags Straavifte. Kogekarrene, der alle ere af Ler, stilles lige ned paa Gløderne, Ringe o. deslige kendes ikke. Dette Aftenarbejde er gærne mit, naar Aftensmaden laves, de har ingen Pige, kun en Kone om Formiddagen. - Jeg husker ikke, om jeg har skreven, at Konsulen har skaffet mig fri Entré paa Samlinger og alt her i Florez; det er ganske dejligt for mig og jeg benytter mig en hel Del af det. Jeg er helt overvældet over al den dejlige Kunst. - Nu maa jeg skrive lidt om Forretninger, saa kan jeg altid se, hvad der bliver Plads til mere. - Man kan sende Pakker paa 10 Pund og det koster c. 2-3 francs; saa det kan magelig betale sig at sende mig lidt Tøj. Send mig det endelig snart; lidt mere Linned f. Ex. 1 Chemise og 2 Par Buxer, vi vadsker næsten hver Uge; 2 hvide Skørter, den graa Molls, den gule Silke og den hvide Ostelærreds de to sidste med Underkjoler. Har I funden det grønne Silketøj? Hvis der kan gaa mere i, kan jeg ogsaa nok bruge den blaa snørede til Malerkjole. Bedre end dette sidste var det, om I kunde faa Tid at sy mig et stort langærmet Forklæde af den gamle blaa Bregne Kjole, med Bærekrave, vide Ærmer og knappet bagpaa, aldeles som et Børneforklæde. Det skulde naa helt ned til Jorden, [tegning] og min Mening med det var, at jeg af og til kunde male med det uden Kjole under til Sommer og med min tykke blaa Snor, som jeg har hernede, om Livet. Her er nok en glubende Varme om Sommeren, saa man knap kan have Tøj paa. - Hvad Dato er det Frk. Sperlings Fødselsdag? Skulde jeg ikke sende hende et lille Kort hernede fra? - - - Dette sidste er skreven paa Luds Atélier, vi have været sammen henne ["ne" sidst i ordet overstreget] paa et nyt Museum; d.v.s. nyt for mig. Selve ["Selve" overstreget] Museet er ellers meget gammelt, hedder Nationalmuseet og er i et meget gammelt Palads med en herlig Søjlegaard. - I Morgen Søndag, gaa vi ud en meget lang Tur, vist op til "Fiècole" en lille ["lille" indsat over linjen] By fra Etruskernes Tid, meget, meget gammel altsaa; der er nok Munkekloster og deslige Rariteter. - Lud sender mange Hilsner og Lykønskninger. Nu skal jeg hen at bestille noget. Masser af Hilsner til onkel Conne Tante Else, Titterne, Tante Mimi, Fader Moder og Elle fra Eders
+Alhed.
+3die Marts - 94.</t>
+  </si>
+  <si>
+    <t>1894-05-07</t>
+  </si>
+  <si>
+    <t>Harald Balslev
+Rigmor Balslev
+Thorvald Balslev
+Julie Brandt
+- Fynboe, Fru
+Urban Hansen
+Jacob Lange
+Christine  Mackie
+Ellen  Sawyer
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Nislevgård var fra 1752 til 1925 avlsgård under godset Ravnholdt. Gården ligger i Otterup sogn på Vestfyn. Junge (Johanne Christine Larsen) arbejdede der fra ca. efteråret 1893.
+Johanne Christine Larsen var i huset hos brødrene Balslevs far Rasmus Balslev. Han var præst ved Pårup Kirke ved Odense og boede i Tarup Præstegård. Dette brev er afsendt fra Nislevgård i Otterup sogn, hvor hun på daværende tidspunkt var i huset.
+Studienten: Harald Balslev. Febr. 1894 rejste Alhed Larsen i forbindelse med en brudt forlovelse (fra Harald Balslev) til Italen med sine morbrødre Emil og Ludvig Brandstrup, Opholdet varede frem til foråret 1895, hvor hun vendte hjem til Erikshåb.
+Det vides ikke, hvem Carl er. 
+Albrecht og Laura Warberg havde sølvbryllup omkring pinsen 1894. Alhed Larsen tegnede et blomstermotiv på en dug, og Johanne C. Larsen broderede (dugen omtales som et tæppe i brevet).</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0195</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen skriver til Alhed Larsen, at det nok er det bedste, at en forlovelse mellem Harald Balslev (studium) og hende ikke ender med ægteskab. Og hun er vred over, at han ikke træffer en beslutning. Johanne møder flere gange Harald Balslev, bl.a. i forbindelse med hans socialistiske foredrag i Lumby. Han er optaget af socialøkonomi. 
+Fru Berthelsen er skrap overfor Johanne. 
+Johanne og Harald Balslev har mødtes og snakket en masse om ægteskab mv. Hun syr på sit tæppe, og det går ikke helt godt. 
+Christine skal være klaverlærer i Odense.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8OV5</t>
+  </si>
+  <si>
+    <t>Nislevgård Mandag den 7nde Maj 1894
+NB Du bliver skuffet naar du læser dette Brev, der staar kun Ubetydeligheder om Studiumet.__
+Kære Be. 
+Mange Tak for dit Brev, som jeg fik i Dag; Du er jo tovlig Pige at skrive alt dette paa et aabent Brevkort, det har været et interessant Studium for Fru Fynboe, Stationsforstanderinden. - Jeg skal vente, hvor meget jeg kan faa gjort ved det i Aften, men Kl. er mange, vi har haft nogle infame fremmede, og jeg har været oppe Kl. 4 1/2 og skal op ved samme Tid i Morgen. Hu ha, det er en travl Tid med alt muligt; i Dag har jeg ikke faaet syet et Sting paa Tæppet, skrækkeligt! Nå men jeg vil skride til Beretningen om Studiensen, men som jeg jo skrev til dig, der er intet nyt i Gaden fra den Kant. det er jo stadig det samme. - Ubestemmelighed og kun Ubestemmelighed. Forrige Gang jeg var i Tarup snakkede jeg lidt med Rimse, og hun var ked af det hele, hun mente, at det blev vist ikke af, det er jo det samme du selv mener, ikke sandt? Ja, lille Be, sådan noget kreperer mig at skrive, det er så profant, når jeg skriver sligt, men du har jo selv bedt mig om det. Da han skrev til din Fødselsdag, havde baade Rimse, hendes Far og Mor bedt ham hæftig om at skrive en Afgørelse til en af Siderne - bare en Afgørelse, bare noget afgørende, bare ikke gaa og pine dig langsomt til Døde, men --- Resultatet blev velsagtens det Evindelige, at han turde ikke gøre det rigtige Skridt i den ene eller den anden Retning, og det mener jeg nu er forkert, jeg mener at det mindst samvittighedsløse er at bestemme om ikke det ene saa det andet, om ikke Førlovelse, saa en bestemt Forsikring om, at han ikke kan forlove sig med dig, og saa kunde du vist komme over det; tænk paa, du ved jo slet ikke om det vilde blive saa farlig lykkeligt for Jer; der er jo saa godt som ingen, der kommer lykkeligt over et Ægteskab og jeg tror ikke nogen af Jer er særlig egnede til det, og så hellere lade det briste nu end langsomt gaa til Grunde i et af de knarvorne Ægteskaber, som vi ser alle Vegne.
+Nej, Harald og jeg snakker ikke sammen om det, jeg ønskede for Resten, han havde begyndt; vi gik en lang Tur ude i Skoven og snakkede, men han kom ikke ind paa det; han har været livlig og sød de Gange, jeg har set ham. - Sidste Gang var det morsomt, det var i ["i" overstreget] Søndags [det afsluttende "s" overstreget] d. 29_nde_, da holdt han Foredrag henne i Lumby, 1 Mil fra Nislevgd. og da spaserede jeg derhen; j ["j" overstreget]han stod ude paa Vejen og så sin Tilhørerskare strømme til, og den saa i Sandhed ikke ud som om den kunde goutere den Socialisme, som han vilde fylde i dem. Ham der havde ordnet det hele og snakkede med Harald, blev svært betænkelig, da han hørte det ikke var kristeligt og foreholdt Harald, at han kunde vel nok faa flettet lidt ind - Er det ikke en dejlig Tanke? Jeg var ved at gøre Skandale da Harald fortalte mig det - midt i sin Tilhørerskreds. - Hr. Pastor Urban Hansen ankom og plantede sig midt foran Harald på Talerstolen, d.v.s Harald stod på Talerstolen og den anden satte sig foran ham og saa ud til at blive en striks Dommer, hvis der ikke blev flettet adskilligt ind. - Det maa have været en lidt tør Situation for ham at staa der over for denne i høj Grad kristelige Forsamling og skulde til at brænde løs med et socialistisk Foredrag; jeg tror også nok, han følte Øjeblikkets Alvor hans Stemme var ikke helt klar, da han begyndte. Det var et udmærket Foredrag, men han kunde have holdt det bedre, det var lidt usikkert, stødvist, synes jeg, men det var måske fordi han vidste de alle var imod ham eller også komplet uforstaaende. Han hævdede, at det maatte være en forkert Opfattelse dette med at Fattigdom og Nød det var nu en Gang noget der skulde være - det var Guds allernådigste Vilje og unødvendigt for ikke at sige ugudeligt at ville gøre det anderledes; han bestred ogsaa den almindelige Antagelse at Jorden skulde være for lille, så hele fordums Befolkning umuligt kunde komme til at have det godt.
+Dette stred imod hans Begreber om en vis og kærlig Gud.
+Tirsdag Han talte om Civilisation, hvorved Mennesket adskille sig fra Dyrene o.s.v. udmærket godt, men meget tamt og konservativt - forholdsvis. Vi havde før Foredraget sungen Dejlig er Jorden, og nu endte han det med, at her var noget vi alle skulde tage Del i, et Arbejde, der førte hen til at alle skulde kunne synge med Sandhed "Dejlig er Jorden" Det var Meningen i det mindste, og en køn, snedig Maade at slutte det af paa. Saa sang vi "Altid frejdig" og efter den rejser Hr. Pastoren sig og bad om, skønt ukaldet at maatte sige et Par Ord. Jeg havde haft paa Fornemmelsen, at der vilde komme lidt Eftersmæk fra den Kant; han havde sukket dybt flere Gange under Foredraget og set mørk ud. - Nu vilde han tilføje et Par gudelige Ord for at rense Luften for Eftervirkningerne af Haralds ikke gudelige (og som Følge deraf forkastelige) Foredrag. - Han vilde gærne ønske Harald god Lykke paa sin fremtidige Bane, naar han studerede over disse Emner sagde han, men han havde i den Sang, vi nys sang med hinanden, truffet "Fadervor" og - ja jeg antager han mente, at det var profanerende at nævne det lige efter det ukristelige Foredrag uden at sende et lille Præsteord efter det. Det var i det hele taget det værste Præsteævlebævle, jeg endnu har hørt; gengive dig det er en Umulighed, for der var ikke Mening skabt i det. Men som Harald siger, naar man er lidt vant til deres Talemåder, kan man jo alligevel slutte sig til, hvad de mener. Det var syndigt overhovedet at tænke - kun tro; hvem der gav sig af med den usømmelige Sport, var el. blev blinde som Muldvarpe og vi maatte ikke at --- og saa Talemaader i Overflod. Efter den Straale gik Harald atter op paa "Stolen", takkede Pastor Hansen for hans gode Ønsker og lagde saa lidt ud for ham om sit Foredrag; det gjorde han for Resten forfærdelig sødt, og jeg forstaar ikke, at han slet ikke blev gal. Det er sandt jeg glemte at fortælle dig, at Præsten lige som han havde sagt det sidste Ord af sin lille Tale til Harald spillede sin sidste Trumf ud ved med Fynd og Klem at stemme i med "Alt staar i Gud Faderhaand" - det kunde jo have været virkningsfuldt, for den er jo en Modsætning til alt, hvad Harald havde sagt, men tænk hvor uheldigt saa satte han i sin Ivrighed en gal Melodi paa, saa han maatte bryde af og begynde om, det var bare saa kosteligt, at jeg havde stor Møje med at lade være med at grine højt. - - - Efter Foredraget vilde Harald partout have mig med Hjem til Tarup, hvilket jeg jo ikke var for, da jeg jo ikke havde sagt det paa Nisl[evgaard], men da jeg vidste fuldt og fast at der blev ["blev" overstreget] ikke noget med at sidde længe oppe eller Ængstelse eller saadan, så gik jeg med, hele denne lille Geschichte med Præsten og i det hele Taget det lidt komiske ved Tilhørerne i Modsætn. til Foredraget, havde sat os i en overstadig lystig Stemning så Vejen gik hurtigt mens vi drøftede Foredraget og det hele. Harald svor paa ,at var det ikke for de 10 Kroners Skyld, saa gik han ikke paa saadan en Galej. - Kl. 8 var vi der, Rimse blev henrykt over at se mig, vi spiste saa til Aften og satte os saa hyggeligt i Dagligstuen med Syltetøj og Kager og schludrede løs om alt muligt. Vi kom til at snakke om Kvindeopdragelse, at der ikke faas nær så god Undervisning i alm. som Mændene, derved kom vi ind paa Ægteskaber, jeg havde ikke troet den æstetiske Harald kunde se saa sundt paa saadan noget, han hævdede neml. at det vigtigste for en Kone var at hun kunde styre sit Hus godt, saa at hun kunde faa meget ud af lidt, lave god nærende Mad uden at bruge for mange Penge. - det er vel nok overdrevet sagt, han mener det vel ikke saa bogstaveligt, men det er altsaa Tegn paa, hvor vigtigt, han mener det er. Kl. 1/2 12 kom de gamle Skvalder hjem, de havde været til Middagshalløj. - Å jeg kan ikke mere for Søgnighed.
+Onsdag. Næste Morgen var jeg meget tidligt oppe og gik hertil; jeg var her før mine Morgenpligter begyndte men du skal høre en Ballade: jeg saa først Fru Berthels[en] da hun kom ned til Frokosten, hvor vi andre allerede sad og næppe var hun kommen ind ad Døren før hun begyndte at skælde løs paa mig saa det knaldede efter, og det skønt Carl, Børnene, Barnepigen og en fremmed Herre var der. Jeg ordentlig skammede mig paa hendes Vegne, det maa være kedeligt at være saa taktløs og ufin; hun er i det hele taget en hamber Dame, kan du tro, vær du glad ved det ikke er dig, der er her. - Egentlig er det en Skam for mig at jeg kan holde den gående her, for for at kunde det maa man neml. have en vis Evne til at snakke hende efter Munden og ikke holde paa sine Meninger, samt aldrig gøre noget galt, med andre Ord gaa i en evig Rædsel for at gøre det mindste bitte Smule forkert, da det så revner og faar hun først noget mod én, ja jeg vilde hellere være i Helvede end her så. Naa, men det var nok ikke mig selv, jeg skulde snakke om, men det er godt for jeg ved snart ikke mere om Møgfalden, ja så maa du høre om lidt andet. Paa Lørdag kommer Thorvald hjem og bliver hjemme til lige efter Sommerferien; jeg holder kun en ganske lille Pinseferie og lægger saa de Dage til Sølvbrylluppet, vi skal være i Tarup de Par Dage, men Mor har faaet den brilliante Ide, at vi allesammen skal køre til Erikshaab 2den Pinsedag efter Gudstjenesten, og det er jo farlig sjov. Holder I Pinse dernede i Italien, I tænker maaske slet ikke paa den. Du spørger til Studiensens Humør; jo det var vist godt nok så vidt jeg kunde mærke, undtagen den ene Gang jeg var i Tarup, da Ella ogsaa var der, men det havde vist mere sine Grunde i et gråt trist koldt Vejr og en vis Uhygge i Stemningen. Det er sandt har jeg fortalt dig om den Gang, jeg var hjemme, da Thomas og Christine var der; da kommer jeg ud paa Perronen for at se efter Nyborgtoget, og der er der én, der siger Junge - , og saa er det Studiensen og Vester - to Fluer med et Smæk; jeg blev knusende overrasket, for jeg havde ikke tænkt paa, at Harald var paa Fyen; da Vester var rejst, satte vi os ind i Ventesalen og drak en Bajer og en Suda og snakkede nok så gemytligt, han begyndte straks at snakke om dig, der var kommen til Italien; han viste mig en Violbuket, han havde faaet et Par Dage før fra dig, som han havde i sin Tegnebog, og saa sagde han, om vi skulde drikke Signorinaens Skaal, hvilket vi jo altså gjorde, han i Bajer, jeg i Suda, - Ja ja, Han er nu alligevel en Somikkel, at han ikke kan indse, at det er hans forbandede Pligt at gøre noget ved Jeres Forhold enten til det ene el. andet; du maa vide, det foruroliger mig ikke lidt, jeg er bange for, at det tager utilladelig meget paa dig; det er dog ogsaa Pokkers, hvorfor vi Mennesker skal være saadan indrettede, at det vi ikke ret godt kan faa, det vil vi partout have, men har vi det først så - - - Nu maa du til Gengæld for dette Brev, skrive lidt til mig om, hvad du mener om Sagen; om du dog ikke kan komme over det selv om Studiensen ikke giver et afgørende Indlæg i det. Du er nu saa sikker paa, at I vilde blive så lykkelige, det er jeg nu aldeles ikke; jeg tror ligefrem, I vilde strande paa Smaatingene; som Høffding siger "Ægteskabet fordrer som ethvert andet Samliv Selvbeherskelse og Anstrengelse for at kunde bestaa" og det tror jeg, I mangler begge to; tænk hvor svært du har ved at leve godt sammen med nogen, (Mor, Christine, Brandt) og det vilde dog være stor Synd for saadan to Mennesker som jer om I skulde ende med et Kævleægteskab. Du maa ikke blive gal over dette, men du maa som sagt gøre mig den Tjeneste at skrive lidt til mig om det. Det er ikke Nysgerrighed eller Lyst til at rode i pikante Sager, men jeg tror, det hele er dit Velfærd om at gøre, saa det er rimeligt, det har Interesse. 
+Tæppet gaar det helt godt med, men det bliver ikke saa kønt, som jeg havde troet. det er jo et knusende svært Mønster - alt for svært for den ringe Øvelse, jeg har. Jeg synes ogsaa, jeg kan mærke paa Fru Berthelsen, at hun mener, det er for stor en Mundfuld, jeg har paataget mig. Jeg slider som et Bæst i det og jeg naar det ogsaa nok, omend med lidt Kniberi. Jeg mangler alle 5 Anemoner, de to Stedmoderbl. den ene Frugtgren og et Par grønne Blade, og det er jo ikke saa lidt. Jeg har i Dag makset frygteligt med nogle Frugtblomster, som jeg næsten ikke kunde sy; det er nu heller ikke tegnet saa farlig godt paa, og det gør jo meget, naar man tillige skal rette paa Konturerne. -
+Torsdag Aften. Det trækker desværre i Langdrag med dette Brev, i Dag har jeg ikke haft et Øjebliks Tid til at skrive: oppe Kl. 4 gaaet i Køkkenet og bagt lige til Kl. 2, så holdt Skole, så syet til Kl. 1/2 8, jeg er knusende træt oven paa saadan en Dag
+[Resten af siden mangler]
+Jeg havde Brev fra Mor i Dag, hun fortæller at Chr. nu alligevel skal til Odense og give Spilletimer; der er jo meget slemt, men værst ubetinget for Brandts Skyld, jeg havde et meget fortvivlet Brev fra hende i Dag; det er også meget trist for hende nu at skulde være alene igen, det gør mig forfærdelig ondt for hende; tænk hun kommer ikke til Sølvbrylluppet, har ikke Raad, nu kan Chr se Følgerne af at hun fik med til Falster i Paasken. - - Saa, nu vil jeg slutte dette ret anselige Brev, men som Slutning maa jeg jo finde paa lidt om Studiens; ved du at han har kastet sig over Socialøkonomi, studerer det med stor Iver meget paavirket vist nok af Jakob Lange fra Dalum, en rigtig rød Socialist, stakkels Stud er kommen fuldstændig i Unaade hos Fru B. fordi jeg er gået til at fortælle det. - Jeg fik 4 Breve i Dag - sjov. Du maa se at finde dig i, at jeg ikke læser dette umaadelige Brev igennem, skønt der vist er adskillige Fejltagelser. - Ja så Farvel, lad mig snart høre fra dig og gør mig den Villighed at slå den skidt Studiens ud af Hovedet, snarere en bitte norsk Maler
+[Brevet er uafsluttet]</t>
+  </si>
+  <si>
+    <t>1894-08-04</t>
+  </si>
+  <si>
+    <t>Adolfo Bacci
+Teresina Bacci
+Vittoria Bacci
+Thorvald Balslev
+Ludvig Brandstrup, billedhugger
+Alfred Rottbøll
+- Rottbøll, Fru</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholdt sig i Italien fra februar 1894 til foråret 1895.
+Rottbøll-parret, som hun boede hos, rejste til blandt andet Gardasøen i sensommeren 1894, da især han ikke kunne holde varmen i Firenze ud. 
+Ludvig Brandstrup rejste hjem til Danmark for at blive gift. Han og hustruen, Berta, kom til Firenze i oktober samme år.
+Skvadderup er Alhed Larsens kælenavn for Bello Sguardo, hvor Rottbøll-parret boede.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2159</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har været syg med opkastninger mm. og spiser næsten intet. Hun mener, at det skyldes varmen. Ludvig Brandstrup køber ind og spiser til aften med Alhed hver dag. Forleden havde han købt en gedde og fået helt forkerte instrukser om, hvordan den skulle tilberedes. Retten blev meget mærkelig. Alhed og Ludvig har inviteret familien til middag.
+Nu skal Ludvig snart rejse, og Alhed tænker at tage ud at besøge Baccis i bjergene imens, for der er køligere, og det bliver også ensomt for hende i byen. 
+Alhed Larsen har malet et billede af nerier. Nu vil hun gå ud at købe en ny hat. Hun sender fotos.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qi39</t>
+  </si>
+  <si>
+    <t>Kæreste Mor!
+Jeg er pludselig kommen i Tanker om, at Du betragtede da vel ikke det Brev inden i Thorvalds som et rigtig Brev, saa Du ikke gaar og venter forgæves i disse Dage. Jeg husker ikke, hvor langt det var, men jeg har betragtet det som et rigtigt. - - - . Dette Brev maa Du belave Dig paa, bliver frygtelig kedeligt, jeg har ikke oplevet det mindste, siden Rottbølls rejste. Jeg har tilbragt Tiden med ikke at være rask. Netop som de rejste, blev Varmen uhyre, den slog et Par Grader op til det næsten uudholdelige; selv om Aftenen vældig varmt; en Aften Kl. 7 1/2 36 ͦ Celsius, efter Solnedgang. - Det blev dog ogsaa mig formeget. En Nat fik jeg Mavesmærter og derefter et Par Dages Mavepine Opkastning og Ildebefindende, som martrede mig meget. Jeg har saa holdt mig fuldstændig i Ro en halv Snes Dage heroppe og nu er jeg kommen mig igen. I Dag har jeg for første Gang været ude, idet jeg kørte en lille Cycletur med Lud i Morges. Vi har opdaget, at jeg staar brillant paa det Trin, han staar op paa. Nu vil jeg til at gaa ud igen, jeg trænger til noget Motion at faa Appetit af fra Kl. 6 Morgen til 8 Aften spiser jeg ingenting, drikker kun en halv Pot sød Mælk for at faa lidt i mig. - Du kan nok tænke, at jeg paa den Maade ingenting har at fortælle om, da ["da" indsat over linjen] jeg har gaaet og rodet herhjemme alene hele Dagen. Aftnerne har for Resten været meget hyggelige; selv de Dage, jeg var daarligst, levede jeg godt op efter Solnedgang. Lud har spist Aftensmad heroppe de sidste halve Snes Dage. Jeg opdager, at jeg egentlig godt kan lave lidt Mad, naar det skal være. Det gaar virkelig helt godt og er ganske morsomt. To varme Retter hver Aften. Suppe spise vi meget (Liebig) Skiftevis med Æg, grønt og Macaroni paa; endvidere Bøf, Skinke med Røræg, Oxetunge med Bønner, Macaroni med Tomater, Brødæggekage, Kalvekotelet o.sv. I Aften Suppe og Klipfisk stegt i Olje. - Lud gør Indkøbene, jeg tror nok, det interesserer ham; han kommer nok saa vigtig med sine Varer. I Aftes kom han uventet med en Gjedde, saa vi fik vældig travlt med at præparere den og koge Kartofler. Vi fik ["fik" overstreget] havde stor Besvær med at faa Dyret kogt. En Mand nede i Florenz havde bildt Lud ind, at den kun skulde dyppes i kogende Vand, højst koge en Minut. To Gange bar vi Dyret triumferende ind paa Bordet med en Citron i Munden, men det var ganske raat og maatte ud i Gryden igen. - Da vi ikke havde Pebrod eller noget stærkt til Fisken, fandt Lud paa under Kogningen at fylde den med en bitter salat, vi havde liggende. Det gav den en højst ejendommelig Smag. - Vi har inviteret Baccis herind til en Aften, Menuen er foreløbig bestemt til: Suppe med smaa fine Macaroni, Oxetunge med Røræg, Kalvekotelet stegt i Smør og til sidst hældt over med Marsala, med smaa Bønner til (en saadan fik jeg meget Ros af Lud for forleden) endelig Ost Katrineblommekage og Frugt, Rødvin og Marsala, ganske fint? - Det bliver sjov at optræde baade som Kokkepige Stuepige og Værtinde. - - Vi skal ogsaa ude ["e" sidst i ordet overstreget] til Baccis, inden Lud rejser, en Aften, vi kan rigtig godt med dem. Muligvis vi tager et Par Dage sammen med dem op et Par Mil herfra paa et Bjærg, hvor der er noget friskere. Der tage de op en 14 Dages Tid for at ligge paa Landet. Lud og jeg har talt om i alle Tilfælde at tage et Par Dage ud at lufte os, inden han tager hjem, men vi ved ikke endnu bestemt hvor, vi har ogsaa talt om at tage ud ved Kysten og tage et Par Bade i Middelhavet. Hvis Baccis er borte endnu, naar Lud rejser, tager jeg op til dem, ellers bliver her dog lidt for ensomt paa Skvadderup. De ere meget elskværdige mod mig, jeg har været været ["været" overstreget] bedt derind to Gange til Frokost, siden de rejste. - Men Lud vil jeg jo savne forfærdeligt, naar han rejser. - Nu maa jeg snart have fat paa Malingen igen, men desværre bliver jeg vist nødt til ikke at negligere Solen saa meget for Fremtiden. Den er vældig. Mens jeg var daarlig, gjorde den mindste Solstraale mig værre. - Jeg har for Resten malet en Buket Nerier herhjemme i de sidste Dage. - - - Jeg kommer pludselig i Tanker om at jeg vil gaa ned til Byen og faa en ny Hat, min er under al Kritik, og det er Søndag i Morgen. Det kan ogsaa blive dejligt at komme ud at lufte sig lidt. Derfor undskyld. Og undskyld dette Brevs Korthed og Kedelighed; I bliver vist misfornøjede. Det var da ogsaa i et uheldigt Øjeblik at den Byturslyst paakom mig. - Men jeg har heller ikke noget at skrive om. - Til Gengæld sender jeg et Morellobillede. Vi vidste ikke vi blev tagne. Bacci har strøget sig over Panden Fru B. og jeg spiser Syltetøj den gamle Oberst ligger ned. Fru Pelle h ["h" overstreget] er ikke god. I har da snart en hel Udstilling italienske Billeder? - Skriv nu snart. Saa skal jeg ogsaa skrive meget snart. Jeg sender et smukt, ge ["ge" overstrege] opklæbet Exemplar af mig paa Moldo ["Moldo" overstreget] Morello, ["," overstreget]
+Nu Farvel mine Herskaber.
+Tak for Eders sidste Breve.
+1000 Hilsner.
+Alhed
+Lørdag 4de August.
+Jeg tør heller ikke lægge dette Brev i Kassen derude, saa det er meget godt, jeg kommer ned til Byen.</t>
   </si>
   <si>
     <t>1895 sidst i marts</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Francis Beckett
 Vilhelm Bissen
 - Bondesen
 Berta Brandstrup
 Thomas Bredsdorff
 Magnus Enckell
 - Hiellén
 Emma Hirschsprung
 Fru Emma Hirschsprung
 Eero Järnefelt
 Johanne  Larsen
 Christine  Mackie
 Johannes Magdahl Nielsen
 - Melini
 Alfred Rottbøll
 - Rottbøll, Fru
 Anna Syberg
 Hans  Syberg</t>
   </si>
@@ -529,57 +964,95 @@
     <t>Alhed Larsen var i Italien fra februar 1894 til april 1895.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2143</t>
   </si>
   <si>
     <t>Alhed har sendt violer hjem. Hun har længtes efter brev.
 Det er trist, at Christine og Thomas har brudt forlovelsen, men det ville dog være værre, hvis de fik et ulykkeligt ægteskab. Og Johanne og Thorvald bliver jo gift, hvis de andre søskende ikke gør.
 Alhed Larsen har været til Emma Hirschsprungs fødselsdag. Og hun har været på skovtur med madkurv. De fangede et stort firben, som Alhed vil tage med hjem til Bissen. Alhed, konsulens og Beckett har også besøgt et kloster, og de skal derop at spise en torsdag. 
 På en restaurant traf Alhed m.fl. nogle finske kunstnere, som inviterede dem til skøjteløb på en marmorbane. Man løb på ruller. 
 Alheds kopi er ikke færdig, og den ser ikke ud af meget. 
 Alhed skriver om sine pengeforhold/rejsepenge mm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/EUrJ</t>
   </si>
   <si>
     <t>Kæreste Mor!
 Jeg afsendte end ["end" overstreget] i Gaar en Æske Blomster til Eder, skrev udenpaa til Elle, da det forekom mig, at jeg lovede hende det i sit Fødslsdagsbrev. Bare de nu komme godt hjem, jeg plukkede dem her i vores egen Have, er det ikke nogle henrivende Violer, saa store og langstilkede. - I maa endelig sende mig et Par Ord, om de er komne friske hjem, hvis I først ville skrive til min Fødselsdag, kunne I jo sende mig et Par ["Par" overstreget] Brevkort. Ja, Du kan rigtignok tro, jeg ventede med Længsel paa Brev denne Gang, fra den 4de og til den 21nde hørte jeg ikke et Ord. Vore Breve krydsedes nok baade denne og forrige Gang, men ["men" overstreget] og maaske det gaar ligesaadan denne Gang. - Dit Brev var jo temmelig trist, men alligevel kan jeg for Resten ikke sige andet, end at det lettede en Sten fra mit Hjærte, jeg havde troet, at det vilde vilde ["vilde" overstreget] blive et haardt Slag for Dig og Far og at I begge holdt forfærdelig meget af Th. Kedel ["l" sidst i ordet overstreget] af det ere I nu naturligvis ogsaa, fordi det nu er den anden Forlovelse og saadan, men i Realiteten ere I det d ["d" overstreget] jo ikke. Og jeg synes nu ogsaa, det bliver en Lettelse, naar det er forbi, og foruden alt, hvad der kan være med at de ikke passe sammen, er der jo ogsaa det, at Thomas er svag, saa det var vist aldrig bleven til noget rigtig lykkeligt. Ja Du har Ret i, at det er kedeligt, at ingen af os ere lykkelig gifte, men det var dog værre, hvis vi var ulykkelig gifte; og for Resten Joh. og Thorvald faa vi vel nok Glæde af. - Stakkels Christine, hun gennemgaar sandelig meget, og bare hendes Helbred ikke faar et Knæk i denne Vinter, hun gaar jo med stadig Hoste og tillige er hendes Hoved jo daarligt. Jeg haaber, hun faar en ordentlig Ferie at hvile sig ud i. - - Her er stadig straalende Foraarsvejr, jeg gaar i stadig Angst for, at det ikke skal vare ved men komme i Regnehjørnet den sidste Tid jeg er her. Der falder jo gærne en Del Regn hvert Foraar. - I Fredags var det Fru Hirschsprungs Fødselsdag og vi gav i den Anledning hinanden Gaver (en Skik i deres Familie) jeg fik et Par Handsker af Berta og Emma. Om Aftenen gav Emma Middag hos Melini. Hun er vældig sød den lille Emma, og forfærdelig begejstret over Florenz. I Søndags var vi en ganske dejlig Tur sammen med Konsulens, Beckett og Billedhugger Bondesen. Vi gik ud Kl. 10 med Madkurv og gik i det mest straalende Vejr højt til Vejrs op igennem Cypres og Pinjeskove forbi gamle Slotte o.sv. Vi holdt Frokost ved Siden af et gammelt ubeboet Slot og mens Konsulen og Beckett gik ned i en Bondegaard at hente Vin, tilbragte vi andre Tiden med at fange et dejligt, grønt Firben over en halv Alen lang, som vi tog med hjem i en Kurv. - Det gaar i en Kasse her paa Værkstedet og skal føres med hjem til Danmark og foræres til Bissen, der har flere gaaende paa sit Atelier. - - Vi gik om ad Fiesole hjem. - Det er sandt, jeg har nok ikke skreven at jeg forrige Søndag, da de andre var i Genua var inviteret med Konsulens og Beckett paa en Tur. Vi morede os udmærket, skønt det var noget blæsende. Vi var ogsaa den Dag i Fiesole og oppe at besøge Munkene. Damer maa der kun komme i et bestemt Værelse, derinde blev vi beværtede med Vin og saa blev vi alle ogsaa Fru Pelle og jeg inviteret derop til Middag en Dag. Det skal være en Torsdag, den Dag spiser de bedst. Det kan blive morsomt. I Mandags var det Helligdag, der var en ganske dejlig Kirkekoncert henne i Annunziatakirken, den smukkeste Musik, jeg har hørt i Italien. Bagefter var vi til Frokost hos Melini i Anledning af Becketts Mors Fødselsdag. Derinde traf vi nogle Finner, jeg ved ikke om jeg før har omtalt dem. En gammel Frøken Hiellén, en Maler Jærnfeldt med Frue og en Maler Enckell, som er den, vi kender bedst. Han inviterede os ned til sig om Eftermiddagen til Kaffe og - Skøjteløbning! Denne sidste foregik paa Ruller og et ["et" overstreget] en stor Marmorbane, der hører til Varietéen "Alhambra". Det var ude i en Have og vi morede os aldeles glimrende og kunde næsten strax, ingen af os Damer faldt. Det var forfærdelig grinagtigt at løbe paa Skøjter under grønne Trær og uden Overtøj. - - 
 Min Copi er jeg ikke færdig med endnu, ["endnu" indsat over linjen] det er et stort Arbejde og saa syner det desværre saa lidt, - det lille Billede, men jeg har vist lært umaadelig meget af det. - Hvordan mon Anna Hansen har det? ved I ikke noget om det? hun har jo faaet en lille Dreng. Jeg har skreven til hende men ikke hørt noget fra hende. - - - Nu vil jeg slutte med et lille Overslag over mine Pengesager. Sidst i Sept skrev jeg hjem, at jeg ikke havde flere Penge undtagen Romer og Hjemrejsen, som jeg for Resten havde lagt noget knapt til Side til, saa i de to Maaneder til Magdahls kom, og det blev bestemt, jeg maatte blive her, blev det næsten brugt; jeg brugte ogsaa meget til Tøj i den Tid. - Fra 1ste December har jeg brugt 50 Kr om Maaneden altsaa 250 Kr, 100 Kr til Romerr. 150 til Hjemrejsen og - dette er jeg ["jeg" indsat over linjen] mest betænkelig ved c. 150 Kr til Tøj. Det er jo vældig meget, men jeg var bleven saa derangeret, saa der maatte meget til at faa det i Orden igen. Og saa tænk paa Malersager og Frimærker. - Men jeg faar nu ogsaa lidt til overs kan jeg se nu ved at jeg kommer op til Konsulens lidt, men det er bedre at sige lidt for meget, og saa tage det med tilbage saa jeg har lidt rigeligt til Hjemrejsen for alle Tilfældes Skyld, for hvis jeg kommer til at rejse alene hjem. - - I det hele og store kan det vist ikke siges, at jeg har brugt for meget? Jeg synes da, jeg har sparet altid. - - Nu faar jeg vel et Brev til inden min Fødselsdag, hvis der ikke er et, der krydses med dette.
 1000 kærlige Hilsner
 Alhed.
 Har I faaet en Puddel?</t>
   </si>
   <si>
+    <t>1895-3</t>
+  </si>
+  <si>
+    <t>Baboli, Firenze</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Frederik Gad Clement
+August  Eiebakke
+Thorvald Erichsen
+Bernhard Hirschsprung
+- Kofod
+Arnold Emil Krog
+Laurits Ring
+Alfred Rottbøll
+- Rottbøll, Fru
+Emma  Sørensen
+Salomon Sørensen
+Giuseppe Verdi</t>
+  </si>
+  <si>
+    <t>Det er uvist, hvem Brun er.
+Moll er en meget let, blød halvt gennemsigtig, fintrådet vare, fremstillet af meget blødtspundet garn. Anvendes til foer og bluser. (Textilbogen, Westermanns Forlag København 1946, s.141)</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Alhed mødes ofte med de danske og norske kunstnere. Hun bagte en kage, som blev en succes. Hun har også været på en dyr restaurant og i teater med Bernhard Hirschsprung.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kGFM</t>
+  </si>
+  <si>
+    <t>Kæreste Mor!
+Endelig i Gaar kom da dit Brev! Du havde jo lovet at skrive igen Mandag d. 17de, saa jeg ventede det om Torsdagen; først næste Torsdag kom det saa det var en hel Uge, jeg gik og ventede forgæves, jeg blev meget urolig tilsidst. Nu haaber jeg, at det til Gengæld varer meget kort, inden jeg igen hører fra Eder! – Jeg har været meget paa Farten i den sidste Tid, saa jeg har en Del at berette om. - - Jeg slap nok med Ring, nævnede saa vidt jeg husker paa Brevkortet, at vi skulde ud at spise til Aften sammen med ham, inviterede af ham. Det var meget vellykket; han er en brillant éen. Desværre var Lud ikke med, da den gamle Cigar Hirschsprung (Bernhard) var kommen herned og Lud maatte trække om med ham. Efter Aftensmaden gik vi hen hos ”Cornelio”, en stor Café, hvor der er en Have, der helt er omgivet af Blaaregn i Espalier. De danne et fuldstændig tæt Tag over Hovedet, det ser pragtfuldt ud. Udenfor Døren traf vi paa Clement og to Nordmænd, Eiebakke og Erichsen, (den smukke); vi satte os ved et Bord og bestilte kaffe og Likør. Lidt efter ankom Lud, han havde faaet den gamle hjem i Seng og var nu ude at lede os op, anede ikke, hvor vi var gaaede hen. Nu var vi jo ["gaaet" overstreget] bleven et større Selskab, vi sad og havde det voldsom hyggeligt og gemytligt, det er nogle livlige og ungdommelige Mennesker baade Ring og de tre andre. Rottbøll er jo noget tør ved saadan en Lejlighed, han sidder og tysser saa utaaleligt paa lille Fru Pelle ["Pelle" overstreget], naar hun [udstreget ord] ler højt; men heldigvis rager han sig gerne ind i en lærd Samtale med en eller anden, inden der er gaaet ret lang Tid, og saa kan den lille faa Lov at more sig i Fred. – Dagen efter traf jeg Lud og Hirschsprung oppe paa Samlingerne. H. havde set mig to Gange før, sagde han, éen Gang oppe hos Krog, da jeg var deroppe allerførste Gang at præsentere mig sammen med Lud, og nogle Dage senere da jeg var ude at bese Fabrikken - - Den næste Dag var jeg svært engageret. Først var der bleven tilbudt Fru R. og mig Billetter til en stor Koncert af to engelske Damer; dem kunde vi desværre ikke tage imod, da vi havde bedt fremmede til om Aftenen, Ring og en Dr. Kofod, Halvfætter til Rottbøll. Til denne Lejlighed lavede jeg Katrineblommekage. De kender den ikke her, saa jeg lavede den helt paa egen Haand, den blev vellykket, og gjorde meget Lykke. – Mens jeg gik og lavede den kom Lud. – Han skulde invitere mig fra Hirschsprung til Aftensmad og Theater bagefter. Det traf jo lidt uheldig sammen med det andet, men da Billetterne var købte, havde jeg jo intet Valg. – Jeg mødte Kl. 7 hos ”Mellieu”, en meget fin og god ”Restorant”. Salen, vi sad i, var flot udstyret med Blomster og Planter, Væggene var helt dækkede med grønne Trær, der naade til Loftet. – Vi spiste en fin lille Middag eller lettere Aftensmad: Sardiner Radiser, Smør og Brød – Suppe med engelsk Silleri og andet grønt - Brisler med Champignon – stegt Høne med Salat – Slikasparges – Is (Vanilje og Frugtis) – Brød og fin Ost – Frugt (alt muligt) – Kaffe og Likør. – Vi spiste flittig i to Timer, men der matte ogsaa arbejdes tappert, naar hver skulde naa at spise for næsten 8 fr! Regningen blev paa 23 fr! – Jeg synes rigtig godt om Hirschsprung, han er meget elskværdig og ligefrem. – Saa gik vi i Theatret, hvor vi kom en Time for sent, hvilket ikke gjorde noget, da vi alligevel ikke forstod noget af Handlingen, og Musikken var ikke kønnere, end at vi kunde faa nok paa to Timer. Det var Operaen Fallstaff, Musik af Verdi. Det var noget temmelig Gøjl, men der var smukke Sangstemmer, navnlig to Damer sang ganske dejligt. Det var morsomt at sidde og se paa de smukke og pyntede Italienerinder i Logerne (vi sad paa fine Pladser til 8 fr pr Stk.) Der sad en pragtfuld en i Nærheden af os, for det første var hun meget smuk af Naturen, og for ["for" overstreget] dertil var hun klædt aldeles overdaadigt paa, sort Fløjls Kjle ["Kjle" overstreget] Kjole ganske oversaaet med Diamanter. – De fine Italienerinder ere forfærdelig elegante, de gaa paa Gaden eller rettere køre i deres Ekvipager i de fineste lyse Silkedragter, hvad de har paa til Stads, kan jeg ikke begribe. 
+Jeg nævnede nok ogsaa Nolles Søster med Navn paa et Brevkort. – En [tilføjet: Morgen] Dag, da Lud og jeg netop var gaaet her ud af Døren for at gaa ind til Byen, kommer der en Droscke kørende, og jeg ser til min Forbavselse Lud sætte op i den med et Spring. Det var saa dem, en stor gemytlig [overstreget ord] svensk Arkitekt ved navn Salomon Sørensen og [indsat: hans] Kone Emma Nolle, der lignede denne sin Broder umaadelig meget. De var kørt herop for at spørge Konsulen om Luds Adresse! Et grinagtigt Sammentræf! Lud og jeg kom saa op i Droschen og vi travede rundt [overstreget ord] sammen hele Dagen, spiste Frokost hos ”Mellini”, gik i Baboli og paa Museer. Det var flinke unge Folk. - - - Det er desværre et kedeligt Vejr i denne Tid det regner hver eneste Dag. Men heldigvis har jeg et Motiv i Gang i et Drivhus nede i Baboli, saa jeg kan male alligevel. – Jeg har stiftet Bekendtskab med nogle Gartnere dernede, saa jeg har faaet Indpas i nogle Anlæg og Drivhuse, hvor Publikum ellers ikke kommer. – En Dag fik jeg Øje paa et deligt Motiv inde bag en lille Gitterdør, det var en lille Terrasse, smækfuld af Blaaregn. Jeg spurgte nogle Have mænd, om jeg ikke kunde komme derind og male; ”impossibile” det tilhørte Overgiardinieren og var ganske privat. Jeg opgav det imidlertid ikke men holdt Vagt ved Gitterdøren indtil Gartneren selv viste sig. Ham gik jeg paa og Resultatet af en ”Samtale” blev, at jeg gærne maatte komme ”venga, venga Signorina e s’accomodi.” Kom, kom og gør Dem det behageligt! – Det er en stor og kraftig Mand, venlig og elskværdig paa 40-50 Aar. Han viste mig ind i Anlæget, gav mig en Buket Blaaregn og stolt gik jeg hjem. – Men – næste Dag og næste Dag styrtede Regnen ned og da jeg endelig kom den tredje Dag var Blaaregnen aldeles forpjusket og umalelig. Det var mig en stor Skuffelse. Men saa opdagede jeg nogle [udstreget ord] dejlige Senerarier inde i et Drivhus og dem gik jeg paa. Jeg tror det gaar godt med dem, Gartnerne ere meget tilfredse, saa de maa jo ligne i alt Fald. – Foruden den gamle Gartner er der 4-5 andre, hans to Sønner, to grinagtige Lømler paa 16 -17 Aar, der løber og opvarter mig, vil hente Stole med Rygstød o.s.v. den ene, ”Pierre”, har faaet stor Interesse for Malerkunsten, har købt sig en Farvelade og gaar nu og maler nogle [ulæselige bogstaver –selige] Billeder, som jeg skal sige ham ”Fejlene” ved. Endvidere er der to Gartnerelever, begge mørke generte og altid i stor Travlhed, der styrter som Raketter gennem Drivhuset og skeler hen til mig. Endelig er der en Neveu af den gamle Gartner, en nydelig, pæn Mand paa c. 25-30 Aar. Han har et stille tiltalende Væsen og et intelligent Ansigt, hvilket ellers ikke er Italienernes Specialitet. Han har været syg en Uges Tid, i Gaar viste han sig for første Gang igen. Han sad i over tre timer ved Siden af mig – det blev Regn, saa han kunde ikke gaa - og tænk var det ikke morsomt, han syntes, jeg var gaaet saa umaadelig frem i italiensk i den Uge! Det gik saa flot i Gaar, vi talte om alt muligt, endogsaa om Religion. Jeg forstod alt, hvad han sagde og fortalte ham ogsaa en Del om Danmark. Han skar nogle dejlige Blomster af Urtepotterne bl.a. en pragtfuld rød Rose og et Vidunder af en gul Nellike, og bandt en yndig lille Buket til mig. Han gav mig ogsaa nogle sjældne Blade til at presse i en Bog. – Det er morsomt, jeg har faaet Indpas der, mine Sager staae i et Kontor, Og de have vist mig, hvor Nøglerne hænge, saa jeg kan selv lukke mig ind. – Nu maa jeg skrive noget om Pakken jeg maa endelig have den stribede Nederdel og det linnede Liv. Ikke Støvler, men de brune Sko, blaa Kjole, Fotografier. Skulde der ikke være hvidt gammelt Moll, at jeg selv kan sy mig et Liv af?? Fru R. har gode Mønstre, her bliver vist gebummerlig varmt. Har jeg ikke et Par Silkehalvhandsker? – Der maa være lige saa mange Breve, der kan i Pakken Vilde ogsaa gærne have min Blendramme der kan skilles i 4 Dele. Hvis noget af dette maa tages fra paa Gr. af Vægt, maa det være Rammen og endvidere kan det blaa Liv sprættes fra Nedderdelen og tages fra; Nedderdelen er lang nok alligevel. – Send mig Clemses og Brunes Fødselsdage, men husk det. – Jeg læser italiensk paa egen Haand. Nu skal Brevet hen i Kassen, ellers naas det ikke. Læser ikke igennem. Venter snart brev igen. Roserne??
+1000 Hilsner til alle – Alhed
+Dit Hoved??</t>
+  </si>
+  <si>
     <t>1895-03-13</t>
   </si>
   <si>
     <t>Piazza Donatello 10 Firenze</t>
-  </si>
-[...1 lines deleted...]
-    <t>Erikshaab</t>
   </si>
   <si>
     <t>Piazza Donatello 10
 Genua
 Monte Carlo, Monaco</t>
   </si>
   <si>
     <t>Herminia -
 Onklen -
 Zio -
 Vittoria Bacci
 Francis Beckett
 Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Bernhard Hirschsprung
 Emma Hirschsprung
 Christine  Mackie
 Laurits Ring
 Alfred Rottbøll
 Adelheyde Syberg
 Nicoline  von Sperling
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Munter er en hund på Warberg-familiens gård, Erikshåb.
@@ -628,182 +1101,680 @@
   <si>
     <t>Christine Swane er på vævekursus sammen med Julie Mohr. Marie Larsen er på vej hjem fra Sverige. Der er fanget en tyvebande af tyskere i Hverringeskoven. Vilhelmine Larsen håber, at Johannes snart får solgt nogle billeder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/pmpj</t>
   </si>
   <si>
     <t>Kjerteminde den 12 Juni
 Kjære Johannes
 Idag vasker vi dit Tøj imorgen kommer eller i Nat Maries med hjem saa skal hun straks stryge og vi sender det, at du ikke skal savne Tøjet og saa faar jeg ren Besked at sende dig om Pengene
 Jeg er rask og Christine er flink ved Væven Frøkenen roser hende og Julie
 Tirsdag Aften ere de færdige saa faar vi hende hjem igjen
 Fra Rasmus skal jeg hilse dig han var omme i Gaar for at gjøre Aftale med Adolph om Badetime; jeg spurgte om han ikke vilde skrive til dig om den store Bedrift at Gendarm Petersen paa Holmen har udført.
 2 Tydskere fangede han, og fik dem i Hullet her i Byen, den yngste bekjente straks; at de var flere, og havde dem en Hule oppe i Hverringeskoven; næste Nat var 7- 8 Mand paa Jagt deroppe vor Borgmester med, i Hulen som er ude i Spidsen af Mølleskær fandtes ligesaa meget Værktøj af Spader Hakker og Mejtøj som 3 Mand kunde bære 1 hel Pose Madvarer 3 – 4 Lommeuhre her fortælles at min Charlotte udgav sig for en tydsk Fange og den ene havde saa fortalt op for hende, nogle mener der er 6 i Tallet – 
 Jeg vilde ønske du havde seet Rasmus’s Ansigt da han fralagde sig al Evne til at skrive 
 Jeg forsikrer dem for Fru Larsen at mange Gange medens jeg var i Udlandet, har jeg tænkt Død og Pine sikke Stof du nu har til at skrive hjem; naar jeg saa ere kommen til Sæde med Papir og Pen, er det som blæst bort, kun en Side saa er jeg færdig.
 Marie skriver at Heden i Sverrig er saa stærk, især da hun rejste derover; hun havde en frygtelig Hovedpine om Aftenen, men sov den bort
 Her var Brev fra Vilhelm i dag og han fortalte mig om Varmegraden i Bakken
 Johannes dog, vær forsigtig du kan vist en anden Gang komme til at fortryde den Behandling du byder dig selv –
 I dag var her Brev igjen til dig, maa der dog sælges nogen af dine Billeder i Provinseren
 oh hvor jeg beder til nogen Indtægt for Dig du kjære Søn
 Hils dog Alle saa venlig fra mig
 Din trofaste Moder</t>
   </si>
   <si>
+    <t>1896-06-04</t>
+  </si>
+  <si>
+    <t>Peter Hansen</t>
+  </si>
+  <si>
+    <t>Marie Larsen</t>
+  </si>
+  <si>
+    <t>Faaborg</t>
+  </si>
+  <si>
+    <t>5600 Fåborg</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Johannes Larsen
+Marie Larsen
+Niels Nielsen</t>
+  </si>
+  <si>
+    <t>Maleren Peter Hansen sender fødselsdagskort til Marie Larsen, hvori han også beretter om sin kano, som han er meget glad for.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ypuK</t>
+  </si>
+  <si>
+    <t>Faaborg d. 4de Juni 96.
+Kære Marie.
+Om jeg end som sædvanlig kommer til sidst, mener jeg det ikke mindre ærligt, naar jeg herved ønsker Dig hjertelig til Lykke til Fødselsdagen i Morgen. Jeg er gaaet herud til Faaborg i Aften blandt andet for at se til min Kano, som har det fortræffeligt, men desværre slet ikke kan vælte mere, siden den har faaet 80 Pund Zink i Kølen, men til Gengæld er den bleven en Durchløber. Jeg finder ogsaa Akvarellerne her, hvorfor Du bedes takke Las til jeg selv gør det, forhaabentlig i Morgen, hvis ikke min Kano tager Tiden fra mig og jeg skal jo ogsaa stenografere og male, jeg føler mig snart som en anden Niels Nielsen, Køge, hvis Du kender ham.
+Hils hele Familien selv en venlig Hilsen
+Din Peter Hansen.</t>
+  </si>
+  <si>
+    <t>1896-08-09</t>
+  </si>
+  <si>
+    <t>Snøde</t>
+  </si>
+  <si>
+    <t>Höljeryd</t>
+  </si>
+  <si>
+    <t>Ejnar -
+Christian Caspersen
+Marie Larsen</t>
+  </si>
+  <si>
+    <t>Alhed Warberg er på Langeland hos sin onkel Max og familie. De cykler ture, bader og dovner. Alhed synes, at Larsens sidste brev var lidt kort. Hun savner ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/alYT</t>
+  </si>
+  <si>
+    <t>Kære Las!
+Endelig i Gaar fik jeg da [noget af papiret mangler] Livstegn fra Dem og i D[ag vil] jeg afsende et dito til Dem. Jeg var meget glad ved at høre, at De var kommen godt derop, og jeg haaber, der laa et Brev til Dem fra mig, da De kom til Höljeryd, jeg afsendte da et saadant til Dem forrige Mandag. Som jeg skrev til Dem, rejste jeg herover til Langeland og her er jeg nu. De er vel paa det [noget af papiret mangler] med, at det er den M[and som] har foræret sin Kone en Cycle som jeg besøger herovre. De kan tro jeg gaar og nyder Til[værel]sen herovre lige fra Mor[gen] til Aften, det passer mig [noget af papiret mangler]tet saadan rigtig at gaa [og dr]ive. Hver Formiddag cycler [noget af papiret mangler]artis med min Onkel, som [noget af papiret mangler] brillant med: og paa [disse] Ture faar vi noget aldeles [noget af papiret mangler]tet gammelt Øl. De kan [nok] tænke dem, hvor de lave glimrende Øl her paa Langeland, det er saa klart og stærkt som Vin, men ogsaa meget berusende. – Om Eftermiddagen cycle vi i Vandet. Hvor det er dejligt at bade! I Gaar var der høje Bølger, det er forfærdelig morsomt at svømme med Bølgerne og blive løftet et langt Stykke hen i Vandet. [noget af papiret mangler] er der desværre ingen [noget af papiret mangler] -, men saa er det til Gengæld det mest henrivende Vejr. Det er Søndag og Max (min Onkel) og jeg have været ude en Cycletur [noget af papiret mangler] paa en høj Bakke at se [noget af papiret mangler] Kapsejlads, og i Efterm[iddag] skulle vi ud til Lohals [til] en ”Fætter Einar”. – Hør Las, det var ellers et r[igtigt] Snyderbrev, jeg fik i G[aar], jeg lagde mig velbehagelig ude i Hængekøjen for rigtig at nyde det, og saa var jeg færdig med det paa mindre end en halv Minut! Men nu haaber jeg, der er et bedre et undervejs til mig. – Jeg har for Resten ikke mere at skrive nu, d.v.s. jeg synes hele Tiden, der er noget, jeg skal fortælle Dem, men naar jeg tænker mig om, for a[noget af papiret mangler] hvad det er, er det [noget af papiret mangler] end at jeg længes efter [Dem og] at jeg glæder mig, til jeg skal se Dem igen. Men jeg har en Følelse af, at jeg har skreven det saa [at] jeg ikke kan forsvare at [skriv]e det tiere. Saa nu [kom]mer Posten snart, saa [jeg maa] slutte. Hils Marie [mang]e Gange. Men flest [Hilsn]er til Dem selv fra 
+A.
+Snøde pr. Lohals
+Søndag d. 9ende August
+De har da lagt Mærke til, at jeg ikke mere skriver ”Hr. Maler” udenpaa Brevene?</t>
+  </si>
+  <si>
+    <t>1896-08-10</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Alhed Warberg er hos sin onkel Max på Langeland</t>
+  </si>
+  <si>
+    <t>Johannes Larsen misunder Alhed, at hun kan få øl på Langeland, for det kan han ikke i Småland.
+Peter Hansen har meldt sin ankomst til Höljeryd. Han kunne ikke låne Fritz Sybergs bøsse, men Larsen har taget med til ham. Peter Hansen skulle til gengæld have haft Akvavit med.
+Johannes Larsen har plukket lineaer og sender Alhed Warberg en.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/K2x3</t>
+  </si>
+  <si>
+    <t>[En presset linea indsat på venstresiden]
+Høljeryd 10 August 1896.
+Kæreste Alhed!
+Mange tak for Deres Brev, som laa her i Gaar da jeg kom hjem fra Jagt, jeg havde ingen Ting faaet og var meget tørstig og da jeg strax satte mig til at læse Brevet og læste om det gamle Øl paa Langeland kunde jeg ikke andet end misunde Dem det, Øl gives der nemlig ikke her paa Egnen i det mindste har jeg aldrig set det. Derimod kan vi nok komme i Vandet men ikke i Havet. Samtidig med deres Brev var der et fra Peter, hvori han fortæller at han kommer Fredag altsaa i Dag, hvad der [ordet indsat over linjen] er lidt for tidlig da vi ikke har naaet at fortælle ham at vi har taget baade Bøsse og Ammunition med til ham, han beklager sig nemlig i Brevet over at han ikke maa laane Baronens og hans egen er vist ikke færdig, desuden havde vi tænkt at han til Gengæld skulde have taget en Flaske Aquavit med, og alt det naar vi ikke at faa ham gjort begribeligt, da der om lidt skal Vogn til Stationen for at hente ham, med det samme benytter jeg Lejligheden og sender dette Brev af Sted. Jeg var ude i Formiddags paa Jagt og fik kun en Bekkasin, paa Vejen hjem plukkede jeg et Par Linea som blomstrede, det er ellers efter den Tid nu. Jeg sender Dem en hermed. Jeg maa lukke nu da Brevet ellers ikke kommer af sted. Mange Hilsner fra Deres hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1896-09-05</t>
+  </si>
+  <si>
+    <t>Holger Drachmann
+Albert Gottschalk
+Peter Hansen
+Jørgen Hermann Kruuse
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+- Petersen Vilhelm Larsens svigerfar
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Holger Drachmann fyldte 50 år 9. oktober 1896.</t>
+  </si>
+  <si>
+    <t>Alhed Warberg bør ikke ønske Johannes Larsen stille vejr, for i stille vejr tager det alt for lang tid at sejle hjem fra Halmstad.
+Han og vennerne har skudt 70 stk. vildt i det hele. Larsen har lavet skitser af skudte fugle. Han er blevet bedt om at lave vignetter til en bog i anledning af Drachmanns fødselsdag. De skal indsendes inden 9. september og uden at Larsen har set bogen!
+Gottschack og Johansens er rejst fra Kerteminde. 
+Konsul Kruuse samt Vilhelm Larsens svigerfar er kommet. Larsen rejser nok hjem onsdag eller torsdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GfHS</t>
+  </si>
+  <si>
+    <t>Höljeryd 5 September 1896
+Kæreste Alhed!
+De kan tro jeg blev glad i Mandags da jeg var i Landeryd med Klaks og der var Brev fra Dem. Jeg havde i flere Dage ventet Postens Ankomst med Længsel men var stadig bleven skuffet. Peter kørte jeg ned i Forgaars og fik saa Deres Brev til Marie med hjem. Vi var saa i Gaar reduceret til 3 Personer her, men i Aftes kom Fader kørende og Consul Kruuse som skulde have været med men vist var kommen for sent til Færgen venter vi i Dag. Jeg tænker at de bliver her en Uges Tid og saa følges vi med dem hjem, altsaa over Land.
+Hvis vi skulde have sejlet hjem, forekommer det mig temmelig ondskabsfuldt af Dem at ønske stille Vejr, jeg har Gud ske Lov kun en Gang været med til at sejle fra Kjerteminde til Halmstad i stille Vejr men da varede det ogsaa i 4-5 Dage netop paa Grund af det ”gode” Vejr. Vi har haft en Del Regnvejr heroppe men med godt Vejr i mellem saa vi kunde komme paa Jagt en Gang i melle de sidste Dage har det f.Ex. været Solskin om Formiddagen og Regn om Eftermiddagen, hidtil har vi faaet 70 Stk Vildt i det hele, naar jeg regner en Krage med som Peter har skudt og en Høg som jeg har skudt, deraf 54 Urhøns og Tjurer, Resten Ænder, Bekkasiner, Snepper og 1 Hare og en Skovdue. Jeg har tegnet og malet med Vandfarver en Del af de skudte Fugle i en Skitsebog, ellers har jeg ingen Ting faaet lavet. Peter har drevet det til at begynde paa en Aquarel men saa har han jo til Gengæld drevet det temmelig vidt i Stenografien, han bruger i Aar kun 14 Minutter til de samme som han i Fjor brugte 16 Minutter, men han skal jo ogsaa ind som Nr 1 af dem som gaar op. I Gaar fik jeg Brev fra en Mand som hed S.C. Nielsen, om at lave 5 Friser og 5 Vignetter til en Bog i Anledning af Drachmanns Fødselsdag, de skulde være indsendte inden den 9ende denne, hvilket Manden haabede ikke maatte afskrække mig fra at begynde paa dem. Friserne skulde symbolisere Sider hos Drachmann og Vignetterne slutte sig til Friserne, og de skulde indfatte Bidrag af unge danske Forfattere. Har De hørt noget lignende? Paa 4-5 Dage uden at have Anelse om hvordan Bogen ser ud eller hvad Forfatterne har skrevet eller ikke har skrevet endnu. Gottschalk rejste fra Kjerteminde forleden og Johansens Familie er rejst med Undtagelse af ham selv som bor hos os og den ældste Datter som ligger hos Christine. Nu ser jeg at jeg skal holde op denne Gang. Der er jo nu ikke ret længe til vi ses tænker jeg og glæder mig til det, men jeg naar vel at høre fra Dem en Gang endnu inden jeg rejser herfra. Mange Hilsner fra Deres hengivne
+Johannes Larsen.
+6 September.
+Nu laa Brevet her hele Dagen i Gaar medens jeg gik og gjorde mig Umage for at huske at faa det sendt med den Vogn, som skulde komme med Consul Kruuse, og sa glemte jeg det naturligvis alligevel, og i Dag kommer ingen Vogn da det er Søndag men i Morgen vil Consulen og Fader til Landeryd saa faar de det med. Sammen med Consulen kom Hr Petersen (”Klaks’ ”Svigerfader”). I Dag har vi faaet en dejlig stor Aal paa 3 Kg. som vi skal have til Middag i Morgen. Jeg ved ikke nøjagtig hvad Dag vi rejser, men antager at det bliver Onsdag eller Torsdag. Nu tror jeg at jeg vil holde op for i Aften saa kan jeg maaske lidt igjen i Morgen. God Nat.
+7 September. Mandag.
+Til Morgen er det godt Vejr, men foreløbigt temmelig vaadt af Dug, men jeg haaber at det tørrer saa meget at jeg kan komme paa Jagt efter Frokost og saa være lidt heldigere end i Gaar, for da skød jeg værre end jeg endnu har gjort, jeg vil ikke sige hvor meget, men Resultatet var en – 1 Høne! men heldigvis heldigvis har vi en Tjurhane som er nok til en Middag, liggende fra i Lørdags saa hvis jeg bare faar 2 Høns til i Dag kan vi vel klare os Onsdag over. Jeg skal hilse fra Marie og takke for Brevet, hun skriver en af Dagene. Paa Grund af Smøleriet med Afsendelsen af dette Brev kan jeg nu ikke fa Brev fra Dem før jeg kommer hjem. Mange Hilsner deres hengivne Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1897-07-13</t>
+  </si>
+  <si>
+    <t>Johannes Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1349</t>
+  </si>
+  <si>
+    <t>Brev 1:
+Johannes Larsen ønsker tillykke med fødselsdagen. Han maler på et aftenbillede fra klinten i Kerteminde, og det trækker derfor ud med turen til Sverige.
+Brev 2:
+Christine Swane/Uglen ønsker tillykke og håber, at det er rare mennesker, Vilhelm/Klaks Larsen er hos. Hun har plantet blomster i haven, skuffet gange, klippet hæk og vandet. Syberg har spurgt, om Christine vil komme til Svanninge og hjælpe i huset, og til gengæld vil hun kunne få sangundervisning af Hedevig/Mutter Lützhøft.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5uWD</t>
+  </si>
+  <si>
+    <t>Kjerteminde 13 Juli 1897.
+Kære Vilhelm!
+Herved sender jeg Dig min Lykønskning i Anledning af Din Fødselsdag, men da jeg jo ikke har nogle Ærinder Du kan udrette for mig for Øjeblikket kan Du jo nok forstaa at der ikke bliver noget længere Brev ud af det denne Gang. Vi har det alle godt og arbejder af og til med Høet. I Dag skal vi begynde at køre det ind. Jeg maler på et Billede oppe fra Klinten i denne Tid, det er et Aftenbillede saa jeg kan jo ikke arbejde ret længe paa det ad Gangen, derfor trækker det ud med Turen til Sverige jeg skulde helst have været færdig til at tage derover nu i Løbet af Ugen. Hvad Tid bliver Du færdig med at maale? Mange Hilsner og Lykønskninger
+Din hengivne
+Johannes Larsen.
+Kære Klaks!
+Hjertelig til Lykke paa Fødselsdagen, jeg haaber for Dig at Du nu ser lidt lysere paa Dit Arbejde, saa at Du maa faa en rigtig dejlig Dag i Morgen. – Det er da storartet for Dig at det er rare Mennesker Du er hos. Det er dog en forfærdelig Tørke vi har i denne Tid, vi har plantet nogle Blomster nede i Haven, men jeg maatte først bære en Snes Spande Vand ned paa Bedene for at faa Jorden blødt op saa at Blomsterne kan gro. – Nu til Morgen har jeg skuffet Gangene og klippet Hækken oppe ved Højen og Blomsterne staar storartet, saa naar jeg nu passer at vande dem hver Aften saa bliver der nok kønt dernede. Har Du hørt at Sybergs gerne vilde have mig ned til Svanninge og hjælpe Anna, mens de har Fremmede, saa kunde jeg til Gengæld lære at synge hos Mutter som skal besøge Dem i Sommer. Kunde det ikke være forfærdeligt morsomt? - Jeg har for nogle Dage Siden skrevet ned til Anna, at jeg nok vilde derned, men endnu ikke faaet Svar, men jeg haaber det kommer en af Dagene. Hvordan passer Bukserne Dig? Nu vil jeg slutte med mange kærlige Hilsner fra din hengivne
+Ugle</t>
+  </si>
+  <si>
+    <t>1897-09-07</t>
+  </si>
+  <si>
+    <t>- Andersson
+Johan Elmqvist
+Johanne Giersing
+Adolph Larsen
+Karl Schou
+Marie Schou
+- Strömdal
+Anders -, Sverige
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Christine og hvem Maries mand er. Heller ikke Gryllesen.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været hos Österberg med 1000 kr. til arbejdsløn. Elmqvist var forbavset over, at Alhed havde så mange ringe på.
+Anders fortalte en masse om, hvor elendigt Christine (ikke Swane) passede huset.
+Efter middagen gik Larsen på jagt i regnvejr. Adolph Larsen (Agraren) og Fritz Syberg (Baronen) var på jagt dagen før, og Syberg forstuvede foden, så i dag er han hjemme og passer Johanne (Besse). Derefter følger en lang beretning om en mislykket jagttur. Larsen og hans bror plukkede dog nogle rørhatte. 
+De folk, der var på tur til markedet, købte småting med hjem, og Johannes Larsen vil sende Alhed noget. Maries mand købte en ged.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VJ8S</t>
+  </si>
+  <si>
+    <t>Höljeryd 7 Septbr (Långaryds Marknad.) 1897.
+Min egen Kæreste!
+Saavidt jeg husker lovede jeg i Gaar at skrive naar jeg kom hjem, men da det jo er Markedsdag i Dag er det umuligt at faa Brev af Sted til Landeryd og jeg opsatte derfor Skriveriet til i Eftermiddag. Det varede noget inden vi kom fra Stationen i Gaar, Anders havde nogle Ærinder at besørge først, jeg var inde hos Elmquist og blev tratteret med en Bayer og 1 Cigar og tog til Gengæld 1000 Kr. med til Østerberg til Arbejdsløn. Elmquist var forbavset over den Masse Ringe Du havde paa, en 3-4 Stykker, mente han, jeg antager det var Slangeringen han havde faaet Øje paa, men han mente Du maatte være for ung til at være Enke, her faar de nok en Ring hver Gang de bliver forlovet og en hver Gang de bliver gift, og beholder dem, saa de jo efterhaanden kan faa en hel Samling, han mente for Resten at Du ikke kunde være mere end aderton – nitton År, og paastod at Folket sagde Du var min Fästemø. Vi kom sen af Sted og havde med som Passager en søn af Carl Andersson, Carlsro, da [vi] kom til Nyby slap vi ham og saa kan du tro at Anders begyndte at fortælle mig hvad Christine var for en, og hvor usselt hun passede Huset og Kreaturerne, og hvordan hun drak sig fuld sammen med Mo[ulæseligt], skønt Munden gik livligt paa ham kunde han dog blive ved med det til vi naaede omtrent hjem. Da vi havde spist til Middag gik jeg paa Jagt og fik en Hønekylling, hvad vi jo manglede i at have nok til en Middag. Det regnede for Resten af og til hele Eftermiddagen og det var egentlig ækelt at gaa i Skoven, jeg er snart ked af at gaa paa Jagt i alt det vaade og saa kan Hunden jo ingen Ting finde og Vildtet holder ikke. Agraren og Baronen var ogsaa ude i Gaar Eftermiddags, og de kom hjem med det Resultat at Baronen havde forstuvet sin ene Fod ved at krybe over et Hegn, og nu gaar han omkring ved den tykke Stok. I Formiddags gik Agraren og jeg paa Jagt, Baronen blev hjemme og passede Besse og Resten kørte paa Markedet. Det var ellers en temmelig uheldig Jagttur vi havde, saa snart vi var kommen derhen hvor vi hentede Myrerne fløj der 2 Tjurhøner op og vi skød paa hver sin uden at træffe nogen af dem, lidt efter fløj de ud af et Par Træer, og jeg kastede et Skud efter den ene igen bus, vi gik saa igennem Ekhult og Båxhult der traf vi en Høne som vi ikke fik Skud til og ude i Bækken der løber fra Horshult Søen ud i Aaen lettede der et halvt hundrede Ænder, men for langt ude, dem gik vi efter og der hvor Bækken løber ud i Aaen fik jeg Øje paa nogle af dem, der laa saadan at jeg kunde krybe til dem bag nogle Buske, hvad jeg ogsaa gjorde, men skønt jeg var saa beskeden kun at holde paa den nærmeste, som laa alene, jeg gjorde det for at være sikker paa dog at faa noget for mit Skud, opnaaede jeg kun at den efter Agrarens Beretning blev et godt stykke efter de andre, men de fløj om bag en Skov paa den anden Side Bækken saa vi kunde ikke gaa efter dem. Lidt efter jagede Tjalje en gammel Urhane ud i noget Krat, jeg saa kun et Glimt af ham mellem Træerne, men fyrede dog en Patron paa ham, til ingen Nytte naturligvis. Det regnede af og til som sædvanlig og jeg blev mere og mere led ved at gaa, men vi gik dog ned over Broen og om i Kongsveka, hvor vi tossede dygtigt rundt og saa nogle Høns uden at faa Skud indtil der pludselig lettede en stor Flok mest voxne Hanekyllinger, et lille Stykke fra mig, de satte sig imidlertid strax igen og vi gik saa hen til dem, jeg fik Øje paa en der gik paa Jorden, men den forsvandt strax, saa opdagede Agraren en og spurgte om han skulde skyde, jeg sagde ja og han skød, saa kom hele Flokken op og jeg skød Bus paa en der fløj ud til Siden, 2 Patroner spildt igen, noget efter stod Tjalfe for en Hanekylling, den kom ud til Agraren, bus, i alt 8 Patroner ingen Høns. Vi traf saa flere af Flokken og nogle Tjurer uden at faa Skud mere og gik saa hen og samlede Tasken fuld af Rørhatte, udmærkede Rørhatte, bedre end sidst, alle sammen saadan [tegning] eller saadan [tegning] omtrent halvt af hver i Størrelse. De andre var kommen fra Markedet og havde spist Frokost da vi kom hjem, Maaltiderne er nemlig lagt om i Anledning af Markedsturen og vi skal først spise en Gang i Aften, jeg mener Middagsmad. Frokost har jeg spist. Vi skal have Suppe med Rødder og Rørhatte, jeg har skrællet de halve faaet Lov til at de maa komme i Suppen, Urhøns, stegte, og Krøsengrød med en Mængde tyk Fløde som der ikke skal Mælk i. For Øjeblikket skinner Solen og Agraren og Baronen staar ude ved Havelaagen og morer sig med at se paa de mere eller mindre fulde Maarkedsfolk der stadig ruller forbi. Dem som var paa Markedet herfra havde en Del Sukkergodt med hjem. Agraren fik et lille Glaskrus [tegning] med noget Syltetøj i jeg fik 2 flade Tallerkner med Sukkergodt inden i og Billeder og Vers udenpaa, og den ene er til Dig, Du skal faa den nu hvis den kan være i Brevet ellers maa Du have Taalmodighed til Du faar mig at se. Nu tror jeg at jeg vil holde Pause til vi har spist saa skal jeg fortælle Dig om en Konvolut Marie fik af Schou og om hvad der staar paa den det kan jeg nemlig ikke huske. – Jeg har været inde og set at der er Pærer i Tyttebærgrøden. – Efter Middag. Paa Maries Konvolut staar der: ”Til den snällaste Flickan på hela Marknaden” og neden under ”jag älskar dig glöm ej mig”. Jeg sender her med din Pakke som er en hel Del mindre min og ikke saa pragtfuld men meget kønnere. Naar jeg nu har tilføjet at Middagen forløb udmærket, naar undtaget at Gryllesen [?] hele Tiden blev plaget af en ”slim Loppe” tror jeg at jeg har givet Dig en temmelig udførlig Beretning om hvordan det er gaaet til her siden i Gaar Middags, nej det er sandt her har gaaet en Gedebuk omkring, det var den vi mødte henne ved Strømdals da vi kørte til Landeryd, Maries Mand havde købt den for 10 Kr. den er temmelig skikkelig naar man giver den Brød, men naar der ikke er mere stanger den. Nu vil jeg hilse Dig fra alle her og naar jeg er færdig med Brevet vil jeg gaa ind i Spisestuen og spørge om det ikke er rigtigt at jeg har gjort det. Jeg længes meget efter Dig og efter at høre hvordan Du er kommen hjem og hvor meget Du saa vejede. Det er bleven et meget langt Brev og det er vist fuldt af Sludder, men jeg haaber at Du kommer igennem uden at kede Dig altformeget. En hel Mængde allerkærligste Hilsner fra Din egen Kæreste, er jeg ikke det?
+Din hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1898-03-02</t>
+  </si>
+  <si>
+    <t>Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Niels Chr.  Jantzen
+Jeppe Andreas Larsen
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>"Paa Skolen": Johannes Larsen underviser (stadig) i tegning på teknisk Skole i Kerteminde.
+Det er uvist, hvilket billede der skal have en forgyldt ramme.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været hos maler Jantsen for at få rammen forgyldt. På hjemturen blev hans hund, Tjalfe, angrebet af apotekerens store hund, men den kom ikke noget alvorligt til.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DYjN</t>
+  </si>
+  <si>
+    <t>Kjerteminde 2 Marts 1898.
+Min egen Kæreste!
+Tak for Brevet i Dag. Det [noget af papiret mangler] nydeligt Vejr i dag, i Formiddags var det næste for godt, jeg maatte holde op med at male [noget af papiret mangler] Solen skinnede mig lige ind i Øjnene, men saa kom jeg til Gengæld saa meget længere i eftermiddag. I Gaar Aftes fik jeg mig en god Spaseretur, jeg gik nemlig ud for at tage mod Fader som var i Odense, og mødte ham først ved Munkebo Kl 7 saa jeg kunde lige naa at faa spist inden jeg skulde ned paa Skolen. I Dag har jeg været nede med Rammen hos Maler Jantsen at faa den forgyldt da jeg jo ikke har videre god Tid til at gøre det selv og desuden tør jeg heller ikke rigtig give mig i Lav med en saa stor [noget af papiret mangler] Gang jeg prøver paa [noget af papiret mangler] Da jeg gik hjem mødte [noget af papiret mangler] Apothekerens store Hund [noget af papiret mangler] Tjalfe naturligvis skulde gøre sig vigtig over for, og inden jeg vidste et Ord af det havde den væltet Tjalfe rundt og gabede over hans Hoved, saa jeg troede den vilde gøre det helt af med ham. Jeg fik saa fat i Halsbaandet paa den og en fra Apotheket trak Tjalfe væk, han hylede i vilden Sky men jeg kunde ikke opdage nogle Huller paa ham, saa [noget af papiret mangler] jeg at der var et lille [noget af papiret mangler] paa hver Side af Hovedet mellem Øjet og Øret. Det saa ellers nydeligt ud, jeg har aldrig set en Hund gøre det saa hurtigt og flot af med en anden, det g[noget af papiret mangler] en Haandevending, lig[noget af papiret mangler] de stod over for hinanden rejste de sig paa Bag[noget af papiret mangler] og tog fat og i samme [noget af papiret mangler] laa Tjalfe med alle fire Ben i Vejret og Hovedet begravet i Munden paa den store, og den er dog vist kun lidt over et Aar. Tjalfe var en Del flov og slukøret oven paa, men nu tror jeg han er kommen nogenlunde i Ligevægt igen. Du skulde bare have set det, det saa nydeligt ud. Naa nu skal jeg ned at male, saa [noget af papiret mangler] bliver ikke mere denne [noget af papiret mangler] Vil Du hilse Din Fader og ønske ham god Bedring, hils ogsaa alle de andre, men de allerfleste og kærligste Hilsner til Dig selv
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>1898-05-15</t>
   </si>
   <si>
     <t>Christian Eckardt
 Sophie Eckardt
 Jeppe Andreas Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Theodor Oppermann
 - Top</t>
   </si>
   <si>
     <t>Hedevig (Mutter) Lützhøft var sanger og musiker.</t>
   </si>
   <si>
     <t>Fritz Syberg (Baronen) og Johannes Larsen har været på banegården for at tage imod Larsens forældre, men de fandt dem ikke. Derefter var de på Den Frie Udstilling, og Klaks og Johannes Larsen gik til Charlottenborg. Nicolaus Lützhøft skulle synge på Sommerlyst om aftenen. 
 Johannes Larsen keder sig og har lyst til at tage hjem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/EnWD</t>
   </si>
   <si>
     <t>Kjøbenhavn 15 Maj 1898.
 Min egen Kæreste!
 Baronen og jeg var saa ude paa Banegaarden i Morges for at tage mod Fader og Moder, som jeg jo har fortalt Dig skulle rejse til Sverige, men vi saa ikke noget til dem, saa hvis det var det rigtige Tog vi var ude ved, maa de vel ikke være komne af Sted endnu derfra var vi inde paa den fri Udstilling og saa henne i Cirkuskafeen hvor vi drak hver 2 Bajere, mens vi ventede paa at det skulde blive den Tid, Toget skulde gaa til Helsingør for at se om de [noget af papiret mangler] vel ikke skulde være der, [noget af papiret mangler] Kl. blev over Tiden inden vi blev færdige med Øllet [noget af papiret mangler] gik vi herud til Lützhøfft og spiste Frokost og var saa paa Charlottenborg med Klaks. Han og jeg gik derefter ud til Eckardts, og vi var med dem en Tur ude omkring Frihavnen, saa naaede jeg da endelig derud. Kl. 9 gik vi derfra og Klaks tog med en Sporvogn og jeg gik herhen, men kunde ikke komme ind og gik saa ud til Sommerlyst hvor Lützhøfft synger i Aften, men da jeg ikke kunde bekvemme mig til at gaa ind og sidde alene mellem alle de Menne[sker gik] jeg her tilbage igen og [noget af papiret mangler] at Porten var aaben, men her var stadig ingen hjemme, saa jeg fik den geniale Ide at ringe paa neden under og bede Frk. Top om at lukke mig ind og nu sidder jeg her og skriver til Dig. Jeg har kedet mig nederdrægtigt i Dag og jeg tror nok jeg fik Spleen hvis jeg skulde gaa saadan ret længe egentlig havde jeg mest Lyst til at lade baade Generalforsamling og Hundeudstilling være hvad det er og saa stikke hjem i Morgen, men jeg skulde [noget af papiret mangler] ud til Oppermann [noget af papiret mangler] i zoologisk Have en Gang først. Her er ikke [noget af papiret mangler] saa morsomt som naar Du er her inde. Jeg vil ønske at jeg maa faa Brev fra Dig i Morgen. Mange allerkærligste Hilsner fra Din hengivne Johannes Larsen.
 Kan Du hilse dem alle sammen fra mig.</t>
   </si>
   <si>
+    <t>1898-12-07</t>
+  </si>
+  <si>
+    <t>Fritz -
+Baccino Bacci
+Vittoria Bacci
+Berta Brandstrup
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen er på bryllupsrejse i Italien.
+Hvem den omtalte Asta var kan ikke afgøres. Larsen-familien kendte mange, der hed sådan. 
+Fru B. er ligeledes ukendt. Eftersom Alhed på bryllupsrejsen kaldte Vittoria Bacci ved fornavn, er det ikke hende, der refereres til.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2131</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen vil rejse fra Firenze 14. december og gøre et par dages ophold i Ravenna.
+Efter et kort ophold i Kerteminde vil de komme og holde jul hos Alheds forældre. 
+De har været på en tur til Fiesole. Nu spiser de hver aften hos Vittoria Bacci, for de blev trætte af restaurantmad, og hun tilbød, at de kunne spise hos hende mod betaling.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/555E</t>
+  </si>
+  <si>
+    <t>[Skrevet i venstre margen side 1, lodret:] Jeg er rask.
+[I brevet herunder:]
+Kæreste Mor!
+Tak for Dit Brev i Gaar! Det var meget overvældende med Asta, jeg havde ikke mindste Anelse derom. Det vilde være forfærdelig morsomt at træffe hende hernede. - Nu slaar ellers Afskedstimen snart med det kære Firenze. Vi have bestemt at rejse herfra paa Onsdag Morgen ["Morgen" indsat over linjen] d. 14de (vor 1/2 Aars Bryllupsdag.) Hvad Breve angaar, saa maa det sidste afsendes til os Lørdag, samme Dag, Du faar dette. Hvis jeg ingen faar her, (og det er vel tvivlsomt) saa venter jeg et i Ravenna (poste restante). Vi bliver i Ravenna Onsdag og Torsdag. - Jo Tak, vi have tænkt os at være paa Erikshaab i Julen, eller i alt Fald noget af den. Jeg havde givet Las Frihed til at være i Kerteminde, hvis han helst vilde, men nu er han alligevel kommen i Tanker om, at han helst vil med til Erikshaab. Det er jeg naturligvis forfærdelig glad ved og har til Gengæld foreslaaet, at vi rejser om ad Kerteminde og siger Goddag til dem fra den ene Dag til den anden, saa det er mulig, at vi først kommer til Erikshaab Juleaften. Jeg glæder mig forfærdelig til en hyggelig Jul sammen [med] Eder alle, Tanken om den, tager en hel Del af Smerten ved at rejse herfra. - Vejret er henrivende, vi var i Gaar en Udflugt til Fiesole, spadserede derop og kørte i elektrisk Sporvogn ned. - Om Aftenen var vi hos Vittoria, vi spise der hver Aften nu; vi talte en Dag om, at vi snart var kede af Restaurationsmad, saa sagde hun, om vi ikke vilde spise hos hende om Aftenen og betale det samme som paa Restaurationerne. Det gør vi nu til stor Glæde for alle Parter. I Aftes var vi i Cirkus med Baccino. I Eftermiddag har vi været en Køretur i det dejlige Vejr, det er anden Gang, vi flotte os med det. - Jeg har ikke Tid at skrive stort mere, da det er bleven lidt sent, og vi skulde være præcis 7 ude hos V. - Jeg haaber ikke, der er nogen Spørgsmaal i Dit Brev, jeg kan ingen huske. - Bertas Brev har jeg ikke faaet. - Fru B. skal jeg hilse mange Gange fra, ligesaa Vittoria 1000 Hilsner til alle fra Las og Din 
+Alhed.
+Hils gamle Ma' Fritz mange Gange, hvis hun levder endnu.
+7-12-98-</t>
+  </si>
+  <si>
+    <t>1899-04-07</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Frederik Brandstrup
+Mary Brandstrup
+- Dahl, kemiker
+Leonard Holmstrøm
+Alhed Larsen
+Johannes Larsen
+Charles Pear
+Dudley Pray
+Clarence Sawyer
+Harris Sawyer
+Helen Sawyer
+Joseph Sawyer, Harris' far
+- Sawyer, Harris' mor
+William Henry Schofield
+Hempel Syberg
+- Tiffany
+Tizian Vecellio
+Emil Vett
+Albrecht  Warberg
+Andreas Warberg
+Astrid Warberg-Goldschmidt
+Theodor Wessel</t>
+  </si>
+  <si>
+    <t>Sølvbestik, hvor bogstavet 'W' indgår, er primært forbundet med den danske sølvvarefabrik W&amp;amp;S Sørensen (W. &amp;amp; S. Sørensen), som var beliggende i Horsens (Wikipedia marts 2026). 
+Dubra: Fin, udmærket (af russisk dobra; Ordnet.dk). 
+BISSEN-serien er danskdesignede og -producerede lamper, der alle er håndlavet efter gamle, klassiske håndværkstraditioner (Internettet marts 2026). 
+Harrs Sawyers mors navn kendes ikke. Følgende personr er ukendte: Mr. Robinson, Miss Morison, Mc Dowell, Clarence Buck, de to Miss Andrews og deres bror samt far. Der findes i 2026 et laboratorium i Danmark ejet/ledet af en Jürgensen, men det vides ikke, om det er dette, som Ellen Sawyer nævnte i brevet i 1899. 
+Wales-hat: I dag er hatte af denne stil forbundet med puritanerne og pilgrimmene til Amerika på grund af deres enkle design. 
+I modeverdenen omkring år 1900 refererer "indianerhatte" ofte til de ekstremt prangende og store hatte, som var højeste mode i den edwardianske periode (ca. 1890–1910). Selvom navnet i dag lyder misvisende, blev det brugt, fordi hattene lånte voldsomme mængder af ægte fjer og teksturer, der for datidens europæere ledte tankerne hen på det eksotiske eller "vilde". (Internettet marts 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1569</t>
+  </si>
+  <si>
+    <t>Man har udbragt Alhed/Be Larsens skål i anledning af hendes fødselsdag.
+Udover penge har Ellen og Harris Sawyer fået en mængde sølvtøj, glas og porcelænsgenstande i bryllupsgave. Harris havde i forvejen noget. 
+De to har holdt et selskab med gode venner på besøg. En af dem er pianist, og hun spillede dejligt. Harris havde fyldt kalkunen med kastanjer og svampe, og svigermoderen stegte den. Man fik også hummer, og en stuepige var hyret til at servere. Når Ellen og Harris får deres eget hjem, vil de holde flere selskaber. De har købt diverse møbler.
+Harris' mor er 52 år, men hun ser gammel ud, for en blodstyrtning og hendes bekymring for Harris, som har et dårligt helbred, har aldret hende. Dog er hun meget klog, læser en masse, har i en moden alder taget eksamener og deltager i foreningsarbejde. 
+Mr. Tiffany, Harris' chef, har ønsket, at Harris tog på forretningsrejse, men det vil Harris ikke uden Ellen. Hvis Harris var stærkere, kunne han tjene mere, og han og Ellen kunne flytte til København. De har formodentlig ikke råd til at komme til Danmark denne sommer. 
+Harris' assistent, Hr. Dahl er pianist, fungerer som organist i en norsk kirke og har klaverelever. Han er en dygtig kemiker, norsk, vegetar og bomstærk. Ellen vil invitere ham på middag. En anden assistent, Dudley Pray, var ubrugelig, men Harris har foreslået ham at tage til København for at dygtiggøre sig, og det har han nemt råd til. 
+Ellen beder sin mor sende viskestykker mm.
+Harris' mor hundser med sin mand, som forguder hende. Harris' far er tømrermester, men forretningen går dårligt. Han er dannet og elegant, morsom og opmærksom. Hans hovedinteresse er haven samt et regiment, hvori han er commander.
+Helen Sawyer arbejder på kontor og tjener kun lidt. Hun blander sig i, hvilen har Ellen går med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oTUG</t>
+  </si>
+  <si>
+    <t>Boston d. 7de April.
+Kæreste Mor!
+Jeg er meget forbavset over, at mine Breve ikke ere udførlige, (- jeg synes, at jeg er bleven til en sand Skrivemaskine) – men det kommer måske af at jeg har skreven så mange Breve rundt omkring til [”til” indsat over linjen] siden jeg kom her over, og jeg glemmer så efterhånden, hvad jeg har skreven om til hvem. 
+Idag er det nok Be’s Fødselsdag og jeg har sendt hende mangen en Tanke, - gid det nye Aar må begynde godt og ende ["ende" overstreget] fortsættes godt. – 
+Iaftes Klk 8 hvor ["hvor" overstreget] over Middag, blev hendes Skål udbragt af Dr. Schofield og drukket med stort Bifald, idet som han sagde: ”i dette Øjeblik er det i Morgen i Danmark”. 
+Det kan vel nok være at [”at” indsat over linjen] vi får solide Brudegaver hjemme fra, - 320 Kr. i Anmarsh på et Brædt. – Men vi ere Gudskelov Mand for at formøble dem. Vi sætter dem alle i Bordting, - Eastman har lagt dem alle ud og føler sig lidt slunken for rede Penge lige for Tiden. 
+Vi ejer nu 10 tunge gedigne Sølvgafler, do Suppeskeer, do mindre Gafler, do store Theskeer, do Kaffeskeer. Dessertskeer har vi ingen Brug for, da Deserten næsten altid er Is, som spises med Theskeerne. Der er Navn på det alt sammen et sammenfletter W og S sammenflettet og indsat over linjen og det er ganske ualmindelig smukt. Tegning.
+Endvidere en Fiskegaffel, (en stor Gaffel – af en egen Facon i samme Mønster – en stor Gaffel til at tage Steg med. – Samt: 12 slebne Vinglas [Tegning] alle er henrivende. Fint Glas, rent Glas med den herligste Klang. Foreløbig vil vi ikke have flere, - tænk, de har i Reglen slet ikke Vin til Middage og finder at vi ekstravagerer ved at have Sherry! 12 Fingerskåler, el. hvad de kaldes af det samme henrivende, fine Glas, aldeles glat kun med en Stjærne i Bunden. En slebet Karaffel, 6 små Kaffekopper af københavnsk Porcelain. – Vi havde ledt flere Butikker igennem for at finde nogle pæne små Kaffekopper, men uden Held, - de har en rædselfuld Smag med mange Ting, - indtil vi endelig i en afsides Krog i en Vett &amp;amp; Wessel lignende Butik fandt disse. V ["V" overstreget] East udstødte et Glædesskrig, - han er helt tosset efter det. Vi kan få et helt Sæt der, og vi vil have det i vores eget Hus, - vi vil købe det lidt efter lidt, det koster 72 Dollars til 12. 
+Når Eastman kommer hjem skal vi nærmere udarbejde en Liste over alt det og bestemme hvem vi har fået det fra inden vi skriver og takker Onkel Syberg. – 
+Jeg ved ikke hvem af os der er mest stolt af alle vore pæne, fine Ting, og Eastman er en hel Las efter den Slags, - vi går mange Gange om Dagen hen og kigger ned i vores Sølvskuffe og åbner vovs ["vovs" overstreget] vores Glasmontre (?) og får vores Glas til at klinge, og beser det hele. Han havde i Forvejen 12 slebne Punchglas Tegning, som vi kommer Desertisen i. Vi bl ["bl" overstreget] bruger dem også til Lemonade, som Aftenfremmede for det meste trakteres med. Den øses op af en Punchbowl som E. også havde. Han havde også 6 Par små fine Kopper med et Mønster som stærkt ligner kb ["kb" overstreget] københavnsk Porcelain. – Vi har fået 6 Deserttallerkener af fint, fransk Porcelain, - de ere næsten gennemsigtige, - fra en Husven, en ung Mand, som menes at komme her for Helens Skyld. – En lille Sukkerskål og Flødekande af tungt Krystal, bedårende, - det ser ud til at have været en kostbar Historie – Ven af Huset.
+En lille Krystalkonfektskål, en lille Krystalkande med Sølvlåg, som de brugte til at have en Slags Sirup i, som kommer af en vis Slags Træ om Foråret. Jeg har endnu ikke set det. - En Kiksspand, vel ment, men rædselsfuld. Syltetøjske, Sardingaffel, - en lille rund Visitkortskål af Sølv, nydelig. En hvid Løve, ikke særlig interessant. Schofield gav os et Billede, som han har haft med fra Milano: En Dronning Louise som går ned af en Trappe. Det er kønt og hænger i Dagligstuen. Disse Presenter ere alle fra fjærnerestående Venner, Familjer af de nærmere Venner bliver ved at spørge, hvad vi ønsker men lader det blive derved. 
+Selskabet i Aftes var særdeles vellykket. Gæsterne var Schofield, Mr. Pear (ham med Tallerkenerne), Mr. Robinson, Student sammen med Harry og Schofield, - Dr. i et el. andet, fin og tiltalende. Miss Morinson, Pianistinde, Elev af Mc.Dowell. Hun er sød, naturlig, stilfærdig, - sjældne Dyder her. Hun spillede en Del for os, - dejlig Musik. 2 Miss Andrews med Broder, hvis Fader Dr. Andrews for nylig i en Marskandiserbutik for et Par Dollars købte et stort Maleri af Titians Broder – De ere Veninder fra gammel Tid af Harris, - men han siger man skal have dem i Enerum for at få noget rigtigt ud af dem, - i Selskab ere de lidt støjende, lidt for agerende. Den ene sang henrivende. – Harris, Helen og jeg var Resten, 10 i alt. – Alle i stiveste Puds, og det er ikke lidt her i Amerika. Jeg var i Silke, sad for den ene Bordende og havde Schofield til Bords. – Jeg vilde give en Del for at du kunde have set Bordet: alt det nye Sølv, som skinnede som Solen, hele Bordet pyntet med Nelliker i alle Farver og Bregner og ellers kun små Dele med Konfekt, samt en lille Del med Oliven og èn med Radiser, en lille Del med Smør ved hver Kouvert, som de nød af under hele Måltidet. Maden var dubra. Eastman havde selv lavet Kalkunindmaden efter en Kogebog, - der der ["der" overstreget] var Kastanjer, Champignon i den [”i den” indsat over linjen] o.s.v. Kalkunen selv stegte Svigermoder, det ["det" overstreget], Hummerretten lavede Eastman også ¼ Time før de kom – det var rafineret Hachis af Hummere, Trøfler, Majonese. Det var i det hele så gennemrafineret. Vi havde en lejet Stuepige, som opvartede udmærket. – East talte for Schofield, denne for mig. Det var meget muntert og hyggeligt. Du kan tro, det var kosteligt at være Værtinde og ”Midtpunkt” og sørge for at få talt med dem alle. – Desværre er East idag dødtræt. Han tog hele Vært og Værtindeansvaret på sig, - købte alt ind dirigerede alt og han kan ikke tåle så meget.
+Det er meget ualmindeligt med Middage her – altid disse kedsommelige ”at home” el. Aftenbesøg med Hat på og uden Traktement. Vi vil imidlertid indføre små rafinerede Middage som denne, hvor vi inviterer dem, vi virkelig bryder os om og morer os. Men rigtig morsomt bliver det ikke før vi har vort eget Hus. Til den Tid når jeg er mere kendt med alting, kan jeg tage mere af Besværet på mig, så det ikke bliver så trættende for East. – Svigermoder var forfærdelig betaget af det hele, og udtrykte ud i en Køre sin Forfærdelse over Besværet og sin Angst over at H. ikke skulde kunde tåle det. Det gjorde ham naturligvis ikke mindre nervøs. – Det er dog en vældig flot Present fra Onkel Syberg, - og de 20 Kr., som Far havde holdt hen gør sig jo også. – 320 Kr. er en stor Sum. – 
+Lørdag.
+East. mener at alle Presentpenge skal gå i Ting, som ikke kan forgå og slås i Stykker og han betaler derfor alle Glasvarerne selv. – Sølvet selv kostede 64 Dollars, de to Gafler 6 Dollars, og vi har derfor 10 Dollars at købe konstante Ting for endnu. Jeg har megen Lyst til en smuk Stålampe, - men jeg er bange for at det ikke lader sig gøre at opdrive en sådan, - alt hvad jeg har set af Lamper i Vinduer og Butikker har været rædselsfuldt. Jeg bliver helt melankolsk, når jeg tænker på Bissenlampen. – Foreløbig lader vi det stå hen. 
+Vi har også købt flere Møbler, jeg kan med en rolig Samvittighed sige ”vi” fordi jeg satte Resten af min Formue, som jeg havde med, 20 Dollars i det. – Vi har købt 2 Mahogni Stole til – Dagligstuen, med Indlægning af lyst Træ i Ryggen. [Tegning] Det er sand Fornøjelse, så smukke Møbler man kan få her. – Samt en magelig Egetræs Lænestol, som stakkels East. synker ned i, når han kommer træt hjem fra Byen. Samt et stort solidt Egetræs Skrivebord el. Pult. Der er 37 Skuffer i det, sådan noget lignende som denne Tegning. [Tegning]. Der er ikke Poesi skabt i det, men det er en sand Fornøjelse at se East., som han gasser sig over at han nu har et Sted hvor han kan gemme sine 1000 Papirer, Kontrakter, Patenter o.s.v. i en Uendelighed. 
+Ja, jeg skulde jo beskrive Familjen, men det er grumme vanskeligt Svigermoder er den jeg ser mest til og den jeg kan bedst med. Hun er melankolsk, nervøs, sygelig, lider meget af gigt og ser gammel ud. Hun er 52. Hun siger selv at Bekymring for Harry har nedbrudt hende. Siden han for 9 Aar siden havde en Blodstyrtning, har hun ikke været sig selv. Men hun siger at det har lettet siden jeg kom, - hun har afleveret ham til mig og føler mindre Ansvar. Jeg passer ham helt, når han er forkølet, laver alt hvad han spiser, passer hans Tøj o.s.v. Der er meget Pasning med ham for han er rædselsfuld doven til alle Småting, og jeg er bange for, at jeg forkæler ham slemt. -
+Samtidig med at Svigermoder er el. føler sig gammel besidder hun en mærkværdig Ungdommelighed i andre Retninger, - hun leger med en sand Lidenskab med Katten, kan sige de pudsigste Ting og kan goutere en Vittighed som ingen andre. Det er fra hende og hendes Slægt, at Harris har sit gode Hoved og en Jern-hjærne. – De kender ikke til Træthed i Hovedet. Svigermoren læser ustandselig, - får stadig Bøger fra Bibliotheket og sluger dem som en Skoledreng. I en Alder af 40 Aar tog hun fat på at udvidde sine Kundskaber og trådte ind i en Forening, som netop var bleven stiftet den Gang, studerede i 8 Aar de alm. Skolefag, Historie, Geografi, Mathematik og alle Slags på ”tik” og ”gi” og tog tilsidst sine Eksamener med første Karakter. – Jeg kalder det flinkt. –
+Hun har det fra sin Fader og hans Slægt. De fleste ere døde – de vare alle små, sorte musikalske og begavede. En af Svigermoders Brødre skal have været et helt Geni, - Clarence Buck hed han. Han læste Shakespeare
+[Her mangler en eller flere sider i brevet]
+Sæson. Sådan et grimt Asen som de alle får med vil koste 8 á 10 D (Vinterasenet koster 10 Dollars!!!!) – og jeg søger nu at holde det hen til min lille, menneskelige hvide Hat kommer. – 
+Clarence er en flink og rar Fyr, - han er ansat på et Kontor, hvor han tegner Maskiner. 
+Mr. Tiffany, Harris’ Chef, har nylig været i Byen og arbejder H. sønder og sammen. Som altid var han fuld af Projekter. Et af dem var, at han foreslog Harris en Forretningsrejse til Californien, men Eastman udtalte èn Gang for alle at han ingen Steder rejste uden sin Kone og hvis de vil sende med ham, må de betale Rejseudgifterne for os begge. - Beskeden er Eastman ikke:
+Hvis han bare var lidt stærkere så kunde han tjene mange Penge og vi vilde flytte til København. – Han har ingen Konkurrenter på Gærområdet, så han fastsætter selv sine Priser, - men han kan ikke tåle at arbejde så meget, som han har gjort siden han forlod sin Universitetsvirksomhed. - Jeg tror ikke, at vi kan komme til Sommer, på Grund af vores Helbred. Hvis vi kan spare c. 1000 Dollars i Sommer, kan vi se hen til at rejse til et sundere Climat til Vinter, så Harris kan undgå en Forkølelsessæson. 
+Hvis jeg, når Sommeren kommer, kan indse, at en Rejse hjem kun kan ske på Bekostning af at komme bort til næste Vinter, så må jeg vi ["jeg" overstreget; ”vi” indsat over linjen] renoncere, hvor brændende jeg end længes efter at komme et lille Slag hjem. – Hans Helbred er jo det vigtigste. Men ingen kan vide, - her kan meget ske på kort Tid. –
+Vi har gjort en stor Opdagelse: En af H’s Assistenter er en fin Musiker. I Lørdags Morgen, da H. ikke tog til Byen på Grund af Forkølelse, telefonerede han efter Hr. Dahl, sin nye Assistent, [et overstreget ord] om han vilde komme med næste Tog og ”forrette”. Da Forretningerne vare besørgede talte de om andre Ting, og det viste sig da, at han kunde spille – ikke almindeligt, han er professionel Musiker, - spiller Orgelet i en norsk Kirke her i Byen, har et Klaver hvor han bor, og har Elever om Aftenen. 
+Han er en forbavsende ung Mand: Han er cand. polyt, har studeret i Kristiania, ejer et Hus der, - er ikke desto mindre kommet her til Amerika og arbejder for en temmelig ringe Betaling hos Harris med Gærvæsenet. H. siger at han er en dygtig Kemiker. – Han er en stor, bomstærk Fyr at se til, 5 el. 26 Aar gl. ganske lys, - ægte nordisk Ydre Han er yderst genert og taler dårligt engelsk, - men han spiller fortræffeligt. – Det var en sand Fornøjelse at høre ham spille den svære Finale i Måneskinssonaten. 
+Vi vil til at dyrke ham og bede ham herud om Aftenen af og til. På Torsdag har vi bedt ham, - vi skal så dyrke Flygelet tale dansk og spise dansk. Jeg vil lave en god gammeldags Lagkage med Frugt mellem Lagene. Han er nemlig Vegetarianer, så vi må sørge for noget Planteføde. Vi må have Asparges og Ærter o.s.v. Harris er meget stolt over sin Assistent. 
+Den tredje Assistent, som jeg vist skrev om en Gang, viste sig at være ubrugelig, men han er en velhavende Fyr, så Harris har foreslået ham at rejse til Danmark og studere Baciller på Jürgensens Laboratorium. Han har skrevet til J. om der er Plads og i så Fald rejser han midt i Maj. Han var hernede forleden Aften for at få gode Råd og H. lagde Rejseplanen for ham rådede ham til at bo i Pensionatet. – Vi har lovet at lære ham Begyndelsesgrundene i dansk – han har haft èn Time og kommer snart for at få èn til. Hans Navn er ”Dudley Pray”. Det er morsomt at tænke på, om han virkelig skulde komme over og bo hos Ta’ Mis i 3 Måneder. 
+Jeg har ligenu fået dit lange ekstra Brev og Anvisningen, som ser grulig velhavende ud. 
+Du kan ikke tænke dig, hvor dine Breve ere velkomne, - jeg sluger dem. – Jeg er virkelig ulykkelig over at mine andre Breve have været indholdsløse og små – dette er da til Gengæld fedt. – Jeg har også idag haft Brev fra B., Dis og Dede. Tak dem på det hjærteligste. Jeg er helt vild på sådan en Dag. – 
+Mit eget Guldfingerbøl fandt jeg forleden, - jeg havde omhyggeligt glemt ["l" i ordet overstreget] og glemt det. Jeg sender dit med Mr. Pray. Dit lille Billede kom i Medalionen til Mary Christine. Jeg har haft to søde Breve fra Onkel Frederik. – 
+Send endelig nogle Vidskestykker – jeg forstod ikke, om du slet ingen vilde sende, el. hvordan.
+Jeg vil også meget gærne have det hæklede Sengetæppe, men du behøver ikke at hækle til. 
+Hvis vi rejser, skal Familjen naturligvis ikke med. – 
+Lovede du ikke en Gang, at jeg måtte have Skålen af den Opsats, som gik itu?? Jeg savner så meget sådan en flad Del til Blomster. 
+Du må ikke sige, at det er dårligt af East., at han kun har lagt ½ Pund på, - i 11 Aar har han vejet det samme, men havde så pludselig lagt 1 Pund på, foruden han havde vundet, hvad han tabte i N.Y. East. kom nu! Han føler sig betydelig lettet ved at have fået vores 
+[Her mangler en eller flere sider af brevet]
+VIII
+da han var 4 Aar gl. udgav Digte da han var 12 Aar, døde 30 Aar gl. som Skoledirektør for en af de store Skoler her i Boston. Eastman skal ligne ham meget, men de siger, at hans Forstand ikke kan måle sig med Onkelens hvilket jeg er godt nok tilfreds med.
+Svigermoder forkæler os alle rent skandaløst, - und. gl. Eastman, som er hendes Slave, og ydmyge Tilbeder. Det er helt rørende at se hvor han tilbeder han, så snart han er hjemme besørger han Huslighed og render Ærinder for hende, hvor træt han end er. – Han er Familjens Skønhed – har en ulastelig Figur, elegante Bevægelser og Gang, - minder stærkt om Onkel Leonard på Hvilan. Han har altid en morsom Historie på rede Hånd og morer sig selv kostelig, men han mangler i Reglen Publikum til at goutere dem. Han bliver temmelig hundset den arme Eastman, men finder sig rolig deri. Han er fuldstændig klar over at han står betydelig tilbage i Dannelse for de andre. Hans Bestilling er Tømmermester, men Forretningen er ikke ret glimrende i de senere Aar. Han mener dog, at den vil forbedres i dette Kvartal. Han har Kontor længere inde i Byen og man ser ham næsten aldrig. – Jeg kan godt lide gl. Eastman og behandler ham med en Delikatesse, som han ikke er forvænt med. Han er derfor altid parat til at gøre mig små Tjenester og Opmærksomheder og er i det hele en gammel rørende Fyr. – 
+Hans Hovedinteresse er Blomster og Gartneri, og han er ved at lave et lille Anlæg uden for Huset, - I sine unge Dage var han Soldat, og er da forresten endnu. Her er et Slags Livgarderegiment, som hedder ”Washington Post”, som han har tjent i mange Aar. De har stadig Øvelser et Par Gange om Ugen, og ved Juletid blev gl. East. forfremmet til ”Commender”, som jeg ikke kan oversætte, men det er anset som meget hædrende og han er synlig stolt. Han bærer Uniform ved festlige Lejligheder og ser udmærket ud. Clarence og Helen ser jeg meget lidt til. 
+Helen er noget på et Kontor, hun har 1200 D. om Aaret og det kan lige slå til til hendes Klæder. Hun er den livligste af dem, sød og venlig, men hun er mere ”passende”, end jeg helt kan goutere. Hun forarges i sit inderste Hjærte over at jeg går rundt med min Waleshat, og ikke med den idiotiske Indianerhat, som både H. og jeg foragter. De skændes jævnlig om min Hovedbeklædning. Eastman forsvarer mig det han kan og siger, at jeg ikke er kommen her over for at plages med dumme Damehatte. Men Forholdet bliver stadig mere spændt efterhånden som vi nærmer os Sommerhatten 
+[Herefter mangler flere sider og afslutning på brevet]. 
+[Skrevet langs sidste sides venstre margen og nederst på højkant:]
+Presentanvisning, - han har lagt sig mere end det kan av vel først nu [et ulæseligt ord]</t>
+  </si>
+  <si>
+    <t>1899-04-20</t>
+  </si>
+  <si>
+    <t>Boston
+USA</t>
+  </si>
+  <si>
+    <t>Frederik Brandstrup
+Clarence Sawyer
+Harris Sawyer
+Helen Sawyer
+Joseph Sawyer, Harris' far
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899 i Boston. 1899-1902 boede de i samme hus som Harris' forældre, søstre og en bedstemor. Harris' mors og bedstemoderens navne kendes ikke. 
+Den amerikanske frihedskrig (også kendt som den amerikanske uafhængighedskrig) blev udkæmpet fra 1775 til 1783 (Lex.dk)
+Manilla, Harrs Sawyers læge og Frk. Svensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1524</t>
+  </si>
+  <si>
+    <t>Ellen Sawyers hverdage begynder kl. seks, hvor hun og Harris Sawyer spiller spil, hvorefter hun laver solid morgenmad til ham, han læser aviser, og de snakker. Når han er taget afsted, laver hun husligt arbejde. Harris' familie roder og har ikke ordenssans. Derefter går hun tur, spiller klaver mm., og hun laver aftensmad. Harris' mor har gigt og hjælper ikke til i huset. Når Ellen fortæller, hvor lang tid man bruger på madlavning i Danmark, bliver Sawyer-familien meget forbavsede.
+Harris' mor vil gerne sy for Ellen.
+Ellen og Harris besøger sjældent nogen om aftenen, for han har brug for meget søvn. Onsdag aften kommer der dog gæster. 
+Harris har købt møbler og har nu ingen penge. Han skal til Chicago i forretningsøjemed, og Ellen vil gerne med for at besøge Onkel Frederik (Brandstrup). 
+Harris og Ellen har været i en stor butik for at købe tøj til hende. Han har god smag. 
+Ellen skriver med en pen, som indeholder blæk, så man ikke behøver at dyppe. 
+Harris og Ellen har sejlet til en ø, hvor de store oceandampere lægger til. Derefter gik de ind i det jødiske og det italienske kvarter.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/CfR5</t>
+  </si>
+  <si>
+    <t>Dorchester April 20 – 99
+Kære Mor!
+Tak for dit sidste Brev. Det var som alle de andre dejlig langt og indgående. – Jeg vilde ønske at jeg havde arvet din Skarphed til at skrive Breve, men det har jeg desværre ikke. – Et sådant Brev som mit sidste, er et stort Foretagende for mig. – Jeg var ked af at jeg glemte at sende en speciel Hilsen til min Veninde Manilla, - når du får dette Brev er hun velsagtens rejst Hvis ikke må du da endelig hilse hende og sige hende Farvel.
+De fleste af Spørgsmålene i dine Breve er nu besvarede, jeg mangler endnu kun en Beskrivelse af hvordan en almindelig Dag går. – Dagen begynder i det seneste Klk 6, - ofte før – med et Slag ”Mølle” el Gr. Bang. Harris er tosset efter at spille og hvor søvnig jeg end er og bliver regelmæssig slået til hans store Fryd. Når jeg kommer ned, giver jeg ham hans Morgenfoder, som er mangfoldigt og meget solidt: Hvedegrød, stegt Flæsk, Boef. Så spiser vi (de andre ere i Reglen færdige og gået hver til sit) og læser Morgenaviserne. Aviserne spiller en meget stor Rolle for East., - han læser dem i milevis. Så snakker vi i Reglen til han tager til Byen Klk 9, hvorpå jeg er huslig til 12–1 – fejer, tørrer af og gør i Orden, - de ere allesammen slemme til at smide omkring med alting så jeg går hver Dag en Omgang og rydder op. – Deres Ordenssans er i en underlig Tilstand, vidt forskellig fra min: de overvejer længe, hvordan en Bog skal ligge på et Bord og hvordan en Stol skal stå men de smider samtidig alle mulige Dele i Spisestuen, Brevskabet Klaver o.s.v. og har et syndigt Rod i alle Skuffer og Gemmer el. ret. havde for nu holder jeg stræng Orden i Dækketøj- og Lagenskuffer, Sølvtøjsskuffer o.s.v. Vort nye Sølvtøj bruger vi kun til fremmede så længe vi bor sammen med Familjen. – 
+Jeg kom nok bort fra ”Dagen”. Så klæder jeg mig på og øver mig, skriver Breve, går Tur o.s.v. til E. kommer c. Klk 5-6. Så hjælper jeg som Regel med Aftensmaden, - d.v.s. hvis de andre skal have noget han ikke kan lide, laver jeg hvad han vil have. Han er altid fuldkommen tilfreds med den Mad jeg laver til ham og han er henrykt over at han nu kan få hvad han vil have. Svigermor er jo så svag og har sådan en Gigt i sin Arm at han ikke har nænnet at bebyrde hende med noget, - de tager det så let med Maden her, at hun finder, at alt hvad der er ud over at varme en Dåse Tomater, koge Kartofler el stege Kød, - er anstrengende Arbejde. Det tager i Reglen 1/2 Time at preparere Aftensmaden, - Hovedmåltidet. Når jeg fortæller om vore Retter, om [ulæseligt ord] f. Eks. er de ved at gå til af Forbavselse. Jeg stryger for det meste hele Vadsken på to Dage, - 2 Timer hver Dag, - og når jeg undertiden ender det på èn Gang, er jeg en Helt. - Svigermoder er bestandig ulykkelig og angergiven over at hun har Gigt, så hun ikke kan ende alt, og siger ofte, at det er for strængt for mig og ”hvad de mon vilde sige hjemme på Erikshaab” – for 3-4 Timers Huslighed!! Til Gengæld går hun stadig på Jagt efter noget at sy for mig og er nu i Færd med at lægge nogle af mine Kjoler ned. Flere af dem ere nu mærkelig nok for korte. ----- Efter Aftensmad sidder E. og jeg her i hans Stue, læser el. spiller Mølle el. Klaver el. går en Tur, hvis det er godt Vejr. Det er på den Tid af Døgnet at vi burde besøge Folk men vi gider så godt som aldrig, og E. har ikke godt af det – han er søvnig Klk 9 og Dr, har sagt at han skal sove 10 Timer, så jeg opmuntrer ikke til Besøg. – Vore ”at homes” er nu i fuld Gang: hver Onsdag Aften kommer her Folk c. Klk 8, sidder og snakker et Par Timers Tid, får Lemonade og går hvilket sidste er det behageligste ved hele Forestillingen. Vi har i denne Tid en fattig Periode, hvilket kommer os meget ubelejligt. Est. brugte næsten alle sine Aprilpenge i Begyndelsen af Måneden til de Møbler, jeg skrev om sidst, saa han har ikke andet end Husholdningspengene tilbage. Det kommer på tværs fordi han efter al Rimelighed skal til Chicago; næste Uge i Forretninger (Bacilleforetagende) og det vilde være knusende Sjov om jeg kunde komme med. Det vilde ikke alene være en stor Fornøjelse at se Onkel Frederik og Chicago, - men også for H.s Skyld var det godt om jeg kunde være med – han egner sig ikke til at fare ud på egen Hånd. – 
+I forrige Uge vare vi ude at købe en ny Sommertrøje og det kunde ikke undgås – en Sommerhat, [Tegning] Trøjen er nydelig, - lys kort, og af Farve omtrent som min Bendixkjole, - Hatten er ikke så slem en ["en" overstreget] som man skulde tro eftersom der er kunstige Blomster på den. Harris gik med mig og valgte begge Dele. Det var et kosteligt Syn at se ham gå rundt i de store Forretninger og bese Varerne og høre på Damernes Suk med en Alvor og Interesse, men han var ikke tilfreds med noget af det, de kom med. Tilsidst gik han ind mellem Trøjerne på egen Hånd og kom lidt frem med faktisk den eneste, der passede mig. Det samme med Hatten. Han var meget stolt, og nu passer han omhyggeligt på, at ”vores Trøje” hænger glat og ikke bliver støvet. – Han har virkelig en udmærket Smag og han skal nu træde i Frk. Svensens Sted og vælger alt det Tøj, jeg herefter skal have. 
+Dette er skrevet med en Penneskaft, som indeholder Blæk så man aldrig behøver at ”dyppe”. H. går altid med det i Lommen, så han kan skrive Forretningsbreve i Toget og hvor han vil.
+I Onsdags var det en stor Helligdag her – en Mindedag om den amerikanske Frihedskrig. – Det var et strålende Vejr og H. og jeg begav os ud Klk 8 for at se os om. Vi tog med Toget ind til Byen gik ned til Havnen og i en Færge som satte os over til en Ø, hvor nogle af de store Oceandampere lægge til. Eastman er gal efter Skibe, - han kender hvert Skib i Havnen ved Navn og ved hvilken Linje de hører til o.s.v. Jeg tænkte på Dedemand da vi beså alle de store Skibe, - det vilde have [”have” indsat over linien] været noget for ham, at være med der. 
+Så vovede vi os ind i et af de værste Kvarterer i Boston, - Jødekvarteret og det italienske med snavsede skæve Gader og sorte, beskidte Unger. Vi beså der en af de ældste Kirker i Boston hvor der er nogle Minder fra Frihedskrigen. – Så tog vi med et andet Tog uden for Boston og spadserede rundt der. Det var næsten på Landet meget smukt – der var en Aa som lignede vores hjemme så meget, at jeg var helt begejstret. – Vi benyttede 3 Sporvogne for at komme hjem, - og befandt os, som om vi havde været ude at rejse.
+Eastman kommer pludselig og siger at han må afsted om 5 Min. og han skal have Brevet med til Byen så jeg må stanse nu. – Jeg ved heller ikke mere denne Gang. – Undskyld Jadskeskriften, - jeg kan ikke skrive idag. 
+Hilsen til alle fra Elle
+[Skrevet langs venstre kant s. 1:]
+Jeg har set en Del Fejl, men har ikke Tid at rette.
+Frim. til Dede.</t>
+  </si>
+  <si>
+    <t>1899-05-11</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Johanne  Brandstrup
+- Jensen, Frøken, Erikshaab
+Asta Krohn
+Alhed Larsen
+Andreas Larsen
+Johanne Christine Larsen
+Dudley Pray
+Harris Sawyer
+Helen Sawyer
+Joseph Sawyer, Harris' far</t>
+  </si>
+  <si>
+    <t>Ellen og Harris Sawyer blev gift i Boston i begyndelsen af 1899. De boede de første år i et hus sammen med hans forældre, hans søstre og flere uidentificerede familiemedlemmer. Det vides ikke, hvad Harris Sawyers mor hed. 
+Alhed Larsen fik ikke en pige. Hun fødte en dreng 12. maj 1899.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1520</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer håber, at Alhed Larsen får en pige.
+Harris Sawyer er rejst til Milwaukee, hvor han skal indføre mælkesyre på et bryggeri. Det var en skuffelse, at Ellen ikke kunne komme med. Harris har besøgt Frederik Brandstrup og hans familie i Chicago. Datteren ligner Alhed/B og Johanne/Junge. Når Harris er væk, føler Ellen sig ikke hjemme. Hans familie er søde, men hun har det, som var hun en gæst. Harris troede på forhånd, at det skulle være hans og Ellens hjem, men de andre er for mange, og de dominerer.
+Ellen og Harris har besøgt nogle andre familiemedlemmer. Hun fik blomster, og flere personer sang, spillede og læste historier på dialekt.
+Ellen og Harris har fået en karaffel og en frugtskål.
+Ellen har broderet en bordløber til sin mor som tak for hjælpen med kasserne. Harris har syet et par hvide tråde.
+Ellen har været på biblioteket og i en fin gade med mange velklædte mennesker.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vwuv</t>
+  </si>
+  <si>
+    <t>Maj 11-99
+Kære Moder
+Jeg er meget angergiven over at jeg har ladet en Brevdag skyde over. Der havde været så megen Uro og Travlhed at jeg kun kunde skrive et Gadskebrev og så vilde jeg hellere vente et Par Dage. – 
+Vil du takke Frk. Jensen så meget for hendes Brev. Bare hun nu må komme sig helt for Hosten og Influenzaen. Alheds lille Pige kommer da ikke til at lide Mangel på Velyndere når hun kommer. – Det vilde være underligt, hvis det blev en Dreng, - det må vi da ikke håbe. Når du får dette Brev er det måske overstået.
+Jeg er Enke i denne Tid. Harris rejste i Fredags til Milwaukee, en lille By i Nærheden af Chicago, hvor han skulde indføre Mælkesyre på et stort Bryggeri, et af de største i Amerika. Han venter sig rigtig gode Forretninger af det, men jeg er ikke Mand for at klare hvordan det egentlig hænger sammen. Det var jo en lille Skuffelse, at jeg ikke kunde komme med, men han bliver kun borte c. 8 Dage og de ere snart gåede. Han skriver hver Dag og har det godt. Han var dårlig da han rejste, et af sine Mavetilfælde men Luftforandringen har gjort ham godt. Tænk han har besøgt Onkel Frederik og syntes så godt om dem alle. Onkel Fr. lod til at være meget glad over at se ham og få en Passiar med ham alt hjemme. E. skriver at Børnene er så søde. Mary Kirstine er en ægte Brandstrup, - hun ligner [”n” i "ligner" indsat over linien] Junge, B og mig men mest B. Drengen er allerkæreste. Når han kommer hjem skal jeg forklare meget mere om dem og skrive derom. – 
+Det er skrækkelig trist når East er væk og jeg føler rigtig hvor lidt hjemme jeg i Grunden føler mig i hele denne Familjere'lighed, som jo slet ikke kommer mig ved i Grunden. De ere udsøgt rare imod mig og lader mig passe mig selv så meget jeg vil, men jeg føler mig som Gæst her og det er jo i Længden trættende, selv om man bliver behandlet med udsøgt Gæstfrihed. Harris mente da han flyttede herind at det skulde være vores Hjem og de andre som boede hos os, men han er begyndt at indse, at han gjorde en Bommert der. – De er for mange om os og det er fuldstændig deres Aand der er den herskende. Jeg har længe været ked af det hele Arrangement og det har længe ulmet i East. Forleden mig straks ”cousin Elle” og jeg følte mig hele Dagen som mellem andre borgerlige Mennesker. Vi gik fra det ene Hus til det andet og blev hædret og underholdt på det kraftigste. ”Cousin Ed” havde en stor Have og gav mig så mange Blomster som vi kunde slæbe hjem, Violer, Æblegrene, en stor Magnoliablomst og en dejlig Cactus. De fleste af dem spiller el synger, om Aftenen samledes de alle med deres Koner i det Hus, som vi oprindeligt besøgte og spillede og sang, èn læste Historier i Bondedialekt og alle morede sig fortræffeligt. 
+Det var næsten på Landet derude og meget smukt. 
+Jeg var helt begejstret over at se Køer græsse og rigtige Pløjemarker. 
+Vi har fået to Presenter siden jeg skrev sidst, - en Vandkaraffel af tykt slebet Glas og en dito Frugtskål. Jeg ved ikke rigtig hvad man kalder sådan den Slags hjemme. Det er sådan noget som det lille Glas du en Gang fik af Bedstemoder el – det lille Glas Asta gav mig da hun rejste. Vores Frugtskål er det tykkeste og tungeste jeg nogensinde har set i den Branche.- 
+Det kunde more mig ved Lejlighed at få at vide om Mr. Pray er kommen til at bo hos Tante Mis og om han skikker sig vel! 
+Er Pakken kommet sikkert derover med Guldfingerbøl og det hele. Bordløberen er til dig til Gengæld for at den Styr du har haft med mine Kasser. – Jeg syede den i sådan en Fart at den vist ikke kan stå for en kritisk Prøve, og der en Stilk og nogle Pletter som jeg ikke nåede. Den Plet, hvor som ["hvor" overstreget; ”som” indsat over linien] der er syt en hvid Tråd over, har Eastman syt. Han tiggede hele Tiden, mens jeg syede den, om han måtte have den, - det egoistiske Asen, men jeg var stærk! 
+Jeg har været i Byen idag og inde på det store offentlige Bibliotek efter Bøger. Jeg spadserede ned gennem Boilston St., en af de fine Gader. Det er aldeles imponerende hvad man der ser af Elegance og fine Klæder. Man kan ikke gøre sig nogen Forestilling om det der er èn Raslen af Silke og en Dunst af Parfume, og Hattene – Bjærge af Blomster og Tull. -
+Her er meget smukt nu. Her er Tusinder af blomstrende Frugttræer, Syrenerne og Kastanjerne ere næsten udsprungne, - smukt er her, det kan ikke nægtes. 
+Nu kun Hilsen til alle, mest til dig fra Pelle. 
+[Skrevet langs venstre margen s. 7; lodret:]
+Helen beder, om du ikke vil sende en gammel Avis, ligegyldig hvilken ved Lejlighed – der er én som samler udenlandske Blade.</t>
+  </si>
+  <si>
     <t>1899-06-26</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Alice Bondesen
 Louise Brønsted
 Grethe Jungstedt
 Louise Nimb
 - Pray
 Dudley Pray
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Albrecht  Warberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Ellen Sawyer opholdt sig i USA, da hun skrev brevet. Ordene om chokolade på Gelskov refererer formodentlig (ironisk) til, at Laura Warberg tidligere har afsluttet et brev med, at hun ikke havde mere tid, da hun skulle til Gelskov og drikke chokolade. 
 Ellen og Harris Eastman Sawyer boede den første tid af deres parforhold sammen med hans forældre, hans bedstemor og hans to søstre. Arrangementet fungerede dårligt. 
 Ellen Sawyers svigermors navn kendes ikke. Mr. Prays fornavn samt hans kone og døtres navne er også ukendt. 
 1 kvint er 5 g.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1530</t>
   </si>
   <si>
     <t>Ellen Sawyer har ikke meget at skrive om. Den første ladning skinker, som Harris Sawyer har præpareret på slagteriet, er ankommet til Liverpool uden mug. Det er en triumf, og Harris vil få 700 dollars for sin indsats.
 Harris' far har fået ansættelse i The Navy Yard, og han vil få 3,5 dollars ugentligt. Derfor vil de to afdelinger af Sawyer-familien formodentlig kunne flytte hver til sit. Både Harris og Ellen finder, at opfattelserne af husførsel er for forskellige til, at de kan fungere sammen. 
 Ellen og Harris har fundet noget dåsemad, som gør det let at lave billige og sunde madretter. Harris har også fået en skinke fra slagteriet. Han lever sundt nu og tager på, men Ellen kan ikke tåle at spise det samme, for så bliver hun tyk. 
 Ellen og Harris er blevet viet. Kirken var nærmest et forsamlingshus, som de lokale har skillinget sammen til at indrette. Der var ikke rart. Om aftenen besøgte de Mr. Pray (Dudley Prays far). Hans hjem var hyggeligt, og han bød på portvin. Dudleys to søstre føler sig meget dannede, da de har været i Paris.
 Ellen nyder indholdet af sine kasser hjemmefra. Hun og Harris har opgivet at købe en hest, da det er for dyrt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PiUW</t>
   </si>
   <si>
     <t>Mandag Juni 26 – 99
 Kære Mor!
 Jeg er bange for, at også mit Brev idag bliver lidt kort ikke fordi jeg skal til Chokolade på Gelskov, men fordi jeg ikke ved ret meget at skrive om. I denne Uge har vi ikke været så foretagsamme, East har haft travlt, og jeg kan ikke med min bedste Vilje bekvemme mig til at gå ud på egen Hånd, bare rundt her i de nærmeste Gader i Støv og Sol kan man ikke forlange selv af de mest energiske og længere Udflugter må man være to om. East havde en stor Tilfredsstillelse i Begyndelsen af Ugen. – Der kom Telegram og Brev til det store Svineslagteri, hvor han har arbejdet siden i Foråret, at den første Ladning Skinker er ankommet til Liverpool uden Spor af Mug og at de ere de bedste de har fået i lange Tider. De spørger om det er siden den nye Kemiker har fået dem under Behandling. Det er en stor Triumf for Harry, og desuden begynder han at glæde sig til sine 700 Dollars, som skulde udbetales, når hans Kúr viste sig at være probat. 
 Der vil rimeligvis endnu gå c. 3 Måneder før de vil indrømme at det har hjulpet. 
 Et andet Held er indtrådt idet gamle Eastman har fået en måske [”måske” indsat over linjen] fast Ansættelse i ”The Navy-yard”, noget som vist svarer til Holmen i København. – Hvis det viser sig at være en fast Ansættelse, kan vi uden Samvittighedsnag trække os ud af Familjelivet, han får da 3 ½ Dollars om Dagen, hvad endog her er helt godt. Hvor skal vi være lykkelige den Dag, vi trækker os tilbage. Jeg har næsten Samvittighedsnag over det, da de aldeles ikke fortrædiger os, men hele Atmosfæren og Aanden i det er amerikansk, og det kan jeg ikke finde mig i. 
 Mærkeligt er det, at Harry er så enig mig, - hele Aanden i Husførelsen er ham imod og har været det i flere Aar. – hans Smag er så vidt forskellig fra de andres, så han glæder sig ligeså meget som jeg. Vi falder hen i Rørelse, når vi ser på nogle af vore Duge, som er til ”rundt Bord”, som hos os er firkantet. 
 Og hele Kogeriet kan så blive efter vort ”eget Hoved – aldrig mere ”Pier” – el hjemmebagt Brød, som ingen af os kan døje. Vi har opdaget at man kan købe henkogt Suppe for 10 Cents for en Dåse på 5-6 Portioner. Endnu har vi kun prøvet Tomatsuppe, som er fortrinlig, men de har mange andre Slags. Den er så god som man kan koge den selv, så det betaler sig ikke at have Ulejlighed. Man kan også få henkogte Ærter og Tomater, så billige og så godt som friske. På ½ Time kan man på den Måde stille en fin Frokost på Benene, og du kan stole på, Harris er Mand for at indtage den. Hans Frokost i går var: Tomatsuppe med ristet Brød, frisk Lax ristet efter Fru Nimbs Kogebog, dertil Kartoffelmos og Grønærter, Jordbær m. Fløde.
 Idag har han hjembragt fra sit Slagteri en delikat Skinke, som er røget saltkogt og det hele. Den Slags [ulæseligt ord] er jeg en stor Ynder af, det tager alt det trættende fra Madspørgsmålet. Der må siges, at Eastman får sund og god Levemåde nu, der er kun èn Ting, - jeg må jo holde ham med Selskab, men Følgen er, at når han tager et Kvint på, tager jeg et Pund på og det sætter sig i mine Kinder altsammen. – Hvis H. altid havde levet så kraftigt havde det været bedre for ham. Men tidligere, når han vilde have noget rigtig Mad, måtte han mangen Gang lave det selv, og hvis han ikke gad el. var træt, vilde ["vilde" overstreget] måtte han nøjes med, hvad de andre havde: kogte Kartofler, Hvedebrød, Pie og Frugt. Det er gladelig en Middag. Det er intet Under at Svigermoder er så svag som hun er. De lægger ikke Planer i forvejen, aldrig Dagen før: denne Husførelse er ægte amerikansk. 
 Igår gjorde vi en Kraftanstrængelse og gik i Kirke, hvor vi blev viede. Den unge Præst har været her en Visit for at spørge, hvorfor vi aldrig kom i hans Kirke. Det er næppe det rette Ord – det er nærmest at ligne ved et Forsamlingshus, - det er et alm Beboelseshus, hvor de har revet alle Væggene ned og indrettet en slags Kirke. – det går sådan til, - en Del Mennesker skillinger sammen, vælger en Præst, indretter sig et Forsamlingssted og ofrer og sparer sammen til de en Gang med Tiden kan bygge en Kirke. - Bænken var hårde, Sangen var falsk, og det dunstede af våde Klæder (det havde regnet), så skønt Præsten er en rørende lille Fyr der mener det inderlig godt, vil vi ikke gå i den igen for en lang Tid. – Om Aftenen tog vi til South Boston og aflagde Mr. Pray’s Hjem et Besøg. Der var ingen anden end hans Fader, en gammel Fyr som selv lukkede op i Skjorteærmer! Først sad vi en Tid på Plads i ”The Parlor”. Ethvert Hus har et ”Parlor”, som er den fineste Stue Familjen opholder sig ikke dèr og man forgår i Reglen af Kedsomhed der. Da vi havde hensmægtet der en lille Tid og vilde gå, blinkede han nok så polisk og sagde at vi skulde smage hans Portvin. Så kom vi ind i hans Stue, som var helt menneskelig, med store Bogreoler o.s.v. Der sad vi svært hyggeligt og smagte på Varerne, og efter at have prøvet diverse Flasker, holdt han et lille Foredrag om Spirituosaens Skadelighed. – Vi var løftede da vi gik derfra og kom først henad Klk 9 til det Sted, hvor vi var bedte. – ”Et dannet Hjem” hvad vi forstår ved det er Mr. Prays næppe. Men hans to Søstre vilde vist blive meget forbavsede over den Påstand: de har været i Paris, de rasler af Silkeunderskørter, de spiller, - det er i Amerika ”Dannelse”. De ere for øvrigt flinke og rare. Moderen er død. Harry har ofte Brev Forretninger [”Forretninger” indsat over Linjen] fra Dudley P. Han lader til at være meget optaget af Lugge, Grethe og en til, men forsikrer at det er ikke alvorligt. Hører I noget til ham og hans Bedrifter???? Mon han passer sine Studier? Du kan såmænd godt bede ham tage det Sengetæppe med.
 Vi nyder mine Kassers Indhold. Vore egne Håndklæder Lagner og Duge. Bedstefaders Buste er [ulæseligt ord] af og står på Harris Skrivebord. Malerierne ere endnu hos Rammemanden. Dette Brev er vist mest en Gentagelse af mine forrige, er jeg bange for. 
 Den arme Frk. Alex, der har ligget 100 Dage, det er lige hårdt nok. Hils hende endelig, hvis hun er der endnu.
 Ang. den lille Hest, så har vi også opdaget at det er mere kostbart end vi tænkte os, så vi har foreløbig slået det hen. – Jeg ved heller knap, hvornår H. skulde ride, da han altid arbejder. 
 Nu ved jeg ikke mere. Hilsen til alle på Håbet, og Gelskov fra Pelle. 
 Jeg har et påbegyndt Brev til Dede liggende. 
 Lugges Eksamen???
 East hilser</t>
   </si>
   <si>
     <t>1900-07-26</t>
   </si>
   <si>
-    <t>Boston</t>
-[...1 lines deleted...]
-  <si>
     <t>Grethe Jungstedt
 Christine  Mackie
 William Mackie
 Harris Sawyer
 - Sawyer, Harris' mor
 Nelly Tailor
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Miss Hogott og Miss Lindscott kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1550</t>
   </si>
   <si>
     <t>Ellen Sawyer er meget glad for brevene og beder Laura Warberg takke alle. Hun får ikke svaret, og Harris Sawyer siger, at hun skal tage jerntilskud.
 Det er dejligt køligt vejr. Grethe er nem at passe. Hun er lidt bange for fremmede.
 Harris har været sløj ovenpå en rejse til Kentucky i slem varme. Han tager koldt bad om morgenen og gør gymnastik. Ellen ville ønske, at han også ville holde ferie. Harris har fået en assistent i laboratoriet. Dette krydser Ellens planer, for hun havde regnet ud, at hvis hun gjorde sig uundværlig i laboratoriet, ville man være nødt til at få Christine/Mornine Mackie til Boston. Det ville være dejligt at få en af sine egne hjem. Ellen er desuden ked af at lade Svigermor passe Grethe, for det er for hårdt for den gamle. 
 Grethe har nu fået flaske og er lagt til at sove. Ellen vil læse i en baktereologibog, som Harris har givet hende.
 Harris er kommet hjem med ondt i siden. Hans ven, Billy Mackie, som netop har åbnet praksis, kom og undersøgte Harris, og lungerne havde det fint. 
 Ellen har haft gæster til smørrebrød, is og lemonade. En af dem gan Grethe en sølvmønt, hvilket Ellen har ørt er et udslag af overtro.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/cMNy</t>
   </si>
   <si>
     <t>[Maskinskrevet]
 Boston July 26
 Kære mor;
 Tak for dit sstorartede lange breve som kom for lidt siden og som lille Grethe og jeg har nydt – hun under vilde gladeshyl. Det er saa sjov at hore , om alt hvad der foregaar i ferien – paa en maade er den jo stilfardigereend den plejer, idet det synes som om tendencen er mere udadgaaende end den ["den" overstreget] sadvanlig, jeg haaber sikkert at faa Dissers foredrag med det forste. Jeg er rigtignok blevet forkalet med breve i den sidste tid – fra mornine, Disser – vil du takke dem meget og sige at jegv ["v" overstreget] paaskonner det af hjarte ogm ["m" overstreget] onsker inderligt, at jeg vilde svare den, mender er kun lidt haab jg ["jg" overstreget] jeg ved ikke hvordan det kan vare at ["at" overstreget] at jeg nasten ikke kan faa mig selv til at skriveet brev - - Harry siger, at jegmaa tage jarn, - jeg har begyndt at tage det - - - maartte det nu bare hjælpe. vi har i denne uge haft dejligt koligt Vejr og baade Harry og lille Grethe ere som nyfodte. Grethe er saa nem at passe saa det er sen ["s" først i ordet overstreget] sand fornojelse ,hun sidder i lange tider paa min seng og leger med sit legetoj medens hun snakker med sig selv hele tiden.Hun er lidt bange for fremmede nu hvad jeg egentlig godt kan lide, De naste billeder mislykkedes ogsaa men jeg haaber min jarnmikstr vil hjalpe os til at gentage energiske forsog, det var vist i sidste uges brev at jeg fortalte om, at Harry ikke havde det godt og at vi vare angstelige for ham. Heldigvis var det da kun et lilleacut tilfalde--rimeligvis foraarsagetaf den forcerede rejse til Kentucky 9 "9" overstreget i den bagendende varme.Han drikker maltøl hver dag og bliver kraftfodret –tager et koldt bad om morgenen-gor lidt gymnastik og det bekommer ham storartet . Hvis han nu bare vilde tage sin ferie? ["?" overstreget] men det bliver saamand ikke til noget med ham---han vil nodigt til det alene og jeg kan ikke tage med ham. Han har nu mere hjalp i laboratoriet, - han har faaet en assistent for Trade Chemist Co og en stenograph for sig selv– en ung pige, som tillige skal hjalpe i laboratoriet med alleslags smaa-arbejder-som qat ["q" overstreget] vadske glasapparater o,s/ ["o.s/" overstreget] o.s.v. Jeg er derfor knap saa uundvarlig-hvad egentlig krydser mine planer. Jeg havde beregnet at ved at gore mig uundvarlig i lab.vilde jeg gore det aldeles noedvendigt at faa en gennemgribende reform istand -fore hus og faa Mornine her over .Nu er det jo ikke ojeblikkeligt tvingende og de vil derfor tk ["tk" overstreget] trakke det ud da det jo er familjen saa. Hvis jeg at jeg virkelig kan a ["a" overstreget] faa Mornine naar det kommer til stykket ,vil jeg forny mine forsog. Det vilde vare en stor lindringfor mig .For det forste sat ["s" først i ordet overstreget] have en af mine egne ,hvad jo vilde vare ubetaleligt-dernast vilde det vare dejligt at fole sig fri en gang imellem igen. Det er mig saa ubehageligt at lade svigermor passa Grethe da jeg ved hvor det tratter hende- paa den andens side bourde ["o" i ordet overstreget; "u" indsat derover] jeg gaa ud med Harry naar han paa nogen maade kan da han jo tranger saa meget til motion og han er ikke at formaa til at gaa alene.
 Lille Grethe har nu indtaget sin flaske efter en 2 Timers lur og har lagt sig til at sove videre, naar hun vaagner skal hun ud a ["a" overstreget] at kore . I de varme dage var hun slete ["e" sidst i ordet overstreget] ikkeude--man lukker sine vinduer og gaar ikke ud uden strangt nodvendigt.Vi vil gaa ud til mit ,,sted,, og jeg vil lase i min bakteriologi som Harry harg ["g" overstreget] givet mig.Han hanger svart i med at lare mig-med at foredrage for mig, naar vi ere hjemme lade mig eksperimentere i lab.og holde mig til bogen. Det er uhyre interessant og slet ikkesaa svart 
 jeg er nu i lab., og vil skrive et par Ord mens jeg er ledig.
 Harry kom hjem i aftes med en daarlig Side –et hold el. hvad detv nu var .Vi tel. til Billy Macky-en god ven af Harry der lige har nedsat sig som lage her i byen-og bad ham komme over . Han underogte Harry paa ktyds og tvars-hamrede og bankede– og fandt at det kun var lidt neuralg og erklarede at hans lunger var i udmarket stand-ikke det mindste at hore. han har lagt paa i vagt densidste uge trods meget arbejde saa jeg er ret tilfreds med ham.
 Jeg havde fremmede i lardags –min sygeplejerske fra dr. Cushings hospital samt Miss. Hagott-superintendant/a/ samme steds og Nelly. jeg trakterede med vaniljeis-smaakager -sandkage lidt fint smorrebrod og citronlimonade.jeg dakkede med min fineste kaffedug og det var meget f e ["e" overstreget] festligt.harry kom hjem og var med . da Miss lindscott gik gav hun til min store forbavselse Grethe 50 cts i solv. Senere fik jeg atvide at det er gammel overtro at det er godt at give born solv 
 Jeg har varet ude at kobe Grethe en ny hvid kjole og et par lyseblaa halvlange sokker. Hun vejer b nu i8 &amp;amp;(am.vagt)
 Jeg kan desvarre ikke skrive mere nu
 ioooooo hilsner til alle fra
 Harry og Pelle</t>
+  </si>
+  <si>
+    <t>1900-10-02</t>
+  </si>
+  <si>
+    <t>- Jenkins
+Grethe Jungstedt
+Christine  Mackie
+William Mackie
+Johanne Oppermann
+Harris Sawyer
+- Sonne
+- Taylor
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Ibsens, Kate, Mimmie, Stenografen og John kendes ikke. 
+Christine/Mornine Mackie kom først til Boston i 1902. Her blev hun forlovet med Harris Sawyers gode ven, William Mackie.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1542</t>
+  </si>
+  <si>
+    <t>Det er ikke lykkedes Ellen Sawyer at finde arbejde til Christine som pige i huset, musiklærer eller sanger. Laura Warberg forstår ikke, hvorfor Christine ikke straks kan komme til USA, men Ellen har ikke et ekstra værelse, og Harris Sawyer er ikke rask. 
+Harris har haft høj feber og dårlig mave. Hans to venner, Jenkins og Mackie, så til ham. Harris får kun halv betaling fra Trade Chem. Co, men Ellen tjener 18-20 dollars pr. uge. Drengen og stenografen er afskediget.
+Lille Grethe er dejlig og nem og griner meget. Hun er bange for fremmede.
+Ellen har besøgt Fru Sonne. Hun er livlig og sjov, og hun har mahognimøbler med hjemmefra. Ellen havde dog svært ved at huske at tale dansk. Til gengæld er hun bedre til engelsk end Sonne og Ibsen. 
+Ellen har fået en tand trukket ud. Hun har fået ny pige i huset.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/usAG</t>
+  </si>
+  <si>
+    <t>Okt. 2. 1900
+Kære Mor!
+Det var med et tungt Hjærte at jeg idag afsendte Afbudstelegram til Mornine. – Hun har nok ventet på det i 2-3 Dage men jeg tænkte nu, at hun vel sagtens har opgivet det helt efter at have læst mine Breve den sidste Måned, - og derfor gav jeg mig Tid at prøve at forhøre i forskellige Familjer og om Chancerne som Musiklærerinde, Sangerinde i Kirkekor o.s.v. – Men det kan ikke lade sig arangere, - Chancerne ere så få og ”ung Pige i Huset” har ingen Råd til. De vil have èn der kan vadske, skruppe pudse Vinduer o.s.v, - så, når vi ikke kan tage imod hende, må vi opgive det. 
+Du skriver, at du ikke kan forstå Vanskelighederne – men de ere dér ikke desto mindre: Mornine kan selvfølgelig ikke komme ind i Familjelivet særlig da vi intet Værelse har, - og vi kan ikke tænke på Flytning før Harry er rask igen, - hverken for Bekostning eller for Besværet. – Jeg har bittert angret, at jeg bragte det på Bane, så Mornine har gået i Spænding og Skuffelse. 
+Nu rejser vel så Mornine til København. Gid det dog nu må gå lidt let for hende så hun kan komme an og ikke skal plages sådan med de uendelige Pengesorger. – Harry har nu ikke Feber mere, det er Tegn på at andet er ved at svinde. Men der er endnu en Del og Maven er svag på Grund af al den Stillesiden. I Torsdags jagede han os en slem Skræk i Livet ved pludselig at få høj Feber og Diarhroe. Hans to trofaste Venner Jenkins og Mackie kom ud og beså ham i Forening, men kunde intet særligt finde. Næste Dag var Temperaturen normal og han led kun af Sved, da de havde sat ham på Mælkekur. Nu er han i Orden igen. – Hvis det ikke var for Smørsyrerne vilde vi være i slem Pengeforlegenhed, da Harry kun får halv Betaling fra Trade Chem. Co. og ikke kan begynde privat Arbejde for det første, - men jeg tjener 18-20 Dollars om Ugen egenhændig og er ikke lidt stolt af det. - Vi har nu afskediget Stenografen og Drengen John, så er jeg er Byen to Gange om Ugen. Det er jo travle Dage men jeg har vænnet mig til at kunne vende mig i en fart og kan få alt mit Morgenarbejde endt før jeg begiver mig afsted. – Det hjælper også at lille Grethe er så god nu, at hun næsten ikke sinker mig. Hun er bleven utrolig god den sidste Måneds Tid, - hun sidder og leger, småsynger, pludrer, banker, famler, sutter og piller i Timevis – kun når hendes Legetøj stadig skiftes og hun selv må også skiftes fra den lille Stol til Gulvet el. Sengene. Hun er så sød at det ikke kan beskrives, - Smil og Solskin Dagen igennem. Hun kan klappe Kage og ler himmelhøjt af det. Hun elsker at lege og ler, så det klukker i hende, når vi leger Tit [”når vi leger Tit” indsat over Linjen], - Når hun hører Sang, synger hun med så højt som hun kan og holder en Gang i mellem op for at le af det. Det er kosteligt at se den Energi, hvormed hun prøver på at fange en Flue. – Hun er angst for Fremmede, brøler hvis de kommer for nær og klynger sig til mig. – Det Billede, hvor hun står op i mit Skød ligner hende bedst, - de andre er knap så gode. – 
+Jeg var i går hos Fru Sonne, for at forhøre om Chancer for Mornine, men hun hverken kunde selv eller vidste af nogen der kunde hende et tilfredsstillende Tilbud. – Men var glad over, at jeg fik det længe påtænkte Visit aflagt, og venter mig megen Fornøjelse af det Bekendtskab. Hun gjorde et storartet godt Indtryk på mig og vi vil vist blive gode Venner. Hun er jo så meget yngre end Ibsen og uden Sammenligning interessantere. Livlig, morsom, gedigen lidt jovial, – minder i Udseende ikke lidt om Frk Oppermann. Venlig, aaben, så vi straks følte os som gode Bekendte. Hun har dejlige, gammeldags Mahogni Møbler som hun har medbragt hjemmefra så det var ["var" overstreget] føltes hjemligt at komme derind. – Men tænk, det var kun med det største Anstrængelse at jeg kunde tale med hende. Jeg var aldeles forfærdet over at se som jeg har glemt det danske. Jeg standsede hvert Øjeblik og kunde ikke komme videre i Snakken fordi de almindeligste Ord svandt bort for mig – gale Vendinger og Akcent kom mig på Tungen og jeg var helt elendig. Efter en halv Times Forløb gik det imidlertid bedre. Men til Gengæld taler jeg uden Sammenligning bedre Engelsk end både hende og Ibsen, - deres engelsk lyder komisk og kejtet i ine Øren. -`Det er kun ½ Times Kørsel til Fru Sonne så vil dyrke hinanden på Kraft. – Hun har søde Børn – en på 15 Måneder, men de kan ikke sammenlignes med Grethe. - 
+Jeg har glemt at fortælle at jeg havde ["havde" overstreget] fik en Tand trukket ud forleden hos Dr. Taylor, det var en sand Fornøjelse: da jeg kom til ham var jeg træt af at gå Ærinder og havde Tandpine. Så bedøvede han mig med Gas, - det varede tre Min. og da jeg kom til Bevidstheden, var det som om jeg havde sovet i flere Timer, var udhvilet og vel til mode og Tandpinen var væk. –
+Jeg skriver i Lab. men jeg passer 6 Ltr. Bouillon der bliver steriliseret. 
+Vi har fået ny Pige i Stedet for tykke Kate. Hun – Mimmie – tegner godt og flinkt og ser godt ud, hvilket er en behagelig Forandring fra Kates enorme Grimhed. – 
+Jeg må nu holde op da min Bouillon er færdig og jeg må i Byen og besørge nogle Ærinder. Jeg ved heller ikke mere denne Gang.
+Det er da dejligt at Far har det så godt. Hils ham så meget fra mig. Alle de andre også og dig selv ikke mindst. 
+Din Pelle.
+Er der mange gale Vendinger i mine Breve???</t>
   </si>
   <si>
     <t>1901-10-17 - 1902-11</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Brune -
 Fritz -
 Ellen Agnete Amstrup
 Louise Amstrup
 - Auge
 Laurits Nicolai Balslev
 Wilhelmine Berg
 Tycho Brahe
 Harriet Brahm
 Peter Georg Emil Brahm
 Johannes Brahms
 Carl Brandstrup
 Emil Brandstrup
 Julie Brandt
@@ -860,50 +1831,79 @@
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
 Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
+    <t>1901-06-08</t>
+  </si>
+  <si>
+    <t>Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Anna Syberg</t>
+  </si>
+  <si>
+    <t>Hans  Syberg</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Fritz til Anna i tiden 27/7 1893 til 16/10 1904.</t>
+  </si>
+  <si>
+    <t>Fritz fortæller, at Hans (Tuk) har det godt, og at han betragtes som en mådelig lydig og artig dreng. Det stormer, så det er ikke sikkert, de kommer til Romsø den næste dag som planlagt. På mandag havde han tænkt at sejle hjem, men vil gerne til Romsø først.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oqbd</t>
+  </si>
+  <si>
+    <t>Kjerteminde 8/6 1901
+Kære Høns!
+Tak for Dit Brev. Det var jo rart at Sagen nu ser ud til at kunne gå i Orden.
+Tuk har det godt. Det enstemmige Udsagn om ham her i Kjerteminde er at han er en umådelig lydig og artig Dreng. Det er jo rart at han ikke blamerer os. Godt var det Du kom hjem. I Dag stormer og regner det. I Morgen skulde vi til Romsø men Vejret lover jo ikke godt. På Mandag havde jeg tænkt at sejle hjem, men kommer vi ikke til Romsø om Søndagen trækker jeg den ud til vi får denne Tur gjort, hvis det da ikke skulde blive altfor langvarig. Men de glæder sig sådan til den Sejltur. De har jo ikke Evnen hernede til at gøre sig Livet behageligt, men er så til Gengæld umådelig taknemlige når én vil tage sig lidt af dem. Vi skal af Sted fra Morgenstunden og der skal koges Kaffe på Primus. Hils og kys Børnene fra mig.
+Tusinde Hilsener og Kys
+fra Din Fritz.</t>
+  </si>
+  <si>
     <t>1901-7</t>
   </si>
   <si>
     <t>USA
 Boston</t>
   </si>
   <si>
     <t>Herbert Felton
 Grethe Jungstedt
 Alhed Larsen
 Johan Larsen
 Johannes Larsen
 Harris Sawyer
 Albrecht  Warberg
 Mathilde Ward</t>
   </si>
   <si>
     <t>Adreas/Dede Larsen var færdig på latinskolen i foråret 1901 (1901-02-25 FAW til Laura Warberg, BB1497).
 Alhed/B og Johannes Larsen/Las fik deres søn nummer to i foråret 1901. 
 Munter var en hund på gården Erikshåb. 
 Arrowroot er en tropisk plante, hvis underjordiske stængler arrowrootstivelse udvindes fra. Stivelse kan bruges som jævningsmiddel i suppe, sovs, syltetøj og dessert.
 Salep er pulver af rodknoldene fra forskellige orkidéarter. Ved kogning med vand dannes en tyktflydende, smagsneutral masse, som tidligere anvendtes som jævningsmiddel i køkkenet, som klister og som stoppemiddel ved diarréer. Såkaldt vestindisk salep er identisk med arrowroot. 
 Luray Caverns er nogle drypstenshuler i Virginia i det østlige USA.
 Mr. Feltons søn kendes ikke.</t>
   </si>
@@ -941,50 +1941,211 @@
 Det var rigtignok forfærdelig morsomt at Dede klarede det så stolt. Hvor Tiden dog løber – det forekommer kun som et Par Aar, siden vi vare med ham ude til Optagelsesprøve og hans Latinskoletid lå for os som en lang Række Aar, - og nu er de gået uden man aner hvordan.
 Hvor han vist nyder denne Ferie, - som Student!!!
 Viser Muntermand monstro Tegn på at han er stolt af ham?
 Onkel Syberg har vel kun opsat sin Middag til Fader er bedre.
 2)
 Vi har det vel her det samme. – har ikke været af Stedet undtagen et Par Køreture om Aftenen i de elekt. Sporvogne. Man kommer ikke uden for Døren når man kan undgå det i sådan Varme, som vi har haft, - det er jo ligefrem livsfarligt. Igår var det lidt lindere, så jeg tog til Byen om Form. for at besørge lange opsparede Ærinder, - købte små Lakstøvler til Grethe (jeg håber på at de vil holde lidt bedre) og i et Udsalg fandt jeg yndige små Silkestrømper til samme Pris som de alm. Bomulds. Hun var så stolt af sine fine Ben at hun på ingen Måde vilde lade mig trække dem af om Aftenen. 
 Forleden havde hun et lille bitte Anfald af Diarrhe (det første i Sommer) og jeg kurerede det straks ved at give hende arrowroot og Mælk til alle Måltider. Mrs. Ward siger at det er det samme som Salep. Det skulde du råde B. hvis hendes Drenge skulde få det. 
 Harry var kun borte 8 Dage, kom hjem og overraskede os om Mandagen.
 På en Måde var Rejsen mislykket: da han kom derned havde de nemlig taget alle Maskinerne ned så Fabrikken ikke gik og han kunde intet se el. gøre for dem
 Det er jo imidlertid ikke hans Fejl, så de må betale ham 20 Dol. om Dagen alligevel, - det kommer vel 
 3)
 nok til at knibe med at få dem. – Men det var en interessant Tur – særlig at han fik de vældige Drypstenshuler i Luray at se. Jeg skal sende Billeder af dem. De dannes jo derved, at Vandet drypper ["Drypper" overstreget] siver ned gennem Jorden Dråbe for Dråbe. Kalk udskildes fra hver Dråbe og stivner og derved at det så ledes drypper og stivner på de samme Steder Hundreder af Aar, dannes der Søjler og Piller og vældige Kalkblokke. En omstyrtet Pille (som Billedet viser) var 1 Million Aar gammel før den for 6000 Aar siden styrtede om. Man kan med temmelig Bestemthed beregne dette efter den Hurtighed hvormed det drypper og former sig. Videnskabsmænd fra Washington har exploret der og konstateret disse Fakta. Harry bragte en Stentap hjem (det ser ud som en Istap af Sten). 
 I Romney (Rejsens Mål) var han omkring i Skovene at se på Træer og de hørte flere Klapperslanger, - der er tykt med dem og med Kopperslanger (de giftigste af alle Slanger) så han var ikke rigtig dristig ved det og trak 3 Par Strømper på. – Han var kun der èn Dag, - så Resten af de 8 Dage tilbragte han rejsende. Maden var elendig alle vegne syd for New York – og Varmen for det meste tem-
 melig stærk (skønt mærkelig nok for det er ["for det er" overstreget] ikke så stærk som vi havde det her på samme Tid) – så han havde tabt lidt, - men havde ellers ikke videre Men af det, hvilket viser at han ikke har så få Kræfter endda. – 
 Han har nu en meget travl Tid for sig: Papiranalyserne begynder i Morgen og idag kommer Mr. Feltons Søn for at tage sine første Timer i Kemi. Men jeg har skrevet det – han skal have to Timer dgl. à 3 Dage til – ja til han kan noget. Hvis han ikke er altfor klog mener H. at han kan få c. 200 D. ud af det.
 I mener vist, at jeg taler lidt vel meget om ”Mamon”, men det er jo kun fordi det afhænger deraf hvornår vi kan komme hjem. 
 Lille Grethe sover for det meste tre Timer til Middag nu, - hun går ikke i Seng før 8, når det er så varmt, - så køler hun af et Par Timers Tid efter Solnedgang. – 
 Hun var så henrykt det lille Pus da Harry kom hjem. Om Aftenen kunde hun ikke sove skønt hun var rasende søvnig blev hun ved at sige ”Papa hold Baby Hand” – ”Papa home”. Så gik Harry ind og holdt hendes Hånd og øjeblikkelig faldt hun i Søvn. 
 Postvæsenetbudet ["væsenet" midt i ordet overstreget] ringer altid to Ring og det kender hun og siger straks ”Postman, letter for 
 [Skrevet langs venstre margen s. 8:]
 Baby” – er hun ikke klog, - eller er de alle sådan – 1½ Aar.
 [Skrevet på tværs øverst s1:]
 Bare nu Far er bedre i næste Brev, jeg længes efter at høre om det. Bunker af Hilsner til er alle fra Pelle.</t>
   </si>
   <si>
+    <t>Oktober (før den 18.) 1902</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johan Larsen
+Julie Mohr
+Karl Schou
+Marie Schou
+Marie Svensker
+Christine Swane
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i København (han skal hilse Marie og Karl Schou, som bor der). 
+Alhed Larsen var generelt bange for at være alene (voksen) om natten. 
+Mammelukkerne: Det er formodentlig blomsterne mamelukærmer, som Alhed har plukket i haven.</t>
+  </si>
+  <si>
+    <t>Både urhanen og kyllingen er blevet bidt ihjel i deres bur, og Alhed er frygtelig ked af at skrive det til Johannes Larsen. 
+Alheds mor kommer først om en måned. Christine Larsen/Swane (Uglen) sover hos Alhed om natten, men alligevel er Alhed bange. Hun frygter, at der vælter flere ulykker ned over dem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/purQ</t>
+  </si>
+  <si>
+    <t>Kæreste Lavsi!
+Jeg er saa forfærdelig elendig over at skulde skrive til Dig, at baade Urhanen og Kyllingen i Gaar Morges laa ihjelbidte i deres Bur. Urhanen har 2 smaa runde Huller i Hovedet, men er ellers helt urørt, hvorimod Kyllingen var halvt ædt. Der er ikke noget at opdage af Rottehuller eller lignende, mon det ikke er Væslen, der har kunnet gaa ind ad den grove Staaltraad? Jeg er ganske forfærdelig ked af det, mest for Din Skyld naturligvis, Du bliver vist grusom ked af det. Jeg skrev ikke til Dig i Gaar fordi jeg ikke kunde blive betænkt paa om jeg skulde skrive det til Dig eller ikke, men saa syntes jeg alligevel det var bedst at skrive det at Du ikke skulde have den slemme Efterretning lige naar Du kom hjem. – Ja efter dette bryder Du dig vist ikke om hvad jeg ellers kan skrive til Dig, men nu vil jeg da alligevel fortælle Dig lidt om hvordan det gaar os. Alt i alt gaar det meget godt, Ungerne har det helt godt, Puf har været lidt flinkere i Dag, hvoraf jeg slutter, at han har det bedre. Marie Svensker har sveget mig, saa jeg gaar og roder alene, men til Gengæld har jeg faaet Brev om, at Mor først kommer i næste Maaned, det var en Misforstaaelse af mig med næste Uge, saa nu tager jeg det med Ro, og gør ikke mere end lige til. Jeg plukkede Mammelukkerne af i Gaar og havde tillige besøg af Julie Mohr. I Dag har jeg samlet en Zinkbalje Æbler samt en Masse Pærer. Uglen ligger herovre om Natten, men alligevel er jeg bange, det er skrækkeligt med den Angst, der er kommen over mig, fra det begynder at mørkne og til Uglen kommer er jeg knusende Angst og selv om Dagen er jeg ikke helt fri. – Jeg tæller dagene og Nætterne til Du kommer hjem bare Du passer godt paa Dig selv derude, jeg gaar med en skrækkelig Fornemmelse af, at der skal styrte endnu flere Ulykker ned over os. – Naa, nu Farvel lille søde Larsi, nu maa Du ikke være alt for ked af det. Uglen hilser og ligesaa Puf, Tyt er lagt i Seng, men ligger og visker derinde. – Det er rart med Badekarret. Hils dem alle derude, mest Schous 1000 Gange.
+Din egen Alhed
+Tak for dit Brev!</t>
+  </si>
+  <si>
+    <t>1903-1913</t>
+  </si>
+  <si>
+    <t>Julle -
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Andreas Larsen
+Johan Larsen
+Marie Larsen
+Vilhelm Larsen
+Anna Marie   Larsen, Georg Larsens datter
+Anna Marie  Larsen, Georg Larsens hustru 
+Karl Schou
+Marie Schou
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Det er uvist, hvem Thomas var. Larsen-parret kendte mange af dette navn. Hvilken handel, Thomas havde gang i, er også uvist.
+Det vides ikke, hvad Markersko er.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har været hos Thomas, hvis handel var afsluttet.
+Larsen må tage en krukke kryddersild med til Louise og hendes mand. Han skal også medbringe Alheds kjole mm. 
+Johannes Larsen skal fortælle Christine (Uglen), hvordan hun bedst passer drengene om natten.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/r8iU</t>
+  </si>
+  <si>
+    <t>Kæreste Lavsi!
+Jeg havde en god Rejse hertil, var sammen med de andre i Aftes hos Lugge, var hos Schous i Formiddag og ude hos Thomas! Handelen er afsluttet, han havde lovet at møde med Pengene Fredag, var imidlertid ikke kommen, og Thomas havde søgt ham forgæves 3 gange i Gaar. Hvormange det er, vidste Fru Th. ikke, og han var ikke hjemme. – Nu har jeg laant 10 Kr. til Dig hos Magisterens til at rejse herind for i Morgen, men saa maa Du til gengæld tage en Krukke Kryddersild med til dem bed Marie sørge for det, og der skal lidt Lage med, de er saa begejstrede for Mors. – Mon Du ikke kan have Julles Kuffert, den er nemmere end vores egen, Du kan nok have baade en Kuffert og en Kurv med Krukke. Hvis vi ikke har Kurv og Stenkrukke, kan lille Marie løbe ned hos Grossererens. Altsaa: min nye kjole, Markersko, en ren [de to ord overstreget] Dit eget Værk og en Kurv med Sild. Vær nu sød og tag det hele med. Jeg henter Dig saa paa Banegaarden og følger med til Schous. – De glæder sig meget til at have Dig. Var saa søde. – Mor bar saa yndigt. – Paa Gensyn i Morgen Aften. Kys de søde Unger. Forklar Uglen lidt med dem om Natten, tage Lysse op, naar han rører sig, lægge noget varmt over hans Fødder o.s.v. –
+Din egen A.
+Du har da haft et yndigt Vejr i Dag men koldt.
+Søndag aften</t>
+  </si>
+  <si>
+    <t>1903-1914</t>
+  </si>
+  <si>
+    <t>Frederiksberggade 11</t>
+  </si>
+  <si>
+    <t>Johannes Nicolaus Brønsted
+Louise Brønsted
+- Cordosa
+Andreas Larsen
+Johan Larsen
+-  Olesen
+Peter Sus
+Andreas Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Det er uvist, hvad uoverensstemmelsen med Hr. Cordosa gik ud på. 
+Det kan ikke afgøres, hvem den omtalte Brandt er. Larsen-parret kendte adskillige med dette efternavn.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har bragt et billede til Den Frie. Hun har besøgt Hr. Cordosa i Frederiksberggade og haft et opgør med ham om nogle billeder. Lillebror Dede og Alhed forfattede derefter en skrivelse, som de ville have Hr. Cordosa til at skrive under på, men da Alhed mødte Cordosa igen, var der ikke problemer. Cordosa fik et billede med en gravgås, og Alhed fik to akvareller, et billede med ænder og et med sne. 
+Alhed tager vist nogle evighedsblomster med hjem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Tctt</t>
+  </si>
+  <si>
+    <t>Kæreste Lavsi!
+Tænk, jeg tror, jeg har ordnet Hr. Cordosa tilfredsstillende. Jeg kom hertil efter en udmærket Rejse og Mor blev forfærdelig glad ved at se mig. Efter en styrkende Frokost gik jeg ind til Kleis, fik Billedet i en Droske og kørte til den fri med det. Derefter gik jeg løs paa hr. Cordosa i Frederiksberggade. Jeg begyndte blidt, men maatte meget hurtig tage fat med Næb og Klør, da han tonede rent Flag som en uordholdende Kæltring. Han vilde enten lade Handelen helt gaa tilbage eller have os til at give Afkald paa det hos Olesen. Jeg nægtede bestemt begge Dele. Vi berammede et nyt Møde til Kl. 3 i den fri og skiltes yderst køligt. – Jeg gik saa herhjem og forfattede sammen med Dede en længere Skrivelse, som jeg vilde have ham til at skrive under paa. Og tænk Dig, da jeg saa mødte kampberedt paa den fri var han yderst spagfærdig ”jeg maatte ikke tro han vilde have narret [noget er overstreget] os”, o.s.v. – Resultatet blev han skrev under, i Aften bliver en Del af Varerne afsendte, det sidste vælger jeg ud paa L [bogstavet overstreget] Mandag Formiddag. Han fik Gravgaasebilledet, og jeg til Gengæld de to Akvareller paa Udstillingen samt det med de 3 Ænder og den lille med Sne. Var det ikke helt godt klaret. Brandt var begejstret og sagde det var brillant lavet, han hørte paa Forhaand [ulæseligt ord]! - - Jeg kommer Mandag med 6 Toget. Skal til Magisterens nu til Aften. – Skal hilse fra Sus, han var saa sød. Jeg tager vist Evighedsblomsterne med hjem, jeg elsker dem . – Jeg venter Brev fra Dig Mandag Morgen, husk at skrive N, ellers faar jeg det for sent. Kys de søde Unger og Dig selv Din A.
+27ende</t>
+  </si>
+  <si>
+    <t>1903-07-14</t>
+  </si>
+  <si>
+    <t>USA
+East Andover</t>
+  </si>
+  <si>
+    <t>Herbert Felton
+Grethe Jungstedt
+Drude Jørgensen
+Alhed Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Harris Sawyer
+Johanne Schroll
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>William/Billy og Christine Mackie var i Danmark for at blive gift. 
+Havestuen: Warberg-familien boede stadig på Erikshaab, som var børnenes barndomshjem. De måtte fraflytte gården senere i 1903. 
+Andover er en forstad til Boston, MA. Ellen og William Mackie flyttede dertil efter i flere år at have delt bolig med Harris' familie, hvilket ikke var en succes. 
+Jobspost betyder et sorgfuldt eller ubehageligt budskab, en ulykke eller modgang, opkaldt efter Bibelens Jobs, som hjemsøges af katastrofer. 
+Reaumur er en temperaturskala, hvor vands frysepunkt er fastsat til 0° og kogepunktet til 80°. En ændring af temperaturen på 1°R svarer altså til en ændring på 1,25 °C. 
+Barney og hustru samt Wesley kendes ikke. Heller ikke Mrs. Bryan og hendes bror samt nevø eller guvernørens Claude. 
+Musselin kaldes en type glatte stoffer, som er løstvævet af meget tyndt bomuldsgarn. Af fint uldgarn fremstilles uldmusselin, der benyttes til damekjoler, særlig med påtrykte farvemønstre (Wikipedia jan. 2026). 
+1 pægl = 1/4 pot = 0,24 liter (eller 2,4 dl).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1592</t>
+  </si>
+  <si>
+    <t>Ellen antager, at hele familien inklusiv Christine og William Mackie nu sidder i Havestuen.
+Harris Sawyer kan nu fremover kun komme hjem fra arbejde lørdag og ikke fredag. Han og Ellen ville nok ikke være flyttet så langt væk, hvis de havde vidst dette. Harris er tit alene på kontoret, og der er meget varmt.
+I fritiden nyder Harris og Ellen naturen med ro- og svampeture, badning mv. De har set en skudt skunk.
+Ellen og Harris er blevet venner med Barneys. I området bor også en meget ugidelig og selvoptaget ældre dame.
+Ellen har været ude at plukke hindbær med Mrs. Bryan, som henkogte bærrene efter hjemkomsten. Ellen forklrer, hvordan henkogning fungerer.
+Grethe har været på besøg hos Mrs. Bryans bror, som tidligere har leget så godt med hende. Hun gav ham sit legetøjstog, som hun ellers selv elsker.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vqoi</t>
+  </si>
+  <si>
+    <t>East Andover Juli 14/03
+Kæreste Mor!
+Dit Brev kom denne Gang lørdag Aften. Jeg tror, jeg faar dem hurtigere her end i Boston. I ere nok i Hjærtet af Sommerferien nu og jeg tænker mig Jer sidde samlede i Stuen ved Kaffen og foredrage dette. Jeg vil derfor begynde med at lade en Hilsen gå rundt, - først til Billy og Mornine – i Havestuesofaen, kan vi jo sige, - Be, Las, Junge, Dis og Dede. Jeg kom 1ste Juli først i Tanker om Dedes Fødselsdag og var gruelig ked af at have glemt det. 
+Tiden stormer afsted her, - det samme er vel Tilfældet hjemme, - jeg synes aldrig, den har rendt sådan som nu. Det, at Harris kommer hver Uge, bryder Tiden ligesom. – Denne Gang kom han med den Jobspost at han ikke mere kan komme om Fredagen, - ikke før Lørdag med 4 Toget, men til Gengæld tager han først 9 Toget Mandag Morgen. Der var næsten en hel lille Strike i Kontoret, fordi de Bæster var misunderlige – Bogholderen og de to Fuldmægtige, - de ville alle af sted Fredag og den ene havde Hjærtefejl og den anden noget andet og de mente, de trængte ligeså meget som H. – Det er meget muligt, at de gør det, men deres Arbejde er af en sådan Natur, at de ere nødt til at være der, hvorimod H. kan koncentrere sit til de andre Dage. Mr. Felton sagde, at han var ked af det, men at han var nødt til at bede ham ikke rejse før Lørdag Form. med mindre der var nødvendigt. Det er ærgerligt, da de jo i Begyndelsen sagde, at det kunde han sagtens – og vi vilde næppe have taget så langt fra Boston, havde vi vidst dette. Måske vi senere rykker lidt nærmere Boston – det er jo også så morsomt at se forskellige Steder og Egne.
+Her er jo så yndigt, og det er et Sted, man kommer til at holde af. – Vi havde Held med Vejret denne Lørdag og Søndag og anvendte hvert Minut, - Rotur, Badning, Spadsereture. Vi har en Botanik m. Illustrationer og en Svampebog – dem tager vi med ud og slaar op alt hvad vi finder af begge Dele. Vi har identificeret en Masse Blomster, men endnu kun funden giftige Svampe. Vi havde to henrivende Roture i Maaneskin, - vi lod Baaden drive, - laa nede i Bunden af Baaden og røg Cigaretter – m – m – m. – Søndag Aften skød de en Sk[ulæseligt]konge lige her ved Siden af. Vi var oppe at se det, - det lignede en Muldvarp en hel Del og lugtede i høj Grad ”Ræv” – kun meget stærkere, - men de sagde det var ingen Ting fordi det var en Unge. -
+Harry havde haft en trist Uge denne Gang. Det havde været rasende varmt i Boston 2 Dage Grader [tegn for grader) Fahrenheit det må være c 36 Reamur, - og han havde været ved Vandet (Beach) hver Dag efter endt Arbejde. Nu er han alene i Lab., - alene til Lunch, alene til Beach og først hjem efter de var i Seng, så flere Dage talte han slet ikke med nogen Dagen igennem. Han var hos Wesley´s forrige Uge Natten over, - de fleste andre af hans Venner er væk, så det er jo lidt trist, Han klagede til Herbert Felton og denne tog så med ham en Aften. 
+Her begyndte Folk at rykke ind og det er jo ganske morsomt. Vi kan være alene når vi vil og have nogen at snakke med når vi gider. Barney’s ere voldsom rare Mennesker, dannede og dog jævne. De vil gærne have mig og Grethe med ud at ro og spadsere, så vi har har haft megen Fornøjelse af dem. De er begge opdragne i Qvækerfamiljer, men er mærkelig frisindede efter det. Billy kan beskrive hvad Qvækerne er for en Sekt. Mr. Barney har fortalt så meget derom. Jeg går for det meste en Tur med ham om Aftenen. Så er hun en anden Madamse af en hel anden Art. Hun er af de rigtig simple, amerikanske, uvidende, udannet, - hvis eneste Interesse er Klæder. Hun møder om Morgenen, lys Muslin m. Slæb og Vifte og sidder Dagen igennem og vifter sig. Jeg har ikke set hende åbne en Bog el. tage et Håndarbejde i sine Hænder disse 8 Dage. Hun siger hendes Tanker er Beskæftigelse nok, - hun praler af at hun aldrig bestiller andet end gå i Butikker, gøre Visitter og tænke. Hun er over 60 rødnæset og meget tyk. I denne Uge kommer der et Par til
+I Dag, da jeg kom hjem fra min Morgentur til 9 Toget var lille Grethe kørt på Visit med Barneys til Guvernørens Claude and – (Mrs. Barneys Nevø - en 18-19 Aars Fyr) [”som er Karl her” anført oven over linjen] skulle ud at plukke Hindbær og jeg tilbød at gå med hvis de vilde passe Grethe. Vi drog ud med to Blikspande og Frokost med og kom hjem klk 3 med 20 Pægle. (10 Qvarts) Begge Spande fulde og en Kurv, som Claude lavede af Birkebark. Der var Bunker og jeg nød det, - det mindede om Gammelskov Ture og vi hang i med Jørgensensk Energi. Jeg så Mrs. Bryan koge dem hen i Saft. Det var rasende nemt, sådan skulde du prøve. De har de Glaskrukker med Gummiringe, som Fru Peja havde. Fyld Krukken pakfuld med Bær (rå) – sæt dem i en Gryde med koldt Vand på et eller andet (omvendte Tallerkener el. lign.) så Vandet står halvt op om den. Lad Vandet komme i Kog og koge til Bærrene er krøbne en Tomme ind. Tag dem op og fyld Krukken helt fuld med en tynd Sirup af 1 Kop Sukker og 1 Kop Vand, som har kogt sammen og er kogende. Man kan også tage Saft i Stedet for Vand og lade Saften koge sammen med Sukkeret og komme på. – Sæt Låg og Gummiring på straks. Disse holder sig altid, er mere som Kompot. Alle Bær kan behandles på den Måde. – Det skulde du prøve det er rasende nemt og der er ingen Binden til [ulæseligt] Cognac, o s v. 
+En Aften, da Grethe havde taget en lang Middagssøvn tog Mrs. Bryan hende med ud en Køretur for at besøge hendes Broder. Grethe havde set ham her og han havde leget med hende, så hun var vild af Begejstring over ham og sagde hun holdt g-lig meget af den Mand. Hun tog sit lille Tog med for at give ham, - jeg var ganske rørt over det, for hun har holdt så meget af det Tog og leget med det så meget. Han tog hende rundt og viste hende alle Dyrene og hun morede sig herligt. Da hun kom hjem var der rød Solnedgang og da jeg lagde hende i Seng kom hun med den forbavsende Meddelelse, at hun havde set ”Vorherres røde (røide) Bimser hænge ned fra Himlens Bue, og de var så tykke”.
+Hun er så god og skikkelig og forbavser alle ved sin Artighed. De er ikke for godt vante i den Retning her. Hun er ude Dagen igennem kun en Gang imellem hører man hende jo komme stolpende ind m. en el. anden Nyhed. Hun har været i Landet flere Gange – jeg lever dog denne Uge og det er herligt. Jeg kan svømme ¼ Time ad Gangen nu. 
+Nu sidder de alle og snakker her og Papiret kan ikke mere derfor Farvel allesammen 
+- Elle
+[Skrevet på hovedet på s. 7 - s. 8:]
+Er den arme Fru Peja rask nu -
+[Indsat s. 10 i venstre margen; lodret:]
+Hvor yndigt med Lugges Rejse!!!</t>
+  </si>
+  <si>
     <t>1903-11-10</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Kærbyhus</t>
   </si>
   <si>
     <t>Italien
 Genua
 Hotel Eden</t>
   </si>
   <si>
     <t>Kærbyhus var Christine Swanes forældres hjem i Kerteminde, efter at de måtte afhænde købmandsgården, Langegade 50, pga. svigtende økonomi. 
 Astrid Warberg var i huset hos Bernhard og Emma Hirschsprung i 1903-1904. Hun var med dem i Italien i efteråret og julen 1903.
 Efter en tid at have været kæreste med stud. med. Peter Bichel, gjorde Astrid forholdet forbi.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane til Astrid W-G, 1903-11-10, 2414</t>
   </si>
   <si>
     <t>Christine Swane føler med Astrid. Det er en stor beslutning at binde sig til et andet menneske, og der går sommetider år. Mon ikke Astrid genvinder troen på sig selv? Rejsen vil nok også hjælpe, og når Astrid kommer hjem, ser hun sikkert lysere på alt. Astrid må huske, at Christine er hendes ven.</t>
   </si>
   <si>
@@ -1117,93 +2278,81 @@
 Denmark.
 [Med anden pen og skrift:]
 læst 11-2-07. 
 [I brevet:]
 Rosenvej II, III Mandag den 14 Nov 1904.
 Kære lille Junge! Ja, nu er der kommen Fornuft i Brevgangen – jo, jeg har ganske rigtig fået et hver Uge fra Dig i lange Tider – sidst i Dag – hvorfor kvitteres. Det var jo ærgerligt, at Du snød Dig selv for den gode Koncert, når det nu er Ugens bedste Fornøjelse; Mor var herude i Morges for at invitere mig på Sjov i Morgen i Tjenestepigeforeningen, der holder stor Fest i Wittmarks Lokaler; hvis Alfred tager til Malmø har jeg også lovet at give Møde – Kl 3 hos Mor, hvor vi spiser til Middag og derpå drager af; som sagt (nok) Dit Brev kom altså, mens NMor var her, og Mor vilde naturligvis høre ”de vigtigste Nyheder”; jeg er aldrig ret stemt for det – for jeg kan ikke i en Fart overse, hvad der med Held kan foredrages; og Uheldet vilde da også, at jeg netop kom til at læse et Stykke om Billys Kølighed overfor M.s Sygdom – og det sluttede med – disse Udtalelser var private – i det mindste ikke for Moderens Øren! Så det var jo en net Historie; men Gudvéd hvorfor man aldrig lærer at sætte sådanne Advarsler foran det kriminelle Stykke, man kunde jo føje det til bagefter – foran (!)
 Mor sagde for Resten, at hun agiterede stærkt for at få Mornine herover til Foråret – at gå i Luftklokken.
 - Tænk om Mornine hvert År – ligesom Far i sin Tid – kunde tage 6 Uger i Luftklokken! Jeg sagde rigtignok, at Mornine var da ikke gal at rejse bort i den Tid, hun havde Dig – det var da altfor meningsløst. Og Mor sagde så – med et lille bekymret Smil – ”næhe – og så kom hun vel aldrig derover igen; ”Og hvad så - ?” meget bekymret.
 Jeg for min Part kan nu aldeles ikke begribe de Forhold; dersom Mornine ikke holder mere af Billy, end hendes Udtalelser tyder på, så forekommer det mig vanvittigt – næsten umoralsk – at blive hos ham; og når hun alligevel bliver, så skulde man dog tro, at hun er fastere knyttet til ham, end udenforst. Kan se. Og jeg kan ikke for Alvor tro på, at Forsørgelsessiden spiller nogen Hovedrolle; Mornine er dog mere ideelt anlagt end som så. – Hvad angår Forholdet mellem Elle og Mornine, da er det jo uhyre sørgeligt – men ganske menneskeligt. Det kan jo ikke være anderledes; og jeg kan i Grunden langt bedre forstå – og sympatisere med – at Mornine taber for Elle – bliver ligegyldig og fjendtlig – end jeg kan forstå og billige, hvis Elle ikke får imod Mornine. 
 Mornine må dog gå ud fra, at Elle sympatiserer med alt det hos Eastman, som Morn. Absolut ikke fordrager – osv. men det er jo så sørgeligt – hvilket Lyspunkt vilde det ikke være for M. hvis Elle havde en bedre Mand – så hun kunde forliges med dem begge. Apropos – hvad er da Din Mening om Eastman. Er det da muligt, at Elle kom på at forgude én, som er så ganske umulig?
 Eller - ? Jeg har så ofte tænkt mig den Mulighed – og min Tro er ikke helt ubegrundet, men blev i sin Tid [ulæseligt ord] af en lille – tilfældig – Udtalelse af Elle selv, da hun var her på Besøg. Jeg tror – men kan jo slet ingenting vide – at det blev en stor Skuffelse, da Elle dengang rejste til Amerika og genså Eastm. Efter flere Års Adskillelse. Men Skridtet var gjort, og hun har med sin vældige Energi – aldrig villet tilstå engang for sig selv – at det var en Skuffelse. Og nu har måske Årenes Løb Vanen jevnet ud på det, der sikkert har været svært nok i Begyndelsen.
 Ilussioner altsammen, Junge. Jeg tror, at de allerfleste Mennesker lever deres Liv helt på Overfladen – uden nogen Sinde at kunde se Virkeligheden lige i Øjnene; og så kalder de med så pæne Navne: de er ”rolige” – ”beherskede” – de er ”Ligevægtsmennesker”
 Og de andre (de ærligste?) – de er ”letsindige” – ”eksalterede” – måske endog ”hysteriske”.
 Nu kan det vist være nok med alt dette – slet ikke morsomme.
 Du skriver så ofte, at mine Breve tyder på, at jeg er glad; ja, Junge, det er jeg også – ganske forfærdelig glad – og nydende Glæden; somme Tider har jeg en Følelse af, at der vil hænde én eller anden rædselsfuld Ulykke – og at det er derfor, man overgør mig sådan med Glæde; kender Du ikke godt den Angst – den kan komme over én netop, som man føler sig allermest lykkelig – en Angst for at man ikke skal kunne fastholde sin egen Lykke; men det er jo dumme Tanker – og de viser sig da også kun glimtvis; lille Junge – det er dejligt at være til – og at føle Livet suse og bruse omkring sig – at føle sig selv midt i det levende Liv – der er så overdådigt rigt – strækker sig så vidt ud til alle Sider at man aldrig øjner Grænser; jeg tror virkelig, at det er denne Tilværelse, jeg har drømt om så ofte i gamle Dage, når jeg bestandig gik og rodede ude på Landet – og længtes efter dette sære – store – ubestemte i Livet. Jeg vidste jo altid, at det var der, men jeg syntes blot aldrig, at jeg kunde komme det rigtig nær; jeg syntes altid, at jeg så en høj og mægtig Mur . og bagved den kunde jeg høre det summe og brumme – det var alle de levende Mennesker – der virkelig levede Livet.
 Nå – og så fandt man endelig engang Vej over Muren – er nu midt i det Hele og er lykkelig.
 Senere. Nu er Alfred kommen – han skal ikke til Malmø før senere hen i Ugen – så jeg må nok gå til Mor i Morgen og melde Forfald; for det vilde da være både Synd og Skam om jeg gik min, jeg kender. Jeg bad hende da Vej én af de få Dage, vi endnu kan ”bo” her sammen. Vi har nu spist til Middag – og Alfred sidder og spiller Ingeborgs noder, som hun har glemt hernede forleden Aften; det er Brudeoptoget på Troldkongen af Grieg; er det Dig, der i sin Tid har spillet den – jeg kender den så godt; og er meget begejstret; Ingeborg spiller den nu også helt vidunderligt.
 Vi havde en lille vellykket Aften Forleden; Uglen er nemlig i Byen – det Skind – hendes Lunger er angrebne og hun skal absolut på Sanatorium i Vinter; hun var heroppe at besøge mig en Eftermiddag – og jeg var som sædvanlig meget glad over engang igen at se hende; hun er et af de yndigste Mennesker, jeg kender. Jeg bad hende da, om hun ikke vilde komme her en Aften – at hun kunde se Alfred. Vi bestemte en Dag – og jeg bad desuden Pan Grethe og Frk Holstein - samt Abrahamerne. De sidste af en art Diplomati – jeg vil så gerne have, at de skal kende lidt til ”mine”, siden de nu er dem vi har mest med at gøre – de står Alfred så nær. Det gik da også godt – og blev en særdeles hyggelig Aften; både Ingeborg og Alfred spillede – og til sidst spillede de sammen – Violin og Klaver. For Resten spillede Ingeborg og jeg da også vore 4 hændige (Schuberts Maiche) – Flygelet er bedårende – herligt! Skade at Du ikke får det at høre nu – desværre taber det nok en hel Del, når det skal transporteres til Malmø; jeg passer det forøvrigt som om det var et lille Barn – der kommer aldrig kold Luft ind til det – aldrig åbne Vinduer, hvor det står – og aldrig i Kakkelovnen. Frisk Luft får det kun på 2den Hånd – fra den store Stue. Hovedsagen er, at Temperaturen altid er nogenlunde éns – og at [”at” indsat over linjen] aldrig fugtig Luft slipper ind til Filtet, det slører Klangen. Og så er Mornines jo endda meget bedre – det er næsten ubrugt.
 - Jeg misunder Jer næsten det klare Solskinsvejr, I har derovre; nu er vi begyndt på det tunge – grå Tågevejr – med ækle slimede Gader og ofte Regn. 
 Vi trodsede dog alt i Går, da det var Søndag – tog med Sporvognen til Klampenborg – stod udenpå foran hele Vejen – det er så frisk og dejligt; det var ellers stille, mildt Gråvejr – og meget smukt; vi spadserede så op gennem Skoven – der var helt vidunderligt – ganske stille og fredeligt – og så alt det herlige brune Løv på Jorden – der var ganske vådt af den fugtige Luft – og Farvernes Pragt var næsten ikke til at udholde – det var nu så evige Tider siden vi sidst var på Landet – så vi nød det jo intensivt. På Fortunen drak vi Kaffe – gik så videre – gennem Ordrup Krat til Charlottenlund, hvor vi vilde tilsé de gamle Gartnerfolk på Kastanievej; vi traf dem i den største Elendighed; den gamle Mand lå til Sengs – lignede mest en Død – Skægget var bleven kridhvidt og han var så mager som et Skelet. Han var lige kommen hjem fra Hospitalet efter en stor Operation; han får nu al Føden ind gennem en Kanyle i Maven; De har fjernet en stor Kræftsvulst i Spiserøret; men den vil komme igen – og han kan højst leve ½ År – har e sagt til Konen; og hun er ganske fortvivlet ved Tanken om at skulle miste ham; det hele var så rørende. Men tænk alligevel at de kan operere sådan en gammel Mand – han er fyldt 69 År! Jeg skal derud en af de første Dage med en Flaske Vin til ham – det skal han bestandig have i Suppe og Æg.
 - Nu får Du ikke mere i Aften – vi var sent oppe i Aftes og skal tidlige i Seng. Hils nu Mornine så mange Tusinde Gange – det er så skrækkeligt at tænke på med den Astma!
 Og ligeså mange Hilsner til Dig selv
 fra Alfred og Dis</t>
   </si>
   <si>
-    <t>Fritz Syberg</t>
-[...4 lines deleted...]
-  <si>
     <t>Jens Birkholm
 Franziska  Erichsen</t>
   </si>
   <si>
     <t>Faaborg Museum, Fritz og Anna Sybergs brevarkiv</t>
   </si>
   <si>
     <t>Fritz Syberg er spændt på at høre om Annas rejse fra Italien til München, han og Jens Birkholm har kigget på motiver til næste gang, de skal til Italien. FS glæder sig til at komme hjem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rPn5</t>
   </si>
   <si>
     <t>Settignano
 Kære Høns!
 Jeg er meget spændt på at erfare hvordan det er gået Dig i Bologna, om Du slap ind i en rigtig Vogn der.
 Vi har set på et Italienskort igår og ser at Milano ligger langt af Vejen for den Rute Du har løst Billet til. Men så ræsonnerede jeg som så, at selv om Du skulde ende i [xxx]land så har Du da Penge nok til at løse Billet videre for, så Du har vel hittet ud af det. Birkholm og jeg har spaseret lidt. Jeg kigger på Motiver til næste Gang i skal herned, og når jeg blot må slippe for at male dem nu, så tror jeg nok jeg kan finde nogle. Vi fandt igår et helt nyt Terræn med temmelig bratte Højder og den smukkeste Cypresskov der er her i Egnen. Jeg troede ellers at vi havde afsøgt Terrænet. Birkholm kan ikke hitte ud af Maleriet heller. Jeg har tilbudt ham at tage med til Genua, men det vilde han alligevel ikke da det kom til Stykket.
 Nu venter vi til jeg hører om Du er sluppet levende til München (det var forresten intet Under at ingen Italiener vidste om der var Vogne til ”München” den hedder nemlig ”Monaco de Bavièra”) og så tager vi en Fodtur til Bjergene. Det var jo kedeligt at vi kom op at skændes før vi skiltes men vi overlever det vel. Og jeg vil ikke udtale mig om dette delikate Emne nærmere blot berøre det for at Du ikke skal tro at jeg sidder og skriver dette Brev ængstelig for at berøre dette Emne. Jeg glæder mig til at komme hjem og faa fat på et Par Blomsteraquareller fra vores Have. Kys Ungerne og hils Olga og Franziska. Mange Hilsener fra Din 
 Fritz.</t>
   </si>
   <si>
     <t>Settignano</t>
   </si>
   <si>
-    <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Fritz til Anna i tiden 27/7 1893 til 16/10 1904.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fritz Syberg er spændt på, om Annas rejse går godt. Han og Jens Birkholm kigger på motiver. Det var ærgerligt, de kom op at skændes, inden de skiltes, men det overlever de vel.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7auh</t>
   </si>
   <si>
     <t>1905-05-28</t>
-  </si>
-[...1 lines deleted...]
-    <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19 Malmø</t>
   </si>
   <si>
     <t>54 Coolidge Str. Brookline Mass. USA</t>
   </si>
   <si>
     <t>Hilda -
 Julie Brandt
 Carl Czerny
 Alfred Goldschmidt
 Edvard Grieg
 Alhed Larsen
 Christine  Mackie
 William Mackie
 Wolfgang Mozart
 Mathilda -, pige i huset hos Astrid Warberg-Goldschmidt
 Isac Salmonsen
 Ellen  Sawyer
 Franz Schubert
 Laura Warberg</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen opholdt sig i 1905 hos sin søster og svoger i Boston for at føre hus for dem.</t>
@@ -1282,77 +2431,347 @@
 - Stockmar
 Laura Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Wilhelmine Berg drev et pensionat på Gothersgade i København. 
 Det vides ikke, hvem Andreas og Kellehers (svært læseligt navn) var. Sidstnævnte var formodentlig pensionærer.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0816</t>
   </si>
   <si>
     <t>Wilhelmine Berg fortæller en lang historie om en pige, Frk. Schr., som har været ansat på pensionatet. Pigen løj og passede ikke sit arbejde ordentligt, og nu har Wilhelmine afskediget hende. Wilhelmine kan ikke klare alt arbejdet selv, så hun vil spørge Johanne/Junge Larsen, om hun vil komme og tage pladsen fra september.
 I øvrigt vil hun besøge Astrid i Malmø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jpxJ</t>
   </si>
   <si>
     <t>Gotersgade 8/7 05
 Kære Laura! Tak for dit brev modtaget i dag. Meget karakteristisk er det rigtig nok for frk. Schr. at hun har drejet forældrene den knap; men tillige utrolig dumt; hva kan hun vente, den rigtige grund skulde i længden blive dem fortiet. Dagen efter jeg sidst var hos dig, samme dag altså, hvor hun fik ferie, kaldte jeg hende op og sagde, at hun vel nok selv havde på fornemmelsen, at hun ikke passede for pladsen, og at jeg ikke vilde beholde hende længere end til oktober [”oktober” overstreget, herover er skrevet ”september”] september. Hun svarede aldeles ligegyldigt, det passede hende meget godt, da forældrene gerne ønskede hende hjem. Jeg sagde (vel vidende, dette ikke passede.) at jeg var ked af det; jeg behøvede så vel en hjælp og var meget skuffet med h. til hende, som var mig så varmt anbefalet Jeg havde håbet at slippe de ting, hun havde med at gøre men havde kun haft ærgelser der af, idet hun jo ligefrem spillede under dække med folkene og selv ved sin upålidelighed gav disse lejlighed til, som jeg havde hørt gentagne gange, være uhøflige og opsternasige mod hende: hun vidste, jeg havde haft stor udholdenhed og tålmodighed med hende, da hendes personlighed var mig så behagelig og hun altid mod mig selv var yderst villig og opmærksom; jeg havde håbet, at hun i min ferie vilde have gjort sig en ære af at passe alt rigtig godt; men jeg havde overbevist mig om ganske det modsatte. Endvidere måtte jeg, ihvor ubehagelig det end var mig, betone, at en af de Ting, jeg var allermest pinlig berørt af, var hendes mangel på sanddruhed; jeg nævnede 3 tilfælde, og hun tog imod det alt sammen tilsyneladende aldeles, som om det var en anden, jeg talte til og rejste så. Jeg selv var ganske syg bagefter og syntes egentlig, det var rædsom hårdt af mig at give hende denne dosis med sig hjem livet a[ulæseligt], at hun ordnede det hele der hjemme ved hjælp af vitterlig løgn. Jeg sagde til hende, at jeg efter at ville hele med hende, som jeg og min mand og mine søstre havde ventet så meget af, var så ganske mislykket, atter vilde være alene; jeg var bleven så skuffet og mistrøstig nu over for ethvert tilbud af lignende art. Jeg fik nu min gamle jomfru igen og måtte se, hvorledes mine kræfter vilde slå til, når jeg ikke kunde mere, så kunde jeg ikke mere; således faldt mine ord; selvfølgelig ingen stavelse om [ulæseligt] pensionær. Jeg har jo lejet både de to værelser på kvisten igen og de to nye værelser til volden, så det vilde være nonsens at sige dette. – Nu er hun kommen hjem igen og er for resten umådelig flink. Så flink, så jeg har kun grund til at rose hende. Men mens jeg var væk, var hun så lad og ligegyldig, at endog jomfruen flere gange satte hende skarpt i rette, hvortil hun svarede:” ja jeg ved det godt; men jeg har ingen lyst; det hele keder mig; jeg har ingen interesse for pladsen. I grunden burde nu hendes forældre for hendes egen skyld vide sammenhængen; men naturligvis vilde det blive en meget slem historie for hende; jeg nænner alligevel absolut ikke at skade hende. For øjeblikket er hun så villig og flink, i enhver retning på sin plads, så jeg kan kun beklage, at hun kan; thi det viser sig. Ærlig talt har jeg været så ked af det og flere gange sagt til Theo: jeg må se at stramme mig op og nå det hele selv; men det er jo vist tvivlsomt, om jeg tør have det ansvar overfor Theo og børnene; mit hoved er ikke særlig godt og – jeg har derfor besluttet at skrive til Junge. Jeg har intet øjeblik tvivl om, at Junge er pladsen voksen, og jeg tror, at Junge vil kunne få interesse for sin gerning her; det er jo en absolut overordnet og selvstændig plads og den tanke at have én af sine egne om sig, er jo umådelig tiltalende. Theo mener, det skulde være fra september, og det var jo også det rigtige. – 
 Sidsel var her i går med dit sølvtøj; det står udmærket i mit hjørneskab indtil videre er det småt med rejsende her er næsten ingen i byen. Disse dyrskuedage har her vrimlet af bønder; vi har haft en del; men de passer ikke her. 
 Jeg var nede hos Andreas fra hans fødselsdag men traf ham ikke. nu er han vel også rejst. Børnene har det udmærket de søde små pus; jeg savner dem forfærdeligt Heldigvis skal de jo i år ikke blive så længe borte. Fru Stockmar er rejst på landet og Kellehers rejser mandag. Jeg skal hilse dig fra dem begge; de er så søde, de to. Vil du ikke på et brevkort sende mig Astrids adresse; jeg tager måske en søndag over til Malmø og vil da besøge hende. Bare hun nu indretter sig praktisk og sørger for at have god pleje, det lille skind. Det er såmænd ingen leg at gå til første gang især, og just af de forsigtige er hun jo ikke. Hvor vil jeg håbe for Kristine, at Billy kommer. Jeg tror, at når hun først bliver dårlig, vil det være meget svært for hende at vide ham så langt væk. På den anden side er det jo ingenlunde let for ham at afbryde sin praksis igen på ubestemt tid. Nu kun mange hilsener til alle fra din hengivne Mis. Jeg skriver så til Junge i aften eller i morgen.</t>
   </si>
   <si>
+    <t>1906-10-22</t>
+  </si>
+  <si>
+    <t>Malmø</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Ludvig Brandstrup, billedhugger
+Julie Brandt
+Victor Bøttern
+Alfred Goldschmidt
+Amanda Heinesen
+Andreas Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Vilhelm Larsen
+Niels Larsen Jørgensen
+Anna Syberg
+Fritz Syberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Malmø hos søsteren Ingeborg Astrid Goldschmidt (f. Warberg), som skal føde sit barn nummer to.
+"Fannys Assurance": Der er formodentlig tale om en forsikringsudbetaling i forbindelse med et af I.A. Larsens skibe.
+"Grossereren gled med Halvdelen": Denne grosserer er formodentlig Victor Bøttern, som købte I.A. Larsens købmandsgård. 
+Det omtalte brev fra Karl Schou fandtes ikke sammen med dette brev på det Kongelige Bibliotek.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er glad for, at stuepigen Amanda kan blive nogle flere dage, indtil Alhed kommer hjem. Amanda slider med rengøring og tøjvask.
+Johannes Larsen maler på sit billede af kalve. Og han har besøgt Anna og Fritz Syberg (Baronens).
+Adolf og Johanne Larsen (Agraren og Junge) er ved at flytte ind (på Kærbyhus).
+Johannes Larsen har fået indrammede billeder tilbage.
+I.A. Larsen har modtaget forsikringspenge, og grossereren skal have halvdelen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/jDA7</t>
+  </si>
+  <si>
+    <t>Kjerteminde 22 Octbr 1906.
+Kæreste Alhed!
+Naar Du i 2 Dage ikke har faaet Brev, maa det vel ligge i at der ingen uddeles om Søndagen for Fredag er den eneste Dag jeg ikke har skrevet, men saa har Du vel til Gengæld faaet 2 paa en Dag. Nej der har ikke været noget i Vejen med Børnene. Jeg er glad ved at kunde beholde Amanda et Par Dage til, jeg er ikke videre henrykt ved at komme af med hende inden Du kommer. Hun skriver saa i Aften til sin Søster at hun ikke kommer alligevel. Hun har ellers hængt svært i for at naa saa meget som muligt i Gaar Søndag vaskede hun hele Dagen og i Dag har hun gjort Hovedrent i Spisestuen og Køkkenet, saa hun mangler nu kun Dagligstuen, men saa kan hun jo tage den lidt mere med Ro. Jeg har ikke faaet lavet noget videre i Dag, jeg har malet lidt paa Kalvene i Formiddag og lidt i Eftermiddag men holdt op paa Gr. af Mørke og bestemte mig saa til at gaa ned og hilse paa Baronens, saa kom Allerup og saa paa Billederne og Haven. Jeg fulgte saa med over Trapperne og gik ned til Baronens som lod til at være glade ved at se mig. Paa Hjemvejen købte jeg 10 Pund Sittauer Løg hos Larsen Jørgensen. Agraren og Junge har flyttet Møbler ind i Gaar og i Dag. Jeg har faaet mine Rammer fra Brant 16 smaa, 8-9 store samt Kejserkroner og Æbleblomster. For øvrigt har jeg ligget meget vaagen i Nat og været i jævnt skidt Humør i Dag. Jeg savner Dig. Fader har været i Odense og hævet 740 Kr. Fannys Assurance. Grossereren gled med Halvdelen jeg faar ca 50 Kr. Jeg har faaet en Gang 27 og 5 da jeg rejste ned til Klaks. Ja nu tror jeg jeg vil holde op, det er jo heller ikke noget morsomt Brev, men det kan ikke blive anderledes. Jeg fik meget rigtigt dit Brev i Aftes 6,24. Jeg faar for resten næsten alle Dine Breve med det Tog, et enkelt har jeg faaet med 2 Toget og det i Gaar om Morgenen. Nej jeg har ikke skreven til Lus endnu jeg har Aquarellerne færdige og bestemmer hver Dag at sende dem, men endnu er det ikke bleven til noget. Hils Dis og Goldschmidt. Mange kærlige Hilsner og Kys fra Børnene og mig.
+Din
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1906-10-24</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Julius Hviid
+Andreas Larsen
+Johan Larsen
+Marie Larsen
+Vilhelm Larsen
+Peter Sus</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Malmö hos sin søster Ingeborg Astrid Goldschmidt (f. Warberg), som er højgravid med sit barn nr. to.
+Af det følgende brev fra Johannes Larsen til Alhed fremgår det, at Dr. Lützhøfft i sit brev skriver, at han ønsker at købe nogle billeder. Derfor bemærkningen om "omtrent 3 bestillinger paa en Dag."</t>
+  </si>
+  <si>
+    <t>Johannes Larsen m.fl. havde en god aften hos Allerup. Han har foræret dr. Hviid den andrik, han skød. 
+Klaks (Vilhelm Larsen) skal have et koloreret træsnit med svaner.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/LGj9</t>
+  </si>
+  <si>
+    <t>Kjerteminde 24 Octbr 1906
+Kæreste Alhed!
+Du er rigtignok flink til at skrive ganske vist fik jeg ingen Brev i Gaar, men saa til gengæld 2 i Morges, de var stemplet samtidig i Malmö. Vi morede os godt i Aftes hos Allerup, der var foruden os, Junge &amp;amp; Agraren Marie og mig, Dr Hviids. Jeg har foræret dr. Hviid Graaandriken jeg skød i Aftes, jeg fortryder det næsten, da jeg er kommen i Tanker om at den jo godt kunde have hængt til Du kommer hjem. Du faar et Brev fra Dr. Lützhøft. Jeg har svaret ham og skreven til Sus. Ungerne generer mig under denne gevaltige Korrespondance nu maa jeg ned og faa Sus og Pakke og Brevene af sted, derfor faar du kun lidt nu. Marie kom nu og fortæller at Klaks skal have et koloreret Træsnit med Svaner til Lørdag, det er altsaa omtrent 3 Bestillinger paa en Dag.
+Mange kærlige
+Hilsner
+Din
+Johannes Larsen
+Kommer Du ca den 1ste?
+JL.</t>
+  </si>
+  <si>
+    <t>1908-04-18</t>
+  </si>
+  <si>
+    <t>Leksand
+Tibble</t>
+  </si>
+  <si>
+    <t>244 Columbia Road Boston</t>
+  </si>
+  <si>
+    <t>- Bernberg
+Bjørn Bjørnsen
+- Blomberg
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Amanda Heinesen
+Alhed Larsen
+Johanne Christine Larsen
+Senta S
+Asra Smedberg
+Cid Smedberg
+Tante Smedberg
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Tibble er en by i Leksand kommune i Dalarne. 
+På Kærbygaard boede Johannes Larsens forældre. 
+Astrid Warberg-Goldschmidt var i et kærlighedsforhold til Cid Smedberg, samtidig med at hun var gift med Alfred Goldschmidt. Cid Smedberg gjorde efter kort tid forholdet forbi.
+Laura Warberg besøgte sin datter, som var bosiddende i Boston.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2441</t>
+  </si>
+  <si>
+    <t>Astrid havde slemme dage i Kerteminde med syge børn, men det hjalp, da Amanda kom og deltog. Alfred vidste ikke, hvor Astrid var, og Laura Warberg må ikke røbe det.
+Astrid rejste fra Kerteminde til Malmø, hvor Cids familie tog imod hende. En af hans venner fulgte hende videre i tog. De drak champagne i toget, og Astrid følte sig meget fri. I Insjön mødte Cid Astrid, og hun blev indlogeret på et pensionat. Han fortalte om tømmerflådning, og de så på kirkefolket i folkedragter. 
+Astrid håber ikke, at Laura Warberg er forarget over alt dette.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/eKFw</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Mrs. Laura Warberg
+244 Columbiaroad
+Dorchester
+Boston 
+Mass.
+U.S.A.
+[Med anden skrift og med blyant:] 18/4 Dalarne 1908
+[I brevet:]
+Tibble, Leksand 18/4-08. 
+(Dalarne)
+Påskelørdag.
+Kæreste Mor! Hvor jeg dog har glædet mig til at skulle skrive dette brev til Dig – glædet mig til at kunne skrive, hvor lyst og lykkeligt alting ser ud for mig i dette Øjeblik – så helt helt anderledes, end da vi sidst sås. Dengang vidste jeg nok lidt om denne Rejse – d v s, jeg tænkte mig Muligheden af, at den skulde blive til noget, men jeg var altfor dybt nede til rigtig at kunne glæde mig; og slet ikke havde jeg troet, at jeg så snart kunde komme af Sted. 
+Dagene i Kerteminde glemmer jeg sent – så rædselsfulde de var – ene i det store Hus med de to små – gnavne – frysende Unger – Adam syg i to Døgn med høj Feber – Sjums Mundbetændelse og bolden Finger – og jeg selv så dødsenstræt og tilintetgjort. Hvad hjalp det så, at jeg havde 100 Kr. liggende, som en god Ven havde sendt mig til en Rekreationsrejse. Men omsider blev Amanda færdig ved sine Forældres Sølvbryllupsfestligheder - og kom mig til Hjælp. I Tirsdags kom hun op – og overtog Børnene – samtidig flyttede vi dem og hele vort Habengut over i det store Kærbyhusgæstekammer, hvor hun nu kan fyre hver Dag i Kakkelovnen og være med Ungerne, når de ikke er ude, hun spiser med dem hos Junge – og hjælper til Gengæld med alt forefaldende. Hun var meget sød og imødekommende til at gå ind på alting, særlig da jeg gav hende 10 Kroner for Besværet. Imidlertid var det Meningen, at Alfred skulde være i Kerteminde i Påsken; på en Måde er det jo så yderst passende, at jeg er borte, men på den anden Side må Alfred af visse Grunde nødig vide, hvor og hos hvem jeg er, da det vilde pine ham – og til hvad Nytte. Altså har vi ordnet det således, at jeg officielt er hos Peter i Jylland til ham – til ham skrev jeg – og han modtager mine Breve fra Alfred og sender dem her til mig. Kun Junge og Uglen ved, hvor jeg er. Ikke Be – hos hvem Alfred skal være Gæst – hun slipper så for at spille Komedie – eller gør det ialtfald i god Tro. 
+Nå – det var Forhistorien – som Du endelig må lægge Mærke til og altså respektere mit Incognito, hvis Du skriver til Be.
+Og så rejste jeg Tirsdag 14de april ["14de april" indsat over linjen] Nat med Dagvognen til Ullerslev fulgt derned af Uglen, der sammen med Junge havde siddet oppe med mig – en vældig hyggelig Aften – vi sad i Uglens hyggelige, varme Dagligstue – drak megen Kaffe med forskelligt til – også Likør og Cigarer. Ved 1 Tiden gik Junge og Kl. 2 drog vi ned til Vognen i herligt Måneskin. Det var en meget underlig Rejse – jeg kunde næste ikke fatte, at jeg nu virkelig rejste bort fra al Sorg og Fortvivlelse – bort til fjerne og ukendte Egne, som jeg havde hørt så meget smukt om. 
+I Kjøbenhavn gik jeg hurtig i en Sporvogn – Farimagsgadens – og gemte mig i Ventesalen på Østerbro Station. Tog med Færgen 11.00 – sov hele Vejen. I Malmø styrtede jeg i en Droske – lukket – og kørte til Stenbocksgatan, hvor jeg modtoges med åbne Arme af Tante Smedberg og Senta S. Blev der til Middag – de var forfærdelig søde og venlige imod mig. Efter Middag kom Sven – Tarnborg – Cids bedste Ven, som også jeg har haft en Del at gøre med og vi er meget fine Venner. Han kom for at få mig med til Lund, hvor vi skulde feste lidt inden Afrejsen. Han havde planlagt hele min Rejse, så der var jo meget at forhandle om. En Droske havde han med sig, og så gled vi altså. Nåede usete af Bekendte til Lund, hvor vi først besørgede et Par Ærinder – gik så en pragtfuld Tur ud på Landet – til den
+II/ ene Side så vi den herligste Solnedgang udover Sletten og Øresund - og bagved os stod Fuldmånen op i al sin Glans. Og så denne ubeskrivelige Følelse af endelig engang at være fri - - ude af det alt sammen – og - - glædes over det, som lå foran én, Rejsen – og Opholdet i den lovpriste Landsdel og – ikke mindst, Gensynet med Cid, som Du jo nok ved, jeg holder meget af. 
+Ved 9 Tiden kom vi tilbage til Lund, hvor vi imidlertid skulde træffe Bjørn Bjørnsen, en ung assistent, som Asra Smedberg er forlovet med. Vi tre spiste så en animeret Souper på Hotellet – og Gud hvor var vi sultne – og glade – og løsslupne – og hvor Maden smagte! Først Smørgåsbord med Snaps og Øl, så Lammekotelet med Rødvin og endelig Ananas au naturel med Portvin - - og så af Sted til Toget. Sven, der har Fribillet til Jernbanen, fulgte mig til Tranås – 5 Timers Iltogsrejse – fra Kl 10-3. Da vi kom til Hesleholm i Småland var der 5 Minutters Ophold – Sven forsvandt – og kom tilbage med en Flaske Champagne! 
+Åh – sådan Fest det var! Blødt og fint rejste vi – på II Klasse stod ude i den lange Korridor og nød Udsigten igennem de dejlige Landskaber – og drak Champagnen af Vandglassene! Røg en Masse Cigarer – spiste Appelsiner – sludrede og var i glimrende Humør. Jeg fik Lov at sove en ½ Time – og var siden frisk igen. 
+Kl 3 var vi i Tranås – et bekendt Kursted med Brystsygesanatorium. Der var 15 min. Ophold – og vi spadserede da på Perronen i det dejlige, friske Morgenluft. Skiltes. En halv Time efter var jeg i Mjølby (i Østergøtland), hvor jeg skulde skifte Tog og hvor jeg løste Billet til 3die Klasse. 
+Op på Dagen fik jeg Rejseselskab af en henrivende ung Pige, vi snakkede ivrigt sammen og det viste sig, at også hun syslede med Pen og Blæk. Desværre skiltes vi i Krylbo; men så var man i Dalarne det var Klokken 12 Torsdag Formiddag. Hvilken Rejse – det var som en Æventyrfærd! Trods al Træthed kunde jeg ikke lade være at se ud - på de dejlige Bjærge med grønne Fyr og Granskove – og Birkeskove med skinnende hvide Stammer - - Sneen lå endnu på mange Steder – og de små røde Træhuse tog sig bedårende ud mod den hvide Sne. 
+Det var blandet Tog – og det gik - usigelig langsomt – men så meget der var at se på – ved hver Station kom der Folk ind i brogede, smukke Nationaldragter og de talte et Sprog, som var fuldkommen uforståeligt for mig; men alle var de glade og muntre – lige så fornøjelige at se på, som deres Dragter – der var en Leen og Snakken hele Tiden. 
+Tilstå må jeg dog, at Trætheden undertiden overvældede mig så jeg måtte sove et Øjeblik. 
+Først Kl. 6.15 om Aftenen nåede vi Insjön, hvor jeg snart i Folkevrimlen fik Øje på en smilende Cid; og så tænkte man ikke mere på sin Træthed. Snart efter var vi ombord på den lille Damper, der tætpakket med de mest forskelligartede Mennesker, førte os blidelig ned ad Dalelven. 
+Åh Mor, det kan ikke beskrives hvor herligt det var!
+Insjön lå spejlblank med sine skovklædte Granitbjerge – Aftenen var så stille og mild – og Solnedgangen - - ! Og Cid fortalte mig om Livet deroppe – om Tømmerfløtningen, der snart skal begynde. Når Sneen smelter i Bjergene, så stiger Elven – og så begynder Tømmerdriften – Tusinder og atter Tusinder af Planker kommer så drivende højt højt nordfra - - og vi så, at de var i Færd med at lave Dæm-III/ninger – Plankerne kædes sammen i hinandens Forlængelse og dermed dannes en hel Vej langs den ene Elvstrand [Tegning med ordene "Elven" og "Dæmning" indsat] – jeg vèd ikke, om der gik Timer eller Minutter, ved blot, at det hele forekom mig at være en Drøm – en vidunderlig skøn og prægtig Drøm, fra hvilken man aldrig skulde ønske at vågne. Så kom vi til Leksand – ved den lille Bro stod fuldt af ventende Mennesker – og der blev et Liv og en Virksomhed, da Båden lagde til. Blandt de mange små Køretøjer fandt vi omsider vores ”Skjuts” vi steg op på Forsædet, Bagagen og en Dalkarl bagpå – han stod op! og kørte Hesten – og det gik i susende Fart op ad skumpede, stenede Småveje – Zig zag op ad Bjerget, til vi landede i en stor gammel rød Gård, hvor en smilende Dalkulla i Nationaldragt viste os Værelset, som Cid havde lejet til mig.
+Det er nærmest en Sal, jeg bebor – Vinduer til 3 Verdenshjørner og fra dem alle en Udsigt!! For øvrigt en meget hyggelig Stue – hvidskuret, tæppelagt Gulv – snehvide, hjemmevævede Gardiner – ligesom der også på alle Borde og på Sengen findes dejlige, vævede Stykker – hvert Hus har sin Væv – og de væver alt selv.
+Da jeg var bleven ordnet en Smule gik vi hen til Pensionatet, hvor jeg spiser – hos Frøkenerne Bernberg - 3 tykke, livlige og meget elskværdige Damer. 
+De – samt de øvrige Pensionærer kaldte mig vedholdende Frøken (trods Præsentationen, der lød på Fru) Næste Morgen, da jeg var ene med Frk. Bernberg sen. sagde jeg til hende, at det var ”et litet Mistag – min Titel var fru – fastän jeg var skild.” 
+Forbavselse! Ved Middagsbordet, da jeg sad i ivrig Passiar med en Lærerinde fra Stockholm – som idelig sagde Frøken S. til mig – bemærkede Frk. B, at det var ”et mistag etc!” 
+Stor Opstandelse! Fra det Øjeblik var jeg Ifølge svensk Skik – den fornemste Gæst – jeg skal have først o s v – o s v – o s v. Svenskerne er kostelige med al deres Etikette. Frkn. Blomberg forandrede straks deres Væsen og er nu udsøgt elskværdige – hensynsfulde - - og konverserende. Men ingen forstår et Muk, når jeg taler dansk – så jeg øves ganske godt i mit Svensk. Næste Dag – Langfredag – var Cid og jeg i Leksand – 3 Kilometer herfra – og så på Kirkefolket. Et uforglemmeligt Syn. De går i Vinterdragt nu – hvid, kort Skindkofte, kantet med en hvid Pelsbræmme – sorte, læggede Nederdele og brandrøde Forklæder; disse sidste betegner Sørgedragter, som bæres i hele Fasten – sidste Dag Langfredag. På Hovedet brogede Huer – forskellige for hver Landsby. De unge Mænd har desværre emanciperet sig og går moderne klædt, hvorimod alle gamle Mænd bærer Dragter – lang sort Klædesfrakke – gule Knæ-skindbuxer og hvide uldne Strømper. Håndværkerne bærer brunt Læderforklæde under den sorte Kappe. Storartet ser de ud allesammen. Efter Gudstjenesten samles alt Folket under Majstangen - og så går Sludderen, mens de venter på Posten, der kan hentes ved 1 Tiden, når Båden er kommen fra Insjøn. – I Går Eftermiddag travede vi i Bjærgene flere Timer – hvilken Luft her er – så ren – så frisk – så bedårende. Heroppe må man vel engang blive til et nyt og bedre Menneske 
+Nu er her ikke Plads til mere dennegang – men jeg skriver engang endnu herfra. Håber at Pengene slår til i 14 Dage – og rejser nok 1ste Maj hjem. Dit Brev fra Kristania nåede jeg at læse i Kerteminde – gid Dit næste Brev bliver ligeså godt! Jeg længes meget efter at høre, hvordan rejsen er gået. – nu er Du nok omtrent derovre. 
+Kære Mor – jeg håber at dette Brev glæder Dig – og at Du ikke finder plads i Dit Hjerte for nogen Forargelse. Jeg synes virkelig selv, at jeg i de 
+[Skrevet på hovedet øverst på brevets s1:]
+sidste År har døjet så meget ondt, så at jeg nu har Lov at føle mig glad engang. Og det gør jeg – takket være - - - ! Gæt selv. Tusinde kærlige Hilsner fra Din Astrid.</t>
+  </si>
+  <si>
+    <t>1908-05-22</t>
+  </si>
+  <si>
+    <t>Ernst Goldschmidt</t>
+  </si>
+  <si>
+    <t>København K
+Vesterbrogade 21, København K
+Gedser
+Amsterdam, Holland
+Paris, Frankrig
+Gammel Strand 48, 1202 København 
+Kongens Nytorv, København
+Oslo Plads 1, 2100 København</t>
+  </si>
+  <si>
+    <t>Peter Rostrup Bøyesen
+Karl Schou
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig. Der er transskriberet efter kopien.
+Kunstforeningen stiftet 1825 er beliggende Gammel Strand 48 i København.
+Den Frie, beliggende Oslo Plads i København, er en kunstnersammenslutning stiftet 1891 af danske billedkunstnere i protest mod adgangskravene til det etablerede Charlottenborg.
+Charlottenborg er hjemstedet for bla. Kunsthal Charlottenborg på Kongens Nytorv i København.
+Kilde: Wikipidia.</t>
+  </si>
+  <si>
+    <t>Anna Syberg skriver et langt brev til den nære ven Ernst Goldschmidt, idet hun udtrykker et ønske om at træffe ham i København inden hendes afrejse til Amsterdam og Paris.
+Hun beskriver sig selv som et enkelt og ydmygt menneske, der er lykkelig i sit liv med ægtefællen Fritz Syberg, som på mange måder er et mere kompliceret menneske, der overvinder og overkommer meget for sin kunst.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GzLp</t>
+  </si>
+  <si>
+    <t>Fredag 22/5 1908.
+Kære Goldschmidt. Det har glædet mig meget at faa Brev fra Dem førend jeg rejser, jeg havde for længe siden opgivet Dem som er stumt og et for mig fuldstændig uvedkommende Væsen. Det var med en Del Fladhed jeg tænkte paa mine firkantede Epistler til Dem, de var jo velmente, men som sagt firkantede, og det vilde jo være saa rimeligt, om De havde ment, at jeg kunde jo holde min Næse ved mig selv. Det har altsaa glædet mig umaadeligt at faa dette Brev - det er vist rigtig som De opfatter mig, eller tildels rigtigt i det mindste, jeg er sikkert et meget enkelt Menneske, for hvem en Masse i Tilværelsen er "den blaa Flamme", men det er falden i min Lod at omgaas lutter sammensatte og "filosofiske" Individer, som Syberg f.Eks., saa jeg fra daglig Sammenligning ved, hvor enkel jeg er. Der er sikkert Sider af Sybergs Væsen jeg aldrig faar fat paa, til Gengæld tror jeg at min Enkelhed virker afstivende. Jeg har haft den umaadelige Lykke at blive sat paa min rette Hylde i denne Verden, det vil sige at de mulige Ævner og Værdier der er i mig har faaet de bedst mulige Betingelser for at komme frem. Syberg ejer en mægtig Ævne til at holde ikke alene sig selv, men sine Omgivelser til Ilden, det er hans Religion, hans Tro, det der hæver hele hans Tilværelse, dette aldrig at lade sig slaa ned, hvor det gælder hans Kunst. Men alligevel forstaar jeg godt, at De maa være helt anderledes indrettet og hvad der i en snæver Vending vilde stive ham af, intet betyder for Dem. Han har dertil en uhyre Fordel frem for andre deri, at han kender Tilværelsen helt fra neden af. Han maa jo forstaa Mennesker bedre end vi andre, der dog som Børn har haft Forældre i Ryggen, han har fra ganske lille været prisgivet Sult og Elendighed, nej naar jeg tænker paa hans Barndom og Ungdom slaar det mig altid hvilket Hav af Energi og Begejstring han har haft for at kunde naa frem, og at det er lykkedes staar for mig som et Vidunder. Nej ved Siden deraf synes jeg tit, at vi andre er forkælede Stemningsmennesker. Nej jeg tror ikke at "De har været der", Tilværelsen har vist mange Overraskelser tilbage til Dem, Gudskelov, for De er saa ung og sensibel og er ikke naaet i Havn endnu. Denne Deres Følsomhed bevæger mig, jeg er selv saa lidet saarbar, saa jeg halvt ængstes ved at træffe den. 
+De udstyrer mig med saa mange pæne Egenskaber, som jeg ikke kan tage imod. Jeg vil ikke staa for Dem anderledes end jeg er. Jeg er ikke god, slet ikke, højst et skikkeligt og maaske beskedent Væsen, men god er jeg ikke, absolut ikke, jeg kan endogsaa være ondskabsfuld, naar jeg kommer sammen med Schou f.Eks. men fra den Side kender De mig vist ikke endnu. Jeg kan godt lide Dem som De er, og vilde ogsaa, at De skulde have et ærligt Indtryk af mig. Jeg rejser herfra paa Søndag Eftermiddag til København for at tegne de to Billeder, vi har solgt til Kunstforeningen. Tirsdag rejser jeg videre over Gedser til Holland, hvor jeg skal træffe Syberg i Amsterdam. Trods min Uværdighed glæder jeg mig naturligvis til Rejsen. Hvis De tilfældig skulde være i København Mandag, vilde det være vældig morsomt at faa Dem med til Frokost eller Middag, hvad der passer Dem bedst, og hvis De ikke gad være ene med mig, kunde De maaske formaa Bojesen eller en anden Kammerat til at gaa med. De kunde træffe mig mellem 9-11 i den Frie eller mellem 12-2 paa Charlottenborg. Min Bopæl er ellers Hotel Temperance Vesterbrogade 21, hvis De kan naa at sende mig et Kort desangaaende. Hvis De ikke kommer, vil jeg glæde mig til at se Dem her ved vores Hjemkomst sidst i Juni. Jeg skal nok sende Dem et Kort (kun et Kort, De skal slippe for flere Breve) fra Paris. Gid De kom dertil ogsaa, det er mig en Skuffelse om De ikke kommer. 
+Mange Hilsener fra
+Deres hengivne Anna Syberg.
+Vil De hilse Bojesen, tror De han vilde tage en Tur med Dem hertil? det var morsomt.</t>
+  </si>
+  <si>
+    <t>1908-06-03</t>
+  </si>
+  <si>
+    <t>Tornehave Birkerød</t>
+  </si>
+  <si>
+    <t>Josefine -
+Terese -
+Charles Abrahams
+Ingeborg Abrahams
+Alhed Marie Brønsted
+Ellen Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+John Forsell
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Selmar Goldschmidt
+Adolph Larsen
+Alhed Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Elisabeth Mackie
+Anna -, pige i huset hos Brønsted
+Cid Smedberg
+Wilhelm Stenhammar
+Alma -, Stuepige</t>
+  </si>
+  <si>
+    <t>Tornehave var familien Brønsteds hus i Birkerød. 
+Astrid Warberg, som stadig var gift med Alfred Goldschmidt, havde et forhold til Cid Smedberg i 1908. 
+Det vides ikke, hvem Frk. B. var. Christine og Williams ægteskab vaklede allerede i 1908, og de blev siden skilt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1908-06-03, 2425</t>
+  </si>
+  <si>
+    <t>Astrid takker moderen for, at hun billiger hendes forhold til Cid. Han arbejder i skovene, og han og Astrid er i brevkontakt. Cid kommenterer også Astrids skriverier. Det er trist, at han ikke fik lov til at forfølge sin drøm om at blive komponist. Cids far støtter ham på alle andre måder godt. Astrids søstre og svogre synes også, at det er dejligt, at Cid og hun har fundet hinanden. 
+Det er trist for Christine/Mornine. 
+Louise og Magisteren er rejst, og Astrid passer deres hus og børn sammen med stuepigerne. Hun beskriver den dejlige have. Børnene trives. Ina og Adam har været på besøg hos Abrahams i Hellerup.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Pfji</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Laura Warberg
+[Mr. Sawyer.) 
+244 Columbiaroad
+Dorchester
+Boston
+Mass.
+U.S.A.
+[Skrevet af ukendt:] 
+Birkerød 3/6-1908
+[I brevet:]
+1) “Tornehave”, Birkerød 3/6-08.
+Kæreste Mor! Tusind Tak for Dit Brev, som jeg lige nu har fået! Jeg har jo fået Dine Hilsner, men er dog meget glad over nu at have Dine Ord til mig selv, om at mit ”epokegørende” Brev fra Dalarne ikke forekom Dig altfor umoralsk, men at Du nærmest betragter den Side af Sagen, der fortæller Dig, at jeg nu er et meget lykkeligt Menneske – og dette kan jeg atter og atter skrive under på; og for Cids Troskab tør jeg indestå med mit Liv; han hører absolut til dem, der aldrig bestemmer sig om, når han har truffen et så alvorligt Valg. Ja, han er i Dalarne for sin praktiske Uddannelses Skyld; i Øjeblikket lever han på Feltfod højt oppe i Skovene sammen med en halv Snes andre Forstmænd – de planterer, 
+[Ukendt har skrevet nederst på s1:] 
+Cid svigtede totalt – November s. Aar. 1939, AW [indsættelse slut]
+tæller Træer og inddeler Skoven; et højst eventyrligt Liv – de har store Madposer med – sover i ligeledes medbragte Soveposer, hvis de ikke netop falder over et af de Bjælkehuse, som findes opført rundt omkring i de store Skove, til Brug for Tømmerkarlene om Vinteren. Cid skriver henrykt om sit Liv deroppe i den herlige Natur – snart har de lyst hele Natten, det er jo meget nordligt. For Resten hører jeg kun sjældent, da der absolut ingen Postgang findes hverken fra eller til. Breve hentes og bringes ganske tilfældigt af forbifarende. Kun engang imellem – som nu til Pinse – rejser de ned til Tibble, hvor de fleste har fast Standkvarter, men først må de trave milelangt gennem Skovene til nærmeste Station. Jeg sender også kun af og til et Brev – da meget stort – adresseret til Tribble, så tager Skovrideren Jägermästeren [”Jägermästeren” indsat over linjen] det med sig, når han drager til Skovs for at inspicere. Men for Resten holder vi så meget af hinanden – og stoler så fuldtud på hinanden, at Bevidstheden derom næsten kan erstatte, hvad en Korrespondance giver – og så meget des mere festligt er det jo, når man en skjønne Dag overraskes af et Brev. 
+Du har Ret i, at vi virkelig har mange Chancer for at kunne blive lykkelige med hinanden; Cid interesserer sig så levende for alt, hvad jeg skriver, og yder mig en meget værdifuld og retfærdig Kritik; ret upartisk – men altid sådan, at den styrker min Selvtillid, den man altid har god Brug for. Han opfordrer mig ivrigt til ikke at opgive Skriveriet; men jeg tror nok, at jeg grundig behøver at hvile mig fra min første Bog, før jeg begynder på en ny. I Mellemtiden vil jeg læse og lære det mest mulige – så kommer Resten af sig selv. Jeg for min Part interesserer mig jo ligeså levende for hans Musik; jeg tror bestemt, han var bleven en stor Komponist, hvis han i sin Tid havde fået Lov til at følge sit Yndlingskald; dette er og bliver hans Livs store og største Skuffelse – dét der nok har bidraget til at gøre ham langt ældre end sin 23 År. (ikke sandt, han gør et langt ældre Indtryk?) 
+Men Du skulde blot høre, hvilke dejlige Ting han trods alt har fået lavet – især nogle henrivende Melodier til Sange. Når han engang får lidt 
+2) mere Ro vil han sætte nogle af mine Vers i Musik, så skal vi prøve at udgi noget. Som Du måske hørte, har han flere Gange som Student accompagneret Stenhammar Forsell ”Farsell” indsat over linjen som siger, at næst efter Stenhammer véd han ingen, der accompagnerer ham så godt! 
+Det er en udmærket Stilling i Sverige at være Forstmand og den bliver stadig bedre; desuden er Faren jo velhavende (17000 årlig) og har Cids Velfærd som eneste og største Livsformål – sætter stadig Penge ud til ham og er i alle Måder aldeles mageløs mod Cid, for hvem han virkelig lever og ånder; når jeg ser alt dette undrer det mig kun, at samme Far havde Hjerte til at sætte sig imod den Musik, som han vidste var Sønnens ét og alt. Men det er jo gjort i den bedste Mening. Fra ”Tante Smedberg” har jeg fået flere lange, lange Breve, og fra ”Farbror John” fik jeg et vældig sødt Brev med Overskrift ”kære lille Astrid” og hvor han siger Du til mig, medens jeg skal sige ”Farbror”, de inviterer mig begge indtrængende til at besøge dem; Cid skriver, at de kappes om at lovprise mig i deres Breve til ham og at de begge er ”aldeles förtjust”. Du ser således, at jeg i den Familie er noget bedre anskreven, end jeg nogen Sinde var det i Alfreds, og det kan naturligvis kun glæde mig. Før til Jul skal jeg ikke gense Cid. Nå, jeg begynder rigtignok med mig selv og mine egne Sager i dette Brev; lad mig blot endnu tilføje, at både Be Las [”Las” indsat over linjen] – Junge – Agraren – Lugge og Magisteren véd om Cid, dette sidste har den praktiske Betydning, at Cid dog gerne skulde kunde besøge mig, når han en sjælden Gang rejser sydpå. Du synes i det hele taget at svæve i den Vildfarelse, at der hesker en stor Hemmelighedsfuldhed imellem os Søstre, men Mor, Du kan trygt skrive det samme til os alle, vi står hinanden så nær, at den enes Sensationer absolut ikke er nogen Hemmelighed for de andre. I Aftes kom Telegrammet fra Mornine, og det så jo ikke videre morsomt ud – alt skal efter dette gå som tidligere så nu er vi i Grunden akkurat ligeså spændt som før. Men godt at den Mær (Frk. B) [”(Frk B)” indsat over linjen], rejser hun har da også lavet Ulykker nok nu. Gid det dog kunde ordnes nogenlunde godt for Mornine – foreløbig ser alt så trist ud for hende. Men hvilken Lykke at hun har den dejlige Putte! for hun er da det mest bedårende man kan tænke sig! det var et helt Savn for os alle, da hun i Søndags drog af Sted med Junge; de tilbageblevne Børn spørger stadig efter hende -. Her i Tornehave (er det ikke et godt Navn!) står Sagerne således til, at Magisteren og Lugge rejste i Formiddags; han for en Måned – til Holland, Tyskland og Schweiz, Lugge for 10 Dage – over til Junge. Dette på Grund af en Hel Del Nervøsitet og Overanstrengelse, men hun så helt frisk og glad ud, da hun i Morges drog af Sted, så det vil nok hjælpe. Derovre mærker hun også mindre til Savnet af Magisteren – når hun kommer tilbage vil det nok mærkes hårdt. Men så har jeg jo overtaget Hus- og Haveførelsen fra nu af og til Lugges Sommerferie; jeg er meget glad over
+3) på den Måde at kunne yde nogen Gengældelse for al den Glæde jeg har af mit Ophold her på dette herlige Sted og hos de to elskelige Mennesker. Haven er ganske ubeskrivelig dejlig! De har længe haft – og har endnu – en Havemand gående, så der ser snart ganske velplejet ud overalt, de brede Havegange pynter også meget, ligeledes er der lavet en rigtig Indgang fra Markstien, Buskene er flettet sammen til en Port, gennem hvilken man går ind på en bred og komfortabel Havegang, som går direkte op til Gården – forbi det lille gamle Havehus. Fra dette udgår en anden Gang – tværs igennem hele Haven – der var vist en Grøft før! Desuden går der en bred Gang langs med Marken (med Stien); der er fældet et enkelt Træ, så Vejen går snorlige, og fra den har man jo hele Tiden en prægtig Udsigt ned over hele Haven op til Hovedbygningen; det vældige Kirsebærtræ foran denne er også fældet, hvilket giver en dejlig fri Udsigt fra Stuerne – men det var måske gjort, før Du rejste. Magisteren er mageløs flink til at få alting gjort; nu har han – selv – lavet en dejlig stor Mistbænk – 4 store Rammer, som han selv har kittet Ruder i. Meloner er plantet, nu skal jeg altså passe dem. Desuden har de anskaffet et pragtfuldt Sæt hvide Havemøbler, samme Slags om dem i Rådhushaven; de står på Terassen som danner Forhaven – og der sidder vi ofte om Aftenen. Endvidere har han købt en Hængekøje – til Lugge at hvile sig i; den er anbragt nede på Tørrepladsen under Frugttræerne – halvt i Sol og halvt i Skygge; deres gamle, store Tegnebord har han slået i Jorden ved Siden af Højen – og der er nu et fuldkommen idyllisk Opholdssted. Jeg skal siden have Symaskin[en] derned – skal sy Kadettøj til Adam til Pinse og en Bluse til mig selv. – Endelig er der jo lagt Kartofler –Ærter – Bønner – Radiser – Kål o s v o s v – alt hvad der skal være i en velindrettet Have – og alt trives og gror så det er en Lyst. Her bliver vist en Himlens Velsignelse af alle Sorter Frugt, Stikkelsbærrene er allerede så store, at alle Tænder med Ret løber i Vand. 
+For Børnene er Stedet her jo et helt Paradis – de trives og blomstrer som alt andet i Haven – og dér er de fra Morgen til Aften – søde og solbrændte og glade alle 4. Sjums er snart ligeså kvik som de andre; i Søndags rejste Josefine (ikke Terese!) med dem begge til Hellerup, hvor de sammen med Alfred skulde besøge Abrahamserne; de havde været så søde og artige – og gjort stor Lykke. Det var uendelig morsomt at hente dem på Banegården ved ½7 Toget om Aftenen – de var rødglødende, sveddryppende, strålende glade af al Dagens Fornøjelse. Alfred skrev næste Dag, at de havde været forfærdelig søde og var bleven meget beundret. – Josefine er et lille Pragtexemplar til at passe dem alle; i Morges da vore kære Magisterfolk var rejst, gik jeg ned på Græsplænen til dem og fik iscenesat nogle stormende Lege, hvorved vi alle 6 morede os lige meget – Sjums og Adam gik splitternøgne en halv Times Tid – alle var barbenede og vi tumlede og sprang og legede så det var en Lyst – lige til vi alle var halvstegt og helt møre – men svært oplivede. Den anden Pige er jo noget mut og mere besværlig – meget uopdragen. Hun sagde op i Morges da Lugge sagde Farvel – til 1ste Juli. Vi er temmelig tilfredse dermed, hun har Tilbud fra sin gamle Alma, som meget gerne vil hertil igen. Nu skriver Lugge til hende. Heldigvis har det imidlertid virket blødgørende på Anna, at hun fik sagt op – jeg synes hun er noget flov (vi lo nemlig alle, da hun kom med sin Meddelelse, som hun vel nok havde troet skulde knuse os. 
+Efter Pinse skal jeg skrive igen. Tusinde Hilsner!
+Din Astrid.</t>
+  </si>
+  <si>
     <t>1908-06-15</t>
-  </si>
-[...4 lines deleted...]
-    <t>244 Columbia Road Boston</t>
   </si>
   <si>
     <t>Josefine -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Julie Brandt
 Inge Bredsdorff
 Vigs Bredsdorff
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Amanda Heinesen
 Olga -, Hushjælp hos Brønsted
 Christine  Mackie
+Anna -, pige i huset hos Brønsted
 Andreas Roos</t>
   </si>
   <si>
     <t>East Andover er en mindre by i den sydlige del af staten New Hampshire. 
 Laura Warberg besøgte sine to døtre i Boston. De var begge amerikansk gift.
 Tornehave var Brønsted-familiens hus i Birkerød. 
 At bryde overtvært: At tage en rask beslutning; skære igennem (ODS).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg, 1908-06-15, 2439</t>
   </si>
   <si>
     <t>Louise/Lugge er kommet hjem. Astrid fandt det svært at have ansvaret for de mange børn; især under et natligt tordenvejr. 
 Ingeborg har været på besøg med børn. Bagefter blev Astrid syg. 
 Alfred Goldschmidt har hentet Ina/Sjums. Hun og Adam har også været Hellerup og på besøg i Birkerød. 
 Ina er kommet sig og hendes mave er i orden, men alle børnene har fået lus. 
 Stuepigen Anna har heldigvis sagt op til 1. juli. Astrid kan godt styre hende. Astrid nyder at have husforpligtelser igen, og der er planer om, at hun kan blive pige i huset hos søsteren, Louise.
 Astrid synes, at Laura skal komme hjem fra det ækle Amerika.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jb4D</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
@@ -1364,53 +2783,50 @@
 U.S.A.
 [Adressen er overstreget]
 [Noteret med blyant:]
 Birkerød 15/6 1908
 E. Andover 
 N.H. 
 [Håndskrevet på kuvertens bagside:]
 afs. War (papir mangler)
 Birkerød
 Denmark
 [Poststempler]
 [I brevet:]
 Tornehave pr. Birkerød 15/Juni 1908.
 Kæreste Mor! Det er mig umuligt at få Plan i mit Skriveri, men nu går jeg ud fra, at Breve er velkomne også når de kommer uventet – og skriver i Dag, fordi jeg har Lyst til det. 
 Nu har vi da heldigvis fået Lugge hjem igen; jeg var ikke helt fri for at være en Smule ængstelig, da jeg gik her alene med Ansvaret for alle de Børn – særlig da min Enetilværelse indlededes med et Nattetordenvejr – uha, hvor jeg var bange! man havde i Forvejen omstændelig forklaret mig, hvor rasende farligt det var, om Lynet slog ned – Taget vilde skride på 5 Min og umuliggøre Udgangen. Aldrig har jeg oplevet så angstfuld en Nat – men heldigvis er jo Sommernatten kort. Jeg havde Pinselørdag Besøg af Ingeborg – med begge Børnene; men det var en ret mislykket Forestilling – begrundet på et gyseligt og ustandseligt øsende Regnvejr – ledsaget af skarp Kulde og Blæst. Begge hendes Børn blev syge af Turen, og da jeg kom hjem fra at have fulgt dem til Stationen måtte jeg gå i Seng og led de væmmeligste Kvaler – en sindssvag stærk Hovedpine med heftige Brækninger – et Tilfælde, jeg har haft gentagne Gange, når en Forkølelse indtræffer sammen med mine Ting. Pinsedag kom Johanne – og Alfred! En meget dyster og pinlig Dag – knugende Tavshed og Uhyggefornemmelser – Regnvejr – Kulde. Alfred sov på Kroen og hentede næste Dag Sjums, de rejste sammen til Hellerup, hvor Pigen Josefine om Aftenen afhentede Sjums. Johanne rejste om Aftenen i et Tog så overfyldt, at Godsvognene måtte møbleres med Bænkene fra Stationens Ventesal! 
 Den Aften var jeg komplet udmattet af den ækle Pinsetid; men blev i de følgende Dage styrket og oplivet af Andreas Roos (gift med Inge Bredsdorff) og Vigs B, Bror til Inge. De er begge to umådelig flinke og rare; Vigs og jeg er jo gode Venner fra gamle Dage og fandt nu hinanden i en lidenskabelig Litteratursnak; han skriver også. I Går – Sødag – var Sjums og Adams i Hellerup (3die Gang); jeg fulgte dem om Morgenen til Stationen, og Josefine bragte dem til Hellerup, men da det var hendes Frisøndag returnerede hun med næste Tog. Da jeg ½ 7 om Aftenen stod på Stationen for at tage mod Børnene – viste det sig, at ikke alene Alfred, men også Charles ledsagede dem hertil. De gik med op – hilste på Lugge, der arbejdede med Pan i Haven – som de beså; var meget formelle begge to og gik straks igen. Disse Sammenkomster med Alfred er mig efterhånden en sand Lidelse. Nu er han i Kjøbenhavn i disse Dage; jeg skal i Morgen rejse ud med Sjums, som han tager med sig til Malmø for en 8 Dagestid. Det bliver løjerligt at aflevere det lille søde Pus! Jeg har skreven et indtrængende Brev til Amanda om at passe hende rigtig godt. Hun er for Resten kommen sig svært allerede – er langt friskere og livligere nu, og Maven er helt i Orden på dem begge to - de får jo også en glimrende Forplejning – og alt foregår med punktlig nøjagt ["nøjagt" overstreget] Regelmæssighed. Desværre er jo hele vores Ungebestand bleven luset af en Pige, de har haft her (Olga); men for Resten optræder Dyrene ikke i større Mængder, heldigvis. Vi kæmmer bestandig. 
 Som Du måske véd, har den store Pige, Anna, sagt op til 1ste Juli; vi er meget glade derover, hun er så grænseløs muggen og uopdragen; dette kunde endda blive godt, men hun er ikke flink imod Børnene - skænder og buldrer og tumler med dem ved enhver Lejlighed; vi havde en Scene med hende kort før de rejste, hvor både Lugge og Magisteren talte Dunder til hende desangående; næste Dag sagde hun op. For Resten er hun dygtig til sit Arbejde, men kan ikke tænke Spor af sig selv. Jeg har jo nu Husstyrelsen i mine Hænder – jeg er lige glad med hendes Muggenhed – regerer ordentlig med hende, gir mine Ordrer kort og bestemt – samt overhører Muggeriet. Til min Forbavselse bliver alt udført med største Nøjagtighed – og hun synes tilmed at nære en virkelig Respekt for mig – dette være sagt uden alt Praleri, men sådan er det faktisk. Det er jo rart for Lugge, at hun slipper alle Husholdningsspekulationer – hun går omkring og føler sig som Gæst i sit eget Hus, siger hun selv. 
 Og – det morer mig igen at have noget at bestyre, det var alligevel lidt underligt, at man pludselig var sat ud af alting. Vi har ingen anden Pige kunnet få, men Josefine har påtaget sig noget mere Arbejde – jeg ligeså, så jeg tænker nok, at det skal gå. 
 For mig er det en glimrende Finansoperation – Lugge overtager nu nemlig Josefines Kost og Løn – som forhøjes med 4 Kr mdl -, men Alfred skal udrede den nu engang fastsatte Sum 60 + 10 + 8 = 78. De 18, som er for Josefines Kost og Arbejde – tilfalder så mig – jeg får atter Penge mellem Hænder og slipper for det grulige at bede Alfred om Penge. Endvidere har vi slået fast, at jeg – hvis jeg ikke får Jordmorstillingen – bliver her fra 1. Nov som Enepige og Husbestyrerinde (med høj Løn!) Sjums beholder jeg; men Alfred betaler Pension for hende. Tænk hvor udmærket både for Lugge og mig! Synes Du ikke næsten, at jeg i hvert Fald skulde opgive Jordmoriet for denne Plan? Derpå spekulerer vi stærkt, men det er en såre vanskelig Afgørelse at træffe – gid – næsten – at min Ansøgning ikke blev bevilget. Nu skal jeg ind at efterse Sjumses Garderobe til i Morgen og må derfor slutte mit lille Brev. 
 Og Mor – skønt jeg ikke har skrevet om det i Dag – så må Du dog tro, at vi her er ganske opfyldt af Dine Sager, og Lugge og jeg har snakket meget derom. Vi nærer det lille private Håb, at Du rejser tilbage med Mornine – herhjemme er mange Arme åbne til at modtage Dig! Ja, gid Du dog brød overtvært og rejste hjem – og væk fra det ækle Amerika, som dog er og bliver en jammerlig Opdagelse for os! Tusinde kærlige Hilsner fra Din Putte.</t>
   </si>
   <si>
     <t>1909-11-13</t>
   </si>
   <si>
-    <t>Ernst Goldschmidt</t>
-[...1 lines deleted...]
-  <si>
     <t>Bredgade 28, København
 Oslo Plads 1, 2100 København</t>
   </si>
   <si>
     <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig. Der er transskriberet efter kopien.
 Bredgade 28 er et af Københavns smukkeste bygninger. Huset er kendt under 4 navne:
 1. Berckentins Palæ efter bygherren indvandret fra Tyskland. Indviet i 1755.
 2. Overtaget af den tyske finansmand Schimmelmann.
 3. 1884 købt af aktieselskabet Koncertpalæet. I 1889 indviedes den store koncertsal, men økonomien hang ikke sammen.
 4. 1900 blev Koncertpalæet solgt til Odd Fellow Ordenen på den betingelse, at der fortsat skulle holdes koncerter, og det blev der helt frem til 1992, hvor hele bygningen blev hærget af en stor brand. Det gamle palæ blev genopført, men Københavns bedste koncertsal forsvandt ved den lejlighed. 
 Den Frie er en kunstnersammenslutning, der blev stiftet 1891 af danske billedkunstnere i protest mod adgangskravene til det etablerede Charlottenborg. Det gør udstillingen til Danmarks ældste sammenslutning af kunstnere. Adressen er Oslo Plads 1.
 I følge Weilbachs kunstnerleksikon bliver Ernst Goldschmidt først gift i 1910.
 Kilde: 
 Wikipidia
 Den store, danske encyklopædi</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv.</t>
   </si>
   <si>
     <t>Fritz Syberg anmoder Goldschmidt om accept af, at Syberg på Den frie Udstiilings generalforsamling vil foreslå Goldschmidt som medlem.
 Syberg undrer sig over, at han ikke ser artikler i avisen Politiken fra Goldschmidt - håber det skyldes travlhed andre steder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/HBXL</t>
@@ -1449,50 +2865,91 @@
   <si>
     <t>11 Juni 1910
 Fru Lützhøft,
 Holmens Kanal
 Af Politiken ser jeg, at Deres Mand for Tiden er bortrejst. De bedes venligst meddele mig, om Deres Mand vil kunne komme til Aabningshøjtideligheden i Faaborg St Hansdag, hvilken Dag Galleriet aabnes Kl 3med efterfølgende Middag kl. 6. Paa Torsdag sendes Kunstværkerne og aflades Lørdag derovre, hvorefter Ophængningen paabegyndes.
 Ærbødigst
 Jeg har forgæves søgt at faa fat paa det Tidsskrift, i hvilket Deres Mands Foredrag i Studentersamfundet har staaet. De skulde vel ikke være i Besiddelse deraf, eventuelt Manuskriptet eller kan giveg Oplysning xxxx om hvor et Aftryk kan faas: i saa Fald bedes De give Budet dette eller Besked med tilbage ,hvis han træffer Dem. Ellers bedes De sende det med Posten. De bedes meddele mig,hvornaar Deres Mand kommer hjem.</t>
   </si>
   <si>
     <t>Franziska  Erichsen</t>
   </si>
   <si>
     <t>Anna Syberg skriver igen til Mads Rasmussen om Fru Erichsen (Franziska Syberg) og anbefaler hende til en stilling som kustode ved det kommende museum.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jBMz</t>
   </si>
   <si>
     <t>11/6 - 1910
 Kære Hr. Fabrikant M. Rasmussen
 Efter at jeg igaar havde skrevet til Dem, faldt den Tanke mig ind, at De maaske i en nærmere eller fjernere Fremtid fik Brug for et Menneske til at passe Faaborg-Galleriet; det vil sige, et Menneske, der ikke alene kan holde Salene og Billederne i Orden, men som ogsaa er tilstrækkelig inde Kunst og Kunstforhold, saa det vil kunne forklare de Besøgende alt om de forskellige Billeder og Malere. Jeg tror ikke, De vil kunne finde nogen bedre til dette Brug end Fru Erichsen (det berømte Mesdag-Galleri i Haag bliver udelukkende passet af Damer, en Dame er "Inspektør" for det), hun Fru Erichsen er meget kunstbegejstret og meget morsom og animerende at tale med om Kunst, hvad der jo vil være til stor Gavn for de Besøgende.
 Skulde de altsaa faa Brug for et saadant Menneske, saa tror jeg at turde gentage, at De ikke kan faa nogen bedre end Fru Erichsen. Jeg tilføjer, at hun tidligere har været ansat ved "den frie Udstilling" og fra sin tidligste Ungdom er vant til at omgaas Billeder.
 De venligste Hilsener
 Deres hengivne
 Anna Syberg</t>
+  </si>
+  <si>
+    <t>1910-07-24</t>
+  </si>
+  <si>
+    <t>Sigurd  Swane</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, 5600 Faaborg</t>
+  </si>
+  <si>
+    <t>Jens Birkholm
+Otto Helms
+Marie Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Faaborg Museum blev åbnet i Konservesgaarden på Skt Hans dag 1910
+Christine Swanes far døde d. 31.5
+Værtsfolkene er muligvis Dr. Helms med familie.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Lokalhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Kærlige ord til Christine. Sigurd skal på museet i morgen og sørge for at sende billederne af sted. Muligvis skal der laves en reproduktion til kataloget af et af hans billeder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/U6F6</t>
+  </si>
+  <si>
+    <t>d. 24 -7 -1910.
+Kære store Pige.
+Nej jeg havde ikke tænkt at ville øve Gengæld og snyde dig. Jeg havde i det hele taget ikke tænkt så meget ved at lade være med at skrive, jeg havde (så vidt jeg nu kan sætte mig tilbage i den Dags Tilstand) en Følelse som om jeg først måtte være sikker på at jeg ikke havde skrevet et dårligt Brev sidst, blandet med den Følelse at når jeg nu lod en Dag gå over, så vilde du også lettere stryge et Aftenbrev en anden Gang, hvis du ikke havde fået Tid at skrive for en Dag. – Sådan tror jeg det hang sammen, med det var måske egentligt dumt – og dog har jeg fået Belønning gennem dit lille Brev, som røber Ængstelse, tilgiv, den synes mig så sød . 
+Tak for din lille Bemærkning om dit Besøg på Kirkegården, hvad du siger om Græsset og Stranden bagved Graven er smukt og sødt, se det er en lille Del af dig selv som du giver mig. Tak lille – Christine, med det lidt tunge, lidt besværlige Navn, søde lille Ugle, jeg længes efter at se dig igen, høre din Stemme og føle dine Hænder, leve en Tid igen sammen med dig og ikke alene. –
+Jeg skal nok imorgen se at få fat i en Mand der kan sende Billederne afsted, Birkholm kan nok give mig Besked om en.
+Jeg skal op på Museet imorgen og tegne en Tegning efter mit Billede, Birkholm talte om at der måske skulde en Reproduktion af det (naturligvis mellem mange andre) i Kataloget, de vidste endnu ikke om efter Fotografi eller Tegning, så er det jo bedst at lave en Tegning inden jeg tager herfra. 
+Nu får du ikke mere dennegang, og altså ikke før vi ses, jeg skal med mine Værtsfolk en tur over til en Svoger nogle Mil herfra, jeg har været inviteret med i 14 Dage, det er så elskværdige og rare Mennesker, så det kan være rigtig morsomt – og nu skal vi afsted.
+Altså på Gensyn.
+Hils din Mor og Marie. 
+Din Sigurd .</t>
   </si>
   <si>
     <t>1911-05-18</t>
   </si>
   <si>
     <t>Else Jensen
 Johannes V. Jensen</t>
   </si>
   <si>
     <t>Pisa</t>
   </si>
   <si>
     <t>Carl Balsgaard
 -  Bramsen
 Poul S. Christiansen
 Vilhelm  Hammershøi
 Peter Hansen
 Carl  Hartmann
 Johannes Larsen
 Karl Madsen
 Kristian Møhl
 Laurits Ring
 Peter Rostrup Bøyesen
 Karl Schou
 Henrik Schouboe
@@ -1543,350 +3000,619 @@
 8
 har jeg været på den grønne Gren. Mine personlige Fornemmelser over for mit Arbejde er af den Art, at jeg vilde have holdt ud og arbejdet videre, selv om mine Vilkår havde været værre. Jeg har i mit Arbejde fundet Afløb for at de to stærkeste Drifter i mig, min Frihedstrang og min Arbejdstrang, og end ikke Hr. Slott-Møller vil kunne lægge mig nogen Hindring i Vejen. 
 9
 Om man vil unde mig Kunstner navn er en sag der vedkommer andre og ikke mig. Basta!
 Jeg kommer nu til S.M. selv. Hans Kunst har jeg ikke mange Ord at spilde på. Hans Arbejder fra de sidste 14-15 År har på en uhyggelig Måde blottet Skavankerne ved hans Begynderarder (som der knyttedes Håb til). Den Udstilling, han afholdt for nogle År 
 10
 siden, var en Udlevering. Den viste hans Lærreders gabende tomhed. At en Mand går tilgrun [”tilgrun” overstreget] tilgrunde som kunstner er imidlertid ingen Grund til at tage hårdt på ham, tvertimod det vilde være både rimeligt og behageligst for En selv at l [”l” overstreget] anvende Medlidenhed over for ham og ”hænge ham i Stilhed”. Men ved sin Virksomhed som Skribent og Æreskrænker, hvortil man ikke kan tie i al Evighed, 
 11
 nedkalder han selv Ulykkerne over sit Hoved. Man indleder ikke regelret Kamp med en Giftsnog, men bruger de Midler man har for Hånden for at uskadeliggøre den. Hans Edderspændthed er mig ligegyldig. Værre er det at han i sine ”Kritiker” er perfid. Her er et Par Eksempler. I en Anmeldelse af ”den Fri” (Året 1907) hvis Hovedafsnit var et Overfald på 
 12
 mig protesterer S.M. mod den Anmasselse, at ”den fynske Skole” tilegner sig Maleren Møhl. Det gjaldt den Gang om at kunne [ordet ”kunne” overstreget] få Begrebet ”den fynske Skole” [ordet ”Skole” indsat over linjen] sprængt. Derfor var det god Politik at beskærme Møhl, som ingen andre end S.M.s løgnagtige Pen havde indrulleret blandt Fynboerne. Et godtroende Publikum lader sig let binde den Slags Historier på Ærmet, ukendt 
 13
 som de er med de faktiske Forhold. Der er i disse Dage [”i disse Dage” indsat over linjen] blevet sendt mig [”mig” indsat over linjen] S.Ms. sidste Arbejde som Skribent. Det hedder betegnende nok ”Sandhed.” Han lader her [”her” indsat over linjen] Rostrup Boyesen selv udtale, at han er Fynbo. Hvad er Meningen? Har Boyesen betroet Hr. S.M., at han ønsker at klistre sig på os! eller er det Meningen at insinuere, at Fynboerne praler med at have optaget Boyesen 
 14
 i deres Klike? Jeg overlader til Læserne at finde ud af det. Der blev for År tilbage startet flere ”Bevægelser” i dansk Kunst, hvis fornemste Egenskaber var at finde Navn importeret fra Udlandet. Der blev stablet et ”Taarn” op til Ære for Bevægelsen, Folk blev holdt a jour med den i Bladene: ”Maleren N.N. blev i går Symbolist” ……. I Løbet af et Par Måneder var [”var” overstreget] 
 15
 var den død og ikke en Gang Navnet vækker Erindringer. 
 Fynboerne, som intet andet har ønsket end at arbejde i Fred, har man slængt Øgenavnene Bondemalere og den fynske Skole efter. Det var Dragesæd.
 Vi havde Munterhed nok til at gribe Navnene i Flugten og gøre dem til Fanemærke.
 Er det det som driller?
 Den Egenskab hos Slott-Møller, hvor [”hvor” overstreget] som er Grund [”Grund” overstreget og ”Skyld indsat over linjen] Skyld i, at jeg anser en 
 16
 Diskution med ham for ugørlig, vil være klart for Enhver, der erindrer hans Bladkampe med Karl Madsen i Året 1907. Den utrolige Anmasselse, hvormed han behandler enhver Modstander en canaille, betager i hvert Fald mig Appetitten. Han er [”er” overstreget og over linjen erstattet med ”hører”] hører ligesom afdøde Balsgård til en Art Fænomener i dansk Kunsthistorie, som der synes at at være en [”at være en” indsat over linjen] Lov for Gentagelsen af. Lad ham stå som den han er, et Eksempel der kan tjene andre til Skræk og Advarsel. Fritz Syberg. Pisa 19 Maj 1911</t>
   </si>
   <si>
+    <t>1911-06-24</t>
+  </si>
+  <si>
+    <t>Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Det billede, som Mads Rasmussen vil lade afhente hos Zahrtmann, er Zahrtmanns maleri af Adam og Eva i Paradis. De to portrætter, der nævnes, blev senere givet til Faaborg Museum som testamentarisk gave fra kunstneren efter dennes død i 1917.</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussen familiearkiv, Mappe 28</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen skriver til Kristian Zahrtmann om nogle værker af Zahrtmann, som han gerne vil erhverve til museet. Han nævner Zahrtmanns store betydning for fynboernes kunst og glæder sig over, at Zahrtmann bliver repræsenteret på det maleri Peter Hansen maler på af indvielsen af Faaborg Museum.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dwWA</t>
+  </si>
+  <si>
+    <t>24'Juni 1911
+Herr
+Kunstmaler Kristian Zahrtmann,
+Civita d'Antino
+Prov. de Aqvila.
+Det har glædet mig meget at modtage Deres venlige brev af 20'de, og jeg bringer Dem min Tak derfor. Det kom mærkeligt nok paa Aarsdagen for Faaborg Museums Aabning, hvilken Dag jo i sig selv er en Glædesdag.
+Da der kommer en Del Gæster til Museet i Sommerferien, vil jeg meget gærne have Billedet dertil i den Tid,og jeg lader det derfor efter Deres Tilbud afhente ned det samme.
+Vær saa venlig at meddele mig, om De ønsker Beløbet , 3500 Kroner, sendt til ovenstaaende Adresse, eller De mulig hellere vil vente dermed til Deres Hjemkomst.
+Det glæder mig meget at høre, at der foruden Billedet af Deres Moder ogsaa findes et af Deres Fader, og at dette om muligt skal være bedre ,end førstnævnte. det vilde jo have den aller største Betydning,om disse Billeder ogsaa kunde erhverves for Museet. Sagen er nemlig den,at De saa at sige er Fader til den Kunst,Museet representerer ved Deres Gerning som Lærer for de Malere, der har baaret den Kunst frem, og ved den ganske uberegnelige Betydning,De har haft paa disse Malere og deres Kunst , kan Deres Betydning for Faaborg Museum og den Jdee,der ligger til Grund for dets Oprettelse,jo heller ikke skattes for højt. Det har derfor været mig en stor Glæde, at vi fik Dem med paa det store Billede, som forøvrigt gaar godt fremad, og som Peter Hansen skal til Faaborg at arbejde paa i Sommer,saa at det forhaabentlig bliver færdig til næste Udstilling,og det vilde ikke alene glæde mig,men ogsaa Kunstnerne, om det skulde lykkes og ogsaa at erhverve Deres Fader og Moder for Museet, dette vil jo derved vinde baade i kunstnerisk og repræsentativ Henseende, og det er baade Kunstnerne og mit store og faderlige Ønske, at Museet kommer til at staa højt i begge Henseender ned gennem Tiderne til sene Slægters Bedømmelse.
+Min Hustru takker for Deres venlige Hilsen, som hun beder mig gengælde. Modtag ligeledes fra mig en venlig Hilsen.
+Deres hengivne</t>
+  </si>
+  <si>
     <t>21. jan. 1912</t>
   </si>
   <si>
     <t>Notater om fugle og vejrlig</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Q4C5h7Kk</t>
   </si>
   <si>
+    <t>1912-02-18</t>
+  </si>
+  <si>
+    <t>Malmø
+St. Pauli Kyrkogatan</t>
+  </si>
+  <si>
+    <t>Mulle -
+Laurentius Allerup
+Edvard Brandes
+Thora  Branner
+Malin   Holmström-Ingers
+I P Jacobsen
+Grethe Jungstedt
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Christine  Mackie
+Karl Müenzinger
+Olaf Rude</t>
+  </si>
+  <si>
+    <t>Ellen flyttede i 1911 efter at være blevet enke fra USA til Kerteminde, hvor hun boede hos søsteren Alhed og dennes mand Johannes Larsen. Hun fungerede som en art pige i huset og tilsyneladende også som huslærer for børnene. 
+Hun havde fødselsdag 6. marts.
+Det vides ikke, hvem H.J. og Fru H var.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1693</t>
+  </si>
+  <si>
+    <t>Ellen har ikke megen tid til at skrive. Nu sidder hun pga. manglende varme i dagligstuen, hvor børnene leger og spørger, og folk går igennem.
+Molle skal ikke fejre Ellen den 6., for Alhed og Johannes Larsen har planlagt en fest den dag, og så kan hun ikke rejse. 
+J.H. er en hul humbugsmager. Den slags opdrættes ikke i Danmark. Godt, at Astrid fik rystet ham af sig. 
+Vi kvinder er så infamt indrettet, at vi føler tomhed, når vi ikke har én at være optaget af. 
+På vej til Hvilan vil Ellen komme på besøg.
+Alhed og Johannes Larsen kom i aften hjem med Maler Rude, og så blev der holdt fest. 
+Det var rart at være alene otte dage med ungerne. Ellen holdt skole med dem og læste og skrev ellers breve til Karl. Han og hun vil nok kunne få et godt venskab, hvis hun kan komme af med den forbudte følelse. Hun har læst I.P. Jacobsen. 
+Ellen og Christine har set hinanden en del i vinter.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/87NC</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan
+Malmø
+Sverige
+[I brevet:]
+Søndag 18/2 – 12.
+Kære lille Disser! 
+Tak for de diverse Breve. Jeg har flere Gange været ved at skrive og været meget oplagt til en lille Sludder, men så er der kommen noget i Vejen. Stunden nu er da heller ikke for heldig nu [”nu” indsat over linjen]: Jeg sidder nemlig i Dagligstuen på Gr. af manglende Varme oppe, - og hvem kan samtale i Aanden i en Dgl.stue, hvor Børn leger og spørger hele Tiden og Folk gaar igennem. Jeg skal nok skrive til Molle endnu i Dag, - er så rørt over at de vil ”gøre ud af mig” den 6te men af kan det nu ikke blive. De vil nemlig på ingen Måde af med mig her den Dag [”den Dag” overstreget] og har planlagt et umaadeligt Gilde – Champagne – den Dag, og så kan du jo nok forstå at jeg ikke kan rejse. – Men jeg kommer rimeligvis snart efter, - men derom nærmere senere. – Det var dog ganske utroligt med J.H. og hans ”Høflighed”. Den Slags Mennesker opdrætter vi dog vist ikke i Danmark, - den hule Humbugmager. Og at han ikke en Gang skammer sig over en sådan Motivering. Gjorde han det, kunde han vel have fundet på en anden. Han er jo ikke en Gang intelligent. Vær du glad ved at du endelig fik Øjnene op for ham og fik ham rystet af dig. – Din travle Tilværelse vinder i høj Grad mit Bifald, - gid jeg gad gakke hen og gøre ligeså. Det er nu et af de bedste Hjælpemidler vi har mod den store Fjende, Tomheden. Er vi Kvindfolk dog ikke infamt indrettede; at vi så let bliver tamme, når vi ikke har én el. anden at gå og drukne i – være optaget af eller optaget i. Det irriterer mig så knusende. Tilværelsen er dog så uendelig mangfoldig, og hvorfor skal dèn ene Side af den tage en så uforholdsmæssig stor Plads op. Jeg vil heller ikke. Jeg sætter Hælene på de lumske farlige Instinkter, som suger vor Livskraft og tidt giver os ingen Ting til Gengæld. – Men hvad er der, som er Umagen værd, - mangen Gang kan jeg kun se så lidt så lidt. - å meget af det man har holdt af og været glad ved har kun haft Værd, fordi det står på en el. anden Måde [”Måde” indsat over linjen] i Forhold til det som opfyldte os, - og så bagefter. – Gud Fader, hvor jeg sidder og jamrer, det er jo ganske uværdigt,- men du skal se, jeg mander mig nok op. Af og til kan jeg da skimte Muligheden af en Slags Indhold.
+Mon du ikke kunde komme et Par Dage til Tutte mens jeg er der, - så kunde vi igen ”snakke sammen om ’et.” Og på Vej til Hvilan ser jeg jo også nok et lille Tag. 
+I Aftes kom Las og Be hjem, medbringende en lille Maler Rude. Det gav [ulæseligt ord] til en Smule Festlighed, hvad det altid lunder [”d” i ordet overstreget]. Vi ryger og drikker os selv til Dons Rev, - jeg er så forsviret som et Bæst. Det var f. Resten slet ikke så tosset, den 8 Dages Tid jeg var her alene med Ungerne, - jeg skolede med dem om Morgenen og Resten af Dagen gik meget rart med at læse rejse, betragte og skrive til Karl. Dette sidste morer mig mærkelig nok, - jeg tror vi kan få et rigtig gedigent Venskab, mellem os, når jeg kun kan komme uden den forb. Følelse. Det kommer nok. – Jeg har læst så meget i denne Tid, som jeg har haft Glæde af, - bl.a. I.P. Jakobsens Breve til E. Brandes Hvor han var et herligt Menneske, I.P. – der er dog dejlige Mennesker i denne Verden, men de dør jo gærne. Lille Mulle var et af dem.
+Ungerne har været morsomme og søde at have at gøre med, og Mornine har jeg også haft Glæde af at dyrke, - hun og jeg kan så godt sammen i denne Vinter. Allerup har også været med i Dyrkelsen, - han er et rørende Menneske, som man kommer til at holde af. 
+Det var slemt at dit eneste Lam skuffede dig. Der må da være Mennesker i Malmø. De Malere var vist ”Bussere”, - jeg mener, vi gik galt i Byen med dem. Svenskerne har jo nu én Gang ikke Humør, og de mangler Bredde. – 
+Sikken et Brev, - men jeg skal sige dig, jeg er så edende sulten og her lugter af Mad, men vi skal ikke spise længe endnu af det er så tungt. 
+1000 Hilsner E
+[Det følgende skrevet langs overkanten side 7 og 8, på hovedet:]
+Skriv meget snart igen – det er dog sjovere at skrive, når der ikke er en Måned mellem Svar og Tiltale
+Kys Ungerne
+[Det følgende skrevet øverst på side 2, på tværs:]
+Kan du ikke hverve Fru H. til ”Dansk Aand”</t>
+  </si>
+  <si>
+    <t>1912-03-03</t>
+  </si>
+  <si>
+    <t>Pisa, Italien</t>
+  </si>
+  <si>
+    <t>Sigurd  Swane
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig. Der er transskriberet efter kopien.</t>
+  </si>
+  <si>
+    <t>Anna Syberg prøver at rede trådene ud omkring en fornærmelse, som Goldschmidt har påført Fritz Syberg. Goldschmidt kender ikke Fritz Syberg tilstrækkeligt, men et brev fra Goldschmidt har nu ryddet skuffelsen hos Fritz Syberg af vejen. Anna Syberg forsikrer Goldschmidt om familiens dybe venskab med ham.
+Sluttelig beder hun Goldschmidt om ikke at omtale Sigurd Swane over for hende i andres påhør. De har hver deres opfattelse af ham, og det ønsker hun ikke andre delagtiggjort i.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/t3T6</t>
+  </si>
+  <si>
+    <t>(Pisa) 3/3 1912
+Kære Ernesto G.
+Skønt jeg tror, Du ikke sætter særlig Pris paa at faa Brev fra mig, uden det ledsages af andre F.S. og Børnene, vil jeg alligevel "trodse" Dig. F.S. er ude at male, men vil skrive snarest, og da skriver jeg ogsaa. Idag bare en Hilsen fra mig i al Fortrolighed. Dette være sagt uden lumske Planer i Retning af at ville "voldtage" Dig. Vi blev meget glade ved dit Brev, det var et smukt Brev, der rørte vore Hjerter. Ikke paa Grund af den gode Stil og klare Hjerne og hvad Du ellers er udrustet med, men fordi der var Varme i det. Jeg tror, Du holder af os, som vi holder af Dig. At Du tog Dig Fritz'es Udtalelser nær den sidste Aften, kan jo egentlig kun glæde os, for hvis Du brød Dig mindre om os, vilde Du have blæst os et Stykke. Fritz har til Gengæld taget sig nær, at Du blev ilde berørt for det Hele varkun en Misforstaaelse fra Din Side, Fritz mente ikke andet end godt dermed. Det skulde tværtimod have smigret Dig, og naar Du ikke forstod det, er det simpelthen fordi Du ikke kender Fritz tilstrækkeligt. Han er egentlig meget indesluttet, lukker sig kun op i enkelte lykkelige Øjeblikke. Det var netop i et saadant Øjeblik, at Du misforstod ham, og det berørte ham lige saa ilde som Dig. Naa, men Dit Brev har slettet al Misstemning ud. Du skriver, at Mennesker plejer at skuffe Dig. Jeg tror, det ligger lidt hos en selv naar man skuffes, jeg tror simpelthen det afhænger af, hvor meget man selv holder af de Mennesker. Jeg ved Du kunde aldrig "skuffe" mig, dertil holder jeg for meget af Dig. Over for Dig er al Kritik borte, og hvad Du end gør, ved jeg, at jeg altid vil føle mig som Din Ven. Jeg vil gerne takke Dig for disse Maaneder her, jeg har haft megen Glæde af at være sammen med Dig, og skønt jeg sætter Fritz over alle kan jeg dog have Lov til at sige Dig, at Du faar andre Kilder til at springe end han, og det har jo ogsaa sin Charme. Dette være sagt med Hansens Ord "Ærer de unge" skrevene med ildskrift i mit Hjerte. Skønt jeg til Tider føler mig ret ung, maa Du dog ikke tro andet end at jeg fuldstændig resignerer til Fordel for Ungdommen. 
+Saa er der noget jeg vil bede Dig om. Vil Du love mig ikke at "drille" mig med Swane i andre Menneskers Paahør eller naar Du skriver hertil. Du maa aldrig citere hint Brev, allermindst til ham selv. Du har helst ikke læst det. Ellers fortryder jeg at have vist Dig det eller talt til Dig om ham. S. er mit ømme Punkt. Hver har jo sit. Du skal bare love mig det "indvendig" endelig ikke nævne det, naar Du skriver. Det kan godt være, Du har Ret i Din Karakteristik af ham, det betyder intet for mig; for mig er han noget andet, som Du ikke forstaar. Naar vi er paa Tomandshaand maa Du inderlig gerne "Drille" mig. 
+Dette er vist et meget løjerligt Brev. Jeg har skrevet ud fra Hengivenhed for dig, og haaber du faar saa meget ud af det. 
+Mange hilsener din Anna Syberg.</t>
+  </si>
+  <si>
+    <t>1912-03-04</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen</t>
+  </si>
+  <si>
+    <t>Anna Syberg
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Else Jensen</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Else og Johannes V. Jensen til Anna og Fritz Syberg i tiden 6/2 1910 til 9/10 1914</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen sender sin seneste bog. Han drømmer om, at Fritz og Anna Syberg kommer til Danmark til sommeren og fortæller, at han er ved at planlægge en rejse til østen igen, men har ikke skaffet penge til det endnu. Om nogle dage holder han og Else et bal for deres få omgangsvenner.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ywer</t>
+  </si>
+  <si>
+    <t>4 Marts 12
+Kære Venner i Pisa!
+Tak for Brevet! Samtidigt med dette sender jeg "Skibet". Bare det kunde blive til noget med den Sommerplan, jeg vilde gærne sidde for dig ved en Strand i Danmark og males sammen med Else men hvem ved hvordan alting kan gaa. Skønt jeg egentlig meget nødig vil rejse fra dette dyrebare Land med den desværre saa skadefro Befolkning er det dog nu Alvor med at søge ud til Østen igen, jeg haaber paa at faa det ordnet saa at jeg kan komme afsted i Juni. Til den tid er Sibirien aaben; jeg vender saa hjem over Kina og Indien. 4-6 Maaneder. Jeg ser imidlertid ikke hvorfor vi ikke kunde være sammen i Maj, for Forsommeren vil Else og jeg i alt Fald tilbringe i Tisvilde. Vi burde dog virkelig snart ses igen. Maaske kommer jeg heller ikke afsted; Pengene har jeg endnu ikke skaffet. Dog vi har jo Tid nok til at korrespondere derom. Vi lever som sædvanligt roligt og sorgløst. jeg var 10 Dage i Berlin og rekreere mig for den Bog; der solgte jeg for Resten et Stykke til Reinhardts Teatre. Pa Onsdag den 6 stævne vi vore faa Omgangsvenner sammen til et Bal, vi har leget Lars Larsens Lokaler med samt Keglebanen, vi skal bare danse og lade rulle. Vi vil savne Jer. Tak for de smaa Billeder! Endnu har vi ikke kunnet gøre gengæld, her er for mørkt til at fotografere. Vi lever under en stadig Dyne af Skyer og ser aldrig Solen Men nu er der noget i Luften som begynder at minde om Fernisseringen paa den Fri, vi har gule Tulipaner paa Bordet. Der vil vi ogsaa savne Jer. Jeg skal nok skrive nærmere om hvad det bliver til. Else gaar ærgerrig og laver til til sit Gilde jeg skal hilse mange Gange fra hende! Komme til Italien? Quien sabe! Det er vist spansk. Hu! Fremmede Sprog! Levvel og nyd Foraaret! Her har Finken begyndt at vrinske, men det er i Utide. Hilsen allesammen!
+J.V.J.</t>
+  </si>
+  <si>
     <t>1912-05-10</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sigurd  Swane</t>
   </si>
   <si>
     <t>Falkoner Alle 5, København</t>
   </si>
   <si>
     <t>Poul S. Christiansen
 Leonardo da Vinci 
 Eugene Delacroix
 Ernst Goldschmidt
 Emil Hannover
 Niels Hansen
 Johannes V. Jensen
 Ernst Josephson
 Hjalmar Kleis
 Adolph Larsen
 Erik Larsen
 Johannes Larsen
 Marie Larsen
 Peter Magnussen
 A C Mohr
 Kai Nielsen
 Laurits Ring
 Peter Rostrup Bøyesen
 Michelangelo Simoni
 Joakim  Skovgaard
 Fritz Syberg
 Jens Thiis
 Vincent van Gogh
 Laura Warberg Petersen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Ægteparret Swane levede adskilt i perioder.
 Secessionen er betegnelsen for kunstnergrupper, der brød ud fra de traditionsbudne kunstnerorganisationer. 
 "Udmeldt af Foreningen": Kunstnersammenslutningen Ung dansk Kunst søgte om at udstille på Secessionen, men kun Giersing, Sigurd swane og Willumsen fik adgang. 
 Gads danske Magasin var et københavnsk tidsskrift, der blev udgivet af Gads Forlag fra 1898 til 1952. Tidsskriftets titel var i perioden 1898-1906 Dansk Tidsskrift, men det skiftede i 1907 navn til Gads Danske Magasin. (Wikipedia)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Sigurd Swane opholder sig i lejligheden på Falkoneralle, mens Christine er i Kerteminde. Sigurd har diskuteret Secessionen med kunsthandler Mohr. Sigurd Swane er ved at skrive et svar til Johs. V. Jensen vedr. en anmeldelse i Gads danske Magasin. Kladden er vedlagt brevet, så Christine Swane kan læse den. Sigurd Swane har malet et billede af udsigten fra vinduet med kirsebærtræet og Bergs villa.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/pf8i</t>
   </si>
   <si>
     <t>Den 10?-5-12
 Kære lille Ugle.
 Tak for dit søde lille Brev som jeg modtog i Morges. Det glæder mig du kom godt over og det glæder mig meget at mærke som en Understrøm, at du har en Fornemmelse af Tryghed nu ved at være der – jeg mener, at du føler dig velkommen, sådan må det dog også være hos så nære Pårørende. Så tænker jeg også du kan få en Del malet.
 Jeg traf Kunsthandler Mohr inde hos W og M. den Dag du var rejst, vi talte meget om Secessionen, han kender jo godt både Niels Hansen og de andre, han sagde at han hele Tiden havde undret sig højlig over det Resultat Goldschmidt havde opnået og han syntes det var ukammeratligt af de andre at ville hindre at vi kom til at udstille og syntes som Forholdene var at det var ganske naturligt at vi gjorde det. Så var jeg hjemme om Aftenen i Falkoneralleen og da jeg kom herhjem gik jeg i min Seng og sov – ja lille Ugle, lige så dejligt det kan være at være to, lige så godt er det til Tider kun at være en – alt erotisk væk, der er som en egen Kyskhed over Stuen og en selv som er sund og god, jeg ønsker også dig at kunne nyde det.
 Ja det er sandt, fra W og M gik jeg lidt hen på Det kgl. Bibliotek. Der så jeg en Anmeldelse af J.V. Jensen i Gads danske Magasin og i Aftes satte jeg mig til at skrive et Svar, han skal dog ikke have Lov til at blive sådan ved uden at nogen af os rør os – tror han vi er bange.
 Nu vil jeg imorgen ind og se og tale med nogen af de andre og så tænker jeg at jeg vil prøve at få dem frem, jeg sender dig den her i Klade som jeg gerne vil have igen – du kan vise den til de andre hvis du vil og lade være hvis du ikke vil, men jeg vil gerne at du ikke lader den forkomme. Måske enkelte Ord skal rettes i den, jeg ser den endnu engang igennem, d.v.s. ikke Kladden.
 Så havde jeg besøg at Rostrup-Boyesen i går, han havde fået Cycle. Han betragtede sig som udmeldt af Foreningen og holdt fuldstændig med os. Han fulgte med hen og drak et Glas Øl mens jeg spiste og så fulgte jeg ham til Gentofte og cyclede så hjem. Forresten havde jeg spartlet Lærred i går inden han kom og været ude for at få fat i Drengen, han var flyttet men jeg fandt det nye Sted og Faderen, nu må vi se om han kommer, ellers skal jeg nok få fat i en anden. I dag regner det her, mon også hos jer, det vilde være uheldigt for dig. 
 Jeg har malet en Udsigt fra Vinduet med Kirsebærtræet, Bergs Villa o.s.v. bare man derpå kan se hvor henrivende det så ud. Om lidt går jeg hen og spiser og i Aften tænker jeg at hellige mig til literære Sysler.
 Æggene skal jeg spejle. Cigaretetuiet ligger her. I morgen spiser jeg hjemme. Dette Svar skulde du have lidt hurtigt som det første men skal vi så lade være med at bruge alt for megen Tid og alt for mange Penge til Breve, men samle os lidt sammen, for dig må der jo også være en Uendelighed af Ting som kalder på dig. Vil du hilse meget Agrarens og Marie, Tinge og Bibbe, alle Las’s o.s.v. o.s.v. i hele Periferien – hele Cirklen rundt – sig ikke jeg skrev Periferien, det kan krænke nogen som om jeg ikke rigtig regnede dem med, jeg tænkte på Kredsen rundt. Og vær så hilset kærligt.
 Din Sigurd
 Kladde:
 Den udmærkede Forfatter Johannes V. Jensen,[overstreget ” hvis sidste Bog jeg med megen Glæde har læst for ikke mange Dage siden”] har i de sidste År udvidet sin Virksomhed med Arbejde indenfor Kunstlitteraturen
 Den positive Side af denne Virksomhed, hans begejstrede Hymner til de fynske Malere eller Lovord over en Ring er der kun Grund til at glædes ved, de bidrager vel deres til at få det langsomt bevægelige Publikum til – ikke mindst i egen Interesse – endelig engang at få Øjnene helt op for den Rigdom disse Malere har tilført vor Kunst og vort Liv. Dog havde det været heldigt om Virksomheden ikke [ulæselig overstregning] havde taget sådanne Former at den måtte [overstreget ”fremkalde”] vække og har [overstreget ”fremkaldt”] vakt Protest fra Kresen af disse Malere selv.
 Men det kunde måske ikke undgås, Forfatteren erklærer jo selv (til Oplysning for dem der ikke kan se) ikke at sidde inde med de tilstrækkelige Kvalifikationer – hvor hans intuitive Medfølen og personlige Forståelse glipper, tror han at Sivet hører op. Nå selv J.V.J. må jo have sin Begrænsning. Dette er ikke det egentlig sørgelige, men pinligt er det at se en Forfatter af hans Rang bruge Midler der ikke er ham værdige og få stort Tilløb på dem og hans gentagne Skyller af Ukvemsord synes det at blive nødvendigt at besvare med Ord.
 Et Par særlig ondartede Artikler i Fjor – Forfjor blev næsten ikke offentlig imødegåede, skønt meget kunde have fristet dertil, man mente måske dengang at det var en Explosion der havde ramt Forfatteren selv hårdest, så at han herefter vilde holde sig fra de Sager.
 Nu viser det sig [overstreget ”i hvert Fald”] at [overstreget ”det ikke kan tages således”] således har han ikke forstået det. Atter i År er han ude, denne Gang i ”Gads danske Magasin” med en Anmeldelse af Forårsudstillingerne. Når J.V.J. skriver [overstreget ” har man jo altid”] er der vel altid noget at glæde sig over, men det er [overstreget ”vel”] dog [ overstreget ” vel ikke ” ”næppe” ] ikke ret tænkeligt at han i Længden kan undgå at møde den Indsigelse som hans Mangel på Indsigt kræver. Men ganske uafhængigt [ overstreget ”af det”] heraf bør hans Valg af Midler påtales. 
 Som et ikke fint Kampmiddel ( og Gud ved hvorfor han egentlig slås) regner jeg det, at han der kender lidet til fransk Kunst og forstår endnu mindre end han kender, Gang på Gang angriber Malere med at de er Efterlignere og Eftersnakkere efter franske Kunstnere.
 En sådan Påstand ud i Luften vinder let Bifald men er ikke nok.
 Siden han har gjort den Iagttagelse må vi så ikke bede [ overstreget ” Forfatteren”] ham i stedet for at skyde i Flæng, ved Navn at nævne de danske Malere hans Angreb gælder og for hvert af dem ikke blot den eller de [overstreget ”franske”] Malere han skal snylte på men også hvad han efteraber, stjæler eller har læst hos sine Forbilleder, ti da først kan man begynde at tænke på at afgøre om Tilknytningen er at rose eller at dadle. Kan han ikke beskæmme dem på den Måde, da er han ikke den Mand der har Ret til at sige at de ikke har lært Selvstændighed eller at deres Kunst er Tilsnigelse. Dette som en udtrykkelig Opfordring til Hr. Johannes V. Jensen. [overstreget ”Jeg husker at jeg for et Par År siden”]
 Og mens jeg er ved at skrive kunde jeg have Lyst til at gøre et Par Indvendinger mod hans Kampmetode [ulæselig overstregning] , der er for uvederhæftig til at [overstregning ”den”] han har Lov [overstregning ”til”] at [overstregning ”rejse”] købe sig en Opinion på den
 At benytte van Gogh således mod de unge Malere. Dog van Gogh var en Maler, der blev gal, ikke omvendt, et Plus som ikke må berøves ham og så et andet Sted hvor det passer ham at notere bemeldte unge Maleres Forstand er der intet i Vejen med, det for den samme er en Attest for meget, [overstregning ”fra den samme Mand”]
 Han bebrejder dem dernæst vidt og bredt at de fremkommer i Flok, hvad der duer opstår enkeltvis – men ( i Skibet ) siger han selv mere, at Ungdommen, den det gærer og lever i altid kommer i Flok – [overstregning ”men”] for øvrigt ligger der for de flestes Vedkommende netop en lang og rolig Arbejdstid bag ved flere Års Kassation ved Charlottenborg og for nogles Vedkommende herefter indtil 6 og måske flere Års Udstilling sammesteds. Det havde slet ikke været under hans Værdighed at bemærke dem før, Mænd som f.Ex. Emil Hannover og Jens Thiis har dog ikke holdt sig for gode dertil, men han ser dem først, når de slutter sig sammen, måske et Bevis for det Berettigede heri snarere end det modsatte.
 Og hvad hans Hovedangreb gjaldt at Retningen levede højt på Reklame da kan måske anføres 2 Ting, at få Udstillinger herhjemme er blevet åbnede [ulæseligt ord] mindre Reklame end den der var den Udstilling direkte Anledning til de nævnte Artikler, det skulde være Undertegnede hos Winkel og Magnussen i1908, der var absolut før den Tid at lægge mærke til flere af dem. Lige så uberettiget var hans Beskyldning for at denne Malerekres den daværende ”ung dansk Kunst” slog sig op ved Reklame, få Udstillinger herhjemme har været åbnet med så lidt Reklame, det skulde være undertegnedes hos Winkel og Magnussen i 1908 som var absolut uden nogen som helst, eller i Fjor de fra de 13 udskilte fra Kleis.
 Én iblandt dem [overstreget ”havde”] har benyttet Reklame i større Stil Billedhuggeren Kai Nielsen men ham gjaldt Stikkene ikke ham basuner J.V.J.[ulæselig overstregning] selv for.
 [ulæseligt ord] Reklame eller de fra ”de 13” udskiltes hos Kleis – og dernæst vil det være let på Udstillingerne at overbevise sig om at de der lever højt sandelig ikke er ”de opreklamerede” unge x)
 At Hr J.V.J. betragter det som en yderligere Anke mod en ung Kunstner at han vover at skrive ved jeg vel, Betegnelsen Literater, Kunsthistorikere har han søgt at påhæfte [overstreget ”på dem”] som et Smædenavn, jeg ved dog at den Sag i sig selv ikke er så farlig som han vil gøre dem til, både Syberg, Jo.Sk,[overstreget ”Poul Christensen Joachim Skovgaard”] [ulæseligt ord], Ernst Josephson og til Delacroix, Michelangelo og Leonardo for at nævne enkelte har brugt
 Pennen er ikke blot til at tegne [overstreget ”med”] men også til at skrive med.
 [overstreget ”Sigurd Swa”]
 d. 10-5-1912
 Sigurd Swane
 x) En af de omtalte unge har benyttet Reklamen i større Stil, Kai Nielsen, men ham gjaldt Stikkene ikke, J.V.J. har jo selv basunet for ham. Når Hr. J.V. næste Gang taler med ham vil han måske endda komme til at se venligere på Reklamen vi andre burde måske [ulæselig overstregning] også lære af ham.
 [[overkrydset ” Men disse løsrevne Påstande om Efterligning af fransk Kunst er ikke den eneste Utilbørlighed i hans Kunstanmeldervirksomhed, jeg [overstreget ”erindrer”] har noteret mig et [overstreget ”Par Ting fra i Fjor som jeg synes det er rigtigt at påtale ved samme Lejlighed”] Par af de Midler han [overstreget ”brugte for at i Fjor Efterår”] i Vintersæsonen 1910-11 [overstreget ”for”] brugte for at komme en Kres af unge Kunstnere tillivs”]]</t>
   </si>
   <si>
+    <t>1912-05-14</t>
+  </si>
+  <si>
+    <t>Pisa
+Via San Lorenzo 44</t>
+  </si>
+  <si>
+    <t>Ludvig Find
+Johanne Giersing
+Jens Jensen
+Villum Jensen
+Johannes Kragh
+Peter Magnussen
+- Rafael
+Georg Seligmann
+Anna Syberg
+Clara Syberg
+Ernst Syberg
+Franz Syberg
+Hans  Syberg
+Lars Syberg
+Jens Ferdinand Willumsen
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>Anna og Fritz Syberg og deres seks børn boede i Italien fra efteråret 1910 og små tre år frem.
+Corriere toscana: Den toscanske kurér. 
+Udstillingen i Brighton er formodenlig Modern Danish Artists, som netop blev afholdt i 1912. Willumsen deltog i denne. Fritz Syberg skrev 13. marts 1912 til Johannes V. Jensen, at han regnede med at deltage i denne udstilling.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
+  </si>
+  <si>
+    <t>Fritz Syberg har fået brev fra en ungdomsven. Han og Anna har ikke råd til at rejse med alle børnene. Syberg og Jensen må ses i forbindelse med det planlagte tidsskrift. Syberg er blevet interviewet til to aviser. En russisk læge og hendes søn har været på besøg og se på Fritz Sybergs billeder, og hun var meget fortørnet over farverne, men en italiensk maler, som også var til stede, var begejstret og fortalte, at Syberg havde styr på farvelæren. Syberg-familien blev siden inviteret til the hos den russiske kvinde, som spurgte, hvordan Anna havde tid til at opdrage sine børn, når hun også skulle male. Anna svarede, at de måtte opdrage sig selv. Russerens egne børn var meget underkuede og turde ikke sige noget. 
+Syberg-familien har også lært en italiensk familie at kende. De har en mængde dyr i deres have.
+Fritz Syberg har ikke sendt ind til Den Frie Udstilling. Willumsen m.fl. har undladt at invitere ham til udstillingen i Brighton. Til gengæld vil Winkel &amp;amp; Magnussen købte alt, hvad han har malet i Italien, men Fritz Syberg vil hellere udstille i kunstforeninger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kXix</t>
+  </si>
+  <si>
+    <t>Pisa – 14 – Maj 1912. Via San Lorenzo 44
+Kære Johannes V. – kære Else.
+Hvor Jeres Breve kom heldigt. Jeg lå anden Dagen i Sengen af Influenza og ønskede mig at der nu vilde komme Brev hjemme fra – og så ringede Posten. Sammen med Eders Breve kom et andet rart Brev fra en Ungdomskammerat – tænk man har _Ung_domskammerater – som jeg havde mistet Forbindelsen med i mange År. Jeg kan høre Klangen af Din Stemme Else igennem Dit Brev og den er lige så tiltalende at lytte til som Bølgernes Klukken, men – jeg kan altså høre den på lang Afstand og må blive. Det bliver for dyrt at rejse med alle Ungerne og tage fra dem tør vi ikke. Koleraen var ikke ufarlig hernede i Fjor og måske bryder den løs iår igen. Johannes V. kan ikke mere ”se os”. Men jeg er i visse Henseender Fatalist. ”De Himlen har bestemt for hinanden osv.”. Og jeg tror ikke vi n [”n” overstreget] er færdig med hinanden endnu. Nu har vi jo det nye Tidsskrift hvad det nu skal hedde. Tanken om det er gammel hos mig og jeg talte med Anna derom for over to År siden, og nu er jeg først nået [”nået” indsat over linjen] til at betro mig til Dig. Det udvikler sig altså langsomt lige som de intelligente Dyreraser og det er jo gode Tegn.
+I skal have en Fremstilling af den Fase vor Tilværelse befinder sig i nu [”nu” overstreget] i Øjeblikket, for den er undergivet Omskiftelighedens Lov.
+Jeg er blevet interviewet til to italienske Aviser ”corriere toscana” og ”la [ulæseligt ord].” Efterhånden har den Nyhed bredt sig at der bor en skandinavisk Maler i Pisa. Det var en Dame der besørgede Interviewet – og min Kone der lavede det – Gudskelov man har en Kone – Damen der kom var en gammel gemytlig Svend Tysker, havde været bosat i Pisa i 20 År, var Journalist, Forfatterinde, Lærerinde i Engelsk, Tysk og Fransk, og trods sin Alder nok en [”nok en” overstreget] i Besiddelse af en god Appetit på Tilværelsen. Gjorde hver Sommer Rejser til England og Frankrig. Så var vi til ”The” hos hende. Der stiftede vi Bekendtskab med en Frue, - Russerinde, gift med Professoren ved Tuberkulosehospitalet her i Pisa. Hun havde en Søn der vilde være Maler og bad om hun måtte besøge os (De vilde altså se mine Billeder, det bliver mere og mere en Skik at Folk vil det, og det er en meget blandet Fornøjelse) Professorfruen var ikke så morsom. Hun er selv Læge men det mærker man ikke. Derimod går hun d [”d” overstreget] i den Grad op i Bekymring for sine Børns Opdragelse, så hun har det ligeså pinefuldt som ham [”ham” overstreget] Manden der aldrig turde spise sig mæt af Frygt for at han så skulde dø af Sult næste Dag. Fremvisningen af mine Billeder var en god Forestilling. Hun var meget konsterneret over de Kulører jeg malede med det var ikke de Rafael brugte sagde hun, og hun [”hun” indsat over linjen] gjorde mig mange Spørgsmål som det var mig umulig at besvare, men heldigvis var der en Maler tilstede en italiensk Professor som vidste Besked Han var meget begejstret for Billederne og blev efterhånden Fyr og Flamme – spurgte Fruen om hvorfor en Grøft i et Landskab var blå, så vidste han Besked, gestikulerede og forklarede hende hvilken Visdom der var i at netop den Farve var blå, jeg blev efterhånden helt sikker i Sadlen ved at høre hvor sikker jeg var i Farvelære Hendes stakkels Søn bliver nu proppet med al den Pølsesnak og det går ham som alle overkultiverede Mennesker at de for lutter Spekulation over Tin [”Tin” overstreget] hvordan Tilværelsen tager sig ud, mister Evnen til at elske den, og så har hun stakkels Klukhøne gjort hvad der står menneskelig Magt for at hjælpe ham fremad. Vi var bedt derhen til The i går, men heldigvis var jeg syg. Bel [”Bel” overstreget] Besse, Nolle og Anna var der saa. [”saa” overstreget] Professorinden bekymrede, [komma overstreget] over, hvordan Anna kunde få Tid til at male og så opdrage sine Børn. Anna sagde at de måtte opdrage sig selv. Ja men der [”der” overstreget] de skal jo lære – Græsk – Matematik – Pas. Hun har to Døtre begge to var de tavse som Graven Nolle og Besse taler Sproget meget godt nu og forsøgte at tø dem op men nej de var tyngede af Livets Alvor. Og med alt dette er Russerinden en velvoksen Dame med et ganske anseeligt Korpus, og ikke en Splejs som Anna. Vi kender en italiensk Signora – manden er Officer – men det er kom [”er kom” overstreget] Bekendtskab er kommet på en hel anden Måde. Hun havde set os på Gaden når vi fulgte Børnene til Skole, og indledte Bekendtskabet med at sende Anna Blomster. Vi har været der nogle Gange og de hos os. De ejed [”ejed” overstreger] ejer en hel ”zoologisk Have” bestående af store snehvide Kæmpeduer, hvide Kalkuner, og de mest henrivende snehvide Kaniner – ca 50. Af Kalkunerne gik en med 30 Kyllinger (Høns) en anden lå på 30 Hønseæg og en stor kalkunsk [”kalkunsk” indsat over linjen] Hane gik ude i Haven, der bestod af Appelsiner og Laurbærtrær. Hun var smuk – Signoraen – så ung ud skøndt hun havde seks Sønner hvoraf den ældste lige var blevet Løjtnant. Til Slut; jeg fører en lille stille Krig med ”den Fri”. Jeg sendte intet ind til Udstillingen og agter heller ikke at sende ind til næste År. Svindleren Willumsen tilligemed de Stakler der kryber på fire efter ham, Find – Kragh Seligman og hvad de hedder ordnede Brighton Udst. og undlod at indbyde mig (Jeg blev derimod indbudt af Foreningen ”Grafisk Kunst” – jeg har en Gang lavet to Træsnit!!). Det passer mig ikke at lade mig dette byde, da jeg hverken trænger til den Fri eller til at komme til Brigthon. Jeg har fået Tilbud fra Winkel og Magnussen at de vil købe ”en bloc alt hvad jeg har lavet hernede” ovenikøbet tilføjer de ”til en god Pris”. Men jeg vil ikke i Hænderne på Kunsthandlere og har foreløbig bedt dem vente til Efteråret. Helst vil jeg ordne mine Affærer således at jeg i Februar 1914 laver en Udstilling i Kunstforeninger over de sidste 4 Års Arbejde. Men det afhænger jo af [”af” overstreget] noget af hvad den Fri gør for at hverve mig igen, [overstregede, ulæselige ord] jeg har svært ved at sige nej når nogen beder mig - - ja det er sandt nu har jeg lige sagt nej til Else – nu 1000 Hilsener fra os alle her til Jer alle 4. Eders hengivne Fritz Syberg</t>
+  </si>
+  <si>
     <t>1912-05-28</t>
   </si>
   <si>
     <t>Risingevej 7, 5540 Ullerslev, Danmark</t>
   </si>
   <si>
     <t>Lauritz Frese</t>
   </si>
   <si>
     <t>Fødselsdagshilsen til Christine Swane. Sigurd Swane synes ikke at Christine skal tage til Risinge denne gang. Han har solgt et billede til 150 kr.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lYRN</t>
   </si>
   <si>
     <t>d. 28-5-12
 Kære lille Ugle
 Dette skal blot være en lille Fødselsdagshilsen til dig og et Til Lykke. Andet sender jeg dig ikke, hvis jeg er opfindsom nok til at finde en eller anden lille Ting til dig som jeg tror du kan bryde dig om vil jeg hellere give dig den her når du kommer tilbage.
 Du nåede vel ikke at få mit Brev igår men har vel så fået det til Morgen, jeg tænker du så i næste Brev skriver noget om hvornår du tror at du rejser. – Men Kjolerne og dine Tænder, hvordan går det med det?
 Til Risinge synes jeg ikke du behøver at tage denne Gang, du har jo ikke Cycel med og det er besværligt for dig alene, det må hellere vente til vi begge er derovre engang, tror du ikke?
 Jeg havde i Formiddags Besøg af Hr. Freese som valgte et af de Billeder jeg har malet nu, en lille Pige, til 150 Kr. så får jeg da nogle Rammer hos ham, for så meget slår dog ikke de jeg har fået til. [ tilføjet med blyant: det bliver her til du kommer hjem – det er for resten dumt, for hvis du ikke så det kunde du jo tænke dig det så meget smukkere.]
 Ja så ved jeg ikke mere at føje til i dag ud over hvad jeg skrev i sidste Brev, og jeg har malet hele Dagen og skal til det igen nu – Resultatet tør jeg rigtignok ikke tale om endnu.
 Blot en Gentagelse af min Hilsen.
 Din S.</t>
   </si>
   <si>
+    <t>1912-06-19</t>
+  </si>
+  <si>
+    <t>Via San Lorenzo 44 Pisa</t>
+  </si>
+  <si>
+    <t>Pierre-Auguste Renoir
+Anna Syberg
+Frederik Vermehren</t>
+  </si>
+  <si>
+    <t>Anna og Fritz Syberg samt deres seks børn boede i Italien fra efteråret 1910 og små tre år frem.
+Fiaschi= kolber.
+Campo Santo er begravelseskapellet ved det Skæve Tårn i Pisa. Fritz Syberg malede flere akvareller i form af kopier af freskoer og relieffer på dette sted. 
+Nordskovvej findes nær Fyns Hoved på Nordøstfyn. Syberg-familien opholdt sig flere år i træk somrene over på Fyns Hoved, inden de tog til Italien.</t>
+  </si>
+  <si>
+    <t>Anna har haft et maveonde. En skypumpe har taget øverste etage af et hus, men der har ikke været oversvømmelse.
+Fritz Syberg fandt endelig forleden løsningen på et billede, som han havde arbejdet på i 14 dage. Al kunst er noget humbug. Naturen overgår langt kunsten. Men man maler for sin egen fornøjelses skyld.
+Anna og Fritz Syberg har tømt hvad der svarer til 1800 flasker landvin i den tid, de har været i Italien. 
+Lyset over domkirken, tårnet og landskabet har været fantastisk. Et lyn slog forleden ned i lynaflederne i byen, og det gav nogle kæmpe brag. Syberg kom til at tænke på en skypumpe, som han så ved Nordskov i 1907.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/M371</t>
+  </si>
+  <si>
+    <t>Pisa Via San Lorenzo 44
+19-Juni 1912
+Kære Joh. V. og Else.
+Vi har det ug. Anna er Rekonvalesent efter en Mavehistorie hvor hun har måttet holde Sengen og holdt Diæt. I Dag har hun kunnet spise Jordbær, så alt er vel. Skypumpen skal ganske rigtig have været her og taget øverste Etage af et Hus med sig, men Oversvømmelse har her intet været af, tvertimod har Arnoen været ualmindelig vandfattig i denne Vinter. Tak for Eders Brev som jeg vilde have besvaret igår straks jeg modtog det, men jeg følte mig som en ussel Synder fordi et Billede jeg havde arbejdet på en 14 Dages Tid pludselig klikkede for mig Efter at jeg havde tilbragt en temmelig søvnløs Nat og øvet mig i den Kunst der skal være den sværeste af alle, ”at herske over sig selv” tog jeg fat i Dag igen, og jeg tror Vorherre har taget mig under Armen igen, - Vorherre eller Jomfru Maria.
+At begynde som Vermehren og ende som Renoir er en meget naturlig Udvikling for en Maler fra disse Årtier (det omvendte vilde være mindre tiltalende) Forresten er al Kunst jo noget forbandet Humbug. Vermehren er jo en Zinke mod de gamle Flamlændere og hvad er de igen mod Naturen selv. Jeg har et eller andet Sted set hvordan en fintsleben Manchester Synål tager sig ud ved Siden af en Hvepsetråd begge [”begge” indsat over linjen] under Forstørrelsesglas. Dersom det ikke var for sin egen Fornøjelse man malede, så måtte det dog være en forbandet Tilværelse at være Maler.
+Tak for ”Skålen”. Vi skal nok gøre Gengæld Vi vil drikke Eders Skål i almindelig Italiensk Landvin, for det er og bliver den bedste af al Vin her på Pladsen. Hvor uundværlig den er os kan I vide når jeg fortæller Jer at vi til Dato har tømt noget over 600 Fiaschi – en Fiasco indeholder ca 2 ¼ Liter – med et rundt Tal 1800 Flasker, siden vi kom herned. 
+Vi har ikke meget at prale af her hvad ”Sommer” angår. I Dag mærker jeg første Gang iår Varmen som italiensk. Det skæve Tårn og Domen lyser og tindrer så man kniber sine Øjenlåg sammen fuldstændig blændet af Lyset, og skønt Luften er et Lyshav er Landskabet dog endnu mere lysende, men det er ikke mere end to Dage siden at [”at” overstreget] vi havde Storm og Torden, en øredøvende Kanonade Det slog vist ned i alle Lynafledere i Pisa. Jeg stod i campo santo, det var som mine Trommehinder skulde sprænges. Jeg mindedes den regnfulde Sommer hjemme 1907, da så vi en Skypumpe tage en halv Herregårdsmark, let Jord førte den ud og bedækkede Nordsskovvejen på flere hundrede Alens Længde, så Bønderne måtte ud at øse – ikke Sne – men Sand. De hjerteligste Hilsener fra os Alle – Vi tænker lidt på Jer vi gør det vist hver Dag. Eders hengivne Fritz Syberg</t>
+  </si>
+  <si>
+    <t>1912-08-03</t>
+  </si>
+  <si>
+    <t>Familien længes nu efter at komme hjem til Danmark. De små drenge savner Fynshoved. Hjemkomsten er fastsat til 1. juni 1914. Næste sommer rejser familien til Paris og bliver der et år.
+Hans har vist en vis antipati mod italienerne. Syberg-familien har lært et dejligt italiensk par med seks sønner at kende. Den ene søn er voldsomt forelsket i Johanne/Besse, men hun vil ikke have ham, og nu er han så hårdt ramt, så han taber sig og ikke kan sove. Vægttabet er et problem, da han skal holde en vis vægt for at komme ind på officersskolen. Hans tager sig lidt af den unge mand.
+Syberg maler børnene. Han kan ikke forstå malere, der rejser fra egn til egn og leder efter motiver.
+Det er godt, at Johannes V. Jensen formodentlig er hjemme sommeren 1914. Else og han kan komme til Paris i 1913 og besøge Syberg-familien.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aQkg</t>
+  </si>
+  <si>
+    <t>Marina di Pisa
+Hotel Balestri
+3 Augst 1912
+Kære Venner!
+Hjærtelig Tak for Fødselsdagsbrevet og for Eders venlige Tanker og Ønsker. Om jeg er gammel ved jeg intet om, men et ved jeg at Jorden; vor gamle Klode, holder sig godt. Vi bor her på et af det [t i slutningen af ”det” overstreget] mest kultiverede Stykker af dens Overflade, men trods det, forbavses jeg dog daglig over hvor uopdaget og ung Jorden er. Imidlertid begynder vi dog så småt at blive Italiensmætte. Med ”vi” mener jeg nærmest Familien, og med Familien mener jeg Anna og Pigebørnene. De tre små Drenge længes tidt efter Fynshoved Trylle sparer trofast sammen til sin ”Beltbåd”. Vor endelige Hjemkomst er nu fastsat. 1ste Juni 1914 rejser vi til Fynshoved (Næste Sommer drager vi til Paris og bliver der 1 År.) Hvad mig selv angår da er hele denne vor [”hele” og ”vor” indsat over linjen og ”denne” overstreget] Rejse nærmest at betragte som en Opgave der stilledes mig udefra. Man ved jo intet om Italien andet end noget højtravende Sludder og får heller intet at vide om dette Land uden ved at se det selv. Hans bliver ikke ”Italiener”. På enkelte Undtagelser nær tror jeg nok han nærmest har nogen Antipati mod Italienerne. Han kommer meget godt ud af det med dem, morer sig over dem men foragter dem nok lidt, tror jeg. Kiplings Skildring af Bandasfolket rinder også mig i hu hernede af og til. En Familie er vi dog kommet på nærmere Hold hernede. En Officersfamilie med 6 Sønner. Desværre er vi kommet for Skade at tilføje dem et Hjertesår. Deres tredieældste Søn har forelsket sig i Besse og i nogle Måneder kuret til hende, men netop i disse Dage er det kommet til en Slags Forklaring. Besse vil ikke vide af ham, som andet eller mere end opvartende Kavaler. Hun er 16 han 17. Jeg vil håbe han overlever det skønt han har taget sig det meget nær det Skind. Han søger Trøst hos Hans som tager sig af ham, boxer med ham, lærer ham at ro. (Han kan nemlig ikke sove mer) [) overstreget] og må derfor se at trætte sig). Af andre Genvordigheder han har at spekulere over er denne [”denne” overstreget] den følgende den værste: Efter at han nu lige har taget sin Eksamen og skal ind på Officersskolen (han skal ind i Luftflåden) skal han endnu bestå to Prøver den ene er, han skal have en vis Vægt – mindst 50 Kilo, han vejer 51 men magres jo af under disse [”disse” overstreget] denne Modgang, desuden skal han holde et vist givet Brystmål, men saa [”saa” overstreget] nu tørrer han vel ind. Helt glad er jeg nu ikke, mest fordi det er en, sjælden sympatetisk Familie Jeg mindes ikke jeg nogensinde har set et så smukt Forhold mellem Fol [”Fol” overstreget] Forældre og Børn som der. Des [”Des” overstreget] Al Familien er kemisk fri for den almindelige italienske Dovenskab som hersker i Signoreklassen, er [”er” overstreget] er ikke det mindst tiltalende ved den. 
+Jeg maler Børnene og sylter mig i det hele taget ind i sådan en Masse Arbejde så jeg imødeser den Dag da jeg tager en rask Beslutning pakker hele Gøjemøjet sammen [og] stikker af. Blive her hele sit Liv kan man jo dog ikke. Jeg har aldrig forstået hvad det er for en Drift der driver Malere fra den ene Egn til den anden for at finde noget at male. Mig er det altid gået omvendt, har jeg først fået fat et Sted kommer jeg egentlig aldrig mere fra det. Til Gengæld synes jeg Emnerne er hvor man selv er.
+Det er rart Du er på Rejse næste Sommer Så er Du formodentlig hjemme Sommeren 1914 så vi kan mødes. Send Else en Ferietur til os i Paris September 1913 og [overstregede bogstaver] kom selv og hent hende der, når Du vender hjem fra Sibirien. Var det ikke en Ide?
+Vi har Varmen – jeg har været utilpas (Influenza) en 14 Dages Tid. I Dag er jeg rask igen.
+Vore hjærteligste Hilsener til Dig, Else og Børnene
+Din hengivne
+Fritz Syberg</t>
+  </si>
+  <si>
     <t>1912-09-24</t>
-  </si>
-[...2 lines deleted...]
-Fritz Syberg</t>
   </si>
   <si>
     <t>Marina di Pisa</t>
   </si>
   <si>
     <t>Rembrandt
 Jens Jensen
 Villum Jensen
 Hans P. Lunde
 Franz Syberg</t>
   </si>
   <si>
     <t>Anna og Fritz Syberg og deres seks børn boede fra efteråret 1910 og små tre år frem i Italien.
 Johannes V. Jensen rejste fra november 1912 til april 1913 til Berlin, Weimar, Genua, Suez, Colombo, Singapore, Java, Djakarta, Hong Kong, Shanghai, Peking, Manchuriet, Shenyang, Harbin, Sibirien, Irkutsk, Moskva og Stockholm. (johannesvjensen.dk/tidslinje lokaliseret aug. 2019).
 Fritz og Hans Sybergs rejse til Rom samt familien rejse til Paris er også omtalt i tidligere breve fra Fritz Syberg til Johs. V. Jensen.
 H.P. Lundes bøn om en anbefaling skrev Fritz Syberg også til Johs. V. Jensen om 14. september 1912. 
 Johannes V. Jensens Myter 1908-1912, 4. samling udkom i 1912, og det er omtalt i et tidligere brev, at Jensen har sendt Syberg bogen. 
 Else og Johannes V. Jensen lejede i 1912 et hus i Tibirke. Siden byggede de et hus i Tibirke Bakker.
 Franz/Trylle Syberg led hele livet af astma og bronkitis.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek, Johannes V. Jensens arkiv</t>
   </si>
   <si>
     <t>Brev 1: Fritz Syberg foreslår, at Jensen-familien rejser til Firenze, hvor Anna og han kan tage imod Else og børnene og følges med dem til Pisa. Derefter kan de tage sammen til Marina di Pisa og Paris.
 Syberg beder Jensen gemme brevet fra H.P. Lunde. Han drømmer om i alderdommen at lave en afbrænding af sine breve.
 Syberg finder det ærgerligt, at Jensen har slettet afsnittet om Rembrandt i Johannes Larsen-myten.
 Trylle/Franz vokser og trives, så han kommer nok over sin sygdom.
 Brev 2: Anna Syberg skriver, at Jensens børn ikke kan komme noget til i Marina di Pisa. Der er mere farligt i Tibirke, hvor de fx kan omkomme i en sandstorm. Hun synes således, at Else og børnene skal komme til Italien.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/10ov</t>
   </si>
   <si>
     <t>Marina di Pisa
 Hotel Balestri 24-9-12
 Kære Else og Johannes V.
 Hans og jeg står på Nippet til at rejse til Rom. Anna og Pigebørnene kommer derned senere. I Oktober er vor Adr. poste restante Roma. Dine Lokketoner, kære Else er meget fristende. Men tror Du ikke Jert Hus vilde have godt af - - . nej jeg mener, at I vilde have godt af, at jert Hus stod og tørrede i Sommertiden? Dersom Du og Børnene tog med J.V. til Italiens Grænse når han drager ud og han der satte Jer i Ekspressen til Florens, så vilde [”vilde” indsat over linjen] Anna og jeg tage imod Jer der og i Triumf føre Jer til Pisa. Der bliver vi til henimod Juni. Derpå tager vi til Marinaen og bader og dersom Du så ikke har Lyst at rejse med os til Paris (via Liorno og Marseille), så kan Du [overstregede bogstaver] tage hjem og være i Jert Hus og modtage den hjemvendende ”Globetrotter”!! ikke? 
 Jeg forstod ikke på Dit Efterskrift i Elses Brev om Du havde taget Standpunkt til Spørgsmålet om en Anbefaling til H. P Lunde? Jeg vil bede Dig gemme hans Brev til mig. Jeg samler nemlig på en Del af de Breve jeg modtager uden nogen bestemt Hensigt – der foresvæver mig noget ubestemt om en Gang om mange År at finde mig selv siddende foran Kakkelovnen i Ensomhed foranstaltende en sidste Autodafé. Jeg ser at Du i Din ”Myte” om Johs. L. har slettet Stedet om Rhembrandt. Jeg har måttet høre adskilligt for dette Sted, så jeg må sige jeg savner det. Det er ganske vist en Overdrivelse at sige om en pragtfuld sort Kat at den er Panther. Men det peger dog i den rigtige Retning. At Overdrivelsen er positiv (begejstret) turde vel nærmest være en Anbefaling.
 Trylle går det op og ned med men han vokser dog og trives så vi nærer ingen Tvivl om at han overvinder sin Sygdom.
 Mange Hilsener Eders hengivne
 Fritz Syberg. 
 Kære Bægge to
 Pisa og Marinaen her er de ufarligste Steder paa Jorden, Else og Børnene kan ikke komme noget til her, derimod i Tibirke kan de drukne, omkomme ved Sandstorm eller dø af Fugtighed i det nye Hus. Joh V vil ikke kunne anbringe Jer noget bedre Sted end her, mens han rejser – det eneste farefulde derved er, at Else vil tænde Italienernes Hjerter i Brand, men tænk hvor Du saa bagefter vil kunne skrive Romaner om Italien og dermed ”udfylde” Joh. V. Tusind Hilsner Jeres Anna.</t>
   </si>
   <si>
+    <t>1912-10-20</t>
+  </si>
+  <si>
+    <t>Henrik Sachs</t>
+  </si>
+  <si>
+    <t>Ludvig Mylius-Erichsen
+Kai Nielsen</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 29</t>
+  </si>
+  <si>
+    <t>Henrik Sachs skriver til Mads Rasmussen om Kai Nielsens vanskelige økonomiske situation og beder om Mads Rasmussen hjælp til at finde en løsning.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rzCL</t>
+  </si>
+  <si>
+    <t>HENRIK SACHS
+OVERRETSSAGFØRER. Kjøbenhavn, d. 20 Okt. 1912
+HOLMENS KANAL 6
+TELF. BYEN 2808 Y.
+Kl. 10-3 Tlf. 4423 og 6885 (Oks. A In.. Kontor)
+Hr Etatsraad M Rasmussen R. af Dbg.
+Lyngbyvej
+Da det ikke er lykkedes mig at træffe Etatsraaden i den forløbne Uge, tillader jeg mig denne Henvendelse ang. Billedhugger Kaj Nielsens Forhold. Hans Pengesager befinder sig mulig i Øjeblikket paa et Kritisk Punkt, og jeg tør gaa ud fra, at De gerne vil være behjælpelig med at fjerne de Vanskeligheder, der frembyder sig. Trods al anvendt Økonomi og forsigtig Administration er Forholdet nu det, at der trænges til et Beløb af henved 2000 Kr. En af de nærmeste Dage, vil Mylius - Erichsen Monumentet blive afleveret og dermed forfalder en Række Forpligtelser, hvilket er saa meget mere pinligt, som den Sagfører der tidligere har administreret Kaj Nielsens Pengesager, har Transport paa hele Entreprisesummen, hvilket jeg desværre først har faaet at vide for en Uges Tid siden. Jeg anser det herefter for unødvendigt snarest muligt at tilfredsstille den nævnte Sagførers Krav, men for at kunne gøre dette og samtidig fyldestgøre andre paatrængende Forpligtelser maa der kunne disponere over ca 2000 Kr. Det er hertil jeg tillader mig at udbede mig Etatsraadens Bistand , idet jeg anmoder om, at der maa blive foretaget følgende Ændring i den mellem Dem og Kaj Nielsen oprettede Kontrakt. 
+Etatsraaden giver Tilladelse til , at der maa trækkes straks indtil 2000 Kr paa Kassekrediten i Revisionbanken. Til Gengæld udskydes den kontante Betaling, der efter Kontrakten skulde udbetales, naar Statuen staar halv færdig i Sten, til et Tidspunkt, det ligger ligesaa lang Tid efter at Italien er halvfærdig, som Udbetalingsordren til Banken ligger før den Tid Statuen er halvfærdig. Da dette formentlig vil være Tilfaldet hen i December Maaaned, vil altsaa de 2000 Kr. , der skulde have været betalte til den Tid, først være at udbetale omkring 1ste Marts.
+Da Sagen som det vil fremgaa af ovenstaaende har ikke ringe Hast vil jeg tillade mig i Løbet af Dagen i Morgen at forespørge gennem Telefonen, naar jeg vil kunne træffe Etatasraaden personlig.
+Med Højagtelse
+Deres ærbødige Henrik Sachs</t>
+  </si>
+  <si>
     <t>1912-11-25</t>
-  </si>
-[...1 lines deleted...]
-    <t>Johannes V. Jensen</t>
   </si>
   <si>
     <t>Via San Lucia 1 Pisa</t>
   </si>
   <si>
     <t>Nils Andersen
 Anna Syberg</t>
   </si>
   <si>
     <t>Anna og Fritz Syberg og deres seks børn boede fra efteråret 1910 og små tre år frem i Italien. 
 Historien om et træf på Hotel de la Ville er ikke omtalt i tidligere breve fra Fritz Syberg til Johannes V. Jensen. Fra november 1912 til april 1913 rejste Johs. V. Jensen til Berlin, Weimar, Genua, Suez, Colombo, Singapore, Java, Djakarta, Hong Kong, Shanghai, Peking, Manchuriet, Shenyang, Harbin, Sibirien, Irkutsk, Moskva og Stockholm (johannesvjensen.dk/tidslinje lokaliseret august 2019). 
 Etatsråd Andersen kan være H.N. Andersen.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
   </si>
   <si>
     <t>Fritz Syberg vil ikke komme til Hotel de la Ville, da han frygter at komme i selskab med fine herrer og ikke har pænt tøj. Hans gamle sæt tøj kan ikke gøres i stand, og han kan ikke nå at skaffe nyt. 
 Syberg håber, at Jensen fra sin rejse vil sende adresser, så han kan sende breve til ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4h0e</t>
   </si>
   <si>
     <t>Pisa 25-11-12
 Via S. Lucia 1.
 Kære Ven!
 For en Sikkerheds Skyld sender jeg Dig dette. Det er nemlig usikkert at [”at” overstreget] jeg kommer. Ved at se Baedekeren efter opdager jeg at Hotel de la Ville er et meget fint Hotel hvor Du måske tager mig ind sammen med nogle af Samfundets Størrelser x) hjemme fra og Sagen er den at når jeg ikke tur [”tur” overstreget] tør møde enten i Si[ulæseligt] eller hvidt Sommertøj så vil jeg i Øjeblikket blive nød til at optræde som Lazaron. Selvom jeg turde vove mig frem for Dine og de andre ukendte Herrers Øjne i min Lurvethed, så har jeg en sand Skræk for [”for” indsat over linjen] Kelnere på et fint Hotel, når jeg ikke føler mig stivet af ved en efter mine Kår afpasset Påklædning.
 Jeg har konfereret med Anna [et overstreget tegn] om et af mine gamle Sæt kan presses op med nye Læg evt. men det går ikke, Vintertøjet er uigenkaldelig færdig, efter at jeg har slidt på det i tre År. Et nyt Sæt [”Sæt” indsaat over linjen] kan jeg ikke nå at skaffe mig til på Fredag. Det var også svært som det Kort kom bag på mig. Jeg havde efter Dine Breve ikke ventet Du drog af før i Januar. Nå Lykke på Rejsen og send os en Hilsen en Gang imellem. Dersom Du vil opgive Havne og Steder hvor Du kommer hen og eventuelle Adresser skal jeg sende Dig Bulletin’er om vort Leben her.
 For Tiden har vi det, det bedste vi endnu har havt.
 Din hengivne
 Fritz Syberg. 
 [Indsat nederst side 1:] x) Etatsråd Andersen?</t>
   </si>
   <si>
     <t>1912-12-11</t>
   </si>
   <si>
-    <t>Else Jensen</t>
-[...1 lines deleted...]
-  <si>
     <t>Jens Jensen
 Johannes V. Jensen
 Villum Jensen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Else og Johannes V. Jensen til Anna og Fritz Syberg i tiden 6/2 1910 til 9/10 1914</t>
   </si>
   <si>
     <t>Else Jensen takker for brev fra Fritz Syberg. Johannes V. er af sted på sin rejse; det er dejligt, at han er ude at lufte sig, da der er en dårlig stemning mod ham i Danmark for tiden. Else kunne også selv drømme om at rejse fra det sure vintervejr, men nøjes med at glæde sig til næste sommer, hvor Sybergs åbenbart har meddelt, at de kommer til Danmark.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0Eou</t>
   </si>
   <si>
     <t>Jacobys Alle 2 d. 11-12-12.
 Kære Anna og Syberg.
 Tak Syberg fordi du skrev til mig i min Ensomhed. I kan jo nok tænke det er ikke rigtig noget for mig, men det var ganske nødvendigt at J.V. kom lidt ud at lufte sig, her er en ækel sur og fjendtlig Stemning mod ham for Tiden, som i Længden virker deprimerende, jeg tror han har det ligesom du Syberg at han storartet kan undvære hver eneste Sjæl i Kongeriget, men saa meget desto mere har han været henvist til sin Familie, saa han vil nok til Tider alligevel føle det som lidt af en Landsforvisning at være borte fra os. I kan ikke tænke Jer, hvor her er mørkt og vaadt i Aar, der har kun frosset en enkelt Nat ellers har det flere Maaneder være Regn og Taage, alt Fodtøj er vaadt og opblødt og alle Børn blege og kirtelsvage. Jeg blev helt syg efter lidt Solskin, da jeg læste din Beskrivelse af Pisa i Vintersol, har I virkelig Roser, Lavendler og Sommerfugle paa denne Aarstid? Nej nu kommer vi nok aldrig til Italien. J.V. fik det aller ugunstigste Indtryk den Dag han gik i Genua i Regnvejr, det var jo ogsaa et forbistret Uheld, og naar I kommer hjem til Sommer har vi jo heller ikke noget at rejse derned efter. Jeg havde den aller største Lyst til at stikke ned til Jer, mens I er der, Jens kunde saa haardt trænge til det, han ligner en lille bleg Oblat med tykke Øjenlaag og skæve Ben. Villum kan jo trives hvor som helst, ogsaa her, men vi har jo ikke Raad, Legatet slaar jo langt fra til til J.V.s Rejse, og Ungerne skulde jo helst passe den Skole. Jeg vil nu sætte alt ind paa at faa en god Sommer til Erstatning for den mislykkede Vinter, og I maa love mig højt og helligt at komme op og bo i vort Hus, saa kan vi rejse sammen til Faaborg, jeg længes efter at vise jer Sjælland og havde det rigtig hyggeligt sammen med jer. J.V. kommer i Begyndelsen af Juni, det bliver vel omtrent samtidig med Jer, sikken vi skal fejre jer sammen. hvor jeg glæder mig til det. 
 Kunde I ikke have Lyst til at skrive til J.V. han er saa forladt ene paa den anden Side Kloden, jeg sender jer Adressen som for Resten kun dur en kort Tid.
 Johannes V. Jensen Esq.
 c/o The Danish East Asiatic Co. Ltd.
 Singapore
 S.S. Bandon Asia
 Jeg kan godt forstaa at Syberg ikke tog til Genua den Dag, vi havde nok en Mistanke om, at det var en temmelig lang Tur, og saa var det jo ogsaa usikkert hvor længe J.V. blev der. Han havde nok ellers kunnet trænge til en Opmuntring, jeg tror Humøret har været sløjt, han sendte mig den Dag en Beskrivelse af sine Medpassagerer, han lige havde været nede og set paa, og den var ikke rosenrød, og han hader jo egentlig at være indespærret paa et Skib , først i Begyndelsen af Januar kommer han i Havn.
 Glædelig Jul alle sammen.
 Else Johs V.</t>
   </si>
   <si>
     <t>1914-01-02</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
   </si>
   <si>
     <t>Julie Brandt
 Ina  Goldschmidt
 Alhed Larsen
 Ellen Larsen
 Georg Larsen
 Johannes Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Christine  Mackie
 Ellen  Sawyer
 Laura Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidts datter, Ina Goldschmidt, havde syet lysedugen, som er omtalt i flere breve.
 Johanne Larsen tog på landet i flere timer ad gangen, fordi hun cyklede rundt til diverse boliger og underviste i klaverspil.
 Marie må have været pife i huset hoa Johanne og Adolph Larsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2636</t>
   </si>
   <si>
     <t>Alle er imponerede af, at Ina (Jumsetøj) kunne sy den flotte lysedug. Ja, bogen var en dyr gave, men Johanne/Junge havde lyst til også at kunne sende flotte gaver.
 Christine var syg hele julen. Nytårsdag var hyggelig med mange gæster til chokolade og slagtemad.
 Johanne/Junge er dejligt udhvilet efter 14 dages ferie. 
 Børnene er kede af det, når Johanne kører på landet hele dagen. Det gik bedre, da Marie var pige i huset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NTgt</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø.
 [I brevet:]
 2-1-14
 Kære søde Dis!
 Tusind Tak for dit lange og indholdsrige Brev og for den yderst interessante Lysedug, vi er dybt imponerede af, at det lille Jumsetøj har lavet den geniale Tegning, den er jo overordentlig nydelig, giv hende dog et Kys fra mig, det lille Pus (ak! hvor magert) – Du syntes Bogen var saadan en stor Gave, ja men det er det jo ogsaa i Forhold til hvad Gaver vi ellers giver, men kan du ikke forstaa jeg ogsaa har Lyst til at være med paa din Julebord en Gang imellem, naar du altid sender sådan store syede Gaver til os. - Du har vel fra Mor hørt om vores Jul her, lidt sygelig var den jo og lidt mager, idet Christine laa i Sengen hele Tiden det Skind og Alhed og Elle rejste i Søndags. Vi havde da for Resten en meget hyggelig Nytaarsdag i Gaar; mange Børn til Chokolade samt Grosses og Mor, til min gode solide Slagtemadsaften ankom endvidere Las og Pan [”og Pan” indsat over linjen]. Der var en egen Hygge over det hele; jeg ved i Grunden ikke hvor fra.
 Jeg føler mig saa storartet udhvilet efter denne næsten 14 Dages Ferie, jeg har haft saa gode Dage, næsten intet at bestille, bare dreven, sovet længe o.s.v. Saa har det jo været dejligt at være saa meget sammen med Børnene, nu kommer paa Mandag igen det svære, naar jeg skal være saa meget [overstregede bogstaver] borte fra dem; da de havde Marie var de saamænd ligeglade om jeg kom eller gik, nu græder Tinge altid, naar jeg skal paa Landet, men nu er de jo alligevel større saa det skulde jo kunne gaa. – Hvilken Beskrivelse om det A-ske Besøg, noget saa vildt som at ville bo hos Jer – 4 – ved Vintertid!! Jeg maa slutte, jeg kan ikke mere skrive Breve, men Du - - !
 [Skrevet på hovedet øverst på sidste side:] 
 Glædelig Nytaar lille søde Dis, bare du kunde komme naar Mor skal have ”i Gang” Tusinde Hilsner din Junge.</t>
   </si>
   <si>
     <t>1914-01-16</t>
-  </si>
-[...1 lines deleted...]
-    <t>Henrik Sachs</t>
   </si>
   <si>
     <t>Kai Nielsen</t>
   </si>
   <si>
     <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 31</t>
   </si>
   <si>
     <t>Henrik Sachs gentager sin tidligere fremførte anmodning om at måtte tale med Mads Rasmussen om Kai Nielsens økonomiske situation.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/XXxd</t>
   </si>
   <si>
     <t>HENRIK SACHS Kjøbenhavn den 16 Jan 1914
 OVERRETSSAGFØRER
 GL. STRAND 40 i
 TLF. 3847
 PRIVATBOLIG:
 HOLMENS KANAL 8
 TLF. BYEN 2808 Y
 Hr Etatsraad M. Rasmussen
 R. af Dbg.
 For nogle Dage siden tillod jeg mig paa Kai Nielsens Vegne at anmode Etatsraaden om en Samtale. Det er selvfølgelig Pengesager, det drejer sig om. Kai Nielsen skriver, at han ikke kan klare sig med det Forskud, han faar af Magistraten, og han skulde desuden gerne en lille Tur til Italien for at se paa Kunsten der. Alt dette vil jeg nærmere kunne udvikle for Dem under en Samtale. For Sagen er jo den, at Kai Nielsen ikke ser anden Vej ud af Uføret end Etatsraadens Hjælp. Han kender ingen anden, der vil hjælpe og støtte ham, og han har derfor bedt mig gaa til Dem. Jeg tør i Henhold til den Velvilje, hvormed De tidligere har modtaget mig i lignende Situationer, haabe paa, at De vil give mig Lov til at sætte Dem ind i Situationen. Selvfølgelig kommer Kai Nielsen først med dette i yderste Øjeblik; og Sagen har derfor Hast. Jeg beder derfor om, at Etatsraaden vil tillade mig at søge Dem en af de nærmeste Dage.
 Med Højagtelse
@@ -1966,50 +3692,69 @@
 Deltagelsen i Konkurrencen er saa vidt jeg kan skønne, nu ikke særlig stor. Birkholm ligger syg og kan ikke deltage i Aar, Poul Christiansen har til mig sagt, at han i Øjeblikket ikke kan forestille sig andet end at foreslaa nogle smukke Vægfarver. Han har ikke set Rummet. Peter Hansen siges at have opgivet at deltage. Johannes Larsen har vistnok intet pabegyndt. Kun Kai Nielsen og Syberg har arbejdet med Opgaven.
 Det er Synd at gennemføre Konkurrencen med ringe Deltagelse paa et Tidspunkt, hvor ingen af de Konkurrerende har set Salen. Jeg tror, at Opgaven vil forekomme Kunstnerne mere interessant og fristende, naar de ser de bløde Lys i Rummet og naar Statuen staar der færdig i sit smukke Stof og de brogede Murstenstæpper er lagte.
 Jeg vil derfor foreslaa, at Etatsraaden bemyndiger mig til at udsætte Konkurrencen i et Aar.
 Foreløbig har jeg kun talt med Kai Nielsen derom, Han var meget ked af at skulle opsætte dette Arbejde. Men han synes, at jeg har REt. Han havde selv tænkt sig at fuldføre sine Arbejder i Faaborg, efter at han havde set Rummet. Men der er jo ikke Mening i, at han er den eneste, som faar denne Fordel. 
 En venlig Hilsen til Etatsraaden fra Deres hengivne</t>
   </si>
   <si>
     <t>1914-05-19</t>
   </si>
   <si>
     <t>Se note af 17.11.1944 af Holger Rasmussen.</t>
   </si>
   <si>
     <t>Efter Mads Rasmussens anmodning sender Carl Petersen genpart af en brevveksling vedr. udsmykningen af kuppelsalen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FUCz</t>
   </si>
   <si>
     <t>CARL PETERSEN Aaboulevard 5
 ARKITEKT København
 Telefon: Nora 13 05 x d. 19 Maj 1914
 Kære Johannes Larsen !
 Hermed skal jeg efter Etatsraad Rasmussens Anmodning sende Dem Genpart af en Brevveksling om den paatænkte Konkurrence om Udsmykningen af Kuppelsalen i Faaborg.
 En venlig Hilsen fra Deres hengivne
+Carl Petersen</t>
+  </si>
+  <si>
+    <t>1914-09-06</t>
+  </si>
+  <si>
+    <t>Carl Petersen takker Mads Rasmussen for hans store venlighed og for de 500 kroner, han har givet ham udover det aftalte honorar. Han vil gengælde med at gøre sit yderste for at få det smukkest mulige ud af museet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fdiQ</t>
+  </si>
+  <si>
+    <t>CARL PETERSEN Aaboulevard 5
+ARKITEKT København
+Telefon: Nora 13 05 x d. 6 Sept. 1914
+Kære Hr Etatsraad M. Rasmussen!
+For Deres store Venlighed mod mig og den betydelige Anerkendelse af mit Arbejde, De har vist mig, ved at give mig 500 Kroner udover det Honorar for Museet, hvorom der var truffet Aftale, takker jeg Dem hjerteligt.
+Jeg har ingen anden Maade, paa hvilke jeg kan gengælde al den Venligheden jeg har mødt hos Dem og Kunstnerne, end ved fremdeles af gøre mit yderste for at faa det smukkest mulige ud af Museet og snarlig at faa Arbejdet ført til Afslutning.
+Med venlig Hilsen til Etatsraaden fra Deres hengivne
 Carl Petersen</t>
   </si>
   <si>
     <t>1914-10</t>
   </si>
   <si>
     <t>Brevet er et ikke afsendt udkast.</t>
   </si>
   <si>
     <t>Johannes Larsen skriver til Carl Petersen, at han synes, det er vigtigt, at det er kunstnerne, der kommer til at foretage ophængningen på Faaborg Museum.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RB3d</t>
   </si>
   <si>
     <t>Kære Calle
 [overstreget og vanskeligt læseligt]
 Forleden Aften var Syberg her og gjorde mig Angst i Anledning af Ophængningen i Faaborg, saa angst at jeg nu rykker ud af min Hule og sætter mig til at skrive, og det skal der en Del til. Syberg gik ud fra at naar Du først havde hængt Billeder op saa var Musæet færdigt, han vilde i hvert Fald ikke være med til at hænge om efter Dig. Det vilde jeg nok, jeg tvivler aldeles ikke om at han og Peter og jeg har Betingelser for at gøre det langt bedre end du og da jeg ikke tror, at jeg har tilstrækkelig Energi til alene at faa Din Opnhængning kasseret, vil jeg sætte himmel og Jord i Bevægelse for at faa den forhindret. Jeg har lige siden Museets Planlæggelse glædet mig til at være med ved den Ophængning og det vil jeg nødig snydes for, saa nødigt at jeg vil sætte min Stilling som Medlem af Bestyrelsen ind paa at vi 3 ovennævnte faa Lov til at lave den. Jeg har skrevet til MR samtidigt og forklaret ham Stillingen, det Brev faar du vel at se og jeg gider ikke gentage det her. Kære Calle kunne Du ikke tænke dig at opgive den Ophg. det vil spare os for meget Vrøvl og Spektakel. Din Heng. JL
 [nogle navne m.m. optegnet sidelæns]
 Din Hemmelighed og vores Fortrolighed</t>
   </si>
   <si>
     <t>1914-11-13</t>
   </si>
   <si>
@@ -2064,106 +3809,163 @@
 Hr Etatsraad M. Rasmussen RD
 Deres Brev af 13de har jeg modtaget, men er ikke ganske klar over, om jeg skal foranledige det omtalte Billede indpakket og afsendt til Kunstforeningen eller ikke. I bekræftende Fald beder jeg Dem sende mig Skrivelsen fra Kunstforeningen for Adressens Skyld
 Jeg har ventet med Besvarelsen af Brevet for samtidig at kunne meddele, hvornaar der kan tages fat paa Billedhuggersalen.
 Farven er endnu ikke ankommen og i Dag fik jeg som Svar paa en Forespørgsel desangaaende den Besked, at der stadig ventedes paa Udførselstilladelsen; men at denne sandsynligvis vilde fremkomme inden ret mange Dage. Jeg har gentagne Gange forhørt om Farven og skriver atter i Dag for at skynde paa. Saa snart den kommer vil der blive taget fat; der er Mandskab parat.
 Med megen Agtelse
 Carl Knippel</t>
   </si>
   <si>
     <t>1915-09-18</t>
   </si>
   <si>
     <t>Mads Rasmussen gentager over for Carl Knippel, at museet må fastholde sit princip om ikke at låne billeder ud, og at han altså ikke skal sende omtalte billede til Kunstforeningen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QZX4</t>
   </si>
   <si>
     <t>18'September 1915
 Herr Carl Knippel,
 Faaborg.
 Deres ærede Skrivelse af 17' ds har jeg modtaget og ser, at De ikke har forstaaet mit Brev af 13' ds. rigtigt. Som jeg skrev deri har jeg tilskrevet Kunstforeningen, at Musæet af Princip ikke kan udlaane Billederne, da Folk ikke kan være tjent med at tage til Faaborg for at se Billeder som saa viser sig at være udlaante, og at selv om det ikke har meget at sige for dette enkelte Billede, kan vi dog ikke bryde Princippet. Billedet skal altsaa ikke sendes.
 Med Højagtelse
 M Rasmussen</t>
   </si>
   <si>
+    <t>maj-juni 1916</t>
+  </si>
+  <si>
+    <t>Elena Larsen</t>
+  </si>
+  <si>
+    <t>Elise Hansen
+Grete Jensen, f. Hansen
+Kai Nielsen
+Harald Schoubye
+Louise Schoubye
+Niels Erik Schoubye</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Peter Hansens arkiv</t>
+  </si>
+  <si>
+    <t>Bimse skriver et livligt brev til sin far i anledning af hans fødselsdag og om alle de overvejelser hun og søsteren Grete har gjort sig for at finde en passende gave til ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7cL7</t>
+  </si>
+  <si>
+    <t>Torsdag d.1
+Kære Fasser!
+Til Lykke med Føssesdagen! Jeg haaber Hummeren og Æblerne maa smage dig godt, de er fra Gete og mig. Vi anede slet ikke hvad vi skulde give dig for du er en vanskelig Person at hitte paa til, og saa vandrede Grete og jeg ned ad Vesterbrogade og kiggede ind af hvert Vindue for at hitte en lille Genstand, saa opdagede vi disse Ævler og købte dem, men det var jo for lidt, og vi gik videre. Saa saa vi nogle dejlige Ferskner men de kosted 2 Kr Stk, det var for galt, saa den Snyderbutik gik vi fra igen. Jeg havde imidlertid set en Hummerbutik og foreslog at vi skulde købe dig en Hummer; det vilde Gete ikke rigtig gaa med til men til sidst gjorde vi det dog, og nu haaber jeg du er lige saa begejstret for Paahittet, som jeg var, for det er jo dog Hovedsagen? Du maa endelig skrive om du blev glad ved den, for Mosser var ikke saa henrykt for den Gave. I Søndags var vi i Hareskoven pr. Cykel, det vil sige Mosser og Grete tog med Toget - og jeg tog et lille Bøgetræ med hjem, jeg har nu plantet det i en Urtepotte, og det er ikke visnet, saa det kommer nok. Paa Torsdag skal Vipsen, Ragna og jeg til Raageleje at bo i Storebedags Ferien, kun Hr Mackeprang skal med, saa vi skal føre Menage, den bliver god, men bare det bliver godt Vejr. - Paa Lørdag kommer Harald og Niels Erik og fejrer den dobbelte Fødselsdag, for det er jo ogsaa Tante Louises Fødselsdag den Dag. - Jeg spiller Tennis med tju og bang, men de sidste Dage har Vejret jo ikke været til det, saa jeg har maattet holde op med Skydningen-- Paa Søndag skal Mosser jo til "Rout", det er spændende. Vi har set paa Kai's lille Venus til Tøsen derude, Jeg synes nu der er underligt at skrive Konfirmation pa Kortet, men det er jo ogsaa en Form for Pengeafpresning, ikke sandt? Nu har jeg ikke mere at fortælle. Nu mange kærlige Hilsner fra 
+Bams
+16 Aar.</t>
+  </si>
+  <si>
     <t>1916-02-15</t>
   </si>
   <si>
     <t>4.
 Rolfsvej 17</t>
   </si>
   <si>
     <t>Lise Abrahams
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Adam Goldschmidt
 Ina  Goldschmidt
 Adolph Larsen
 Jørgen Schou
 Laura Warberg</t>
   </si>
   <si>
     <t>Silkerester fra fabrikken: Astrid var nogle år gift med Alfred Goldschmidt, som var direktør for en pelsfabrik i Malmø.
 Valdal, Valby Langgade 30, var et nedlagt gartneri i Valby i København, hvor adskillige af Fynboerne i årenes løb boede til leje. Bygningen blev nedrevet i 1930.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0998</t>
   </si>
   <si>
     <t>Det var dejligt for Astrid at få et så langt brev fra Johanne. Adolph må kunne helbredes for sin alkoholisme.
 Astrid lærer nu stenografi. Hun er træt af at tage imod hustrubidrag fra Alfred Goldschmidt. Hun er meget sparsommelig.
 I efteråret syede Astrid et slips, som hun forærede Vilhelm Branner. Nu har hun syet tre mere, som hun ville sælge ham, men Thora misforstod det og troede, at der var tale om en gave. 
 Thora har været til en fest, hvor man afprøvede et ekko.
 Astrid er lykkelig med Jørgen/Buf efter de 11 skrækkelige år i Malmø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TyIQ</t>
   </si>
   <si>
     <t>[Skrevet af ukendt person:]
 ”Agraren”, Junges mand.
 Kvartalsdranker.
 Rolfsvej 17⁴ d 15/2 –16.
 Kære lille søde Junge!
 Tusind Tak for Brevet! åh, Junge det var akurat som i gamle Dage, da vi skrev lange Breve til hinanden – da hele Verden altid stod i Flammer – og det, der flammede, var vore egne elskovsfyldte Hjerter - 
 Og Dit Brev nu – ja, Indholdet skifter med Alderen i os – naturligvis - men det var nærmere dét: at få et 8 sides Jungebrev, der betog mig. I alle de sidste år har jeg kun fået Breve på 1-1½ Side fra Dig – altid havde Du Tusinde Ting om Ørene og påstod, at Du helt havde glemt at skrive Breve; jeg nyder at tænke på, at Du nu endelig har Masser af Tid for Dig – og endelig engang kan få hvilet ud. Jeg vilde så gerne kunne opmuntre Dig lidt i Din Bekymring; jeg tænker på Dine egne Ord, at han vist aldrig har vidst rigtig hvor meget der stod på Spil for Jer alle, hvis han ikke tog sig sammen; men alt dette sidste må dog ganske sikkert kunne lære ham det – jeg synes ikke, Du behøver at se så håbløst på det. Tænk blot, hvor mange der helbredes helt – hvorfor så ikke han! Der er jo dog en god Grund i ham og megen Karakter, selv om den har svigtet hidtil på dette ene Punkt. Ja, jeg er jo en uforbederlig Sangviniker og kan ikke se anderledes på det. – Nej, Junge, jeg havde nu ikke ”skruet Livslysten lidt op” til Ære for Dig i mit forrige Brev – men jeg er altid skruptosset og ellevild af Glæde, når Sjums og Adam besøger mig. Det er altid så lykkelige Dage, de længes efter mig og Henrykkelsen er gensidig. De er rørende taknemmelige for alt, hvad jeg gør for dem og for hele min Menage. Vi var om Søndagen i etnografisk Musæum sammen med Mogens og Lise Abrahams: Mogens kunde det hele udenad og var en glimrende Vejviser. Det var en stor Fornøjelse for alle Parter. - .
 Skrev jeg, at jeg nu lærer Stenografi? i det Haab at kunne få en Kontorplads engang, jeg kan ikke rigtig finde mig i bestandig at tage imod alle de Penge fra Alfred – 100 om Måneden – og som Forholdene nu engang er for mig. Jeg er rasende sparsommelig – bruger c 75 om Måneden til alt (Husleje – Vand – Gas – Lys – Brændsel – etc) 25 Kr sættes af til Extraudgifter, jeg mangler jo endnu flere Ting, købte desuden en dejlig Ulster – 50 Kr! så flot en Kåbe har jeg aldrig ejet i mine Velmagtsdage som rigtig gift. Men altså – jeg sparer også gevaldig. For lidt siden solgte jeg alle Vinflaskerne fra Mors Sygdom for 35 Øre – det er til Parken i Dag. Og nu skal Du høre en kostelig Historie. Vilhelm havde allerede i Efteråret bestilt en Del Slips af mig; det første syede jeg med det samme – og forærede ham – derved var det, han bestilte flere. Jeg har nemlig fra Malmø liggende en Del Silkerester, som jeg fik på Fabriken. Nå, nu i denne yderst fattige Februar Måned, hvor man endnu halter efter Julen, Horsensrejsen o s v – så tog jeg mig altså sammen og syde 3 flotte Slips, som jeg drog ud med i Søndags til Vanløse. ”Men Gud Tutte – så mange Blomster?” 
 "Ja, Dis – ved Du ikke, det var Vilhelms Fødselsdag i Fredags?” 
 II/ Jeg himler op – beklager – undskylder og overfaldes af bange Anelser. Noget efter kommer Vilhelm. Tutte siger:” her skal Du se tre fine Slips, Dis forærer Dig!” 
 Jeg smilte tvungent – fandt Spillet og yderst slet – der havde jeg gået og regnet og regnet og spurgt alle, der kom til mig, hvad jeg kunde være bekendt at tage for dem – man mente, 5 Kr for alle tre var uhyre billig, jeg svimlede blot ved Tanken om 4 Kr – nok til at leve af en hel Uge. Og dér lå alle glade Forhåbninger! men det var nu alligevel ganske grinagtig! Jeg må i denne Forbindelse fortælle Dig endnu en Historie. Tutte var til Indvielse af en ny Villa hos en Familie derude. Gæsterne førtes ud i Gården for at høre et ganske enestående Ekko – 5-6 Gange gentages Ordet med fuldkommen Tydelighed. Blandt Gæsterne var en meget gammel og meget fin Herre – Geheimekonferens eller sådan noget – han beder om Tilladelse til at forsøge – alle tier ærbødig – den gamle Herre råber: Sludder - - 
 Men ak, Ekkoet tog sig ikke af det store Es – hvorimod Resten klang 5-6 Gange – højt og tydeligt. Ingen havde Konduite til at afbryde Virkningen var uforglemmelig!
 Nå, nu skal jeg hen og slide i det igen – jeg stenograferer og skriver på Maskine – om lidt skal jeg ud og lave Middagsmad: en Grisetå med Kartoffelsalat til og eventuelt Byggrød, hvis Ånden kommer over mig, men det er Lapseri at nyde to Retter Mad. I Morgen er jeg bedt til Middag hos Ellen Branner – vi to alene – det bliver nok hyggeligt, hun bor henrivende, en Ungkarlekvinde som jeg, men mere forfinet – hun har sin Mors gamle fine Møbler, Klaver etc. (Jeg sukker efter Klaver) Torsdag og Fredag i Valdal – ligeledes Søndag – dette forklarer jo, at man kan leve af 4 Kr. om Ugen! I Aften skal Buf og jeg t ["t" overstreget] i Dagmartheatret – Lukke sender mig Billetter. 
 Jeg skriver ikke noget om Buf – for så bliver det alt sammen om Buf – som for mig er – det Hele! 
 Åh, Junge – de 11 skrækkelige År i Malmø – hvad gør det alt sammen når man senere skal opleve alt dette! 
 Man bør nyde Lykken, mens den er der – for vi véd jo, at den er væk med det samme og altid betales i dyre Domme. 
 Gid Du kunde se min Kvist – her er guddommeligt Junge, og har aldrig før vidst, hvor dejligt det var at have et Hjem. Jeg nyder Dagenes Ensomhed – om Aftenen er jeg aldrig alene. 
 Ja, nu Farvel lille søde Junge, skriv igen, han læser endnu ikke Dine Breve. Din altid
 Dis</t>
   </si>
   <si>
+    <t>1916-05-26</t>
+  </si>
+  <si>
+    <t>Elise Hansen</t>
+  </si>
+  <si>
+    <t>Grete Jensen, f. Hansen
+Elena Larsen
+Kai Nielsen
+Carl Petersen, arkitekt</t>
+  </si>
+  <si>
+    <t>Faaborg Museums, Peter Hansens arkiv.</t>
+  </si>
+  <si>
+    <t>Elise fortæller, at Grete har mæslinger. Hun fremfører forskellige overvejelser om familiens besøg i Faaborg . Hun og Grete har været i Holte. Kaj og Calle har travlt med gravstedet og Kaj har så mange bestillinger, at han først kan begynde på det til efteråret. Tanterne har været på besøg med fætteren fra Rusland.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/cDzL</t>
+  </si>
+  <si>
+    <t>Kære Per!
+Vi er ikke videre dygtige til at skrive, men det er heller ikke morsomt i Længden. Engang imellem maa man to til det, naar der er noget paa Færde. Gete ligger med Hoste og stærk Feber, der er Mæslinger i Anmarsch. Hun har ikke haft den Sygdom, som for Tiden raser her i Byen, og Secher mente, det var den. Det var mig en stor Lettelse, da de smaa røde Prikker begyndte at vise sig i Middags, the jeg ængstede mig for Bronchitis. Bams laa jo i sin Hals før Store Bededag, blev saa nogenlunde rask og tog til Raageleje, men saa kom hun hjem med end vældig Snue og er først nu kommen over det. Bams faar allerede Pinseferie paa Onsdag, Gete I Morgen Lørdag 8 Dage altsaa en hel uge før Pinse, men Skolen begynder til Gengæld 3dje Pinsedag. Nu ved jeg ikke, naar Gete kan rejse, Mæslingerne vil jo nok holde hende en halv Snes Dage i Sengen, den Hoste, som følger med, skal man være forsigtig med. Men er der saa vidt færdig i Huset, saa vi kan bo der? der er vel ikke Madrasser i Sengene. Kan du lade os vide, hvordan vi h[ar - står der formentlig, men der er hul i papiret] at forholde os. Gete og jeg var i Holte Torsdag, Fredag og Lørdag, der var dejligt derude, Gete muntrede sig rigtig, spillede Kroket og roede, ja sejlede med Kaj. Sophus bandt sin Hunde op. Christen Jensen plantede Tomater fra Mistbænken ud i Haven. Jeg maatte i Gaar betale 90 Kr. paa Daar- og Romhuset til Søllerød, og de skal have een Gang til. Jeg fik gjort Visit hos Fru Mads, det har længe hvilet paa mig. Kaj og Calle har jo travlt med Gravstedet. Kaj har saa mange Bestillinger, saa han først kan tage fat til Efteraaret. Det er Haralds Fødselsdag i Dag, saa vi venter "Drengene" og Poul Winther samt Ausa til Middag. Den staar paa Asparges suppe, fransk Bøf og Hofdessert. Tanterne kom bilende herud i Forgaars med Fætteren fra Rusland og hans Moder; det var morsomt at se ham igen, tyk og elskværdig og med Penge paa Lommen,; jo han er slet ikke saa tosset, som vi saa ham an for. Naa nu kalder de paa mig. Mange Hilsener fra os alle.
+Din hengivne 
+26 Maj 16. Elisa</t>
+  </si>
+  <si>
     <t>1917-04-27</t>
   </si>
   <si>
     <t>Pilegården Kerteminde</t>
   </si>
   <si>
     <t>Christoforu -
 Else Jensen</t>
   </si>
   <si>
     <t>Johannes V. Jensen og Fritz Syberg har længe diskuteret en fælles udgivelse med tekster af Jensen og illustrationer af Syberg.
 Johs. V. Jensens bog Christoffer Colombus udkom i foråret 1921. I denne indgår historien om Christopohorou/Kristoffer.
 Fritz Sybergs illustrationer til H.C. Anders Historien om en Moder er oprindelig tuschtegninger, og disse ejes af Kobberstiksamlingen. De blev siden trykt og solgt i en mappe. I databasen gengives en af tuschtegningerne samt tre af de 18 tegninger i reproduktion.</t>
   </si>
   <si>
     <t>Det vil være godt, hvis Sybergs og Jensens fælles projekt bliver et julenummer og gerne Politikens. Man er så overlæsset med billedblade, så ingen læser dem længere. 
 Johs. V. Jensens historie om Kristoffer Færgemand minder Syberg om denne vinter, hvor der var meget is i Kerteminde Fjord.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/09sh</t>
   </si>
   <si>
     <t>Pilegaarden 27-4-17
 Kære Ven!
 Jeg skriver for at bede Dig om vi ikke kan lade det blive ved den første Aftale, saa at det at [”det” indsat over linjen, ”at” overstreget] bliver et Julenummer vi laver sammen. Jeg vilde nødig at min Start sammen med Dig skulde faa Præg af Hastværksarbejde. Til Sammenligning kan jeg fortælle Dig at de 18 Tegninger jeg lavede til ”Historien om en Moder” tog tre Aar. 
@@ -2178,50 +3980,154 @@
     <t>Else Jensen
 Franz Syberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvad historien om manden med træbenet går ud på.</t>
   </si>
   <si>
     <t>Fritz Syberg har fortalt børnene historien om manden med træbenet.
 Syberg synes ikke, at livet er kort, men det er mærkeligt at opleve, når vingekraften ikke længere ubesværet bærer en opad. Gigt, hovedpine og søvnløshed er plager. Man kan ikke stille noget op imod, at man skal dø. 
 Det er forår, og farverne er skønne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6cVQ</t>
   </si>
   <si>
     <t>Pilegaarden 14-3-18
 Kære Ven!
 Tak for Dit Brev. Historien om Manden med Træbenet fortalte jeg Børnene ved Middagsbordet, den overvældede Trylle saaledes saa han ikke kunde holde paa den søde Suppe. Skønt det er ørkesløst at filosofere kan jeg ikke lade være med at meddele Dig at jeg egentlig ikke finder Livet kort, jeg ved ingen [”ingen” og et bogstav mere overstreget] intet at indvende mod Livet og [”og” overstreget] som det nu en Gang er. Det fatale er den gentagne [de to sidste ord indsat over linjen] Oplevelse af, at en vis bestemt Periode i Ens Liv pludselig viser sig at fo [”fo” overstreget] være forbi, afsluttet, færdig. Jeg husker saa tydelig, saa jeg kan udpege Stedet hvor jeg stod, da jeg for mange Aar siden pludselig følte at Ens Vingekraft ikke længer bar En opad (uden at man behøvede at bruge Hjernen) Opad, var til den Dag gaaet som noget selvfølgeligt, uden Hjernearbejde, paa samme Maade som man flyver afsted paa et Par Skøjter. Fra den Dag af var Tilværelsen en Kamp for at holde sig i tilstrækkelig Lufthøjde saa men ikke hængende i alle de [”alle de” overstreget] Forhindringer x). Nu er det [”det” overstreget] der igen sket en Forandring. Behaget ved Forandringen er den, man føler ved at [”at” indsat over linjen] gaa ned ad Bakke. Den Periode har ogsaa sine Oplevelser. Jorden er stadig lige vidunderlig. 
 Var det [t’et i ”det” overstreget og erstattet med et r] blot ikke noget der hed Gigt, Hovedpine og Søvnløshed. Men disse tre Uhyrer æder saa meget af min kostbare Tid. 
 Kort sagt det er mig en Hvile at dvæle ved den Tanke at enten det er min Bestemmelse at dø i Morgen eller blive 100 Aar saa er det en Ting jeg kan gøre meget lidt for (omtrent saameget som Alverdens Konger kunde gøre ved Nælden naar de, ifølge den gamle Salme, skulde ”sætte et Blad paa den [”].)
 x) Lad mig sige Dig at det skønneste Tidspunkt jeg oplevede i den Periode var den Tid jeg første Gang læste dine Digte og Myther
 Her er Foraaret i fuld Gang. Bønderne kører Møg og pløjer. Landskabet er til at blive vanvittig over, de tørre visne Foraarsfarver og Farven i det blaa Vand.
 Kære Ven, Hilsen til Else
 Eders hengivne
 Fritz Syberg</t>
+  </si>
+  <si>
+    <t>1920 årets anden halvdel</t>
+  </si>
+  <si>
+    <t>Langegade 50, Kerteminde
+Langegade 48, Kerteminde
+Hindsholmvej 10, Kerteminde
+Strandvejen 30, Kerteminde</t>
+  </si>
+  <si>
+    <t>Carl Andresen
+Wilhelmine Berg
+Victor Bøttern
+Kristine Hinke 
+Johan Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Andreas Larsen må være på Birkerød Kostskole. Hans bror, Johan, blev student i foråret 1920, og han er tilsyneladende hjemme i Kerteminde. 
+Den røde Gård er købmandsgården, Langegade 50, Kerteminde . Herfra drev I.A. Larsen sin købmandsvirksomhed, og Johannes Larsen og hans søskende voksede op i huset.
+Langs Anlæget: Nedenfor Alhed og Johannes Larsens hus i Kerteminde findes (stadig) Kildeanlægget mod Hindsholmvej og Nordstranden. Larsen-parret overtog en grund lige ned til stranden. Denne hører stadig (2018) til Johannes Larsen Museet. 
+Bagerløkken: Victor Bøttern købte i foråret 1920 Bagergården, Langegade 48, Kerteminde, af Larsen. Bagerløkken lå bag denne ved Strandvejen. 
+"Parken": Alhed og Johannes Larsens have var og er meget stor. Man havde dueslag, og det er tænkeligt, at Johan Larsen er blevet sat til at skyde katte for at værne om Johannes Larsens kære vildfugle.</t>
+  </si>
+  <si>
+    <t>Larsen-familien har solgt den røde gård (købmandsgården) for 50.000 til Victor Bøttern, og ved et mageskifte har de fået en strimmel jord ved stranden. Her vil de bygge badehus og bådebro til drengenes både. Bøttern har til gengæld fået lidt jord ved Bagergården.
+Fru Hinke er død.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aqgF</t>
+  </si>
+  <si>
+    <t>Kære, søde Gamle!
+Jeg længes meget efter D [D overstreget] at høre fra Dig, min gamle Ven, jeg havde selv tænkt at skrive lidt flittig til Dig i Din Ensomhed, men det er ikke bleven til noget her har været saa forfærdeligt meget af alle Slags. Vi har i disse Dage solgt den røde Gaard til Bøttern for 50.0000 ja egentlig har vi faaet de 55000 idet de Omlavninger, som Salget af Bagergaarden førte med sig (Hestestald, Vognport, Vaskehus, Lokummer o.s.v.) bekoster han nu selv og det hele beløb sig til mindst 5000 – vi bød jo Gross. det først, da vi en Gang har lovet ham Forkøbsret til det, men han kunde jo ikke. – Saa vidt vi kan se faar vi, naar alle Laan er udbetalte, 27000 ind i Banken og af de Ejendomme vi beholder faar vi en aarlig Indtægt af 1800 ÷ Skatter og Reparationer, det ser jo helt pænt ud og er da til at overse. – 
+Saa har vi tillige Mageskiftet med Bøtterns, saa vi faar en Strimmel paa 5 Al. helt ud til Stranden, (langs Anlæget) hvor vi vil lægge Badehus og Bro til jeres Baade, kan det ikke blive glimrende? De faar til Gengæld en tilsvarende Strimmel af Bagerløkken, halv saa lang og dobbelt saa bred, altsaa c. 10 Al. – Er alt dette ikke interessant lille Gamle? Slutse [”Slutse” overstreget] Købekontrakten er underskreven i Dag. – Fru Hinke blev begravet i Gaar, Din Far og jeg fulgte. Tante Mis kom i Aftes. Patronen var her forleden til Aften. – Jeg viste i Gaar 3 Damer ud af Haven ”Parken” som de kaldte den for at undskylde sig. –
+Nu er der vist ikke flere Bulletiner! Lad mig endelig snart høre fra Dig. 1000 Hilsner fra Din Mor.
+Lysse arbejder med Duer og skyder Katte
+Torsdag</t>
+  </si>
+  <si>
+    <t>1920-01-19</t>
+  </si>
+  <si>
+    <t>Daisy  Berg
+Jens Theodor Berg
+Leif Berg
+Hans Christian Caspersen
+Johanne Caspersen
+Alhed Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Laura Warberg fyldte 75 år i 1920. Jørgen og hans barn kendes ikke. Ej heller Kristian.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3851</t>
+  </si>
+  <si>
+    <t>Wilhelmine/Tante Mis ønsker tillykke med de 75 år. Laura Warberg får sikkert en dejlig dag hos Alhed og Johannes Larsen, som er så gode til at holde fest. Wilhelmine og Laura ses heldigvis snart i København. 
+Wilhelmine skal holde fest med 24 deltagere for sønnen Leif, og hun gruer for det. Efter at have serveret aftensmad for pensionærerne, skal hun stå for en stor middag for Leifs gæster, og der skal være dans mm.
+Wilhelmine sender Laura et sjal. Hun har besøgt Hanne/Johanne Caspersen.
+Kristian er syg af ischias.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fHKI</t>
+  </si>
+  <si>
+    <t>Sønd. 19-1-20
+Kæe Laura.
+Modtag de kjærligste ønsker fra Theo og mig i Dagens anl. Du får nok en yndig Dag hos din kære søde Alhed. Er der nogen, der forstår at lave fest, så er det da Alhed og Las. Hvor jeg husker den sommer, jeg var paying guest hos dem. En middag med stegt flæsk med ny kartofler og salade romaine pyntet med de små blå blomster. En vase med roser på bordet. Festivitas over det hele. Som sagt 75 år båret med oprejst pande og rank ryg i medg. og modg. som Du bærer dem. Det er sandelig godt gjort. Hanne og jeg var i dag enige i, at var du ikke nu kommen herover så snart, var vi begge to kommen til Kerteminde trods vintertid og dyrtid; men nu ses vi jo som sagt meget snart her. På Lørdag 24 skal Lejf have en Dans. Han er bedt så umådelig meget ud, og jeg kan ikke lide ikke at gøre gengæld; men ærlig talt gruer jeg nok. Først pensionærmiddag. 5 1/2 45 men. så opvask til side, stuerne pyntet bordet dækket til 24 unge gæster souper. Tunger i oliven med fiskerand. salater, sandwiches, cakes med roquefort og parfait med nougat, rødvin og madeira, ud på aftnen "A.b.c. vand" og appelsinsalat og 1 1/2 kaffe med kager Kl. 2 Afhentning. Gid det var vel overstået. Jeg sender dig hermed et lille hvidt sjal. De er trods finheden meget varme. Skulde du gå til at få ét til eller lign. kan det byttes i Mag. du N. Jeg var hos Hanne i formiddags. Max var i Valby til frok. Jeg blev hos Hanne vi havde så meget at tale om. Jeg havde ikke været der så længe. Det var meget hyggeligt. Bagefter gik vi på visit hos Jørgens, som jo bor i Blågårdsgade. Traf dem ikke. Barnet så vi. Den var sød, lign Jørgen som 2 dråber vand. Stakkels Kristian er stadig dårlig af Ichias. Det er meget drøjt og smertefuldt. Nætterne er rædsomme trods sovemidler. Under sådanne forhold savnes telefonen meget. Nå nu farvel for denne gang. Daisy har det godt men desværre endnu intet arbejde. Det er vist håbløst i England for tiden. Der er en syndflod af massøser. Hils nu alle, Junge, Elle, Alhed tusinde gange fra Tante Mis.</t>
+  </si>
+  <si>
+    <t>1920-03-15</t>
+  </si>
+  <si>
+    <t>Kirkeby</t>
+  </si>
+  <si>
+    <t>6800 Varde
+Henne Kirkeby Kro</t>
+  </si>
+  <si>
+    <t>Christian Bechsgaard
+Niels Bechsgaard 
+Marius Høi
+Martin Haahr
+Vagn Jacobsen
+Eiler Lehn Schiøler</t>
+  </si>
+  <si>
+    <t>Johannes Larsen blev hentet i bil i Henne. Bryggeren havde skudt 9 pibesvaner. Der er ca. 1000 på søen for tiden. De skal finde 2 anskudte svaner. Det har været håbløst p.gr.a. storm og regn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rz1k</t>
+  </si>
+  <si>
+    <t>Kirkeby 15-3-1920
+Kære Alhed!
+Jeg kom godt herop i Aftes. D.v.s. jeg maatte vente 2 Timer i Varde paa Gr. af at det var Søndag, til Gengæld blev jeg overrasket i Henne ved at blive hentet i en ny fin Bil som Bechsgaards havde anskaffet med Christian som Chauffør. Bryggeren var her og havde været heldig, de havde skudt 9 Pibesvaner og [tilføjet: og en Gaas] der skal være ca 1000 i Søen for Øjeblikket. Jeg glæder mig vældigt til at se dem. Det var Meningen at vi skulde have været ud i Morges for at se at faa fat i 2 anskudte der gik fra dem i Gaar, men det maatte opgives paa Gr. af Storm og Regn og Bryggeren kørte Kl 10. Det lykkedes mig at redde 3 til Schiøler foruden Hoveder af Resten og Brygger J. giver ham vist ogsaa 1 saa der bliver reddet 4. jeg skal hilse fra alle heroppe incl. Marius og Martin.
+Mange Hilsner 
+Din JL</t>
   </si>
   <si>
     <t>1921-01-20</t>
   </si>
   <si>
     <t>Pieter Breugel
 Frederik Gad Clement
 Ludvig Find
 Peter Hansen
 I P Jacobsen
 Svend Johansen
 Aksel Jørgensen
 Johannes Larsen
 Karl Larsen
 Vilhelm Lundstrøm
 Kristian Møhl
 Axel Salto
 Oscar Wandel
 Gustav Wied</t>
   </si>
   <si>
     <t>Kunstnersammenslutningen "De fire" blev stiftet 1920. Den bestod af Vilhelm Lundstrøm, Karl Larsen, Svend Johansen og Axel Salto. "De fire" nåede at afholde syv udstillinger sammen frem til 1929.
 "Kunstforeningen af 18. November" blev grundlagt 18. nov. 1842 i København af ca. 20 yngre malere, billedhuggere, grafikere, arkitekter, musikere mm.
 Den omtalte tekst af Syberg i Politiken er ikke fundet.
 Det vides ikke, hvem "FM" er. "Galleriet" er Statens Museum for Kunst.
@@ -2256,50 +4162,104 @@
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/QnBrW1DK</t>
   </si>
   <si>
     <t> 1. aug. 1921</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/B2WDSV0j</t>
   </si>
   <si>
     <t> 3. aug. 1921</t>
   </si>
   <si>
     <t>Christian Andersen
 Andreas Larsen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/1fN63CIC</t>
+  </si>
+  <si>
+    <t>1921-10-23</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>København
+Falkonér Allé 5</t>
+  </si>
+  <si>
+    <t>Martha Adolfsen
+- Christensen, Kerteminde
+J. P. Christian Erichsen
+Achton Friis
+Jens Jensen
+Grethe Jungstedt
+Adolph Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Eiler Lehn Schiøler
+Albert Naur
+Christine Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen havde i 1922 en udstilling sammen med Asta Krohn og Christine Swane. 
+Albert Naurs kone døde 23. september 1921, og han havde derefter brug for at være hos Alhed og Johannes Larsen en tid.
+Minorka er en spansk hønserace. 
+Dagbogen til Lehn Schiøler: Johannes Larsen renskrev dagbogsnotater fra sine ture med skibet Rylen sammen med blandt andre Achton Friis i en indbundet bog og forærede ornitolog og vekselerer Lehn Schiøler den. Bogen ejes nu af Johannes Larsen Museet. Se "omtalte genstande". Eiler Lehn Schiølers kone døde 30. september 1921. Det er muligvis derfor, Alhed Larsen ikke har fået svar på sit brev til ham. 
+Johan Larsen blev student i 1921, og derefter var han landvæsenselev, inden han begyndte på Landbohøjskolen. Andreas Larsen var stadig i 1922 elev på Birkerød Kostskole for at tage studentereksamen. 
+Larsen-familien var fra 1921 og nogle år frem økonomisk trængt, og de forsøgte sig derfor med fjerkræavl. Se Erland Porsmose: Johannes Larsen. Gyldendal 1999 s. 216</t>
+  </si>
+  <si>
+    <t>Alhed Larsen gør rent. Hun har nu 80 indrammede billeder, og det bliver sjovt at se dem hængt op.
+Adolph og Vilhelm Larsen har givet flere fra familien harer. De har været på jagt og skudt en masse vildt.
+Vilhelm har sendt høns og kalkuner, og der er bygget fire huse plus et gåsehus.
+Jens Jensen har været på besøg. Albert Naur vil gerne blive et stykke tid.
+Marie Larsen flytter ind i Martha Adolfsens værelse. 
+Johannes Larsen er færdig med dagbogen til Lehn Schiøler. Alhed undrer sig over, at hun ikke hører fra ham. 
+Drengene må købe og sende en bog til deres far.
+Skal drengene ikke have nogle strømper?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RNsF</t>
+  </si>
+  <si>
+    <t>Kære søde Drenge!
+I fatter da ikke, hvad der gaar af mig, at jeg ikke skriver et Ord til jer. Tiden løber, og jeg er saa optaget af et dydigt Liv, at det er helt forfærdeligt. Hele Huset bliver gjort skinnende rent, og da jeg jo selv skal overtage det, er jeg meget interesseret i det. I Gaar tilbragte jeg det meste af Dagen i Værkstedet med Oprydning, Pigerne skurede og nu er her saa fint og hyggeligt, at jeg synes aldrig det har været saa pænt. Det gamle ovale Egetræs [ordet ”Egetræs” indsat over linjen] Bord, der stod med Mapper, er flyttet hen foran den anden Sofa, om Dagen skal mit gamle røde Bordtæppe ligge derpaa, om Aftenen skal vi spise der. Jeg har nu faaet næsten alle mine Billeder sat i Ramme, det klæder dem godt. Jeg har malet e [bogstavet overstreget] to siden Du rejste lille Gamle, et til med Marie oppe hos Dyrene, modsat det Du var med til, altsaa med Kalve og et af højrøde Georginer i Solskin, nu faar jeg vist ikke malet saa stort mere, men jeg har ogsaa hen imod 80 Billeder. Naur, der har været her et Par Dage, lod til at synes godt om dem og ikke mindst om Figurbillederne, det var jeg glad ved. Vi skal have Haresteg i Morgen og det skal I nok ogsaa. Baser har foræret os vores og han fortalte, at Klax har sendt Tante Ugle en, han og Tinge har været dernede et Par Dage Dage [ordet ”Dage” overstreget] paa Jagt, de havde skudt en Masse, det havde været noget for Dig at være med min Dax bl.a. 2 Dyr, hvoraf Beser fik det ene med hjem [ordene ”med hjem” skrevet over linjen], men ellers en Masse af det hele, 7 Harer, 10 Fasaner 3 Ænder, Skovduer og en Sneppe som blev sendt af til G [bogstavet streget over] gl. Greve (Agraren skød den.) De havde moret sig udmærket. – Hønseriet gaar det fint med, der er nu bygget 4 Huse foruden et Gaasehus, vi har faaet 2 Forsendinger fine Minorkas sent 6 [tallet overstreget] 7 Kalkuner fra Onkel Klax. Vi har et farlig Mas hver Aften med at faa alle de nye Dyr ind, men det er helt sjov. Naur og jeg spillede Tennis hver Dag og Jens Jensen, som var med, lærte vi det den sidste Dag. Han og Naur var sammen og de tævede mig nu 14 mod 12, det var en lang Kamp. Naur kommer for Resten igen [han] bad om han ikke maatte indlogere sig her en Tid, han vilde saa gærne male vores Far. – Jeg sidder og skriver i Værkstedet, vi har fyret her for første Gang i Dag. Jeg gruer slet ikke mere for at skulle til det huslige i Vinter, jeg synes, det bliver helt hyggeligt, og hvor det bliver storartet at faa jer hjem hjem [det sidste ”hjem” overstreget] til Jul, naar jeg har lavet det hele selv. Tante Ia er jo ogsaa vældig sød at have, nu til Nov. flytter hun over i Adolfsens Værelse. Jeg har lavet en vældig Portion Æblemarmelade i Dag, vi er i det hele taget godt rustede til Vinteren. Jeres Far er nu færdig med sin Dagbog til Turen Lehn Sch. Bliver nok meget glad over den, den er aldeles nydelig. Her er to Beskeder til jer: Lille Gamle, om Du omgaaende vil købe og [”købe og” indsat over linjen] sende Din Far den lille Bog Friis havde, vist ”Danmarks Areal”, (c. 50 Øre) faas i en hver Boghandel, men Erichsen havde den ikke, skulde skaffe men lader ikke høre fra sig. Det er Generalstabens, Din far siger, Du kender den godt. Og saa Tak for Dit Brev, søde Gamle, vi var meget glade ved det. Din Far var i daarligt Humør nogle Dage, som Du bemærkede, det var fordi han ikke syntes, han fik nok lavet, men det gik hurtig over, han har været i udmærket Humør lige siden. Og Du min Dax, og [”og” overstreget] om Du huskede Brevet til Ejler Schiøler, vi har mærkelig nok ikke hørt fra ham. – Faar jeg snart Eders Æblekasse?? Pærer er her ingen af for Tiden men vil I ikke nok have Æbler? – Ja, jeg har samlet og pillet en Masse Valnødder, vi har en stor Brændekurv fuld og [”og” overstreget] pillede og faar flere endnu naar der kommer Blæst. – Nu skal jeg over og klemme paa med Grethes Sager, de skal med i Vadsk paa Tirsdag. Trænger I ikke til Strømper? Jeg fik i Aftes 48 Par (!) stoppede nede fra den [”den” overstreget] Frk. Christensen, den gamle Idiot der var her en Gang i Foraaret at lappe for mig. Nu er der jo kun en god Maanedstid til vi ses, jeg er noget spændt paa, hvordan mine Billeder vil se ud, naar de bliver hængt op. – Naur vilde gaa ud og hilse paa jer og bringe jer og Tante Ugle en frisk Hilsen maaske han allerede har været der. – Laver Tante Ugle noget? Maleri mener jeg. Hils hende mange Gange, og nu maa I ikke gengælde ondt med ondt, men skrive snart til os, saa skal jeg nok være mere expedit næste Gang. Skriv endelig hvordan det gaar paa jeres Skoler. Der er en lille Mariehøne, der bliver ved at kravle ind paa Brevpapiret, hver Gang jeg har kørt den væk, er den der et Øjeblik efter igen. – Nu faar I ikke mere. Hils Tante Ugle mange Gange. Hav det godt og 1000 Hilsner fra Tante Ia, jeres Far og jeres Mor.
+Det øser ned.
+Lørdag 23-10-21</t>
   </si>
   <si>
     <t>1922-04-10</t>
   </si>
   <si>
     <t>Rossia</t>
   </si>
   <si>
     <t>Siri Andersson
 - - Hesselager
 Janna Schou
 Jørgen Schou
 Marie Schou
 Christine Swane
 Laura Warberg</t>
   </si>
   <si>
     <t>Rossia var navnet på det forsikringsselskab, som Astrid Warberg-Goldschmidt arbejdede for.
 Astrid W-G og Jørgen/Buf Schou havde et kærlighedsforhold og fik sammen datteren Janna/Nusset Schou sammen. Jørgen Schous mor, Marie Syberg/Schou, kunne fra begyndelsen ikke lide Astrid Warberg-Goldschmidt. 
 Christine Swane blev kaldt Uglen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv. BB0990</t>
   </si>
   <si>
@@ -2357,217 +4317,677 @@
     <t>https://fynboerne.ktdk.dk/d/c3ZE</t>
   </si>
   <si>
     <t>7-9-22.
 Kære Ugle. 
 Jeg har endnu ikke skrevet og fortalt dig noget om Lasse, men jeg vilde jo se det lidt an, før jeg skrev.
 Jeg syntes nemlig strax at han var så påfaldende sløj, træt, pibet og humørsyg og ikke nær så flink i Skolen som før Ferien og at han, når man så nærmere til, egentlig slet ikke så rask ud, tvertimod men det var sådan noget kedeligt noget at skrive, og det kunne jo være at jeg tog fejl. Mit Indtryk bestyrkedes imidlertid fra Dag til Dag, selv om det pibede gik mere af ham, efterhånden som han fandt sig mere i de gamle Folder igen, og også i Skolen var der betydelige Fremskridt i Opmærksomhed og dermed i Kunnen, jeg prøvede selv at tage ham lidt i Regning en Dag, derved fik jeg jo endnu bedre Fornemmelse af ham og Fremskridtet var allerede stort fra den første Dag. Appetiten var der heller ikke noget i Vejen med, tvertimod – og alligevel syntes vi stadig , at han ikke var rask. Han klagede også lige den første Dag over at han havde ondt i Knæet, han mente selv, at han måtte have slået sig engang i Sommer, som jo let kan ske, men det blev ved med at gøre ondt.
 Jeg tænkte meget over hvad vi skulde gøre med ham, rimeligvis havde han bl.a. Blegsot; atter at henvende sig til Lægen herud ( som vist slet ikke er nogen dårlig Læge, jeg har tværtimod hørt meget godt om ham) og måske gå Vinteren igennem uden at få ham rask, det vilde jeg nødig, og den Behandling han ordinerede ifjor var måske ikke tilstrækkelig.
 Igår rejste Agnete til København for at begynde en Behandling hos Overlæge Ottesen (Skodsborg) d.v.s. hun bor hjemme og tager hver Dag ind til hans Klinik i St. Kongensgade for at blive behandlet for en gammel kronisk Tarm- og Mavesygdom, som hun har lidt af i mange År og som svækker hende sådan, så vi nu vil have Bugt med den, men jeg vil bede dig om ikke at tale om dette, da hun holder meget lidt af at tale om og høre Tale om sin Sygdom.
 Hun tog da Lasse med ind for at få ham undersøgt med det samme – også Stemmen vilde jeg gerne have gjort noget ved, om det var muligt, Blegvads Behandling hjalp jo intet.
 Til dig vilde jeg imidlertid ikke skrive noget før jeg vidste lidt om hvad Ottesen sagde.
 Nu i Aften telefonerede Agnete til mig. Han havde meget stærk Blegsot, som der absolut måtte gøres noget meget alvorligt ved og i Knæet havde der samlet sig en Blodknude efter et Stød og det var nødvendigt at behandle også det, ligesom også Maven, alle disse Ting lod sig ikke gøre herude, han skulde i 3 à 4 Uger hver Dag behandles på Kliniken bl.a. vist med Lysbade, desuden skulde han følge en bestemt Kur hjemme, som jeg endnu ikke kender i Detaljer, men da Agnete også har noget Blegsot og, ligesom Lasse, også noget galt ved Tarmene vil deres Behandling hjemme for en del falde sammen, Lasse måtte derfor bo i Hellerup, da det ville lette Gennemførelsen af Kuren ganske overordentligt, dels er det jo ikke altid let at få en Dreng i den Alder til altid at gøre det han skal og ikke andet, dels skal den, der skal passe ham selv være meget nøje inde i hele Behandlingen, og dels endelig er det ret omstændeligt, så at al din Tid og alle dine Kræfter vilde medgå blot til at søge at opfylde alle disse Krav, hvis han var hos dig – derude er der jo mange andre end Agnete, som alle vil hjælpe med ved hvad der behøves. Men behandles han som han skal, skulde nok Blegsoten forsvinde og Maven og Knæet komme i Orden, derimod var han bange for ar Stemmen ikke kunde rettes noget videre, men han vilde prøve det samtidig. Til Kuren hørte, at han skulde hvile en Time i fri Luft hver Dag, det kan gøres i Haven i Hellerup – er det dårligt Vejr i et fortil åbent havehus eller Lysthus, som er der.
 Desuden skulde Skolegangen fortsættes, da han både kan det og havde bedst af det, for at han ikke bare skulde gå og pleje sin Sygdom og ikke have andet at tænke på.
 Så kunde han om Søndagen komme ud og besøge dig, når du havde fået Underretning om hvordan han skulde behandles ( for Kuren må jo ikke brydes) men han skulde være hjemme igen tidligt ( jeg ved ikke rigtig hvad Tid Overlægen sagde), da han skulde tidligt i Seng hver eneste Dag.
 Jeg er så glad over at have fået Drengen derind, vi vil jo så også få nøjagtigt at vide, hvad der skal gøres senere, og så håber jeg, at dette År må lægge en god Bund og at han og du og vi i Fremtiden må vide hvordan han skulde have det for at blive sund og stærk.
 Sådan noget bliver jo ingen billig Historie, hvordan det skal gå ved jeg endnu ikke, men også af den Grund ( om end naturligvis først og fremmest for Drengens egen Skyld) skulde sådan noget jo ikke gerne gentage sig.
 Han var glad og veltilfreds i Aften, sagde Agnete, og lå nu allerede og sov, da hun ringede til mig ¼ i 8.
 Mere når jeg ikke at skrive nu, men ved at ringe til Hellerup 451y kan du jo høre nærmere.
 Hvordan går det med dine Affærer og Planer?
 Venlig Hilsen
 Sigurd.
 Kære Mor. Har du det godt. Vi skal ud og Køre en Tur i Dag til Dønnerup Skov og se om vi kan finde Nødder der. Vi fant ingen Nødder. Men der var en Kæmpegrav. Jeg skal forklare dig noget som du vist ikke kan forstaa, jeg Skrev lidt af Brevet i Morges og resten om Aftenen. Mange Hisener til dig selv.
 Fra din Lasse.</t>
   </si>
   <si>
+    <t>1923-1</t>
+  </si>
+  <si>
+    <t>Det citerede digt er skrevet af Wilhelm Müller (1794-1827). Schubert har benyttet digtet i forbindelse med musikstykket Winterreise.
+Johannes V. Jensen udgav tidsskriftet Forum 1922-1923. Under overskriften "Evolution og Moral. Udviklingen i Kunsten" kom han heri med et angreb på de nye tendenser i malerkunsten, og han støttede overlæge Hjalmar Helweg Salomonsens forestilling om, at unge kunstnere led af en smitsom sygdom, dysmorfisme. Striden kaldes Dysmorfisme-debatten. Johannes Larsen skrev 24. januar 1923 et sjældent skarpt brev til Johannes V. Jensen, hvori han bla. kaldte Salomonsen et "senilt Sludrechatol". Johannes Larsens brev findes i databasen. 
+Litt. Du Danske Sommer, Fynbomalderne og de jyske forfattere i samklang. Johannes Larsen Museet 2007. Heri: Malene Linell Ipsen: Dysmorfisme-debatten s. 105-107</t>
+  </si>
+  <si>
+    <t>Fritz Syberg citerer et tysk digt: "Nun merch ich erst wie müd' ich bin". Det er fint, at Johannes V. Jensen sætter ungdommen på plads i bladet Forum. Tidligere havde man respekt for de ældre, men nu regerer ungdommen.
+Syberg slås med hoste og gigt. Han arbejder på en udstilling i Odense.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zZ7N</t>
+  </si>
+  <si>
+    <t>Pilegaarden.
+Kære Ven.
+Tak for Dit Brev. Det er godt at modtage en Vinterhilsen, hvor godt, ved man undertiden først i det Øjeblik den er der. Kender Du et lille tysk Vers der begynder saaledes: ”Nun merch ich erst wie müd’ ich bin, nun ich zur Ruh mich lege” –
+Tak ligeledes for Forum. Det er forfriskende af Dig at sætte ”Ungdommen” paa Plads. Ganske vist føler jeg mig en Smule udenfor Spørgsmaalet. Jeg har nemlig al Tid ved Ordet Ungdom havt andre Forestillinger end den Horde anmassende Lømler Du tager under Behandlig. Mens jeg var ung af Aar var det Alderdommen der regerede, nu jeg er naaet forbi de unge Aar er det Ungdommen der har taget Magten, men jeg misunder dem ikke. Modgang eller rettere Modstand er ingen daarlig Udviklingsfaktor den holder en ung – jeg sagde ung. - - 
+For Øjeblikket slaas jeg forresten med Gigt Hoste og Gebrækkelighed. Jeg er ved at lave en Udstilling i Odense, naar den er aabnet tager jeg en Tur til København, antagelig først i Ugen. Mange Hilsner til Else dig selv og Børn.
+Din hengivne Fritz Syberg</t>
+  </si>
+  <si>
+    <t>1923-04-24</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Thyra Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1813</t>
+  </si>
+  <si>
+    <t>Thøger Larsen takker for, at Astrid Warberg har husket hans fødselsdag. Han sender også en lykønskning. De er holdbare i Astrids familie.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/jPvk</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsgade 17,4 
+København F.
+[Håndskrevet i brevet:]
+Lemvig 24/4 1923
+Kære lille Dis!
+Hjertelig Tak fordi Du saa pænt huskede min Fødselsdag &amp;amp; besteg din lille rappe Pegasus i den Anledning. Jeg vilde saa gerne gøre gengæld, men min [”min ” indsat over linjen] Pegasus er et gammelt stivbenet Øg, saa jeg vil bede Dig tage til Takke med et hjerteligt til Lykke paa Prosa fra os begge! Du kan sagtens, Du bliver jo yngre og yngre! I er en holdbar Familie. Mange Hilsner fra Thyra og din hengivne 
+Thøger.</t>
+  </si>
+  <si>
     <t>17. maj. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/GkvvruYW</t>
   </si>
   <si>
     <t>1923-10-05</t>
   </si>
   <si>
     <t>Giselfeldt
 I. A. Larsensvej, Kerteminde</t>
   </si>
   <si>
     <t>- Gommesen
 Georg Jacobsen
 - Krag
 Andreas Larsen
 Marie Larsen
 Eiler Lehn Schiøler
 - Lykke
 Elisabeth Mackie
 - Petersen, Kerteminde
 Laura Warberg</t>
   </si>
   <si>
     <t>Lejlighederne på Feden var tidligere arbejderboliger til Johannes Larsens fars skibsværft og kalkbrænderi. Feden er området syd for Langebro i Kerteminde.</t>
   </si>
   <si>
     <t>JL har fået tilsendt en del planter fra godset Giselfeldt.
 Banken har gennemgået nogle udeståender for JL, og han skriver om huslejen på diverse lejligheder i sine huse.
 JL arbejder på forbedringer på flere af disse lejligheder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tMC7</t>
   </si>
   <si>
     <t>Kjerteminde 5 Octbr. 1923.
 Kæreste Alhed!
 Tak for dit Brev. Det er dejligt at det gaar fremad med Dig. Knivene er sendte og Puf har ogsaa taget sig sammen og faaet Ejlers Skibe af Sted. Han er lige kommen hjem fra Banen med en stor Kurv Planter fra Giselfeldt, Vægt 60 Pund [skrevet med den gamle forkortelse] og paa min Cycle, den viser sig at indeholde 2 Slyngplanter I store Potter, den ene med trefarvede, Knoldbegonieagtige Blade [tegning] rødt grønt og hvidligt, den hedder Cissus discolor og den anden Allamanda Hendersonii har mørke grønne Blade der ligner den stedsegrønne Prunus [tegning]. Esben Hansen har notaen, men han har ikke faaet talt med Jacobsen om den, mente ikke det hastede saa stærkt og syntes det vilde være kedeligt hvis Du skulde betale af Dine Penge. Jeg foreslog at Du kunde lægge ud og de derude refundere Dig Beløbet men han vilde hellere tale med Jacobsen først. Dog lod det ikke til at han havde meget Hast, for som han udtrykte sig de kunde saa daarligt undvære de Penge. Jeg har faaet en lang Beretning fra Sagfører Krag, der har undersøgt Forholdene derude og er kommen til det Resultat, at den eneste af Lejlighederne der kan være Anledning til at forhøje er Lykkes og da de ingen Penge har er det jo illusorisk og desuden er det kun fra 15-16 Kr. Mdl. Gommesen erkender at skylde ca 200 Kr. de 2 næste hver ca. 400 Kr. Lykke erkender at skylde en Del lige men bør imødekommes da der er en stor Børneflok og Pengene alligevel ikke kan faas. Jeg sender nu det Hele ud til Esben Hansen saa han kan se paa det. Jeg har fanget 18 Mus, de fordeler sig saadan 13 i Forgaars 4 i Gaar, 1 i Morges ingen i Dag. 
 Det er sandt Krag har ogsaa fundet ud af ved gentagne Besøg paa Feden at Gulvene i Køkkenet hos Gommesen og Petersens samt i Sovekammer og Køkken hos Lykkes bør istandsættes ligesom Grunden under Huset bør efterses Rottehullet stoppes og at Vaskekedlen bør ommures og der bør lægges Tag med Pap over det Læskur [ulæselig] har opført om den. Puf har plukket Æbler i Dag. Putte er staaet op. Din Mor og Marie sylter. Nu faar Du ikke mere i Dag. Mange kærlige Hilsner 
 Din 
 JL.</t>
   </si>
   <si>
+    <t>1923-11-01</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Møllebakken 14, 5300 Kerteminde, Danmark
+Ølstedgårdsvej 7, 5672 Broby, Danmark</t>
+  </si>
+  <si>
+    <t>Ellen Brønsted
+Adolph Larsen
+Alhed Larsen
+Johan Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Marie Larsen
+- Nielsen
+Ellen  Sawyer
+Andreas Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Den tidlige herregård Ølstedgaard er beliggende i Broby kommune på Sydfyn og rummer nu i 2020 Rudolf Steiner Skolen ""Elmehøjen".</t>
+  </si>
+  <si>
+    <t>Kopier findes på Johannes Larsen Museet.</t>
+  </si>
+  <si>
+    <t>Johannes Larsens bror og hustru har ægteskabelige problemer.
+Alhed Marie Brønsted fortæller om ny måde at skåne dugene på ved brug af en glasplade. 
+Johannes Larsen har påbegyndt et stort maleri af en mand, der går hjem fra jagt.
+Der er igen problemer omkring Marie Larsens dårlige humør.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DxKN</t>
+  </si>
+  <si>
+    <t>Søndag Aft. 1 Nov 1923.
+Kære Muk!
+Jeg har flere gange i Dag begyndt paa ar skrive, men er hver Gang blevet forstyrret bl.a. af Agraren, der kom ind i Stuen med en Høne under Armen. Han var temmelig stærkt bedøvet. Jeg tror det var meget dumt af Bedstemoder at fortælle Tante Junge at Spaakonen havde sagt at de ikke vilde blive skilt, for det har Tante Junge vist slaaet sig til Ro med. 
+Lysse er hjemme i Dag og Bedstemoder er her ovre. Vi har drukket riktig hyggelig samlet Familiekaffe og snakkede om Deddes Skolespillopper. F. Ex. om da han tegnede alle Lærerne hængende i en Galge og da han smed Knaldperler paa Gulvet og selve Rektor traadte paa een, - Nu sidder de ovre og spiller Bridge.
+Det er et sørgeligt Vejr for Tiden. Det regner og blæser – riktig ægte November. Tante Elle har nogle besværlige Cykelture og bliver gennemblødt mange Gange om Dagen.
+Hun låner lidt Undertøj hvert Sted hun kommer. Paa den maade bliver hele Nordfyns Undertøj byttet om. 
+”Du maa endelig skynde dig at blive rask (Jeg haaber ogsaa denne Chokolade maa bidrage lidt) og komme ud at gaa saa meget som mulig. Jeg har ogsaa været lidt unormal i den sidste Tid. Jeg tror det er det Tandlægen bedøver mig med, der gør mig lidt underlig. I Gaar Morges da jeg stod ud af Sengen faldt jeg og og væltede en Kande Vand ud over hele Gulvet. Senere paa Dagen skar jeg min højre Tommelfinger paa Brødmaskinen og min venstre Tommelfinger paa en Pandekagekniv. Endvidere knaldede jeg et Sjerryglas. I Dag brændte jeg mig først paa Komfuret, derefter skoldede jeg min højre Haand paa kogende Fedt. Tante Be har lige trukket Traade gennem Vablerne.
+Onkel Las er lige begyndt paa et stort Billede af en mand, der gaar hjem fra Jagt med sit Bytte paa Ryggen. Det er meget sjovt, for han har et Par mægtige, langskaftede Støvler staaende ene til Model; saa de [ulæseligt] selv Manden over. Det ser glimrende ud: En ganske tidlig kold Morgen lidt efter Solopgang. 
+Forleden var den lille Frøken Nielsen her og syede min Kjole. Den blev meget vellykket. Det er ogsaa helt rart at krybe i en ny Kjole. Tante Be har foræret mig et broget, flettet Bælte til den. Du skulde bare have set hvor Bedstemoders Ansigt straalede, da jeg fortalte hende, hvor glad jeg var ved den. 
+I Dag ved Middagsbordet gjorde vi en udmærket Opfindelse, som jeg ogsaa vil anbefale jer. Den gaar ud paa at spare paa Dugen – nemlig ved at lægge en Glasplade over den. Tallerkenerne maa saa forsynes med smaa Gummihjul og Suppeterrinen forsynes (naar man vil være meget moderne) med en Motor. Saa laver vi fast Stoppested hos Tante Elle; som til Gengæld har lavet Tante Be nye Dæk (Terrindæk). Tante Mareje har været i daarligt Humør i de sidste Dage – maaske fordi Hønsekonsulenten skulde komme i Dag. Vi forarger os over at hun fyrer paa sit Værelse hele Dagen hver Dag; vi der saadan skal spare! En anden Ting vi forarger os over er ”de Vises Sten”. Har I faaet den tilsendt? Vi synes det er en daarlig Bog.
+Nu er Putte kommet hjem igen. Hun har ordentlig pjækket den fra at staa Model ved skiftevis at ligge syg her og paa Ølstedgaard. Naar saa Doktoren kommer har hun ”tilfældigvis” ingen Feber. Hun bliver i Kerteminde i Julen og 1st Januar rejser hun til Schweitz. Tante Be har bestemt at hun ikke vil ryge før efter Aften og da kun 3 Cigaretter. Det er noget af det taabeligste jeg har været med til. Vilde hun endelig vænne sig af med at ryge kunde hun jo gøre det gradvis.
+Egentlig skulde jeg ogsaa fortælle jer om Lysses store Bedrift, men det maa vente til næste Gang, ellers bliver Brevet al for langt og du kommer aldrig igennem det.
+Mange Hilsner til jer alle fra Lomme.
+P.S. Bedstemoder og Putte beder ogsaa om Ønsker af Bes.</t>
+  </si>
+  <si>
+    <t>1924-01-07</t>
+  </si>
+  <si>
+    <t>Møllebakken 14, 5300 Kerteminde, Danmark</t>
+  </si>
+  <si>
+    <t>Ellen Brønsted
+Anton Hinke
+Peter Klokker
+Alhed Larsen
+Andreas Larsen
+Marie Larsen
+Elisabeth Mackie
+Ernst Syberg
+Lars Syberg</t>
+  </si>
+  <si>
+    <t>Området ved Odense Fjord, som på Johannes Larsens tid blev kaldt Taaby Strand, kaldes i dag Tårup Strand.</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted ligger igen i sengen efter uheld på skøjter, som hun dyrker ivrigt flere gange om ugen med Larsen- og Syberg sønner og flere andre. De stræber efter at blive dygtigere. Der bliver også til til at gå til koncert og spille bridge. Alhed Larsen har problemer med at få inddrevet flere tilgodehavender.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/MG0A</t>
+  </si>
+  <si>
+    <t>Mandag.
+7-1-24
+Kære Muk!
+Hvis Bes har Tid og Lyst er hun velkommen herovre. Hun maa endelig tage Skøjter med. Lad hende rejse lige med det samme – det bliver sjov! (Su. strax)
+Jeg er jo Invalid og har derfor lidt Tid til Brevskrivning o.l. At jeg er invalid vil sige at jeg har slaaet mit Knæ igen, saa det er hævet op; men jeg har til Gengæld lært ”norsk Kæde” og er derfor ikke særlig ked af at blive hjemme i Dag - Nu skal jeg give dig et kort Resumé af de forløbne Dage: Torsdag gik Puf og jeg paa Isen og traf Rille Syberg der ude; han løber lige saa godt paa Skøjter som han spiller Tennis. Vi løber sammen Herresving og Spring; det er morsomt. Sagger var der ogsaa. Om Aftenen var Puf og jeg nede hos dem til Radiokoncert. Det var Sagger der stod for Koncerten. Han stod som [Ingeniør?]. Vi fik Vin og Chokolade. Fredag fulgtes jeg ud til Taaby stranden med Anton Hinke. Der er en ½ Times Gang derud, men vi gik hurtigt hjem da Vejret var ækelt og min Fod begyndte at blive daarlig igen. Om Eftermiddagen var Rille og Sagger her til Kaffe og Rille tegnede den norske Kæde til mig. Om Lørdagen tog jeg Tegningen med ned paa Isen for at øve mig, men kunne ikke løbe for min Fod. Søndag lærte jeg saa ”norsk Kæde”. Peter Klokker var ogsaa derude. Han løber godt og øvede sig ogsaa paa norsk Kæde. Han taler om at overveje Aftentur derud og invitere Puf og jeg med, - Lysse var hjemme og vi spillede Bridge om Aftenen. Vi havde bl.andet et smart Spil: Tante Be har (mindsanten) baade Es, Konge, Dame, Knægt, Hjærter, Mareje havde Konge, Dame, Knægt, 10, 7nde i Klør. Jeg fik Spillet paa 6 Hjærter, men Mareje var dybt forarget over saadan en høj Mælding. 
+Jeg er ogsaa ved at lære at spille L´hombre.
+Tante Be har ligget i Sengen af Forkølelse, og Putte har haft ”Muskel reumatisme” og taget 4 Pulvere i Løbet af en Nat.- Puf er blevet en ivrig Skøjteløber og gør sig paa Sving 8 Tal og L.
+Tante Be siger hun savner meget de Penge, baade dem fra (til) Tante Marie og de andre. – det var det mindst morsomme!
+Hilsen til jer alle.
+Lomme.
+P.S. Nu haaber jeg at Bes kommer.</t>
+  </si>
+  <si>
+    <t>1924-02-25</t>
+  </si>
+  <si>
+    <t>Vilhelm, prins -
+Ellen Brønsted
+Peter Oluf Brønsted
+Peter Klokker
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen
+- Schrøder
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Bezique er et fransk kortspil.</t>
+  </si>
+  <si>
+    <t>Familien fejrede Johan Larsens fødselsdag med at drikke chokolade. Andreas Larsen og Alhed Marie Brønsted har en festlig dag hos Peter Klokker med musik og god mad. Klokker har besøg af en farende snedkersvend. Der er travlhed med rengøringen forud for Alhed Larsens hjemkomst - da hun ikke kommer alligevel, indstilles arbejdet.
+Der er besøg af Johannes Larsens bror Adolf Larsen og hans familie, og mens AMB er træt af deres uvorne søn, er datteren kaldet Bibbe sød og rar og kommer der jævnligt - også alene.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/u0GX</t>
+  </si>
+  <si>
+    <t>[25-2-24]
+Kære Muk!
+Tak for jeres Breve! Vi fejrede Fødselsdagen med at drikke Ckokolade om Eftermiddagen. Agraren deltog. Han kommer i Reglen til Frokostkaffe og Eftermiddagsthe. 
+I Onsdags var Puf og jeg nede hos Klokkers og spiste Edderfugle og havde det sjov. Klokker spillede paa Harmonika og Mandolin. Senere paa Aftenen spillede vi ”Hjerterfri”. Der var en lille Sneker, som hjælper Klokker med at lave et Spisestuemøblement. Han ejede ikke andet end et Sæt Tøj og et Par gode Støvler, og saa vandrer han om fra By til By. Han lignede en ”Vambutte” Var det ikke saadan Dværgene hed i Prins Wilhelms Bog ?
+Da vi gik hjem Kl. 1 var det fuldstændig Lyst og vi kunde ikke dy os for at gaa en lille Tur. Vi ventede jo Tante Be hjem i Dag og har skrevet og skuffet til hende; men Tante Marie er jo blevet syg – det er kedeligt. Jeg begyndte Dagen med at gøre rent i Soveværelset og skure Gulvet. Puf fyrede i alle Kakkelovnene – sød og hjælpsom, som han altid er. Derpaa fejede han i Vaskestedet og i Tante Be’s lille Stue og tørrede Støv af og rystede Tæpper. Saa skurede jeg i Tante Be’s lille Stue, i Badeværelse, paa Loftet og i Lysses Værelse. Da saa Telegrammet kom indstillede vi vores Virksomhed. 
+Vi er blevet forfaldne til at spille Bezique om Aftenen og siddende i Værkstedet og hygger os med Chokolade, Figner, The med Kage og syv Slags Cigaretter. Forleden havde jeg lavet nogle smaa Maisenabuddinger med Chokolademouse og Peder-Hund fik Rugbrød med Spegepølse.
+Lysse var hjemme i Gaar og Familien Agraren (undtagen Tante Junge) var her ovre hele Eftermiddagen. Tinge er meget uopdragen og ubeskeden. Det er kedeligt. 
+Men Bibbe er til gengæld umaadelig sød. Hun kommer herom næsten hver Eftermiddag og øver sig og er her jævnlig til Aften. 
+Nu er der ikke mere at fortælle Kan du ikke en Søndag sætte Peder til at skrive.
+Hilsen fra Lomme.
+P.S. Lad Bes hilse Schroeder paa Lørdag hvis hun da ser ham. L.
+Hvem var det der vilde have Bes med til Paris? (Su.)</t>
+  </si>
+  <si>
+    <t>1924-04-10</t>
+  </si>
+  <si>
+    <t>Hindsholmvej 213, 5300 Kerteminde, Danmark
+Ølstedgårdsvej 9, 5672 Broby, Danmark</t>
+  </si>
+  <si>
+    <t>Peter Oluf Brønsted
+Grethe Jungstedt
+Matilda Jungstedt
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Marie Larsen
+Harald Meyer
+Fru Nielsen
+Sigurd  Swane
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Den tidligere herregård Østedgård har i 26 år (2020) huset Rudolf Steiner Skolens bosted for udviklingshæmmede.</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted savner at få flere breve fra forældre og søskende. Broderen Peter opfordres til a tage cyklen med på påskeferien i Kerteminde. AMB og Alhed har travlt med at stryge og hjælpe Johanne Christine Larsen med flytningen. Søndag skal hele familien til fin fest på Ølstedgård. 
+Der er problemer med rugemaskinen, idet en lampe går i stykker, og Marie Larsen (der står for hønseholdet) har ingen reservelampe.
+Alhed Larsens fødselsdag fejres med mange besøgende hele dagen og stor, fin middag om aftenen. Der er travlt i køkkenet hele dagen, og næste dag må alle hjælpe til med den store opvask. Marie Larsen er fortravlet og sur og skælder ud over den lille pige Mathilde Jungstedt, selv om hun allerede er lagt i seng. Alhed Larsen må også lyse æg, selv om hun er meget træt efter fødselsdagen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/FYsw</t>
+  </si>
+  <si>
+    <t>10-4-24.
+Kære Muk!
+Jeg var lige ved at ringe jer op i Aften. Jeg vil ikke nægte at jeg er blevet lidt ængstelig ved ikke at høre saa længe fra jer. I er forhaabentlig ikke syge? Hvordan gik det med Laanet? 
+Tante Be foreslaar Peder at tage sin Cykel med. Maaske det bliver til Cykelture i Paasken? Der er vist noget med at det er dyrt at tage en Cykel med som Rejsegods en Ferie; men saa kan han jo sende den i Forvejen til Nyborg. 
+Tante Be og jeg strøg hele Formiddagen og i Eftermiddag var vi ovre og hjælpe Tante Junge. Hun er ved at flytte op nu. Vi er godt trætte i Aften. 
+Muligvis skal jeg med til Ølstedgaard paa Søndag. Lysse og Tante Be tager derned i Lillebil. Vi skal bare have Skiftetøj med, da der skal være fin Middag om Aftenen. Det er det mindst sjove, men det kan blive morsomt at køre der ned og at se Ølstedgaard og Tante Visse og det hele. 
+Forleden havde vi en frygtelig Misére her, i det det ene Lampegl[ulæseligt]et paa til den ene Rugemaskine gik i Stykker og Mareje havde ingen i Reserve. (Derimod havde hun købt et dyrt Reservetermometer, som slet ikke var nødvendigt) Situationen blev nu imidlertid reddet. 
+Medens jeg husker det vil jeg give dig Opskriften paa en fin og billig lille Steg – nemlig et Griseslag (faas for 55 Øre) rullet sammen med Æbler og Svedsker, bundet for og stegt en Time. Det er langt bedre end Mørbraden og desuden faar man noget godt Spisefedt ved at skumme Skyen.
+Tante Be takker for Brevet. Hendes Fødselsdag var vellykket. Den begyndte med Visitter (med Blomster) paa Sengen og Tante Be var nær aldrig kommet og op. Kogt Torsk Torsk til Frokost. Gæster til Eftermiddagsthe. Flere Visiter: Saa gik Tante Be ned til Harald M Meyer med Blomster. Han plejer nemlig at komme med Blomster til Tante Be; men nu sidder han jo i Fængsel. Saa kom Puf og Lysse hjem og vi spiste til Middag. Bedstemoder og Fru Nielsen var Gæster. Vi fik Oxesteg med Agurkesalat og Frugt. Rødvin og Madeira. Saa kom Fødselsdagsbordet, der var fint. Der [ulæseligt] Chokolade med 5 Slax Bagværk og Lagkage. Her i deltog Tante Junge med Familie. Sent i Seng. Næste Dag var der en Kæmpeopvadsk, som Bedstemoder kom over og hjalp med. Til Gengæld luftede jeg alle hendes Tæpper og Møbler om Eftermiddagen (Tante Junges fik ogsaa en lille Omgang)
+I Morgen skal jeg tidlig op og stryge og saa kommer Rengøringen og Bagningen til Paasken. Swane og Onkel Las kommer paa Onsdag. 
+Forleden Aften – den eneste Gang Mareje er mødt i ordentlig Tid til Aftensbordet – sagde hun, at Grethe maatte se at lægge den Unge i Seng i ordentlig Tid, saa vi kunde komme til at spise præcis. ”Ungen” var nu imidlertid i Seng.
+Nu kom Mareje og bad Tante Be om at hjælpe med at lyse Æg. Det er synd naar for Tante Be, naar hun er saa træt. Jeg vil skynde mig ned med dette (det er da ogsaa et langt Brev, ikke?) og eet jeg skal besørge for Tante Be, saa jeg kan hjælpe lidt til. 
+Hilsen til jer alle og skriv snart.
+Lomme.</t>
+  </si>
+  <si>
     <t>21. aug. 1924</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til øerne i Kattegat.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/tmpkPwtQ</t>
+  </si>
+  <si>
+    <t>1925-04-27</t>
+  </si>
+  <si>
+    <t>København F
+4</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1814</t>
+  </si>
+  <si>
+    <t>Thyra og Thøger Larsen ønsker tillykke med fødselsdagen. Thøger kan ikke sende et digt. Han takker for Astrids bog, som han har læst med interesse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zTQH</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:)
+Fru Astrid Warberg 
+Rolfsvej 17, 4
+København F
+[Håndskrevet i brevet:]
+Lemvig 27/4 1925
+Kære Dis!
+De hjerteligste Lykønskninger fra os begge til din Fødselsdag og tusind Tak for dit venlige Fødselsdagsbrev. Desværre kan jeg ikke naa denne Gang at gengælde dig med et Digt.
+Ogsaa mange Tak for din Bog. Jeg har læst den med stor Interesse. Den er baade velskreven og spændende. Men jeg er jo ikke i stand til at kunne udtale mig om selve Mysteriet.
+De venligste Hilsner fra os begge
+Din hengivne
+Thøger Larsen</t>
+  </si>
+  <si>
+    <t>18. jul. 1925</t>
+  </si>
+  <si>
+    <t>Olaf Asmussen Hagerup
+Niels Nielsen, Grønland</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/ZqExOJZn</t>
   </si>
   <si>
     <t>27. jul. 1925</t>
   </si>
   <si>
     <t>Poul Holbeck
 Enoks Lyberth
 Jakob Rosing
 Peter Rosing
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/dkj1WJML</t>
+  </si>
+  <si>
+    <t>28. jul. 1925</t>
+  </si>
+  <si>
+    <t>Poul Holbeck
+Peter Nielsen
+Jakob Rosing
+Peter Rosing</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/hBq1uNhk</t>
   </si>
   <si>
     <t> 7. aug. 1925</t>
   </si>
   <si>
     <t>Johannes Brummerstedt
 Eiler Lehn Schiøler
 John Møller
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/YW4sQ9Sx</t>
   </si>
   <si>
     <t>19. aug. 1925</t>
   </si>
   <si>
     <t>Axel Laurent-Christensen
 Eiler Lehn Schiøler
 John Møller</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/GjmjBRL3</t>
   </si>
   <si>
     <t>29. aug. 1925</t>
   </si>
   <si>
     <t>Eiler Lehn Schiøler
 Axel Malmquist
 John Møller
 Carl V Petersen
 Peder Petersen
 Morten Porsild</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/HHkr8KtH</t>
   </si>
   <si>
+    <t>1925-12-04</t>
+  </si>
+  <si>
+    <t>Johan Larsen</t>
+  </si>
+  <si>
+    <t>Hindsholm
+Stige, Odense</t>
+  </si>
+  <si>
+    <t>Harald Henningsen
+Adolph Larsen
+Andreas Larsen
+Johan Larsen
+Niels Larsen Jørgensen
+Frida Madsen
+Peter Peter, Værksted</t>
+  </si>
+  <si>
+    <t>Hindsholm er navnet på halvøen nord for Kerteminde.
+Henderson er samtidens kraftigste motorcykel, bygget i Detroit i USA. 
+Manometer måler tryk på vand.
+1 alen: 62,77 cm. I 1907 indføres metersystemet i Danmark, og de gamle måleenheder forsvinder efterhånden.</t>
+  </si>
+  <si>
+    <t>Det er meget koldt, og diverse fryser til. 
+Adolph Larsen (Baser) og Andreas går på harejagt sammen. 
+Andreas Larsen overvejer at overtage et gartneri nær Kerteminde - evt. at købe jord sammen med Adolph Larsen. Han opstiller et større regnskab i brevet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/riqz</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Fredag den 4. Dec.
+Kære Lysse.
+Da jeg kender din expedithed, saa disse Par Ord for at sige dig at du ikke behøver at sende den Blyant og det Tobak før du alligevel sender den organiske Kemi, og den skal jeg ikke bruge før hen i næste Uge. Naa Tak fordi du har købt Tobakken og Blyanten. Vi har Vinter her kan du tro, imorges 13 ⁰ C. Petroleumsovnen er skiftevis i Trappestuen, i Kaffekøkkenet (Vandrør og Gasmaaler) og paa WC i det aabne Skur. Jeg fyrede nogle Dage i Kaminen i Trappestuen, men saa kom jeg i Tanker om at P.-Ovnen var billigere. 5-6 L om Dagen. Det var heldigt Glasset blev lagt nu i Drivhusene i Aar, ellers havde de vist ikke klaret sig saa godt som de gør. I Gaar var jeg en dejlig Tur på Hindsholm, den saa godt ud i Sne; var nede for at hilse paa Frida, men hun var ikke hjemme, fik saa Kaffen og en Cigar. Henderson gik fint, den staar mærkværdigt godt i Sne. Idag er den frosset i Olierørene (Accumolatoren havde jeg dækket) Manometret gik helt op, saa skænkede jeg varmt Vand paa Pumpen og Røret til Motoren og startede igen, saa viste det slet ikke, men da jeg saa skænkede paa Røret fra Reservoiret viste det normalt Tryk igen. Nu har jeg kørt den ned i Peters Værksted, der holder han Frostfrit for Træets Skyld. Selv imorges (-13 Grader) havde han 1 Grad Varme; det er en fænomenal Kakkelovn han har. - Baser og jeg gaar paa Harejagt det er morsomt at spore dem paa Sneen. Hidtil har vi ingen faaet, men til imorges lykkedes det ham at skyde forbi til en (100 Alen). Han fik forresten en And igaar Eftermiddags, men da var jeg ikke med. Igaar var vi inde at se til [ulæseligt] Jørgensen, han tilbød os at leje Gartneriet for 1500 om Aaret. Det er vist for meget saa vidt jeg kan regne ud, men det kan vel faas billigere. (det er uden Villaen). Hvis Baser og jeg slog os sammen og fik Henningsens Jord ogsaa, og Henningsen blev Hovedaftager, Hvad siger du til det? Er det pjanket? Jeg spekulerer lidt paa det. Det har jo den store Fordel, at jeg kan blive boende hjemme, hvad der jo var rart foruden at det vilde være økonomisk fordelagtigt. Efter min løsagtige Vurdering skulde der vist ikke gives mere end ca 1100 for det, nu skal du høre. Henningsen giver 225 for 1 Td Land (han betalte forleden, Modregning 70 Kr.) det, svarer til ca 340 for Jørgensens 1 1/2 Td.
+Vurdering:
+2 Drivhuse med Varmeanlæg 
+og Arbejdsskur 5000
+Redskaber 1000
+Elektrisk Pumpe og Vandingsrør
+mm 1500
+----------------
+7500
+----------------
+----------------
+10 % af 7500 750
+Jordleje 340
+---------------
+1090
+mere har man vist ikke regnet det gamle Skidt til.
+Naar han har været saa mange Aar om at køre i staa, maa vi da ogsaa kunde redde det en Tid. 
+Budget.
+Indkomst: 
+Af Tomathus 1200
+Af Agurkhus (Agurker) 800
+do Tomater (efter A) 100
+Chrysanthemum 200
+50 ? Bænkevinduer 300
+Blomkaal 700
+Jordbær 200
++ Græs til Hest.
+---------
+3300
+----------
+----------
+Udgift:
+Brændsel 300
+Gødning, Frø m.m. 300
+Elektrisk Kraft 100
+Føde til Hest (Hest anskaffes) 300
+Reparationer 200
+Afgift 1200
+Telefon 130
+--------
+2530
+--------
+Det ser jo ikke fedt ud, men jeg tror det er en forsigtig Beregning. Se det var altsaa Jørgensens alene. Henningsen sagde forleden at han havde taget for 1200 ud af Jorden deroppe og saa var endda ikke medregnet Chrysantemum, som han sagde at have faaet godt ud af. Hvorvidt det er til at stole paa skal jeg ikke kunde sige.
+Jeg har tænkt en Ordning med Henningsen omtrent saadan: Han aftager hvad vi producerer, saa vidt han kan, mens vi til Gengæld ikke maa sælge her i Byen</t>
+  </si>
+  <si>
     <t> 2. aug. 1927</t>
   </si>
   <si>
     <t>Ólafur Tubals</t>
   </si>
   <si>
     <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
 Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5.september 1927.
 Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
 Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/0RM2QcsZ</t>
   </si>
   <si>
+    <t> 3. aug. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/c4gBtApp</t>
+  </si>
+  <si>
     <t>23. aug. 1927</t>
   </si>
   <si>
     <t>Ragnar Ásgeirsson</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/H6SerXb3</t>
   </si>
   <si>
     <t>10. feb. 1928</t>
   </si>
   <si>
     <t>Denne dag i Johannes Larsens dagbog indeholder en beskrivelse fra rejsen til Portugal, Madeira, De Kanariske Øer, Afrika, Italien og Frankrig.
 Dagbogen har notater fra afgangen i København den 14. januar 1928, til afrejsen fra Paris den 28, februar 1928.
 Blandt deltagerne i rejsen var Johannes V. Jensen, Brygger Jacobsen og sønnen Puf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/UdaM3mlf</t>
   </si>
   <si>
     <t>11. feb. 1928</t>
   </si>
   <si>
     <t>Elise Hansen
 Peter Hansen
 Else Jensen
 Johannes V. Jensen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/jIOtZjfa</t>
   </si>
   <si>
     <t>17. feb. 1928</t>
   </si>
   <si>
     <t>Anders Botved
 Hartvig Frisch
 Ellen Hørup</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/B0CjgTjw</t>
   </si>
   <si>
     <t>22. feb. 1928</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/GCAZZgQj</t>
+  </si>
+  <si>
+    <t>1928-04-28</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Blegdamsvej 19</t>
+  </si>
+  <si>
+    <t>Kærbyhus
+Kerteminde</t>
+  </si>
+  <si>
+    <t>Dres -
+Bodild Branner
+Alhed Marie Brønsted
+Jesper Hansen
+Erling Kristensen
+Marie Larsen
+Ellen  Sawyer
+Janna Schou
+Christine Swane
+Astrid Warberg-Goldschmidt
+Erik Warberg Larsen
+Eskil Ørsted Hansen</t>
+  </si>
+  <si>
+    <t>Louise og Johannes Brønsted boede på Blegdamsvej 19. 
+Det vides ikke, hvem Vodrofsvejerne er. Vodrofsvej ligger på Frederiksberg. 
+Fru Jensen, Thorvald Jensens søster, Sihmfamilien og Ellen Bramsen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0897</t>
+  </si>
+  <si>
+    <t>Christine Swane/Tante Ugle har været meget syg, men hun er nu oppegående. 
+Janna Schou er lidt forsømt.
+Laura Warberg P. øver sig på klaveret, men det går langsomt fremad. Hun spørger, om hun må tage til Hareskov.
+Frederiksberg Have er smuk.
+Laura Warberg har læst Stodderkongen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/cWRz</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside med blæk:]
+Fru J. Warberg Larsen
+”Kærbyhus”
+Kjerteminde.
+[Håndskrevet på kuvertens forside med blå kuglepen:]
+18/6 2001.
+[Håndskrevet med pen på kuvertens bagside:]
+Warberg Larsen
+Blegdamsvej 19
+Ø
+[Håndskrevet med blyant på kuvertens bagside:]
+28-4-1931
+Ikke mere end [ulæseligt]
+[På hovedet:] 74360
+[I brevet:]
+Kære lille Mams!
+Tusind Tak for Seddelen hvor er du dog god ved mig det er bare alt for meget lille Mor. Jeg maa virkelig passe paa jeg gaar og blir saa forvænt bare for den Sygdoms Skyld. 
+Men hør, Pinse? Har jeg talt noget om Pinse, det ved jeg ikke Spor af, forresten kan det godt være, dog er jeg ikke saa sikker paa Befordringen helst vil jeg selvfølgelig cycle, det er det morsomste – langt og det billigste 
+Nu faar vi se hvad Reserven siger. 
+Befindendet er godt selv om Foraaret nok kan mærkes. 
+Desværre er Tante Ugle saa daarlig, hun er begyndt at komme op, forfærdelig ser hun ud, skrækkelig vil jeg sige dig, jeg har sjeldent set noget lignende. 
+Rie vilde ringe til Bodil hvis det ikke snart blev bedre, selvfølgelig har Bodil været der men ikke efter den begyndende Opstandelse. 
+Jeg huskede Tante Dis, sendte Søndagsbrev. Joh, det er snart 3 M. naar det endda kun var den organiske Sygdom det gjaldt, saa var alt ikke saa slemt, men forhaabentlig gaar det alt sammen, hvordan og hvorlænge det vil saa vise sig. 
+Vodropsvejerne ser noget sort paa det synes jeg. Desværre plejer de at se rigtigt. Lille Janna gaar rundt og er saa forsømt, siger de, det lille Skind. Det er ikke let saadan lige at gøre rede for hvad jeg vil og hvorfor jeg ikke vil, det kan vil altid tale om naar jeg kommer hjem, men hvad i Alverden antager du Dres for 
+II
+dersom du tror, saadan som Du tror saa saa tror du forkert, forresten er jeg begyndt at spille, ikke øve, men, kun ganske ubetydeligvis jeg vil begribeligvis ikke bringe mere Øvning til Huse; min Time er slet ikke at foragte. Da jeg spillede for Dres for at hun kunde sondere Terrænet nu efter Standsningen sagde hun igen en hel Masse om mit Talent, det lyder meget tiltalende blot kunde jeg ønske at det viste sig lidt kraftigere. Nej, Dres, Mor, bare du kendte hende, jeg har aldrig nogensinde set op til nogen som til hende. Hun er et pragtfuldt Menneske. 
+Det var maaske meget klogt af jer ikke at fortælle mig om Fru Jensen dengang, men saa fik jeg det Gengæld at vide paa en lidt drøj Maade. Men Mor kan jeg ikke faa Lov at tage til Hareskov en Dag det piner mig slet ikke at vide noget ordentlig eller rettere intet om hvordan det gaar dem, jeg vil dog saa gerne se de Smaa og tale lidt med Manden, maaske bor de i Værdløse hos Thorvald Jensens Søster, men det er da lige ved Hareskov. Maa jeg ikke? Jeg har det sagtens godt nok, Mor!
+Hvad Tinge angaar skriver vi slet ikke til hinanden, vi venter ham saa smaat herud paa Fredag véd dog intet bestemt, det var morsomt at se ham igen. 
+Mon Tinge skal hjem til Pinse? Hvordan er Sihmfamilien? Jeg maa da endelig huske at hilse dig fra Ellen Bramsen, jeg har
+III
+været der til Frokost en Dag. Ellen er storartet, hun ser paa Menneskeheden med de rigtige Øjne. Gid alle gjorde det. 
+Du skulde bare se Frederiksberghave, fuldkommen eventyrlig, ubeskrivelig smuk, kunde du ikke ikke engang komme herover naar jeg ikke ligger i Sengen det tykkes mig kunne være saa fornøjelig. Kender I Stodderkongen, det er vel nok en Mand og Gæst med. Den er af Erling Kristensen Jeg lånte den ude hos Lomme i Gaar Jeg var ude og passe lille Jesper, Eskild og Lomme var paa Skovtur. Mage til Barn har jeg da aldrig været ude for, en hel lang Dag med en Fremmed uden Gran af Vrøvl, slet ikke for artig, bedaarende sød. Ja, hvor er han dog kær saa skælmsk og henrivende. 
+Og hvor de bor storartet, har du nogensinde set deres Lejlighed, den er lige efter mit Hovede. Jeg bad vist stille Ta Lugge om at til Ta Elle det maa I saa gøre
+Naa saa Ferie, gør’ i Haveanlægning, bare det var os der havde din Ruin, Tante Elle maa da være henrykt over det Tillæg til Haven jeg glæder mig til at se det.
+Bibbe</t>
   </si>
   <si>
     <t>1928-06-05</t>
   </si>
   <si>
     <t>Grethe Ásgeirsson
 Ragnar Ásgeirsson
 Elise Hansen
 Peter Hansen
 Vagn Jacobsen
 Xenia Jacobsen
 Else Jensen
 Johannes V. Jensen
 Jóhannes Kjarval
 Thorvald  Krabbe
 Margrethe Krabbe af Damsgaard
 Thyra Larsen
 Thøger  Larsen
 Jón Stefánsson</t>
   </si>
   <si>
     <t>Den islandske kunstudstilling blev i december 1927 vist på Charlottenborg i København. Man udstillede 243 tegninger og malerier af 12 kunstnere: Ásgrímur Jónsson, Finnur Jónsson (1892–1993), Guðmundur Einarsson af Miðdalur (1895–1963), Guðmundur Thorsteinsson (Muggur), Gunnlaugur Blöndal (1893–1962), Jóhannes S. Kjarval (1885–1972), Jón Stefánsson, Jón Þorleifsson (1891–1961), Júlíana Sveinsdóttir (1889–1966), Kristín Jónsdóttir, Sigurður Guðmundsson (1833–1874) og Þórarinn B. Þorláksson. Efterfølgende fortsatte udstillingen til Tyskland. (Listasavn Islands hjemmeside jan. 2025). 
 Laxdæla Saga er skrevet mellem 1230 og 1260. Den handler om fætrene Kjartan og Bolle, som elskede den samme kvinde (Wikipedia).
 Eyrbyggja Saga handler om beboerne på Øre. Fragmenter af håndskrifter fra det 13. og 14. århundrede er bevaret (Wikipedia). 
 St. Hof i Öræfi er en gård i Sveitarfélagið Hornafjörður i det sydøstlige Island, tæt på Vatnajökull.
@@ -2589,161 +5009,647 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/ym4L</t>
   </si>
   <si>
     <t>Kjerteminde 5 Juni 1928.
 Kære Ragnar Ásgeirsson!
 Det er en Skam, at det har varet saa længe inden jeg har faaet taget mig sammen til at skrive til Dem. Min ældste Søn og jeg var paa en lang Rejse i Foraaret med det norske Motorskib, "Stella Polaris," sammen med Johannes V Jensens og Brygger Jacobsens. Lissabon, Madeira de canariske Øer, Casa blanca, Tanger, Algier, Barcelona og Monaco. Der gik vi i Land og var en halv Snes Dage sammen med Bryggerens mens Johannes V hentede sin Kone i Berlin, saa rejste vi til Rom og var sammen med dem og Peter Hansens som var der nede, i Forvejen. Vi var der en halv Snes Dage og rejste saa over Genua, Marseille til Paris hvor vi blev nogle Dage og saa over Køln til Kjøbenhavn. Da vi kom her hjem fandt jeg deres Brev og det smukke lille Billede af Kjarval som jeg straks fik indrammet og er meget glad ved. Tusind Tak! Desværre saa jeg ikke den islandske Udstilling, det var mig umuligt at komme til Kjøbenhavn paa det
 2.
 Tidspunkt. Jeg læste nogle Anmeldelser og forbausedes over saa lidt Kjarval blev omtalt. Efter det jeg har set af islandsk Malerkunst, vilde jeg tro at han som Kunstner ragede et Hoved over alle de andre. Jeg fyldte 60 Aar mellem Jul og Nytaar og da jeg ikke havde Lyst til at være hjemme i Julen eller til min Fødselsdag, nu min Kone ikke var her mere, rejste jeg med mine 2 Sønner omkring i Jylland og endte i Lemvig hos Thøger Larsen hvor vi havde det hyggeligt nogle Dage, med Bilture omkring i Omegnen i tindrende Sol og haard Frost over tilsneede Landskaber og den islagte Fjord. Thøger Larsen og hans Kone var her for en Tid siden en Uges Tid. Thøger rask og fornøjet og hyggelig. Den sidste Aften det var vist den 15 Maj kørte vi en Tur hen til en lille Skov her i Nærheden hvor det plejer at vrimle med Nattergale. Thøger havde aldrig hørt en Nattergal og vilde gerne opleve det, men det lykkedes desværre ikke. Vi har haft et meget koldt Foraar og det var den Aften særlig koldt. Vi traf Sønnen fra Gaarden som Skoven hører til, og han fortalte at han havde hørt
 3.
 den første Gang samme Morgen og saa kørte vi hjem og aftalte at vi skulde forsøge næste Aar paa et bedre Tidspunkt. Men det skulde altsaa aldrig komme. Forleden da min ældste Søn og jeg havde været paa Pintsebesøg paa en Herregaard i Nordvestsjælland, kom der Telegram samme Aften vi kom hjem at Thøger Larsen var død. Vi var i Forgaars oppe til hans Begravelse, kørte herfra om Mrg. og kom hjem om Aftenen ved 12 Tiden, en lang Køretur 210-15 km, 2 Gange paa en Dag. Da vi var der i Vinter talte Thøger om at vi absolut maatte komme og se Lemvig ved Sommertid, den Gang tænkte vi ikke det skulde ske saa snart og i den Anledning. Jeg har mistet mange af mine gode Venner i de senere Aar. Verden bliver fattigere, især savner jeg min Kone mange Gange hver Dag. Thøger Larsen og jeg talte en hel Del om Sagaerne, da han var her forleden, ogsaa om Muligheden af at komme til Island sammen til næste Aar. Han har oversat Laxdæla og Eyrbyggja, elle hvordan det nu staves, og havde været til Møde i Selskabet for Udgivelsen af de nye Sagaoversættelser. Jeg 
 4.
 ikke komme i Aar. Da jeg har lejet Charlottenborgudstillingen til en stor retrospektiv Udstilling til Februar 1929. Jeg faar derfor meget at gøre inden den Tid. Jeg har ogsaa haft Brev fra Olafur Tubals og fik skrevet et Par Ord til ham forleden og bad ham bl.a. hilse Naboerne i Fljotshlid, men jeg kunde ønske at sende en officiel Hilsen til Familien paa St. Hof, et af de Steder, hvor jeg befandt mig bedst, og ofte tænker paa. Skulde De komme i Berøring med dem vil jeg bede Dem overbringe dem min Hilsen.
 Det var morsomt med de Stære der besøgte Dem i Vinter, jeg tænkte paa at foreslaa Dem at sætte nogle Kasser op til dem, saa de maaske kunde fristes til at slaa sig ned for stedse. Det har vel nok været færøiske Stære. Den færøiske Stær er en Race for sig den trækker ikke bort men opholder sig paa Øerne hele Vinteren. Her trækker de fleste Stære bort, men især i de senere Aar ses her af og til Stære som overvintrer. Jeg kan ogsaa tænke mig at De har haft megen Fornøjelse af Rødkælkene, de kommer her 
 5.
 undertiden ind i Drivhusene om Vinteren og kan blive meget tamme naar man fodrer dem. Kommer De og Deres Kone ikke en Gang til Danmark. De skal være meget velkomne her. Mange venlige Hilsner til Dem alle fra Deres hengivne
 Johannes Larsen
 P.S.
 Vil De hilse Krabbes, Stefánssons, Mathias [ulæseligt], Fontenays, Kaales og andre som var venlige mod mig under mit Ophold i Reykjavik
 JL.
 P.P.S.
 Jeg vedlægger et Par smaa Træsnit, de hører til St.St. Blichers "Trækfuglene" som jeg en Gang illustrerede med Træsnit til Radeerforeningen
 JL.</t>
   </si>
   <si>
+    <t>1929-02-27</t>
+  </si>
+  <si>
+    <t>Bodild Branner
+Thora  Branner
+Vilhelm Branner
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Esben Hansen
+Harald Høffding
+Matilda Jungstedt
+Drude Jørgensen
+- Krarup, læge
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Elena Larsen
+Johan Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Thøger  Larsen
+Christine  Mackie
+Elisabeth Mackie
+Maurice Maeterlinck
+Arnold Olsen
+Hans Olsen
+Otto Emil  Paludan
+Kirstine -, pige i huset hos Hempel Syberg
+Hempel Syberg
+- Vester
+- Vesterdal
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Mag. er Magisteren, Johannes Nicolaus Brønsted. 
+"Det lille nye Hjem i Vanløse": Det er sandsynligvis et af Louise Brønsteds børn, som har bosat sig i Vanløse. 
+Bessa er formodentlig Bedstemor; altså Ellen Sawyer. Lille er Matilda Jungstedt, Ellen Sawyers barnebarn, som boede i Stockholm.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3777</t>
+  </si>
+  <si>
+    <t>Kulden og sneen gør alt besværligt. Ellen Sawyers klaverelever er nu samlet i ét hjem i hver region. 
+Det er et år siden, at Louise Brønsted blev syg.
+Man forvinder ikke lige tabet af kære mennesker som Paludan/Pallam, Laura Warberg og Alhed Larsen. Det var godt, at Paludan bevarede Warberg-familiens hjem.
+Christine og Elisabeth/Putte Mackie har det vist ikke nemt sammen. Dejligt, at både Louise og Ellen har et nært forhold til børnene. Ellen bliver glad, når hun tænker på Lille/Matilda Jungstedt.
+Johan/Lysse Larsen er blevet gift. Er det mon godt?
+Johannes Larsen har haft et godt salg, og det er fint, hvis han så kommer på fode igen.
+Det var godt, at Hempel Syberg døde, for han havde ikke længere noget ud af livet. Kirstine var helt knust. Thora Branner kom med besvær (vejret) til Fyn, og hun og Ellen tog til begravelse i Odense samt derfra til Heden, hvor jordfæstelsen fandt sted. Efter denne var der middag i forsamlingshuset. 
+Thora og Ellen har også været til middag hos Drude Vesterdal. Professor Vesterdal havde skrevet et digt til Hempel Syberg.
+Ellen har købt et vægur. Der er dejligt lunt i stuen, hvor hun og katten opholder sig. Ellen er glad for at læse Termitternes Liv og hun genlæser andre gode bøger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/tlfS</t>
+  </si>
+  <si>
+    <t>27/2-29
+Kæreste Lugge!
+Hvor er det dog længe siden, jeg har skrevet til dig! Det har været saadan en oprevet Tid, - og denne infame Kulde gør, at man føler hele Tilværelsen som en slags Krigstilstand, hvor man lever saa at sige fra Haanden og i Munden. Jeg mener, alting er saa besværligt, at man ikke kan overkomme andet end lige holde det gaaende. Du aner ikke hvad det er for et Mas at passe Eleverne. Cycling er udelukket, - Vejene er enten fulde af Sne el. glatte som et Spejl Jeg maa til dem pr. Rutebil, Tog og til Fods, - men mange Dage har de jo heller ikke kunnet gaa saa det har været en meget mager Tid Nu har jeg faaet en Del af det organiseret saadan, at Eleverne samles fra et Distrikt og spiller alle paa ["paa" overstreget] i et Hjem, - saa nu gaar det nogenlunde. Sikken en Vinter, - den er sandelig "gammeldags". Folk har i mange Aar klaget over Mangel paa gammeldags Vinter. Jeg holder nu alligevel paa de moderne. Jeg hader Sneen. Det er slet ikke kønt i mine Øjne, som desuden ikke kan taale det. Men vi er da raske her. Nu har vi alle haft en Omgang, - først jeg, - saa Junge og Agraren. - Gud ved hvordan I har det? Jeg længes meget efter at høre fra dig. Har I haft mere Influenza end Puf? Det er jo et vidunder hvis I ikke blev smittede. Du selv, lille gode Lugge?? Nu er det lige et Aar siden, du blev syg. Det var paa Mag. Fødselsdag. Og Februar er saadan en styg Maaned. Saa du kan forstaa, jeg længes efter Brev fra dig.
+Hvor er der sket meget. Vores kære Pallam! Det hører til det som ikke forvindes. Ligesom da vi mistede Mor, Alhed og Thøger. Tilværelsen har faaet en Skygge, som ikke svinder bort igen Og Erikshaab tog han med sig, kan man sige. Nu maa vi kun være taknemmelige mod ham, at han bevarede det som Hjem for os de mange, mange Aar. - Det er forbi. Men Lugge, - Aaen og Engene har vi endnu og alt det dernede er mere levende for os ["for os" indsat over linjen] end noget andet Sted paa Jorden, og "hjem" vil det nok altid blive ved med at være for os, selv om det nu er kun ["kun" indsat over linjen] befolket af Minder. Men lad os ikke sige "kun", - for tænk, om vi ikke havde dem. 
+Mornine har jo nok fortalt dig alt, om de Dage. Hvordan gaar det stakkels Mornine Hvor var hun langt nede. Hun har det nu ogsaa fattigt paa mere end en Maade. Gid hun dog kunde faa nogen rigtig Glæde af
+2)
+Putte. Jeg synes ikke de havde det særlig godt sammen. Mornine var irriteret af hende, synes jeg. Det er godt at Morninge hygger sig i sin lille Stue. Har man bare et Sted, hvor man kan hygge sig, saa har man dog noget. Men Lugge, - vi som altid kan skaffe os en Glæde ved at tænke paa vore Børn, hvor har vi dog meget dèr! Jeg tænker mig, at du har megen glæde af det lille nye Hjem i Vanløse. Og om der kunde blive Udvej til et lille Barnebarn - saa er det nu noget af det dejligste. - Jeg maa mindes Lille, som i Julen sagde: när jeg tittar på Bessa, så blir jag så glad". Jeg "tittar" paa Lille, selv om jeg ikke ser hende. 
+Og Lysse, som er gift! Junge fik det at vide gennem Esben Hansen! Mon vi skal lykønske, el. hvordan? Og hvorhen? Noget glimrende "Parti" er det jo ikke for Bimse, men hun er maaske Mand for at klare det for to. Esben sagde ogsaa til Junge (i Telefonen) at Las's Udstilling var gaaet udmærket og at de syntes at øjne Vej ud af Uføret for Las. Det er da dejligt. Det havde vi egentlig slet ikke Indtryk af fra Aviserne - vi har set meget lidt om Salg, - men hans Berømmelse er da mere fastslaaet end nogensinde før.
+Og gamle Onkel Syberg. Her kan man virkelig for en Gangs Skyld at "det var godt," - for han var færdig med at leve og pintes bare af det. Men hvor var det rørende at se Kirstines Sorg. Hun var helt knust. Han laa jo hjemme lige til Aftenen før Begravelsen, - og Kirstine var ved ham hele Tiden. Den sidste Søndag satte hun sig ind og læste Prædikenen over ham "saadan som vi nu altid har gjort i de sidste Aar" sagde hun. Synes du ikke der er noget uendelig rørende ved det? Der var nu meget oprigtig Sorg over ham mellem dem, som han arbejdede med. Arbejdet var jo hans Liv og de, han arbejdede sammen med fik det bedste i ham. Tutte er her jo endnu, - det bliver vel ikke saa nemt for hende at komme hjem. Der er jo ogsaa meget at ordne. Hun kom herned den Søndag da Kirstine læste Prædikenen. Det var en forrygende Snestorm og jeg havde helt opgivet hende og mente ikke, der gik Tog. Men sandelig ved 1 Tiden kom der èt og Tutte med det. Hun maatte skovles herind. Der laa en Drive foran Døren lige op til Taget. - Vi 
+3) havde en yndig Dag med Tutte. Jeg havde varmt og yndigt i min Stue og Boeuf og Kræmmerhuse med Flødeskum og en Flaske Rødvin i Kakkelovnskrogen. Junge kom over til Kaffe og vi røg og snakkede F. et Øre af. Der gik ikke flere Tog, saa Tutte maatte blive om Natten. Mit lille Gæstekammer er just ikke lunt, men vi slæbte alle Sengeklæderne ned til Kakkelovnen et Par Timer og m. Varmedunk til Hjælp tror jeg ikke hun frøs ret meget. Om Mandagen var der saa tilsat med Sne, at jeg ikke kunde tage ud, saa vi havde en yndig Formiddag og da Toget endelig gik Kl 4 1/2 tog jeg med Tutte ud til Odense, saa hun kunde have èn af sine egne. (Wilhelm og Bodiuld var rejst til Korsør, men maatte vende om). Vi kom saa ud tidsnok til at være med til den lille Højtidelighed nede i Forhalden inden han blev ført hen i Kirken, og jeg var sammen med Tutte og Kirstine om Aftenen og laa hos Drude. Saa var det ogsaa rart at jeg kunde være der den Form. Trods Vejret var Kirken alligevel fuld og en 7-8 Biler kørte med til Heden. Lugge, det var da vi kørte ind i de hjemlige Egne, at det trods alt er "hjemme" endnu og altid vil være det Men hvor var det koldt. Og hvor det gjorde godt med Middagen paa Forsamlingshuset bagefter. Onkel Syberg havde selv bestemt, at alle dem som var med i Heden skulde med til Middagen. Det var hyggeligt og harmonisk, - mange kønne Mindetaler og Tutte takkede pænt tilsidst for al Deltagelsen. 
+I Søndags var Junge og jeg bedt ud til Drude. Det var Professoren (Dr. Vesterdal) som vilde feste for os. Tutte og gl. Vesters var Gæsterne Det var en yndig og festlig Aften, - Junge var saadan oppe, - det var dejligt at se. -
+Lugge, - vi er jo saadan en lille Smule spændte paa om vi saa skal arve noget efter O.S. I Aarene har vi saadan regnet lidt med de Penge. - Tutte har ikke mælet et Ord om det, - og man kan da ikke spørge. Junge og jeg tror, det er ligesaa stille gaaet ind - ellers havde hun da sagt det. - Naa, vi klarer det jo nok alligevel. Takket være vores gode Pallam har vi jo nu lidt i Reserve. Du kan nok bruge dine, naar I skal til at udstyre Instituttet. 
+Lugge, jeg har begaaet en Flothed, som jeg nyder: Du ved, at jeg aldrig vidste, hvad
+4) Klokken var, da mine Lommeure aldrig gaar bestemt. Saa kom det pludselig over mig at jeg vilde have et Ur, som gik rigtigt, jeg gik ud og købte et, som Køkkenuret paa Gelskov. (Hvem trak for Resten det op?) Nu har Urmager Olsen været oppe og hænge det op, - over Døren ind til Dagligstuen. Det skal kun trækkes op en Gang om Ugen. Hvor jeg nyder det. Det er saa levende i Stuen og jeg synes det ser saa pænt ud. Jeg gav ham Kaffe af bare Glæde, - som han belønnede med at sidde og snakke en hel Time!!! Selv om det er koldt ude - 17⁰ i Nat - saa er der varmt herinde - jeg synes min Stue er saa lun i Vinter. Jeg har for det meste lukket ind til Dagligstuen og lille Mis og jeg hygger os her. Desværre er de Herre Katte i Omegnen begyndt at interessere sig for den. I Eft. har der i Timevis siddet en stor Slambert af en Kat oppe i mit Kirsebærtræ og stirret herind. Lille Mis er fuld af Dyd. Bare det maa vare rigtig længe!
+Lugge, - jeg har saadan nydt at læse "Termitternes Liv", som du gav Junge til Jul. Jeg synes den er endnu bedre end "Biernes Liv" som jeg selv har paa Engelsk. Det er navnlig hans Filosofi, - hans Livssyn, som jeg synes er saa gribende, - saa storslaaet. Den er saa kosmisk, - ligesom Thøgers Digtning og Tankegang. Men dog meget forskellig, - Thøger fornam i høj Grad Tilværelsen og Nuet, - tog imod det med Tak og med Tro og Tillid. Men Maeterlinck river og slider med Tænder og Negle i Livets Gaader. Men ["Men" overstreget] Aldrig har jeg - synes jeg - set Gaaderne opstillet mere klart og direkte og gaadefulde, end han gør det. Jeg er blevet saa oprusket af at læse den Bog, at jeg læser alle mine fornuftige Bøger om igen, - Høffding især. - Det er dejligt at sidde og læse om Aftenen, bare man ikke saa let blev søvnig i Øjnene. Jeg sender dig et lille Digt, som Professoren skrev i Anl. af Onkel Sybergs Død. Han var hans Læge tilsidst, da gl. Dr. Krarup jo døde. Jeg synes det er saa smukt. Vil du ikke sende mig det igen.
+Naa, nu nok for denne Gang. Hils dem nu allesammen og skriv snart til din Elle
+Om Kulden vil jeg endnu kun bemærke, at naar jeg staar i Køkkenet og vadsker op saa fryser Vidskestykket stivt midt i Processen!
+Du maa godt lade være med at sende Digtet, jeg har skrevet det af.</t>
+  </si>
+  <si>
+    <t>1929-03-21</t>
+  </si>
+  <si>
+    <t>Axel  Müller
+Harald Müller
+Janna Schou
+Jørgen Schou
+Laura Warberg Petersen
+- Weirsøe</t>
+  </si>
+  <si>
+    <t>At kakkelovnene ikke skulle sælges må handle om, at Albrecht Warbergs efterfølger som godsforvalter under grevskabet Muckadell, Otto Emil Paludan, døde 5. feb. 1929. Han boede på Erikshaab, som tidligere havde været Warberg-familiens hjem gennem mange år. Eftersom Paludan var enlig og uden arvinger, blev der afholdt auktion over hans ejendele.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8397</t>
+  </si>
+  <si>
+    <t>Johanne/Junge Larsen føler med Astrid/Dis Warberg, fordi hendes arvepenge går til at underholde Axel Müllers bror, Harald. Astrid må tænke sig godt om. Det er slemt, at Axel lyver for hende. Det må være svært at nægte sin bror penge, hvis han siger, at han sulter. Johanne spørger, om Astrid og Axel har ægtepagt. Hvis Axel giver broderen 3 kr. dagligt, må Axel vel skære ned på sit eget forbrug. Johanne foreslår Astrid at stille et ultimatum. 
+Astrid må ikke tænke på Laura/Bibbe Warbergs påskeferie. 
+Kakkelovnene bliver ikke sat til salg, da de tilhører grevskabet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/F24c</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Til Dis
+Til Dis
+[Med kuglepen på kuvertens forside:]
+18 - 4 - 2000 Bibbe W.P.
+[Med blæk i brevet:]
+21 - 3 - 29
+Undskyld at jeg sender det i Bibbes, det gaar nok for en Gang.
+Kære lille Dis!
+Dette bliver kun et Par Ord, jeg er saa træt. Du kan tro, jeg føler med dig - alt det svære du lever i. Kan det virkelig tænkes, at dine gode Arvepenge skal fyldes i Harald (indirekte)? Og er det nødvendigt?? Tænk endelig roligt og nøgternt og sagligt paa det. Man maa jo sommetider her i Livet ligesom stuve sin Fortvivlelse lidt til Side mens man tænker køligt paa Tingene. At Axel lyver for dig er jo slemt nok, men glemme maa man dog ikke, at det halvt - eller helt - er for at skaane dig. Forfejlet i dette Tilfælde naturligvis, men dog for at skaane dig. Og at det maa være utrolig svært at sige nej til en Broder, der kommer og fortæller at han sulter og maaske ogsaa virkelig gør det, hvis han ikke hjælpes. - Du kan ikke faa hans Forhold lidt undersøgt?? Hvis han blokker Axel for selv at flotte sig er det da for galt. Og hvad saa, hvis dine Arvepenge er brugt op hvad vil han saa falde tilbage paa?? Har I Ægtepagt?? Brug for Himmelens Skyld din Forstand, søde Dis, og tag det saa roligt det er dig gørligt. - - Du skriver et Sted: Regningerne myldrede ind mens han var syg. Men hvilke? Jeg kan jo ikke andet end mene, at hvis Axel giver sin Broder 3 Kr daglig, saa maa Axel til Gengæld sætte sine private - personlige - Fornødenheder ned til et Minimum. Er det umuligt tror du, at faa ham til at lade være med det Tagen paa Kredit? Kunde du ikke sætte et Ultimatum netop i det Spørgsmål? 
+Har I ikke Ægtepagt, risikerer du jo hele dit Indbo - alt! -
+Du maa virkelig ikke ofre en Tanke paa Bibbes Paaskeferie - husk jeg anede jo ikke alt dette, da jeg skrev og vidste ikke at det skulde uden den store Flytning, vidste ikke at Fru Weirøe ikke vilde bespise Jer, vidste ikke at Nus ikke kunde være hos sin Far - og saa er det jo ikke Spor af vigtigt med den Rejse, vi havde hende jo i Julen og faar hende saa længe til Sommer du maa da kende mig nok til at vide, at jeg ikke virkede om hende paa Bekostning af dig? Men sæt dig ind i min Tankegang: for at tilbringe et Par rolige Dage i Hareskoven du og Axel alene uden Madlavning - er du med - det kunde du under rolige Forhold godt have gjort uden nogen Bryderi. Som Sagerne staar er det jo en simpel Umulighed og nu tænker vi (jeg mener du) ikke Spor mere paa det.
+Tusind Tak for Tieren? Det var alt for galt lille Dis men han bliver jo ovenud!
+Nu maa jeg i Seng, har Masser om Ørene i denne Tid. Jeg skriver igen saa snart jeg kan. Hils Axel det Skind, det gør mig nu ondt for ham. Flere Hilsner til dig selv søde Dis fra din Junge
+[Indsat øverst s. 4; på hovedet:]
+Kakkelovnene sælges ikke, de tilhører Grevskabet.</t>
+  </si>
+  <si>
     <t>1929-05-13</t>
   </si>
   <si>
     <t>Marie Schou</t>
   </si>
   <si>
     <t>"Moderens Sang" blev første gang trykt i Johs. V. Jensen: "Madame D'Ora", 1904, uden titel. Det blev siden gengivet i "Juleroser 1926" med illustration af Fritz Syberg og melodi af Frithiof Brandt. Tekst og illustration kan også ses i Johannes V. Jensen: Samlede Digte, bind 1, Anders Thyrring Andersen m.fl. (red.), Gyldendal 2006, s. 26-27 og i "Du danske sommer. Fynbomalerne og de jyske digtere i samklang", Johannes Larsen Museet 2007, s. 115. 
 Johannes V. Jensen blev udnævnt til æresdoktor ved universitetet i Lund i 1929.</t>
   </si>
   <si>
     <t>Fritz Syberg har ligget søvnløs og gentaget et par linjer fra Jensens digt Moderens Sang. Om orgenen så han i avisen, at Johs. V. Jensen er blevet udnævnt til æresdoktor i Lund, og han lykønsker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rxyo</t>
   </si>
   <si>
     <t>Pilegaarden 13-5-29
 Kære Ven.
 I Nat da jeg ikke kunde sove laa jeg hele Tiden og gentog et Par Linier af et [”et” overstreget] Dit Digt ”Moderens Sang”:
 ”de unge Stjerners undseelige Lys og Maanens alvise Gry,” og nu til Morgen ser jeg i Politiken at man har gjort Dig til Æresdoktor i Lund. Man har dog sine Glæder baade Dag og Nat trods Gigt og Søvnløshed.
 Hils Else mange Gange og til Lykke beggeto.
 Eders hengivne
 Fritz Syberg
 Til Lykke fra Marie.</t>
+  </si>
+  <si>
+    <t>1932-02-04</t>
+  </si>
+  <si>
+    <t>Hellerup
+Tranegårdsvej 5</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Elena Larsen
+Peter Andreas Larsen
+Vilhelm Larsen
+Lars Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 1932-02-04, Sigurd Swane til Johan Larsen, 2397</t>
+  </si>
+  <si>
+    <t>Lars Swane er droppet ud af skolen, og han overvejer at blive enten landmand eller skovfoged. Sigurd Swane har spurgte Vilhelm/Klaks Larsen til råds, og han tegnede ikke et rosenrødt billede. 
+Skovfogeduddannelsen kræver fem måneders ophold på en skole ved Viborg og derefter tre års læretid. Lars vil gerne hjem til Johan/Lysse og arbejde, og Sigurd Swane spørger, om Johan/Lysse kan komme til ham og lære noget, og om familien kan have ham på kost, for Sigurd Swane kan ikke betale. Lars mener at man billigt vil kunne forpagte en gård i Småland, og Sigurd spørger, om det er rigtigt samt om, hvorvidt man vil kunne tjene til sit brød sådan et sted. Sigurd Swane spørger også, om Lars kan bo og arbejde hos Lysse, indtil skolen ved Viborg begynder.
+Swane mindes med glæde sine besøg i Lysses barndomshjem, og han håber, at Lysses lille søn på flere områder vil komme til at ligne sin far.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dwyx</t>
+  </si>
+  <si>
+    <t>Tranegårdsvej 5. Hellerup. 4-2-32.
+Kære Lysse.
+Du bliver vel nok noget overrasket over at få brev fra mig, men jeg vilde meget gerne have lov til at gøre dig et par spørgsmål i anledning af Lasse. Du ved jo at han var begyndt at gå i skole igen, og en tid så det jo ud til at skulle gå godt; men desværre lader det ikke til at boglig syssel og studering ligger for Lasse, så det var nok et letsindigt forsøg. Han er hørt op i skolen og vil ud på landet til praktisk arbejde, hvad jeg i og for sig også på mange måder tror ham velskikket til. 
+Men nu er han jo allerede godt på vej mod sit 19de år, så nu skulde der jo nødig tages fejl flere gange og det er angående valget af fremtidsvej jeg gerne vilde rådføre mig lidt med dig.
+Han selv foreslog to muligheder, enten skovfoged eller landmand.
+Jeg skrev strax til Klax og spurgte ham om mulighederne for uddannelse til skovfoged og for fremtid for sådan og også om hans syn på mulighederne som landmand.
+Man kan ikke sige, han skildrer nogen af delene i rosenrødt, men skal han ["han" indsat over linjen] tilråde en af de ting bliver det nærmest skovfoged, hvilket kræver først et 5-måneders kursus på Asmild ved Viborg og derefter 3 års praktisk læretid. 
+Også jeg synes, som forholdene er, at Lasse absolut bør gå den vej, selvom uddannelsen er noget dyrere end landbruget. 
+Klax mener, som også andre, at udsigterne for en kapitalløs landmand er så små som vel muligt.
+Nu har Lasse imidlertid den forestilling at forholdene er langt bedre oppe hvor du er end andre steder, og han nærer det ønske at komme op og lære hos dig og håber så at kunne arbejde sig først til forvalter et eller andet sted og siden måske til selvstændig jordbruger. Men jeg er jo bange for at alt det er alt for løst. - Og en del spørgsmål først melder sig jo også.
+For det første - hvis han skulde gå landvejen - Har du brug for ham og kan tage ham i dit brød og kan du så oplære og dygtiggøre ham til selv at tage fat, eller kræver det måske tid og kræfter, Du slet ikke kan afse på en sådan sag? For sådan som jeg er stillet økonomisk og sådan som Lasse er, er det nødvendigt at han begynder i en plads, hvor der kræves arbejde af ham og til gengæld ydes ham hvad han behøver til sit livsophold. - Og hvis Du ikke kan det, taler han om Höljeryd, men er der muligheder?
+Og endelig, hvis Du kan uddanne ham eller han kan få sin uddannelse på Höljeryd, hvordan ser Du så på fremtiden for ham?
+Han selv mener, der ikke skal mange hundrede kr. til at få en forpagtning et sted deroppe - men, for det første er dette rigtigt? Dernæst, om det er det, er det så ikke en forpagtning som heller ikke giver ret mange hundrede kr. i udbytte, men alligevel, for bare at give til dagen og vejen, kræver et hesteslid af et menneske? 
+Du forstår, at det er mig magtpåliggende at vide lidt reel besked om disse ting.
+Endelig, hvis han nu kommer til Viborg, men skolen først begynder efter sommerferien, kan det så tænkes, at han indtil ["ind" indsat over linjen] den tid kan få en midlertidig plads hos dig, dels for ikke at gå ledig, dels for at lære ting han jo også vil kunne få brug for senere som skovfoged? Jeg venter svar fra skolen hver dag.
+Endelig - selvom han skulde vælge landvæsnet oppe hos dig, et sted i Småland, vil så ikke skovfogeduddannelsen være en god forberedelse dertil, jeres landbrug er jo i høj grad også skovbrug?
+Jeg håber ikke, det vil være altfor besværligt for dig at besvare disse spørgsmål, jeg tænker svaret kan blive adskilligt kortere end mit brev.
+Jeg benytter lejligheden til at sende dig og din kone en venlig, en hjertelig hilsen - Lysse, Puf - - hvor mange gode og smukke minder fra jeres hjem stiger ikke op i mig hver gang blot et af disse navne strejfer min bevidsthed. Jeg vil ønske, at jeres lille dreng også får nogle lighedspunkter med sin far, den lyse smukke krøltop - som alligevel bag lystigheden havde sit følsomme hjerte, som græd for hønen der kom i suppegryden - Ja mange hilsner
+Din Sigurd Swane.
+Og Tinge er jo også deroppe, hils også ham så mange gange.
+x) hvad er din titel? vi har haft stor diskussion derom, Lasse og jeg.</t>
+  </si>
+  <si>
+    <t>1934-11</t>
+  </si>
+  <si>
+    <t>Elena Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>Ane Talbot</t>
+  </si>
+  <si>
+    <t>Alhed Larsen døde i 1927. 
+Johannes Larsens far, Jeppe Andreas Larsen, blev oftest kaldt I.A. Larsen. 
+Den omtalte datter blev født 1. oktober 1934 og fik det navn, som hendes far ønskede.</t>
+  </si>
+  <si>
+    <t>Else og Andreas Larsen har været på besøg hos Christine Swane/Uglen og set hendes nye hus. 
+Andreas ønsker at give sin og Elses lille datter navnet Ane Katrine Alhed Larsen, og han spørger sin bror, om dette er i orden. Navnet I.A. (Jeppe Andreas) er allerede reserveret til Andreas og Elses eventuelle søn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3xtf</t>
+  </si>
+  <si>
+    <t>Kære Bimse og Lysse.
+Tak for sidst, det var et Par dejlige Dage. I København havde vi det ogsaa godt, saa ingen Mennesker undtagen Ia og Ugle, hvem vi var med i Birkerød en Dag for at se Uglens Hus, som nu næsten er færdigt. - Grunden til at jeg skriver saa omgaaende er den, at den lille vistnok skal døbes i nær Fremtid og at jeg har fundet paa at hun skal hedde Ane Katrine Alhed Larsen. Else gør Indsigelse, for, siger hun, I har ladet I.A. staa aabent for mig og hun mener Alhed til Gengæld bør overlades Jer. Nu fordi vi bruger det kan I jo ogsaa godt bruge det, (baade Mor og Meme var døbt Marie). Vi vil ikke bruge Alhed som Navn, hun skal kun have det for eventuelt senere Brug og desuden ved vi jo ikke om vi faar flere Døttre i Familien og jeg synes jo Navnet skal bevares selvom jeg ikke vil kunne lide at høre det. Nu vil vi gerne høre Jeres Mening herom, inden vi vi bestemmer os endeligt.</t>
   </si>
   <si>
     <t>1935-02-12</t>
   </si>
   <si>
     <t>Maren
 Franziska  Erichsen
 Ernst Josephson
 Bartolomé Murillo
 Christian Rex
 Anna Louise Syberg
 Caroline Syberg
 Heinrich Syberg
 Johanne Syberg
 Franz Syberg, Freiherr
 Poul Uttenreitter
 Christian von Syberg
 Johanna von Syberg</t>
   </si>
   <si>
     <t>De omtalte oldeforældre er på Fritz Sybergs fars side. At Fritz Syberg senere i brevet skriver om de mørkhårede mennesker i hans mors gren af familien, kan således ikke have sammenhæng med historien om, at den spanske officer muligvis var far til Sybergs bedstefar. 
 "min Søster er blevet kolosal": Fritz Sybergs søster, Franziska, var ret overvægtig. 
 "alle mine Fættere og deres Afkom" samt personen i Oslo: Disse personer kendes ikke nu.
 "Moders og Tantes andre Søskende": Se Johanne Jacobsen, f. Andersdatters biografi. 
 Kong Christian X var 2,01 m høj.</t>
   </si>
   <si>
     <t>Fritz Syberg har mødt flere, der har kendt hans oldeforældre. Hans oldemor var så distræt, så hun sommetider glemte sit navn. Hun blev engang så vred på en spansk officer, så hun bøjede hans sabel. Folk sagde, at denne officer var far til Sybergs bedstefar. Sybergs mor var mørkhåret, og hendes to søstre havde sort hår. Den ene moster tog livet af sig. Den anden fik en masse børn, og de lignede romaer. De fleste fra Sybergs mors slægt har normal højde, mens de i faderens familie er høje - således en fætter i Oslo.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/1pus</t>
   </si>
   <si>
     <t>12-2-35
 Kære Ven
 Efter at have læst din Anmeldelse af Uttenreitters Bog igennem et Par Gange til faar jeg Lyst til at sende Dig følgende Erindringer: Det er jo ikke længer siden mine Oldeforældre levede end at jeg har talt med flere som har kendt dem – paa begge Sider. Den ene Gang var med en gammel Pensionist i Svendborg som havde været Omgangsfælle med ”den gamle Postmester” og mindedes ham som det Svenskerne kalder ”en rolig Gubbe”. Min Oldemoder var berømt for sin Distraktion, det var ofte hændt at hun paa en Køretur naar hun skulde gennem Akcisen og skulde nævne sit Navn havde glemt det og maatte forhøre sig hos Kusken. Det er hvad Pensionisten i Svendborg fortalte mig, jeg var den Gang 18 Aar.
 Mens jeg var Dreng blev det fortalt mig af en gammel Kone, ”Moster Maren” ved Navn og enarmet, (den anden var kun en lille Stump som hun paa en fascinerende Maade kunde bevæge frem og tilbage) at min Oldemoder en Gang i Harme havde taget Sabelen fra den Spaniolofficer som boede hos dem [”hos dem” overstreget] i Gaarden hos hende og sat den for Knæet og bøjet den i Vinkel. Han havde nemlig efter Tidens Skik og Brug tugtet en eller anden med den flade Klinge, som ikke havde været ham til Behag. Det var samme Spaniol som efter Folkesnakken skulde være Fader til min Bedstefar, min Oldefars Førstefødte og han skulde, ogsaa efter ”Moster Marens” Beretning, have tilbragt en stor Del af sin Tid ved min Bedstefaders Vugge. Hvor længe Spaniolerne laa her ved jeg ikke men det var vist ikke saa faa som blev her for Resten af deres Liv. Min Moder var mørkhaaret men ikke kulsort. Derimod havde jeg to Mostre [”Mostre” overstreget] Mostere som begge var ravnesorte med bølget Haar. Den ene kendte jeg hele min Barndom. Hun var lystig og uligevægtig blev ulykkelig gift og tog sig selv af Dage. Den anden lærte jeg først at kende da jeg selv var 20 Aar. Hun sad da midt i en hel Redefuld Unger, med Haaret flyvende om sig. Ogsaa hun var ildfuld og vekslende i Sindet men hun var solid og stærk nok. Hun dækkede den Gang mine Forestillinger om en rigtig Zigeunerkælling, men jeg har senere faaet dem rettet ved at se den svenske Malers Ernst Josephsons spanske Billeder. Spansk Kunst har jeg desværre kun set meget lidt af. Dog har jeg lagt Mærke til at der mellem mine Kusiner, ofte er [”ofte er” overstreget] og deres Afkom igen, ofte er forekommet Fremtoninger der minder om Murillos Børne- og Kvindeidealer, et Ideal som aldrig er faldet i min Smag. Ovennævnte Tante var gift med en Broder til min Fader og mærkelig nok ogsaa der er de blonde Syberger slaaet igennem og har fuldstændig fortrængt Moderstammen, ja endnu mere end i mine Familie, for her er dog jeg vokset i Maal efter min Moders Slægts Normalhøjde kun min Søster er blevet kolossal. Men alle mine Fættere og deres Afkom igen han [”han” overstreget] har gentaget Sybergernes tre Alens Højde. Rabbe boede hos en af dem som er bosat i Oslo han skulde efter hvad hun sagde være 1½ Tomme højere end Kristian X. Jeg gaar ud fra at Sybergblodet har været det kraftigste. De ”spanske” Typer i de senere Generationer er alle faldet blandt min Moders og Tantes andre Søskende. FS.</t>
   </si>
   <si>
+    <t>1935-05-09</t>
+  </si>
+  <si>
+    <t>Harald Giersing
+Johanne Giersing
+Anna Louise Syberg
+Ernst Syberg
+Franz Syberg
+Kirsten Syberg
+Lars Syberg
+Peter von Syberg</t>
+  </si>
+  <si>
+    <t>Hans Syberg og Grete Jensen etablerede virksomheden Hans og Grete-Keramik. Lars/Sakker Syberg overtog den i 1934, flyttede den til Tåstrup og udvidede den.
+Franz/Trylle Syberg fik Raben-Levetzaus Legat.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A120, Lb. 2, 1279</t>
+  </si>
+  <si>
+    <t>Hans har misforstået noget. Fritz Syberg har givet Hans og Lars/Sakker ca. samme beløb i forbindelse med overdragelse af fabrikken. Deres søskende har ikke fået penge udover i julegave. Ernst/Rille er ved at få succes som maler, Franz/Trylle har sin løn, og Johanne/Besse har ikke fået penge af Fritz, siden hun giftede sig. 
+Fritz Syberg håber, at fabrikken kommer til at køre, og han beundrer, at Hans og Lars har lagt så meget energi i foretagendet, men hvis fabrikken skaber splid mellem hans børn, vil han ønske, at den går rabundus.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vbnR</t>
+  </si>
+  <si>
+    <t>Pilegaarden Kjerteminde
+9-5-35
+Kære Hans
+Besse har faaet et Brev fra Dig hvoraf Du ["Du" overstreget] jeg ser at Du paa et Punkt svæver i en stor Misforstaaelse, nemlig med Hensyn til at Besse, Trylle og Rille skulde have faaet udbetalt Pengebeløb af lignende Størrelse som Du og Sakker har faaet til Fabriken; [kommaet i ";" overstreget] men ["men" overstreget] Det passer ikke. Sakker har i den Tid han har drevet Fabriken nøjagtig faaet samme Beløb udbetalt som Du, jeg kan desværre ikke huske hvormeget I hver har faaet, men jeg har søgt at være retfærdig imellem Jeg ["Jeg" overstreget] Jer og ingen Hensyn taget til at Sakker sad smaat i det. Han fik et Startbeløb paa 2000 Kr. saavidt jeg husker, som Du ikke fik Del i, til Gengæld fik han kun 1000 Kr. i Julegave det Aar alle I andre - Du med - fik 2000. Kr. saa han har havt den Fordel at faa 1000 Kr mere end Du i den Tid ["Tid" indsat over linjen] han havt med Fabriken at gøre. At Besse, Rille og Trylle skulde have faaet udbetalt lignende Beløb som Du og Sakker har faaet, - jeg er nær ved at sige til den skidt Fabrik - er en fuldstændig fejl Tanke. Besse har overhovedet intet modtaget af mig siden sit Giftermaal med Giersing, naar undtages de 2000 Kr hun ligesom i Andre, med Undtagelse af Sakker fik i Julegave for et Par Aar siden. Rille og Rabbe har jeg hidtil (indtil Rille blev cand jur) betragtet som mindreaarige. Trylle tjener jo sin Løn og har i sidste Aar havt en Legatindtægt der hvert Fald er over 1000 Kr. Rille begynder at sælge og da han slaar an som Maler bekymrer jeg mig ikke saa meget for ham. 
+Men for at [et overstreget bogstav] slutte med Begyndelsen:
+Sakker er saa meget yngre end Du saa de 1000 Kr. han har faaet mere end Du maa kunne gaa paa hans Mindreaarighed.
+Naar jeg sagde "skidt Fabrik" skal Du ikke tage det alvorlig, jeg ser gærne at den Fabrik gaar og vil være meget ked hvis Sakker skulde faa i Sinde at opgive den. Jeg synes blot at den maa volde saa mange Spl ["Spl" overstreget] Spekulationer og Bryderier og Slid saa jeg beundrer at han bliver ved den og jeg beundrer ogsaa at Du havde Heroisme nok til at slide med den i de Aar Du havde den; den bliver, som jeg ["jeg" overstreget] før sagt, næppe andet end et Foretagende der med Slid og Slæb kan de ["de" overstreget] føde sin Mand til Husbehov. Hidtil har Du altsaa faaet ligesaa meget i Pengebeløb for Fabriken som Sakker, hvad de Andre har faaet er nogenlunde det samme som Du fik da Du var i samme Alder som dem (Penge var lidt mere værd den Gang) undtagen Besse, som absolut intet ar faaet andet end sin Mødrenearv og saa den omtalte Julegave paa 2000 Kr. Jeg synes I skulde enes uden Bitterhed om det Spørgsmaal, kan I ikke det maatte [det følgende skrevet lodret langs arkets højre kant] ærlig talt Fabriken hellere gaa rabundus. Dens eneste Værdi er kunstnerisk, men selv Guld kan købs for dyrt. [Det følgende skrevet øverst på s. 2, på hovedet:] Mange Hilsener fra Far. Hils Ulla og Børnene
+Far.</t>
+  </si>
+  <si>
+    <t>1936-06-29</t>
+  </si>
+  <si>
+    <t>Christian  Ernlund
+Carl Kyed
+Jens Larsen
+Johannes Larsen
+Peter Andreas Larsen
+Hempel Syberg
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Larsen-familien havde egen strand ganske nær ved deres villa på Møllebakken i Kerteminde. 
+Johannes Larsen dekorerede 1934-1936 festsalen på Odense Rådhus med freskomalerier. Murermester Ernlund pudsede væggene op, så Larsen kunne arbejde i vådt puds. Kartoner er skitser i fuldformat. Andreas Larsen fungerede tit som chauffør for sin far.</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsen lader sin lille datter, Ane, bade i Dalbybugten. Ved familiens egen strand er der for mange glasskår, rustne cykler mm. 
+Johannes Larsen vil den følgende dag blive færdig med sit sidste billede på rådhuset (i Odense). Derefter skal han og Andreas Larsen have hver en liter øl.
+Carl Kyed har købt et portræt, som Larsen i 1917 malede af Hempel Syberg. Kyed vil forære Dalum Landbrugsskole portrættet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gnyZ</t>
+  </si>
+  <si>
+    <t>Mandag 29/6 - 36
+Kære Bimse og Lysse.
+Her har I et Par Billeder vi tog forleden ved Dalby-bugten, hvor vi bader med Pigen, fordi der dér er lavt nok til hende; nede ved vores egen Strand er der saa mange Glasskaar og rustne Kasseroller og Cyklestel m.m. saa vi ikke vil lade hende løbe med bare Ben dernede. Nu maa jeg fortsætte med Blyant, der er ikke mere i Pennen. Imorgen bliver Far vist færdig med det sidste Billede her i Raadhuset. Tirsdag Morgen ["Tirsdag Morgen" indsat over linjen] Naa saa naaede jeg ikke længere igaar, det blev Øltid. Naar vi er færdige i Eftermiddag skal vi hen paa Vinstuen og have hver en Liter Øl, det er det største Kvantum man kan faa her i Byen, noget lille efter Stockholmske Forhold, men ganske virkningsfuldt paa en fynsk Tørst. - Der var en Folketingsmand Kyed i Lørdags for at købe det andet af de to Portrætter Far malede af Onkel Syberg i 1917; han vilde forære det til Dalum Landbrugsskole, som har et Jubilæum inden længe. Da han var alene om Gaven kunde han ikke betale nogen stor Pris, saa han fik det for 500 Kr. Nu er Ernlund færdig med at pudse, saa skal jeg hjælpe med at sætte Kartonen [det følgende indsat øverst s. 2; på hovedet:] paa og saa kører jeg hjem og henter Far i Eftermiddag, til Øltid! Mange Hilsner til Jer alle fra Puf.
+[Det følgende indsat øverst s. 1; på tværd:]
+Vi er meget glade ved "Båxhult Nyheter" desværre viser det sig jo, at vi ikke er saa flinke til at gøre Gengæld.</t>
+  </si>
+  <si>
+    <t>1936-10-01</t>
+  </si>
+  <si>
+    <t>Poul Haase
+Andreas Larsen
+Jens Larsen
+Peter Andreas Larsen
+Else Larsen,  Andreas Larsens kone
+Axel Muus
+- Rud
+Ane Talbot
+Julius Wedell</t>
+  </si>
+  <si>
+    <t>Scott er Johannes Larsens jagthund. Julius Wedel/Sabswedel var den tidligere ejer. 
+Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem M. Christiansen var. 
+Feden er navnet på et sydligt område ved Kerteminde havn på vej mod Nyborg.
+Brockdorff Gods er en lille hovedgård på halvøen Hindsholm, som indtil 1980 var avlsgård til Scheelenborg Gods. Godset var bortforpagtet omkring år 1900. Christian Iuel-Brockdorff solgte godset til Jens Anker Wistoft Larsen, hvis søn Søren Wistoft Larsen i 2022 ejer godset på 558 ha. Hovedbygningen er opført 1785.
+Maroquin er gedeskind af høj kvalitet, anvendt til bogbind. Skindene, der traditionelt stammer fra nordafrikanske geder, garves, strækkes og indfarves i garverier, især i Frankrig. I nutiden fås huder til fabrikation af maroquin også fra tamme geder, navnlig i området omkring Cape Town i Sydafrika. (Kilde: lex.dk).</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje, A</t>
+  </si>
+  <si>
+    <t>Toldvæsnet konfiskerede den ene hare, da Johannes Larsen skulle rejse hjem fra Sverige, men han fik den anden hare og to grågæs med hjem. 
+Den ene knortegås er død. Sædgåsen stak af og blev skudt fra en pram.
+Ane har fødselsdag, og Johannes Larsen har givet hende en hamster i bur. 
+Larsen hyrer nye piger i huset. Han har købt American Ornithology i fem bind.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QyIv</t>
+  </si>
+  <si>
+    <t>Kjerteminde 1 Octbr 1936.
+Kære Lysse og Bimse!
+Tak for sidst! Det var en herlig Tid vi havde deroppe. Vi havde en god Hjemrejse, med Undtagelse af at vi nær ikke var kommen med Færgen paa Grund af de glemte Papirer og at det danske Toldvæsen huggede den ene Hare der laa fremme i Vognen, den skulde sejles ud midtstrøms og smides i Søen, til Gengæld var de saa optaget af den at de undlod at kige i den øvrige Bagage, saa vi et Par Dage efter kunde spise Muus´s Hare. Vi har faaet de 2 Graagæs hjem, det er et Par dejlige Fugle og de er saa tamme at de spiser af Haanden. Scott sendte jeg straks ned til Sabswedel. I Gaar ringede jeg og spurgte hvordan det gik, ”ikke godt” sagde han ”det er en af de haardeste jeg har haft fat i,” og saa bad han mig om at ringe igen om 14 Dage. Jeg havde ellers tænkt at faa ham med paa Jagt hos Tandlæge Rud paa Lørdag, men S vilde ikke af med ham før han var helt i orden. Den ene Knortegaas var død og en er fløjet saa nu er her kun 2, den gl. Gaas og en Gase. Sædgaasen var ogsaa fløjet og M. Christiansen havde set den blive skudt fra Skydepram i Fjorden, efter at den havde været en Tur ude over Feden. Det er lille Anes Fødselsdag i Dag og jeg har foræret hende et Bur med en Hamster. Begge vore Piger er rejst i Dag, men der har meldt sig en Barne, og Stuepige i Gaar og en Kokkepige i Dag sidstnævnte har været 2 Aar paa Brockdorff og det lader til at vi tager dem. Jeg var inde hos Haase da jeg rejste gennem Kjøbenhavn og købte Wilsons ”american Ornithologi” den jeg talte om i Fjor, 5 Bind i grønt Maroquin og Guldtryk og do Snit og i Mahognikasse. Ellers er her vist ikke videre at bemærke. Mange Hilsner til Jer alle 4. ogsaa fra Else og Puf
+Jeres JL.</t>
+  </si>
+  <si>
+    <t>1937-06-08</t>
+  </si>
+  <si>
+    <t>Gustav Petersen
+Leo Swane
+Franz Syberg
+Kirsten Syberg
+Peter von Syberg
+Ulla Syberg</t>
+  </si>
+  <si>
+    <t>Leo Swane chikanerede i flere år Fritz Syberg. 
+Fuglebegravelsen: En litograf lod for egen regning maleriet "To børn begraver en fugl" ændre til litografisk tryk, og han forærede disse tryk til samtlige folkeskoler i Danmark. 
+Man kan tilføre fx kultegninger og pastelkridtværker fiksativ ved med munden at puste ned i et rør, der fører til en beholder med fiksativ. Syberg havde naturligt nok ikke "Vejr nok i sig" til at behandle et større lærred på denne måde.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A 120, Lb. 2</t>
+  </si>
+  <si>
+    <t>Franz/Trylle får nu Pilegaarden, og de øvrige børn skal have et beløb, der svarer til gårdens værdi. Hans kan evt. sælge "Børnene ved stranden". 
+En avisartikel om "Fuglebegravelsen" er et godt modsvar til Leo Swanes angreb mod Syberg. Swane forsøger nu at hindre, at Syberg kan deltage i Carnegiefondens udstilling i USA. Det er ubehageligt for Syberg at arbejde sammen med Swane i Faaborg-regi. 
+Fritz Syberg spørger Hans, om han kan skaffe en stor sprøjte, som han kan bruge, når han vil give store lærreder med kultegning fiksativ.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/MFKY</t>
+  </si>
+  <si>
+    <t>Pilegaarden Kjerteminde
+8 - Juni - 1937
+Kære Hans.
+Tak for Breve og Papirerne paa Huset som vi nu skal se at faa overskrevet paa Trylle, saaledes at I faar udbetalt nogle Penge til Gengæld for at han faar ["faar" overstreget] bliver Ejermand af Pilegaarden. Hvor meget vi skal vurdere den til ved jeg ikke, det kan vi jo tale om. Men hvert Fald sender jeg her som Forskud derpaa 3000 Kr. saa Du kan fortsætte Dit Byggeri.
+Hvormeget jeg kan udbetale hver af Jeg ["Jeg" overstreget] Jer til Gengæld for at Trylle faar Pilegaarden ved jeg ikke, jeg har ikke Forstand paa den Slags Ting, men som Salgsobjekt er den jo et tvivlsomt Aktiv. Jeg synes Du skulde sælge "Børnene ved Stranden" og faa det Hus til Dig, Ulla og Børnene saa I kan have Glæde af det mens Børnene er Børn det vil være en Livsværdi for dem, og for Jer med. Du er altsaa indforstaaet med, at hvad Du faar ind for "Børnene ved Stranden", er udenfor de Penge Huset kan smide af sig til Jer. Hvor meget eller lidt dette kan blive til hver af Jer vil jeg ikke udtale mig om lige i Øjeblikket, men nu faar Du altsaa foreløbig 3000 Kr.
+Har Du set i Pol. Be ["Be" overstreget] Berling. og National. en Opsats om den ["den" overstreget] "Fuglebegravelsen"? Jeg glæder mig over den fordi den dog er et Modangreb mod Swanes Muldvarpearbejde. Han har været paa Krigsstien igen fortalte Gustav Petersen og søgt at faa mig diskvalificeret til at deltage i Carlsbergfondets Maleriudstilling i Pittsburg i Staterne. Men Manden der staar for denne Udstilling valgte alligevel "Lindetræerne i Sne". Det er ubehageligt at skulle sidde i Komite Faaborgkomiteen ["Faaborgkomiteen" indsat over linjen] med en Mand man ikke holder af at række Haanden, men jeg har jo da den Udvej at kunne ty til en Sygemelding Saa er der en anden Ting. Jeg laver nogle Billeder jeg først tegner op med Kul, og gennemtegner dem en Del. Men nu er Sagen den, at naar jeg begynder at lægge an med Oliefarver, saa ved af gammel Erfaring at hele Tegningen med Kulstreg og samt, den forsvinder for Penselstrøget idet jeg lægger Farven paa. Jeg kunde tænke mig at hvis Kullet var et Materiale som blev siddende paa sin Plads som f. Eks. Blyant eller Tusch saa vilde det være en stor Lettelse for at faa Billedet nøjagtigt lagt an. Paa en mindre Lap Lærred kan jeg fiksere kullet med almindelig Fiksativer ved Hjælp af en Blomstersprøjte. Men da det her drejer sig om Lærreder paa ca 2 x 3 Meter har jeg ikke Vejr nok i mig til den Fremgangsmaade. Men man maa jo kunde faa en eller anden Slags Sprøjte der lige som Trylles Frugttræssprøjte, kunde sætte saa stærkt Pres paa Straalen eller havde en saadan Spreder saa Fiksativen kunde blive til Dampe eller gaa over i en Slags Dampform. Det kan man jo med en almindelig Blomstersprøjte naar man blot har Vejr nok i sig.
+Du har Forstand paa den Slags Ting og kan ved Lejlighed maaske skaffe mig en saadan Sprøjte.
+Hilsen til Jer allesammen. Ha'et godt og sørg nu for at faa det Hus bygget.
+Mange Hilsener fra Far.</t>
+  </si>
+  <si>
+    <t>1937-11-03</t>
+  </si>
+  <si>
+    <t>Hans Beck Thomsen
+Peder Kruuse
+Andreas Larsen
+Elena Larsen
+Jens Larsen
+Jeppe Larsen
+Peter Andreas Larsen
+Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
+Ane Talbot
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>En dansk alen er 62,77 cm.
+Spratte op: Svinge eller kaste i vejret (Ordnet.dk).
+Hovedgården Rørbæk ligger i Flødstrup Sogn nær Kerteminde.
+Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem den omtalte er.</t>
+  </si>
+  <si>
+    <t>Ved Helsingør så Johannes Larsen i hundredevis tunfisk springe.
+Han har været på klapjagt flere steder.
+Både Larsen og sønnen Puf har været forkølede. Puf er begyndt at brygge i sit nye bryggeri.
+Lille Jeppe kan nu sige "Kjerteminde Avis" - han taler næsten rent. 
+Undulatungerne er væk.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/BoY4</t>
+  </si>
+  <si>
+    <t>Kjerteminde 3 Nov. 1937.
+Kære Lysse.
+Tak for Brevet som kom i Gaar. For at begynde med Begyndelsen, saa fik vi et længere Ophold i Halmstad, da vi først kunde faa Vognen ved 3 Tiden. Det benyttede vi saa til at gaa lidt omkring og spise paa Mårtensson. Udenfor Helsingør saa vi et morsomt Syn. Tunfisk i Hundredvis men ret spredte, der ustandselig sprattede op af Vandet, nogle 2-3 Al op i Luften, de saa pragtfulde ud og skinnede som Sølv og Guld i den lave Aftensol. Puf og Else kørte lige hjem mens jeg tog med Toget til Kjøbenhavn og tog ind paa Turisthotellet. Den 1ste Octbr rejste jeg hjem. Jeg har været paa en Del Klapjagter. Hos Dede sammen med Klaks. Hos Klaks, paa Rørbæk og i Søndags hos P.A. Kruuse paa Sandholt, jeg har ogsaa faaet malet lidt men afbrudt af en lignende Omgang Forkølelse som oppe hos Jer. Dog synes det nu som om der ved at komme lidt mere Gang i det. Puf har ogsaa gaaet med lidt Forkølelse i længere Tid og I Dag ligger han. Han har faaet sit Bryggeri færdig og er begyndt at brygge. Jeppe er gaaet meget frem med Snakken, han taler nu bedre end Ane, han har maaske knap saa stort Ordforraad, men til Gengæld taler han rent, han siger ”Kjerteminde Avis” som et voxent Menneske. I Gaar gav jeg ham en tom Konvolut, mens jeg læste et Brev, han kiggede i den og sagde ”ingen Ting i saa lukker vi - - pas paa Fingrene” Da jeg kom hjem var Undulatungerne væk og den gl. fløj ensom omkring Mens jeg var i Jylland havde Christiansen været her med en fin ♂ til den og lukket den ind. Vi har faaet en ny Sædgaas til Middag som vi fik sendt fra Beck Thomsen for leden Dag og i Morgen skal vi have stegte Brislinger, som der fanges en Del af for Tiden. Mange Hilsner til Bimse, Peter, Jens og Dig selv
+Fra Din Far.</t>
+  </si>
+  <si>
+    <t>1938-04-25</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Franziska  Erichsen
+Kirsten Hjorth
+Niels  Junker
+Drude Jørgensen
+Adolph Larsen
+Andreas Larsen
+Henning Larsen
+Martin Larsen
+Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
+Kirsten Larsen, Elena Larsens veninde
+Axel  Müller
+Fritz Syberg
+- Vesterdal
+Thora Vesterdal
+Mary Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Bents bedstemor og professoren var. 
+Udstillingsbygningen ved Odense Å hedder Filosoffen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0418</t>
+  </si>
+  <si>
+    <t>Johanne Larsen ønsker tillykke med fødselsdagen. 
+Det er koldt og tørt, så Johanne er bekymret for høsten. 
+Kirsten/Pelle Hjorth er begyndt at komme på besøg, og det er hyggeligt. Pelle synes, at der er meget "vrøvl" hjemme hos hende selv. 
+Johanne og Adolph har fået lam og kalve. Drengene fisker, og de kan af og til sælge af fangsten. 
+Johanne m.fl. har været i Odense for at se Forårsudstillingen. De mødte et katolsk konfirmationsoptog. Johannes Larsens billeder var dejlige, men Johanne brød sig ikke om de fleste af Sybergs. Efter udstillingen besøgte hun Henning/Bror og Kirsten, og til sidst spiste de i Fyns Forsamlingshus. Her mødte de Professoren, som opførte sig mærkeligt og var sørgeligt forandret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vy50</t>
+  </si>
+  <si>
+    <t>Lindøgård d. 25-4-1938
+Kæreste lille Dis!
+Nu er Piben tændt, en lille Kaffetaar ved Siden og nu skulde det saa gærne gaa løs med Fødselsdagsbrev til dig. Solen straaler skønt og lover fint Vejr til i Morgen. Allerførst skal jeg da have nedskrevet alle mine gode og varme Ønsker for Dig – eller i hvert Fald en Brøkdel, dem alle kan Papiret umulig rumme!! Naa, lad mig nu ikke blive for gevaltig, men i al Jævnhed ønske dig en god Dag og et godt Aar! Intet Ønske kan vel være mere paa sin Plads end det, at Du maa have din kære Axel frisk og stærk. – Jeg tænker mig at Du har lavet og laver noget Festlighed for Dagen, som Du jo altid forstaar at lave noget Festlighed i dit lille smukke Hjem. Du kan tro, jeg glæder mig til ved at tænke paa, hvor yndigt vi havde det – Skæbnen er os dog ret god ved at lade os ses af og til, Tiden er heller ikke mere til at forsømme sligt, vi har ikke mere de Oceaner af Tid foran os som tidligere, da Tiden laa lang og forjættende for os. Nu begynder vi - jeg ihvert Fald – at tælle de fremtidige Aar paa Fingrene. Og selvom Aarene blev mange, var det jo næppe muligt at Hjernen vilde holde, saa man kunde have Glæde af Samvær. Bents Bedstemor, som kun er sidst i 70erne, kan ikke en Gang kende sine nærmeste. Her staar alt vel til – naar undtages at der hviler et lille permanent Tryk paa os alle over Tørken og Kulden. Forleden var der tyk Is paa Bassinet i Haven c. ⅓ Tomme! Vi har heldigvis ikke saaet vore Roer saa tidligt at de var kommen op, hvor det var sket, er de svedet bort. Mon I har faaet? Ja, netop hos Jer er der jo ret fugtigt, saa I trænger maaske ikke saa haardt som vi her paa de lette Jorde. Manse og jeg kørte i Gaar til Odense (derom senere) og det saa mange Steder ynkeligt ud, ogsaa Kornet. Et Sted saa vi en lille Mauk Mark ["Mark" indsat over linjen] plantet til med Kaal – det var altsammen visnet. 
+Netes Datter, Pelle – hendes rigtige Navn er Kirsten, det er næsten Synd, at hun ikke kaldes ved det smukke Navn – har er ["er" indsat over linjen] begyndt at dyrke os; hun var her næsten hele Paasken og nyder det; hun lærer Tandteknik i Odense og slider ret haardt i det, og naar hun skal holde Ferie hjemme, kan hun ikke faa Fred for sin Far, som altid høvler om hende at hun skal bestille noget; hun kom med en Saddel, som hun havde laant for Paasken og ½ Fl. Akvavit, som satte Kulør paa 2 af vore Paaske.Aftensmader. Hun er en umaa
+2
+delig sød Pige; jeg ved ikke et Menneske som til den Grad falder sammen med Husets Psyke som hun; hun minder saa meget om os Søstre som unge; og saa ligner hun Bibbe saa mærkværdigt. Første Gang hun var her kom hun ind samtidig med Else (Puf) og de stod ved Siden af hinanden i Døren; da jeg havde hilst af med Else, sagde jeg til Pelle: men Gud, søde Bibbe, hvad staar du dog der for i Overtøj! Jeg maa jo ikke have set rigtig paa hende, og det var Aften med tændt Lys, men først da jeg vendte mig, kom hun efter mig og sagde ”men det er jo mig, Tante Junge. Var det dog ikke besynderligt? Naa, men det som jeg kom fra og som jeg vilde have fortalt om Pelle var, at hun havde sagt til Mary, ”Hvor I dog har det dejligt her, altid saa fredeligt og harmonisk”, og det var altsaa for at belyse, at ”alt staar vel til her”. Vi nyder hende meget, og det er saa morsomt at have en af sin egen Slags. Stakkels Pelle føjede til, da hun sagde det til Mary: hjemme er der altid saa meget Vrøvl. - - Vi har faaet 6 smaa Lam i Aar, det ene af Faarene fik 2 dødfødte, et fik 2, hvoraf det ene døde – lidt skal man jo altid have Uheld med, men 6 har vi da altsaa af 4 Faar og saa maa vi vel ikke klage – selv om det ene maa dækkes op af Bibbe, som for Resten har megen Glæde af sin Virksomhed med det. Vore Køer har kælvet godt og normalt og de tre var da Kviekalve; den ene af Tyrekalvene gav vi Mælk en 14 Dages Tid og den afgav dejligt Kød for hele Paasken – og endnu! Saa sparer vi at købe. Og de gode Drenge virker med deres Fiskeri i deres Fritid; de har købt Ruser og fanger mere end vi kan spise – forledes havde de 41 Torsk men undertiden kun en eller to. Saa vi svælger i Fisk, men nu har det ["t" i slutningen af ordet overstreget] et helt Hyttefad fuldt og skal have dem solgt. Vi kan saa sandelig ikke klage over vore 4 Børn, for de hænger i og gaar op i Arbejdet med Liv og Sjæl og er altid saa søde. Selv Tinge er bleven meget mere glad og jeg spørger mig selv med en stille ængstelig Hvisken, om der mulig skulde oprinde bedre Tider for ham. Han og Manse er nu saa gode Kammerater; det er rigtignok noget andet end før M. rejste til England. 
+Saa var der vores Odensetur i Gaar, den 
+3
+må Du høre lidt om. Vi skulde se Foraarsudstillingen derude i deres smukke lille Udstill.Bygning nede ved Aaen, omtrent ved det Sted, hvor ”Heden” (som de Barbarer nu har omdøbt til Sdr. Boulevard) begynder. Vi tog Morgen Rutebilen og det var straalende Solskin, men koldt jo. Vi spaserede fra Bilen ned over Albanitorv, hvor de mægtige Klokker i den katolske Kirke lige begyndte at runge; og saa tonede et Optog med katolske Konfirmander frem fra en Sidegade, forrest 4 udklædte Messedrenge med et el. andet i Hænderne (jeg husker ikke hvad) saa en gammel tyk Pater og efter ham en Skare Drenge i stiveste Konfirmandspuds, saa en tyk Nonne og efter hende en Skare hvidtklædte unge Piger i helt enkle hvide Kjoler, hvide Strømper og sorte Sko og med Slør – også hvide – som dækkede deres Overkrop; det var nydeligt og festligt. - - Efter en Omgang i den skønne Klosterhave langs med Aaen, hvor der stod et sort Svanepar med Unger, gik vi i Munkemose, hvor talrige Ænder Svaner og Gæs skulde beses og saa var det Tiden, hvor de lukkede op paa Udstillingen; vi havde i en Bagerbutik forsynet os med Smaakager og en Plade Succes, som vi nød i Munkemose, saa vi kunde være styrket til at bese Kunsten! Udst. var bedre end da vi var der for to Aar siden og der var smukke Billeder. Jeg glædede mig meget over 6 dejlige Billeder af Las, et fra den store Stue – Salen – paa Båxhult, de andre var Kjerteminde, Huset og Haven; å hvor jeg syntes de var bedaarende. Men saa var det til Gengæld smerteligt at se Sybergs Billeder; han maler helt anderledes nu, synes jeg. For to Aar siden var jeg betaget over at se to dejlige Landskaber men nu! Naar jeg undtager Tante Franziskas pragtfulde Skikkelse i en Liggestol var det hele saa underligt middelmaadigt, uldent og for mig at se uskønt, men de kan vel heller ikke blive ved! Jeg har ellers altid været en stor Beundrer af Sybergs Kunst. 
+Efter 1½ Times Betragtning af de 3 smaa Sales Indhold vandrer vi hen til Bror Klakses yngste ["Klakses yngste" indsat over linjen] og Kirsten. De bor i en lille henrivende 2 Værelses Kvistlejlighed i en [et bogstav overstreget] moderne Bygning i en lille Gade, Falen – tænk at et saa sjovt gammelt Navn har faaet Lov til at bibeholdes – der er Altan, hvor deres 
+4.
+lille Unge kan staa og sove; det var et yndigt lille Besøg; jeg synes altid det er saa morsomt at besøge smaa ny-startede Hjem; og det blev i Sandhed udbytterigt – for os! Vi drog af med et Sær blaat Chiviotstøj, et Par tykke graa Flonelsbenklæder og en Regnfrakke! Og saa til Fyens Forsamlingshus, hvor vi har tænkt os Muligheden af Drudes Nærværelse, men blev, som vi jo saa ofte bliver her i Livet, skuffede. Da Agraren havde givet helt godt med af Penge og jeg havde en Fem’er liggende fra min Rejse, bestilte vi flot Dineren: Suppe, Drudes berømte Suppe, Kyllingesteg med nye Kartofler og Agurkesalat samt Karamelbudding. Dertil 2 Paaskebryg! - - Jeg havde truffet Fru Junker – Dr. J.s Kone – paa Udst. og spurgte til Prof. Hun sagde, det blev værre og værre; han gaar og synger hele Dagen, saa han er permanent hæs, og Drude kan næsten ikke holde ham ud. Saa spurgte jeg Opvartersken paa F. For. , som jeg jo kender godt, og hun svarede næsten ligesaadan; han er, kunde jeg forstaa, en frygtelig Plage for Personalet derude, naar han kommer – og det gør han tit. Saa traf det sig, at han netop kom og efter at vi nogen Tid havde hørt ham larme inde i Buffetten, gik jeg derhen og spurgte, om han ikke kom og sludrede lidt med os. Han blev helt bevæget ved at se mig og dvælede meget ved at jeg ikke havde skrevet til ham; saa fik vi forøvrigt en rigtig dejlig Passiar, næsten paa en Time; han priste dig i høje Toner og sagde, at han havde fundet dig meget mere lødig end han havde tænkt sig efter at have læst ”Den synske”. Saa snakkede vi om mange andre Ting og Manse var meget imponeret over hans Klogskab og Intelligens; han blev bag efter ved med at komme tilbage til, hvor han dog var klog og blændende. Manse saa han jo for første Gang – nej anden maaske – saa han kan jo ikke dømme, men jeg, som har kendt ham saa godt og elsket ham saa højt jeg sørger jo over den uhyggelige Væsensforandring, der er sket med ham, saa smertelig forandret nej forgrovet, mener jeg; og saa denne trættende Hang til at fortælle Anekdoter, som han aldrig før har haft men som Drude har i saa høj Grad [”men som Drude har i saa høj Grad” indsat over linjen]. Men du og nu Manse har alligevel kendt ham for lidt til at se Forandringen. Gid han endda maatte blive ved status quo! Han skulde til Fødselsdag ude hos Thora Vesterdal, men tog en Vogn for at sidde hos os saa meget længere. Å Posten! Allerede! Ja saadan gaar det altid – at han er for tidlig paa den naar det kniber
+[Skrevet langs sidste sides venstre kant:]
+Tusinde Hilsner fra os alle til Jer alle. Tusind Lykønskn. Din Junge.</t>
+  </si>
+  <si>
+    <t>1941-06-04</t>
+  </si>
+  <si>
+    <t>Sandfær pr. Vind Station</t>
+  </si>
+  <si>
+    <t>Båxhult pr. Landeryd</t>
+  </si>
+  <si>
+    <t>Svea -
+Peder Brokholm
+Thora Cohn
+Jens Larsen
+Jeppe Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+- Toft</t>
+  </si>
+  <si>
+    <t>Vind Stationsby ligger på Ringkøbing – Ørnhøj - Holstebro-jernbanen, der eksisterede fra 1911 til 1961.
+Byen Stausø er omgivet at Blåbjerg Plantage, ikke Stausø Plantage. Hele Blåbjerg Plantage og den omkringliggende natur er desuden en del af Oksbøl Krondyrreservat.
+Portionsfisk: små fisk.
+I det nordlige Europa lægges ansjoser i saltlage. I de sydeuropæiske lande lægges de saltede ansjoser derefter i olie og kaldes sardeller (Wikipedia marts 2022).</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i Jylland for på bestilling at male et billede med skogrende urhaner. Han beskriver egnen og gården, som han opholder sig på. Konen har ingen pige i huset. En dieselmotor laver lys. Man har køer og heste. 
+Brokholm, som har bestilt billedet, har været på besøg, og de to har fisket sammen. Larsen har malet tre billeder, som han sender til Aalborg, så Brokholm kan se på dem. 
+Inden han rejste, fik Thora og Jeppe hvidtøl, og der var også sukker i glasset, hvilket gjorde Thora begejstret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QTkb</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Johan Larsen
+Båxhult
+Långaryd
+Sverige
+[Håndskrevet på kuvertens bagside:]
+Johannes Larsen
+p.T. Sandfær pr. Vind St.
+Danmark
+[I brevet:]
+Sandfær pr. Vind St. 4 Juni 1941.
+Kære Lysse!
+Som Du ser sidder jeg her i Vestjylland, men det er kun til i Morgen saa rejser jeg hjem igen. Jeg har været her for at male et Billede til en Grosserer Brokholm i Aalborg. Det skulde være med skogrende Urhaner, saa jeg har maattet staa op Kl. 3½ hver Morgen og trave en halv Mil ud i Landskabet med fuld Oppakning og male et Par Timer og saa hjem til Morgenkaffen. Det var mig lidt ubehageligt i Begyndelsen, men man kan jo vende sig til meget. Alligevel er jeg lettet over at det er overstaaet. Gaarden her er paa ca 500 Td.L. og ligger ved en Aa med lange Hedebakker paa hver Side, paa den anden Side Aaen er en stor Statsplantage, Stausø Pl. Der er en Del Kronvildt, en Morgen jeg gik ud stod der 4 i Rugen lige udenfor Gaarden og en Dag jeg gik en Tur i Plantagen saa jeg 2 X 2. En Del af Jorden her er Hede, en Del Plantage, en Del Eng ved Aaen og Resten Pløjeland eller rettere Sand. Her er 16 Malkekøer 8 store Kvier og 12 mindre og Kalve, men Manden siger at han i Fjor reducerede Bestanden med 1/3 paa Gr. af Forholdene. Brokholm har været her et Par Gange og jeg var med ham nede ved Aaen og fiske med Flue. Den første Gang fik han en mindre og en større Stalling paa 2 Pund og 3 Ørreder (Portionsfisk) desværre aad Kattene dem, altsaa de sidste de første spiste vi om Aftenen med en Snaps til. Her er mange Urhøns og mange Gøge. Jeg ved ikke om jeg har fortalt Jer, at kort efter jeg var kommen hjem fra Kjøbenhavn sad jeg en Dag og spiste mig en Sardel til en Snaps til Frokost. Jeppe og Thora sad der og da jeg havde drukket min Snaps fik de lov til at faa lidt Hvidtøl i Glasset. Jeppe fik først og forsvandt saa, men han maa have set sit Snit til at komme Sukker i, for lidt efter da Thora var kommen saa langt ned i Glasset at hun kunde se Bunden, hørte jeg et lille begejstret Udbrud: ” Oj! Oj! For Satan! Der er Sukker i s’gu.[”] Jeg har faaet malet 6 Billeder her. 
+3 Urhanebilleder, af hvilke Brokholm vist vælger det største til 2400 Kr. det var i hvert Fald det han syntes bedst om da han var her Pintsedag. Vi aftalte at jeg skulde sende dem alle 3 til Aalborg naar de blev færdige saa han kunde se dem sammen. Konen her Fru Toft er stillet ligesom Bimse hun har ingen Pige, til Gengæld har kun en Søn en Dreng paa 8 Aar, Manden har derimod 3 Karle, Køerne, sortbrogede bliver maskinmalkede og her er elektrisk Hegn. En Dieselmotor der maler og laver Lys. Jydske røde Heste, en Hoppe fik i Gaar et Hingstføl, og saa er der en lettere brun Hest der gaar for Jumpe, en Hannoveraner eller noget i den Retning. Naa nu faar I ikke mere denne Gang. Mange Hilsner til Jer allesammen fra 
+Din Far. 
+P.S. 
+Hvordan gaar den med Svea? Det forlyder at hun skal have en lille.
+JL.
+Johannes Larsen
+Kjerteminde
+p.T. Sandfær pr. Vind Station</t>
+  </si>
+  <si>
     <t>1942-02-07</t>
-  </si>
-[...4 lines deleted...]
-    <t>Johan Larsen</t>
   </si>
   <si>
     <t>Thora Cohn
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Thomas Madsen-Mygdal
 Alhed  Møhl, Lysses datter
 Ane Talbot
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen gentager indholdet fra sidste brev, som muligvis er gået tabt. Penge kan ifølge Nationalbanken kun overføres til Sverige, hvis modtageren virkelig trænger til dem og beløbet må max. være på 200-300 kr. månedligt. Johan/Lysse og Elena/Bimse Larsen må skrive et klagebrev, som Andreas kan sende til Nationalbanken. Andreas vil bede om, at Johan indleder sine breve med at anføre, hvilket brev det er, han besvarer.
 Andreas Larsen og børnene løber på ski.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zXFR</t>
   </si>
   <si>
     <t>[Fortrykt på arkene:]
 Kerteminde, ...... 194
 [Håndskrevet i brevet:]
 Svar på Brev af 28/1 - 42.
 [Efter det fortrykte "194":] 2.
 Kære Lysse
 Tak for Dit Brev, som Du nok har skrevet før Du har modtaget mit sidste. Jeg gentager her det væsentlige af Indholdet, for hvis det skulde være gaaet tabt. Da jeg skrev sidst havde Diskontokassen netop erfaret fra Nationelbanken, at Penge for Tiden kun kan overføres til Sverige, hvis Modtageren derovre trænger til Pengene, og kun med 200-300 Kr om Maaneden. Diskontokassen mente, at en Klageskrivelse fra Dig, som kunde videresendes til Nationalbanken, vilde udvirke en Tilladelse. - Jeg haaber at omtalte Klageskrivelse er paa Vej herned, naar Du læser dette. Da Nationalbanken var ca 1 Maaned om at svare sidst, vil der maaske nok gaa en Rum Tid før Du kan faa Pengene. Jeg anbefalede i sidste Brev at Bimse skulde skrive Brevet som skal sendes til Nationalbanken
 2)
 for Læselighedens Skyld. Angaaende eventuelt tabte Breve, saa har jeg svaret paa det Spørgsmaal en Gang og bedt Dig gentage det om de 200 Kr til Tinge lidt mere udførligt. - For at bøde lidt paa Uordnen i Korrespondancen maa jeg saa ikke foreslaa, at Du 1) læser mit sidste Brev mens Du sætter Dig tilrette forat besvare det og 2) begynder Dit Brev med: I besvarelse af Dit Brev af den og den Dato ........
 Vi dyrker Skisporten saa smaat iaar. Vi har her et stykke presset Kork, hvor paa Vokset først gnides, derefter gnides Skien med Korket. Det er en udmærket Maade at valle (?) paa, synes vi; det er hurtigt og nemt og tager ikke Huden af Hænderne.
 Vi har det ellers alle godt og haaber at I ogsaa har det godt.
 Mange Hilsner til Jer alle fra os alle her
 Puf.
 [Indsat på sidste side; i venstre margen; på højkant:]
 Den Madsen-Mygdal Bog behøver Du ikke at nævne oftere, jeg har ikke i Sinde at købe den.</t>
   </si>
   <si>
     <t>1942-05-14</t>
-  </si>
-[...1 lines deleted...]
-    <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Dræby St.
 Lindøgaard</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Vilhelm Buhl
 Gertrud Christmas Møller
 John  Christmas Møller
 Jesper Hansen
 Ellen  Sawyer
 Erik Scavenius
 Thorvald Stauning
 Semjon Timosjenko
 Mikael Venge
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kristian kan muligvis være kong Christian 10. 
 Samarbejdspolitikken fortsatte efter krav fra den tyske besættelsesmagt med Scavenius som statsminister. Han erstattede som statsminister Buhl og holdt sin tiltrædelsestale som statsminister i Folketinget 11. november 1942.
 Tim var et af Louise Brønsteds børnebørn.</t>
   </si>
   <si>
@@ -2757,165 +5663,598 @@
 Christmas Møller og hans familie er kommet til London. 
 Godt, at Johanne/Junge Larsen nu kan gå små ture.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2MFx</t>
   </si>
   <si>
     <t>[Skrevet på kuvertens forside:]
 Fru Johanne Warberg Larsen
 Lindøgaard
 pr. Dræby St.
 Fyen.
 [I brevet:]
 14. Maj 42
 Kæreste Junge! Endelig kommer jeg da med mange Taksigelser for dine Breve, specielt det sidste til d. 12te med et godt Ønske, ja jeg synes som Du, at vi skal ønske, ar Kristian maa leve en rum Tid endnu, for den Sags Skyld, at vi allesammen maa leve, saa vi kan faa Enden af Krigen med, og faa en Forestilling om, hvorhen det bærer, efter den, for man synes jeg, at der maa og skal komme en ny og bedre Tid, og at der ogsaa skulde være Forudsætninger for det med det Fællesskab, der dog er skabt mellem alle os anti-Nazier. Ja, Stauning maatte jo af Sted ”de største Ege, som staar i Landet, staa ej til evige Tider”, han var en Eg, men sled sikkert altfor stærkt paa sig selv baade paa godt og ondt. Forresten synes jeg, Buhl har et udmærket Ansigt, men den Regeringserklæring var vel nok storslem; Magisteren hørte fra velunderrettet Side, at de fleste af Ministrene kæmpede imod med Hænder og Fødder, men Scavenius trumfede den igennem med Trusel om at gaa; man kan i og for sig godt forstaa, at saadan en Haandfuld Mænd ikke tør tage Ansvaret for, hvad der vil ske, hvis Tyskerne mister deres Tillidsmand i Regeringen, en anden Ting er, at mange af os menige er led og ked af den evindelige Eftergivenhed og gerne vil tage Følgerne af den modsatte Politik. 
 Jeg har lige siddet og skrevet til Elle om, hvorfor jeg ikke har kunnet og heller ikke kan komme til Kerteminde i Maj, saa jeg vil ikke gentage Lektien, men jeg haaber paa Juni, skønt jeg sandsynligvis igen til den Tid er pigeløs, Mag. er villig til at gøre Ofre, for at jeg kan komme af Sted, og Du kan tro, jeg glæder mig til mit Besøg paa Lindøgaard, jeg har tit taget Tanken frem i Vinter og glædet mig. Vi skal rigtignok have mangen god Snak, baade konkret og abstrakt. Jeg tænker mig Du har Bibbe nu og nyder hende; tillykke med hendes fine Eksamen, hvor er det morsomt, det gaar hende saa godt, det er saa dejligt med Børnene, naar de kommer paa deres rigtige Hylder. Jeg nød ogsaa at være omgivet af alle mine d. 12te, af Børnebørn var der dog kun Tim og Jesper; de har det alle godt undtagen lille Mikael, Mudis mindste; det trak svært op til Skarlagensfeber, men heldigvis blev den i sidste Øjeblik konverteret til røde Hunde, en uhyre Lettelse; Skarlagensfeber er jo mildest talt upraktisk med den langvarige Isolation. 
 Sikken Begivenhed med Tinges Gaard, hils ham dog saa meget og ønsk til Lykke, hvor jeg ogsaa glæder mig til at se den; og hvor dejligt og praktisk, at den ligger lige ved, ja, sikken Tilværelse at gaa og arbejde med sin egen Jord for Alvor, ikke bare for Leg som i en Have. Naturligvis er der jo alle Bekymringerne og Skuffelserne, men de hører jo med til Livets Gang. Jeg synes, det er storartet, at ikke mere er ødelagt for Jer, men tænk, at ogsaa Rugen er frosset, det er da enestaaende, det var sandelig ogsaa en enestaaende Vinter, men naar Elle skriver, at Skoven ikke [”ikke” indsat over linien] i Mands Minde ikke har været grøn d. 12te, saa kan det nu ikke, - - men alting er jo alligevel meget sent paa det.
 Det trækker op til en spændende Tid nu; det er svært, saa den tyske Tone er stemt ned, saa ynkelige de gestalter sig, - hvis det da ikke er Krokodilletaarer, de græder. Vi har lige hørt i Radioen, at Christmas Møller er sluppet til England med Kone og Børn, han er skam en lille Knag, og kan sikkert gøre god Gavn derovre. Tillige har vi hørt om Timosjenkos Offensiv som Modvægt mod Kertsek-angrebet, der nok ikke er saa formidabelt, som de vil gøre det til, Mag. er meget oplivet over begge Dele. 
 Mon det nu ikke skulde begynde at gaa op ad Bakke med Dig, lille Junge; Du sagde – eller skrev – engang, at det var Dit højeste Ønske igen at kunne gaa en Tur, nu gaar Du altsaa smaa Ture, selv om de – endnu – er smertefulde, 
 Og nu kun 1000 Hilsner til Jer alle, paa snarligt Gensyn.
 Din Lugge. 
 [Skrevet langs venstre margen s. 4:]
 Hvor kedeligt, at lille [ulæseligt] er saa syg.</t>
   </si>
   <si>
+    <t>1942-12-29</t>
+  </si>
+  <si>
+    <t>Lindøgaard pr. Dræby St.</t>
+  </si>
+  <si>
+    <t>Hareskov
+Bakkevej 12</t>
+  </si>
+  <si>
+    <t>Daisy  Berg
+Ellen Brønsted
+Marie Larsen
+Christine  Mackie
+Axel  Müller
+Ellen  Sawyer
+William  Scharff
+Janna Schou
+William Schwark
+Adelheyde Syberg
+Alheede Warberg
+Christine Warberg
+Jørgen Warberg
+Andreas Warberg, Albrechts far
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Oldemor var Alheede Warberg. Bedstefar Ensomhed: Andreas Conrad Warberg; søn af Adelheede og Jørgen Frederik Warberg. Familien boede på gården Ensomhed. Stine: Christine Warberg; gift med Andreas Conrad Warberg. 
+Daisy Bergs mands navn kendes ikke, og det vides ikke, hvem Kaj var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0591</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen takker mange gange for de gamle breve. Hendes og Astrids oldeforældre ofrede meget for, at deres søn kunne få en stor uddannelse, men han må have været en egoist, for de så ham ikke meget og hørte ikke fra ham. Farmoderen var ingen børneven.
+Christine/Mornine Mackie kan ikke få økonomien til at hænge sammen, men hun har fået penge forærende.
+Hvorfor tror Astrid dog, at hun har kræft?
+Laura/Bibbe Warberg har været hjemme i fire dage. Ellen Sawyer har været på besøg til frokost. Marie Larsen holdt jul hos Johanne/Junge og familien. Alle fik gode gaver.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GNMG</t>
+  </si>
+  <si>
+    <t>[Håndskrevet med kuglepen på kuvertens forside:]
+3-1-03.
+15 april, 2001.
+27 marts 2001.
+16-6 2000
+BWP.
+Påskelørdag. [Pil til denne linie fra "15 april 2001"]
+[Med sort blæk:]
+Fru A. Warberg-Müller
+Bakkevej 12
+Hareskov St.
+[Håndskrevet på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen.
+[I brevet:]
+29-12-42. Kæreste lille Dis.
+Nej, det var saa sandelig ingen uægte Julegave, du sendte mig; jeg tror da ikke, du kunde have sendt noget, jeg blev mere glad ved. Jeg ejer dem ikke og tilmed kendte hverken Elle eller jeg de Breve, og det var en meget stor Oplevelse for os at læse dem; Elle læste dem højt for mig af et Par Gange, for det er jo en helt stor Bog, og vi nød begge to at faa et lille Indblik i vore gode Forfædres Liv og Færden; vores Oldemor har sikkert været en Personlighed og baade klog og god. Sikken udmærket, hun da kunde skrive. Derimod fik jeg en Mistanke bekræftet, den, nemlig, at der må have været en hel Del at sige Bedstefar Ensomhed paa; han maa jo have sjoflet sine gamle Forældre i en temmelig høj Grad, og saa meget de dog havde ofret paa hans Uddannelse og saa pænt vores Oldefar altid skrev om de Pengeforsendelser, som har bragt dem baade Spekulationer og Savn – men aldrig et Ord om, at det var svært for dem. Han kunde nok have gengældt det med at rejse til dem, naar de længtes så meget efter ham og i hvert Fald skrevet lidt flittigere til dem. Du kan tro, han har været en Egoist, hvad jeg nok har tænkt mig, Hvorimod ”den gode Stine” nok har været et udmærket Menneske – dog vist ingen Børneven, for selv om jeg tydeligt husker hende og kan se hende for mig, følte vi Børn os ikke knyttet til hende og jeg mindes aldrig at hun har taget mig paa sit Skød (som Tante Minni saa ofte gjorde) eller snakket med os; men et Menneske kan jo ikke have alle Dyder: det var som sagt en stor Oplevelse at læse dem og jeg er lykkelig over at eje dem og at kunde efterlade dem til mine Børn, og jeg siger dig tusind Tak for dem. Fra Christine fik baade Elle og jeg det Billede, jeg her sender dig – dog kun paa Laan – og det er da ogsaa en hel Skat at eje. Mornine havde været saa forfærdelig dybt nede i Pengesorger, at hun var ved helt at fortvivle (hun kan jo ikke faa det til at slaa til) men saa ret inden Jul kom det væltende ind over hende med Mammon, et Legat paa 200 Kr. og andet; f. Eks. kom Daisy og hendes Mand med 50 Kr., Elle og jeg havde sendt hende hver 10 Kr – det hele beløb sig til 285 Kr. og det bragte hende paa Fode igen. Tak for dine lange Breve, hvor det dog var godt, at der kom en Vending i det for dig. Hvorfor spekulerer du dog paa Kræft – intet tyder dog derpaa, det kommer anderledes listende; men en Tyktarmslidelse (hvad det tyder som) er jo heller ikke saa morsomt have at trækkes med. Det er dejligt at I synes saa godt om Kaj; jeg har for Resten ikke talt om det til nogen, men maaske behøver jeg ikke at udvise Diskretion; dog var det muligt, at de Unge godt vilde have det lidt for sig selv. Min Oplevelse af din Tilstand slog en hel Kolbøtte da jeg læste, at du havde været i Kbhvn. for at ende Ærinder og være til Middag; men var det dog ikke lidt voveligt Ogsaa min Opfattelse af Jeres Formues Omstændigheder slog Kolbøtte, da du skrev om 90 Kr. til Julegaver. Ja, ja, alt er relativt – ogsaa Fattigdom. 
+Bibbe kom Torsdag før Jul og blev til Tirsdag – 4 hele Dage. Manse lod hende baade hente (Dræby) og bringe i Bil el. maaske splejsede han og Tinge. Det var himmelsk at have hende, men havde jo været langt bedre at ha’ hende i Julen; hun var meget sløj og træt og jeg var grædefærdig ved Tanken om, at hun skulde på Arbejde så snart. Hun ringede Juleaften, det gode Barn, var kommen godt hjem og hun sagde, at det gik over Forventning med at taale Arbejdet. – Elle kom til Juleaftens Frokost, som altid er festlig; vi havde Peter og Sofie, fik Snaps og det hele var meget muntert. Tinge hentede hentede Marie i Kjerteminde ud på Eftermiddagen, vi havde en yndig Jul, stille og hyggelig. Den sidste Aften Bibbe var her fik vi Gaasesteg, Æblekage og Juletræ – helt som Juleaften Elle cyclede hjem i Gaar, Mandag, Marie er her endnu. 
+[Skrevet på hovedet øverst på side 1:]
+Her var mange og gode Gaver, Manse havde købt Bøger til os alle; jeg fik ” - men dette frem for alt - - ” Elle blev glad ved mit Tæppe til hende, det var nu ogsaa pænt. Bibbe fik en Sofapude og 10 Kr. til Hjælp til et Par Handsker – foruden flotte Gaver fra de andre. Elle gav mig rustfri Knive, som jeg manglede og var henrykt over. Du faar ikke mere denne Gang, jeg har saa uendelig meget at skrive; fordi Bibbe var her, sløjede jeg af med Juleposten og sprang mange over. Vil du takke Axel saa meget for den lille pæne og nyttige Kalender, og hilse den søde Janna, bare hun har klaret det enorme Slid. 
+[Skrevet langs venstre margen side 2:]
+Mon du ved, at Bes venter en Arving til Juni. 
+[Skrevet på hovedet øverst på side 2:]
+Selv faar du mange goe Hilsner med Tak for Gaven fra din Junge.</t>
+  </si>
+  <si>
+    <t>1943-06-20</t>
+  </si>
+  <si>
+    <t>Jens Jensen
+Jens Larsen
+Jeppe Larsen
+Johannes Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Ane Talbot
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Johannes Larsens gode ven, Christa Knuth, boede på Knuthenborg, hvor han ofte besøgte hende. 
+Andreas/Puf Larsens gode ven, maleren Sven Havsteen-Mikkelsen, fik på et tidspunkt den idé, at det var mere "nordisk" at stave ordet "af" som "av". Formodentlig derfor begyndte Andreas Larsen at gøre det samme.</t>
+  </si>
+  <si>
+    <t>Andreas/Dede Warberg fylder 60 år, og Johannes Larsen er inviteret til fest. 
+Jens Jensen har været på besøg. Han medbragte skyr, som Andreas/Puf Larsen nu får sendt fra et mejeri. Da det blev serveret for Johannes Larsen, vidste han ikke, hvad det var. 
+Ane og Jeppe får svømmeundervisning. Andreas Larsen maler familiens joller.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/tX0v</t>
+  </si>
+  <si>
+    <t>20 Juni 1943.
+Kære Bimse
+Tillykke med fødselsdagen!
+Du fejrer dagen samtidig med Onkel Dede i Brædstrup, som 1/7 bliver 60. Far er i den anledning inviteret derop, men vi ved ikke om han rejser, han er for tiden på Knuthenborg for at male. - Vi havde forleden besøg av Jens, som havde været til kredslægemøde i Nyborg. Han lærte os at spise skyr (den Islandske oplagte mælk) og nu spiser vi skyr og glæder os til at overraske far med det, når han kommer hjem. Man bliver abonnent hos mejeristen i Jyllinge mejeri i Roskilde og får så tilsendt en pakke med regelmæssige mellemrum. - Tak for de gode billeder av børnene og landbruget, desværre har vi ingen nye billeder at gøre gengæld med. Hvad angår vort landbrug, så indskrænker det sig til dyrkning av tobak, kål, løg og enkelte andre ting.
+24/6.
+Nå så langt nåede jeg forleden, nu er det vist tiden at få skrevet færdigt, hvis dette skal nå frem rettidigt. Far kom hjem iaftes, vi gav ham skyr til frokost, men han kunde ikke smage hvad det var! Han lader til at have det godt og nu glæder vi os til at have ["have" overstreget] få hans mange billeder hjem. - Ane og Jeppe er begyndt at få svømmeundervisning, når det nu måtte frugte! - Jeg er begyndt at male vore Joller, men det er ikke med videre held: enten regner det eller også blæser det, så malingen skiftevis regner av og ryger til med skidt. I øjeblikket er det næsten storm.
+Mange hilsner til Digselv og hele familien fra
+Puf
+Else hilser og lykønsker</t>
+  </si>
+  <si>
     <t>1943-09-02</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Gorm -
 Otto Andresen
 Rasmus Kaas Petersen
 Andreas Larsen</t>
   </si>
   <si>
     <t>Feldwebel: første underofficer i et tysk kompagni (omtrent = sergent) (Lex.dk). 
 På tysk ”erlegen” betyder ”at skyde”.</t>
   </si>
   <si>
     <t>Johannes Larsen sender et billede af en blishøne i Henne Å.
 Der er blevet givet ordre om, at alle skulle aflevere våben. Andreas/Puf undersøgte sagen, og det drejede sig kun om våben, som byens garnison havde uddelt for at undgå, at tyskerne fik dem. Borgmesteren og Politimesteren blev arresteret og taget som gidsler.
 Larsen spørger Christa Knuth, hvad hun mener om, at Prins Gorm skal have dræbt flere tyske soldater.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wctH</t>
   </si>
   <si>
     <t>Kjerteminde 2 Septbr 1943.
 Kære Grevinde!
 Hermed Blishønen i Aaen. Sidstnævnte har jeg lavet efter en Akvarel fra Henne Aa, du ved det er Afløbet fra Fiilsø, det er den eneste Aa, jeg har Billede af i Øjeblikket, d.v.s. jeg har den fra Parken ved Knuthenborg, men den kunde jeg ikke faa til at passe med Motivet. I Forgaars Aftes kom Puf op og vækkede mig Kl. godt 9 og meldte at Trommer gik i Byen at alle der havde Vaaben skulde aflevere disse inden Kl. 10 og at Borgmesteren og Politimesteren i den Anledning var taget som Gidsler, og at han hellere maatte gaa ned med min Bøsse og Riflen inden der blev Husundersøgelse. Nu var det i Forvejen forbudt at gaa ud efter Kl. 8 og Puf telefonerede saa til Politikontoret og fik at vide at det kun drejede sig om de Vaaben vores Garnison havde uddelt til Folk i Byen for at Tyskerne ikke skulde faa dem. Dagen efter hørte vi at det var en Feldwebel der havde Kommandoen over de herværende Gendamer der havde arresteret Borg- og Politimester som Gidsler og en senere ankommen General havde lukket dem ud, men de har jo nok haft et Par ubehagelige Timer. Ellers synes jeg det et godt det er gaaet som det er. Der er jo renere Linier nu og vi har jo faaet en fin Verdenspresse. Hvad mener Du om Prins Gorm der ifølge den tyske Radio fra London i Svendborg har erlegt zahlreichen deutsche Soldaten.
 Mange Hilsner 
 Din hengivne 
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>1944-02-07</t>
+  </si>
+  <si>
+    <t>Knuthenborg pr. Bandholm</t>
+  </si>
+  <si>
+    <t>Johannes Larsen illustrerede flere gange Christen Kolds Historien om lille Mis. Foreningen Fremtiden udgav i 1905 en bog med Johannes Larsens akvarelillustrationer. I 1944 lavede Larsen otte oliemalerier med temaer fra historien og samtidig skar han motiverne som træsnit.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen takker for brev og foto. Han skærer træsnit med motiver fra Historien om lille Mis og vil sende tryk til Christa Knuth. Larsen har også skåret toi udgaver af en klukflaske med glas.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/eB9o</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm
+[I brevet:]
+Kjerteminde 7 Febr. 1944.
+Kære Grevinde!
+Tak for de 200 Kr. og for Brevet og Fotografiet af Banken. Jeg er nu naaet saa vidt med den lille Mis at jeg har faaet taget Prøvetryk af Stok No 3. Jeg har vist lovet Dig et Tryk af den første naar jeg fik forbedret den, men nu har jeg bestemt mig til ikke at rette paa dem før jeg har faaet Prøvetryk af alle 8, for jeg bliver jo dygtigere efter Haanden, saa jeg gør Regning paa at de, Stokkene vil staa sig ved at vente. Til Gengæld skal Du faa et Tryk af dem alle 8 naar jeg kommer saa vidt. I Dag er det mørkt og vaadt, saa jeg har sat mig til at skrive Breve, der har i de sidste Dage samlet sig en Del sammen der skal besvares. Jeg har ogsaa snittet en Brændevinsflaske og et Par Glas, men jeg opdagede bagefter, at Motivet saa bedre ud mod Lyset, saa jeg laver nok et andet. Mange Hilsner
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1944-03-27</t>
+  </si>
+  <si>
+    <t>Else Larsen,  Andreas Larsens kone</t>
+  </si>
+  <si>
+    <t>Marie Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Adam Knuth
+Christa Knuth
+Elisabeth Knuth
+Grethe Larsen
+Jeppe Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Ane Talbot
+Karen -, tjenestepige på Møllebakken
+Ursula Uttenreitter
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen lavede flere udgivelser med Den Lille Mis, både med træsnit og akvareller.
+Fyens Discontokasse havde adresse på Flakhaven i Odense.
+Det vides ikke hvem fru Hansen og Fru Kristensen var.
+Thora Cohn omtales i dette brev som "Søster".</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve, kasse 1, kuvert 5, 2002/61 A8, lb 11.</t>
+  </si>
+  <si>
+    <t>Tak for de fine fastelavnstønder til børnene. Grevinden fra Knuthenborg og hendes to børn kommer i påsken. Else og Andreas "Puf" Larsen har været i 14 forretninger uden at kunne få rulleskøjter til Ane. De værdifuldste malerier er sendt til opbevaring i Discontokassen. Johannes Larsen arbejder på træsnit til Den Lille Mis.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RIgZ</t>
+  </si>
+  <si>
+    <t>Kerteminde d. 27/3 – 44
+Kære Ugle og Rie!
+Vi er nogle rædsomme Smøl til at skrive, ikke engang Børnene er der nogen Redelighed med mere, endda de var meget glade for jeres fine Fastelavnstønder, I plejer at være meget flotte, men denne Gang har I næsten overgaaet jer selv, der var Godter i, som vi ikke troede exsisterede mere, altsaa, mange Tak for det; det er ikke manglende Taknemlighed, der gør, at vi har smølet saa længe med Skriveriet. Vi ved jo lidt om jeres slemme Omgang Influenza fra Ursula, det er I vel helt over nu; det er morsomt at have hende herovre, vi vilde gerne have hende herud et Par Dage, men Manse vil ikke af med hende og det synes at berolige Tante Junge, at hun er paa Lindøgaard til Slagtningen, saa vi tør ikke presse for meget paa. I ved naturligvis, at T.J. igen er paa Sygehuset, hun var ked af at komme derud, men nu er hun glad for at være der og saa hitter de forhaabentlig ud af hendes Sygdom. Tinge har lige været med en Gris til os, den skal vi have fat paa i Morgen, desværre kan vi ikke faa vores flinke Fru Hansen til Hjælp, hun har travlt i Anledning af Karens Konfirmation paa Søndag, i samme Anledning slutter Karen her paa Lørdag, saa er vi sløjt faren med Hjælp, jeg har søgt Stuepige længe baade til April og Maj uden at faa et Tilbud og vi skal have Grevinden fra Knuthenborg med 2 Børn og Guvernante i Paasken, heldigvis skal de sove paa Hotellet, vi kunde jo i hvert fald kun huse 2 og det er en stor Lettelse at være helt fri for at passe Værelse. Grethe har skaffet en Kone til Hjælp til Slagtningen og vi haaber at faa lidt Hjælp af hende i Paasken ogsaa, ellers bliver det ikke gemytligt. Vi har også haft lidt Influenza. Las laa ca. 8 Dage, stod op og gik i Seng igen, saa var han lidt sløj bagefter, men er nu helt rask, han er meget optaget af at lave Træsnit til ”Den lille Mis”, saa har Karen og Grethe været syge, heldigvis skiftevis, og nu den sidste Uge Ane og Søster, men de er raske nu, Ane har været i Skole i Dag og Søster har været med Puf og mig i Odense, vi skulde se at faa fat i et Par Rulleskøjter til Ane, det var Belønning for, at hun havde regnet sin Regnebog færdig inden Eksamen, desværre var det umuligt at skaffe et Par, endda vi har prøvet i alle Legetøjs-Sports- og Isenkramforretninger i Odense og Kerteminde, i alt 14 Steder, det var en stor Skuffelse. Eksamen skal være Onsdag og Torsdag og skal foregaa paa Lundsgaard, de kan ikke være i Skolen for Borgerskolebørnene. Torsdag Aften skal vi til en Festlighed for Fru Kristensen i Anledning af hendes 25 Aars Jubilæum og lige efter Paaske skal Afdansningsballet være, Ane har faaet syet af Crepepapir en lyserød Balletkjole og en sød Amagerdragt, Paaskegæsterne bliver til efter Ballet. Vi har faaet gjort lidt i Stand her i Stuerne, vi sendte nemlig nogle af de værdifuldeste Billeder ud i Disconto Kassen og saa afsløredes Væggen jo i al sit Forfald, og nu har vi faaet den repareret og kalket og Vinduet malet og det er pyntet meget, Loftet maatte ikke røres, skønt Guderne skal vide, det trænger; men til Gengæld er Lofterne i Spisestuen og Havestuen kalket og det har hævet Stuerne meget, de har ikke været rørt i 25 Aar, og nu er vi altsaa over Hovedrengøringen her, det er et rart Skub. Iøvrig savner vi lidt Varme, selvom Solen skinner er det bidende koldt, men vi har dog Violer i Marts i Aar. Jeg skal hilse meget fra alle og sende en speciel Hilsen og Tak fra Børnene, de har Planer om at skrive selv, men de har ogsaa saa meget andet for, saa det varer maaske lidt – og til Slut Tusind Hilsner fra jeres Else 
+NB. Jeg haaber, I har faaet vores Æbler.</t>
+  </si>
+  <si>
+    <t>1944-07-04</t>
+  </si>
+  <si>
+    <t>Marius Christiansen
+R.A. Christophersen
+Thora Cohn
+Johanne Giersing
+I.G. Jacobsen
+Andreas Larsen
+Jeppe Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Vilhelm Larsen
+Christine  Mackie
+Dagmar Madsen
+Didrik Overgaard Nielsen
+Emma Overgaard Nielsen
+Ester -, pige i huset hos Johannes Larsen
+Anna Louise Syberg
+Ernst Syberg
+Franz Syberg
+Gudrun Syberg
+Hans  Syberg
+Lars Syberg
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>26. maj 1944 sprængtes en Schalburgtage-bombe i Odense centrum. Den omtalte Passage gik fra Vestergade til Pogestræde. Den blev etableret i 1926. (Johnny Wøllekær og Jørgen Thomsen: Det blev Strøgpassagen og ikke Strømpeskaftet. Artikel fundet på nettet juli 2023).
+Kæreste var Else Overgaards moster.
+Det vides ikke, hvem Else Larsens kusine var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 2002/61, A8, lb 11, kasse 1, kuvert 2.</t>
+  </si>
+  <si>
+    <t>Else Larsen takker for de flotte gaver. Ane fik rulleskøjterne, og Jeppe arvede de gamle. Ane går til svømning. Thora og Jeppe bader fra badehuset.
+Puf og en gartner har ordnet haven meget fint. 
+Det er lykkedes Else at hyre en pige, Ester.
+En Schalburgtage-bombe, som var rettet mod Fyns Stiftstidende, har beskadiget Elses forældres kontor og lejlighed samt omliggende ejendomme. Elses mor er meget ude af fatning. Hun og manden ventede i fem dage på nye vinduer, men en ny sprængladning smadrede dem. Elses forældre kom til Kerteminde, men tog hurtigt tilbage til Odense. Elses mor blev derefter syg med høj feber, men heldigvis kom Ester og kunne hjælpe med diverse. 
+Else har sammen med hele Syberg-familien deltaget i Johanne/Besse Giersings begravelse på Drigstrup Kirkegård, og det var meget trist. Franz/Trylle Sybergs 40års fødselsdagsfest blev aflyst. 
+Else har været på besøg hos Johanne/Junge Larsen, og hun havde det overraskende godt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3dkp</t>
+  </si>
+  <si>
+    <t>1) Kerteminde d. 4/7 1944
+Kære Ugle og Rie!
+Mange Tak for jeres Breve og jeres mange Forsendelser, jeg er meget glad for Tallerkenerne og Fadet, vi trængte saadan til begge Dele og Las er glad for Glassene, han skriver nok selv; og sikken en Flothed med Rulleskøjter, Ane havde faaet et Par, men hun fik de ny og Jeppe de gamle og begge var meget glade, han er allerede den dygtigste, Ane er ikke saa ihærdig til at lære, naar hun ikke kan straks, taber hun Modet. Heldigvis er hun vedholdende med Svømningen, hun faar Undervisning i Aar igen og bliver meget rost af Lærerinden, hun opholder sig næsten hele Dagen ude paa Badeanstalten, der er heldigvis meget lavere i Aar, hun kan næsten bunde ved Broen. Jeppe og Thora opholder sig ved Badehuset hele Dagen, vi har faaet lavet en Bro, som Jollen ligger ved. I Haven foregaar en Masse, vi har haft en Gartner gaaende nu i 2 Maaneder foruden at Puf har været der hele Tiden og der er ryddet vældig op alle Vegne, fældet udgaaede Træer og Hylde og Elme, som stod allevegne, Køkkenhaven i fin Stand og alle Plænerne klippet med Maskine, bare det giver Arbejde til en Mand den meste Tid. Men jeg glemmer det vigtigste, jeg har faaet en Pige i sidste Øjeblik efter at jeg havde opgivet fuldstændig og indrettet mig paa at være alene med Grete til lidt Hjælp, denne er fra Aarhus og Veninde med Christiansens Pige og er gennem hende bleven anbefalet Pladsen, hun har ikke været i Huset i et Aar, men lader til at være helt flink og omgængelig og ihvertfald en stor Hjælp. Her var en kort forinden, som jeg havde telefoneret til efter en Annonce, hun havde Masser af Tilbud og forlangte 175 Kr, var 20 Aar og kunde daglig, men vilde gerne lære finere Madlavning, jeg gik ind paa alt, men hun ringede næste Dag, at hun havde taget en anden Plads, det er et formeligt Kapløb, naar der er en eller anden Form for Hushjælp i Udsigt. Iøvrigt har vi haft en temmelig bevæget Tid, Far, Mor og Kæreste skulde jo komme til Pinse, men 
+2) umiddelbart forinden blev Fyns Stiftstidende bombet, hvorved en Mur væltede ind i Fars Kontor og i Lejligheden blev naturligvis alle Ruder knust og Glasskaarene fløj rundt og ødelagde forskelligt, alt i Vinduerne røg ned paa Gaden og ikke mindst, de fik alle 3 saadan et Chok, som Mor ihvertfald ikke har forvunden endnu, jeg var der Dagen efter. Bulteriet var ubeskriveligt, der havde ligget en Bombe i Passagen og den havde raseret samtlige Ejendomme i den Grad, at alle Døre og Vinduer var slaaet til Pindebrænde, Butikkerne var fuldstændig raseret, Varerne laa og flød paa Gaden som iøvrig var dækket af et tykt Lag af Glasskaar og Murbrokker, hvorimellem Folk gik og ledte efter deres Ejendele, fra Etagerne øste de ustandselig Spandevis af Skaar og Ragelse ud af Vinduerne ned paa Gaden, de bliver ikke beboelige i flere Maaneder. Mor, som jo var sluppet meget naadigt gik og græd og jamrede og kunde slet ikke faa fat paa noget, Far og Kæreste var graa i Ansigterne af Træthed, de havde ryddet op fra Kl 2 om Natten og gik i susende Gennemtræk fra alle de aabne Dør og Vinduesaabninger. Imidlertid fik de da slaaet Pap og Brædder for og kom ned Pinsedag, men rejste allesammen næste Dag for at komme hjem og faa Ruder i, det maatte Mor saa vente paa i 5 dage og de andre opgav definitivt enhver Tanke om Ferie, nu skulde alt takseres og interimistisk ordnes og Kæreste kom langt bagud med Kontorarbejdet, der var jo ikke Ro eller Fred til nogetsomhelst. Deres Telefon var den eneste som duede, saa den brugte alle og Cigardamen, som havde Fars tidligere Butik maatte installeres hos dem og er der da endnu og dele sin Smule Tobak ud, det giver jo en masse Uro. Saa kom Mor da endelig herned, men gik Glip af nogle dejlige Dage og et Par Dage efter kom den næste Bombning, som ikke gjorde saa megen Ravage hos os, men var til Gengæld mere sindsoprivende, Mor var jo heldigvis her, hun klappede helt sammen da jeg kom ned og fortalte det og vilde trods kraftige Protester derind. Der var ikke sket noget videre, for de havde været 
+3) saa forsynlige at sætte Vinduerne paa Klem, saa de fløj op i Stedet for at sprænges, men en stor Ejendom paa Hjørnet af Vestergade og Klaregade var brændt og J.G. Jakobsens Bagside og Guldsmed Christophersens Baghus var ødelagt, saa det var jo paa nærmeste Hold, Kæreste troede, hendes Trommehinder var sprængt, hun kunde ikke høre længe efter, Kontorruderne, som de omsider havde faaet i efter at have gaaet i Mørke i 8 Dage med det dejligste Solskin udenfor, var naturligvis røget igen; Mor blev saa inde om Natten og da bombede Danskerne et Par Fabrikker i Byens Udkant og saa kunde de ikke afvente Schalburgernes næste Modsvar, alle flygtede fra Byens Midte, Far og Mor fik i Huj og Hast et Klædeskab med Tøj, en Kuffert med Sølvtøj o.lign. anbragt ude omkring og tog herned om Aftenen, og siden har Mor saa boet i Sommerlejligheden og Far og Kæreste er rejst frem og tilbage Morgen og Aften, der var ikke eet Menneske i deres eller de tilstødende Ejendomme i den Tid, men der er ikke sket noget og nu er Folk begyndt at flytte ind igen og de var besluttet paa at rejse hjem til 1 Juli skønt vi godt kunde huse dem med 2 ledige Pigeværelser, men saa i Tirsdags blev Mor syg med Hoved og Halspine og Onsdag laa hun med 40,1 og var meget daarlig med en rygende Angina, Torsdag var hun ved Hjælp af Piller lidt bedre og Fredag flyttede vi hende i Ambulance herop, de skulde jo ud af Lejligheden til Lørdag, hun vilde absolut hjem, men det var jo den rene Elendighed at faa hende derud og ligge, Kæreste blev hernede for at passe hende og heldigvis dukkede saa Ester (Pigen) op Torsdag og gik i Arbejde Fredag, det lysnede svært paa det hele. Lørdag kom saa Far om Eftermiddagen og en Kusine til mig, hvis Forældre var taget til København, hun skulde være taget om til dem Lørdag, men kunde altsaa ikke komme afsted og var muttersalene og vi havde saa en helt rar Søndag, Mor var meget bedre og lidt oppe og Vejret var ogsaa
+4) dejligt, ganske vist var vi til Besses Begravelse paa Drigstrup Kirkegaard om Eftermiddagen, det var meget sørgeligt, hun havde lige været paa Pilegaarden, heldigvis naaede alle hendes Søskende hertil til Begravelsen trods en Masse Genvordigheder, Trylle og Gudrun vidste ikke engang om Meddelelsen om Tid og Sted for Begravelsen var naaet frem til dem. Trylles 40Aars Fødselsdag skulde have været fejret i Morgen med hele Familien og os, det bliver der ikke noget af nu, de fleste er rejst ved første Lejlighed hjem til deres Familie, sikke ogsaa Tilstande, Gudskelov de ikke bor i København. 
+I Dag er Mor rejst, og nu haaber jeg de faar nogenlunde Ro, hun kan ikke tage meget mere, men hun var utaalmodig efter at komme hjem og hygge lidt om dem, der ser jo ud af [ulæseligt ord] efter Rystelserne. Her er fredeligt, men vi følger spændt Begivenhedernes Udvikling, kun Las tager til Klax Fødselsdag Puf vil nødig tage herfra og desuden havde vi paa det Tidspunkt, da vi sagde nej, ingen Pige. Vi var paa Lindøgaard forleden, Tante Junge havde det forbausende godt, men ingen derfra tager til Rørdam, mon du faar Held til at komme over, vi skulde have Mornine i denne Maaned, men nu ved vi jo ikke hvordan alting gaar. 
+Nu tror jeg ikke, der er mere at berette, jeg er ogsaa bange for, det snart er ulæseligt, saa jeg vil slutte med Tusind Hilsner til jer begge fra
+alle her og jeres Else</t>
+  </si>
+  <si>
+    <t>1944-07-07</t>
+  </si>
+  <si>
+    <t>Martin Henrik  Balslev
+Nicoline Balslev
+Vilhelm Balslev
+Alfred Fly
+Anne Marie -, i huset på Lindøgaard
+Adolph Larsen
+Ellen  Sawyer
+Maria von Sperling. g. Balslev
+Astrid Warberg-Goldschmidt
+Grete Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Agraren er på Tur: Adolf Larsen/Agraren var kvartalsdranker og forsvandt jævnligt flere dage fra hjemmet. 
+Følgende omtalte personer kendes ikke: Lab-Lasse, Ric, Laura Warberg Petersens engelske veninde, Malerens fra Munkebo, Fischers fra Kerteminde, Frk. Andersen, Rs. Lassen, Hans Kristian og Ruth Petersen. 
+Pax var en strandrestaurant, som lå nær Lundsgårdsklinten i Kerteminde.
+Lægen Adolph Sell stiftede i 1897 Anstalten for epileptiske i Tersløse, senere Philadelphia og siden Kolonien Filadelfia (fra 2007: Filadelfia).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0871</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen kunne se på Laura/Bi Warberg Petersens brev, at hun har det godt. Det ville være fint, hvis Laura kunne lære noget om røntgen mm. 
+Når Laura kommer hjem på ferie, er der muligvis ingen gæster.
+Johanne har fået en stor regning fra dr. Fly og også en fra sygehuset, som har taget fejl af indlæggelsesdatoerne.
+Anne Marie og Johanne ordner huset, lufter tøj mm.
+Malerens fra Munkebo har svært ved at skaffe tøj til deres seks børn, og Johanne spørger Laura, om hun må give dem Lauras gamle kjoler.
+Fischers og Frk. Petersen har været på besøg. Johanne fulgte en af gæsterne på vej en smuk sommeraften.
+Anne Marie har fri og skal på tur til Klinten og Pax i Kerteminde.
+Astrid Warberg og Axel Müller kommer snart på besøg.
+Maria Balslev har sendt et brev, hvori hun fortæller, at Caroline Balslev er blevet ansat ved Filadelfia, og at Henrik Balslev er blevet arresteret af tyskerne. Han har det dog helt godt.
+Johanne og Martin/Manse Warberg Larsen har det bedre.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/p2AD</t>
+  </si>
+  <si>
+    <t>Lindøgaard Lørdag 7-7-1944
+Kæreste lille Bi! 
+Det var rigtignok et dejligt Brev, jeg fik fra dig i Gaar, saa gennemfornøjet, jeg behøver slet ikke at spørge om, hvordan du har det for Brevet lyste af Velbefindende. Tak for det! Hvor er det dejligt, at dit Arbejde nu er lettere og vel ogsaa mere interessant, men hvor det dog var kreperligt at Lab-Lasse slog fra igen, mon hun dog ikke ved endnu nærmere Omtanke vil slaa til igen? For hvor kunde det være interessant for dig at lære alt det – Røntgen, Maskinskrivning o.s.v., og skal der ingen ekstra Eksamen til for at faa den Slags Assistentpladser? Hvor jeg kan forstaa, du er optaget af det. Det er rart at kende Tidspunktet for din Ferie og jeg synes egentlig ikke det er saa galt at det bliver lidt sent nu, da du lige har været her. Det værste er, at her til den Tid næppe er nogen Gæster (Ric for Eks.) T. Elle har vel begyndt med sine Elever - men Manse snakker om, at du vist vilde have din Englandsveninde (jeg kan ikke komme paa hendes Navn) med Hjem, saa kan du jo da se hende. 
+Jeg fik for et Par Dage siden Regning fra Dr. Fly paa 91 Kr. for 4 Besøg!! De 48 Kr. er for Besøgene, de 43 for Kørsel, saa nu er jeg i Suppedasen igen. Hvor maa de Læger tjene, ja. det gør de jo ogsaa. Til Gengæld fik jeg en overraskende Regning fra Sygehuset; den var 75 Kr. mindre end min Beregning, og ved du hvorfor - men du maa ikke nævne det til en eneste, lov mig det, sligt kan rende rundt paa en eller anden forunderlig Maade – jo, de havde angivet paa Regningen, at jeg var kommen paa Sygehuset d. 1ste April, men men jeg kom d. 15de Marts! Det er bombesikkert; dem om det, synes jeg godt, man kan sige; ikke? Forøvrigt kunde jeg jo slet ikke berigtige det, for saa kom jo mit kære Sygehus-Personale i Fedtefadet; nu lød Regn. paa 170 Kr. mod 245; deraf er de 100 betalt, dem havde jeg faaet af Manse til Depositum, da jeg tog derud; paa Kvitteringen for de 100 Kr. staar der til al Held ikke Dato. Var det ikke en mægtig Tjans, for nu kan Manse passende hjælpe mig med min Lægeregn. i Stedet.
+Jeg har det stadig godt og gaar ogsaa og arbejder lidt med at faa Orden i Huset. Foruden Skufferne i den gule Dragkiste har A.M. og jeg gjort rent i Rullestuen; alt ud af Hjørneskabet; de mange Cigar og Konfekt –
+Kisten i Gangen var jeg to Dage om.
+2
+æsker har vi lagt i en Papæske, saa blev der Plads til Messingtøjet, som du jo mulig en Gang vil have, der staar det saa pænt i det øverste Rum sammen med en Del andre Sager. Alt Tøj fra Skabet har været ude at luftes og børstes og den store Kasse helt tømt og renset. Malerens fra Munkebo var her i Torsdags Aftes til Kaffe og Jordbær du ved, jeg kan saa godt lide den lille Kone – jeg kunde ikke dy mig for at give hende en lille Tøjbunke, som jeg havde samlet til Grethe, for G. havde faaet flere store Tøjbunker af mig i den senere Tid. D. lille K. sagde, at det var næsten umuligt at skaffe Tøj til Børnene (6) i denne Tid. Synes du ikke, det vilde være rigtigere at give hende dine gamle Børnekjoler som jeg har liggende i Kisten i Stedet for at blive ved med at gemme dem? S.u. Det vilde smerte mig at komme af med dem, men jeg synes, jeg maa gøre det; hun har to Piger, en paa 11 og en paa 5. 
+I Aftes var Fischers fra Kjertem. her til Kaffe og Jordbær, det var saa hyggeligt og morsomt Manse og F. gik en lang Tur og saa det hele, M. sagde, da de var taget af Sted – Kl 11 ½ - at det var det morsomste Besøg, han længe havde haft. I Tirsdags havde jeg det morsomste Besøg jeg længe har haft; nemlig Frk. Petersen fra Sygehuset, jeg var alene hjemme, Manse i Odense, Far paa ”Tur” og vi havde det saa henrivende og hyggeligt, vi har saa megt at snakke om, hun og jeg; hun havde paa Sæby Sygehus (Sjælland) været sammen med en Frk. Andersen, som sagde ”Jeg har hørt om Dem gennem af Datter af en Dame som har ligget paa Kjertem. Sygehus”. Da saa Frk. Petersen hørte Navnet Odder, var hun jo klar over, at ”det var gennem Bibbe”. Ved du, at den Frk. Andersen nu er lykkeligt forlovet med en vordende Lærer? - Frk. P. blev ogsaa til 11 ½ og jeg fulgte hende hen forbi Rs. Lass. Vi var lige betagede af Aftenens Skønhed; en lun, stille Sommeraften med Hylde, der duftede og Fjorden der laa og lyste: jeg kan slet ikke sige dig hvor overvældet, jeg var, tilmed var den Mäne, men den betyder jo nu ikke saa meget på denne Aarrsenestid. 
+I Efterm. har Anne Marie fri; jeg spurgte hende, om hun ikke vilde en Tur til Kjert. saa hun kunde faa Klinten at se og mulig drikke Kaffe i Pax, og det passede saa udm. da hun skulde handle inden sin Ferie, og Vejret er jo saa bedaarende i Dag, Manse er ude at stange Aal og Hans Kristian kalker Gaard. – Jeg havde Brev fra Dis i Gaar de havde haft Kludder i det bog ikke kunnnet faa Færgebilletter, saa de maatte tage et senere
+3 
+Tog, hvortil der altsaa – maaske – ikke krævedes Færgeb, saa de kommer først til Odense Søndag Aften og Dis til Dræby Kl 9 Mand. Morgen. Hvad Dag hun og jeg saa tager til Kjert. til Elle ved jeg ikke helt bestemt endnu, men A.M. [”A.M.” indsat over linjen] skal nok have Ferie i Morgen 8 Dage. Ruth Petersen ringede forleden til Manse om hun maatte komme og være her – ja, jeg ved ikke rigtig hvor længe, men hun vilde komme i Dag om 8 Dage; hun maa jo saa holde til nede hos Grethe, hvad der ogsaa nok havde været Meningen, men sove her. 
+Du kan tro, her er fint nu, ferniseret i Havestuen, Sovekams, Spisestue og Gang; Gulvene straaler og det ser ud ud som om det nok skal holde. Jeg haaber Elle kommer i Morgen, men ved det ikke, jeg glæder mig til at vise hende det skinnende Hus.
+Fra Marie Balslev havde jeg Brev for et Par Dage siden; Line er kommen paa Filadelfia, hvad hun var temmelig ked af, men Marie mente, det var et godt Sted for hende. At de ogsaa kunde være saa pjankede den Gang at lade hende gaa i Arbejde uden en god lang Rekonvalecens – Læger er jo tit mærkelige; jeg sagde mange Gange til Marie den Gang, om hun dog ikke skulde have meget længere Reconv. men Overlægen havde ment, hun skulde i Arbejde. Vilhelm er lidt bedre, men ingen Tale om at komme hjem. Tyskerne har arresteret Henrik, ham der er Dyrlæge i Oxbøl – d. 15_de_ Juni Kl 5 Morgen – ført til Esbjerg, er nu i Kolding, hvor han har det helt godt, faar ret god Mad, maa skrive af og til til sin Kone. Jeg blev rædselsslagen, ringede straks til Marie og spurgte om de var bange, men nej det var de ikke. 
+Manse er bedre tilpas nu, synes jeg, ja egentlig meget bedre og er glad ved at virke med det hele her; ogsaa mit Sind er mere ligevægtigt, saa nu gaar det igen; det pynter paa ens Sind at blive rask; jeg tager paa, kan mærke det paa mit Tøj og se det i mit Ansigt. 
+I Dag er det endelig stille Vejr (min Ørebet. kan ikke taale Blæst) og jeg gik i Form. Omgangen rundt – ud ad Porten og op til Bænkene, det gik helt godt, jeg blev ikke træt af det. 
+Nu formaar jeg ikke mere – Tusind af de allerbedste Hilsner fra din Mutter.
+[Skrevet på hovedet øverst på side 1:]
+Vi har ikke hørt noget særligt om Odense. Jo, det var forfærd. trist med Aarhus. 
+[Skrevet langs venstre margen på side1:]
+Det er sandt, jeg har fået dine Legat Penge fra Kirsten, skal jeg 
+[Skrevet nederst på side 1:]
+sende dem eller gemme dem.</t>
+  </si>
+  <si>
+    <t>1944-11-13</t>
+  </si>
+  <si>
+    <t>Marius Christiansen
+Ulrik Dircks
+Johannes Øhlenschlæger Johansen
+Elisabeth Knuth
+Adolph Larsen
+Holger Lund, Christa Knuths bror</t>
+  </si>
+  <si>
+    <t>Da krigen spidsede til i august 1943, og modstandsbevægelsen blev stærkere, iværksatte den tyske besættelsesmagten den såkaldte ”modterror” kaldet schalburtage, opkaldt efter Christian Frederik von Schalburg, der havde været leder af Frikorps. Modstandsbevægelsens sabotager og likvideringer blev nu besvaret med bombesprængninger og drab (Wikipedia april 2024). 
+Ulrik Dircks var cand. pharm. og ansat ved Svaneapoteket i Odense. Han blev 9. nov. 1944 skudt og dræbt ved sit hjem i Odensebydelen Fruens Bøge. Gerningsmændene kom fra Peter-gruppen, og drabet var gengældelse for sabotage og likvideringer. Det viste sig efterfølgende, at Peter-gruppens medlemmer havde taget fejl af UD og en anden ansat fra Svaneapoteket. (besættelsestidensofre.dk). 
+Hjørneejendommen Sct. Knud, Mageløs-Vestergade, med bl.a. Fyns Venstreblads redaktion på 1.sal, konditori "Sct. Knud" og Sct. Knuds koloniallager blev ødelagt af bomber i november 1944. (arkiv.dk).</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været til klapjagt hos Adolph Larsen. Han arbejder på 13 oliebilleder og et bomærke til en sparekasse. Om formiddagen maler han, og om eftermiddagen går han tur med hunden og skriver breve. 
+Det er dejligt, at Christa og hendes bror kan lide svaneakvarellen. Og godt, at Elisabeth er glad for dværghønsene.
+Seks forretninger i Odense er blevet bombet, og Ulrik Dircks er blevet skudt.
+Øhlenschlæger Johansen har været på besøg for at lave film om Larsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bFM2</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Knuthenborg
+Bandholm
+[I brevet:]
+Kjerteminde 13 Novbr. 1944.
+Kære Grevinde
+Tak for Dit lange Brev. Jeg haaber at Du nu er sluppen over Forkølelsen Her har vi det godt. Forrige Søndag var jeg til en lille Klapjagt hos min Broder Skovrideren og blev der et Par Dage saa jeg kom hjem i Onsdags. Jeg har en Masse Bestillinger i Gang, 13 Oliebilleder og et farvelagt Bomærke til en Sparekasse i Nr Aaby, som jeg i Forvejen har lavet et do i sort og hvidt. Jeg maler hver Formiddag og om Eftermiddagen gaar jeg en Tur med min nye Hund og sætter mig saa til at skrive Breve naar jeg kommer hjem, Folk skriver og spørger om de mærkeligste Ting, Dette her var planlagt til i Lørdags men det naaede jeg altsaa ikke. Jeg bliver mere og mere glad ved Hunden, den udvikler sig godt i alle Retninger og tegner til at blive en Skønhedsaabenbaring. Det glæder mig at Du og Din Broder synes saa godt om den Svaneakvarel, det er jo altid spændende med en Bestilling, hvordan Modtagerne stiller sig til Resultatet. Det er ogsaa morsomt, at Elisabeth er saa glad ved Dværghønsene, det har jeg meddelt Christiansen. Der er jo ellers vældig gang i Schalburgtagen for Tiden i Torsdag bombede 6 større Forretninger i Odense deriblandt Svaneapoteket og skød cand farm Dirks, saadan en pæn og tiltalende Mand. Det gaar jo ogsaa stærk i Aalborg, Odens og Svendborg. Her var en Mand forleden og filmede mig. Det er en Øhlenschlæger Johansen i Store Hedinge ham med Finsen Filmen, der har fundet paa at filme en Del Malere og Forfattere til Opbevaring for Eftertiden
+Mange Hilsner
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>1945-01-22</t>
-  </si>
-[...1 lines deleted...]
-    <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Margaretha Bøttern
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Den tysktalende nabokone var formodentlig Margareta Bøttern.</t>
   </si>
   <si>
     <t>Larsen takker for sikahjorten.
 Forleden gik der pludselig tyske soldater og bankede pæle ned i Johannes Larsens have. De ville ikke sige, hvorfor de gjorde det, men Larsen gætter på, at det var forberedelse til kanoner eller maskingeværsstillinger. Han gruer for, at tyskerne vil skyde fra haven, og at englænderne vil gengælde.
 Christa Knuth må spørge ind til motiv til ex libris.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9zHx</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 22 Jan 1945.
 Kære Grevinde.
 Jeg gentager: Tak for Sikadyret, det var fremragende. Her er vi nu snart færdig med Haandværkerne, d.v.s. der gaar endnu en Snedker og pusler lidt. I Lørdags da jeg gik fra Værkstedet blev jeg overrasket ved at se nogle tyske Soldater gaa omkring i Haven og ramme Pæle ned. Else gik saa ud til dem, men de grinede ad hende og bedre gik det ikke Puf, men saa fik han vor Nabokone der er født i Hamborg sat ud paa dem, hun kunde dog heller ikke faa andet ud af dem, end at de ikke maatte sige hvad det betød. Da de forlod Haven efterlod de 30 nedrammede Pæle, som de havde malet sorte grønne, røde og hvide Hoveder eller Ringe paa foruden nogle sorte Tal de staar dels spredt og dels i Grupper, men uden tilsyneladende [pil viser ”tilsyneladende” hen foran ”uden”] uden Plan. Vi kan kun tænke os at det er Forberedelser til Kanoner eller Maskingeværstillinger og det er jo ikke hyggeligt, hvis de begynder at skyde paa Englænderne og de saa drypper Bomber ned i Hovedet paa os. Foruden hos os har de ogsaa virket i Nabohaverne og ligesaa sønden for Byen. Jeg har spekuleret paa det Ex libris, men jeg er ikke kommen videre, var det ikke det bedste at spørge Manden om hvad han helst vilde have det skulde forestille hvis hun vilde have et Exlibris? Eller har Du et Forslag eller flere? Puf og Else er i Odense i Dag og nu skal jeg ud at gaa Tur med Hunden. Mange Hilsner 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>1945-02-09</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Ina  Goldschmidt
+Anne Marie -, i huset på Lindøgaard
+Adolph Larsen
+Andreas Larsen
+Else Larsen,  Andreas Larsens kone
+Ole -, Lindøgaard
+Axel  Müller
+Janna Schou
+Erik Warberg Larsen
+Grete Warberg Larsen
+Martin Warberg Larsen
+Per Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det er uklart, hvem børnene på fotografierne var. Adam Goldschmidts datter, Lena Brita, blev født 1942. Ina Goldschmidts Harriet i 1927, Ulf i 1933. Janna Schous datter, Pernille, er født 1945, men eftersom Jannas far var Jørgen/Buf Schou, var hun ikke af jødisk slægt. 
+Det vides ikke, hvem Ruth Petersen var. Ej heller kendes navnet på Janna Schous svigermor. 
+Johanne købte en dyr frakke og et træsnit af Johannes Larsen som julegaver.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2451</t>
+  </si>
+  <si>
+    <t>Johanne/Junge har fået brevpapir af Andreas/Puf og Else Larsen i julegave.
+Hun takker for de lånte fotos af børnene. De ser slet ikke jødiske ud.
+Johanne takker også for tobakken, og hun vil gerne købe mere.
+Det er godt, at Janne har hjælp efter fødslen nu, hvor man hverken har varme eller lys nok.
+Det er ved at blive forår.
+Martin/Manse har været aktiv med at skaffe brændsel.
+Grethe og Martin er omsider blevet gift, og familien har haft en hyggelig fest.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/jdbc</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Modt. 12’ Febr. 1945
+verset? besv. 13’ Febr.
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St.
+[Fortrykt på kuvertens bagside:]
+JOHANNE WARBERG LARSEN
+LINDØGAARD
+[Håndskrevet på kuvertens bagside:]
+Dræby St.
+[Fortrykt på s. 1:]
+JOHANNE WARBERG LARSEN
+[Håndskrevet i brevet:]
+Lindøgd. 9-2-1945
+Kære lille Dis!
+Jeg har paa Fornemmelsen at dette kun bliver et lille Brev, til gengæld skal det være paa mit fine nye Brevpapir, som jeg fik af Puf og Else til Jul; jeg er vældig stolt af at have Br.papir med Navn. Desværre er det med Linier, hvad der navnlig slet ikke passer til fint Papir. 
+Tak for dit sidste Brev. Ja, næppe havde jeg sendt dit Brev sidst, før jeg kom i Tanker om Billederne, jeg var lige ved at sende dem næste Dag, men tænkte saa, at det hastede nok ikke saa meget at jeg behøvede at afse 20 Ør. paa dem – 20 Ør. er dog Penge! De er aldeles henrivende hun ligner jo Sjums op ad Dage; hun maa være en yndig lille en. Drengen er ogsaa sød hvor ser han dog uendelig lidt jødisk ud, hun ogsaa. Tak for Laan! Og vil du sige Axel Tak for Tobakken den er ganske dejlig, jeg bruger den til at blande mel. min hjemmedyrkede Tobak, hvis Axel vil sende mig en 1 Pakke til, hvad jo slet ikke haster, kan jeg sende en Femmer, det kan jeg for Resten gøre med det samme, mere har jeg ikke Raad til, jeg er kommen lidt bagefter i denne Mdr. Julen var mig mægtig dyr. 45 Kr. for Frakken, 20 Kr. til et Træsnit til Bibbe og alle andre Gaver til dem her hjemme ogsaa altfor dyre, saa kommer man jo ba’ etter. 
+Hvor var det dog dramatisk og spændende med Jannas Fødselsfærd, og hvor var det en glimrende Præstation men 5 ½ Pund er jo lidt bitte; begge Drengene her vejede 9 Pund og Bibbe 8, og endda synes jeg de var smaa. Nu hører jeg næste Gang maaske om hendes Hjemkomst, det bliver ikke let for hende med al den Lys og Varmerationering, godt at hun har sin Svigermor til at støtte sig i den første svære Tid.
+Apropos Varme! Vi priser Tøvejret og fryser ikke, naar det er saa mildt i Vejret, selv med vores meget nedsatte Fyring. Nej, du kan tro, der er intet at bebrejde Manse, det har ligget ham stærkt paa Sinde hele Tiden, og han har købt for noget af [”af” overstreget] over 1000 Kr Brændsel. At han fik skaffet det sidste Læs Brunkul var lidt af en Bedrift, men Himmelen være priset, at han fik det, ellers havde det set galt ud. Hele Egnen her er ramt af Brændselsnød, der fryses mange Steder. Grunden er nok at Tørvene her – jeg mener dem vi fik her omkring [”omkring” indsat over linjen] var saa utrolig udrøje, saa alle har forregnet sig, da de købte ind. For vores Vedkommende A.M.s skamløse Ødslen jeg er lidt bitter over det, for baade Manse og jeg havde arbejdet for at faa hende til at spare. Manse mente, det var fordi hun ikke vilde, altsaa en Slags Stædighed – Jyderne er jo saa stædige, men jeg mente, det var Dumhed. Men bebrejde Manse noget, kan man sandelig ikke, han er hundeangst for at jeg skal fryse. Nu fælder han en af vore mægtige Popler i Haven, for at have godt med Brænde næste Aar – hvad vi for Resten ogsaa havde i Aar, men intet forslog jo. - - 
+I Gaar havde vi saamænd Bryllupsgilde. Endelig havde Grethe faaet sine Skilsmissepapirer i Orden, saa de kunde blive gift, og lille Grethe var lykkelig; det var ikke saa rart for hende at være ”ugift”, naar hun var saa iøjnefaldende langt henne. De mødte Kl 10 henne hos Sognefogeden i Dræby og havde en hel hyggelig Stund hos de meget flinke Mennesker, fik Vin og mange gode Ønsker. Jeg har altid holdt saa meget af den Sognefoged. De kom her ved 11 Tiden, saa glade og fornøjede og saa saa smukke ud, da de straalende kom kørende ind i Gaarden i Giggen. 
+Saa kom Drengene, rene og fine, de havde selv besørget deres Omklædning og til Tilfredshed. Agraren havde været i Munkebo om Morgenen og købt en rød Alpeviol til Grethe; den stod midt paa Bordet, som var dækket med alt vores pæneste Udstyr. Vi fik jævn Suppe (henkogt) med Ærter og Gulerødder, 2 mægtige Hanekyllinger med Agurker og Gélé samt en fortræffelig Æblekage. Da vi helt er hørt op med at bage, havde vi købt Lagkagebunde og Smaakager til Kaffen som vi nød midt paa Eftermiddagen. Vi havde lige faaet Cigarer fra Brugsen, saa Røg manglede heller ikke. Det var saa baade festligt og hyggeligt. Vin kunde vi jo ikke præstere, men saa drak vi Æblemost af Vinglas, saa vi kunde drikke deres Skaal, de havde faaet en Stol, en Slags Lænestol af Familien i Kjerteminde af Manse et Gavekort i Brugsen paa 25 Kr. og nu har jeg lige hørt, at Naboerne har skillinget sammen og overrakt dem en Konvolut med 65 Kr. Jeg er saa rørt over det. Der var et Telegram fra Ruth Petersen, hvem Bibbe har holdt à jour, saa det var jo ude omkring og lille Ole har heller ikke kunnet holde tæt, men fortalt det til deres Nabokone. 
+Nu kan vi snart faa Foraar, Vintergækkerne er snart store ude i Haven og jeg tror, men er ikke sikker, at jeg hørte Viben i Gaar, da jeg var i Haven; jeg synes aldrig vi har ventet Foraaret med saa stor Længsel som i Aar, og hvis de nu ikke kan præstere Lys til os mere, saa maa vi sandelig være taknemmelige for at vi gaar den lyse Tid i Møde.
+Vi har hørt fra Bibe, hun er glad ved sit nye Arbejde, hun skriver at det hele er saa udmærket organiseret der, meget bedre end i Odder. 
+[Indsat øverst på s. 4; på hovedet:] Saa bliver det ikke til mere denne Gang; tilgiv mig at jeg glemte Billederne sidst, jeg var saa vred paa mig selv for det og forstaar ikke, hvordan jeg kunde være saa sløset
+[Indsat øverst s. 3; på hovedet:] Hermed Femmeren, hvis det næste Gang bliver lidt mere, kan jeg maaske udligne med Frimærker, eller har I dem gratis? Hils Axel! Tusind Hilsner Junge</t>
+  </si>
+  <si>
+    <t>1945-04-22</t>
+  </si>
+  <si>
+    <t>Marius Christiansen
+Christian Jensen, direktør for Odense Zoo
+Andreas Larsen
+Else Larsen,  Andreas Larsens kone
+Kaj Skanderup Nielsen</t>
+  </si>
+  <si>
+    <t>Tiras var Johannes Larsens jagthund.</t>
+  </si>
+  <si>
+    <t>Det er svært at skaffe svanehanner på denne tid af året.
+Johannes Larsen har opgivet sine gåture på stranden med hunden, da det vrimler med tyske flygtninge dér; kvinder og børn.
+Kaj Nielsen har fået en skrivelse om, at værnemagten nu har ejendomsretten over Tornøes Hotel, og at han skal forlade stedet uden at tage noget med sig.
+Tyskerne mæsker sig nu i Danmark, mens gode danske mænd sulter og dør i koncentrationslejre i Tyskland.
+Larsen maler på bestillingsopgaver og glæder sig til at komme igang med egne arbejder igen. Han beder Christa Knuth huske at sende stauder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/yZ4z</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Lensgrevinde
+Christa Knuth
+Knuthenborg
+Bandholm.
+[I brevet:]
+Kjerteminde 22 April 1945.
+Kære Grevinde!
+Tak for Dit Brev. Jeg ringede for et Par Dage siden til Direktør Jensen for at høre om hvordan det gik med Svanehannen, han sagde at han havde prøvet flere Steder uden Held, men at han ikke helt havde opgivet at faa en. Om Efteraaret vrimler det med Tilbud sagde han men nu er det ligesom de helt er forsvunden. Forøvrigt mente han ikke at det kunde lade sig gøre at sende den. Der er altsaa ikke meget Haab før til Efteraaret. Jeg har opgivet min dejlige Tur langs Stranden med Tiras. I Fredags var Stranden oversvømmet med tyske Flygtninge mest Børn og Kvinder, Tornøes Hotel, Realskolen og Højskolen er taget af Tyskerne. Kay Nielsen viste mig en Skrivelse han havde faaet, hvori der stod at de omgaaende skulde forlade Hotellet uden at medtage noget, da hans Ejendomsret var annuleret og overgaaet til Værnemagten saa længe Besættelsen varer. Det er jo ikke morsomt for dem, lige efter at de har kostet saa meget paa at faa sat saa godt i Stand. Nu skal de Tyskere gaa her og mæske sig, mens Tusinder af gode danske Mænd sidder i tyske Koncentrationslejre og dør som Fluer af Sult og Pest og Tortur. Paa Grund af Smittefare maa Hunde ikke gaa løse. Vi har det ellers godt og jeg skal hilse fra Else og Puf. Selv maler jeg paa Bestillinger stadig væk, jeg har 7-8 Billeder igang og har maattet sige Nej til en Masse Mennesker. Jeg længes efter at kunne komme til at male lidt for mig selv en Gang igen, det er adskilligt morsommere og giver som Regel ogsaa bedre Resultater. Maa jeg minde Dig om de Stauder til Christiansen, nu er det jo snart Tiden, dersom Du sender lidt rigeligt kan det jo være jeg kan redde lidt ved samme Lejlighed, Du kan jo altid faa et lille Skilderi til Gengæld. Gragaasen ligger paa 6 Æg og en Graaand og en Høne paa hver 10. Mange Hilsner fra Din hengive
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>1947-08-01</t>
   </si>
   <si>
     <t>Sven Havsteen-Mikkelsen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen fik opført et bryggeri på Møllebakken og drev det en tid professionelt. 
 Bass Bryggeri blev grundlagt i 1777 af William Bass i Burton-upon-Trent , Staffordshire , England. I 1877 var Bass blevet det største bryggeri i verden med en årlig produktion på en million tønder. Dets pale ale blev eksporteret til hele det britiske imperium , og virksomhedens ikoniske røde trekant blev Storbritanniens første registrerede varemærke (Wikipedia marts 2022).
 Barley Wine stammer fra Napoleonstiden, hvor englænderne måtte finde et alternativ til fransk vin, som de af patriotiske grunde ikke kunne drikke og derfor bryggede en øl med navnet Barley Wine (Internettet marts 2022). 
 Johannes Larsen omdannede efter Alheds død vinterhaven til volière. 
 Det vides ikke, hvilken Peter der er omtalt. 
 Trap Danmark er standardværket, når det drejer sig om en topografisk beskrivelse af det danske rige. Værket blev grundlagt af Jens Peter Trap, kabinetssekretær og topografisk forfatter og udgivet første gang udgivet 1858-60 i fem bind på Gads Forlag af J.P. Trap. med titlen Statistisk-topographisk Beskrivelse af Kongeriget Danmark. Værket blev genudsendt i reviderede udgaver 1872-79, 1898-1906, 1920-32 og 1953-72 (31 bind). En 6. udgave, der også skal være tilgængelig på de digitale platforme, blev iværksat i 2014 (Kilde: Lex.dk).</t>
   </si>
   <si>
-    <t>Brevet er i privateje, A</t>
-[...1 lines deleted...]
-  <si>
     <t>Else og Andreas/Puf er i England for at besøge bryggerier. 
 Johannes Larsen har både glæder og skuffelser med fuglene i sin volière.
 Larsen er færdig med bestillingsarbejder og maler nu på et søbillede.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aqpt</t>
   </si>
   <si>
     <t>Kjerteminde 1 August 1947.
 Kære Lysse
 Tak for Dit Brev. Her gaar vi og venter paa Else og Puf. I ved vel at de rejste til England d 13 Juni og ventede at blive borte 14 Dage á 3 Uger. De var først 8 Dage i London og saa en Uges Tid i Sydengland. Saa blev de inviterede til at besøge Sven Mikkelsen i Skotland og fik Deres Returbillet godtgjort, men saa viste det sig at det tidligste de kunde komme hjem, var med Flyvemaskine d. 19 August, men nu har Elses Fader skaffet dem en Billetter over Harwich – Esbjerg til d. 10 Aug. Puf har besøgt Guinness Bryggeriet i London og Bass’s i Burton, sidstnævnte Sted blev han trakteret med Barley Wine brygget i 1868 og aftappet i 1870. De bor nu ensomt i Højlandet, 14 Miles til nærmeste Landsby, men har været i Dundee hvor han havde faaet Lov til at overvære en Brygning. Mornine rejste i Morges efter at have været her i 14 Dage. Jeg har meget Fornøjelse af min Voliere men ogsaa en Del Skuffelser. Vagtlernes Kyllinger døde første Kuld, men nu er der 2 godt halvvoksne af andet Kuld og Hønen har begyndt at lægge Æg igen. Dompappens Rede faldt ned da den havde ruget et Par Dage, saa byggede den selv en i den østlige Hyld og fik Unger, men de forsvandt da de var en Uges Tid gamle, men efter et Par Dage begyndte den at lægge Æg i samme Rede og har ruget siden. Stillitserne byggede ogsaa en fin Rede i Toppen af samme Hyld og fik Unger, men de regnede ihjel da de var en Uges Tid gamle. Kanariefuglen byggede Reden dobbelt da Ungerne af Andet Kuld var halvvoksne og laa og rugede paa 3 Æg ved Siden af Ungerne men da de fløj af Reden gjorde den ligesaa nu har den vist udruget for 4 Gang i en ny Rede. Jeg har faaet 5 Guldfisk ind i Bassinet. Jeg har nu faaet mine Bestillingsarbejder fra Haanden og været i Gang med Søbilledet. Vi har haft en utroligt Masse stille Uger men de 2 sidste Dage har det blæst igen. Tak for Trap som Peter var her med i Lørdags eller i Søndags. de skulde høste Byg Mandag. Jeg var den Dag i Odense og der høstedes alle Vegne. Mange Hilsner til Jer allesammen fra
 Din Far.</t>
   </si>
   <si>
     <t>1948-06-01</t>
-  </si>
-[...5 lines deleted...]
-Bakkevej 12</t>
   </si>
   <si>
     <t>Gustav Helms
 Adolph Larsen
 Marie Larsen
 Axel  Müller
 Lauritz Pedersen
 Ellen  Sawyer
 Karen Warberg
 Marie Warberg
 Lise Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Jomfru Marie er i denne sammenhæng formodentlig Marie Larsen. 
 Titterne var søstrene Karen og Marie Warberg. De voksede op på Glorup, hvor deres far var godsforvalter.
 Det vides ikke, hvem Dr. Bech var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0574</t>
   </si>
   <si>
     <t>Johanne C. Larsen tror, at Astrid Warberg-Gs mavesmerter skyldes, at hun ikke kan tåle det hårde arbejde. 
 De to søstres fælles ferie var dejlig og kan måske gentages et billigere sted. 
 Titterne (Karen/Nina og Marie Warberg) var søde, men Johanne er ikke enig med dem om fredsbevægelserne. Det er dog fint, at de er religiøse.
@@ -3322,57 +6661,147 @@
 Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
 [60]
 varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
 I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
 Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
 Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
 [61]
 de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
 Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
 For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
 En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
 [62]
 Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
 Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
 Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
 En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
 [63]
 mere villige, saa længtes de efter deres Baas. 
 Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
 Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
 [64]
 hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
 En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
+    <t>1949-03-24</t>
+  </si>
+  <si>
+    <t>Refshalevej 16 Maribo</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Andreas Larsen
+Jeppe Larsen
+Else Larsen,  Andreas Larsens kone</t>
+  </si>
+  <si>
+    <t>"Tak for Kjøbenhavn!": Af det forrige brev fremgår det, at Johannes Larsen skulle mødes med Christa Knuth i København.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen sender de lovede ex libris. Han kom godt hjem. Larsen takker for gensynet i København. Droslen synger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ccrr</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth
+Refshalevej 
+Maribo.
+[På kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 24 Marts 1949.
+Kære Grevinde!
+Her med et Par af de lovede Ex libris. Jeg har lavet et til Else ogsaa men det er endnu ikke reproduceret. Jeg kom godt hjem og Puf, Jeppe og Thora var paa Banegaarden i Nyborg efter mig. Det var et henrivende Vejr i Gaar med Sol hele Dagen, det er næsten stille i Dag som i Gaar men Solen mangler, til Gengæld synger Droslen, mens jeg sidder her og skriver. Der laa en Bunke Breve da jeg kom. Tak for Kjøbenhavn! 
+Mange Hilsener fra
+Din hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1950-08-28</t>
+  </si>
+  <si>
+    <t>Joy Deason
+Ina  Goldschmidt
+Matilda Jungstedt
+Andreas Larsen
+Marie Larsen
+Else Larsen,  Andreas Larsens kone
+Christine  Mackie
+Holger  Møller Hjorth
+Ellen  Sawyer
+Nelly Tailor
+Grete Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Per, Ole og Dessau var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0664</t>
+  </si>
+  <si>
+    <t>Else og Andreas/Puf har fået en lille dreng. Efter to dage blev han syg og indlagt og døde. 
+Johanne Larsen har fået konstateret, at hun har næsebetændelse. Hun syr lyseduge og servietter.
+Det er morsomt med Astrids forfatterskab. 
+Kornhøsten er overstået. Martin/Manse har forsøgt sig med nye afgrøder. Dagen før ankom to englændere, som Martin kender fra sin tid i England. Johanne og Adolf har dårligt råd til at have dem på besøg, men de er nødt til at gengælde deres gæstfrihed.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rqX8</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Warberg Müller
+Bakkevej 12
+Haveskov St
+[Skrevet af ukendt:]
+Aug 1950
+modt. 11 Jan. 1941 [linjen overstreget]
+25-1-2002.
+29-7-2009
+[På kuvertens bagside:]
+Lindøgaard Dræby St.
+[I brevet:]
+Lindøgaard Mand. 28-8-1950
+Kære lille Dis!
+Tak for dit gode Brev! Jeg fik det i Fredags, og det kom saa uhyre tilpas som en Opmuntring i den store Sorg, vi lige var bleven ramt af. Jeg har paa Fornemmelsen, at jeg aldrig har faaet dig fortalt, at Else (Puf) ventede sig en lille; de havde hele Tiden sagt d. 20/8, og en dejlig lille Dreng kom d. 23_de_ ved 3 Tiden om Natten; det var gaaet saa uhyre let for Else, og det hele kun varet et Par Timer. Else havde glædet sig saadan til det lille Barn, og som du kan tænke dig var Lykken stor. Marie, Bibbe og Elle, som naaede at faa ham at se, har sagt, at det var saadan en ualmindelig dejlig Dreng, og han laa og sov saa trygt og saa saa sund ud, men Natten til Fredag blev han syg, Doktoren fik ham paa Sygehuset i Odense, hvor han døde om Morgenen. Det var et forfærdeligt Slag, det gjorde os saa bitterlig ondt for Else, men alligevel var det jo godt, at Drengen ikke var bleven større end de to Døgn. Bibbe var saa ude af sig selv af Sorg – hun havde været der om Torsdagen med Marie, som skulde rejse Dagen efter og derfor fik Lov at komme ind til hende og set det hele saa lykkeligt Else laa og straalede, et Blomsterflor var der det hele saa smukt og godt – og saa det hele vendt til Sorg og Smerte. 
+Jeg ved ikke rigtig om jeg i mit sidste Brev fortalte om mit Doktorbesøg, hvor det blev konstateret, at det var Næse-Betændelse – er det dog ikke kunstigt, som jeg altid hitter paa mærkelige Sygdomme. Marie dryppede saa min Næse, og saa maa det vel være gået over, jeg kunde ellers ikke mærke noget, det var kun den stadige Feber, der fik mig til at faa fat i Doktoren. Der gik 3 Uger ialt ["ialt indsat over linjen], hvor jeg var til ingen Ting, hvilket vil sige, at jeg ikke bestilte Haands Gavn. Men nu er det jo et overvundet Stadium, og mit Knæ bedres ogsaa helt godt, men Doktoren mener nu ikke, jeg skal gaa paa det ud over, hvad der er nødvendigt. - - Nu har jeg syet 17 Servietter til M. alle forskellige, men hvis det ikke haster med Holgers, vil jeg først sy den Lysedug til min gamle Veninde Nelly i Amerika, Putte skal have den med, naar hun rejser hjem.
+Jeg synes, det er saa forfærdeligt morsomt med dit nye Forfatterskab, du kan vist sagtens skrive noget, der er bedre end, hvad der foreligger, dog maa jeg siger ["r" sidst i ordet overstreget], at jeg ikke kender stort til dem – Drengebøger med spændende Æventyr morer mig at læse (jeg har fortæret Masser af Pers og Oles Bøger) men Ungpigebøger er jeg altid gaaet udenom i en stor Bue. Dine bliver nok med lidt Humør i. Det var morsomt at høre om dit Sjumse-Besøg pg den lille Solstraalefortælling om Dessau. 
+Du spørger om Høsten – ja Kornhøsten var til Ende, før vi fik Regn, vi havde ikke saa meget med Korn i Aar; Korn er det som paa disse magre Jorde daarligst taaler Tørke (hvad vi jo altid plages af netop paa den Tid, hvor det gerne skulde regne) derfor er Manse slaaet ind paa saa meget andet. Han har i Aar haft: Tidlige Kartofler, grøn Lucerne til Fabrikker, modne Ærter, Lupiner, Sennep, Kaalfrø, Rajgræsfrø, Sukkerroer. Ærter og Lupiner er høstet, men ude endnu, Sennep skal de høste i Eftermiddag, saa selv om det vi tidligere forstod ved ”Høsten” er ovre, har de meget Arbejde endnu. Det hele har været under Middel, Kornet naaede kun 10-12 Fold, og det er jo meget sløjt. Alle Landbrugets Udgifter er saa høje saa f. Eks. de store Kornpriser ikke forslaar. Desværre har vi en dyr Tid for os: i Gaar ankom de to Englændere, som jeg vist maa have skrevet om. Joy Deason og hendes ”friend”. Manse hentede dem i Odense og maatte tage Bil hjem, da der ingen Forbindelse var, og saa maa man jo leve anderledes, end vi plejer, tænk bare paa alt det Franskbrød; vi bruger jo Gas og har aldrig Ild paa Komfuret, bager ikke selv. Hun er 21 Aar, Manse siger at hun er i Udvikling som en 14 Aars. Vi har alle været meget nedbøjede over at skulde have det Besøg, men Manse kunde ikke sige nej; han har tidligere inviteret hendes Forældre, som var saa mageløse mod M. da han for 13-14 Aar siden boede hos dem; men de er saamænd meget søde; nu skal vi se, om jeg kan formaa dem til at tale saa højt og tydeligt, at jeg kan forstaa dem. Marie lærte det ikke i de 4 Uger, hun var her, hun mumlede den sidste Dag som den første – og altid fik hun et Hva’be’har? - - Vil du nøjes med dette sløje Brev – jeg tror ikke, jeg endnu har faaet Humøret efter Sorgen over Puf og Else. - - Elle ser jeg aldrig, hendes Hud er dog bedre nu, gid hun igen kunde blive til at cycle. Lille er stadig hos hende, venter sig i Oktober. 
+[Skrevet på hovedet på s4:]
+Nede paa Lindø har de det godt. Grete er altid elskelig imod mig, kommer ofte op med dejlige Blomster, som de har i lange Baner, og Ungernes Besøgen os, kan jeg ikke klage paa; de savner Rie,
+[Skrevet langs venstre kant på s4:]
+som var meget for dem, hun er jo Børneven, saa det kan forslaa.
+Tusinde Hilsner til Jer begge fra din Junge.</t>
+  </si>
+  <si>
     <t>1916-17</t>
-  </si>
-[...4 lines deleted...]
-    <t>Peter Hansen</t>
   </si>
   <si>
     <t>Poul S. Christiansen
 Tenna Frederiksen
 Viggo Johansen
 Elena Larsen
 Niels Larsen Stevns
 August Liebman
 Else Mowinkel
 Elisabeth Neckelmann
 Marie Neckelmann
 Emil Sachs</t>
   </si>
   <si>
     <t>Faaborg Museum, Peter Hansens akiv</t>
   </si>
   <si>
     <t>Elise glæder sig over, at Peter Hansens "forsøg" lykkes for ham. Fortæller i øvrigt om familiens hverdag og nævner en telefonsamtale med skuespiller August Liebman, der gerne vil købe et af PHs malerier.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yVHo</t>
   </si>
   <si>
     <t>Fredag
 Kære Per! Du har maaske i i din Opfinderrus slet ikke lagt Mærke til og bemærket, at jeg ikke har skrevet til dig; selv har jeg dog en ond Samvittighed. Jeg blev glad for det Par Ord, du sendte mig igaar jeg glæder mig over, at dine Forsøg lykkes for dig, og at du har saa megen Fornøjelse deraf. Jeg har jo ogsaa engang været genial, og det kom jeg ganske nemt til, og en gammel dreven Mathematiker som Kaptajnen kunde dog ikke selv regne den ud. Nu har jeg glemt det hele, det havde jo ingen Betydning for mig. Tak for sidst; jeg mindes Morgenkaffen med store Fornøjelse. Jeg har lavet Appelsinmarmelade og Ungerne siger, den smager akkurat, som den vi lavede i Pompej; her staar et Glas til dig, det tager jeg med naar jeg igen kommer over til dig.
@@ -3478,59 +6907,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swVt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oRsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EUrJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EnWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cMNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ym43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7auh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HBXL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3OjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jBMz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lYRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Eou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XXxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpAg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FUCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RB3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QJmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZX4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cVQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QnBrW1DK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c3ZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GkvvruYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tMC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tmpkPwtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HHkr8KtH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H6SerXb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rxyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wctH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swVt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oRsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AV3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UrsJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qi39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EUrJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ypuK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/alYT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2x3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GfHS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DYjN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EnWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/555E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cMNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/purQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r8iU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tctt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ym43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7auh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HBXL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3OjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jBMz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U6F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lYRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Eou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XXxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpAg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FUCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RB3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QJmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZX4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDzL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cVQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqgF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rz1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QnBrW1DK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNsF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c3ZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zZ7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jPvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GkvvruYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tMC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DxKN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MG0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tmpkPwtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zTQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZqExOJZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HHkr8KtH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/riqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H6SerXb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F24c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rxyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xtf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vbnR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wctH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eB9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZ4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ccrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M78"/>
+  <dimension ref="A1:M159"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -3692,3408 +7121,7021 @@
       <c r="H4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K4" s="5" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="5"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-        </is>
+        <v>49</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>50</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-        </is>
+        <v>48</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>58</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>48</v>
+      </c>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>48</v>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="5" t="s">
-        <v>85</v>
+      <c r="A11" s="5" t="n">
+        <v>1893</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-        </is>
+        <v>48</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>87</v>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>93</v>
-[...4 lines deleted...]
-      <c r="G12" s="5" t="s">
         <v>95</v>
+      </c>
+      <c r="F12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H12" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>97</v>
       </c>
       <c r="J12" s="5" t="s">
         <v>98</v>
       </c>
       <c r="K12" s="5" t="s">
         <v>99</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>100</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>104</v>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="I13" s="5"/>
       <c r="J13" s="5" t="s">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>48</v>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="I14" s="5"/>
       <c r="J14" s="5" t="s">
-        <v>22</v>
+        <v>112</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-        </is>
+        <v>48</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>117</v>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>125</v>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>132</v>
-[...9 lines deleted...]
-        </is>
+        <v>37</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>87</v>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="I17" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="I17" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>136</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="M17" s="5"/>
+        <v>137</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>136</v>
+        <v>117</v>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>144</v>
+        <v>28</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>48</v>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H19" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H19" s="5" t="s">
+        <v>147</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>132</v>
-[...4 lines deleted...]
-        </is>
+        <v>48</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>117</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>153</v>
-[...4 lines deleted...]
-        </is>
+        <v>39</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>154</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>132</v>
+        <v>28</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>136</v>
+        <v>39</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="5" t="n">
-        <v>1905</v>
+      <c r="A22" s="5" t="s">
+        <v>170</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>169</v>
+        <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>170</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="I22" s="5"/>
+      <c r="I22" s="5" t="s">
+        <v>172</v>
+      </c>
       <c r="J22" s="5" t="s">
-        <v>172</v>
+        <v>22</v>
       </c>
       <c r="K22" s="5" t="s">
         <v>173</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>174</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="5" t="n">
-        <v>1905</v>
+      <c r="A23" s="5" t="s">
+        <v>176</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G23" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G23" s="5" t="s">
+        <v>180</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>132</v>
+        <v>28</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>181</v>
+        <v>16</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="I24" s="5"/>
       <c r="J24" s="5" t="s">
-        <v>186</v>
+        <v>22</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>191</v>
+        <v>16</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
         <v>193</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>194</v>
       </c>
       <c r="J25" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K25" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="K25" s="5" t="s">
+      <c r="L25" s="6" t="s">
         <v>196</v>
       </c>
-      <c r="L25" s="6" t="s">
+      <c r="M25" s="5" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="E26" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="I26" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="F26" s="5" t="s">
+      <c r="J26" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K26" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="G26" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H26" s="5" t="s">
+      <c r="L26" s="6" t="s">
         <v>202</v>
       </c>
-      <c r="I26" s="5" t="s">
+      <c r="M26" s="5" t="s">
         <v>203</v>
-      </c>
-[...10 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>169</v>
+        <v>205</v>
       </c>
       <c r="D27" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="L27" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="E27" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G27" s="5" t="s">
+      <c r="M27" s="5" t="s">
         <v>210</v>
-      </c>
-[...16 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>218</v>
-[...4 lines deleted...]
-        </is>
+        <v>28</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>187</v>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="I28" s="5"/>
+        <v>212</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>213</v>
+      </c>
       <c r="J28" s="5" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>170</v>
+        <v>16</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>217</v>
-[...4 lines deleted...]
-        </is>
+        <v>218</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="I29" s="5"/>
+        <v>219</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>220</v>
+      </c>
       <c r="J29" s="5" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>169</v>
+        <v>16</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>229</v>
+        <v>28</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>230</v>
+        <v>18</v>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="K31" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="L31" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="M31" s="5" t="s">
         <v>236</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...42 lines deleted...]
-      <c r="M31" s="5"/>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="I32" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="D32" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G32" s="5" t="s">
+      <c r="J32" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="H32" s="5" t="s">
+      <c r="K32" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="I32" s="5" t="s">
+      <c r="L32" s="6" t="s">
         <v>243</v>
       </c>
-      <c r="J32" s="5" t="s">
+      <c r="M32" s="5" t="s">
         <v>244</v>
-      </c>
-[...7 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>240</v>
+        <v>125</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>144</v>
+        <v>48</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="G33" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="J33" s="5" t="s">
         <v>249</v>
       </c>
-      <c r="H33" s="5" t="s">
+      <c r="K33" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="I33" s="5"/>
-[...3 lines deleted...]
-      <c r="K33" s="5" t="s">
+      <c r="L33" s="6" t="s">
         <v>251</v>
       </c>
-      <c r="L33" s="6" t="s">
+      <c r="M33" s="5" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="I34" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="5" t="s">
+      <c r="J34" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="F34" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H34" s="5" t="s">
+      <c r="K34" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="I34" s="5" t="s">
+      <c r="L34" s="6" t="s">
         <v>258</v>
       </c>
-      <c r="J34" s="5" t="s">
+      <c r="M34" s="5" t="s">
         <v>259</v>
-      </c>
-[...7 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>169</v>
+        <v>125</v>
       </c>
       <c r="D35" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="K35" s="5" t="s">
         <v>264</v>
       </c>
-      <c r="E35" s="5" t="s">
+      <c r="L35" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="F35" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H35" s="5" t="s">
+      <c r="M35" s="5" t="s">
         <v>266</v>
-      </c>
-[...13 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="F36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="L36" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="M36" s="5" t="s">
         <v>273</v>
-      </c>
-[...30 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>181</v>
+        <v>125</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>132</v>
+        <v>48</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F37" s="5" t="s">
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="L37" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="M37" s="5" t="s">
         <v>280</v>
-      </c>
-[...21 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>14</v>
+        <v>282</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>283</v>
+      </c>
+      <c r="D38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="I38" s="5"/>
-      <c r="J38" s="5" t="s">
-[...3 lines deleted...]
-        <v>291</v>
+      <c r="J38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L38" s="6" t="s">
-        <v>292</v>
-[...3 lines deleted...]
-      </c>
+        <v>285</v>
+      </c>
+      <c r="M38" s="5"/>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>169</v>
+        <v>287</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>229</v>
+        <v>288</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>295</v>
+        <v>17</v>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>296</v>
-[...3 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="I39" s="5"/>
       <c r="J39" s="5" t="s">
-        <v>268</v>
+        <v>290</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>302</v>
+        <v>125</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>303</v>
-[...4 lines deleted...]
-        </is>
+        <v>48</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>295</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>302</v>
+        <v>28</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>217</v>
+        <v>303</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>290</v>
+        <v>22</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D42" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E42" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>169</v>
+        <v>309</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>290</v>
+        <v>22</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>302</v>
+        <v>28</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G43" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G43" s="5" t="s">
+        <v>315</v>
       </c>
       <c r="H43" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K43" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="M43" s="5" t="s">
         <v>320</v>
-      </c>
-[...11 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="J44" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="D44" s="5" t="s">
-[...23 lines deleted...]
-      <c r="J44" s="5" t="s">
+      <c r="K44" s="5" t="s">
         <v>326</v>
       </c>
-      <c r="K44" s="5" t="s">
+      <c r="L44" s="6" t="s">
         <v>327</v>
       </c>
-      <c r="L44" s="6" t="s">
+      <c r="M44" s="5" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>217</v>
+        <v>330</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>325</v>
-[...9 lines deleted...]
-        </is>
+        <v>283</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>332</v>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I45" s="5"/>
+      <c r="I45" s="5" t="s">
+        <v>333</v>
+      </c>
       <c r="J45" s="5" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>132</v>
+        <v>48</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>181</v>
-[...7 lines deleted...]
-        </is>
+        <v>283</v>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>339</v>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>169</v>
+        <v>283</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>264</v>
+        <v>86</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>343</v>
-[...9 lines deleted...]
-        </is>
+        <v>347</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>348</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>268</v>
+        <v>351</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="5" t="s">
-        <v>349</v>
+      <c r="A48" s="5" t="n">
+        <v>1905</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>169</v>
+        <v>287</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>288</v>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>350</v>
-[...3 lines deleted...]
-      </c>
+        <v>355</v>
+      </c>
+      <c r="I48" s="5"/>
       <c r="J48" s="5" t="s">
-        <v>268</v>
+        <v>356</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="5" t="s">
-        <v>355</v>
+      <c r="A49" s="5" t="n">
+        <v>1905</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>169</v>
+        <v>287</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>264</v>
+        <v>288</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>356</v>
-[...3 lines deleted...]
-      </c>
+        <v>355</v>
+      </c>
+      <c r="I49" s="5"/>
       <c r="J49" s="5" t="s">
-        <v>268</v>
+        <v>290</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="L49" s="6" t="s">
+        <v>362</v>
+      </c>
+      <c r="M49" s="5" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>283</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>365</v>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        </is>
+        <v>366</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="J50" s="5" t="s">
+        <v>368</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="M50" s="5"/>
+        <v>370</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>371</v>
+      </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>373</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>374</v>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H51" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H51" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>377</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="M51" s="5"/>
+        <v>379</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>380</v>
+      </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D52" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="D52" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>382</v>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>369</v>
-[...5 lines deleted...]
-        </is>
+        <v>383</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="J52" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>363</v>
+        <v>385</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="M52" s="5"/>
+        <v>386</v>
+      </c>
+      <c r="M52" s="5" t="s">
+        <v>387</v>
+      </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>371</v>
+        <v>388</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>181</v>
+        <v>28</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>372</v>
-[...9 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>382</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>373</v>
+        <v>389</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>374</v>
+        <v>390</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>375</v>
+        <v>22</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>376</v>
+        <v>391</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>377</v>
+        <v>392</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>378</v>
+        <v>393</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>240</v>
+        <v>283</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>144</v>
+        <v>48</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>380</v>
+        <v>395</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>18</v>
+        <v>396</v>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>381</v>
+        <v>397</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>382</v>
+        <v>398</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>244</v>
+        <v>399</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>383</v>
+        <v>400</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>384</v>
+        <v>401</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>385</v>
+        <v>402</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>386</v>
+        <v>403</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>288</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>404</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G55" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="G55" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="J55" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="K55" s="5" t="s">
+        <v>408</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>387</v>
-[...1 lines deleted...]
-      <c r="M55" s="5"/>
+        <v>409</v>
+      </c>
+      <c r="M55" s="5" t="s">
+        <v>410</v>
+      </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>16</v>
+        <v>283</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>389</v>
+        <v>412</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="G56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H56" s="5" t="s">
-        <v>390</v>
+        <v>413</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>391</v>
+        <v>414</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>22</v>
+        <v>415</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>392</v>
+        <v>416</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>393</v>
+        <v>417</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>394</v>
+        <v>418</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>395</v>
+        <v>419</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>283</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>396</v>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H57" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H57" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="J57" s="5" t="s">
+        <v>422</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>396</v>
+        <v>423</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="M57" s="5"/>
+        <v>424</v>
+      </c>
+      <c r="M57" s="5" t="s">
+        <v>425</v>
+      </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>287</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>404</v>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G58" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G58" s="5" t="s">
+        <v>427</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>399</v>
-[...10 lines deleted...]
-        </is>
+        <v>288</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="J58" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="K58" s="5" t="s">
+        <v>430</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="M58" s="5"/>
+        <v>431</v>
+      </c>
+      <c r="M58" s="5" t="s">
+        <v>432</v>
+      </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>401</v>
+        <v>433</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>434</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>435</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>402</v>
+        <v>436</v>
       </c>
       <c r="I59" s="5"/>
-      <c r="J59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J59" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="K59" s="5" t="s">
+        <v>438</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="M59" s="5"/>
+        <v>439</v>
+      </c>
+      <c r="M59" s="5" t="s">
+        <v>440</v>
+      </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>404</v>
+        <v>433</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>288</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>434</v>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>405</v>
+        <v>441</v>
       </c>
       <c r="I60" s="5"/>
-      <c r="J60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J60" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="K60" s="5" t="s">
+        <v>442</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="M60" s="5"/>
+        <v>443</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>444</v>
+      </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>407</v>
+        <v>445</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>16</v>
-[...19 lines deleted...]
-        </is>
+        <v>446</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>447</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>408</v>
-[...10 lines deleted...]
-        </is>
+        <v>448</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="J61" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="K61" s="5" t="s">
+        <v>451</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>409</v>
-[...1 lines deleted...]
-      <c r="M61" s="5"/>
+        <v>452</v>
+      </c>
+      <c r="M61" s="5" t="s">
+        <v>453</v>
+      </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>410</v>
+        <v>454</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>287</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>456</v>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        </is>
+        <v>457</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="J62" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>412</v>
+        <v>459</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>413</v>
-[...1 lines deleted...]
-      <c r="M62" s="5"/>
+        <v>460</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>461</v>
+      </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>414</v>
+        <v>462</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>434</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>463</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-        </is>
+        <v>177</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>465</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>412</v>
+        <v>466</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="M63" s="5"/>
+        <v>467</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>468</v>
+      </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>417</v>
+        <v>469</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>131</v>
-[...4 lines deleted...]
-        </is>
+        <v>282</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="D64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H64" s="5" t="s">
-        <v>264</v>
+      <c r="H64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I64" s="5"/>
       <c r="J64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K64" s="5" t="s">
-        <v>418</v>
+        <v>470</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>419</v>
+        <v>471</v>
       </c>
       <c r="M64" s="5"/>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>420</v>
+        <v>472</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>125</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>283</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F65" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F65" s="5" t="s">
+        <v>473</v>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        </is>
+        <v>474</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="J65" s="5" t="s">
+        <v>476</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>418</v>
+        <v>477</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="M65" s="5"/>
+        <v>478</v>
+      </c>
+      <c r="M65" s="5" t="s">
+        <v>479</v>
+      </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>423</v>
+        <v>480</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>288</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>456</v>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G66" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G66" s="5" t="s">
+        <v>481</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>424</v>
-[...5 lines deleted...]
-        </is>
+        <v>482</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>157</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>418</v>
+        <v>484</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="M66" s="5"/>
+        <v>485</v>
+      </c>
+      <c r="M66" s="5" t="s">
+        <v>486</v>
+      </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>426</v>
+        <v>487</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>488</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>489</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F67" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F67" s="5" t="s">
+        <v>456</v>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H67" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H67" s="5" t="s">
+        <v>490</v>
       </c>
       <c r="I67" s="5"/>
-      <c r="J67" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J67" s="5" t="s">
+        <v>491</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>418</v>
+        <v>492</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>427</v>
-[...1 lines deleted...]
-      <c r="M67" s="5"/>
+        <v>493</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>494</v>
+      </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>428</v>
+        <v>495</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>16</v>
+        <v>446</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>415</v>
+        <v>330</v>
       </c>
       <c r="E68" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F68" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G68" s="5" t="s">
+        <v>496</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>429</v>
+        <v>497</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>430</v>
+        <v>498</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>431</v>
+        <v>157</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>432</v>
+        <v>499</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>433</v>
+        <v>500</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>434</v>
+        <v>501</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>435</v>
+        <v>502</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>169</v>
+        <v>287</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>264</v>
+        <v>455</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>343</v>
+        <v>503</v>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>436</v>
+        <v>504</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>437</v>
+        <v>505</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>22</v>
+        <v>506</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>438</v>
+        <v>507</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>439</v>
+        <v>508</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>440</v>
+        <v>509</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>441</v>
+        <v>510</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>169</v>
+        <v>446</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>264</v>
+        <v>330</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>343</v>
-[...9 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>511</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>442</v>
-[...3 lines deleted...]
-      </c>
+        <v>512</v>
+      </c>
+      <c r="I70" s="5"/>
       <c r="J70" s="5" t="s">
-        <v>268</v>
+        <v>157</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>444</v>
+        <v>513</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>445</v>
+        <v>514</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>446</v>
+        <v>515</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>447</v>
+        <v>516</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>448</v>
+        <v>287</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>17</v>
+        <v>517</v>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="I71" s="5"/>
+        <v>518</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>519</v>
+      </c>
       <c r="J71" s="5" t="s">
-        <v>431</v>
+        <v>506</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>451</v>
+        <v>520</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>452</v>
+        <v>521</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>453</v>
+        <v>522</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>454</v>
+        <v>523</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="D72" s="5" t="s">
         <v>455</v>
       </c>
-      <c r="D72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F72" s="5" t="s">
-        <v>456</v>
+      <c r="F72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H72" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I72" s="5"/>
       <c r="J72" s="5" t="s">
-        <v>459</v>
+        <v>506</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>460</v>
+        <v>524</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>461</v>
+        <v>525</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>462</v>
+        <v>526</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>463</v>
+        <v>527</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>16</v>
+        <v>489</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>17</v>
+        <v>528</v>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>465</v>
+        <v>529</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>466</v>
+        <v>530</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>431</v>
+        <v>531</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>467</v>
+        <v>532</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>468</v>
+        <v>533</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>469</v>
+        <v>534</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>470</v>
+        <v>535</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>16</v>
+        <v>536</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>464</v>
-[...5 lines deleted...]
-        <v>471</v>
+        <v>434</v>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>472</v>
-[...3 lines deleted...]
-      </c>
+        <v>537</v>
+      </c>
+      <c r="I74" s="5"/>
       <c r="J74" s="5" t="s">
-        <v>431</v>
+        <v>538</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>474</v>
+        <v>539</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>475</v>
+        <v>540</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>476</v>
+        <v>541</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>477</v>
+        <v>542</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>16</v>
+        <v>287</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>449</v>
+        <v>488</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>17</v>
+        <v>543</v>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>478</v>
+        <v>544</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>479</v>
+        <v>545</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>480</v>
+        <v>506</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>481</v>
+        <v>546</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>482</v>
+        <v>547</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>483</v>
+        <v>548</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>484</v>
+        <v>549</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>181</v>
+        <v>490</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>132</v>
+        <v>489</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>18</v>
+      </c>
+      <c r="F76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>487</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="I76" s="5"/>
       <c r="J76" s="5" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>490</v>
+        <v>551</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>491</v>
+        <v>552</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>492</v>
+        <v>553</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77" s="5" t="n">
-        <v>1949</v>
+      <c r="A77" s="5" t="s">
+        <v>554</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>493</v>
+        <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>494</v>
-[...4 lines deleted...]
-        </is>
+        <v>37</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>283</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F77" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F77" s="5" t="s">
+        <v>555</v>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>495</v>
+        <v>556</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>496</v>
+        <v>557</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>244</v>
-[...4 lines deleted...]
-        </is>
+        <v>558</v>
+      </c>
+      <c r="K77" s="5" t="s">
+        <v>559</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>497</v>
+        <v>560</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>498</v>
+        <v>561</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>499</v>
+        <v>562</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>500</v>
+        <v>536</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>501</v>
-[...4 lines deleted...]
-        </is>
+        <v>434</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>502</v>
+        <v>563</v>
       </c>
       <c r="I78" s="5"/>
       <c r="J78" s="5" t="s">
-        <v>503</v>
+        <v>564</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>504</v>
+        <v>565</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>505</v>
+        <v>566</v>
       </c>
       <c r="M78" s="5" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H79" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="J79" s="5" t="s">
         <v>506</v>
+      </c>
+      <c r="K79" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="L79" s="6" t="s">
+        <v>573</v>
+      </c>
+      <c r="M79" s="5" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="J80" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="K80" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="L80" s="6" t="s">
+        <v>581</v>
+      </c>
+      <c r="M80" s="5" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="J81" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="K81" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="L81" s="6" t="s">
+        <v>586</v>
+      </c>
+      <c r="M81" s="5" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I82" s="5"/>
+      <c r="J82" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="K82" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="L82" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="M82" s="5" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="J83" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="K83" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="L83" s="6" t="s">
+        <v>595</v>
+      </c>
+      <c r="M83" s="5" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="I84" s="5"/>
+      <c r="J84" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="K84" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="L84" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="M84" s="5" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I85" s="5"/>
+      <c r="J85" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="K85" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="L85" s="6" t="s">
+        <v>606</v>
+      </c>
+      <c r="M85" s="5" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I86" s="5"/>
+      <c r="J86" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="K86" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="L86" s="6" t="s">
+        <v>610</v>
+      </c>
+      <c r="M86" s="5" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="I87" s="5"/>
+      <c r="J87" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="K87" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="L87" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="M87" s="5" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="F88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="I88" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="J88" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="K88" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="L88" s="6" t="s">
+        <v>625</v>
+      </c>
+      <c r="M88" s="5" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="5" t="s">
+        <v>627</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="I89" s="5"/>
+      <c r="J89" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="K89" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="L89" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="M89" s="5" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="F90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="J90" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="K90" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="L90" s="6" t="s">
+        <v>639</v>
+      </c>
+      <c r="M90" s="5" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="F91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="I91" s="5" t="s">
+        <v>643</v>
+      </c>
+      <c r="J91" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="K91" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="L91" s="6" t="s">
+        <v>645</v>
+      </c>
+      <c r="M91" s="5" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="5" t="s">
+        <v>647</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="J92" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="K92" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="L92" s="6" t="s">
+        <v>652</v>
+      </c>
+      <c r="M92" s="5" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="5" t="s">
+        <v>654</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H93" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>656</v>
+      </c>
+      <c r="J93" s="5" t="s">
+        <v>657</v>
+      </c>
+      <c r="K93" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="L93" s="6" t="s">
+        <v>659</v>
+      </c>
+      <c r="M93" s="5" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="5" t="s">
+        <v>661</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G94" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="I94" s="5"/>
+      <c r="J94" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="K94" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="L94" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="M94" s="5" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="F95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H95" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="I95" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="J95" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="K95" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="L95" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="M95" s="5" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="I96" s="5"/>
+      <c r="J96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K96" s="5" t="s">
+        <v>676</v>
+      </c>
+      <c r="L96" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="M96" s="5"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I97" s="5"/>
+      <c r="J97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K97" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="L97" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="M97" s="5"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H98" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="I98" s="5"/>
+      <c r="J98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K98" s="5" t="s">
+        <v>676</v>
+      </c>
+      <c r="L98" s="6" t="s">
+        <v>683</v>
+      </c>
+      <c r="M98" s="5"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="G99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H99" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="J99" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="K99" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="L99" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="M99" s="5" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="5" t="s">
+        <v>692</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H100" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="J100" s="5" t="s">
+        <v>696</v>
+      </c>
+      <c r="K100" s="5" t="s">
+        <v>697</v>
+      </c>
+      <c r="L100" s="6" t="s">
+        <v>698</v>
+      </c>
+      <c r="M100" s="5" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="5" t="s">
+        <v>700</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H101" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="I101" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="J101" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="K101" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="L101" s="6" t="s">
+        <v>705</v>
+      </c>
+      <c r="M101" s="5" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H102" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>708</v>
+      </c>
+      <c r="J102" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="K102" s="5" t="s">
+        <v>709</v>
+      </c>
+      <c r="L102" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="M102" s="5" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="I103" s="5"/>
+      <c r="J103" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="K103" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="L103" s="6" t="s">
+        <v>717</v>
+      </c>
+      <c r="M103" s="5" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I104" s="5"/>
+      <c r="J104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L104" s="6" t="s">
+        <v>720</v>
+      </c>
+      <c r="M104" s="5"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="H105" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="J105" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K105" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="L105" s="6" t="s">
+        <v>726</v>
+      </c>
+      <c r="M105" s="5" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="5" t="s">
+        <v>728</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>729</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>731</v>
+      </c>
+      <c r="H106" s="5" t="s">
+        <v>732</v>
+      </c>
+      <c r="I106" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="J106" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="K106" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="L106" s="6" t="s">
+        <v>736</v>
+      </c>
+      <c r="M106" s="5" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="5" t="s">
+        <v>738</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>729</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G107" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="H107" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="I107" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="J107" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="K107" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="L107" s="6" t="s">
+        <v>743</v>
+      </c>
+      <c r="M107" s="5" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>729</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="H108" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="J108" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="K108" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="L108" s="6" t="s">
+        <v>749</v>
+      </c>
+      <c r="M108" s="5" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="5" t="s">
+        <v>751</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>729</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G109" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="H109" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="I109" s="5" t="s">
+        <v>754</v>
+      </c>
+      <c r="J109" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="K109" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="L109" s="6" t="s">
+        <v>756</v>
+      </c>
+      <c r="M109" s="5" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I110" s="5"/>
+      <c r="J110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K110" s="5" t="s">
+        <v>759</v>
+      </c>
+      <c r="L110" s="6" t="s">
+        <v>760</v>
+      </c>
+      <c r="M110" s="5"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F111" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="G111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H111" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="I111" s="5"/>
+      <c r="J111" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="K111" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="L111" s="6" t="s">
+        <v>765</v>
+      </c>
+      <c r="M111" s="5" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H112" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="I112" s="5"/>
+      <c r="J112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L112" s="6" t="s">
+        <v>769</v>
+      </c>
+      <c r="M112" s="5"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H113" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="I113" s="5"/>
+      <c r="J113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L113" s="6" t="s">
+        <v>772</v>
+      </c>
+      <c r="M113" s="5"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H114" s="5" t="s">
+        <v>774</v>
+      </c>
+      <c r="I114" s="5"/>
+      <c r="J114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L114" s="6" t="s">
+        <v>775</v>
+      </c>
+      <c r="M114" s="5"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="5" t="s">
+        <v>776</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H115" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="I115" s="5"/>
+      <c r="J115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L115" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="M115" s="5"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H116" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="I116" s="5"/>
+      <c r="J116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L116" s="6" t="s">
+        <v>781</v>
+      </c>
+      <c r="M116" s="5"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H117" s="5" t="s">
+        <v>783</v>
+      </c>
+      <c r="I117" s="5"/>
+      <c r="J117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L117" s="6" t="s">
+        <v>784</v>
+      </c>
+      <c r="M117" s="5"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G118" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="H118" s="5" t="s">
+        <v>788</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="J118" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="K118" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="L118" s="6" t="s">
+        <v>791</v>
+      </c>
+      <c r="M118" s="5" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H119" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="I119" s="5"/>
+      <c r="J119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K119" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="L119" s="6" t="s">
+        <v>796</v>
+      </c>
+      <c r="M119" s="5"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="I120" s="5"/>
+      <c r="J120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K120" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="L120" s="6" t="s">
+        <v>798</v>
+      </c>
+      <c r="M120" s="5"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H121" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="I121" s="5"/>
+      <c r="J121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K121" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="L121" s="6" t="s">
+        <v>801</v>
+      </c>
+      <c r="M121" s="5"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H122" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="I122" s="5"/>
+      <c r="J122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K122" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="L122" s="6" t="s">
+        <v>804</v>
+      </c>
+      <c r="M122" s="5"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H123" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="I123" s="5"/>
+      <c r="J123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K123" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="L123" s="6" t="s">
+        <v>807</v>
+      </c>
+      <c r="M123" s="5"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H124" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="I124" s="5"/>
+      <c r="J124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K124" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="L124" s="6" t="s">
+        <v>810</v>
+      </c>
+      <c r="M124" s="5"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I125" s="5"/>
+      <c r="J125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K125" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="L125" s="6" t="s">
+        <v>812</v>
+      </c>
+      <c r="M125" s="5"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>815</v>
+      </c>
+      <c r="F126" s="5" t="s">
+        <v>816</v>
+      </c>
+      <c r="G126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H126" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="I126" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="J126" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="K126" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="L126" s="6" t="s">
+        <v>821</v>
+      </c>
+      <c r="M126" s="5" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="5" t="s">
+        <v>823</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H127" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="I127" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="J127" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="K127" s="5" t="s">
+        <v>827</v>
+      </c>
+      <c r="L127" s="6" t="s">
+        <v>828</v>
+      </c>
+      <c r="M127" s="5" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H128" s="5" t="s">
+        <v>831</v>
+      </c>
+      <c r="I128" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="J128" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="K128" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="L128" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="M128" s="5" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="5" t="s">
+        <v>837</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="J129" s="5" t="s">
+        <v>840</v>
+      </c>
+      <c r="K129" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="L129" s="6" t="s">
+        <v>842</v>
+      </c>
+      <c r="M129" s="5" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="5" t="s">
+        <v>844</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="F130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H130" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="I130" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="J130" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K130" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="L130" s="6" t="s">
+        <v>848</v>
+      </c>
+      <c r="M130" s="5" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="5" t="s">
+        <v>850</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="F131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H131" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="I131" s="5"/>
+      <c r="J131" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="K131" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="L131" s="6" t="s">
+        <v>855</v>
+      </c>
+      <c r="M131" s="5" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H132" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="J132" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="K132" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="L132" s="6" t="s">
+        <v>862</v>
+      </c>
+      <c r="M132" s="5" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="F133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H133" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="J133" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="K133" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="L133" s="6" t="s">
+        <v>868</v>
+      </c>
+      <c r="M133" s="5" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="F134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H134" s="5" t="s">
+        <v>871</v>
+      </c>
+      <c r="I134" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="J134" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="K134" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="L134" s="6" t="s">
+        <v>875</v>
+      </c>
+      <c r="M134" s="5" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="5" t="s">
+        <v>877</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H135" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="J135" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="K135" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="L135" s="6" t="s">
+        <v>881</v>
+      </c>
+      <c r="M135" s="5" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="5" t="s">
+        <v>883</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H136" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="I136" s="5" t="s">
+        <v>885</v>
+      </c>
+      <c r="J136" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="K136" s="5" t="s">
+        <v>887</v>
+      </c>
+      <c r="L136" s="6" t="s">
+        <v>888</v>
+      </c>
+      <c r="M136" s="5" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>891</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="J137" s="5" t="s">
+        <v>893</v>
+      </c>
+      <c r="K137" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="L137" s="6" t="s">
+        <v>895</v>
+      </c>
+      <c r="M137" s="5" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="I138" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="J138" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="K138" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="L138" s="6" t="s">
+        <v>901</v>
+      </c>
+      <c r="M138" s="5" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="F139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>905</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>906</v>
+      </c>
+      <c r="J139" s="5" t="s">
+        <v>907</v>
+      </c>
+      <c r="K139" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="L139" s="6" t="s">
+        <v>909</v>
+      </c>
+      <c r="M139" s="5" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="G140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="J140" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="K140" s="5" t="s">
+        <v>916</v>
+      </c>
+      <c r="L140" s="6" t="s">
+        <v>917</v>
+      </c>
+      <c r="M140" s="5" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>920</v>
+      </c>
+      <c r="I141" s="5"/>
+      <c r="J141" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="K141" s="5" t="s">
+        <v>921</v>
+      </c>
+      <c r="L141" s="6" t="s">
+        <v>922</v>
+      </c>
+      <c r="M141" s="5" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F142" s="5" t="s">
+        <v>925</v>
+      </c>
+      <c r="G142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="J142" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="K142" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="L142" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="M142" s="5" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="F143" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="G143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>936</v>
+      </c>
+      <c r="J143" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="K143" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="L143" s="6" t="s">
+        <v>939</v>
+      </c>
+      <c r="M143" s="5" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="E144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="I144" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="J144" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="K144" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="L144" s="6" t="s">
+        <v>945</v>
+      </c>
+      <c r="M144" s="5" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="5" t="s">
+        <v>947</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H145" s="5" t="s">
+        <v>949</v>
+      </c>
+      <c r="I145" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="J145" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="K145" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="L145" s="6" t="s">
+        <v>952</v>
+      </c>
+      <c r="M145" s="5" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="5" t="s">
+        <v>954</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F146" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="G146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I146" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="J146" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="K146" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="L146" s="6" t="s">
+        <v>958</v>
+      </c>
+      <c r="M146" s="5" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H147" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="I147" s="5" t="s">
+        <v>964</v>
+      </c>
+      <c r="J147" s="5" t="s">
+        <v>965</v>
+      </c>
+      <c r="K147" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="L147" s="6" t="s">
+        <v>967</v>
+      </c>
+      <c r="M147" s="5" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="5" t="s">
+        <v>969</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="I148" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="J148" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="K148" s="5" t="s">
+        <v>973</v>
+      </c>
+      <c r="L148" s="6" t="s">
+        <v>974</v>
+      </c>
+      <c r="M148" s="5" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="5" t="s">
+        <v>976</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="F149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H149" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="I149" s="5" t="s">
+        <v>978</v>
+      </c>
+      <c r="J149" s="5" t="s">
+        <v>979</v>
+      </c>
+      <c r="K149" s="5" t="s">
+        <v>980</v>
+      </c>
+      <c r="L149" s="6" t="s">
+        <v>981</v>
+      </c>
+      <c r="M149" s="5" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="5" t="s">
+        <v>983</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="G150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="J150" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="K150" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="L150" s="6" t="s">
+        <v>987</v>
+      </c>
+      <c r="M150" s="5" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="5" t="s">
+        <v>989</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F151" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="G151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H151" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>991</v>
+      </c>
+      <c r="J151" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="K151" s="5" t="s">
+        <v>992</v>
+      </c>
+      <c r="L151" s="6" t="s">
+        <v>993</v>
+      </c>
+      <c r="M151" s="5" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="5" t="s">
+        <v>995</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="F152" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="G152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="J152" s="5" t="s">
+        <v>999</v>
+      </c>
+      <c r="K152" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="L152" s="6" t="s">
+        <v>1001</v>
+      </c>
+      <c r="M152" s="5" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="5" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B153" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F153" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="G153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H153" s="5" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I153" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="J153" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="K153" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="L153" s="6" t="s">
+        <v>1007</v>
+      </c>
+      <c r="M153" s="5" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="5" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B154" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="E154" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H154" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="I154" s="5" t="s">
+        <v>1011</v>
+      </c>
+      <c r="J154" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="K154" s="5" t="s">
+        <v>1012</v>
+      </c>
+      <c r="L154" s="6" t="s">
+        <v>1013</v>
+      </c>
+      <c r="M154" s="5" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="5" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B155" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="E155" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="F155" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="G155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H155" s="5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="I155" s="5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="J155" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="K155" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="L155" s="6" t="s">
+        <v>1020</v>
+      </c>
+      <c r="M155" s="5" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B156" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H156" s="5" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="J156" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="K156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L156" s="6" t="s">
+        <v>1026</v>
+      </c>
+      <c r="M156" s="5" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="5" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B157" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C157" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F157" s="5" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H157" s="5" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I157" s="5" t="s">
+        <v>1031</v>
+      </c>
+      <c r="J157" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="K157" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="L157" s="6" t="s">
+        <v>1033</v>
+      </c>
+      <c r="M157" s="5" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="5" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B158" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="E158" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="F158" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="G158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H158" s="5" t="s">
+        <v>1036</v>
+      </c>
+      <c r="I158" s="5" t="s">
+        <v>1037</v>
+      </c>
+      <c r="J158" s="5" t="s">
+        <v>1038</v>
+      </c>
+      <c r="K158" s="5" t="s">
+        <v>1039</v>
+      </c>
+      <c r="L158" s="6" t="s">
+        <v>1040</v>
+      </c>
+      <c r="M158" s="5" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="5" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B159" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H159" s="5" t="s">
+        <v>1043</v>
+      </c>
+      <c r="I159" s="5"/>
+      <c r="J159" s="5" t="s">
+        <v>1044</v>
+      </c>
+      <c r="K159" s="5" t="s">
+        <v>1045</v>
+      </c>
+      <c r="L159" s="6" t="s">
+        <v>1046</v>
+      </c>
+      <c r="M159" s="5" t="s">
+        <v>1047</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -7132,44 +14174,125 @@
     <hyperlink ref="M54" r:id="rId59"/>
     <hyperlink ref="M55" r:id="rId60"/>
     <hyperlink ref="M56" r:id="rId61"/>
     <hyperlink ref="M57" r:id="rId62"/>
     <hyperlink ref="M58" r:id="rId63"/>
     <hyperlink ref="M59" r:id="rId64"/>
     <hyperlink ref="M60" r:id="rId65"/>
     <hyperlink ref="M61" r:id="rId66"/>
     <hyperlink ref="M62" r:id="rId67"/>
     <hyperlink ref="M63" r:id="rId68"/>
     <hyperlink ref="M64" r:id="rId69"/>
     <hyperlink ref="M65" r:id="rId70"/>
     <hyperlink ref="M66" r:id="rId71"/>
     <hyperlink ref="M67" r:id="rId72"/>
     <hyperlink ref="M68" r:id="rId73"/>
     <hyperlink ref="M69" r:id="rId74"/>
     <hyperlink ref="M70" r:id="rId75"/>
     <hyperlink ref="M71" r:id="rId76"/>
     <hyperlink ref="M72" r:id="rId77"/>
     <hyperlink ref="M73" r:id="rId78"/>
     <hyperlink ref="M74" r:id="rId79"/>
     <hyperlink ref="M75" r:id="rId80"/>
     <hyperlink ref="M76" r:id="rId81"/>
     <hyperlink ref="M77" r:id="rId82"/>
     <hyperlink ref="M78" r:id="rId83"/>
+    <hyperlink ref="M79" r:id="rId84"/>
+    <hyperlink ref="M80" r:id="rId85"/>
+    <hyperlink ref="M81" r:id="rId86"/>
+    <hyperlink ref="M82" r:id="rId87"/>
+    <hyperlink ref="M83" r:id="rId88"/>
+    <hyperlink ref="M84" r:id="rId89"/>
+    <hyperlink ref="M85" r:id="rId90"/>
+    <hyperlink ref="M86" r:id="rId91"/>
+    <hyperlink ref="M87" r:id="rId92"/>
+    <hyperlink ref="M88" r:id="rId93"/>
+    <hyperlink ref="M89" r:id="rId94"/>
+    <hyperlink ref="M90" r:id="rId95"/>
+    <hyperlink ref="M91" r:id="rId96"/>
+    <hyperlink ref="M92" r:id="rId97"/>
+    <hyperlink ref="M93" r:id="rId98"/>
+    <hyperlink ref="M94" r:id="rId99"/>
+    <hyperlink ref="M95" r:id="rId100"/>
+    <hyperlink ref="M96" r:id="rId101"/>
+    <hyperlink ref="M97" r:id="rId102"/>
+    <hyperlink ref="M98" r:id="rId103"/>
+    <hyperlink ref="M99" r:id="rId104"/>
+    <hyperlink ref="M100" r:id="rId105"/>
+    <hyperlink ref="M101" r:id="rId106"/>
+    <hyperlink ref="M102" r:id="rId107"/>
+    <hyperlink ref="M103" r:id="rId108"/>
+    <hyperlink ref="M104" r:id="rId109"/>
+    <hyperlink ref="M105" r:id="rId110"/>
+    <hyperlink ref="M106" r:id="rId111"/>
+    <hyperlink ref="M107" r:id="rId112"/>
+    <hyperlink ref="M108" r:id="rId113"/>
+    <hyperlink ref="M109" r:id="rId114"/>
+    <hyperlink ref="M110" r:id="rId115"/>
+    <hyperlink ref="M111" r:id="rId116"/>
+    <hyperlink ref="M112" r:id="rId117"/>
+    <hyperlink ref="M113" r:id="rId118"/>
+    <hyperlink ref="M114" r:id="rId119"/>
+    <hyperlink ref="M115" r:id="rId120"/>
+    <hyperlink ref="M116" r:id="rId121"/>
+    <hyperlink ref="M117" r:id="rId122"/>
+    <hyperlink ref="M118" r:id="rId123"/>
+    <hyperlink ref="M119" r:id="rId124"/>
+    <hyperlink ref="M120" r:id="rId125"/>
+    <hyperlink ref="M121" r:id="rId126"/>
+    <hyperlink ref="M122" r:id="rId127"/>
+    <hyperlink ref="M123" r:id="rId128"/>
+    <hyperlink ref="M124" r:id="rId129"/>
+    <hyperlink ref="M125" r:id="rId130"/>
+    <hyperlink ref="M126" r:id="rId131"/>
+    <hyperlink ref="M127" r:id="rId132"/>
+    <hyperlink ref="M128" r:id="rId133"/>
+    <hyperlink ref="M129" r:id="rId134"/>
+    <hyperlink ref="M130" r:id="rId135"/>
+    <hyperlink ref="M131" r:id="rId136"/>
+    <hyperlink ref="M132" r:id="rId137"/>
+    <hyperlink ref="M133" r:id="rId138"/>
+    <hyperlink ref="M134" r:id="rId139"/>
+    <hyperlink ref="M135" r:id="rId140"/>
+    <hyperlink ref="M136" r:id="rId141"/>
+    <hyperlink ref="M137" r:id="rId142"/>
+    <hyperlink ref="M138" r:id="rId143"/>
+    <hyperlink ref="M139" r:id="rId144"/>
+    <hyperlink ref="M140" r:id="rId145"/>
+    <hyperlink ref="M141" r:id="rId146"/>
+    <hyperlink ref="M142" r:id="rId147"/>
+    <hyperlink ref="M143" r:id="rId148"/>
+    <hyperlink ref="M144" r:id="rId149"/>
+    <hyperlink ref="M145" r:id="rId150"/>
+    <hyperlink ref="M146" r:id="rId151"/>
+    <hyperlink ref="M147" r:id="rId152"/>
+    <hyperlink ref="M148" r:id="rId153"/>
+    <hyperlink ref="M149" r:id="rId154"/>
+    <hyperlink ref="M150" r:id="rId155"/>
+    <hyperlink ref="M151" r:id="rId156"/>
+    <hyperlink ref="M152" r:id="rId157"/>
+    <hyperlink ref="M153" r:id="rId158"/>
+    <hyperlink ref="M154" r:id="rId159"/>
+    <hyperlink ref="M155" r:id="rId160"/>
+    <hyperlink ref="M156" r:id="rId161"/>
+    <hyperlink ref="M157" r:id="rId162"/>
+    <hyperlink ref="M158" r:id="rId163"/>
+    <hyperlink ref="M159" r:id="rId164"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>