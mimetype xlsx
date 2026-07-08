--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="33" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="43" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -190,50 +190,100 @@
 Der er inviteret til høstfest på Gelskov. 
 Albrecht er rask og glad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/P8q0</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Astrid Warberg
 Adr: Hempel Syberg
 Globus
 Carlsbad.
 [Kuvertens bagside:]
 Poststempel
 [I brevet:]
 Mandag d: 21de
 Kære lille Putte!
 I Dag skal Du have en Beretning om mangt og meget af Smaating her hjemme fra, som ikke kan interessere Onkel Syberg. Jeg har gaaet en Times Tid i Haven, vandet de stakkels fortørrede Blomster og Frø af noget meget stor Salat, som jeg vilde have til Hønsene hen i Efteraaret, men som ikke vil komme op p.G.a. den rædsomme Tørke. Jeg har ogsaa plukket en stor Portion Kaal og Ukrudt til Høns og Kyllinger Vi giver dem hver Dag grønt. Du kan tro, ”de 21” er bleven store og sunde og ”de 21 mindste” voxer ogsaa godt. Vi faaer nu ca. 14 Æg om Dagen og bruger rask af dem. I Lørdags var Dede og jeg hos Hanne og H. Jørgen og vi havde den ene store hvide Hanekylling med til Hanne, som holder Diæt endnu. Ikke den fra Husene naturligvis. Hønsene er saa befængt med Lopper, saa nu har jeg med Magt og efter en lille Kamp med Jørgen sat igennem at der kommer Aske i den forreste Hønsegaard. Desuden skal Katrine i Morgen skolde alle Rederne og lægge Bregner i Bunden; det siges at skulle hjælpe. Katrine sagde strax, Du var rejst, at hun kunde ikke see sin Kjole eller andet Tøj for Lopper. Det undrede mig at Du aldrig talte om det. – Den ene lille Mis var Christine for nogen Tid siden paa Nybøllegaard med. Marie Juul havde fortalt os, at Chr. maaske vilde have en med til Kbh!! Den brogede Mis har faaet 2 Killinger, men de er ombragte. Vi har jo nu slet ingen Rotter mere. I Gaar fulgte jeg Dede til Højrup han var meget alvorsfuld ved Afrejsen den kære Dreng! Han havde Besøg af sin Ven Kolding fra Onsdag til Lørdag; de fik en L’hombre og en Toddy om Aftenen med Christine og Pal Dede har haft megen Fornøjelse af sin Baad, sejlet med Sejl i den store Aa! – I Lørdags fik jeg Brev fra Tante Mis. Alhed og de andre var komne meget forsinkede til Kbh. og Drengen havde brølet slemt. Lud, Berta og Johanne modtog dem hos Mis. De fik Aftensmad ned i Pans Værelse alle sammen, Mis tog sig af Jeppe, som derefter kom op og fik Bad og var sød igen og sov til Kl. 6! Kl. 10 drog de afsted til Sverig over Land; allerede Søndag fik jeg et Par Ord fra Las skrevet paa Landeryd St.; Drengen havde da været skikkelig hele Vejen og Alhed og han kørte i Forvejen med Barnevognen. Det havde været umuligt for Alhed at undvære en med, da Las havde Hunden at sørge for ved alle Skiftesteder. Jeg savner Drengen meget og længes allerede efter ham, begynder at glæde mig til Rejsen. Det vil jo ogsaa blive en stor Behagelighed ved mit Ophold deroppe at Marie Larsen er der, eller rettere kommer senere. – I Gaar kom der et overvægtigt Brev fra Elle. Hun og East. er nu paa deres 3 Ugers Rejse i ”White mountains” og Du kan troe, at Brevet strømmer over af Begejstring og Lykke! De er som 2 Børn der finder ”Tilværelsen næsten fuldkommen”. Men jeg skal tage det med ud til Eder, naar jeg kommer. Nu skal det først til Far. Tænk at jeg for Tiden har 5 Døtre, 2 Svigersønner og et Barnebarn i forskellige Udlande! Ja og saa desuden ”en elsket Svoger”! Jeg skal rigtignok sende mine Tanker vidt omkring i Verden i denne Tid! Nu er vi kun faa her tilbage: Pal Christine og Pan, denne rejser i Morgen og samtidig begynder Chr. med Ture til Odense. Stakkel! Hun har ikke haft ret megen Glæde af Ferien! Næsten altid Hovedpine, saa hun sjælden kunde være med til noget. I Gaar kom Leth iglende, han var livlig og rar. Vi sad alle sammen i Fars Stue [”allesammen i Fars Stue” indsat over linjen] til Kl. 9 og det morede ham at høre mig fortælle om Elle og jeg læste Rejsebrevet for ham. Nej Mørkning var det egentlig ikke, for vi havde et pragtfuldt Maaneskin, der gjorde f.Ex. Dagligstuen helt feagtig, ligesaa Haven. Dertil stille og stjerneklart. Jeg elsker Maaneskin i August og September; det er aldrig saa dejligt som i de to Maaneder! Mogensen var nede om Efterm. for at invitere dem + til Indhøstningsgilde. der blev kørt ind hele Søndag, da det havde set lidt truende ud Lørdag og Søndag Morgen! Men desværre! endnu ingen Regn og ikke mere Udsigt dertil end i lang, lang Tid. Vi saa i Lørdags flere Gadekær i Allested og der omkring helt udtørrede. Men saa har Folk jo da faaet indhøstet næsten allevegne allerede. – Frøken Jensen har igen udsat sin Ankomst til Begyndelsen af September. Fr. Bendtsen fik jeg Brev fra i Gaar hun kommer Tirsdag 8 Dage. Hun var glad ved et Brevkort fra Dig. – Far har det brillant og er saa fornøjet, skrev Mis. Nu faar Du ikke mere lille Putte! Kun de kærligste Hilsener til Eder alle tre fra Mor.
 Du kan troe, vi er glade ved Dine Breve og ved alt det, Du fortæller om. Jeg længes meget efter næste Brev fra Eder, ja at høre om Syberg er rask. Nu har vi køligere 
 [Skrevet langs sidens venstre kant:]
 Vejr her. I vel ogsaa.
 [Skrevet langs venstre kant på brevets side 1:]
 + vi spiste de store Kyllinger Onsdag da Pan rejste men de var mange. 
 [Skrevet langs højre kant på brevets side 1:]
 Hvordan gaar det med Thoras Hals??</t>
+  </si>
+  <si>
+    <t>1921-10-23</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Adam Goldschmidt
+- Hestbech
+Thyra Larsen
+Jørgen Schou</t>
+  </si>
+  <si>
+    <t>"Adams Konfirmation": Astrid Warbergs eksmand, Alfred Goldschmidt, var jødisk, og deres fælles søn, Adam, blev derfor ikke konfirmeret, men fejret ved sin bat mitzvah.
+"Hils ogsaa din Mand": I 1920 var der planer om, at Astrid Warberg-Goldschmidt og Jørgen Schou skulle giftes. Han og Astrid havde sammen datteren Janna. Brylluppet blev aldrig til noget.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1804</t>
+  </si>
+  <si>
+    <t>Thyra og Thøger Larsens ven, Hestbech, rejser fra Lemvig.
+Thyra har fået malet sit portræt, og Thøgers er blevet forbedret.
+Ægteparret har købt en masse ting på en auktion.
+Astrid/Dis skal passe på, at hun ikke får "Skriveknuder". 
+Thøger Larsen ønsker tillykke med Adams "Konfirmation".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/btoB</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+26 Okt. 1921
+[Med sort blæk på kuvertens forside:]
+Fru A. Warberg
+Rolfsvej 17 4
+København F. 
+[i brevet:]
+Lemvig 23/10 1921.
+Kære Dis!
+Tak for dit interessante maskinskrevne Brev, som jo desværre allerede er gammelt, men vi har saa forrygende travlt, at vi ikke trækker Vejret det halve af Tiden. Tænk! Vor Ven Hestbech skal snart forlade Lemvig - og i Sommer har han været saa oversaaet med Wienerdrenge, at vi næsten ikke har set ham. Han er ellers snart den eneste, vi rigtig omgaas. Thyra er blevet malet - glimrende! Og mit Portræt er blevet vældig forbedret. Tænk ogsaa - o Vanvid! Paa en Auktion har vi fornylig købt et Gulvtæppe - 330 Kr., en Globus, 3 Kvarter i Diameter, 40 Kr., et Solur 50 Kr., alt plus 12 % i Salær. Det er vildt og hævner sig - bare det ikke bliver for haardt. 
+Pas paa, Du ikke faar Skriveknuder. De vil fylde altfor meget paa Dig og vansire Dig foruden Lidelserne. Kan I ikke blive saa mange om Arbejdet, at I kan undgaa Lemlæstelser. Husk paa de mange arbejdsløse.
+Til Lykke med Adams "Konfirmation". Hils ham og gratuler ham. Hils ogsaa din Mand og mange Hilsner fra Thyra og din heng.
+Thøger</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -310,59 +360,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M3"/>
+  <dimension ref="A1:M4"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -469,49 +519,93 @@
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>30</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>31</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>32</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>42</v>
+      </c>
+    </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
+    <hyperlink ref="M4" r:id="rId9"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>