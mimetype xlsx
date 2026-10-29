--- v1 (2026-09-13)
+++ v2 (2026-10-29)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="906" uniqueCount="629" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="928" uniqueCount="645" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1498,50 +1498,108 @@
 Johannes Larsen
 Knud Larsen
 Otto Emil  Paludan
 Alfred Rottbøll
 Hempel Syberg
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Albrecht Warbergs bror, Conrad Warberg, var godsforvalter på Glorup.
 Odenseanerne er muligvis Hempel Syberg og hans datter Thora, som flyttede til Odense i marts 1898.</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen bor på et lille værelse i Firenze. De går på museer og besøger kirker. De spiser godt på restaurant og har kørt med elektrisk sporvogn. Det forsvundne brev er fundet på posthuset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uhvb</t>
   </si>
   <si>
     <t>Kæreste Mor!
 1000 Tak for Dit Brev som jeg fik i Dag til Morgen; jeg ventede med Længsel Postens Ankomst, da jeg havde regnet ud, at jeg nok kunde have Brev i Dag, hvis det blev sendt til Højrup! – Det var dejligt at høre, at I alle have det godt, jeg fik ganske vist det andet, Dagen efter at jeg havde skreven, men det jo allerede 14 Dage gammelt; Konsulen og Kn. Larsen havde været paa Posthuset sammen og derfra til Direktøren for at klage, og tilsidst kom Brevet – atter til Kn. Larsen, som heldigvis ikke gav det tilbage til Posthuset, men opsøgte os og fandt os paa et Museum – Konvolutten er aldeles overmalet med Adresser og Overstregninger. – Vi har det ogsaa udmærket og ere glade ved vort Værelse, om Dagen ere vi der jo ikke meget, men om Natten er der saa dejlig stille; de to første Nætter, da vi boede paa Hotel herinde i Byen, kunde vi ikke sove for Støj. – Desværre er Vejret i Gaar og i Dag mindre godt, klart Solskin ganske vist, men en væmmelig Blæst, som hvirvler Støv og Skidt op i Ansigterne paa os. – Vi spise i ”Napoleone” en morsom Beværtning, hvor der altid er en Masse Mennesker, og derfor udmærket god Mad, og meget billig. I Dag er det Fastedag, hvorfor der exeleres i Fisk, vi spiste til Frokost: kogt [tilføjet: kogt] Haj med Citron 
 [skrevet ned langs margen:] Meddel os, hvis der sker noget i Dreyfussagen [tilføjelse slut]
 og Olje, - derefter Blæksprutter med Spinat men tilsidst mente vi dog, at lidt Kød kunde gøre godt, hvorfor vi nød os en Portion Lammesteg med Kartofler og ovenpaa Ost. Du kan se, vi nægter os ikke noget, naar vi spise 4 Retter til Frokost, den bebo [udstreget: bebo] beløb sig kun til 1 Lire 90 C. for os begge tilsammen, altsaa ikke en Gang 1,50 Øre, er det ikke kolossalt billig. Men det er foruden Vin, Vi køber nemlig en Flaske ad Gangen, paa den Maade kan vi drikke ligesaa meget vi vil for o. 35 C. pr Maaltid. – Forleden sad der en gammel Fyr og spiste ved samme Bord som vi. Han saa temmelig fattig og lurvet ud og vi antage ham for en lille Haandværksmester. Til vores store Frobavselse tiltalte han os paa godt Engelsk, og da han mærkede det ikke var vores Sprog – paa tysk. Jeg fik mig imidlertid en italiensk Passiar med ham og vor Forbavselse steg, kan I tro, da det viste sig , at han havde været Professor i italiensk ved Universitetet i London i nogle og tyve Aar: og Tyskland har han gennemrejst for sin Fornøjelse. – Vi gaar paa Museer hver Dag og gærne ogsaa i en Kirke, samt en Tur omkring i Byen. Forleden var vi en dejlig Tur i Fiesole, op med elextrisk Sporv. men ned flottede vi os med en Droske. Vi spiste til Aften – altsaa Middag – deroppe. – Du maa endelig skrive [overstreget: skrive] snart igen, jeg var saa glad ved dit Brev. Nu er Las færdig med at skrive hjem og vi skulle han at spise. – Jeg taaler Maden udmærket, er glad ved Tante Mis’ Middel, som jeg anvender
 [skrevet ned langs siden:] Vi glemte at fejre Mortensaften, ellers ”fejre” vi alt muligt hvilket bestaar i at spise fint hos ”Melili” (gl. Bernhards Restaurant) [Tilføjelse slut]
 [skrevet paa tværs på side 1:] hver Dag. – Nu Farvel! – Rottbølls er her ikke, men de komme muligvis med det første, sagde Konsulen. – Hils alle, vi morede os over Fars og Palams Kastanjeplantager, og i det hele taget over alt, hvad du fortæller. – I komme vel fra Glorup Mandag saa kan dette ligge til I komme hjem. - 1000 Hilsner til alle, ogsaa Odensianerne og Lugge, naar Du skriver, ogsaa Palam fra Las og Eders A
 Fredag – 18</t>
+  </si>
+  <si>
+    <t>1899-05-05</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Erikshaab pr. Højrup St.</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Niels Elgaard Amstrup
+Catharina Fjeldskov
+Niels Fjeldskov
+Jens Hammer
+Thora Hammer
+Christine  Mackie
+Augusta Mogensen
+Christian Mogensen
+Christian Mogensen
+Otto Emil  Paludan
+Erik Schaffalitzky de Muckadell
+Henry Smidt
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Louise Brønsted blev i familien jævnligt kaldt Muk, men sjældent Mug. 
+Binderup er Christine Mackie.
+Præstefamilien Hammer kendes, men det er uklart, hvem den anden præstefamilie er. Degnens kendes ikke. 
+Louise Amstrup/Tante Visse var psykisk syg. Albrecht Warberg og Louise Amstrups bror, Conrad Warberg, var godsforvalter på Glorup. 
+Den unge greves hustru er ukendt. Det samme gælder Marta, Christen og den unge frøken fra Aalborg.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8490</t>
+  </si>
+  <si>
+    <t>Albrecht Warberg sender - lidt forsinket - 130 kr. til Louise/Mug Brønsted.
+Albrecht har deltaget i forvalter Mogensens søns barnedåb, og han fortæller om faddere, skål, gæster mv. Der var en animeret stemning. Kun Amstrup sad og så trist ud. Han kan ikke have Louise Amstrup/Tante Visse hjemme på Ølstedgaard, så hun er sendt til Glorup, og hun skal derfra til Middelfart. 
+Der er mange mennesker hjemme på Erikshaab.
+Den unge greve og hans kone er kommet hjem. Hun har det bedre og har taget på.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GYPA</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1:]
+A. C. Warberg,
+Godsforvalter,
+Weikahaab pr. Højrup St.
+------------------ d. 5 Maj 1899.
+Kære Mug!
+Tilstanden tør jeg haabe, er rolig nu, da Eksamensveerne ere udsatte, og Projektionstegningen vil vel ikke virke i nogen højere Grad spændende. Hermed sender jeg Penge til Turnus for Maj og Juni Maaneder 100 Kr. og til dig selv 30 Kr. Men denne Gang er det jo trukket lidt over Tiden, men er det for sent for den ene Maaned, er det jo til Gengæld for tidligt for den følgende. - 
+Den seneste Begivenhed af Betydning er Mogensens Barnedaab. Barnet blev ikke døbt Carl Alslev Gripskov, men slet og ret Christian og Fadderne blev ikke Billedhugger Fjeldskov og Godsforv. Mogensen, men slet og ret O A C Mogensen og mig, [ulæseligt ord] til kvindelige Faddere vare Fru Fjeldskov og Frk. Jensen (Fru M.s Søster). Daaben blev forrettet af Pastor Hammer. Gildet var et Aftengilde og Gæsterne vare Egnens Familier (Amstrups, Smidths, begge Præstefamilierne, Degnens, [ulæseligt ord] og H[ulæseligt], det vil sige Paludan og Binderup foruden [ulæseligt] og mig. Barnets Skaal blev udbragt af Pastor Hammer, Forældrene og mig og Bedsteforældrenes af Marta. Som Fadder havde jeg Fru Mogensen tilbords. Stemningen var meget animeret - undtagen for stakkels Amstrups Vedkommende), han saa hele Tiden ud, som om han sad ved et Begravelsesgilde. Han har gaaet meget igennem med Tante Visse, som han ikke kan have paa Ølstedgaard. Foreløbig er hun sendt til Glorup, og derefter er det Meningen, at hun skal til Middelfart igen. Binderup 
+og Dis er nu begge hjemme; endvidere Frøken Jensen - anbragt i Børnekamret - samt en ganske ung Frøken Ber[ulæseligt] fra Aalborg, saa vi snart er en temmelig anselig Husstand. - Den unge Greve paa Brobygaard er kommen hjem; hans Kone har det nu meget godt og vejer over 130 ℔, saa at der er bedste Udsigt til, at hun fuldstændig kommer sig. - Hundene har det fortræffeligt.
+Nu kommer Christen!
+Mange Hilsener
+Din Far.</t>
   </si>
   <si>
     <t>1900-03-01</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Kirstine -, pige i huset hos Hempel Syberg
 Ellen  Sawyer
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Astrid Warbergs farbror, Conrad Warberg, var godsforvalter på Glorup syd for Nyborg. Det vides ikke, hvad sagen om "Glorups Piger" går ud på.
 Warberg-familien kendte flere medlemmer af Schroll-familien. Det er uklart, hvem Kaptain Schroll var. 
 Frk. Ben(t)sen, Marie og Grete kendes ikke. 
 Stampe imod Brodden: Kæmpe mod noget uafvendeligt. 
 Combinations: Beklædningsgenstand som er en kombination af en trøje/chemise og underbukser.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1005</t>
   </si>
   <si>
     <t>Astrid Warberg finder livet på Erikshaab kedeligt. Hun syr hulsøm, vasker osv. Hendes mors hovede er hjemsøgt af Glorups piger. 
@@ -1666,50 +1724,97 @@
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
 Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
+    <t>1901-05-02</t>
+  </si>
+  <si>
+    <t>Haugstedgård</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Thora  Branner
+- Flagstad
+Grethe Jørgensen
+Johanne Christine Larsen
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Haugstedgård lå/ligger i Broby nær Warberg-børnenes barndomshjem. Den tids beboere kendes umiddelbart ikke. 
+Det vides ikke, hvem Døberen, Fanfaren, Riise, Harald, Kisters og Frk. Hansen fra Værnehjemmet var. Værnehjemmet Bethania var et pensionat for unge piger fra provinsen. Det lå i København. Alhed Larsen boede på dette sted den første tid af sin læretid på Den Kongelige Porcelainsfabrik. Det vides ikke, om Christine Mackie også har boet der.
+Albrecht Warbergs bror, Conrad Warberg, var godsforvalter på Glorup syd for Nyborg. 
+Beatricen var egentlig navnet på en varmeovn, som man havde på gården Erikshaab. Værelset, som den var opstillet i, kaldte man tilsyneladende ved samme navn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8429</t>
+  </si>
+  <si>
+    <t>Christine/Mornine Mackie undskylder, at hun ikke inden pinse fik sendt Louise/Lugge Brønsted de penge, som hun skyldte hende. 
+Thora/Tutte Branner og Christine havde planlagt en cykeltur, men de måtte opgive den på grund af dårligt vejr.
+Der har længe stået en efterladt cykel på Fyns Forsamlingshus, og Christine fik lov til at låne den til sin hjemtur fra Odense til Erikshåb. 
+En dame fra Værnehjemmet har fortalt, at Flagstad en dag ved frokosten fik en buket blomster og et brev fra en ung dame, og det rørte ham så meget, at han fik tårer i øjnene. 
+Christine øver sig meget på klaveret. Hun har tilbragt pinsen på Glorup sammen med to søskende, og de kedede sig.
+Andreas/Dede Warberg skal bo i rummet med Beatricen denne sommer, og Christine skal til sin ærgrelse have det lysrøde værelse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/sAmd</t>
+  </si>
+  <si>
+    <t>Haugstedgård d. 2/5 1901.
+Hils Pan, når du ser hende.
+Elskede lille Ligge!
+Du kan tro, jeg er angergiven over, at jeg ikke fik sendt dig de skidte 9 Kr. før Pinsen, det er da så jammerligt at skulde gå og mangle det nødvendigste ved Højtiderne; jeg kunde jo godt have fået Harald til at sende dem; i dit Sted vilde jeg rigtignok have været alvorlig arrig; tilsyneladende tager du det jo smukt.
+Jeg er meget glad ved Døberen, han vinder stadig ved nærmere Bekendtskab, og du skal have Tak for al dine Møje med at skaffe ham tilveje. - Sikken et Tordenvejr det var inat! Tutte og jeg skulde idag have været på en lang og interessant Cycletur om ad Øxnebjergkanten til noget, som hedder Søby, vi skulde have ledt efter et passende Sted til Anbringelsen af en Plade, som Tutte jo har fortalt dig om - men Vejret var skidt.
+Mandag. Erikshåb. Jeg kom cyclende hjem idag på den Cycle, der ["der" overstreget] jeg skulde have været på Tur på igår, det er en herreløs én, der i lange Tider har henstået på Fyns Forsamlingshus, nu mente jeg, at jeg uden Skade for nogen kunde benytte den til denne Tur, men da det jo på en Måde kunde betragtes som en Slags ulovlig Omgang med Hittegods, så gik jeg for en Sikkerheds Skyld op til Riise for at rådspørge ham desang. først sagde han, at det gik aldrig og den Cycle skulde de rigtignok have Bud efter; men jeg talte så venligt med ham, at han smilende lovede, at de ikke skulde hente den før efter Tirsdag Middag samt ønskede mig god Fornøjelse på Turen.
+Idag fortalte Frk. Hansen Værnehjemmet mig, at der et Par Dage havde boet en Dame, som boede hos Kisters de Dage Flagstad var der, og han var så rar og elskværdig, og en Dag, da de sad ved Frokostbordet havde han fået en Buket Blomster og et Brev anonymt "fra en ung Dame" og det havde været aldeles rørende at se hans Glæde derover, han havde siddet med Tårer i Øjnene og han havde ikke kunnet spise af Betagelse! Var det ikke sødt? Ser du ham aldrig, Lugge? -
+Jeg er umådelig flittig, øver mig indtil 6 Timer om Dagen - det høje Tal er jeg dog kun nået op til en Gang, men jeg er voldsom flittig og stadig ved det og oppe Kl. 7 hver Morgen; er jeg dog ikke et udmærket Menneske? en mageløs Karakter??
+Vi var jo så på Glorup i Pinsen og der er jo rigtig yndigt; men Lugge, hvor kan det dog være, at man ikke kan undgå at kede sg, skønt der er så rart og morsomt og vi dog var så mange af os selv? Johanne, Dede, jeg. Jeg forstår det ikke. 
+Det er slemt, at Dede skal have Beatricen i Sommer, der er dog ingen Steder i hele Huset, hvor man har det så rart for sig selv som der. Vi skal have det lyserøde, det kan jo være meget godt, men det er ligesom mere dødt. Kan du huske al den Færdsel, vi kunde iagttage fra Beatricevinduet - og så den store Seng til at sove til Middag på. - 
+Hils Grethe mangfoldigst. Har Fanfaren hentet Handsken med samme Pomp og Pragt som da han efterlod den? Mange gule små Kys fra Mornine</t>
+  </si>
+  <si>
     <t>1903-02-11</t>
   </si>
   <si>
     <t>København V
 4.</t>
   </si>
   <si>
     <t>Lis -
 - Bendix, blinde
 Wilhelmine Berg
 Grethe Bichel
 - Bihl
 Christian  Brandstrup
 Emil Brandstrup
 Ludvig Brandstrup, billedhugger
 Thora  Branner
 Louise Brønsted
 Herman Ewald
 - Holstein, Frk.
 Alhed Larsen
 Johannes Larsen
 - Pera
 Ellen  Sawyer
 Albrecht  Warberg
 Conrad Warberg
@@ -2632,53 +2737,50 @@
 Ellen håber at få en engelskklasse på skolen. 
 Laura flytter ind i huset, selvom køkken, toilet og have ikke er i orden. Hun håber, at Astrid kommer på besøg. Mange andre familiemedlemmer kommer. Ellens og Grethes værelser er blevet hyggelige.
 Caspersen og Brandstrup er glade for deres nye lejligheder.
 Johan/Lysse og Andreas/Puf har været til eksamen, og det gik godt for især Johan. Grethes eksamen var også god. Nu skal Alhed og drengene besøge Johannes Larsen/Las ved Fiil Sø. 
 Ludvig Brandstrup skal til Det Kongelige Teater. Christian Brandstrup med familie tager til Båxhult.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eMZY</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [På kuvertens bagside: Poststempel]
 [I brevet:]
 Søndag d: 3_de_ Maj.
 Kære Astrid!
 Det var ubesindigt af mig at love Dig Brev hen i Ugen; mere end et overkommer jeg nok ikke. Om Lørdagen skal det absolut med 3 Toget, for at Du kan faae det Søndag Morgen; det er bedre at have Søndag til Skrivedag. Jeg kommer lige fra Agrarens, en Kaffevisit med ham, Elle og mig. jeg havde Bagværk med der var hyggeligt og roligt, Børnene er til Fødselsdag hos Sybergs; Erik elsker og tilbeder de tre store Drenge der. Nu skulde Elle til sin lille Gerning i [ulæseligt]. – 5 Timer med kun èn fri ind imellem. Johanne og jeg var der i Aftes til et rigtig pænt og morsomt ”Guldhornene” sat i Scene af Palle B. Bagefter gik J. og jeg paa Hotel og drak Kaffe til Kl. 11, vi ser Johanne saa lidt, hun har jo altid travlt, har faaet 4 Elever lige den sidste Tid. Man skulde troe, hun kunde ikke overkomme det, men nogle gaaer jævnt herfra. Elle haaber paa at faa en Kl. i Skolen, Hr Kragh har spurgt om hun vilde prøve, han kan knap overkomme alt det Engelske; han er Inspektør. Paa Torsdag begynder jeg at flytte ind, venter at faa mine 3 Værelser i Orden inden St. Bededag d: 8:de. Men Køkkenregionerne bliver tidligst færdige til Indflytning paa Lørdag, takket være gl. Hinkes Langsomhed I Morgen venter vi Gartneren begynder at grave og planere Haven, vi faar kun Sommerplanter i Aar, og lidt Havesager bare den kan naae at blive lidt pæn til Pinse, saa vi kan holde Indvielse. Du maa da endelig see at komme et lille Svip, lille Putte, boe i vort Gæstekammer, jeg siger ganske sikkert Dede og Minna og Branners kommer, maaske Brønsteds, hvis de er paa Hjemvejen fra Tydskland saa tidligt; Lugge har da slaaet paa det. Du maa dog en Gang imellem see alle Dine egne; tænk hvor Alfred har sin Familie nær. Skal vi ikke foreløbig haabe det bliver af og lade Broderiet ligge saa længe? Nu kan jeg igen taale at sye en Smule, og læse lidt; to smaa Bøger nede paa Glorup Jeg tør knap skrive det, at jeg længe har haft det saa godt. – Mit sidste Brev var Hastværk, fordi jeg skulde til Alhed sammen med Thomsens. De var saa pæne og rare og Claus ligner sin Mor og hendes 17aarige Datter hende igen. Hun er saa nydelig af en godt omtalt lovende Skuespillerinde. Manden er koparret og med Fodring af ”Affäring”.
 W.C – er endnu ikke i Orden hos os selv, hvor Elle har nu har boet ca. 14 Dage, men om 3 Dage skulde Badeværelset være færdigt. Elles Stue er saa henrivende nu med Gardiner og Malerier; Grethes ogsaa, kun en vældig stor [ulæselig], rædsom Liggestol ødelægger det efter min Mening; de har den med fra Amerika. – Caspersens er nu flyttet ind og faaer en dejlig Lejlighed Aaaboulevard Hjørnet af Johannevej Christian og Eline er ogsaa meget glade ved deres paa Christianshavn. Jørgen er jo hjemme, men hans søger en Plads. Thomsen grim, men uhyre tiltalende, og ret intelligent og livlig. De var alle i Teatret om Aftenen og paa Hotel bagefter. Jeg turde ikke, men blev hos Drengene og læste Historie med Lysse, det var jo midt i Examen, han fik ug; i det hele en voldsom pæn Examen, saa han kommer sikkert meget op. Grethe glimrede med en Masse ug-er og bliver No 2 fra No [”No” indsat over linjen] 7. Puf knap saa god. I Onsdags Kl. 11 lige fra sidste Time rejste saa Alhed og Drengene op til Las’ ved Fiil Sø og ventes i Morgen. Chr. og Putte boer imens der mens, Elle og Grethe holder til der baade fortalte, at Ludvig skal til det Kgl. Teater, men i et Brev fra Broder Christian i Gaar stod der intet om det, jeg kan næsten ikke troe det. De vil alle boe paa Båxhult en 3 Uger sidst i Juli [”Juli” overstreget] Juni; har bedt Onkel Lut og Las om de maa. Jeg har ikke hørt om Dine Ferieplaner; I kan maaske ikke nænne at tage fra den festlige By. Skal hele Dit Hold med til den store Opvisning, eller er det kun Eder? smaa udvalgte?? Nu Farvel lille Putte! Kærlige Hilsner til Dig og de smaa fra 
 Bedstemor.</t>
   </si>
   <si>
     <t>1914-12-28</t>
-  </si>
-[...1 lines deleted...]
-    <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Peter Oluf Brønsted
 Grethe Jungstedt
 August Kattrup
 Camilla Kattrup
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 Otto Knipschildt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 Elisabeth Mackie
 Otto Emil  Paludan
 Ellen  Sawyer
 Henry Smith, nær Erikshaab
 Hempel Syberg
 Conrad Warberg
 Else Warberg
 Karen Warberg
@@ -4606,59 +4708,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/dPFb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZhDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZOdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4rR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qup8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jKvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6NfH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hblc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iZ1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dqaY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gbwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NwBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4TTW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wKQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QJao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vTbG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MyNL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GKus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w3Pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LjZA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/dPFb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZhDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZOdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4rR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qup8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jKvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6NfH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hblc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iZ1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GYPA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dqaY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sAmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gbwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NwBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4TTW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wKQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QJao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vTbG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MyNL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GKus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w3Pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LjZA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M82"/>
+  <dimension ref="A1:M84"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -5966,2352 +6068,2442 @@
       </c>
       <c r="I30" s="5" t="s">
         <v>241</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>168</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>242</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>243</v>
       </c>
       <c r="M30" s="5" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>245</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="5" t="s">
-        <v>25</v>
+        <v>247</v>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>72</v>
+        <v>255</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G32" s="5" t="s">
-        <v>254</v>
+      <c r="G32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>49</v>
+        <v>258</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>261</v>
+        <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>246</v>
-[...4 lines deleted...]
-        </is>
+        <v>72</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>43</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G33" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G33" s="5" t="s">
+        <v>263</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>262</v>
-[...10 lines deleted...]
-        </is>
+        <v>264</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>266</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="M33" s="5"/>
+        <v>267</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>268</v>
+      </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>14</v>
+        <v>270</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>255</v>
+      </c>
+      <c r="D34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F34" s="5" t="s">
-        <v>265</v>
+      <c r="F34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>266</v>
-[...8 lines deleted...]
-        <v>269</v>
+        <v>271</v>
+      </c>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L34" s="6" t="s">
-        <v>270</v>
-[...3 lines deleted...]
-      </c>
+        <v>272</v>
+      </c>
+      <c r="M34" s="5"/>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>34</v>
+        <v>246</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>34</v>
+        <v>255</v>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F36" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F36" s="5" t="s">
+        <v>282</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>283</v>
-[...4 lines deleted...]
-        </is>
+        <v>285</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>286</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>261</v>
+        <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>43</v>
-[...9 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>290</v>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H37" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H37" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>293</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>288</v>
-[...1 lines deleted...]
-      <c r="M37" s="5"/>
+        <v>295</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>296</v>
+      </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>34</v>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>300</v>
+      </c>
+      <c r="K38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L38" s="6" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>14</v>
+        <v>270</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>298</v>
+        <v>43</v>
+      </c>
+      <c r="D39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H39" s="5" t="s">
-[...6 lines deleted...]
-        <v>301</v>
+      <c r="H39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K39" s="5" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>303</v>
-[...3 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="M39" s="5"/>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>306</v>
+        <v>25</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>307</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
         <v>308</v>
       </c>
       <c r="I40" s="5" t="s">
         <v>309</v>
       </c>
       <c r="J40" s="5" t="s">
         <v>310</v>
       </c>
       <c r="K40" s="5" t="s">
         <v>311</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>312</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>314</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>246</v>
+        <v>15</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>315</v>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
         <v>316</v>
       </c>
       <c r="I41" s="5" t="s">
         <v>317</v>
       </c>
       <c r="J41" s="5" t="s">
         <v>318</v>
       </c>
       <c r="K41" s="5" t="s">
         <v>319</v>
       </c>
       <c r="L41" s="6" t="s">
         <v>320</v>
       </c>
       <c r="M41" s="5" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
         <v>322</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>246</v>
+        <v>15</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>315</v>
-[...4 lines deleted...]
-        </is>
+        <v>323</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>324</v>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="D43" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="5" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="D44" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" s="5" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>332</v>
+      </c>
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
         <v>340</v>
       </c>
       <c r="I44" s="5" t="s">
         <v>341</v>
       </c>
       <c r="J44" s="5" t="s">
         <v>342</v>
       </c>
       <c r="K44" s="5" t="s">
         <v>343</v>
       </c>
       <c r="L44" s="6" t="s">
         <v>344</v>
       </c>
       <c r="M44" s="5" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
         <v>346</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>347</v>
+      </c>
+      <c r="F45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>339</v>
+        <v>307</v>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>72</v>
+        <v>255</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>45</v>
-[...7 lines deleted...]
-        <v>369</v>
+        <v>355</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>49</v>
+        <v>373</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>246</v>
-[...4 lines deleted...]
-        </is>
+        <v>255</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>378</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>376</v>
+        <v>356</v>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="J49" s="5" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D50" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="D50" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E50" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="s">
-        <v>338</v>
+        <v>386</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="J50" s="5" t="s">
         <v>49</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>255</v>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F51" s="5" t="s">
-        <v>307</v>
+        <v>393</v>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>15</v>
+        <v>72</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>246</v>
+        <v>43</v>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F52" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>355</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>399</v>
+        <v>49</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>404</v>
-[...9 lines deleted...]
-        </is>
+        <v>255</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>324</v>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>404</v>
+        <v>255</v>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F54" s="5" t="s">
-        <v>412</v>
+        <v>307</v>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>412</v>
+        <v>246</v>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>404</v>
-[...7 lines deleted...]
-        </is>
+        <v>246</v>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>428</v>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>434</v>
+        <v>15</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>15</v>
+        <v>246</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>338</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>428</v>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>246</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>72</v>
+        <v>450</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>449</v>
-[...7 lines deleted...]
-        <v>450</v>
+        <v>15</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
         <v>451</v>
       </c>
-      <c r="I59" s="5"/>
+      <c r="I59" s="5" t="s">
+        <v>452</v>
+      </c>
       <c r="J59" s="5" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>457</v>
+        <v>15</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>62</v>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
         <v>458</v>
       </c>
       <c r="I60" s="5" t="s">
         <v>459</v>
       </c>
       <c r="J60" s="5" t="s">
         <v>460</v>
       </c>
       <c r="K60" s="5" t="s">
         <v>461</v>
       </c>
       <c r="L60" s="6" t="s">
         <v>462</v>
       </c>
       <c r="M60" s="5" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
         <v>464</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>261</v>
+        <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-        </is>
+        <v>72</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>465</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F61" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F61" s="5" t="s">
+        <v>466</v>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H61" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H61" s="5" t="s">
+        <v>467</v>
       </c>
       <c r="I61" s="5"/>
-      <c r="J61" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J61" s="5" t="s">
+        <v>468</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>466</v>
-[...1 lines deleted...]
-      <c r="M61" s="5"/>
+        <v>470</v>
+      </c>
+      <c r="M61" s="5" t="s">
+        <v>471</v>
+      </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="D62" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="5" t="s">
-        <v>469</v>
+        <v>347</v>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="5" t="n">
-        <v>1923</v>
+      <c r="A63" s="5" t="s">
+        <v>480</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>14</v>
+        <v>270</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>43</v>
+      </c>
+      <c r="D63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G63" s="5" t="s">
-[...3 lines deleted...]
-        <v>478</v>
+      <c r="G63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I63" s="5"/>
-      <c r="J63" s="5" t="s">
-        <v>479</v>
+      <c r="J63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K63" s="5" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>481</v>
-[...1 lines deleted...]
-      <c r="M63" s="5" t="s">
         <v>482</v>
       </c>
+      <c r="M63" s="5"/>
     </row>
     <row r="64">
-      <c r="A64" s="5" t="n">
-        <v>1924</v>
+      <c r="A64" s="5" t="s">
+        <v>483</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>476</v>
+        <v>15</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>468</v>
+        <v>484</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>44</v>
+        <v>485</v>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G64" s="5" t="s">
-[...7 lines deleted...]
-      <c r="I64" s="5"/>
+      <c r="G64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>487</v>
+      </c>
       <c r="J64" s="5" t="s">
-        <v>484</v>
-[...4 lines deleted...]
-        </is>
+        <v>488</v>
+      </c>
+      <c r="K64" s="5" t="s">
+        <v>489</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="5" t="s">
-        <v>487</v>
+      <c r="A65" s="5" t="n">
+        <v>1923</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="D65" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="D65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65" s="5" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>44</v>
+      </c>
+      <c r="F65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G65" s="5" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>491</v>
-[...3 lines deleted...]
-      </c>
+        <v>494</v>
+      </c>
+      <c r="I65" s="5"/>
       <c r="J65" s="5" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="5" t="s">
-        <v>497</v>
+      <c r="A66" s="5" t="n">
+        <v>1924</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>133</v>
+        <v>492</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>404</v>
-[...4 lines deleted...]
-        </is>
+        <v>484</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G66" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I66" s="5" t="s">
+      <c r="G66" s="5" t="s">
         <v>499</v>
       </c>
+      <c r="H66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I66" s="5"/>
       <c r="J66" s="5" t="s">
         <v>500</v>
       </c>
-      <c r="K66" s="5" t="s">
+      <c r="K66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L66" s="6" t="s">
         <v>501</v>
       </c>
-      <c r="L66" s="6" t="s">
+      <c r="M66" s="5" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>133</v>
+        <v>255</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>468</v>
-[...14 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>506</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>246</v>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>62</v>
+        <v>133</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>484</v>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>246</v>
+        <v>43</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>62</v>
+        <v>465</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>44</v>
+      </c>
+      <c r="F70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
         <v>528</v>
       </c>
       <c r="I70" s="5" t="s">
         <v>529</v>
       </c>
       <c r="J70" s="5" t="s">
         <v>530</v>
       </c>
       <c r="K70" s="5" t="s">
         <v>531</v>
       </c>
       <c r="L70" s="6" t="s">
         <v>532</v>
       </c>
       <c r="M70" s="5" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
         <v>534</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>519</v>
-[...1 lines deleted...]
-      <c r="F71" s="5" t="s">
         <v>535</v>
+      </c>
+      <c r="F71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
         <v>536</v>
       </c>
       <c r="I71" s="5" t="s">
         <v>537</v>
       </c>
       <c r="J71" s="5" t="s">
         <v>538</v>
       </c>
       <c r="K71" s="5" t="s">
         <v>539</v>
       </c>
       <c r="L71" s="6" t="s">
         <v>540</v>
       </c>
       <c r="M71" s="5" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
         <v>542</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="D72" s="5" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>543</v>
       </c>
-      <c r="F72" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F72" s="5" t="s">
+        <v>535</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
         <v>544</v>
       </c>
       <c r="I72" s="5" t="s">
         <v>545</v>
       </c>
       <c r="J72" s="5" t="s">
         <v>546</v>
       </c>
       <c r="K72" s="5" t="s">
         <v>547</v>
       </c>
       <c r="L72" s="6" t="s">
         <v>548</v>
       </c>
       <c r="M72" s="5" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
         <v>550</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>535</v>
+        <v>551</v>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F74" s="5" t="s">
         <v>559</v>
+      </c>
+      <c r="F74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
         <v>560</v>
       </c>
       <c r="I74" s="5" t="s">
         <v>561</v>
       </c>
       <c r="J74" s="5" t="s">
         <v>562</v>
       </c>
       <c r="K74" s="5" t="s">
         <v>563</v>
       </c>
       <c r="L74" s="6" t="s">
         <v>564</v>
       </c>
       <c r="M74" s="5" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
         <v>566</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>535</v>
+        <v>551</v>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
         <v>567</v>
       </c>
       <c r="I75" s="5" t="s">
         <v>568</v>
       </c>
       <c r="J75" s="5" t="s">
         <v>569</v>
       </c>
       <c r="K75" s="5" t="s">
         <v>570</v>
       </c>
       <c r="L75" s="6" t="s">
         <v>571</v>
       </c>
       <c r="M75" s="5" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
         <v>573</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E76" s="5" t="s">
         <v>574</v>
       </c>
-      <c r="D76" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E76" s="5" t="s">
+      <c r="F76" s="5" t="s">
         <v>575</v>
       </c>
-      <c r="F76" s="5" t="s">
+      <c r="G76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H76" s="5" t="s">
         <v>576</v>
       </c>
-      <c r="G76" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H76" s="5" t="s">
+      <c r="I76" s="5" t="s">
         <v>577</v>
       </c>
-      <c r="I76" s="5" t="s">
+      <c r="J76" s="5" t="s">
         <v>578</v>
       </c>
-      <c r="J76" s="5" t="s">
+      <c r="K76" s="5" t="s">
         <v>579</v>
       </c>
-      <c r="K76" s="5" t="s">
+      <c r="L76" s="6" t="s">
         <v>580</v>
       </c>
-      <c r="L76" s="6" t="s">
+      <c r="M76" s="5" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>535</v>
+        <v>551</v>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="I77" s="5" t="s">
         <v>584</v>
       </c>
-      <c r="I77" s="5" t="s">
+      <c r="J77" s="5" t="s">
         <v>585</v>
       </c>
-      <c r="J77" s="5" t="s">
+      <c r="K77" s="5" t="s">
         <v>586</v>
       </c>
-      <c r="K77" s="5" t="s">
+      <c r="L77" s="6" t="s">
         <v>587</v>
       </c>
-      <c r="L77" s="6" t="s">
+      <c r="M77" s="5" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="D78" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="5" t="s">
-        <v>519</v>
+        <v>591</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>592</v>
-[...1 lines deleted...]
-      <c r="I78" s="5"/>
+        <v>593</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>594</v>
+      </c>
       <c r="J78" s="5" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>598</v>
+        <v>551</v>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="I80" s="5" t="s">
         <v>608</v>
       </c>
+      <c r="I80" s="5"/>
       <c r="J80" s="5" t="s">
         <v>609</v>
       </c>
       <c r="K80" s="5" t="s">
         <v>610</v>
       </c>
       <c r="L80" s="6" t="s">
         <v>611</v>
       </c>
       <c r="M80" s="5" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
         <v>613</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>535</v>
+        <v>614</v>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="J81" s="5" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>621</v>
+        <v>62</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>404</v>
+        <v>255</v>
       </c>
       <c r="E82" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="F82" s="5" t="s">
         <v>622</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
         <v>623</v>
       </c>
       <c r="I82" s="5" t="s">
         <v>624</v>
       </c>
       <c r="J82" s="5" t="s">
         <v>625</v>
       </c>
       <c r="K82" s="5" t="s">
         <v>626</v>
       </c>
       <c r="L82" s="6" t="s">
         <v>627</v>
       </c>
       <c r="M82" s="5" t="s">
         <v>628</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="G83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="J83" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="K83" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="L83" s="6" t="s">
+        <v>634</v>
+      </c>
+      <c r="M83" s="5" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="F84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>639</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="J84" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="K84" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="L84" s="6" t="s">
+        <v>643</v>
+      </c>
+      <c r="M84" s="5" t="s">
+        <v>644</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -8354,44 +8546,46 @@
     <hyperlink ref="M58" r:id="rId63"/>
     <hyperlink ref="M59" r:id="rId64"/>
     <hyperlink ref="M60" r:id="rId65"/>
     <hyperlink ref="M61" r:id="rId66"/>
     <hyperlink ref="M62" r:id="rId67"/>
     <hyperlink ref="M63" r:id="rId68"/>
     <hyperlink ref="M64" r:id="rId69"/>
     <hyperlink ref="M65" r:id="rId70"/>
     <hyperlink ref="M66" r:id="rId71"/>
     <hyperlink ref="M67" r:id="rId72"/>
     <hyperlink ref="M68" r:id="rId73"/>
     <hyperlink ref="M69" r:id="rId74"/>
     <hyperlink ref="M70" r:id="rId75"/>
     <hyperlink ref="M71" r:id="rId76"/>
     <hyperlink ref="M72" r:id="rId77"/>
     <hyperlink ref="M73" r:id="rId78"/>
     <hyperlink ref="M74" r:id="rId79"/>
     <hyperlink ref="M75" r:id="rId80"/>
     <hyperlink ref="M76" r:id="rId81"/>
     <hyperlink ref="M77" r:id="rId82"/>
     <hyperlink ref="M78" r:id="rId83"/>
     <hyperlink ref="M79" r:id="rId84"/>
     <hyperlink ref="M80" r:id="rId85"/>
     <hyperlink ref="M81" r:id="rId86"/>
     <hyperlink ref="M82" r:id="rId87"/>
+    <hyperlink ref="M83" r:id="rId88"/>
+    <hyperlink ref="M84" r:id="rId89"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>