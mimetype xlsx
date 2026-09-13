--- v0 (2026-04-26)
+++ v1 (2026-09-13)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="860" uniqueCount="598" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="906" uniqueCount="629" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -353,52 +353,52 @@
 Poststempel.
 [I brevet:]
 [Fortrykt logo]
 [Håndskrevet:]
 Erikshaab d: 20de (Aften)
 Kjæreste Abba!
 Paa Mandag er det 22 Aar siden jeg fik det første Brev fra Dig og skrev det første Brev til Dig; gid jeg inden i dette kunde sende et rigtig eftertrykkeligt Kys! Men vær vis paa at Du har det tilgode til vi sees paa Fredag! Jeg længes i mellem Stunder saa latterlig meget efter Dig og efter at kysse Dig Kjæreste! Jeg vil da haabe at Din Lune forlængst er overstaaet; dette forresten sagt i Alvor og ikke for Kyssets Skyld. 
 Det glæder mig at Du træffer sammen derinde med Conne og Else; hun skrev saa beskedent, om jeg troede Du vilde tage Dig lidt af hende, til Conne kom fra Sverrig. Jeg har iaften skreven 4 Sider til hende i det Haab at hun faaer det inden hun rejser; hun bad mig nemlig sende sig Din Adresse. At jeg ikke træffer dem er derimod ikke saa uheldigt; jeg har jo nylig været hos dem og Du veed nok! for mange Bekjendte for nogle faa Dage i Kjøbenhavn, det elsker jeg ikke. Lille Visse var her i Eftermiddag, hun har slet intet hørt fra Vejle Mølle siden vi var der, stakkels Skind! – Sybergs var i Odense i Torsdags; Dagen før var han paa Arreskov for at bede om at stille Centrifuge op. De Grevens [oven over linien er skrevet: ”Grevens”] havde beklaget at jeg var rejst forgjæves derover; imorgen Formiddag gjør jeg det om, saa fortæller jeg Grevinden, at Fader og Moder har bedt mig derind og at jeg gjør Rejsen med Returbillet og for mine egne Penge. – Torsdag og Fredag havde vi Sadelmageren; han syede i Spisestuen, mens der var rykket ud af Kontoret og dette fik en tilgavns Rengjøring. Paludan sad i et grufuldt Roderi i Din Stue, han var flink til at hjælpe med at støve af og ordne alt igjen. Nu er der saa yndigt, Tæppet naar over hele Gulvet og seer ganske nyt ud. Af det gamle blev der et temmelig stort under Sofa og Bord i Din Stue. Jeg glæder mig til at min egen Ven skal komme hjem og finde det saa hyggeligt. Paa Mandag kommer Balslev med Tilbehør, jeg maatte skrive efter ham. Imorgen tænker jeg Styrtebadet kommer repareret tilbage fra Frost. – Børnene tegner ikke om Aftenen, de kan ikke paa egen Haand. Kunstneren medbragte i Lørdags nogle gl. Gibsornamenter fra Maler Hansens Loft at tegne efter, naar han kommer tilbage; de glæder sig meget dertil. Alhed var igaar spadserende hos Komtessen, der har det nogenlunde og lod til at være glad ved Alheds Snak. Jeg vil derover en af Dagene. – I morgen – Søndag – skal de 4 og Frøken Løngren til Høstgilde hos Margrethe Jokums, jeg skal over til Gjelskov. Mimi fik sig da en ny Kaabe i Odense til min store Glæde og hendes egen med vil jeg haabe! Tutte kjøbte sig et lille Komfur som Muk skal om i morgen Formiddag at koge paa med hende. Nu bliver dette vel nok mit sidste Brev til Dig kjæreste Abba! Jeg skal nok huske Degnens Fødselsdag paa Mandag. – 22 Aar! Jeg kan næsten komme til at græde ved at tænke tilbage paa de mange sorgfulde Timer jeg i Løbet af de 22 Aar har voldet Dig. Jeg vil haabe Du selv tænker mest paa de lyse! 
 Og saa Farvel min egen Ven! Børnene hilser! Elle og Muk, - de andre er jo paa Sollerup, kjørte Kl. 3 i den lille aabne Vogn. 
 Din Smaa.</t>
   </si>
   <si>
     <t>1889-01-13</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Julie Brandt</t>
   </si>
   <si>
     <t>Charlottenlund
 Villa Skovbo</t>
   </si>
   <si>
-    <t>Rasmus Balslev
-Laura Balslev, f. Leth
+    <t>Laura Balslev
+Rasmus Balslev
 Victoria Benedictsson
 Thora  Branner
 Laura Hansen
 Emanuel Jørgensen
 Frederik Jørgensen
 Karen Jørgensen
 Alhed Larsen
 Jonas Lie
 - Løngreen
 - Rehberg
 Ellen  Sawyer
 Henning Schroll
 Adelheyde Syberg
 Fritz Syberg
 Hempel Syberg
 Albrecht  Warberg
 Conrad Warberg
 Else Warberg
 Laura Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Julie Brandts forældres navne kendes ikke.
 Christine, f. Warberg, var i 1889 i huset på Sludegaard ved Nyborg. 
 Det kan ikke afgøres, hvem Petersen, Simonsen, Lille Hansen, Schrøder, Ada og Marie var.
@@ -1139,51 +1139,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/y0d0</t>
   </si>
   <si>
     <t>13de Marts
 Piazza Donatello 10
 Kæreste Mor!
 Mange Tak for Dit sidste lange Brev, som jeg blev vældig glad ved. Det var jo en sørgelig Meddelelse med Muntermand og jeg skrev vist netop noget om ham i Faders Brev. Jeg gad vide, om I saa var paa Glorup, jeg sendte Brevet dertil, da du havde skrevet det i Dit forrige Brev. - - For en Timestid siden tog Lud og Berta af Sted paa en lille Rejse til Genua; de skulle der mødes med B’s Far og Søster Emma og rimeligvis være der sammen med dem nogle Dage. Saa tager ”Fader Bernhardt” til Monte Carlo en 3-4 Uger og Emma kommer med herned. Berta var henrykt naturligvis. – I Aftes fulgte vi Ring paa Banegaarden; han kommer vist desværre ikke gennem Odense alligevel, han havde ellers lovet at gaa op og hilse Christine fra mig, det havde ellers [overstreget: ellers] været forfærdelig morsomt. – Ring vil jeg savne umaadelig meget, vi spiste Frokost sammen hver Dag, han malede ogsaa paa Ufficierne. – Min Cape mangler jeg desværre ikke saa lidt paa endnu, det er et sent Stykke Arbejde. Nu skal jeg hænge vældig i disse Dage, mens de andre ere borte. – Nu lader det for alvor til, at Foraaret staar for Døren, Vejret er meget omskifteligt, men af og til have vi en dejlig Foraarsdag og vi plukke hver Dag en halv Snes Violer inde i Haven. – Naar det bliver rigtig smukt Vejr, vilde jeg gærne være færdig med min Cape. Lut mener ganske vist, at jeg lærer saa meget af det, at jeg strax skulde tage fat paa en til, men det tror jeg da ikke, jeg kan bekvemme mig til, jeg maa vist ud at lave nogle Afskedsbilleder. – Baade Konsulens og Baccis ville have mig op mens jeg er alene, men jeg har sagt nej Tak; jeg vil være flittig og skal desuden passe et Lerarbejde af Luds. Og kun spise og sove deroppe vil jeg dog ikke, naar jeg ellers skal være nede i Byen hele Dagen. - - I Aften skal jeg dog derop, det er Helligdag i Morgen [tilføjet over linjen: i Morgen] og vi skulle ned i "Cascelunerne" [det andet "c" i ordet tilføjet over linjen] at se Prinserevy, ogsaa Zioen Fru Pelle og Beckett. Det er ikke umuligt, at jeg kan komme til at rejse hjem sammen med Becket, han rejser rimeligvis sidst i April; vi talte om det i Gaar, han vil ogsaa gærne have Selskab. - - Han var her i Aftes til en lille Afskedsmiddag for Ring: udmærket Suppe, Æggekage, Lammesteg [overstreget: steg] Kotteletter med Kompot, Ost og Frugt. Vi havde - - - her kom Fru Bacci, nu kan jeg ikke huske hvad jeg begyndte paa. Det sinkede [tilføjet over linjen: sinkede] mig for Resten, nu kan jeg desværre ikke naa at faa Brevet af Sted, saa bliver det nok først i Overmorgen.
 Næste Dag. Jeg er kommen tidlig hjem, jeg kunde se, det kunde lade sig gøre at naa at faa Brevet af Sted i Dag, og saa syntes jeg det var en Skam ikke at gøre det. – Der er omtrent en Time, der kan da naas en Del i den Tid. – Revyen var for Resten sjov; det blev mod al Forventning straalende Vejr, saa det hele tog sig brillant ud. De italienske Militær er nu meget smukke, deres Dragter meget smagfuldere end vore. Der er et lille morsomt, kaldet ”Berseilli creme” [spørgsmålstegn over begge ord]; deres Dragter ere meget fixe, særlig deres Hatte [tegning] der sidde strærkt paa ”Snur” og ere prydede med en mægtig Dusk Hanefjer. De ere vældig raske og kvikke og uddannes særlig til Løb. – Efter ”Revista”en gik vi lidt længere ud, hvor der slet ingen Mennesker var, for at opsøge os et rart Sted at spise Frokost paa. (”Kasjinerne”(udtales således) er et Slags Langelinie for Florentinerne; de strække sig langs Arnoen et Stykke udenfor Byen. Der er hver Eftermiddag Promenade af alle de fine Florentinere, mange i pragtfulde Ekvipager, samt Musik paa en stor aaben Plads. Længere ude er der fuldstændig landligt og henrivende smukt. Der er lange Alleer, Strækninger af Skov, og dejlige Enge.) Vi fandt et herligt Sted til Frokosten, en lille solbeskinnet Eng, der var saa fuld af smaa Krokus, at det lignede et Tæppe, aldeles som naar Skovbunden hjemme er fuld af Anemoner, kun at Tæppet her var lyseblaat! Det var et bedaarende Syn. Jeg plukkede naturligvis en Masse og besluttede at sende en Hattefuld hjem; men jeg kan se, de ere altfor sarte, sender her en Prøve. Er den ikke henrivende. efter [overstreget: efter] Frokosten, som [overstreget: som] var udmærket, Fru B. førte Kød og Vin og Fru Pelle og jeg Sardiner Brød og Kager. – Hvor vi nød Tilværelsen derude, Solen skinnede, Fuglene sang og alting duftede af Foraar. Vi lærte dem at lege Enke, det morede dem kosteligt, Majoren (der er bleven Oberst) er en gammel Knop til at løbe, han og jeg var sammen hele Tiden, vi opnaaede ”Sølvbryllup” mens alle de andre skiftedes til at være Enke. Pigen Erminia er storartet paa en saadan Tur, hun bliver et andet Menneske, naar hun kommer ud hvor der rigtig er landligt, helt vild af Henrykkelse. Saadan var hun ogsaa oppe i Acone. Hun og jeg havde spillet ”berde”, en Slags Filipine, der bestaar i at man stadig skal bære en lille grøn Gren hos sig, som man kan tage frem, naar den anden siger ”verde fruori” (= ”frem med den grønne”). Hun kom ind og skulde overrumple mig i Morges paa Sengen, men jeg halede den triumferende frem fra Hovedgærdet. [overstregede ord] – Lud og Ring snød med den Aften, de skulde lave. De gav den i Stedet inde i Byen, det var om Aftenen paa Faders Fødselsdag. Om Eftermiddagen havde vi været ude alle 4 at se en Majolikafabrik. Der opdagede vi et kønt Krus, men det var temmelig dyrt, 6 Lire, saa købte vi det i Forening og besluttede at kaste Lod om det. Det gjorde vi, da vi kom ind paa Restaurationen og jeg blev den heldige, der fik den lille Seddel, hvorpaa der stod ”Krus”. Jeg var henrykt og indviede det strax, saa Faders Skaal blev drukket standsmæssigt af den mægtige Pokal. Lud holdt en lille Tale. - - - Jeg skrev til Frk. Sperlings Fødselsdag og sendte hende de første Anemoner jeg har funden. – Du maa endelig hilse Tat Mimi mange Gange for hendes lange morsomme Brev. - -
 Have I Vinter E [udstreget: E] endnu? Jeg glæder mig saa forfædelig til at faa to Gange Foraar i Aar. Du ved ikke, hvor jeg nyder Tilværelsen i disse Dage meget, meget mere end i Fjor ved denne Tid. Den Gang var jeg saa tit gnaven og følte mig ensom og trist, i Aar nyder jeg det fuldt ud; og i Løbet af en 8 til 14 Dage bliver det hele jo endda meget smukkere, naar Mandeltræerne begynde at blomstre osv. – 
 _ Nu maa jeg desværre slutte, jeg venter mig næsten en lille overhaling over dette og de sidste korte Breve, samt at Du har ventet dette et Par Dage, men her har været saa meget Uro de sidste Dage. – Pengesagerne maa jeg vente med til næste Gang,nu [overstreget: nu] – Naa jeg maa slutte nu. 1000 kærlige Hilsner! Jeg kan ikke naa at læse igennem. – 
 Be
 14de Marts – 1895.</t>
   </si>
   <si>
     <t>1896-03-06</t>
   </si>
   <si>
     <t>Vesterbrogade 126, 1620 V</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Berta Brandstrup
 Ludvig Brandstrup, billedhugger
-- Carlsen
+- Carlsen, Madam
 Christian Kampmann
 Conrad Warberg
 Else Warberg
 Andreas Peter Weis</t>
   </si>
   <si>
     <t>Café Guldkuren var "Hotel D'Angleterres nye Restauration" i følge Carl Muusmann i bogen "Halvfemsernes glade København".
 "Ungdomsleg" er et skuespil i 4 akter af Frederik Leth Hansen. Det blev vist på Dagmarteatret i marts 1896.
 Thorvald er muligvis Thorvald Balslev, som på dette tidspunkt var forlovet med Alheds søster Johanne.</t>
   </si>
   <si>
     <t>Alhed sender fødselsdagshilsen til sin far. Hun er ved at male Kampmanns dreng. Ses en del med Berta. Har bedt Weis om at give Thorvald en forstanderstilling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6NfH</t>
   </si>
   <si>
     <t>Kære Fader!
 Maa jeg herved sende Dig min hjærteligste Lykønskning til Din Fødselsdag i Morgen! – Jeg kommer lige henne fra Kampmanns, hvor jeg hver Dag maler på Drengen. Det er en vældig sød Unge, men jeg kan endnu slet ikke sige, om det vil lykkes for mig med Maleriet; i Dag fik jeg for Resten en hel Del gjort ved det, men nemt er det sandelig ikke, han sidder ikke stille en Minut. – Jeg kommer der gærne ved 9 Tiden og spiser saa Frokost med dem Kl. 11, naar Manden kommer hjem; vi drikke alle tre hver Dag en Snaps med Angustura, det er udmærket. Det er elskværdige og livlige Folk begge to. – Madam Persen ser jeg en hel Del til. I Gaar var vi sammen inde i [overstreget: Ak] Bibliotheket paa Charlottenborg og bagefter i Guldkuren. I Dag skulle vi igen mødes derinde og saa skal jeg hjem at spise til Middag med hende og bagefter gaa vi muligvis i Theatret til Ungdomsleg. Lud skal til Møde. - - Weis, som jeg var sammen forleden hos Madames spurgte mig om det var mig, han havde nægtet den Ansøgning, samt om han ikke kunde være mig til Tjeneste med et eller andet, - om jeg ikke havde noget at ansøge om o.s.v. – Jeg svarede, at jeg jo vidste af Erfaring, at det ikke nyttede at ansøge ham _om noget, men da jeg hørte, han havde med Seminarier at gøre, bad jeg ham betænke lille Thorvald med en god Forstanderplads, hvilket han lovede! Nu skal vi se, om han holder det. - - Madam Carlsen har gaaet heroppe og underholdt mig, mens jeg har skreven, hun er ligesaa kostelig som før. Jeg skal hilse Dig fra hende. – Vil Du hilse alle_ mange Gange fra mig, ogsaa Onkel Conne og Tante Else. – jeg skal i Morgen til Aftenselskab hos Berta, vi skulle drikke paa Din Sundhed! Din hengivne Datter Be.
 Pan sender mange Hilsner.
 Vesterbrogade 126 5 
 6/3 - 96</t>
   </si>
   <si>
     <t>Maj 1896 eller 1897</t>
@@ -1939,171 +1939,226 @@
 Ellen Sawyer har sendt et trist brev om mandens sygdom.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fBxg</t>
   </si>
   <si>
     <t>Lille Kærbyhus d: 12-6-11.
 Kære Astrid – 
 Jeg vilde ikke skrive til Dig, før jeg vidste, hvor Du var, eller sende Pakken. Alfred kunde jo godt have sat sig imod Din Rejse, - godt han ikke gjorde det og at Du nu kan være med Børnene i Fred og Ro vel ca. 4 Uger?, kunde Du ikke lade Anna passe ham og Huset en Tid alene?? saa Du kunde yderligere forlænge Dit Ophold. Dersom Anna kan føre Hus lidt økonomisk, saa koster I jo ikke mere i Birkerød end hjemme, vel endog knap saa meget. Det maa Du da en Gang sige mig lidt om. Hermed Kjolen og Din Blækstift, som laa i min lille Taske. Jeg kom godt hertil, gik Kl. ca. 7 hen til Syberg, bankede stille paa Køkkendøren, og kom ind i Spisestuen. Syberg havde været temmelig syg i en Uge, var begyndt at være oppe; han var uhyre venlig mod mig, vi snakkede en hel Del. Jeg kom her 6.20, Johanne havde ikke bemærket, at jeg vilde komme Tirsdag, de sad og spiste til Aften, Pauline var her, men rejste lidt efter. J. er saa kolossal optaget af sin Musik og af Eleven, hun har nylig faaet en ny. 
 Det har været en lille Skuffelse, at hverken hun eller Alhed nogensinde har Tid til at høre om min Rejse, men forleden Aften gik jeg ned til Christine og fortalte hende og Marie i næsten 2 Timer. De var meget interesserede. I Aftes kom de hjem fra Sølvbryllup, der var forløbet meget godt, uhyre storartet Arrangement. De holdt alle til paa Erikshaab og havde det brillant der. I Morges blev Oline – Pigen her syg ligger i Dag mindst, Dr. Hviid var her i Formiddags. Hun var skæv. Ryggen skal ind til Kbh og have Bandage. J. tænker om hun mulig i den Tid kan faae Amanda. Jeg rejser til Snøde paa Lørdag og derfra til Glorup. Det gaar godt med Musiken i Skoven, 2 Gange om Ugen 2 Timer ad Gangen. J. maa øve sig meget dertil. Lige nu var Amanda her og sagde sin Time af for Resten af denne Maaned; hun rejser paa Torsdag til Kbh. og Malmø, da hun hørte, I er i Birkerød, vilde hun tage en Dag derud; vilde skrive til Dig fra Kbh. Vi veed endnu ikke, naar Moderen kommer til her. Lille Bes leger saa udmærket med Anna og Ellen og alt Puttes Legetøj, hun sover i Puttes Seng, det Skind er jo ind under Pe[ulæseligt], var ret modfalden, da de alle rejste fra hende i Torsdags i Kbh., men var behersket og meget sød. Jeg kan slet ikke skrive til M[ulæseligt] jeg veed ingen Adr. Naar Du skriver, saa hils dem og sig Tak for Kortet. Det var dejligt, Børnene havde haft en god Pinse i Kbh; hils dem mange Gange. Fandt Du saa Brevet med deres Tegninger? Syberg havde endt sit Telegram med: Gudsfred og Velsignelse – det var bleven til Husfred og V. – i de kommende Aar!! Nete stregede det fatale Ord over! Jeg har saa mange Breve at skrive i Eftermiddag; Erik sidder her og tegner, J. inde at have Time. og andet. Barnepigen er i Skole om Eftem.; men en Søster af hende tager Bibbe, naar hun vaagner af sin 2 Timers Middagssøvn. Hun er sød det lille Pus. Det staar helt godt til for dem med Penge, hun er inde i Dag at betale Renter, 300 til Hverringe og 150 til Bonden, 75 skal sendes til Syberg. Men de har ca. 300 om Maaneden ind for Mælk nu for Tiden!!! De har 12 Køer i Sommer, har købt to. Nu Farvel lille Putte! Ja det var en herlig Tur! Jeg har lagt Plan for den næste,: Berlin, Dresden, Eisennach og Wartburg og maaske Amsterdam. – 
 De synes udmærket her om min Plan at give Muk 300 Kr. næste Sommer til den Amerika Tur; bare for Elles Skyld. Her laa et lille trist forjaget Brev, han ligger endnu, men har begyndt at spise og sove. – Hvilken Tilværelse for Elle! Jeg har aldrig Medlidenhed med ham! Hun skrev, naar de igen faar Indtægter, det har de altsaa ikke noget, der hedder for Tiden! – saa sender hun for den Ramme, men jeg skrev strax, at jeg skal nok betale det hele, saa kan hun holde det lidt til 6te Marts. – Tænk om hun kan have Muk en Maaneds Tid til næste [”næste” indsat over linjen] Sommer. Men saa en til at have i Birkerød imens?? Du???
 Ja saa Farvel da! Hils Lomme og Anna mange Gange. Hr. Peter er dejlig! Kærlige Hilsner fra Bedstemor.
 [Indsat s. 1 i venstre margen, lodret:] Blækstiften er et Ærme</t>
   </si>
   <si>
     <t>1912-01-07</t>
   </si>
   <si>
     <t>Øxendrup</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan 19</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Wilhelmine Berg
+    <t>Wilhelmine Berg
 Christian  Brandstrup
 Eline  Brandstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Carl Carl, Ellen Sawyers kæreste
 - Claudie
 Ina  Goldschmidt
 Grethe Jungstedt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Mine Mine, Brædstrup
+Anna -, pige i huset hos Brønsted
 Ellen  Sawyer
 Hempel Syberg
 Andreas Warberg
 Conrad Warberg
 Else Warberg
 Karen Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Laura Warberg opholdt sig på Glorup, hvor Albrecht Warberg, hendes svoger, var godsforvalter. Det kan ikke afgøres, hvilken af de to døtre fra Glorup der skal rejse med Laura W. De blev samlet kaldt Titterne, og i dette brev optræder navnet Titte.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2076</t>
   </si>
   <si>
     <t>Laura Warberg nyder at være på Glorup. Hun rejser derfra til Birkerød for at hjælpe datteren Louise. I april vil hun opholde sig hos Hempel Syberg og i sidste del af april samt maj hos Alhed og Johannes Larsen. 20. maj rejser hun sydpå over Hamborg til Schweiz, München mm. Mon dog ikke Astrid kan komme med på rejsen? Laura har spurgt Else og Conrad Warberg, om deres datter må tage med på rejsen. Hun blev henrykt. 
 Kan Astrid mon ikke tjene lidt penge ved at skrive til bladene?
 Laura spørger, om Ellen stadig har god kontakt med Carl. Grethe har talt om, at hun og moderen skal tilbringe sommeren med ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QkiQ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St Pauli Kyrkogatan 19
 Malmö
 Skåne
 [I brevet:]
 Glorup d: 7–1-12
 Kære lille Putte.
 Tænk Dig, jeg rejser i Morgen til Birkerød og hjælper Lugge denne Maaned ud. Før til Februar vil Mine – den brillante Pige paa Hotellet i Brædstrup; hvem jeg straks skrev til – ikke tage til dem. Hun kommer der i Morgen og ”ser paa os” – skriver Muk! Bare hun nu ikke synes der er for tarveligt og for mange Børn! Om hun endda vil være der midlertidig, til Anna kan komme igen. Men kan Du ikke nok forstaa at da jeg samtidig med Dit i Fredags fik indlagte Brev, saa skrev jeg strax, at jeg vilde være der til Februar, specielt her er jo velsignet hyggeligt og komfortabelt. Ild om Formiddagen på mit Værelse, dejlig Spadseretime; Whist om Aftenen, hyggeligt om Dagen i Tante Elses lille Stue, hun læser højt Malstrømmen af Frank Norris. Men jeg er saa glad over, at Muk vil tage mod min Hjælp og ikke være nødt til at fæste den første den bedste Pige. Men nu noget andet! Skulde Du virkelig kunne spare til en Rejse, jeg tænker kun at rejse 200 Kr. op i Aar, næsten direkte til Schweiz, saa Berlin eller München paa Henvejen, Schaffhausen Vandfaldet og saa til Brunnen, gøre Udflugter derfra til Bjærgene, St Gothart; 14 Dage, ikke mere. Jeg kommer vist til at give 300 til Elles Rejse, hvem skal ellers? mulig Christine og Dede deler de manglende 70. Men jeg har forresten faaet Rejseselskab: Da jeg her beklagede mig over at Du næppe kommer med i Aar, sagde Else, om jeg ikke vilde have Titte med! Jo det vilde jeg meget gærne, Conne blev spurgt, der var intet i Vejen og saa blev det fortalt Titte, der var ude af sig selv af Henrykkelse! Men jeg tænkte strax, at det blev et stort Virvar for mig og bare jeg kunde være ene om at tage Bestemmelse o. s v. saa dersom Du virkelig kan sætte det igennem, vilde det være herligt. – Jeg var saa glad ved Dit Brev og ved at høre om den forholdsvis gode Jul .. De søde smaa, hvor er de flinke! Nu kommer de vel ud hver Dag i det dejlige friske Vejr? Her er de forbausede over Inas Præstationer. Mon Du dog ikke kunde faae et og andet optaget i et Blad ligesom Elines Veninde Fru Claudie, der uventet tjente 20 Kr. dels ved en lille Fortælling, og dels ved en Oversættelse. Jeg har intet hørt fra Mis siden jeg rejste, om Christian saa har solgt sin Villa, om Jørgen har faaet Pladsen nu eller om han faaer mit Værelse lejet ud, saa jeg kunde spare Penge ved min i Fraværelse. – Her skal være to store Selskaber, de er meget kede af at jeg rejser fra dem. Men nu vil jeg være den første Del af April hos Syberg og den sidste i Kerteminde og saa mulig de 3 Uger af Maj her og starte herfra ca. d. 20de over Hamborg. Den første Halvdel af Februar vil [over linjen er skrevet ”vil”] vist hele Las-familien; Elle og Grethe være [over linjen er skrevet ”være”] i Kbh. Thora skal nok være hos Syberg sidst i denne Maaned. Gud veed, om Elle dog ikke kan være der nogle Dage. Hun og Grethe er jo indtrængende bedt baade af Thora og Wilhelm til at holde den i Vanløse [over linjen er skrevet ”i Vanløse”] en god Tid, det vil de vist ogsaa nok. Elle havde faaet Brev og 3 store udmærkede Parkazaleas af Carl til Julen, saa Forbindelsen er da ikke helt afbrudt. Jeg spurgte forsigtigt Johanne, om de endnu korresponderede, men hun vidste intet. Alhed turde jeg ikke spørge, men senere saae jeg de Billeder og Grethe fortalte mig at Carl skulde være hos dem til Sommer. Saa Gud ved! Nu skal jeg skrive et andet Brev lille Putte!
 Kærlige Hilsener til Eder alle her fra Bedstemor.</t>
   </si>
   <si>
+    <t>1912-01-08</t>
+  </si>
+  <si>
+    <t>Malmø</t>
+  </si>
+  <si>
+    <t>Frits Branner
+Thora  Branner
+Alhed Marie Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Bodild Holstein
+Alhed Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Anna - , pige i huset hos Astrid
+Marie Warberg</t>
+  </si>
+  <si>
+    <t>Den "vanskelige Situation", som Louise/Lugge Brønsted var i og som krævede moderens hjælp, skyldtes tilsyneladende at datteren Alhed/Lomme på 8 år var syg. Louise Brønsted havde fået barn nr. fire, Else, 7. oktober 1911. Som nævnt i brevet havde Louise i januar 1912 ingen pige i huset. 
+Den omtalte rejse skulle have fundet sted i maj 1912, men den måtte udsættes til september, da Laura Warberg havde årebetændelse i benet. 
+En ørken mellem Vanløse og Birkerød: Thora/Tutte Branner boede i Vanløse; Louise Brønsted i Birkerød.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3866</t>
+  </si>
+  <si>
+    <t>Det er sødt af Laura Warberg at hjælpe Louise/Luge Brønsted, som er uden pige i huset og har en syg datter.
+Astrid Warberg vil meget gerne med på rejse, og hun tror, at hun kan skaffe pengene dertil.
+Thora/Tutte Branner har haft inviteret Astrid på pølsegilde. På vej dertil mødte Astrid Johanne C. Larsen, som skældte hende ud for ikke at tage hensyn til Alfred. 
+Morgenen efter ringede Astrid til Bodild Holstein, som inviterede på frokost.
+Hjemturen til Sverige var hård i dårligt vejr. Alfred var kommet uventet hjem, og da der ikke var "herremad" i huset, gik han på hotel og spiste, mens børnene og stuepigen Anna fik risengrød.
+Børnene er glade for slædevejret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NwBa</t>
+  </si>
+  <si>
+    <t>Malmø 8 Jan 1912.
+Kæreste Mor! Tak for Dit Brev! Hvor er det storartet for Lugge, at du klarer den vanskelige Situation for hende - men hvor er det opofrende af Dig - så ideelt Du havde det på Glorup. Og tænk, at Du får Titte med - men vil Du så tillige have mig med - hvis jeg aldrig ["aldrig" overstreget] altså kan skaffe de fornødne Kontanter - 200 Kr?
+Det vilde jo være festligt at rejse tre i Følge - jeg har rasende Lyst til det, så det gir sig vel nok med Pengene! Når Alfred gav mig 100 i fjor, gir han det vel igen i År, og jeg har 70 i min Bog; når man har et sådant Lyspunkt at se hen til, kan man jo langt lettere bære de øvrige Dages Byrder.
+I Lørdags fik jeg Bev fra Tutte, som bad mig komme over til Pølsegilde samme Aften. Jeg rejste Kl. 1.15 Traf tilfældig Johanne på Gaden og vi fik snakket en Del sammen; det viste sig, at hun havde arrangeret Familiesammenkomsten herovre den Søndag, da jeg var borte, og hun kunde slet ikke indse, "at der var nogen Grund til at vise mig Hensyn - da jeg jo aldrig viste Alfred noget Hensyn." (!) Jeg inviterede jo altid min Familie, når Alf. var borte, skønt han dog gerne vilde være sammen med både dem fra Birkerød og Las og Be - hvad synes Du! 
+Jeg oplyste da, at de nævnte Familier aldrig var bedt, når han var borte - og at han udtrykkelig for de øvriges Vedkommende havde anmodet mig om at invitere dem, når han var borte. "Nå - det vidste hun ikke."
+Der er jo ikke mere at sige til denne Sag - det hele Forhold er håbløst og uforbederligt.
+Vil de ikke have noget med mig at gøre, så kan de godt slippe.
+Gildet hos Tutte var meget vellykket - men jeg kendte ingen af Gæsterne, der alle var lokale Notabiliteter (det ved jeg for Resten ikke hvad betyder) Jeg frøs meget - men diskret. Næste Formiddag kunde jeg ikke dy mig for at ringe til Bodild, mens Tutte redte Senge ovenpå - hun bad mig til Frokost Kl 1. Jeg gik så derfra ved 12 Tiden, fulgt af Tutte med lille Frits i Vognen; men det var isnende koldt (Søndag) så de vendte snart om. 
+Hos Bodild var der varmt og henrivende - jeg tilbragte et Par gennemhyggelige Timer hos dem, og de fortalte om det altsammen. Hos dem er jeg altid nærmere Birkerød og Jer alle synes jeg. Der er en Ørken mellem Vanløse og Birkerød. 
+Mornine var lige taget derfra, men hendes Ånd svævede over Stuerne. Jeg tog hjem med 4 45 Båden - et rædsomt Vejr - næsten 2 timer undervejs - jeg indtog straks min sædvanlige [noget af papiret mangler] på en Feltstol i Gangen lige ved Udgangen til Trappen - der kan jeg [noget af papiret mangler] klare mig.
+Tænk så havde Alfred telefoneret om Lørdagen til Anna - var altså kommen fra Tyskland uventet! men Anna kunde da meddele, at her hverken var "Herremad" el. do Kaffe i Huset. Han tog så selv Ost og Kaffe med - og måtte Søndag gå på Hotel for at spise. De andre fik Risengrød og Grønsager. Pengene var sluppen op - og han har strengt forbudt mig at hente hos Hansen el. at tage på Regning. Konsekvenserne måtte han dennegang selv bære; det var meget passende - og jeg fik da heller ingen Grovheder, da jeg kom hjem.
+De Små morer sig med Slædeføret og er friske og fornøjede. Jeg glæder mig til dit næste Brev. 
+Vi skal vaske i Morgen, det betyder Ubehag, men er jo intet at regne mod jeres ganske pigeløse Tilværelse. Bare nu lille Lomme er rask igen. 
+Hilsen til Jer allesammen - (Ungerne tumler og leger om Ørene på mig, derfor hænger dette Brev ikke sammen.)
+fra Din A.</t>
+  </si>
+  <si>
     <t>1912-01-18</t>
   </si>
   <si>
-    <t>Malmø</t>
-[...3 lines deleted...]
-Bodild Branner
+    <t>Bodild Branner
 Frits Branner
 Thora  Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Brønsted
 Peter Oluf Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
+Anna - , pige i huset hos Astrid
 Else Warberg</t>
   </si>
   <si>
     <t>Albrecht Warbergs bror - Laura Warbergs svoger - var godsforvalter på Glorup. 
 Louise Brønsted og hendes familie boede i Birkerød. 
 Det vides ikke, hvem Hansen var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2444</t>
   </si>
   <si>
     <t>Astrid synes, det vi være dejligt at rejse sammen. Hun håber, hun kan skaffe pengene. 
 Astrid har truffet Johanne Goldschmidt, som havde arrangeret træf en dag, hvor Astrid ikke kunne deltage. Johanne ville ikke vise hensyn, når Astrid ikke viste Alfred sådanne. Astrid kunne oplyse, at Alfred selv har bedt om, at Astrid ikke inviterede diverse familiemedlemmer, når han var hjemme. 
 Astrid har været på flere besøg. Sejlturen hjem var slem. Alfred kom uventet hjem fra Tyskland, og der var ikke mad i huset. 
 Børnene leger i sneen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/evO2</t>
   </si>
   <si>
     <t>Malmø 8 Jan 1912.
 Kæreste Mor! Tak for Dit Brev! Hvor er det storartet for Lugge, at Du klarer den vanskelige Situation for hende – men hvor er det opofrende af Dig – saa ideelt Du havde det paa Glorup. Og tænk at Du faar Titte med – men vil Du saa tillige have mig med – hvis jeg aldrig ["aldrig" overstreget] altså kan skaffe de fornødne Kontanter – 200 Kr?
 Det vilde jo være festligt at rejse tre i Følge – jeg har rasende Lyst til det så det gir sig vel nok med Pengene! Naar Alfred gav mig 100 ifjor, gør han det vel igen i År, og jeg har 70 i min Bog; når man har et sådant Lyspunkt at se hen til, kan man jo langt lettere bære de øvrige Dages Byrder.
 I Lørdags fik jeg Brev fra Tutte, som bad mig komme over til Pølsegil [papir mangler] samme Aften. Jeg rejste Kl 1.15 Traf tilfældig Johanne på Gaden og vi fik snakket en Del sammen; det viste sig, at hun havde arrangeret Familiesammenkomsten herovre den Søndag, da jeg var borte, og hun kunde slet ikke indse ”at der var nogen Grund til at vise mig Hensyn – da jeg jo aldrig viste Alfred noget Hensyn!” (!) Jeg inviterede jo altid min Familie, når Alfr. var borte, skønt han dog gerne vilde være sammen med både dem fra Birkerød og Las Og Be – hvad synes Du!
 Jeg oplyste da, at de nævnte Familier aldrig var bedt, når han var borte – og at han udtrykkelig for de øvriges vedkommende havde anmodet mig om at invitere dem, når han var borte. ”Nå – det vidste hun ikke”.
 Der er jo ikke mere at sige til denne Sag, det hele Forhold er håbløst og uforbederligt. Vil de ikke have noget med mig at gøre, så kan de godt slippe. Gildet hos Tutte var meget velly[papir mangler] – men jeg kendte ingen af Gæsterne, [papir mangler] alle var lokale Notabiliteter. (det Ord ved jeg for Resten ikke hvad betyder) Jeg frøs meget, men diskret. Næste Morgen kunde jeg ikke dy mig for at ringe til Bodild, mens Tutte redte Senge ovenpå – hun bad mig til Frokost Kl 1. Jeg gik derfor ved 12 Tiden, fulgt af Tutte med lille Frits i Vognen, men det var isnende koldt (Søndag) så de vendte snart om.
 Hos Bodild var der varmt og henrivende – jeg tilbragte et Par gennemhyggelige Timer hos dem, og de fortalte om det altsammen. Hos dem er jeg altid nærmere Birkerød og Jer alle, synes jeg. Der er en Ørken mellem Vanløse og Birkerød. 
 Mornine var lige taget derfra, men hendes Ånd svævede over Stuerne. Jeg tog hjem med 4.45 Båden – et rædsomt Vejr - næsten 2 Timer under[papir mangler] - jeg indtog straks min sædvanlige [papir mangler] på en Feltstol i Gangen lige ved [papir mangler]dgangen til Trappen – der kan jeg [papir mangler] at klare mig.
 Tænk så havde Alfred telefoneret om Lørdagen til Anna – var altså kommen fra Tyskland uventet! men Anna kunde da meddele, at her hverken var ”Herremad” eller do Kaffe i Huset. Han tog så selv Ost og Kaffe med – og måtte Søndag gå på Hotel for at spise. De andre fik Risengrød og Grønsager. Pengene var sluppen op – og han har strengt forbudt mig at hente hos Hansen el. at tage på Regning. Konsekvensen måtte han dennegang selv bære; det var meget passende – og jeg fik da heller ingen Grovheder, da jeg kom hjem.
 De Små morer sig med Slædeføret og er friske og fornøjede. Jeg glæder mig til dit næste Brev.
 Vi skal vaske i Morgen, det betyder Ubehag, men er jo intet at regne mod Jeres ganske pigeløse Tilværelse. Bare nu lille Lomme er rask igen.
 Hilsner til Jer allesammen – Ungerne tumler og leger om Ørerne på mig derfor hænger dette Brev ikke sammen.)
 fra Din A.</t>
   </si>
   <si>
     <t>1912-04-06</t>
   </si>
   <si>
     <t>Odense</t>
   </si>
   <si>
     <t>Julie Brandt
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Adam Goldschmidt
 Ina  Goldschmidt
 Bodild Holstein
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 Otto Knipschildt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Christine  Mackie
 Kirstine -, pige i huset hos Hempel Syberg
 Ellen  Sawyer
 Karl Schou
 Hempel Syberg
 Marie Syberg
 Conrad Warberg
 Else Warberg
 Karen Warberg
 Marie Warberg
 Andreas Warberg, Albrechts far</t>
   </si>
   <si>
     <t>Frøken A må været Astrid Warberg-Goldschmidts gymnastiklærerinde i Malmö.
@@ -2509,51 +2564,51 @@
     <t>https://fynboerne.ktdk.dk/d/maOI</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [På kuvertens bagside: Poststempel]
 [I brevet:]
 Glorup d: 18de
 Kære Astrid!
 Jeg havde saa uhyre meget at gøre i Tirsdags, Snedkeren kom efter en Del gamle Møbler til Reparation og m.a., saa jeg ikke kunde naae at sende Broderiet; Dagen efter rejste jeg herned, hvor jeg er til vist paa Fredag; altsaa Din Fødselsdag! Tænk jeg kan aldrig huske om det er d: 26_de_! men nu faar Du Brev paa Fredag! Det var vist lige den samme Historie i Fjor? Thoras d: 26de Sptbr – det er jeg vis paa! er Du samme Tal? Jeg er saa henrykt ved det gode Vejr, gaaer hver Dag ca. 3 ½ Time, men sidder en Del deraf i Skoven, det er Sommer der! De respekterer min Lyst til at gaae alene begge Ture, saa jeg er i Grunden meget lidt sammen med dem; lidt i Ny og Næ og saa om Aftenen. Paa Mandag skal Elle flytte ind; hendes 3 Stuer er færdige, men vist ikke ret meget af [”af” indsat over linjen] Køkkenmøbler. Tørt er der, frisk og god Luft. Dede og Minna var meget begejstrede for Huset. Nu bliver Stengærdet sat og Haven jævnet og lagt om, mens jeg er her, forhaabentlig! Johanne skal ringe mig op i Aften og fortælle mig, om der er lidt Slag i Frikadellerne. – Det var kedeligt for Dig med den Forkølelse i Paasken, især at Du ikke kom til Vanløse. Hvor det morer mig at høre om Børnenes Musik. Jeg praler med dem her og hvor jeg kan. De og Din Gymnastik er da Dine Lyspunkter i Livet, men det er da heller ikke lidt! – Minna er saa rask legemlig, men vist tung i Sindet, næsten værre! Hun har funden paa, at hun hader Jylland, Dede lider vist en Del derunder. Tænk han for en Tid siden skrev til Conne om han kunde blive Godsforvalter paa Broholm her i Nærheden, et lille Gods, Connes Fuldmægtig, som ikke har en eneste Examen, fik det!!! Og kan han bare blive 10 Aar i Brædstrup, siger han selv det vil være en glimrende Forretning! Endog Glorup, som han - Dede – ogsaa tænker paa, naar Conne om et Par Aar tager sin Afsked, en [ulæseligt ord] paa 6000, hvad Dede vist ca har allerede og her er store Udgifter til Fuldmægtig, Kudsk, Heste m.m. Jeg tager mig det lidt nær, men haaber det er hendes Tilstand, der gør det og at Dede da ikke føjer hende i at flytte derfra. Han var ikke glad eller i godt Humør den kære Dreng! Nu skal jeg skrive til dem, at Conne synes det er Vanvid at flytte. Vi havde en rar Aften paa Risinge til Middag allesammen: Paaskedags Aften hos Agrarens og senere var de til en smuk Koncert i Kirken og bagefter paa Hotellet. De rejste 2den Paaskedag. Jeg har det rigtig godt, men læse i en Bog en 1 ½ Time er dog endnu mere end jeg taaler. Nu Farvel lille Putte! Jeg haaber Du faaer dette i Morgen tidlig. Kærlige Hilsener fra Bedstemor.</t>
   </si>
   <si>
     <t>1914-05-03</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Eline  Brandstrup
 Jørgen Brandstrup
 Ludvig Brandstrup, billedhugger
 Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Christian Caspersen
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Jens Hinke
 Grethe Jungstedt
 Anders  Kragh
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ellen  Sawyer
 Ernst Syberg
 Franz Syberg
@@ -2887,51 +2942,51 @@
 Astrid har fundet en god ung pige i huset. 
 Det er dejligt, at Elle/Ellen straks kan komme til at bo i sit hus, men Alhed kommer til at savne hende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7IvF</t>
   </si>
   <si>
     <t>Lørdag d: 8de.
 Kære Johanne!
 Tak for det lange interessante Brev og for Din Hilsen i Gaar, da jeg ogsaa fik et langt Brev fra Alhed og fra Syberg og Tante Else. Jeg var hos Lugge af [ulæseligt] og gammelt hele Dagen, men jeg ringede til Max sender [ulæseligt], og dem gik Bes derind og hentede, saa fik Lugge ogsaa Del i dem. Stakkel hun slider grueligt i det, ser gammel og forslidt ud. Tænk hvor rørende at Lugge [”Lugge” overstreget] Lomme har sendt hende 100 Kr. af sin Løn, hun havde en Del tilgode og med sig selv er hun saa sparsommelig! Nu tænker de da heldigvis paa at sælge i al Fald Marken i Birkerød; de maa have Penge. Den ansl. Indtægt som hed sig var 10-15000 er nu reduceret til 5000, men lad os see den først! M[ulæseligt]diens Projekter!!, hvor haabløst har de ikke hidtil været. Derimod synes jeg det ser ret lyst ud for Eders Financer lille Johanne! og det er mig en stor Glæde at tænke paa om min Bortrejse har bidraget hertil. Hvilken Indskrænkning i de daglige Udgifter! Og naar Du har færre Elever har Du ogsaa bedre Tid til lidt mere husligt Arbejde – At Agraren skal have 100 Kr. mdl. hos Las’s er jo udmærket, saa længe det varer!! Jeg vil jo gærne leje Værelset til mine Møbler; vi kan altid tale om Prisen. Men det er vel allerede til April Flyttedag, de Mennesker skal flytte ind? Saa jeg faaer nok en Del at bestille, naar jeg nu kommer først i April. Det er en Skandale, at jeg ikke veed sikkert, hvor meget der er paa min Bog, men vil Du ikke nok gaae ned i Banken med indlagte Seddel og saa spørge fra mig, hvor meget der er tilbage, men det er vel [et overstreget, ulæseligt ord] flovt [”flovt” indsat over linjen] maaske bede om Bogen, da jeg snart kommer hjem??? Jeg har jo lovet Chr. 50 Kr. til Hjælp, da hun var syg og Helene skal have 25, dels i Drikkepenge og dels til en Brudegave. I Dag skal jeg som sædvanlig til Astrid Kl. 3 tage Afsked med den brillante Frøken Nielsen, som rejser paa Onsdag; men tænk at A. for 3de Gang har været heldig (ser det da ud til) og faaer paa Tirsdag en 29aarig Enke! Efter en Annonce, A. har indrykket i Berlingske. Hun har været der og ser meget lovende ud. 
 I Morgen skal jeg til Taastrup første Gang. I Onsdags havde jeg Emmy og Bes med i Folketeatret paa mine billige Kouponbilletter fra den radikale For; har to tilbage den ene gratis og købe [ulæseligt] med. Jørgen Br. er syg igen, men mindre strengt Anfald. Saa Farvel søde Johanne! Hvilken Begivenhed at Elle straks bebor sit Hus! Alhed vil savne hende.
 Kærlig Hilsen!
 Mor.</t>
   </si>
   <si>
     <t>1920-09-05</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Birkerød Kostskole</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
-Wilhelm Branner
+Vilhelm Branner
 Niels Elgaard Amstrup
 Adolph Larsen
 Johan Larsen
 Johanne  Larsen
 - Tholstrup
 Kjeld Tutein
 Peter Tutein
 Else Warberg</t>
   </si>
   <si>
     <t>Privateje</t>
   </si>
   <si>
     <t>Det er svært at få tid til at skrive breve. Tante Visse er på besøg og snakker meget. Onkel Amst samt Nete og hendes mand er kommet cyklende. Alhed m.fl. har haft Tante Visse med på en biltur.
 Puf er færdig med sin båd.
 Svanebassinet er kommet pænt i stand, og den lille hund har det bedre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vTbG</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Johan Larsen
 Kostskolen
 Birkerød
@@ -3317,99 +3372,99 @@
     <t>11/3 - 30
 Kæreste Lugge!
 Tusende Tak for den meget betimelige Gave. Jeg har allerede arbejdet med den og synes allerede at jeg blivet smukkere af det, - saa hvad kan det ikke blive til!! Man kommer ogsaa til at føle sig saa veltilpas efter saadan en Behandling. Jeg damper først Ansigtet godt med varmt Vand.
 Og Tak for dit Brev og for Forsendelsen af de glemte Sager. Jeg havde nu købt mig en ny Fyldepen, men nu har Junge faaet den gamle som jo har været Mors. Jeg havde en rar Fødselsdag, skønt jeg havde mine Elever - dog kun Hjemmeelever og 2 i Byen. Hele Form. gik med Visiter og Eleverne fra 12 - 6, og Huset skulde jo da gøres ved og Dessert lagt til om Aftenen, saa der var Gang i det! Jeg havde kun Skolebst. til L'hombre om Aftenen. Kaffe og Triffly (hvor er det en snild Dessert) og Vin senere. Fredag og Lørdag er jeg jo væk. Om Søndagen havde jeg Agrarens her til Middag Klk 12. Flæskesteg grønne Ærter, - Triffly. Jeg nyder, at Junge faar en Friformiddag og hun nyder det ogsaa. Jeg vil gøre det til Regel, at de kommer hveranden Søndag. - Klk 3 kom Hundslev-Skovgaardene, - mine mangeårige Venner - til Kaffe. De havde en stor Kurv Æbler med - dejligt. Junge blev til Kaffe. - De blev til Klk 5 1/2, saa vadskede jeg den store Opvadskning og gik saa til Agrarens. Bridge til Klk 12. Saa du ser jeg har været meget optaget. Igaar Morges benyttede jeg min Fritid til at skrive til Tante Else som har mistet sin eneste Broder, Knud Brandt og til lille Mine. 
 Jeg fik mange Gaver - Haandarbejder fra Gr. - 2 Spil Kort fra Junge Bøger fra Mornine og Kurt, 100 Cigarer fra Peter, 2 Lagkager, - mange Blomster - en stor Kala fra Puf. - 
 Jeg var saa glad ved dit Brev, - at Mornine er faldet til Ro, og det du skrev om Junge, - jeg lod hende læse dit Brev - hvad jeg ellers ikke gør, men hun blev saa rørt over det, du skrev, om at du næsten havde glædet dig mest til hende. - 
 Las er nu meget betaget over at Putte er paa et Hotel med et meget tvivlsomt Rygte. Det er nu heller ikke morsomt, - der maa da være andre Hoteller. Det er vel ikke saadan lidt som Hævn el. paa Trods? Jeg synes det er en modbydelig Tanke - at Putte gaar i de Omgivelser og min Sandten, om jeg gjorde tillod ["gjorde" overstreget; "tillod" indsat over linjen] det i Mornines Sted. Hvor er det en trist Redelighed helt igennem.
 Nej, til Paaske kan jeg jo ikke komme, men saa tager jeg kun Paaskeferie i selve Helligdagene og saa tager jeg en lille Uge i Maj og bliver din Fødselsdag med. Det kan maaske blive det lille paatænkte Turistbesøg. Jeg vil komme saa jeg er der hele Dagen før d. 8de til Hjælp. - Din Indvielsesgave til Inst. er 18 Desserttallerkner, som jeg har købt paa en Auktion. - De er rigtig pæne, uden at være antike just. Dem kan du nok faa Brug for. Jeg skal ogsaa tage med Syltetøj hvad du helst vil have - det kan vi altid aftale.
 Baade Peter og Grethe var her d. 6te i hver sin Bil, - jeg var desværre nok i Byen til Timerne, men de ved hvor Nøglen er, saa de laasede sig selv ind. 
 Her var varmt over det hele og saa yndigt med alle de mange Blomster. Grethe sagde, at hun gik rundt og kunde ikke komme sig over saa yndigt her var. Her er ogsaa yndigt Gid du kunde komme et lille Foraarsbesøg inden Kampagnen begynder - men - jeg ved jo nok det er aldeles umuligt. 
 Lugge - det er næsten ufatteligt, at det er saa nær med Inst. Hvor jeg glæder mig til det. Dejligt hvis I kunde flytte før Paaske, saa alle kunde have fri i Paasken til at ordne hver sine Sager og Værker. Det vilde nu betyde meget. I det daglige har ingen af dem jo ret meget Tid til overs.
 I Morgen maa jeg skrive til Mornine og Minna, som sendte mig en mægtig Sirupskage. Nu maa jeg ud til Eleverne. I Aften skal jeg over og repetere Engelsk med Manse, som er oppe til 2den Mellem. Desværre har han jo været luddoven.
 1000 Hilsner til jer alle Elle
 Hils ogsaa Lomme og kys lille Jesper paa hans smaa Poter.
 Undskyld dette forjagede Brev.</t>
   </si>
   <si>
     <t>1935-10-26</t>
   </si>
   <si>
     <t>Achton Friis
 Adolph Larsen
 Andreas Larsen
 Elena Larsen
 Urban Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Rud
 Lars Swane</t>
   </si>
   <si>
     <t>Tegninger til Fyn: Achton Friis var i gang med at udgive en bog om Fyn med illustrationer af Johannes Larsen. 
 Joen Vedel beskrev på hjemmesiden https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/ Kunst for Varer således: “Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’ For et par år siden fandt jeg et hæfte fra Kunst fra Varer i rodekasserne, som i en periode stod i kælderen i den Frie Udstillingsbygning – og det er det hæfte vi viser frem de næste måneder.” 
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Kilde: Wikipedia febr. 2022). 
 Ørbæklunde er grundlagt ca. år 1500 af Poul Laxmand under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Kilde: Wikipedia febr. 2022).
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Kilde: Wikipedia febr. 2022).
 Ørsbjerg er en lille landsby i Assens kommune.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har kørt rundt på Fyn og lavet tegninger til Achton Friis' bog. De besøgte Lars Swane i Svendborg. 
 Lørdag var Larsen på jagt med tandlæge Rud. Derefrer malede han på elsdyrbilledet (på Rådhuset) i Odense.
 Onsdag skal Larsen til klapjagt med Vilhelm/Klaks. 
 Larsen sælger et billede gennem Kunst for Varer, så Else og Elena/Bimse hver kan få et beløb til tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iQEv</t>
   </si>
   <si>
     <t>Kjerteminde Lørdag 26/10. 35.
 Kære Lysse!
 Tak for sidst! Naar Du først nu hører fra mig, kommer det af, at, her laa et Brev fra Achton Friis, da jeg kom hjem med Anmodning o ["o" overstreget] om Vignetter og resterende Tegninger til Fyn. Jeg gik i Gang med dem med det samme og Puf og jeg kørte omkring og tegnede, bl.a. var vi 2 Gange paa Horne Land. Paa den ene Tur besøgte vi Lasse Swane der boede paa Wandals Hotel i Svendborg mens han var oppe til Eksamen som han bestod nogle Dage senere. Anden Gang besøgte vi Farbror Urban paa Hjemvejen. Jeg tog mig fri en Lørdag hvor jeg var inviteret paa Jagt med Tandlæge Rud. Han har lejet Jagten paa 2 Gaarde hver 100 Td.L. der ligger umiddelbart ved Vejen naar vi kommer over for Svinget S for Ørbæklunde, i Hjørnet mellem Glorup, Ørbæklunde og Lykkesholm. Det regnede hele Formiddagen og Hundene var mere til Skade end Nytte og vi fik kun hver en Hare før Frokost, men om Eft. var det Tørvejr og jeg skød 4 Harer og 2 Fasaner og Tandlægen 2 Harer og 3 Fasaner. I det hele saa vi nogle og 20 Harer, der var ogsaa nogle 3-4 Flokke Høns men de lettede hver Gang uden for Skudhold. Saa snart jeg havde faaet Tegningerne ekspederet. Begyndte jeg i Odense og er nu godt i Gang med det store Elsdyrbillede. I Dag tog vi hjem til Middag da det vil passe mig bedre at begynde Mandag Mrg paa det næste Stykke, som jeg gerne vil have en hel Dag til. Puf og Else er taget til Lindøgaard, for at aftale med Agraren, om at være parat Onsdag Mrg da vi skal derom ad for at [plet på papiret] ham med til Klapjagt hos Klaks i Ørsbjerg. Jeg fik i Dag Brev fra Kunst for Varer om jeg vil sælge et Billede til en Grosserer for Damekollektion (800 Kr.). og Puf og jeg blev enige om at sige ja og dele det saaledes at Bimse faar for 500 Kr. og Else for 300, da sidstnævnte formodes at være bedre forsynet for Tiden. Kan Du ikke sende mig Bimses Adr, saa jeg kan meddele hende Resultatet hvis Handelen gaar i Orden. Ellers staar al Ting godt til her og jeg haaber at det samme er Tilfældet paa Båxhult Mange Hilsner fra os alle 3.
 Din Far.</t>
   </si>
   <si>
     <t>1936-10-14</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bent Bjergskov
 Thora  Branner
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Gudrun Larsen
 Henning Larsen
 Ingrid Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Axel  Müller
 - Müller, Frk. 
 Margrethe -, pige i huset hos Johanne C. Larsen 1936
 Ellen  Sawyer
 Janna Schou
 Hempel Syberg
 Rigmor Thorsen
 Joseph Turner
 Agnes Taaning
 Else Warberg
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru Nielsen og Søster Thorsen var. Sidstnævnte var formodentlig i familie med Rigmor Thorsen. 
 Hvem Mygdal, der gav Martin/Manse Warberg Larsen penge for malkning, var, vides heller ikke. 
 Eidi og Edith, som arbejdede i huset i England for den kvinde, som Laura Warberg Petersen var ansat hos, er ikke oprettet med biografi i KTDK. 
 Croydon er en bydel i det sydlige London.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0578</t>
   </si>
   <si>
     <t>Johanne/Junge har en dårlig hånd. Hun blev meget glad for den smukke skål fra Janna, og hun takker for alle Astrids gaver. Adolph/Agraren og hun pakkede op dagen før fødelsdagen. 
@@ -3515,54 +3570,206 @@
 Fyen
 [Håndskrevet på kuvertens bagside:]
 A Warberg Müller
 Hareskov
 [I brevet:]
 Hareskov, 20’ Nov. 1941. 
 Kæreste Junge! Det er for galt, at jeg først nu får skreven til dig, skønt den sidste Kasse Frugt, Æblerne, kom i Lørdags, 8 Dage efter Kvæderne, vi er overvældede, Tak til Jer alle sammen det var en Kæmpegave! Kvæder står i så høj Pris i Aar, at jeg ganske havde opgivet dem; og da vi ikke har Spiseæbler, er sådanne også yderst velkomne, Axel tager hver Dag et med på Kontoret, det har han så godt af og er så glad ved; hvad hedder de store, skøre, smukke, gul og røde? De er himmelske Tak og atter Tak! Grunden til Brevets Forsinkelse er simpelthen en Række af så krævende Arbejdsdage, at jeg ikke har overkommet mere – der er meget at lave nu for kommet mere – der er meget mer at lave nu for en Husmor, men så er det godt, at man kan, jeg er sommetider helt stolt af mig selv, fordi jeg har fået mig lært så meget, som før syntes mig uoverkommeligt – og at det morer mig, men det tar også på Kræfterne. Skrev jeg om Mette Schous Besøg i forrige Uge? Hun kom cyklende til Frokost den ene Dag med lille Marianne på Styret – de var nede hos Nus og rejste næste Morgen; den lille var over alle Grænser bedårende, hun fylder 3 Aar til Marts – ligner Buf meget, hun har hans dejlige Øjne og store sorte Øjenvipper – og den mest poliske lille Mund – det lyser ud af hende, at hun også har hans strålende Sans for Humor, jeg var forfærdelig glad ved hende, det er sjældent at se så pragtfuld en Unge. Mette er også meget sød, vi var alle så glade ved Besøget, også Axel; og hvor er hun tapper og dygtig; hun beholder Huset ved Fjorden, en Malerveninde bor hos hende 
 de passer i Fællesskab Jorden, har avlet og solgt 60 Tdr. Kartofler, som de selv har taget opsorteret etc. Desuden har hun mange andre Grønsager. Om Vinteren tager hun op til Faren, som har en Gård i Himmerland, Moren er nylig død (for et Par Aar siden), han har lejet en Væv til hende, der væver hun så om Vinteren og maler, hun er meget talentfuld; du ved hun er Søster til Carl Nielsen, ham med Samtalerne med Tyskeren; hun havde lige besøgt ham; han er frygtelig opreven over de Samtaler; ved den sidste var Tyskeren lige kommen fra et Besøg på ”Fædrelandets” Redaktion, hvor de havde skældt voldsomt ud over Carl Nielsen, som havde angrebet Bladet, og det kneb meget at få ”Samtalen” lavet; hvert Ord må jo afvejes til alle Sider, men skal alligevel helst udtrykke det, han har på Hjerte. 
 Det var så heldigt at vi lige havde fået en Kanin, da Mette kom – da jeg skulde stege den – jeg skar den ud, dyppede i Mel, stegte i Gryde med Tomatpuré – så jeg, at der var en Masse Fedt omkring Nyrerne, det tog jeg fra og lavede af det, samt Hjerte, Lever og Nyrer, den lækreste Leverposteg – uden Mel men med 1 [pund symbol] Kartofler, alt maskinelt. Vi har en fordelagtig Transalation med Hansens, der hvor Sus bor; Axel skaffer dem ”Opfejning” d v s Korn som spildes fra Sækkene i Frihavnen, det kan han købe billigt, det får så Hansens til deres Dyr, Høns etc – de kan jo næsten intet få at købe og kun til Kæmpepriser; vi Axel [”Axel” indsat over linien] har leveret to Gange og derfor får vi . 3 Kaniner – 1 Hane og en Gås, sidste til Jul, Hanen til Nytår, de to Kaniner har vi fået, det har de selv tilbudt, - de får Korn og vi får billigt Kød. Vi kan ikke få ”Opfejningen” ubegrænset, der er mange om det, men vi er godt tilfreds. 
 2) En anden Dag fik jeg Axel til at købe et Kvieslag, det kostede til min Skræk 4,50, men jeg fik heraf 1 pund afsmeltet Klaret og to store Rullepølser, så det blev dog lukreativt. I Forgårs kom Nus hjem fra en Bytur og havde i Istedgade købt en Nyre for 40 Øre – den blev til en herlig Ragout igår, jeg skar den i små Stykker, som meledes og stegtes med Tomat – tilsidst blandedes små bitte kogte Kartofler i, som jeg havde pillet fra de store – de var som Nødder men lækre trods sene. Af Nyrens Fedt blev der lidt Klaret – vi kan næsten ikke få Fedt mere og Smørmærkerne er kun lige til. Nu har Nus og jeg bestemt at vi fra nu af og til Jul kun vil spise Marmelade på Knækbrødet om Morgenen for at spare Smør til lidt Julebagning; jeg bager nu 2 Gange om Ugen 2 Franskbrød og en Gang ugentlig en stor Bradepande Honningkage, jeg har en billig Opskrift, kun 85 Gram Klaret – c 2 pund Sigte/og Hvedemel ½ af hver og 1/2 l Kernemælk, div. Erstat. Krydderier, den sparer også på Smørret; til Søndag bager jeg Småkager, som jeg delvis har opfundet: 1 Æg – liså meget brunt Sukker, liså meget Mel, lidt Natron og div. mørke Krydderier – der bliver c 50, sat på med Teske, i går fandt jeg på at lægge en lille Klat fast Marmelade på hver Kage – men den Opfindelse skal nu gemmes til Jul, den var dubra. Bliv ikke forarget over at Kvæderne gik næsten til Lyst! i Aar kan man jo ikke lave Konfekt, som Axel elsker, så lavede jeg Knækbrød, d v s 2 pund syltede jeg først som hele; så kogte jeg alle Skræller og Kernehuse af, mosede gennem Dørslag, der blev 3 pund Marmelade; Resten gik gennem Maskinen, der blev 5 pund Frugtmasse, kogt en 5 pund Sukker; en Del farvede jeg rødt, en Del grønt, den største Part ufarvet; det ligger nu spredt ud på den store Egetræsbakke og et stort Fad, dækket med Papir, og tørrer oppe på Køkkenskabet – altså lige under Loftet, så skal det senere skæres ud og vendes i groft Sukker - Julekonfekten er sikret. Til Variation har jeg meget stærke Ingefær-Græskar, som også skal vendes i groft Sukker. Nå – du ser, jeg er meget hus-optaget.
 I Tirsdags var Axel til sin 2den Bachkoncert , og Lugge husede ham igen - den Dag lavede jeg de tre Kvædesyltninger, det tog hele Dagen, Nus var i København – med Nyheder – så jeg var almasensalene, derfor nåede jeg så meget, var først lige færdig og havde Middagen parat, da Nus kom Kl ½ 7; en strålende glad Skatter, skønt hun havde travet hele Dagen med sin tunge Kuffert og i Snuskregn: men så havde hun også flottet sig, spist Frokost i Brasilko, en fin Hummer – Reje – Svamperet til 2,85 – uhørt for den sparsommelige Nus – deroppe havde hun siddet og talt alle sine Ordrer sammen - og købte siden en lille Æske fineste Konfekt (8 Kr Pund!) der var for 3,85, som hun havde med hjem til vores ensomme Aften; og da vi havde spist Middagen, pakkede hun Kufferten ud og viste mig alle de dejlige Ting og fortalte mig om hvert enkelt Sted, hun havde været, og hvad de havde sagt og hvad de havde købt - - de er helt vilde efter hendes Ting nu - og netop nu er det så svært at skaffe Materialer --- ialt havde hun solgt for 1.294 – Kr.!! – så nu får de rasende travlt, jeg begriber ikke, at de kan nå det; men Sus havde netop om Formd. opdaget, at Fru Hansen, som var ovre at vaske en Kasse Glas for dem – at hun kan dubbe – (altså sætte Farverne på de ensfarvede Ting, det er meget svært) – hun vilde så gerne prøve, og det viste sig, at hun havde Håndelaget, de blev strax fejlfri, og de havde jo ikke Råd 
 3) til at ødsle Farver nu på Oplæring. Dupningen keder dem skrækkeligt – de vil hellere lære nye Motiver, og alene Budtz Müller i Bredgade havde bestilt 200 grøn-duppede Glas á 1,65 [”á 1,65!” indsat over linjen], så der er noget for Fru Hansen, de mener det kan betale sig at tage Hjælp, så de kan hellige sig de større Opgaver; de har også engageret Nortoft til Pakningen, som tager lang Tid. (Gid jeg var 10 Aar yngre – men jeg har nok heroppe at lave og for få Kræfter til mere.) – 
 Nus havde på sin Tur også været på Vestre Kirkegård – det var Bufs Fødselsdag Dagen efter – havde Blomster med derind; for dine Penge havde hun i fjor købt og plantet en hvid Krysantemum, den stod så smukt og havde mange Knopper. 
 Og i går fik hun fra Kunstmusæet de Billeder, hun har arvet efter Buf; et meget stort Maleri af Baronen forestillende Fru Syberg, der sidder sammen med Trylle og ser i en Bog, et dejligt Billede. Og en smuk Skitse af Peter Hansen, en pløjende Mand, samt flere Fugletegninger af Las. Jeg har lovet hende at hjælpe med Ophængningen, hvor vil de smykke hendes Hus dernede, det er virkelig et henrivende lille Hjem, hun har der; hun skulde have hende en Mand deri. -
 Ja og så kom Axel hjem i Aftes og var i strålende Humør efter sin Koncert, og det var dejligt at have han hjemme igen; men hvor har han dog godt af de små Udflugter! 
 Han havde også Læseforeningsbøger med til os, vi læser Thomas Olesen Løkken på Kraft for at være udrustet til hans Besøg, som nu snart må kunne ventes.
 Jeg fik et sødt Brev fra Tutte i går; hun kommer dog ikke herned, men vil gerne have mig derop i næste Uge; det må jeg gøre, skønt jeg er i en kedelig Astmaperiode, må brænde Pulver hver Nat for at kunne sove. Men jeg rejser nu derop alligevel. 
 Nu er det Frokost, lille Junge, så jeg må slutte for denne Gang.
 Husk at skrive om Bibbe, og hils hende meget, når du skriver. Hvordan har du det med Tobak? Axel kan vist godt skaffe dig noget, hvis du ikke kan få det. 
 Tænk dig, jeg fik et langt Brev fra Tante Else, så nu skal jeg skrive igen. 
 Tusind Hilsner og endnu en varm Tak for Frugten!
 Din Dis.
 Kære Junge! Jeg ved ikke om Dis har skrevet noget om Tobak! Hermed en lille Pakke Cigaretter, som jeg haaber, at du kan bruge. Mange Hilsner fra din heng. Axel.</t>
   </si>
   <si>
+    <t>1942-01-05</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Julie Brandt
+Thora  Branner
+Louise Brønsted
+Alfred Fly
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Eli Laub
+Christine  Mackie
+Elisabeth Mackie
+Axel  Müller
+Ellen  Sawyer
+Janna Schou
+Else Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>På kuvertens forside er skrevet, at kuverten indeholder to breve. Brevet fra 11. nov. 1942 er i forbindelse med registreringen taget ud af kuverten, da det ikke hørte til i den. Det er registreret selvstændigt. 
+"Pan-Breve": Warberg-søstrenes veninde, Julie Brandt, blev kaldt Pan. 
+Johannes Larsen og den danske Sommer. Halvtreds Tegninger af Johannes Larsen med et Digt af Johannes V. Jensen. Gyldendal 1941. 
+Frk. Kristensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8404</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det godt i julen og slappet af. Inden jul havde hun nået alt det, som hun ville, og det gav ro. Dr. Fly vil ikke give hende medicin for hendes tossede ben.
+I julen fik Johanne og familien kirsebærvin og konfekt. Johanne nød brevene fra søstrene.
+Ellen Sawyer er kommet tilbage fra julebesøget og er vist nu i København. 
+Christine og Elisabeth/Putte Mackie holdt jul i deres nye lejlighed.
+Det er en katastrofe, at USA er gået ind i krigen. 
+Johanne har købt en bog om Frankrigs sammenbrud, og da hun havde læst den, gav hun Louise/Lugge Brønsted den. 
+Thora/Tutte Branner og Johanne har brevvekslet.
+Det var trist, at gåsen var for fed for Astrid/Dis Warberg. 
+Marie Larsen har været hos Johanne i julen. Hun var stolt over, at Jeppe gerne ville med hende hjem.
+Martin/Manse Warberg Larsen var ikke glad i julen. Der var vist noget i driften, der bekymrede ham. 
+Laura/Bibbe Warberg Petersen arbejdede juleaften.
+Johanne vil gerne høre mere om Janna Schou. Det er dejligt, at hun har solgt så godt. 
+Johanne fortæller om julegaverne, som bl.a. omfattede Johannes Larsens nyeste bog.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1nCO</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+modt. 6 Jan 1942
+og et fra 11/Nov. 42.
+[Med blå kuglepen på kuvertens forside:]
+13-12-02
+31-1-2000
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[Med blå kuglepen på kuvertens bagside:]
+31-1-2000
+[I brevet:]
+Lindøgaard 5-1-1942.
+Hils Axel og Janna.
+Har I det godt alle tre? Skriv snart igen.
+Kæreste lille Dis!
+Bare du ikke længe har kigget efter Brev fra mig men jeg har haft saa mange Takkebreve at skrive, og da jeg allerede før Jul takkede dig for din dejlige Gave, blev der jo skubbet ud til lidt senere, og jeg har desuden ikke haft Aanden over mig til Brevskrivning; det er jo lidt forskelligt med ens Skrivelyst. Jeg har været bedst tilpas ved i Julen bare at "sidde hen" og hvile, ryge, læse og dase. Jeg kan mærke Aarene - eller er det Sygdommen - paa denne Træthed, som der jo ikke er noget at gøre ved; Dr. Fly vil jo ikke give mig noget for den "det er Sygdommen" siger han "og jeg vil helst ikke give Dem noget for det." Maaske har jeg taget for haardt fat før Jul - vi ved jo alle, at der er meget at virke med før Jul baade for Hjerne og Krop, eller maaske er det kun fordi det nu er Vinter, at det tossede Ben skaber sig sådan. 
+Du kan tro, vi festede med dit smukke Stel i Julen, vi fik 2 Fl. Kirsebærvin (Petri, glimrende) af Tutte, og det klædte Karaflen saa nydeligt med den røde Vin. Af Lugge fik vi 1/2 Fl. Akvavit (og en Æske dejlig Konfekt) saa her var Højvande. Tak søde Dis for dine 2 lange gode Breve, baade "det egentlige Julebrev" og det nu for et Par Dage siden, det var saa morsomt at høre saa smukt og udførligt om Jeres Jul. Jeg har i det hele taget solet mig i Søsterbreve baade før og efter Jul, lange og morsomme baade fra Christine, Lugge og Tutte; med morsomme mener je interessante og oplysende. Og du søde Dis er jo altid en dejlig sikker Ma[ulæseligt; du skal vide, at dine Breve betyder meget for mig jeg er jo lidt isoleret fra saa mange af mine. 
+Elle er saa vidt jeg ved kommen tilbage til Kbhvn. i Gaar - Søndag - vist for at være der en Dags Tid eller to, og saa er den dejlige Ferie forbi; men nu kan hun da leve paa alt det, hun nu har oplevet i Samværet med dem og har faaet mere Indblik i alt det som de ikke kan skrive om. - Christine og Putte havde en dejlig Jul sammen i deres nye smukke Lejlighed, med Sol, Nete havde sendt dem en Kalkun, som Putte stegte i deres Komfur, de havde Juletræ og Eli Laub som Gæst. Men at Amerika er gaaet ind i Krigen er jo for dem en forfærdelig Katastrofe, hvordan det skal gaa, begriber jeg ikke, men en Udvej bliver der vel, mulig at Putte kan naa at tjene noget ved sin Sang en Gang. - - Fra Lugge fik jeg i Forgaars et ret langt Brev. Det var saa-
+2
+mænd et Takkebrev. Jeg fik 10 Kr. af T. Else til min Fødselsdag; for dem købte jeg mig en lige udkommen Bog af en svensk Journalist - Victor Vinde - den hedder En Stormagts Fald og handler om Frankrigs Sammenbrud. meget interessant; jeg læste den to Gange og lod den saa blive Julegave til Lugge, som heldigvis ikke havde læst den før - saadan opfattede jeg da hendes Brev. - Men Lugge nævner ikke noget om, hvordan hun selv har det, og da jeg følte en meget stor Skuffelse over det, sagde jeg til mig selv, at jeg rigtignok i alle mine Breve for Fremtiden vilde huske at skrive om mit Knæ! Og lille Tutte og jeg har vekslet ikke saa faa Breve inden Jul og nu sidst med et Par Pan-Breve til dig. Jeg beholder det til Elle har været her en Gang og læst det; vil du saa have det igen? - - Jeg skulde vel skrive lidt om vores Jul, men kan ikke male det ud som du; hvor var det dog trist, at den Gaas var for fed for dig, lille Dis. Kan du aldrig slippe det Nyrevæsen? Skal du altid have det at trækkes med, saa er det da trist. Men det var Julen - - Marie kom Juleaftens Eft. og stod endnu i Gangen og tog Tøj af, da vi øjeblikkelig skulde have en Historie om, at Jeppe - Pufs og Elses - havde villet være med hende og gladelig var taget hjemmefra for at være hos Marie i Julen. Høj, triumferende Latter. Det er Maries det bedste, naar hun kan faa vore Børn - smaa og store - til at hænge mest ved hende, mere ved hende end ved Forældrene. Ikke saa faa Gange fik vi Historien om Jeppe repeteret. - - Det var jo dejligt, at Marie kom; navnlig for Tinge betyder hun så umaadelig meget, og hun er jo meget hyggelig at have, men uhyrlig stilfærdig med Aarene. Hun sidder uafbrudt og læser - B.Ter Hjemmes Julehefter, men alligevel er det jo hyggeligt, at hun sidder der. - - Jeg for mit personlige Vedkommende var saa uhyre vel tilpas i Juledagene, var af en eller anden ukendt Grund saa glad i mit Sind og syntes, at Tilværelsen var dejlig; noget tror jeg, det skyldtes, at jeg havde naaet alt, hvad jeg havde foresat mig at naa, alt! Og det giver nu ens Sind en god Beskaffenhed. Blandt andet havde jeg faaet sendt en lille Julegave til flere end ellers - Elle, Christine, Tutte, Lugge, dig og saa var jeg veltilpas over den gode Julepakke, jeg havde faaet afsendt (og i god Tid) til Bibbe. Mon det ikke for en stor Del er den Slags, der giver Fred i Sindet og Glæde ved Tilværelsen. Men jeg havde den Skuffelse, at Manse ikke var saa glad ved sin Jul, hvad der gjorde mig saa meget mere ondt; som han havde købt ind af alt
+3
+muligt, Gaver og Godter og Solbærrom for at gøre det festligt for os. Hvor er Manse en dejlig Søn for mig at have, du kan ikke tænke dig, hvor han altid er sød imod mig Sagen var vist, at noget ved Bedriften pinte ham. Paa Grund af Tyskeriet er det smaat med Banevogne og vi havde en Del Roer, der laa og ventede paa Vogn og Frostvejr blev det jo, saa det tog Skade af at ligge - - den Slags piner uden at man egentlig gør sig klart, hvad det er, der piner. Smaating kan ogsaa plage en. Naa, men for øvrigt gik Julen udmærket, et lille Brev fra Bibbe havde gjort godt, men hun har vel saa meget at gøre; jeg fik et Kort fra hendes i Forgårs og hun havde det godt, tror jeg. Du skriver, at jeg glemmer at skrive om Bibbe, men jeg ved ikke, hvad jeg skal skrive; Sygehistorier er jo da ikke noget at gengive og det er jo mest hendes Verden; hun lader til at være glad ved Arbejdet der, men gruer vist over alt Nisseriet som vist særlig udfoldede sig i Julen; Kl 10 1/2 Juleaften fik hun fri for Nisse-Festligheden og kom op til sig selv, hvor hun saa aabnede Breve og Pakker og holdt Jul med sig selv til Kl 1 1/2. Jeg er glad ved at tænke, at jeg sendte hende nogle smaa Cigarer, for de maa da have pyntet paa hendes lille private Juleaften. Siden vi er ved vore Datterforhold - nej lille Dis, du kan rigtignok aldrig skrive for meget om Janna og hendes Færd; det interesserer mig i allerhøjeste Grad altsammen og jeg har glædet og frydet mig over hendes gode Juleforretning. Hun tør vel ikke sætte sine Priser lidt op? saa vilde hun jo selv faa lidt mere for sit kolossale Slid. 
+Jeg har vist slet ikke skrevet om vore Gaver, eller mine. Agr. og jeg fik af Las: "Johannes Larsen og den danske Sommer" og var himmelhenrykt over det dejlige Værk; det er hver Gang paany en Oplevelse og Berigelse at se alle de dejlige Tegninger igennem. Vi fik en imponerende Mængde Sjag Tobak af Puf, jeg vidste nok, han havde længe købt ind før Markedet strammedes. 
+Fra Bibbe en dejlig lille Bog med alt muligt i - ja selv Landkort og Fremmedords-tydning fra Drengene 1 ny Pibe og Tobak fra ["fra" overstreget] samt en dejlig Portemonnaie. fra Agraren 5 Kr. fra Elle Juleroser, fra Christine en Bog Lugge og Tutte ved den, fra Frk. Kristensen en ønsket Smørassiet m. Laag, fra Marie Servietter og andet. 
+Nu kun mange mange gode Hilsner fra din Junge</t>
+  </si>
+  <si>
+    <t>1942-11-11</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Thora Cohn
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Axel  Müller
+Meta -, pige i huset hos Johanne C. Larsen
+Sofie -, pige i huset på Lindøgaard 1942
+Ellen  Sawyer
+Ane Talbot
+Albrecht  Warberg
+Conrad Warberg
+Else Warberg
+Karen Warberg
+Marie Warberg
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>"Jeg har stridt den gode strid, fuldført løbet og bevaret troen." Paulus' 2. brev til Timotheus, kap. 4. 
+"I dem har jeg ikke behag". Prædikerens Bog 12,1.
+Else Warbergs pigenavn var Brandt. 
+"Lases": Johannes Larsen blev kaldt Las. Lases er medlemmerne af hans husstand, hvilket vil sige ham selv, Andreas/Puf og Else Larsen og deres børn, Ane, Thora og Jeppe Larsen. 
+Et saltkar fra Ensomhed: Laura og Albrecht Warberg (Johanne og Astrids forældre) boede de første år af deres ægteskab på gården Ensomhed i Heden på Fyn. 
+Else Warbergs brors datter og hendes søsters sønner kendes ikke. Martha West samt datteren fra Hedengaard er også ukendte. 
+Karen Warberg blev kaldt Nina. Hun og hendes søstre blev desuden med en fællesbetegnelse kaldt Titterne.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8405</t>
+  </si>
+  <si>
+    <t>Det er trist, at Astrid/Dis Warberg stadig er syg, og at hun ikke kan stole på sin læge, som oven i købet er nazist.
+Johanne/Junge Larsen har haft travlt med brevskrivning og med at brodere en sengeforligger til Ellen Sawyer samt en pude til Laura/Bibe Warberg. Til jul kommer Marie Larsen, Ellen Sawyer og måske Laura.
+Andreas/Puf og Else Larsen samt Erik/Tinge Warberg Larsen var med til Else Warbergs begravelse. De fulgtes med en masse fra Elses familie i rutebilen. Døtrene/Titterne serverede smørrebrød, og derefter drog man til kirken. Præsten kaldte i sin tale Else for en "lady". Efter kirken blev der serveret en treretters menu.
+Johanne/Junge Larsen havde sendt en krans. Det var godt, at Else slap herfra nu, for hun led. Datteren kunne desuden snart ikke holde til mere pasning og manglende nattesøvn. Johanne holdt meget af Else, og de skrev sammen.
+Johanne har haft Johannes, Andreas og Else Larsen til middag; dyreryg. Hun havde fundet sit fineste porcelæn frem.
+Johanne kan ikke forstå, at Axel Müller kan holde ud at høre radio en hel aften. - Hun har sat mørklægningsgardiner op.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gNWA</t>
+  </si>
+  <si>
+    <t>Lindøgaard 11_te_ Nov. 1942.
+Kæreste lille Dis.
+Hvor er det dog kedeligt, at du saadan bliver ved med at være syg; hver Gang jeg faar Brev fra dig, er det en slem Overraskelse at se Blyanten, for jeg har hver Gang gaaet med Forestillingen om, at du forlængst var i Oden igen; jeg er jo nemlig, som du skrev om det straks, gaaet ud fra at det var en Influenza-Forkølelse og en saadan faar jo en Ende, men det maa altsaa være noget andet mystisk - Maveforkølelse lyder da ganske fjollet, men Galde forstaar man sig jo ikke paa, jeg mener hvordan det optræder; jeg synes det er noget kedeligt noget, lille Dis; man vil dog altid gerne vide Besked med, hvad man ligger for og ikke nøjes med bare Symptomerne. Det er meget slemt, at I, som har saa forfærdelig meget med Sygdom, ikke har en Læge, som er dygtig, og som I kan have Tillid til. Bare det, at han er Nazist maa jo svække ens Tillid til ham - det er ikke de gode Elementer, der gaar den Vej. Tak for dit lange Brev, du sanker gloende Kul paa mit Hoved - jeg burde have skrevet noget oftere, især nu da du er syg, men hvis du vidste, hvor jeg har skrevet i den senere Tid, især til Bibbe, men Tante Elses Død gav mig ogsaa saa meget Skriveri og saa har jeg maset med noget Sytøj, der skulde være færdigt. Vil du høre om det? Jeg har taget mig sammen til at sy en Sengeforligger til Elle til Jul; samme Mønster som den Pude, jeg lavede til dig, og der er 60 Firkanter og Sofie, som skal sy Foer paa for mig, spurgte efter det, da hun gerne vil have det fra Haanden; saa kom jeg i Tanker om, at lille Skipper, som er syg, da ogsaa skulde have noget syet og saa masede jeg videre med en Sofapude, (samme Slags) som nu er færdig men mangler Monteringen - hvilket næsten er det værste, fordi der jo er Grænser for det Materiale, man kan finde i sine Gemmer. Ved Siden af er der jo denne stadige Flod af Stopning og Lapning; landbrugsarbejdende Mandfolk er sene at sy om! Men som altid, lille Dis, Undskyldninger er Anklager, og jeg føler min Samvittighed over for dig sort. 
+Dejligt, at du var saa glad ved Æblerne, men du kommer ogsaa til at betragte dem lidt som en Slags i god Tid Julegave - Forsendelser nu om Dage tager til ens Portemonnaie; og saa er det et Ord, at du nøjes med at sende mi_g et Julebrev - hvis du da kan overkomme det, for som du siger, Julen nærmer sig med raskere og raskere Fjed, og der er meget at lave. Muligt faar vi tre her til Julen: Marie, Elle og Bibbe - den sidste dog meget tvivlsom. _Hvis de kommer alle tre, haaber jeg inderlig paa mildt Vejr, for vi har kun to Senge, strengt taget kun een, da den ene er Sofies, og med Sengeklæder er det meget smaat: men hvis Bibbe ligger paa Divanen her, hvor der er Varme, gaar det vel. 
+Det var rigtignok godt, at du skrev straks til Titterne, det haaber jeg de andre ogsaa har, som jeg har ["har" overstreget] underrettede. For Resten har jeg faaet en Fornemmelse af, at de klarer 
+2/
+sig bedre end man paa Forhaand skulde have tænkt; jeg har talt mange Gange i Telefonen med dem og ved Begravelsen var de saa rolige og - det man kalder "fattede" - mente Else. Puf, Else og Tinge var med til Begravelsen; du kan tro, jeg var Puf taknemmelig fordi han satte igennem, at de tog derned, skønt Titte og Nina jo straks sagde, at det skulde foregaa i dybeste Stilhed; det er ingen nem Rejse, for skønt de kun var dernede i 5 timer, kunde Puf og Else ikke gøre det paa een Dag, men maatte overnatte i Odense, og de var dog begyndt Turen Kl. 7 om Morgenen! Saadan er Forbindelserne nu om Dage. Der var et helt lille Selskab fra Odense med den Rutebil, der gaar lige forbi Skovridergaarden: Nete, Martha West, Lis (T. Elses Broderdatter) og 2 af hendes Søstersønner, som ogsaa hedder Brandt med Koner og endnu en Familie - en Datter fra Hedengaard; kaldte Far hende ikke Stilken? De kom derned ved halv 1 Tiden, og de gode Titter havde et stort Kaffebord m. et mægtigt Fad Smørrebrød. Saa fulgte de Tante Else op til hendes sidste jordiske Plads ved Siden af Onkel Conne; næsten over alt paa den ret lange Vej til Svindinge var der strøet Gran og Blomster; alle Vegne stod Folk ved Vejen ved Huse og Gaarde for at slutte sig til, og da de kom derop, stod der et helt Menneske-Hav (tror jeg, Tinge udtrykte sig). Skønt de ikke havde averteret var hele den store Svindinge Kirke fuld!! Og saa holdt Præsten (som mærkelig nok, Tinge syntes var saa sympatisk, mens Titte og Nina ikke bryder sig om ham) en Tale som var een stor Hyldest til Tante Else - om hendes Godhed og om alt hvad hun havde været for Befolkningen. Han sagde en Gang i Talen " - - jeg vil helst bruge det engelske Udtryk og sige: hun var en lady - -" Tinge vilde ogsaa citere noget andet i Talen og begyndte: han talte ogsaa om, at Paulus skrev til sin Ven - -? Timotheus, sagde jeg Ja! men hvordan var det nu, noget om Striden, hvorpaa jeg omgaaende sagde: "jeg har stridt den gode Strid og fuldendt Løbet." Tinge var usigelig imponeret over min teologiske Viden! Tinge kom hjem Kl 8 1/2 om Aftenen, cyclende fra Odense og fortalte mig indgaaende om det altsammen. Han havde de trykte Salmer med, som for Resten forsvandt paa en gaadefuld Måde, før jeg fik dem at se - det kaldte Tinge "Programmet"! De havde faaet en dejlig Middag da de kom tilbage, fin Suppe, som Tinge sagde, Peberrodskød Æblekage, Kaffe med store rigtige Cigarer, det hele saa imponerende. Og saa kom Tinge Gang paa Gang tilbage til hvor de dog havde været søde og tiltalende, hele den Brandtske Slægt, næsten mest Lis. Og Nina ringede mig op Dagen efter og sagde "hvor va_r Tinge dog sød" saa varmt til mig - "og Tak for det altsammen"! En Skuffelse var det mig, at de ikke havde naaet at se Kransene, hvilke der var fra hvem og det var Nina ogsaa saa ked af, men det havde været umuligt; kun ganske faa var bragt til Skovridergaarden og ved selve Begravelsen var der jo ikke Tid til at se paa hver enkelt. Jeg - personlig - havde sendt en stor Krans med 
+3.
+hvide Krysantemum hele Vejen rundt (7 Kr.) Else havde besigtiget Kransene, før de blev sendt. Agr. og Drengene en med brogede Blomster; Elle selvf. og Lases, saa der var 4 fra denne Gren af Familien. Nu haaber jeg du har faaet et nogenlunde Billede af det hele.
+Det var en stor Lykke at T. Else døde _nu, dels laa hun og led saa meget ondt - de Dage var i Sandhed kommen for hende, om hvilke man maa sige med Prædikeren: de behager mig ikke! og dels var Titte ved at bryde sammen af Overanstrengelse, Mangel paa ordentlig Nattesøvn og Mangel paa at ville tage Hensyn til sig selv. Allerede i Sommer sagde Martha West en Del derom, og Nina havde sagt det til Else ved Begravelsen, at Titte kunde ikke have holdt ud ret meget længere. Men alligevel sørger vi jo, vi som elskede hende saa højt, og som har følt hendes uendelige Godhed, hvad vel jeg især kan tale med om. Vi stod hinanden meget nær, lille Tante Else og jeg; vi saas ikke meget, det var to Aar siden, jeg havde været der sidst, lige efter at jeg havde ligget paa Odense Sygehus, men mange var de Breve vi havde vekslet og saa uendelig meget Kærlighed var strømmet mig i Møde fra de Breve. Underligt nok Dis, men det at du ikke tog derned i Sommer gav Stødet til at vi tog derned, for da jeg mærkede Ninas Skuffelse over det, sagde jeg til mig selv: vi maa derned - og de 50 Kr. til Bilen blev præsteret og jeg fik sagt Farvel til hende; jeg vidste jo, det var sidste Gang, jeg saa hende. 
+Lad mig nu fortælle om noget mere morsomt: vi havde Selskab i Gaar! Manse have købt et Dyr af Klaks, da han sidst var paa Jagt dernede, og Lases blev inviteret til at spise Dyreryg. Jeg var spirrende af Nervøsitet over at skulle stege Dyreryg til saadanne Feinsmekkere; men saa blev den saa fuldendt god, saa saftig og mør og dejlig. Alt hvad jeg har af gamle fine Sager kom frem, de gamle Saltkar fra Ensomhed, den fine gamle Syltetøjsassiet og Sukker og Fløde Stellet, som Forældrene fik til deres Bryllup af Andenlærerens i Tranekær og som Mor forærede mig det Aar, Far var død. Naar du kommer her igen (til Sommer?) skal du rigtignok se paa mit fine Glasskab og hilse paa dem af de gamle sager, som jeg har. - - Først fik vi en Ostepind med 4 Slags Ost, arrangeret nydeligt af den gæve Metha, som jeg jo fik igen til Novemb. dertil Snaps! Stemningen kom straks i Orden! Saa Dyreryggen med min sidste Ribsgelé, der var fra i Fjor, i Aar kunde vi ikke sylte Gelé. Dernæst henkogte Pærer m. rigtig Flødeskum. Rigelig med Bajere. Du kan tro, det hele var godt, baade Mad, Anretning og Stemning. Den lille Stue var saa yndig og godt opvarmet. Billeder hængt op og godt med Blomster. Det er sjældent, synes jeg, vi laver noget, som er vellykket i alle Ender og Kanter. Las var saa sød! Bare det, at de vilde komme og øjensynlig kom med Glæde og kostede den dyre Bil (20 Kr) var os en stor Vederkvægelse. 
+Vi har det godt alle fire. Fra Bibbe venter jeg saa smaat Brev i Dag for at høre hvordan det gaar med Rekonvalesent-Ferien, om hun kommer eller ikke; man er jo som en Karklud efter den Sygdom - Træthed er det mest overvejende Symptom i den Sygdom - saa jeg synes ikke, de kan forsvare at lade hende gaa i Arbejde uden Reconvalesens, men sidst, da hun skrev, var Forhaabningerne svunden ind; nu faar vi se. 
+Hvor kan et Menneske holde til at høre Radio hele Aftenen igennem, det ulykkelige Menneske! Ja, er det ikke det, jeg altid har sagt de Apparater ødelægger Hjemmene! Dit er da ødelagt som Hjem betragtet, hvis alle Aftner, som skulde være sødmefyldte, forvandles til een uudholdelig Pine. Læser Axel aldrig? Det passer daarligt med al hans Kultur-Ambition. - Gid du dog nu maa være rask, den sidste Febermelding lød da bedre! I Gaar var der jo kun 14 Dage til Juleaften og man vilde gerne lave lidt. 
+[Indsat øverst s. 1:] Vi faar vist ikke Bøde, denne Gang, haaber vi kan klare den den i Fremtiden, men det er jo ikke nemt i dette store Hus. Vaskehus, Gang o.s.v. man raver i Mørke. Sovekamret har jeg faaet mørklagt med tykke Gardiner. Saa Farvel søde Dis og god Bedring med Sygdommen. Gid du snart var i Orden. Tusind Hilsner fra din Junge.</t>
+  </si>
+  <si>
     <t>1942-11-26</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Thora  Branner
 Louise Brønsted
 Christine  Mackie
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Andreas Warberg
 Else Warberg
 Karen Warberg
 Laura Warberg
 Marie Warberg
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Else Warberg og hendes døtre boede på Glorup, hvor deres mand og far havde fungeret som godsforvalter.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0953</t>
   </si>
   <si>
     <t>Else Warberg er død. Hun blev 83 år og var klar i hovedet, men legemet var svagt. Hun var et godt menneske. Begravelsen bliver i stilhed. Det var godt, at Johanne C. Larsen besøgte Else om sommeren. 
 Laura/Bibbe Warberg P. er indlagt med gulsot. Hun får mange besøg og læser meget.
@@ -3584,50 +3791,130 @@
 4-2-08.
 11-2-07.
 3-1-03.
 3-1-02. [Linjen overstreget]
 18-4-2001.
 18-6-2000
 BWP. 
 [Skrevet på kuvertens bagside:]
 Lindøgaard, Dræby St. Fyen.
 [I brevet:]
 Lindøgaard Torsdag d. 26_nde_ Nov. 1942.
 Kæreste Dis!
 Nu er vor lille søde Tante Else død. Nina ringede til mig i Aftes og var jo forfærdelig bedrøvet. Tante Else var bleven syg i Søndags Aftes og havde Opkastninger; hvordan Mandag og Tirsdag var gaaet, kunde jeg ikke faa fat paa, men saa vidt jeg forstod, var hun sovet stille hen i Gaar Eftm (Onsdag) Kl 4 1/2 [”Kl 4 1/2” indsat over linien] De havde siddet hos hende i et Par Timer, fordi de ikke kunde forstaa, at hun var død. Jeg spurgte, om de var helt alene - ja, det var de. Sygeplejersken havde været der og hjulpet dem, men var nu gaaet. Hvor har det været svært for dem at være der helt alene i det store mørke Hus med deres store Sorg. Hvor alting bliver anderledes for dem nu, da deres Mor er borte – Centrum i deres Tilværelse. Men for Tante Else selv er det jo kun lykkeligt; hun led saa meget og havde kun Smerte og Ubehag ud af Livet, som det efterhaanden var blevet. 
 Hvor forunderligt – naar man tænker paa hendes høje Alder- 83½ Aar – og paa det svage Legeme, der ikke havde været i Orden i de sidste 13-14 Aar, at hendes Aand var lige saa klar som altid og at hendes Forstand ikke var svækket det allermindste. Der var ikke noget med ” ja, jeg husker ikke [”ikke” indsat over linien] saa godt mere” el. den Slags, som jeg da kender saa godt, skønt jeg ikke er fyldt 70 endnu Hun havde Rede paa alt, huskede alt og fulgte med i alt, fuldstændig ungt og levende. Tante Else var efter min Mening et helt Unikum paa det aandelige Omraade. - Det er for mig en god Tanke, at hun har faaet Fred. Gud være lovet, at jeg ikke tror, hun nu skal bryde videre med Vandringen og ændre Tilværelsen, hvor maa det være rædselsfuldt at tro det. Men paa en Maade lever hun jo videre - i vores Erindring, som holdt af hende og i det lysende Forbillede, hun har skabt for os, Godhed dør jo ikke saadan ud, Paavirkningen har været der, stærkest hos de to. Tante Else har altid staaet for mig som Idealet af Godhed og Renhed. Jeg husker, at jeg en Gang, da vi var ganske unge, sagde det til Elle og Elle svarede: nej, Mor! – Og hendes Godhed føltes i vide Kredse, jeg har en Gang i en Rutebil ml. Kjerteminde og Odense hørt to sidde og tale om hendes Godhed og Hjælpsomhed.
 Jeg har lige ringet til Titte, hun var ganske rolig. Paa min Forespørgsel sagde hun, at de havde næsten ikke sovet i Nat, Nina vist slet ikke. De averterer ikke før efter Begravelsen, der bliver i meget stor Stilhed; som Nina sagde i Aftes, det er altfor besværligt for Folk at komme og for dem en Umulighed at have stor Spisning; de har næsten ingen Petroleum; Titte mente, at Begr. blev Mandag, men de havde endnu ikke talt med Præsten om det. – Jeg har skrevet til Dedde og til Christine, som jeg bad om at ringe til Lugge og bede hende ringe til Tutte. 
 Hvor er jeg lykkelig over at vi overvandt alle Hindringer i Sommer og tog derned, jeg kunde forstaa at hun havde været saa glad ved det. Og godt, at vi har passet hende med Breve: vi nyder dem, sagde lille Tante Else i Sommer; nu da jeg ser i min Fortegnelse over mine afsendte Breve, ser jeg, at jeg ikke har skrevet siden d. 29 Oktober og jeg var paa Springet til at skrive igen, å hvor trist at jeg ikke fik det gjort. Men samme Dag som jeg sidst 
 2
 sendte Brev til dig, fik jeg Brev fra Bibbe, at hun laa syg, og jeg har saa skrevet næsten hver Dag til hende og ret lange Breve, saa blev det til Tante Else opsat. Hvor det dog tit gaar sådan. Bibbe havde gaaet i en Uge og stridt med Feber, arbejdet som sædvanlig og ikke sagt til. Først da hun havde 39.6 kom hun i Seng, blev nogle Dage efter rigtig indlagt paa Sygehuset med Gulsot. Hun bliver mere og mere gul; hendes Plasma-Farve er 26 og det normale er 7-8. saa der venter hende nok et langt Sengeleje, hvad hun paastaar, hun er glad over; hun befinder sig vel nu, faar en Masse Blomster (Bibbe er jo afholdt, hvor hun kommer) læser en Masse gode Bøger, hun kan faa hvad hun vil; der er en udmærket Bibliotekar, som hun forleden havde en meget langt litterær Samtale med. Hun har f. Tiden 5-6 Bøger om Rusland. 
 Det er rigtignok kedeligt, lille Dis, at du er syg, men godt for den gode Hjælp, saa kan du da ligge med roligere Samvittighed, hvilket jo betyder uendeligt, naar man skal ligge syg; jeg havde netop tænkt paa, at I havde nu alle været raske i lang Tid; men det var da ikke saa sært, du blev syg, naar du skulde høre Radiomusik en hel Aften – Gud Fader bevares, jeg faar Koldsved bare ved Tanken – oven i Købet uden rigtig Varme og saa i saadan en moderne Stue, som altid virker saa kold; det er ikke grimt, men virker saa fattigt, nøgternt og – køligt.
 Jeg har nok slet ikke faaet dig sagt Tak, for dit lange Brev; du skrev ikke, om du var kommen af med Feberen – forhaab. er du det nu. - - Vi har forsøgt en Gang med Sække for Vinduerne, men Blæsten ville ikke tillade det, de klaprede altid. Vi ved endnu ikke, om vi faar Bøde. ”De” havde staaet en Tid og kigget gen. en Revne i Porten og set Lyset. Saa det var for sent at Manse slukkede, da han hørte Porten; nu har vi faaet rigtige ”Træk og Slip” Gardiner af mørkegrønt Papir. 
 Til Lykke med Gaasen; 20 Kr. er fantastisk billigt. 30 Kr. regner vi for Prisen. Og vi maa jo huske paa det eventuelle Fedt, som sparer det dyre Smør.
 Jeg kan ikke mere, desuden snart Posttid, jeg har skrevet saa meget i Formiddag og er for øvrigt saa oprevet af at tænke paa Glorup. Tilgiv. Du har da faaet Æblerne? Nej, nu faar jeg da ikke dårligt Knæ jeg har jo Pigehjælp nu og behøver ikke at løfte paa Kasser eller bære – blot lægge dem ned. 
 Tusinde Hilsner – ogsaa til Nus og Axel
 fra din Junge
 God Bedring, lille Dis.</t>
+  </si>
+  <si>
+    <t>1943-06-25</t>
+  </si>
+  <si>
+    <t>Lindøgård
+Dræby Station</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov</t>
+  </si>
+  <si>
+    <t>Joachim Balslev
+Lars Balslev
+Lars Christian Balslev
+Maria Balslev
+Martin Henrik  Balslev
+Vilhelm Balslev
+Bodild Branner
+Thora  Branner
+Alfred Fly
+Adolph Larsen
+Ellen  Sawyer
+Nicoline  von Sperling
+Maria von Sperling. g. Balslev
+Andreas Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Troels Warberg Pedersen
+Andreas With-Jensen</t>
+  </si>
+  <si>
+    <t>Peter Træskomand er formodentlig en person, som Warberg-børnene har kendt under deres opvækst på gården Erikshaab. 
+Den cyklende pige og hendes bror i Vester Kærby kendes ikke. 
+Nicoline von Sperling boede på herregården Sandholt. Hun og hendes familie var nære venner med Warberg. Albrecht Warberg førte regnskaber for Nicoline von Sperling. Marie/Maria Balslev, f. von Sperling, og Nicoline von Sperling var halvsøstre. 
+Laders var Marie Balslevs mand, Lars Christian Balslev. 
+Agraren: Adolph Larsen, gift med Johanne C. Larsen. 
+Når Tora/Tutte Branner skulle besøge Glorup var der muligvis tale om en visit hos Marie og Karen Warberg. Deres far/Toras farbror, Conrad Warberg, var i en årrække godsforvalter på stedet, men både han og hans hustru var i 1943 døde. Efter Conrad Warbergs pensionering flyttede familien ind i Glorups skovridergård. Det er uklart, hvor de to ugifte søstre boede i 1943.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8408</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det dårligt, og Erik/Tinge Warberg Larsen ringede efter lægen. Han gav hende indsprøjtninger med kalk og vitaminer. Johanne optager ikke vitaminer nok gennem kosten, selvom hun er meget omhyggelig med at få blandt andet grøntsager nok. 
+Ellen Sawyer har været på besøg, og det har Marie Balslev også. Marie har fået behandlet et sår med røntgen, for det ville ikke læges. Hun medbragte breve skrevet af Nicoline von Sperling.
+En ung pige kom og roste Laura/Bibbe Warberg for hendes indsats på Odder Sygehus.
+Tora/Tutte Branner vil komme på besøg et par dage med sine børn i løbet af sommeren.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/igzS</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Modt. 26 Juni 1943.
+Fru Astrid Warberg Müller
+Bakkevej 12
+Hareskov St
+[Med blå kuglepen på kuvertens forside:]
+7-1-2000.
+30-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Lindøgd. Fredag 25-6-1943
+Kære lille Dis!
+Tak for dine to gode deltagende Breve, jeg maa vel hellere straks skrive Sygejournal! Du ved, jeg skrev til dig Lørdag, at jeg havde haft et Tilbagefald om Natten - næste Nat blev mildest talt slem, en Smule Søvn mellem 4 og 5, saa fik jeg Kaffe og Tabletter og sov nogle Timer. Da jeg op paa Formiddagen kom op, og Tinge saa mit Ansigt, fløj han straks til Telefonen og ringede Dr. Fly op - hun skulde kalde! Jeg var misfornøjet med at kalde ham herud en Søndag, men Tinge sagde: du maa da ogsaa tage Hensyn til os andre! Naa, da saa Forbindelsen kom, mente Dr. Fly, at han hellere maatte se det paa et Højdepunkt og kom saa ved Middagstid. Han var her 1/2 Time og var saa god og deltagende. Han aflæste først, om jeg havde for højt Blodtryk, for saa turde han ikke have givet mig en ret kraftig Indsprøjtning; det havde jeg ikke, og jeg fik den. Han sad med min Puls og saa paa mig, jeg kom til at ryste over hele Kroppen, der var helt latterligt, men aabenbart normalt nok; da Rystningen var ovre fik jeg en Kalkindsprøjtning i Rumpen. Han forklarede mig, at det var det samme, som jeg nu længe har faaet gennem Munden i Form af Tabletter og Medicin, men et eller andet i min Organisme gør, at jeg ikke kan optage det. Det er det samme med Vitaminerne. A Vitam. faas jo rigeligt i en Bondegd. jeg bælger mig med Mælk, der jo indeholder meget Kalk, D Vitam. faar jeg gennem det grønne, hvad Dr. Fly jo - selvfølgelig - straks lærte mig, da jeg blev syg, saa Grønkaal og Persille hele Vinteren samt raa Æbler. Jeg mindes endnu rørt, at Peter Træskomand stolt kom med en Kaalstok med friske Blade paa Slutn. af en af Isvintrene den havde ligget under Sneen og holdt sig frisk, i de to Vintre kneb det jo med det grønne. 
+Men ser du, det er med det som med Medicinen - af en eller anden Grund, kan jeg ikke optage Vitaminerne, det er underligt, men jeg vidste nok fra Bibbe, at det kunde finde Sted. Saa skulde jeg videre have 11 Indsprøjtninger 5 Kalk, og 6 Vitaminindspr. det kommer Sygeplejersken og og giver mig, nu skal vi saa se, om det kan hjælpe paa de idelige Tilbagefald. Den gode Elle kom om Søndagen, skønt det kun var 8 Dage siden, hun var her, men hun havde været så ængstelig for mig; jeg var meget sløj - dels en vågen Nat og dels de to stærke Indsprøjn. Ud paa Eft. lagde jeg mig lidt, mens hun gik en Tur med Agrar. i Markerne for at se paa Avlen. Aftensmaden lod jeg Mandfolkene om. Elle rejser, eller er nok rejst til Brædstrup, Dedde fylder i Aar 60 - ja det ved du naturligvis. Næste Dag var jeg helt vel ved det og godt var det, da Marie skulde komme om Efterm. Agraren hentede hende i Dræby
+2
+Hun havde et Plaster paa den ene Kind - hun har i det meste af et Aar gået med et lille Saar, som ikke paa nogen Maade vilde læge; nu havde en af Sønnerne sagt indstændigt til hende, at hun skulde gaa til Læge; hun var hos en Hudspecialist, som sendte hende til en af Overlægerne paa Sygehuset, som beordrede en Røntgenbehandling med det samme; saa skulde hun selv skifte Plaster hver Dag og komme igen først i August. Vi maa rigtignok haabe, det saa er ovre til den Tid. Jeg skal hilse dig fra Marie og sige, at de ser dig vel, naar du kommer til Sallinge.
+Hun og jeg havde det vidunderligt de to Dage, det var dejligt at have een hele ubeskåren Dag foruden de to halve; vi har det altid saa dejligt sammen, Marie og jeg, det tror jeg ogsaa at hun synes - det er vist ikke alene af Barmhjærtighed at hun kommer, men ogsaa fordi hun selv nyder det. Hun havde med ["med" indsat over linjen] de gamle Breve som Frøken Sperling har skrevet af og selv skrevet en hel Del om de Mennesker og de Tiders Begivenheder - ja, du har jo læst dem. Marie læste en hel Del af det højt for mig, saa vi kunde samtale om dem - hvor Sandholt har betydet meget for de forskellige Generationer. 
+Samtidig med at Marie og Agr. i Mandags kom fra Stationen, kom en ung Pige paa Cycle fra Vester Kærby, hvor hun besøger en der gift Broder, som har en Gaard der; hun kom med Hilsen fra Bibbe, en Elev der paa Odder Sygehus og priste Bibbe i høje Toner fortalte om hvor afholdt hun er af dem alle baade Patienter og Kammerater. Jeg havde et pænt Kaffebord parat (Lagkage bl.a.) og der blev de straks placeret, Drengene kom ogsaa, det var saa morsomt og Snakken gik saa godt og livligt, og Kaffen var varm og go'.
+Jeg havde forleden Brev fra Tutte, hun har jo lejet Huset ud i Juli og har inviteret Bodild og Andreas paa en Fyens Tur, om de maatte komme her et Par Dage, hun vilde ogsaa bede Elle om at tage mod dem et Par Dage. Elle kom altsaa netop herud, saa jeg kunde tale med hende om det, Manse, som jo er Vært her gik straks til og der var ikke noget i Vejen, Elle vilde uhyre gerne have dem. Saa var der Tidspunktet. Ser du, Pigen skal have Ferie nu, men jeg tør næsten ikke lade hende rejse før jeg selv er kommen lidt til Hægterne, jeg tænker mig den første Uge i Juli Md. saa før den 7-8de turde jeg ikke tage imod dem. Jeg kan godt have dem alle tre paa en Gang, jeg har altsaa den nye og en Spiralseng staar der derovre og desuden en Barneseng; der kan vi lægge noget Halm i Bunden og en lille Madras over, saa kan Andreas godt ligge der. - De helt nærmere Data faar du efterhånden som jeg ved dem, jeg synes det var morsomt om du og Tutte kunde være her samtidig men du kan jo ikke være her samtidig med Bodild og Andreas; nu ved du nogenlunde hvordan det har sig, mulig du kunde tale med Tutte derom i Telefonen eller pr. Brev. 
+Det er Laders' Fødseldag d. 18/7. 
+Der var saa meget interessant i dine Breve bl.a. om Husets Restauration og - godt at du passer Skattevæsenet.
+Jeg tror ikke du faar mere denne Gang, mange Hilsner og paa glædelig Gensyn om altsaa ikke saa farlig længe
+Din Junge.
+Tak for dine gode "grønne" Raad i dine to sidste Breve, undskyld hvis du har skrevet om det før og jeg ikke har besvaret det, men hvor kan du næsten tro, at jeg ikke skulde bruge Grøntkur, det er da noget af det første man gør, naar der er Vitaminmangel og jeg maa da sikkert tidligere have skrevet om alt det, jeg skaffer mig om Vinteren, i Sommerhalvaar. har man jo Masser - Radiser/ [ulæseligt ord] er særlig godt for min Sygdom) Karse, Agurker, Spinat i lange Baner o.s.v. I Persille er der særlig mange D Vitam. den faar man jo saa i Saucer, hvad vi faar næsten hveranden Dag. 
+[Indsat øverst på sidste side; på hovedet:]
+Det bliver saa nok til at du tager Glorups og Kroen først, efter den Tid er saa nok Bodild og Andreas taget til Elle</t>
   </si>
   <si>
     <t>1944-01-25</t>
   </si>
   <si>
     <t>Maria Balslev
 Alfred Fly
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Lars Swane
 Karen Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Erik/Tinge Warberg Larsen havde en søn, Per, fra første ægteskab. Det vides ikke, om Grethe også havde en søn (jvnf. "Drengene"), eller om Erik havde endnu et barn. 
 Det vides ikke, hvem Stisen var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2449</t>
@@ -4058,66 +4345,66 @@
 Kære lille Dis!
 Tusind Tak for dit lange og gode Brev! Jeg synes da det ser ud som om I har det helt godt derovre. Bare det, at Dres og du har fælles Interesse i de lange Ture, at hun er med på lidt æventyrligt, hvad alle vi jo altid har gouteret – det er sandelig meget værd, og det maa bære over meget. Gid nu Vejret maatte tænke paa at det jo er Sommer og ikke stadig gerere sig som om det var Vinter; jeg er i fuld Vinter-Kluns endda med min varme house-coat og har endda ondt ved at holde Varmen. Og sikken I dog svælger i alskens Godter: Dadler, Figen og Bananer – Sager man mindes som noget helt oldnordisk. Den Bog, du skriver om, vilde jeg da grumme gerne læse en Gang, og det kunde jo være, at Holger vil give dig Lov til at sende mig den; det er jo vidunderligt at læse virkelig god Lekture. Jo, Dis, Gudskelov for de ”enkelte Röster”, saadanne er jo alle store Fremskridts Begyndelse; hvad har ikke den ene Bog: Onkel Toms Hytte betydet i Verdensopinionen overfor Ikke-hvide Mennesker – for at tage et eneste lille Eksempel. Og trods alt det uhumske i Tiden, synes jeg alligevel, der vises saa megen Godhed og Samfølelse for at læge Tidens Saar, man kunde nævne meget: Red Barnet, Røde Kors, dette at f. Eks. danske unge tager til Tyskland for at give dem Begreb om lidt menneskelig Kultur, at danske unge deltager i flere Landes Opbygningsarbejde – alt det viser en i sit Væsen kristelig Tankegang, hvis Betydning for Menneskehedens Trivsel jo er uomtvistelig. Jeg synes ofte, jeg ser Spirer til Fremgang, selv om de endnu kun er spæde i Forhold til alt det uhumske, der sker. Krigen! Ja, der er jo det underlige at man jo maa synes, det er rigtigt, at Truman greb ind, for de Satans Kommunister skal vide, at de ikke kan faa helt let Spil med os andre; det var en Prøve-Ballon fra deres Side, og jeg synes, det er uvurderligt, hvis den mislykkes for dem. Og tro mig, Rusland vil absolut ikke Krig (Verdenskr.) dumme som Hitler er de jo ikke, men ved, hvad Følgen bliver, hvem der end sejrer, jeg mener, selv om de selv skulde vise sig at være de stærkeste. Jeg er i hvert Fald ikke bange for en Verdenskrig, men 100 pc.t.s Vished har man jo ikke. 
 I Mandags Formiddags ankom i Bil lille Fritz fra Brædstrup, han havde været hjemme til Dedes Fødselsdag og var kommen i Tanker
 2.
 om, at han slet ikke kendte os, Agraren og Manse og Tinge har han aldrig set; det var sødt af ham at bestemme sig til at køre her om ad for at hilse paa os. Han faldt saa storartet til, Manse syntes saa over ordentlig godt om ham og gav sig Tid til at snakke med ham – han var netop herinde, da han ankom. Han blev til en Times Tid efter Middag og der blev Tid til megen Snak. Jeg blev lidt betuttet over at høre ham tale om sin Mor, for jeg vil just ikke sige, at han strømmede over af Beundring, og han kan godt se, at Dedde ikke har haft det godt i sit Ægteskab. ”Far er jo saa godt [”t” sidst i ordet overstreget] som Dagen er lang” sagde han. For Resten mente han, at Dedde havde det saa godt, Humøret saa udmærket, og han synes nu at ville underordne sig Ubehagelighederne ved en streng Diæt. Minna har ingen Pige, og hendes stakkels Nerver er vist meget sløje, det maa nu heller ikke være nemt. Putte var hos Torkilds i Aalborg; hun skulde have sunget i Radioen deroppe fra, men fik en Tandhistorie, og vi sad her og ventede paa hendes Sange, men der kom andre Ting i Stedet. Jeg troede Mornine var bleven alvorlig syg, (hun ligger jo paa Blegdamshosp. p. Gr.a. et meget slemt Hjerteanfald, men er nu bedre), og at det var Grunden, men via Nina paa Glorup og Nete fik jeg Opklaringen. Putte var altsaa med Torkilds til Deddes Fødselsdag, de havde alle syntes, at hun havde udviklet sig saa godt paa alle Maader, mere afdæmpet, sagde Fritz. - - I Gaar gjorde Ruth Hoved-rent her i Spisestuen; hun har været flink til at tage det som en Selvfølge, at det tilkom hende, ellers skal man jo helst have det til Side, naar en ny Pige kommer til Maj. Lasse og Ursula havde kørt Rie og Uglen t. Kjertem., været der en Nat, var kørt til Odense for at sælge Malerier, de havde hele Bilen fuld af de skønneste Malerier, Sigurd Sw., Uglen, Lasse selv og mange andre; de slæbte dem alle ind, da de an [”an” overstreget] ved 8 Tiden kom X. Lasse kørte straks ned eft. Tinge og Bror [”Bror” overstreget] Grete, saa de kunde se med. Det var dejligt at se paa saa megen god, ja fremragende Kunst. Lille Bror var med og opførte sig mønsterværdigt; den første Time var han helt stiv af Betagelse. De blev her om Natten, Ruth var til Haandbold, men havde passet alt til til Aftenkaffen, inden hun gik, Grete redte saa 
 X [Skrevet langs sidens venstre kant:] Her var rodet af Hovedrengøringen, men Stuen var da klar
 3.
 op til dem, i Manses Seng og Gæstekammersengen, Manse flød saa paa Hjørnesofaen i Stuen, han tager det ikke saa nøje for en Nat. De kørte igen i Morges, før jeg kom op.
 Paa Lørdag Morgen tager vores flinke Ruth paa Sommerferie og bliver borte til den 17de. Saa tager jeg hen til Bibbes, hvad jeg glæder mig til. Saa kan Thyra hente mig der, det er ikke saa langt; fortalte jeg, at hun absolut vil have mig til Lundsgaard en Dag, men når det ikke er bleven af endnu er det p.Gra. daarligt Vejr, det skulde helst være fint, naar jeg skal derhen.
 Du maa da have troet, jeg nærmest var Idiot, at jeg ikke kunde finde ud af, hvad ”Kransen” var for en, men jeg havde ikke fjerneste Erindring om, at jeg havde syet den til dig, jeg gik dem alle igennem i Tankerne og mente, at den 10ende var en helt anden. Tænk Fritz bestilte 12 hos mig, da jeg viste ham Servietterne: jeg har nemlig syet 12, som jeg vil beholde som Mønstre, det er meget nemmere at sy efter end dem i Mønsterbøgerne, dem saa han og blev saa begejstret over, at han bestilte 12, og du maa undskylde mig, at jeg kun tog 1½ Kr. pr. Styk det bliver dog 18 Kr. og saa har jeg oven i Købet den Glæde som det er mig at sy dem.
 Den lille Jørgen fra Rasmus Larsens kommer af og til ind og besøger mig, han er en kostelig Dreng. Forleden sagde han til mig: Sitter du alti’ her ine (ene)? Ja, det gør jeg da, og saa sagde han: Det va’ der ikke Manne aa ku’ gør’. Han maa jo have hørt dem sige noget om det hjemme. Men, Dis, der er virkelig ingen Grund til at beklage mig, for jeg befinder mig vel godt [”godt” indsat over linien] nok ved det, og hvis jeg ikke sad her, hvad tror du saa ikke, der vilde falde paa mig af Arbejde i disse Tider, hvor det er saa vanskeligt at faa Hjælp, Arbejde som maaske vilde overstige mine Kræfter og derfor gøre Livet surt for mig. Gud give Ruth vilde blive til Vinter, men det er tvivlsomt, Moderen længes saa forfærdeligt efter at have hende der i Omegnen. Tænk, Ruth har lige i dette Øjeblik foræret mig en henrivende Gloksinia her var en Blomsterbil, men jeg sagde, jeg kunde ikke købe, og saa købte hun den til mig, hun er en god Pige. - - Saa faar du vist ikke mere denne Gang, men hils nu den gode Axel saa mange Gang og hils ogsaa Dres, jeg tænker paa hende med Taknemmelighed her fordi hun 
 [Skrevet på hovedet øverst på sidste side:]
 underviste Bibbe uden Betaling. Og saa tusind Hilsner til dig selv fra din Junge.
 God Bedring m. Astmaen!</t>
   </si>
   <si>
     <t>1950-09-12</t>
   </si>
   <si>
     <t>Joy Deason
 Jesper Hansen
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Fritz Warberg
 Karen Warberg
 Marie Warberg
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem H &amp;amp; S var.
 "Englænderne" var Joy Deason og hendes ven, Peter. Martin/Manse Warberg Larsen lærte dem at kende, da han opholdt sig i England for at lære om landbrugsvæsen. 
 Fjællebro er en gammel hovedgård, der ligger i Herringe Sogn, Ringe Kommune. Fjællebro Gods ejes siden 2016 af Fjellebro Gods A/S (Wikipedia jan. 2024).
 Ørbæklunde er grundlagt ca. år 1500 under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Wikipedia jan. 2024). 
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Wikipedia jan. 2024).
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Wikipedia jan. 2024)
 Rygård er en herregård i Langå Sogn på Sydøstfyn. Den er i sameje med Glorup (Wikipedia jan. 2024). 
 Det vides ikke, hvad Fritz Warbergs svigermor hed. Ruths søster kendes heller ikke. 
 "Øjeblikket" var formodentlig et tidsskrift.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0581</t>
   </si>
   <si>
     <t>Det er slemt med børnelammelsen.
 Frygteligt, at Andreas/Puf og Else Larsen mistede deres nyfødte. Else sagde, at det var godt, at det ikke var Laura/Bibbe Warberg Petersens dreng, der døde.
 Andreas/Puf har kørt tur med de englændere, der er på besøg på Lindøgaard. De to er uinteresserede i det meste, og Joy er desuden uopdragen.
 Laura/Bibbe har også kørt tur med en flok.
 Peter Larsen og Jesper Hansen har været på besøg og kørt ture med folk. Peter kørte Joy og Peter på banegården, og det var rart at slippe af med dem.
 Regnen ødelægger høsten.
 Fritz Warberg har været på Fyn. Han fik besked om ikke at opholde sig for længe hos Elle(n) Sawyer.
 Johanne/Junge syr servietter og bordløbere.</t>
   </si>
@@ -4319,59 +4606,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/dPFb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZhDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZOdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4rR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qup8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jKvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6NfH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hblc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iZ1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dqaY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gbwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4TTW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wKQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QJao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vTbG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MyNL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GKus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w3Pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LjZA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/dPFb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZhDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZOdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4rR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qup8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jKvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6NfH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hblc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iZ1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dqaY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gbwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NwBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4TTW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wKQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QJao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vTbG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MyNL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GKus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w3Pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LjZA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M78"/>
+  <dimension ref="A1:M82"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -6182,1673 +6469,1849 @@
       </c>
       <c r="I41" s="5" t="s">
         <v>317</v>
       </c>
       <c r="J41" s="5" t="s">
         <v>318</v>
       </c>
       <c r="K41" s="5" t="s">
         <v>319</v>
       </c>
       <c r="L41" s="6" t="s">
         <v>320</v>
       </c>
       <c r="M41" s="5" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
         <v>322</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="D42" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="F42" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H42" s="5" t="s">
+      <c r="I42" s="5" t="s">
         <v>324</v>
       </c>
-      <c r="I42" s="5" t="s">
+      <c r="J42" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="J42" s="5" t="s">
+      <c r="K42" s="5" t="s">
         <v>326</v>
       </c>
-      <c r="K42" s="5" t="s">
+      <c r="L42" s="6" t="s">
         <v>327</v>
       </c>
-      <c r="L42" s="6" t="s">
+      <c r="M42" s="5" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>246</v>
       </c>
       <c r="E43" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="F43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H43" s="5" t="s">
         <v>331</v>
       </c>
-      <c r="F43" s="5" t="s">
+      <c r="I43" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="G43" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H43" s="5" t="s">
+      <c r="J43" s="5" t="s">
         <v>333</v>
       </c>
-      <c r="I43" s="5" t="s">
+      <c r="K43" s="5" t="s">
         <v>334</v>
       </c>
-      <c r="J43" s="5" t="s">
+      <c r="L43" s="6" t="s">
         <v>335</v>
       </c>
-      <c r="K43" s="5" t="s">
+      <c r="M43" s="5" t="s">
         <v>336</v>
-      </c>
-[...4 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>246</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>290</v>
+        <v>339</v>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
         <v>340</v>
       </c>
       <c r="I44" s="5" t="s">
         <v>341</v>
       </c>
       <c r="J44" s="5" t="s">
         <v>342</v>
       </c>
       <c r="K44" s="5" t="s">
         <v>343</v>
       </c>
       <c r="L44" s="6" t="s">
         <v>344</v>
       </c>
       <c r="M44" s="5" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
         <v>346</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>246</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>332</v>
+        <v>290</v>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
         <v>347</v>
       </c>
       <c r="I45" s="5" t="s">
         <v>348</v>
       </c>
       <c r="J45" s="5" t="s">
         <v>349</v>
       </c>
       <c r="K45" s="5" t="s">
         <v>350</v>
       </c>
       <c r="L45" s="6" t="s">
         <v>351</v>
       </c>
       <c r="M45" s="5" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
         <v>353</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>246</v>
       </c>
       <c r="E46" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="G46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H46" s="5" t="s">
         <v>354</v>
       </c>
-      <c r="F46" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H46" s="5" t="s">
+      <c r="I46" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="I46" s="5" t="s">
+      <c r="J46" s="5" t="s">
         <v>356</v>
       </c>
-      <c r="J46" s="5" t="s">
+      <c r="K46" s="5" t="s">
         <v>357</v>
       </c>
-      <c r="K46" s="5" t="s">
+      <c r="L46" s="6" t="s">
         <v>358</v>
       </c>
-      <c r="L46" s="6" t="s">
+      <c r="M46" s="5" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>72</v>
+        <v>246</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      <c r="G47" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H47" s="5" t="s">
         <v>362</v>
       </c>
-      <c r="H47" s="5" t="s">
+      <c r="I47" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="I47" s="5" t="s">
+      <c r="J47" s="5" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="K47" s="5" t="s">
         <v>365</v>
       </c>
       <c r="L47" s="6" t="s">
         <v>366</v>
       </c>
       <c r="M47" s="5" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
         <v>368</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>246</v>
-[...6 lines deleted...]
-      <c r="F48" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G48" s="5" t="s">
         <v>369</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H48" s="5" t="s">
         <v>370</v>
       </c>
       <c r="I48" s="5" t="s">
         <v>371</v>
       </c>
       <c r="J48" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K48" s="5" t="s">
         <v>372</v>
       </c>
-      <c r="K48" s="5" t="s">
+      <c r="L48" s="6" t="s">
         <v>373</v>
       </c>
-      <c r="L48" s="6" t="s">
+      <c r="M48" s="5" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>43</v>
+        <v>246</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F49" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>331</v>
+      <c r="F49" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H49" s="5" t="s">
         <v>377</v>
       </c>
       <c r="I49" s="5" t="s">
         <v>378</v>
       </c>
       <c r="J49" s="5" t="s">
-        <v>49</v>
+        <v>379</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>15</v>
+        <v>72</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>246</v>
-[...10 lines deleted...]
-        </is>
+        <v>43</v>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>338</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>385</v>
+        <v>49</v>
       </c>
       <c r="K50" s="5" t="s">
         <v>386</v>
       </c>
       <c r="L50" s="6" t="s">
         <v>387</v>
       </c>
       <c r="M50" s="5" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
         <v>389</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="E51" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E51" s="5" t="s">
+        <v>338</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>290</v>
+        <v>307</v>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
         <v>390</v>
       </c>
       <c r="I51" s="5" t="s">
         <v>391</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>392</v>
       </c>
       <c r="K51" s="5" t="s">
         <v>393</v>
       </c>
       <c r="L51" s="6" t="s">
         <v>394</v>
       </c>
       <c r="M51" s="5" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
         <v>396</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="G52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H52" s="5" t="s">
         <v>397</v>
       </c>
-      <c r="E52" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H52" s="5" t="s">
+      <c r="I52" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="I52" s="5" t="s">
+      <c r="J52" s="5" t="s">
         <v>399</v>
       </c>
-      <c r="J52" s="5" t="s">
+      <c r="K52" s="5" t="s">
         <v>400</v>
       </c>
-      <c r="K52" s="5" t="s">
+      <c r="L52" s="6" t="s">
         <v>401</v>
       </c>
-      <c r="L52" s="6" t="s">
+      <c r="M52" s="5" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F53" s="5" t="s">
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H53" s="5" t="s">
         <v>405</v>
       </c>
-      <c r="G53" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H53" s="5" t="s">
+      <c r="I53" s="5" t="s">
         <v>406</v>
       </c>
-      <c r="I53" s="5" t="s">
+      <c r="J53" s="5" t="s">
         <v>407</v>
       </c>
-      <c r="J53" s="5" t="s">
+      <c r="K53" s="5" t="s">
         <v>408</v>
       </c>
-      <c r="K53" s="5" t="s">
+      <c r="L53" s="6" t="s">
         <v>409</v>
       </c>
-      <c r="L53" s="6" t="s">
+      <c r="M53" s="5" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>404</v>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F54" s="5" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
         <v>413</v>
       </c>
       <c r="I54" s="5" t="s">
         <v>414</v>
       </c>
       <c r="J54" s="5" t="s">
         <v>415</v>
       </c>
       <c r="K54" s="5" t="s">
         <v>416</v>
       </c>
       <c r="L54" s="6" t="s">
         <v>417</v>
       </c>
       <c r="M54" s="5" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
         <v>419</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-        </is>
+        <v>338</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>412</v>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
         <v>420</v>
       </c>
       <c r="I55" s="5" t="s">
         <v>421</v>
       </c>
       <c r="J55" s="5" t="s">
         <v>422</v>
       </c>
       <c r="K55" s="5" t="s">
         <v>423</v>
       </c>
       <c r="L55" s="6" t="s">
         <v>424</v>
       </c>
       <c r="M55" s="5" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>426</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H56" s="5" t="s">
         <v>427</v>
       </c>
-      <c r="D56" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H56" s="5" t="s">
+      <c r="I56" s="5" t="s">
         <v>428</v>
       </c>
-      <c r="I56" s="5" t="s">
+      <c r="J56" s="5" t="s">
         <v>429</v>
       </c>
-      <c r="J56" s="5" t="s">
+      <c r="K56" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="K56" s="5" t="s">
+      <c r="L56" s="6" t="s">
         <v>431</v>
       </c>
-      <c r="L56" s="6" t="s">
+      <c r="M56" s="5" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="D57" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D57" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E57" s="5" t="s">
+        <v>338</v>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
         <v>435</v>
       </c>
       <c r="I57" s="5" t="s">
         <v>436</v>
       </c>
       <c r="J57" s="5" t="s">
         <v>437</v>
       </c>
       <c r="K57" s="5" t="s">
         <v>438</v>
       </c>
       <c r="L57" s="6" t="s">
         <v>439</v>
       </c>
       <c r="M57" s="5" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
         <v>441</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="D58" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H58" s="5" t="s">
         <v>442</v>
       </c>
-      <c r="E58" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F58" s="5" t="s">
+      <c r="I58" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="G58" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H58" s="5" t="s">
+      <c r="J58" s="5" t="s">
         <v>444</v>
       </c>
-      <c r="I58" s="5"/>
-      <c r="J58" s="5" t="s">
+      <c r="K58" s="5" t="s">
         <v>445</v>
       </c>
-      <c r="K58" s="5" t="s">
+      <c r="L58" s="6" t="s">
         <v>446</v>
       </c>
-      <c r="L58" s="6" t="s">
+      <c r="M58" s="5" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F59" s="5" t="s">
         <v>450</v>
-      </c>
-[...9 lines deleted...]
-        </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
         <v>451</v>
       </c>
-      <c r="I59" s="5" t="s">
+      <c r="I59" s="5"/>
+      <c r="J59" s="5" t="s">
         <v>452</v>
       </c>
-      <c r="J59" s="5" t="s">
+      <c r="K59" s="5" t="s">
         <v>453</v>
       </c>
-      <c r="K59" s="5" t="s">
+      <c r="L59" s="6" t="s">
         <v>454</v>
       </c>
-      <c r="L59" s="6" t="s">
+      <c r="M59" s="5" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C60" s="5" t="s">
         <v>457</v>
       </c>
-      <c r="B60" s="5" t="s">
-[...13 lines deleted...]
-        </is>
+      <c r="D60" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>330</v>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H60" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H60" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>460</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>459</v>
-[...1 lines deleted...]
-      <c r="M60" s="5"/>
+        <v>462</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>463</v>
+      </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>462</v>
+        <v>43</v>
+      </c>
+      <c r="D61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H61" s="5" t="s">
-[...5 lines deleted...]
-      <c r="J61" s="5" t="s">
+      <c r="H61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I61" s="5"/>
+      <c r="J61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K61" s="5" t="s">
         <v>465</v>
       </c>
-      <c r="K61" s="5" t="s">
+      <c r="L61" s="6" t="s">
         <v>466</v>
       </c>
-      <c r="L61" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M61" s="5"/>
     </row>
     <row r="62">
-      <c r="A62" s="5" t="n">
-        <v>1923</v>
+      <c r="A62" s="5" t="s">
+        <v>467</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="E62" s="5" t="s">
         <v>469</v>
       </c>
-      <c r="D62" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G62" s="5" t="s">
+      <c r="G62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H62" s="5" t="s">
         <v>470</v>
       </c>
-      <c r="H62" s="5" t="s">
+      <c r="I62" s="5" t="s">
         <v>471</v>
       </c>
-      <c r="I62" s="5"/>
       <c r="J62" s="5" t="s">
         <v>472</v>
       </c>
       <c r="K62" s="5" t="s">
         <v>473</v>
       </c>
       <c r="L62" s="6" t="s">
         <v>474</v>
       </c>
       <c r="M62" s="5" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="n">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>461</v>
+        <v>404</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="s">
-        <v>476</v>
-[...4 lines deleted...]
-        </is>
+        <v>477</v>
+      </c>
+      <c r="H63" s="5" t="s">
+        <v>478</v>
       </c>
       <c r="I63" s="5"/>
       <c r="J63" s="5" t="s">
-        <v>477</v>
-[...4 lines deleted...]
-        </is>
+        <v>479</v>
+      </c>
+      <c r="K63" s="5" t="s">
+        <v>480</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="5" t="s">
-        <v>480</v>
+      <c r="A64" s="5" t="n">
+        <v>1924</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>246</v>
+        <v>476</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>62</v>
+        <v>468</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>44</v>
+      </c>
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G64" s="5" t="s">
         <v>483</v>
       </c>
-      <c r="H64" s="5" t="s">
+      <c r="H64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I64" s="5"/>
+      <c r="J64" s="5" t="s">
         <v>484</v>
       </c>
-      <c r="I64" s="5" t="s">
+      <c r="K64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L64" s="6" t="s">
         <v>485</v>
       </c>
-      <c r="J64" s="5" t="s">
+      <c r="M64" s="5" t="s">
         <v>486</v>
-      </c>
-[...7 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>133</v>
+        <v>246</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>397</v>
-[...14 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>490</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>491</v>
       </c>
       <c r="I65" s="5" t="s">
         <v>492</v>
       </c>
       <c r="J65" s="5" t="s">
         <v>493</v>
       </c>
       <c r="K65" s="5" t="s">
         <v>494</v>
       </c>
       <c r="L65" s="6" t="s">
         <v>495</v>
       </c>
       <c r="M65" s="5" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
         <v>497</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>461</v>
+        <v>404</v>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
         <v>498</v>
       </c>
       <c r="I66" s="5" t="s">
         <v>499</v>
       </c>
       <c r="J66" s="5" t="s">
         <v>500</v>
       </c>
       <c r="K66" s="5" t="s">
         <v>501</v>
       </c>
       <c r="L66" s="6" t="s">
         <v>502</v>
       </c>
       <c r="M66" s="5" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
         <v>504</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>468</v>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
         <v>505</v>
       </c>
       <c r="I67" s="5" t="s">
         <v>506</v>
       </c>
       <c r="J67" s="5" t="s">
         <v>507</v>
       </c>
       <c r="K67" s="5" t="s">
         <v>508</v>
       </c>
       <c r="L67" s="6" t="s">
         <v>509</v>
       </c>
       <c r="M67" s="5" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
         <v>511</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>246</v>
+        <v>449</v>
       </c>
       <c r="E68" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H68" s="5" t="s">
         <v>512</v>
       </c>
-      <c r="F68" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H68" s="5" t="s">
+      <c r="I68" s="5" t="s">
         <v>513</v>
       </c>
-      <c r="I68" s="5" t="s">
+      <c r="J68" s="5" t="s">
         <v>514</v>
       </c>
-      <c r="J68" s="5" t="s">
+      <c r="K68" s="5" t="s">
         <v>515</v>
       </c>
-      <c r="K68" s="5" t="s">
+      <c r="L68" s="6" t="s">
         <v>516</v>
       </c>
-      <c r="L68" s="6" t="s">
+      <c r="M68" s="5" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D69" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="D69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E69" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="F69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H69" s="5" t="s">
         <v>520</v>
       </c>
-      <c r="F69" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H69" s="5" t="s">
+      <c r="I69" s="5" t="s">
         <v>521</v>
       </c>
-      <c r="I69" s="5" t="s">
+      <c r="J69" s="5" t="s">
         <v>522</v>
       </c>
-      <c r="J69" s="5" t="s">
+      <c r="K69" s="5" t="s">
         <v>523</v>
       </c>
-      <c r="K69" s="5" t="s">
+      <c r="L69" s="6" t="s">
         <v>524</v>
       </c>
-      <c r="L69" s="6" t="s">
+      <c r="M69" s="5" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="D70" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" s="5" t="s">
-        <v>512</v>
+        <v>527</v>
       </c>
       <c r="F70" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="G70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H70" s="5" t="s">
         <v>528</v>
       </c>
-      <c r="G70" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H70" s="5" t="s">
+      <c r="I70" s="5" t="s">
         <v>529</v>
       </c>
-      <c r="I70" s="5" t="s">
+      <c r="J70" s="5" t="s">
         <v>530</v>
       </c>
-      <c r="J70" s="5" t="s">
+      <c r="K70" s="5" t="s">
         <v>531</v>
       </c>
-      <c r="K70" s="5" t="s">
+      <c r="L70" s="6" t="s">
         <v>532</v>
       </c>
-      <c r="L70" s="6" t="s">
+      <c r="M70" s="5" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>246</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
         <v>536</v>
       </c>
       <c r="I71" s="5" t="s">
         <v>537</v>
       </c>
       <c r="J71" s="5" t="s">
         <v>538</v>
       </c>
       <c r="K71" s="5" t="s">
         <v>539</v>
       </c>
       <c r="L71" s="6" t="s">
         <v>540</v>
       </c>
       <c r="M71" s="5" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
         <v>542</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="E72" s="5" t="s">
         <v>543</v>
       </c>
-      <c r="D72" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E72" s="5" t="s">
+      <c r="F72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H72" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="F72" s="5" t="s">
+      <c r="I72" s="5" t="s">
         <v>545</v>
       </c>
-      <c r="G72" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H72" s="5" t="s">
+      <c r="J72" s="5" t="s">
         <v>546</v>
       </c>
-      <c r="I72" s="5" t="s">
+      <c r="K72" s="5" t="s">
         <v>547</v>
       </c>
-      <c r="J72" s="5" t="s">
+      <c r="L72" s="6" t="s">
         <v>548</v>
       </c>
-      <c r="K72" s="5" t="s">
+      <c r="M72" s="5" t="s">
         <v>549</v>
-      </c>
-[...4 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>246</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="J73" s="5" t="s">
         <v>553</v>
       </c>
-      <c r="I73" s="5" t="s">
+      <c r="K73" s="5" t="s">
         <v>554</v>
       </c>
-      <c r="J73" s="5" t="s">
+      <c r="L73" s="6" t="s">
         <v>555</v>
       </c>
-      <c r="K73" s="5" t="s">
+      <c r="M73" s="5" t="s">
         <v>556</v>
-      </c>
-[...4 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>246</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>512</v>
+        <v>558</v>
       </c>
       <c r="F74" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="G74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H74" s="5" t="s">
         <v>560</v>
       </c>
-      <c r="G74" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H74" s="5" t="s">
+      <c r="I74" s="5" t="s">
         <v>561</v>
       </c>
-      <c r="I74" s="5"/>
       <c r="J74" s="5" t="s">
         <v>562</v>
       </c>
       <c r="K74" s="5" t="s">
         <v>563</v>
       </c>
       <c r="L74" s="6" t="s">
         <v>564</v>
       </c>
       <c r="M74" s="5" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
         <v>566</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>246</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="F75" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H75" s="5" t="s">
         <v>567</v>
       </c>
-      <c r="G75" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H75" s="5" t="s">
+      <c r="I75" s="5" t="s">
         <v>568</v>
       </c>
-      <c r="I75" s="5" t="s">
+      <c r="J75" s="5" t="s">
         <v>569</v>
       </c>
-      <c r="J75" s="5" t="s">
+      <c r="K75" s="5" t="s">
         <v>570</v>
       </c>
-      <c r="K75" s="5" t="s">
+      <c r="L75" s="6" t="s">
         <v>571</v>
       </c>
-      <c r="L75" s="6" t="s">
+      <c r="M75" s="5" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="D76" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76" s="5" t="s">
-        <v>512</v>
+        <v>575</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>246</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>590</v>
+        <v>62</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>397</v>
+        <v>246</v>
       </c>
       <c r="E78" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="F78" s="5" t="s">
         <v>591</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
         <v>592</v>
       </c>
-      <c r="I78" s="5" t="s">
+      <c r="I78" s="5"/>
+      <c r="J78" s="5" t="s">
         <v>593</v>
       </c>
-      <c r="J78" s="5" t="s">
+      <c r="K78" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="K78" s="5" t="s">
+      <c r="L78" s="6" t="s">
         <v>595</v>
       </c>
-      <c r="L78" s="6" t="s">
+      <c r="M78" s="5" t="s">
         <v>596</v>
       </c>
-      <c r="M78" s="5" t="s">
+    </row>
+    <row r="79">
+      <c r="A79" s="5" t="s">
         <v>597</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H79" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="J79" s="5" t="s">
+        <v>601</v>
+      </c>
+      <c r="K79" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="L79" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="M79" s="5" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="G80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="J80" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="K80" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="L80" s="6" t="s">
+        <v>611</v>
+      </c>
+      <c r="M80" s="5" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="J81" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="K81" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="L81" s="6" t="s">
+        <v>618</v>
+      </c>
+      <c r="M81" s="5" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="F82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="J82" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="K82" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="L82" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="M82" s="5" t="s">
+        <v>628</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -7887,44 +8350,48 @@
     <hyperlink ref="M54" r:id="rId59"/>
     <hyperlink ref="M55" r:id="rId60"/>
     <hyperlink ref="M56" r:id="rId61"/>
     <hyperlink ref="M57" r:id="rId62"/>
     <hyperlink ref="M58" r:id="rId63"/>
     <hyperlink ref="M59" r:id="rId64"/>
     <hyperlink ref="M60" r:id="rId65"/>
     <hyperlink ref="M61" r:id="rId66"/>
     <hyperlink ref="M62" r:id="rId67"/>
     <hyperlink ref="M63" r:id="rId68"/>
     <hyperlink ref="M64" r:id="rId69"/>
     <hyperlink ref="M65" r:id="rId70"/>
     <hyperlink ref="M66" r:id="rId71"/>
     <hyperlink ref="M67" r:id="rId72"/>
     <hyperlink ref="M68" r:id="rId73"/>
     <hyperlink ref="M69" r:id="rId74"/>
     <hyperlink ref="M70" r:id="rId75"/>
     <hyperlink ref="M71" r:id="rId76"/>
     <hyperlink ref="M72" r:id="rId77"/>
     <hyperlink ref="M73" r:id="rId78"/>
     <hyperlink ref="M74" r:id="rId79"/>
     <hyperlink ref="M75" r:id="rId80"/>
     <hyperlink ref="M76" r:id="rId81"/>
     <hyperlink ref="M77" r:id="rId82"/>
     <hyperlink ref="M78" r:id="rId83"/>
+    <hyperlink ref="M79" r:id="rId84"/>
+    <hyperlink ref="M80" r:id="rId85"/>
+    <hyperlink ref="M81" r:id="rId86"/>
+    <hyperlink ref="M82" r:id="rId87"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>