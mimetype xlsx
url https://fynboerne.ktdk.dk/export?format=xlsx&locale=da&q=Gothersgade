--- v0 (2026-05-28)
+++ v1 (2026-09-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="223" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="232" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -111,52 +111,52 @@
 Jeg ved ikke om jeg taler med Hanne inden dette Brev skal afsendes [”afsendes” overstreget] lægges i Postkasse (Kl. 5). Hun var hos Chr. igaar og talte med Jordemoderen. Chr. har det godt.
 Modtag Hilsen til Abba og [ulæseligt]dsen 
 Deres hengivne 
 Chr. Caspersen.
 Hilsen [ordet er skrevet lodret i venstre side af brevet]
 I maa nu bestemme Eder hurtigst muligt for en af Delene, da Pengene er indbetalt hos Stiftelsen, men kun inden hun selv kommer derind, betales tilbage, ellers ikke.
 Fru Hansen mener hun kan gaa til Slutningen af Maaneden, inden hun skal løse Barnet. Dette skrives i Smug, [herfra skrevet lodret i højre side] for Thora er kommen, gnaven igjen.</t>
   </si>
   <si>
     <t>1896-08-26</t>
   </si>
   <si>
     <t>Albrecht  Warberg</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Gothersgade 129 København K</t>
   </si>
   <si>
     <t>Dora -
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Alfred Benzon
 Ch. Berleûne
 Johanne Christine Brandstrup
 Louise Brønsted
 - Gredsted
 Bernhard Hirschsprung
 Ernst  Knipschildt
 Gustav Knipschildt
 Alhed Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
 Erik Schaffalitzky de Muckadell, unge greve
 Viktor Schroll
 Hans Smidth
 Hempel Syberg
 Vilhelmine von Sperling
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warbergs søster havde et pensionat på Gothersgade 129, København.
 Det vides ikke hvem Frøken Berg, Fru Larsen, Monica, Kirsten, Johan og HP var. Heller ikke hvem stiftprovsten og Bitten var. 
 Frederik Andreas Warberg og søsteren Louise, g. Brønsted, var i 1896 elever ved Odense Katedralskole. 
@@ -336,51 +336,51 @@
     <t>https://fynboerne.ktdk.dk/d/JOaj</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Herr Godsforvalter Warberg
 cand.jur.
 Gothersgade 129 – 4.
 København 
 K.
 [I brevet:]
 Torsdag d: 24_ds_
 Kæreste Abba !
 Tak for Brevet! som altsaa er det sidste i denne Saison. Jeg var en Del skuffet i Tirsdags, da der intet kom, heller ikke om Eftermiddagen, da Alhed og jeg var kørende ned efter en Kasse Blommer. Det er jo skrevet i Mandags og underligt, at det først kom her Onsdag. Gud ved, hvornaar Putte har i Sinde at vende Næsen hjem efter! Det er egentlig galt, at stakkels Pan har hende saa længe, de siger, at hun har det saa grulig trangt, at hun tidt ikke har Raad at spise sig mæt. Lidt Fødevarer fik hun med til dem bægge og Fredag sender vi en Pakke til Brandts Fødselsdag paa Lørdag. Det er underligt af Mis hvis hun ikke tager hende Putte [”Putte” indsat over linjen] et Par Dage, hun inviterede hende dog i Sommer, da Putte var bedt til Hirschsprungs. Vi lod hende ikke tage Returbillet, da jeg den Gang tænkte mig, at hun nemlig kunde rejse hjem samme Dag som Du om hun ogsaa havde 3 Kl. kunde I dog være sammen paa Færgen. Men nu overlader vi til dem selv derinde at sende hende hjem. 
 Det er glædeligt, at Du nu mærker Bedring, saa kan Du vel rigtig gaae Ture, naar Du kommer hjem. Vi har haft og har endnu Regn hver eneste Dag, plukkede 20 Pund Brombær i øsende Byger i Mandags, saa vi maatte klædes om fra yderst til inderst. Jeg begyndte at gaae Ture om Morgenen, da Moder rejste, men det er ingen Dag mere Vejr til det. I har det vel ligedan. Vi undrer os over, at Alhed alligevel ikke skal smøre den Altertavle i Vantinge med Æggehvide, men hun paastaar, at Du udtrykkelig sagde, det hastede ikke, før Du kom hjem. Vil Du have det gjort forinden, saa kan jo et Brevkort være her paa Lørdag, hvis det kommer tidsnok i Postkassen, og saa kan hun [et overstreget bogstav] cykle derom om Efterm. Greven sagde forleden til Paludan, at Du burde vist blive endnu længere derinde, naar Klokken saa sent begyndte at virke, om ogsaa det [ulæseligt ord] kan være, saa kunde det vel nok skee uden Dig; endnu er der intet om det. Syberg har det ret godt, faaer nok helt ondt om Morgenen, men er ellers rask nok; vil med til Sandholt i Morgen, kører med os. Pallam bedt med, men er jo lykkelig ved at slippe fri; [et overstreget bogstav] han har Auktion. I Torsdags kom Ladenen og var her til i Mandags. Dersom de to ikke er Forlovede, saa
 [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1897-04-02</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Alhed Larsen
 Harris Sawyer
-- Schofield
+William Henry Schofield
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Ellen Sawyer, f. Warberg, arbejdede som vicejomfru på sin tantes pensionat i Gothersgade, København. 
 Karlsbradlaboratoriet er Carlsbergs laboratorium.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1721</t>
   </si>
   <si>
     <t>Ellen har meget travlt. Forleden fejrede man pensionatets stolthed, Dr. Schofield, med punch, knas, cigaretter, blomster mv. Til stede var en lille, amerikansk kemiker, Dr. Soyer (Sawyer), som studerede gærkultur ved Carlsberg. Han savnede USA og Harvard, og da han i avisen havde set, at Dr. Schofield boede på pensionatet, opsøgte han stedet. Sawyer talte ikke dansk, men Ellen snakkede tysk til ham, og han svarede på engelsk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/e1Ua</t>
   </si>
   <si>
     <t>d. 2den April 97.
 Kære Mor!
 Det var ved at trække op til Brev til Far igen men så kom den vældige Salve i Dag [”Dag” overstreget; ”går” indsat over linjen] går og – skikkelig som jeg er, var jeg straks god igen. Det var dog et enorme Brev, sådan skulde jeg have hver Gang – det var såmænd ikke en Smule for meget til mig, - så ved man dog hvad man får for sig, - 
 Vil du ikke takke Far for hans Brev. Det trak forresten over igen den Dag, og blev ikke til nogen Krise. Det er nogle besynderlige Mennesker 
 d. 9ende April.
 - nu ere de henrykte ved hinanden og det ser temmelig varigt ud. - - -
 Jeg ser til min Forskrækkelse at vi med ét er nået langt ind i April, ingen gør sig heller noget Begreb om som Tiden løber herinde, - hæsblæsende den ene Dag efter den anden, - den ene Uge efter den anden, - det er næsten uhyggeligt. - - - 
 I den sidste Tid [har jeg] ikke oplevet sådan noget særligt – jo den 6te var en ret livlig Dag. I Alheds Brev fortalte jeg om hvordan vi fejrede den engelske Doktor, - Pensionatets Stolthed, om Morgenen. Om Aftenen fortsattes Ovationerne, idet vi havde grand Sold – virkelig stilfuldt. Efter The dækkede vi inde i Spisestuen et Soldebord med en rygende Punchebolle, alle Slags Knas og Cigaretter, Blomster etc. Så tændte vi alle Blussene i Gasovnen, smækkede Fløjdørene op og Soldet begyndte. Selskabet bestod kun af Pensionatets Unge og en Ven af Dr Schofield, en lille amerikansk Dr. Soyer, der mødte i en lille Livskjorte og hvidt. Han er nemlig så rørende i al sin Lidenhed: Kemiker, har studeret Gærbaciller på Ny Karlsbradlaboratoriet, men befinder sig meget ilde blandt Bryggerne derude, Han har været der et halvt Aars Tid, men han længtes i den Grad efter Amerika og Harvard Universitetet, at han er svunden ind til så godt som intet. Da han så Dr. S’s Navn i Aviserne , styrtede han ud på Jagt efter ham og er nu levet op igen ved at komme sammen med ”åndsbeslægtede” Mennesker Han kan ikke et Muk dansk, men Passiaren går glimrende: han taler engelsk og jeg tysk. Skikkelig, som jeg jo desværre er, har jeg nemlig taget mig 
 [Resten af brevet mangler]</t>
@@ -765,52 +765,52 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/344s</t>
   </si>
   <si>
     <t>Hr. Godsforvalter Warberg
 cand. jur.
 Gothersgade 129 – 4.
 København K.
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Kære Abba!
 Du længes vel snart efter at høre lidt herfra, men jeg vilde vente med at skrive, til jeg havde været på Ølstedg. og det kunde jeg først i Aftes. I Søndags var Dengse hjemme; jeg var i Kirke om Formiddagen og om Aftenen var Mogensens her til The. Junge kom fra Odense Kl. 2, saa vi havde da en Del Adspredelse den Dag. Mandag var vi altsaa paa Sandholt og tilbragte alle 5 en meget behagelig Eftermiddag. Pastor Juuls med Ungdom, Provst Schierbæk med Moder og 2 unge Piger. Provsten havde Fru ulæseligt og mig til Bords, han var meget underholdende baade mod mig og senere efter The mod Elle, der maatte staae ca. 3 Kvarter og snakke ”klogt” med ham. Vejret var dejligt og der var henrivende i Haven; Frøken Sperling i meget godt Humør, hun drak med mig, tog de unge med og drak med dem ”med Fru Warberg i Spidsen!” Pastor Juul drak med mig og bad mig hilse Dig, alle de gamle sluttede sig dertil. Der skulde være Barnedaab i Slelde paa Søndag Harald og Thorvald skulde staae Fadder; men nu havde Barnepigen faaet Mæslinger saa de vidste ikke, om Festen blev opsat. Fru Sperling har ikke haft Mæslinger og turde derfor ikke tage derover. Alt staaer vel til her hjemme, Haven er temmelig ren og der er Masser af dejlige Blomster. Jørgen hænger i med Brændet. Bobby er voxet meget, Dede var svært glad ved at see ham og Munter lege. Jørgen fanger nu næsten hver Nat en Rotte, vi mener de svinder godt. Vi nyder det aldeles henrivende Vejr, sidder i Teltet om Eftermiddagen og syer og læser højt. Eastman laa her 2 Breve fra i Lørdags; han har saa grulig meget Arbejde, at han slog paa han mulig ikke kunde komme i dette Efteraar tangerede endog at bare hun var der!! men det synes vi andre dog vilde være for galt, at sende hende alene til Boston. I Dag skal Elle spadsere ned til Schroll at faae noget til sine Øjne, de er daarlige. Jeg vil nødig have, at Du skal fortælle ham, naar han kommer ind til Klokken, at der er en Knejpesangerinde i Pensionatet, i saa Fald vilde han ganske sikkert sende Historien i Omløb her hjemme om det Publikum, der findes i Mis’s Pensionat, og det vilde jeg ikke gutere. Jeg har sikkert nok haft Ret i min Formodning om, at Dis havde ladet sig foresnakke paa Ølstedgaard, at vi havde forsét os med Visse (og Amstrup vel med,) for nu løber det rundt paa Egnen, at ”de har ikke taget det rigtigt paa Erikshaab”! I Gaar spiste Pal., Astrid og jeg til Aften i Køkkenet og kørte lidt før 7 over at see til Visse, men hun var saa spansk og ligefrem uvenlig mod mig, at jeg lovede mig selv, ikke at tage derover saa snart. Det var ikke fordi Astrid var med, for hun og Pal. var der alene forrige Fredag og da var Visse meget venlig mod Astrid og fyldte hende med Anklager mod Amstrup, var vred over at Lærerinden skal komme nu snart kort sagt, alt hvad Amstrup gør er jo galt. Jeg synes at alt derovre er et Væv af Løgn og Modsigelse, ikke til at blive klog paa. Jeg har Gudskelov en god Samvittighed og har intet at bebrejde mig i mit Forhold til Visse og Amstrup i al denne Tid, men jeg kan jo ikke lade være at ærgre mig lidt over alligevel at blive beskyldt for at have handlet urigtigt. Aa[ulæseligt] har 2 Søndage i Træk været der og Visse har grædt og beklaget sig. Aa[ulæseligt] foreslog hende at lægge sig ind paa et Sygehus eller tale med en anden læge, men det mente hun ikke hun vilde af Hensyn til Dis. Tror Du ikke hun har Tuberkler et Sted f. Ex. i Hovedet;?? Jeg synes at Schroll skulde lægge hende ud paa Sygehuset i Odense til Observation; han kommer jo dog ingen Vegne med hende selv. Amstrup sagde til os i Gaar, at nu var hun bedre og meget mere rolig, men Stuepigen havde lige fortalt mig, at det var det samme og at hun var ked af det og græd næsten altid. Hun kom ogsaa til at græde i Aftes, inden vi tog bort, mens vi alle sad sammen og talte om ligegyldige Ting. Ligeledes sagde Amstrup, at V. er glad ved at Lærerinden skal komme, og saa er Sandheden, at hun er rasende over det og har sagt det baade til Aa[ulæseligt] og Astrid. Det er absolut ikke til at komme til Bunds i, men nu vil jeg forholde mig aldeles passiv over for det hele. Da vi kom i Aftes, var Visse gaaet sin Vej, ned ad Allerslevgyden, og de kunde ikke begribe, hvor hun blev af, det blev helt mørkt, inden hun kom. Hun bebudede Paludan et Brev, hun havde skrevet i Gaar. Naa men nok om det. Doktoren har været inde hos Aa[ulæseligt] og har ligeledes spurgt Syberg ud om Visse, saa naar han slet ikke kommer til mig, som kunde give ham bedst Besked, saa er det jo givet, at han bebrejder mig noget, jeg aner ikke hvad! – Lad mig nu snart høre lidt fra Dig, om hvordan Du har det, om Muk, om Thorvalds Besøg, o.s.v. Her kom nu et Brev til gl. Jean om, at endelig er der død en Dame i Christiansdal Kloster; jeg skulde sende Brevet til hende. Hilsen til alle derinde! Børnene sender en af Dagene
 [Skrevet langs sidste sides venstre kant:]
 Pengene til Tæppet til Zuluen, kan Du sige ham.
 [Skrevet langs næstsidste sides højre kant:]
 Kærlig Hilsen fra Din Smaa.</t>
   </si>
   <si>
     <t>1898-09-13</t>
   </si>
   <si>
     <t>Odense</t>
   </si>
   <si>
-    <t>Thorvald Balslev
-Laura Balslev, f. Leth
+    <t>Laura Balslev
+Thorvald Balslev
 Thora  Branner
 Louise Brønsted
 Jørgen -, Erikshaab
 H. Junker
 Johanne Christine Larsen
 Otto Emil  Paludan
 Hempel Syberg</t>
   </si>
   <si>
     <t>Laura Warbergs søster drev et pensionat beliggende Gothersgade 129 i København. 
 I Heden lå ejendommen Ensomhed, som Hempel Syberg havde i fæste. 
 Johanne Christine Warberg og Thorvald Balslev var forlovet 1893-1898. 
 Warberg-familien var gode venner med von Sperling, som ejede godset Sandholt. 
 Hempel Syberg var medvirkende til at Andelsselskabet Odense Offentlige Slagtehuse og Eksportslagteri blev stiftet i 1897.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0345</t>
   </si>
   <si>
     <t>Hempel Sybergs søster har ligget syg i Heden. 
 Laura Warberg er spændt på at høre om Thorvald og Johanne/Junge har fundet sammen igen. En bekendt, der havde været i selskab med Thorvald, syntes at han var forceret.
 Hempel Syberg har det godt igen. Han har bedt Laura følge hans søster til Lerchenborg, men hun havde ikke lyst.
 Laura må hurtigt vide, om Niels Holm skal have hø.</t>
   </si>
   <si>
@@ -1341,50 +1341,129 @@
   </si>
   <si>
     <t>Alhed er i Malmø hos sin søster, Ingeborg Astrid Goldschmidt (f. Warberg), som skal føde barn nummer to.
 Torsken og Tante Mis: Tante Mis (Wilhelmine Brandstrup), som drev pensionat på Gothersgade i København, har bedt Johannes Larsen sende torsk til hende en gang ugentligt. 
 Lundsgaard: Gartner Allerup arbejdede på herregården Lundsgaard lige udenfor Kerteminde.</t>
   </si>
   <si>
     <t>Johannes Larsens søn har været vågen om natten, fordi han havde bidt sig i kinden.
 Han har indrammet akvareller og havde brug for gode råd, så han hentede Fritz Syberg (Baronen). 
 Der er mange gæs og ænder ved stranden, og Larsen har skudt en andrik.
 Børnene har moret sig med at sige Onkel Røv mv. ved bordet.
 Det er ikke muligt for Johannes Larsen at skaffe Tante Mis (Wilhelmine Brandstrup) ordentlige torsk.
 Larsen har snart opgivet tanken om, at barnet bliver født, mens Alhed er på besøg (hos sin søster).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/cGG0</t>
   </si>
   <si>
     <t>Kjerteminde 23 Octbr 1906.
 Kæreste Alhed!
 Jeg havde en meget urolig Nat med Lysse, han vækkede mig første Gang Kl. 11 og 3die Gang Kl. lidt før 1 hver Gang grædende, det gjorde saa ondt i hans Læbe, han laa saa en lang Tid hos mig og var meget urolig men bestemte sig tilsidst til at gaa over i sin egen Seng. Det viste sig i Dag at han havde bidt sig i Kinden. Jeg stod op Kl. 6 og gik ud til Stranden da det er Gaasevejr, der var ogsaa en hel Del og Møller, men de var for langt ude. Jeg har virket med Billeder og rammer i Dag til det løb helt rundt for mig, jeg lavede først 8-9 af Mappen til at passe til de smaa Rammer og vilde saa sætte dem i Skitzebogen i Resten, jeg klippede saa ud og det viste sig at der var 16 ligesaa mange som Rammerne, saa saa jeg efter Bunken af Blokbogsbladene og der var nogle og 20 Aquareller. Jeg savner Dig i høj Grad. Jeg gik saa ud efter Baronen og han gik med op og saa paa dem og gav mig nogle Raad. Jeg lovede Allerup i Gaar at komme op i Aften eller en anden Aften, han mente jeg kunde tage Børnene med. Marie var her i Eftermiddag for at høre om jeg saa vilde med i Anledning af at Amanda bliver her et Par Dage saa lovede jeg at gaa med. Da Baronen var gaaet fodrede jeg Ænderne og lukkede de gamle Ænder ind, der har nemlig været Gravænder herude i Strandkanten de sidste Aftner og i Aften da jeg vilde hente min Bøsse for ikke at lægge Vaaben til til Andriken, kom jeg lige tids nok til at høre Møller skyde og se en And drive ind, jeg var en Del, spændt men det var en And. I Aften gik jeg derned efter at have lukket dem ind. Møller var der og længere henne sad der en og skød som han var bestilt for at jage dem væk jeg skød en dejlig fed Andrik der vejer omtrent 2 ¾ Pund bare Du var her til at spise den. Nu har jeg faaet klædt mig om og spist og venter paa Marie, Puf begyndte pludselig ved Bordet at fortælle Uartigheder som Lysse havde sagt i Køkkenet, Lysse exploderede af Grin hver Gang, det var saadan som ”Tante skide” ”Tante Tissehul” ”Onkel Lort” og en hel Del mere, og Onkel Røv suplerede Lysse grinende da Puf var færdig, det var mig umuligt ikke at grine med. Paa Gr. af alt dette har jeg heller ikke i Dag faaet sendt det til Sus, men i Morgen. Apropos. Tante Mis: Torsken her er ret umulig f. T. i Dag havde Vilhelms ingen Ting og Amanda kom med nogle diminutive Torsk blandede med du Rødspætter. Niels Hansen og Ko kom i Dag samt Brev fra Schou, Marie vil skrive til Dig, Schou foreslaar at Du skal besøge dem paa Hjemvejen, hvad der forekommer ret vildt da vi jo snart skal se dem. Jeg har for øvrigt nu opgivet at tro paa at den Unge kommer mens Du er der, men det er jo værst for dem selv. Her har du Schous Brev det kan maaske more Dig at læse det. Mange kærlige Hilsner fra os alle 3.
 Din
 Johannes Larsen.
 P.S.
 Amanda gør rent i Dagligstuen i Dag, hun skurer nu og bliver hos Børnene mens jeg er paa Lundsgaard.</t>
+  </si>
+  <si>
+    <t>1943-02-02</t>
+  </si>
+  <si>
+    <t>Fyn
+Dræby</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Kamma Balslev
+Burmeister &amp; Wain</t>
+  </si>
+  <si>
+    <t>"Kaj-Lykke": Man må antage, at Janna Schou havde en kæreste ved navn Kaj. Han kendes ikke. 
+Ordet hørse kendes ikke.
+B &amp;amp; W blev 27. jan. 1943 bombet af otte britiske fly, idet man fra engelsk side mente, at fabrikken solgte dieselmotorer og andet materiel til Tyskland. Otte personer blev dræbt og 68 såret, da bomberne udover fabrikken ramte det omkringliggende beboelseskvarter. (Nationalmuseets hjemmeside: Bomber over Danmark, sept. 2026). 
+Laura/Bibbe Warberg var i efteråret 1942 indlagt med gulsot. 
+Pensionatet: Daisy Bergs mor, Wilhelmine Berg (en søster til Laura Warberg) drev et pensionat i Gothersgade, København. Noget tyder på, at Daisy Berg overtog driften efter moderens død i 1936. 
+Konsul og vingrosserer Thor Andersen købte i 1942 Frederiksgave (Hagenskov Gods' hjemmeside, sept. 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8410</t>
+  </si>
+  <si>
+    <t>Det er mærkeligt, at Janna har smerter efter svulstoperationen. Johanne/Junge C. Larsen har ikke haft ondt efter sådanne indgreb - kun af at ligge på ryggen. 
+Johanne medsender en tegning af den nyindrettede stue. Ellen Sawyer har været på besøg og beundret det hele.
+Johanne håber, at Meta kan finde ud af at bruge det nye komfur energirigtigt. 
+Ved Astrid om det var en fejl, da B &amp;amp; W blev bombet?
+Johanne takker Axel Müller for, at han vil sende udenlandsk tobak. 
+Johanne giver gode råd hvad angår modning af flæskekød.
+Marie Balslev, f. Sperling, har skrevet, at Nicoline Balslev er udskrevet, og Vilhelm Balslev får lysbehandlinger.
+Erik/Tine Warberg Larsen har det godt og arbejder for sin bror på gården. Laura/Bibbe Warberg har ingen kræfter efter sygdommen. Nonnerne lod hende ikke holde fri, da hun blev udskrevet.
+Adolph/Agraren Larsen har fået en god appetit.
+Daisy Bergs tyske mand er blevet arresteret, efter at han havde opsagt en tysk kvinde på pensionatet. Johanne vil skrive til Daisy.
+Adolph og Johanne køber aldrig kød. De laver alt kødmad selv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bz0K</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+4 Febr. 1943
+besv. 15 Febr.
+[Med kuglepen på kuvertens forside:]
+30-3-2001
+18-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard, Dræby St, Fyen
+[I brevet:]
+Lindøgaard. Tirsdag d. 2-2-1943.
+Kære lille Dis!
+Tak for dit gode lange Brev, det var pænt af dig at skrive igen. Det er jo dejligt, at det gaar godt med Janna, men jeg kan ikke forstaa, at hun har Smerter; jeg har dog paa mine Hospitalsophold oplevet en hel Del Svulst-Operationer, og jeg synes altid, de sagde, at naar først Bedøvelseskalamiteterne var ovre, havde de ikke Spor af Smerter. Men alle Svulster er jo ikke ens, det kan jo være at Æggestok-Sv. er særlig smertefuld. At maatte ligge paa Ryggen er slemt for mange, jeg ved hvad jeg døjede, da jeg i 4 meget lange Uger maatte ligge paa min Ryg, og da jeg endelig fik Lov til at ligge paa Siden, havde jeg ikke Kraft til at vende mig - og der var dog kun 102 Pund at vende. Er det Gentofte Sygehus, hun ligger paa, det er det vel. Hils hende saa meget fra mig, det lille Skind - dog, naar man oplever en Kaj-Lykke, er Sindet jo i Orden. Nu gaar det nok fremad med raske Skridt, men 3 Uger er jo en lang Tid. Jeg er meget imponeret over alle dine Besøg hos hende, hun kan rigtignok sagtens - desværre kunde jeg jo ikke yde Bibbe noget i den Retning i hendes 5 Uger, men hun havde da for Resten Besøg nok. 
+Tak for din store Interesse for alle vore Nyordninger. Vi er henrykte over det alt sammen, kan du tro. Jeg har nu lavet et Rids, men Forholdet er ikke godt, Møblerne fylder for lidt, der er ikke slet saa meget Gulvplads, som jeg har lavet, men du ser i hvert Fald Sofaens Plads - jeg har forsømt at skrive: til højre - helt oppe ved den modsatte Væg. Elle var her i Søndags; hun kom et Kvarter over 12 og mente hun var i god Tid til Middag - desværre havde vi spist Kl. 11, da Metha skulde med Toget til Odense, men til alt Held havde vi levnet Middagsmad og jeg fik varmet 3 Stk. Medisterpølse med Rødkaal og Tilbehør og Desert. Hun var helt ovenud begejstret over Stuen og i det hele taget overvældet over alle vore Nyanskaffelser; det var saa morsomt. Det er dette at vi nu har en rigtig Stue at hygge os i med flere af vore pæne Ting og ikke bare en lille Folkestue med umagelige Træmøbler. Ja, det er en Begivenhed for os. Komfuret er stillet op - i Lørdags - og det makker i enhver Henseende ret. Jeg hørser med Metha, at hun skal lægge godt mærke til det, saa hun lærer Reguleringen, hvilket jo er Fidusen, saa der kan spares Brændsel; hvis hun er ligegyldig med det, spares der jo ikke saa meget; men Intelligens er jo ikke hendes stærke Side, saa det skal nok knibe med det - jeg maa vist hørse videre nogen Tid endnu. - Radioen er udmærket, og vi kan følge med i Begivenhederne alle Steder fra. Du gode Gud, hvad der sker! Vi er meget spændt paa, men kan ikke faa at vide om Burmeister &amp;amp; Wain blev bombet eller om de rent ud tog Fejl og kun ødelagde den uskyldige Sukkervarefabrik. Hverken du eller Mornine, som jeg lige har haft Brev fra, giver os Oplysning om det. D. danske Pr. fra London mente vist, at de havde bombet den store Samlehal (den store Glasbygning) men passer det?? Det var jo for at stoppe for Eksporten af Dieselmotorer til T. at de satte det i Scene. Skriv, hvis du ved noget om det.
+Jo, tusind Tak, hvis Axel virkelig vil have Ulejlighed med at skaffe og sende Tobak - dog ikke dansk, som vi selv kan faa, men ikke godt kan ryge. Ellers alt andet. Hvis det skulde være muligt at faa rigtig grovskaaret Pibetobak hvad jeg selv jo helst ryger, var det jo herligt, men tillige andet finskaaret; Manse jublede ved Tanken, Brugsforeningen faar saa uhyre lidt hjem nu. Vi vil helst have det sendt mod Efterkrav, men forøvrigt, hvad der er nemmest for Axel - Pengene skal blive sendt omgående. Sig Axel tusind Tak, vi vil være ham saa taknemmelige.
+Jeg kan desværre ikke raade dig med Flæskestegen og kender kun Hamburgerryg af Navn, men hvorfor kunde den ikke hænge? Naar vi slagter, har vi Stegene hængende i Ugevis. Svøb et enkelt Stk tynd_t Tøj (gl. Gardin) om den og hæng den op ude paa Muren; naar den ikke vil længere - hvilket jo er en Skønssag - saa dyp den i en Gryde kogende Vand; efter endnu nogle Dage, kan man halvstege den
+_2.
+hvorefter den atter kan ligge nogle dage - altid under Tilsyn - paa den Maade kan man have fersk Kød længe, vel at mærke ved Vintertid, og saa bliver det saa dejlig mørt af saadan en Behandling Dette skrives for en anden Gangs Skyld, for den Steg, du skrev om, har du vel allerede taget under Behandling; hvis du har lagt den i Saltlage, saa lad den ikke ligge ret længe, ikke over et Par Dage, og saa skal den endda vandes godt ud - 3-4 Dage. Men det er lettere, hvis man har det i Hænder, end at udtale sig skriftligt om det.
+Jeg havde Brev fra Marie Sperling for et Par Dage siden; Line er nu udskrevet og kommer på et Rekreationshjem i Hornbæk; noget lettere Sygeplejearbejde er sikret hende. Vilhelm, som p.t. faar Lysbehandling i Kbhn. havde haft Brev fra sin Kone - der er jo deres Gaard, der hedder Brogaard? - Over Br.g. var der forleden udspillet en Luftkamp, flere Bomber faldt i Nærheden og en mindre Gaard fuldstændig udslettet. Her er ikke videre hyggeligt i Danmark, heller!
+Tak for din Forespørgsel til de to Børn; jeg synes, Tinge har det saa udmærket for Tiden, nu har han i lang Tid været i konstant godt Humør, altid glad og saa livlig. Han er ikke meget nede i sit Hus, er her baade om Dagen paa Arbejde og om Aftenen, naar vi sidder hyggeligt i vor gode Stue og læser. Naar Arbejdet skal gøres dernede, gaar han derned. Han faar 50 Kr. i Løn af Manse - det er jo ingen høj Løn, men den Tid han bruger til sit eget, gaar jo ogsaa fra. - Om Bibbe ved jeg ikke stort for Tiden, hun har taget Ferie (med min Sanktion) m.H.t. at skrive hjem; al den første Tid passede hun kun sit Sygeplejevæsen, havde ikke Spor af Kraft til nogetsomhelst andet, og nu tænker jeg mig, at hun har skrevet Jule-Takke-Breve. Jeg tror ikke, hun skrev et eneste Julekort i Aar, det arme Barn, hun havde simpelthen ikke Kræfter til noget. Elle havde haft Takkebrev fra hende hun havde skrevet, at hun travede Ture og at hun syntes det var det, der gav hende de bedste Kræfter. Jeg har lige sendt hende lidt Æbler, et Par Vaskeklude, som jeg havde hæklet, mine Gummistøvler, som jeg aldrig kommer til at passe mere med de hævede Ankler, der følger med Sygdommen, og lidt andet, saa nu hører jeg nok fra hende. Gid hun snart maa være helt i Orden igen. Tænk, at de lod hende arbejde i lige over 3 Uger, da hun kom hjem, uden at give hende en Fridag, mens en anden af Kammeraterne havde haft 3 Fridage i den Tid. Den Søster der, har behandlet hende skandaløst; Bibbe er ikke underkastende nok, saa hun er bleven sur paa hende; Bibbe tager nu det hele med oprejst Pande og uden at kny eller blive sur - den Glæde skal hun ikke ha', siger Bibbe. Nu mangler der kun 1 1/4 Aar, saa er hun færdig med at være Elev. Hun er kommen bag ud med Læsningen deroppe og har hidtil ikke haft Kræfter til at indhente det forsømte; men hun naar det saamænd nok igen, naar hun først tager fat. Det var rigtignok en lang Snak om Børnene. Om Agraren er at melde, at han har faaet saadan en abnorm god Appetit, og da det næsten al Tid har skortet saa meget paa det, tager jeg det for gode Tegn. 
+Mon du har hørt, at Daisys Mand, som jo er Tysker er bleven arresteret af d. t. Værnem. og ført til Tyskland, "til en uvis Skæbne", skrev Mornine. Daisy er sikkert allerede ude af sig selv, det lille Skind; jeg forsømte hende som saa mange andre med en Julehilsen; jeg vil nu gerne skrive til hende, men jo kun med svage Hentydninger af det skete, man ved jo aldrig, om de har hendes Post under Opsyn. Grunden var, at han havde opsagt en tysk Dame, der boede i Pensionatet!! Det lyder nu saa fjollet, at jeg tror, det i Virkeligheden er for at faa Arbejdskraft derned til, naar de gør den Slags.
+Mon jeg fik gjort rigtig Rede for Stegen - nej, du kan ikke stege den, naar den har være i Saltlage, men udvandet og kogt er den jo ogsaa dejlig f. Eks. med Grønlangkaal eller hvad andre Grønsager, man har. navnlig hvis den ogsaa ryges - men altsaa alligevel vandes ud. Saa bliver det vel nærmest som saltet, røget og kogt Skinke, hvad der jo er vidunderligt, vi faar det bare aldrig, da det forekommer os at være for lidt sparsommeligt; vi spiser alle vor Skinker som Karbadeflæsk eller Spegeskinke - altsaa blot skaaret af som den er; ogsaa til Paalæg er saadan en saltet og røget - men ellers saa - Skinke jo uvurderlig. Er det ikke pudsigt, vi køber aldrig Kød, jeg kan da ikke huske, naar vi sidst har købt Hakkekød, det eneste vi kan tænke paa at købe. Du vil vel sige, hvad faar I saa til Søndag Middagen. Det magre af Grisene vander vi ud (Kødet skæres i Skiver, ellers kan det ikke udvandes nok), og saa laver vi Frikadeller af det; det er en god Sønd.mid.m. og saa har vi alt vor henkogte Grisemad og Vildt. Hvis vi her paa Landet ikke havde vore Grise at leve af, gik den ikke. - Hvis der ikke sker noget særligt, hverken her eller der, saa varer det noget inden du hører fra mig, for jeg maa tage mig sammen og faa de Breve fra Haanden, som jeg skylder, og Bibbe har jeg jo altid at sørge for. Hils Aksel saa meget og tusinde Hilsner til dig selv. Din Junge
+[Indsat øverst s. 1; på hovedet:]
+Fik T. A. K. og d. biodynamiske Selskab ikke købt Frederiksgave? Vi saa for nogen Tid siden at det var købt af en eller anden, men maaske dækkede navnet de to Selskaber. S.u. 
+[Grundplan af et rum inkl. inventar er tegnet på et separat ark. På tegningen øverst er skrevet:]
+Lille Bogreol Tobaksbord Tobaksbord Hjørnesofaen Bord Min Lænestol
+[Langs venstre side:]
+Vindue Vindue Kurvestol Vindue Sybord Stol Kurvestol Konsol m. Radio
+[Langs højre side:]
+Taburet Bogreol
+[Underst:]
+Mit gamle Skrivebord Dør Gangen Kakkelovn</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -1461,59 +1540,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ldKJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e1Ua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/apFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qs1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DJhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qQ8W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cGG0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ldKJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e1Ua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/apFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qs1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DJhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qQ8W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cGG0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bz0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M28"/>
+  <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2729,76 +2808,120 @@
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
         <v>218</v>
       </c>
       <c r="I28" s="5" t="s">
         <v>219</v>
       </c>
       <c r="J28" s="5" t="s">
         <v>67</v>
       </c>
       <c r="K28" s="5" t="s">
         <v>220</v>
       </c>
       <c r="L28" s="6" t="s">
         <v>221</v>
       </c>
       <c r="M28" s="5" t="s">
         <v>222</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="L29" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
+    <hyperlink ref="M29" r:id="rId34"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>