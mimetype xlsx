--- v0 (2026-04-29)
+++ v1 (2026-08-21)
@@ -66,52 +66,52 @@
     <t>Transskription</t>
   </si>
   <si>
     <t>1896-08-26</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Albrecht  Warberg</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Gothersgade 129 København K</t>
   </si>
   <si>
     <t>Dora -
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Alfred Benzon
 Ch. Berleûne
 Johanne Christine Brandstrup
 Louise Brønsted
 - Gredsted
 Bernhard Hirschsprung
 Ernst  Knipschildt
 Gustav Knipschildt
 Alhed Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
 Erik Schaffalitzky de Muckadell, unge greve
 Viktor Schroll
 Hans Smidth
 Hempel Syberg
 Vilhelmine von Sperling
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warbergs søster havde et pensionat på Gothersgade 129, København.
 Det vides ikke hvem Frøken Berg, Fru Larsen, Monica, Kirsten, Johan og HP var. Heller ikke hvem stiftprovsten og Bitten var. 
 Frederik Andreas Warberg og søsteren Louise, g. Brønsted, var i 1896 elever ved Odense Katedralskole. 
@@ -130,516 +130,93 @@
 Albrecht må købe konfirmationsgaver til tre store børn samt svamp og tandpulver i København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fdLV</t>
   </si>
   <si>
     <t>[Håndskrevet på brevets forside:]
 Hr. Godsforvalter Warberg
 cand.jur.
 Gothersgade 129 - ⁴
 København K.
 + Poststempel
 [På kuvertens bagside;]
 Poststempel
 [I brevet:]
 Erikshaab – Onsdag d:26de.
 Kæreste Abba!
 Det er dog dejligt at Du synes at have godt af Klokken allerede; at Du kan taale at færdes og more dig lidt derinde. Bernhardt maa aabenbart være glad ved Dit Selskab og ved Din L’hombre, at han inviterer Dig 2 Søndage i Træk. Naar Du paa Søndag kommer til de andre på Sku[ulæseligt], vil Du saa hilse dem mange Gange fra mig. Her staaer alt vel til. Moder er rask, synes jeg og befinder sig vel, vi var i Søndags fra Ølstedg. en lang Tur – ¾ Mil mente de – i en smuk uciviliseret Skov ved Allested, Moder var nok lidt træt, men tog den dog med Anstand. Vi havde Mad og Kaffe med og godt Humør over hele Linien. Gl. Knipschildt bidrog jo sit hertil. Visse turde ikke bede ham med, da hun mente, han skulde passe Gaarden, men lidt før vi skulde køre, kom han vandrende og vilde med, han havde af Astrid hørt, at vi skulde dertil. Han var bedt herned i Aftes og vi havde rigtig god Aftensmad til ham; derefter tog han – Pal. og jeg 3 [ulæseligt ord] med en Toddy til (af Husholdn Cognac!) – Han morede sig brillant og lader sig vist ikke min Indbydelse at gøre det om, sige 2 Gange. I forrige Uge var han meget daarlig i Maven da dristede jeg mig ikke til at bede ham. Hans Kone ankommer paa Fredag. I Aften har Amstrup og Paludan meldt sig til ham til The, saa nu begynder det at se lidt mindre trist ud for ham. I forrige Uge var jeg ude hos Børnene fra Onsdag med Iltoget og til Fredag med 6 Toget. Jeg gjorde flere Visiter, bl.a. hos Stiftsprovstens til Chokolade, det var Bittens 5 Aars Fødselsdag. De var meget rare og livlige, han fortalte en Del om sin Rejse, han havde kørt med Tog op ad ”Pilatus”. Jeg var ogsaa til Frokost hos Ch. Berleûne og vi var derefter hos Saddelmageren, der lovede at gøre sit bedste med Smidts Stol, naar han fik den ud. Hos Fru Nielsen var jeg den første Aften til The, Dede mødte forresten straks hos Christine, da jeg kom der først og drak Kaffe. Dede er bleven No 8 i Klassen, der er en Oversidder. Han havde faaet alle Bøgerne, et brugt latinsk Leksikon til 6 Kr. Muk sagde, at Du vilde ikke af med Dit og det var desuden en gammel Udgave. Knægten var helt vel tilpas derinde. Han kan godt faae Værelset nede til Vinter, dersom vi vil have det; - Jeg var ogsaa hos Frøken Berg – Fru Larsen – hun er meget glad og lykkelig har et aldeles nydeligt og flot Hjem og 2 søde Børn, der er saa glade ved hende og straks kaldte hende Moder. Hendes gl. Moder boer hos dem, hun bad mig med til Vin og Kage, hun vilde absolut takke mig ”fordi jeg havde været saa god mod Monica.” – Hos Kirsten var jeg en Visit, hun er meget bedrøvet og nervøs over Johan, det trækker saa længe ud, inden Saaret vil læges. – Muks var meget vred over al den Uorden, der fandtes paa Skolen, de kunde intet Skema faae og maatte rende hver Dag for at faae Timerne at vide havde dem paa forskellige Tider af Dagen. Det er nok tvivlsomt, om de faaer Gredsted i Dansk, endnu er da intet bestemt derom. – Jeg er slet ikke bange om Natten, fordi jeg har Hunde i Gangen og i Køkkenet; ellers plejer jeg jo at være saa angst og vilde da have været det særlig i Aar ved Tanken om de mange Mord. Vi har af og til Munter med en Tur, Moder og jeg gaaer gærne om Aftenen. En Dag jeg var ude ved Skovfogedens alene, havde Munter nær ødelagt en Stenmand han maatte rejse sig og slaae til ham, forstaaer sig, det var bare Venlighed. Jeg kaldte, men den kom ikke, saa gik jeg ned i Grøften og tog et Ris, men da den saae det langtfra, saa tog Pokker Hunden hjem efter, og der laa den og fik saa nogle Rap af Riset, da jeg kom, men jeg kunde da ikke slaae, saa Asenet kunde mærke det, den holdt det aabenbart for en Leg. Moder er meget gode Venner med den. – H.P. har i mange Dage kørt Jord fra Engen over paa Marken, saa har Alhed med en eller anden taget Smaaturene med Dora, bl.a. i Gaar i Højrup at hente Fisk og flere Ting; vi saae Poulsen trække af med Stationsforvalteren, formodentlig skulde de ned at have Toddyer Kl. 11 om Formiddagen. – Degnen var her i Formiddags for at spørge til Dig og Syberg; denne havde jeg Brev fra forleden, det staaer (efter det) meget trist til med ham. Lægen følger med megen Interesse hans Befindende han drikker af en kold Brønd, 38⁰ sover daarligt om Natten gaaer stadig med Hovedpine og Smerter i Underlivet. Humøret er snert og Kræfterne kan ikke strække til en L’hombre om Aftenen, hvad gl. Breinholt faaer med to Familier. Men han ser jo altid meget sort paa det og Bedringen kunde da ikke mærkes saa hurtig. – Thorvald er nu indstalleret i Masnedsund foreløbig i Muncks Lejlighed til Oktober Flyttedag. Han var nogle Dage med sin Moder paa Rødkilde (Møen) hvor Harald endnu er ved noget Gymnastik. – Ja nu troer jeg ikke der findes mere Stof, og det, der ["der" indsat over linjen] var, vil Du maaske synes er noget ubetydeligt at spilde Tid paa at skrive og læse. Ja det er sandt, Gjelskov fik indavlet i Fredags, altsaa næsten uden Regn. Vil Du ikke fortælle den vigtige Stilling, at man kan køre Rug ind omtrent straks, naar den er høstet. – Unge Greve har været her med en stor aldeles dejlig Melon, Visse og Nete var her i Lørdags til Middag, og da havde vi den. De kom for at bede os til Søndag. 
 Vil Du nu hilse Mis og især min Pelle saa meget. 
 Kærlig Hilsen fra Din Smaa.
 Moder og Børnene sender Hilsener. Plager Greven Dig med Forretninger? 
 [Indlagt seddel:]
 Vil Du i næste Brev sige mig, om Du vil faae Mis eller Elle til at købe og sende derfra – eller om Du selv tage med, - Konfirmationsgaver til Gustav og Ernst Knipschildt. Jeg synes det skulde være Guldknopper. Til Viktor Schroll maa jeg vel helst faae et Rejsetæppe eller en Haandkuffert i Odense? Jeg vilde meget gerne have Dig til at føre en god – ikke for stor Svamp med hjem til mig, samt 2 Æsker Tandpulver, - Bational hos Benzon, Østergade. Elle kan jo besørge det.</t>
   </si>
   <si>
-    <t>1896-09-02</t>
-[...106 lines deleted...]
-  <si>
     <t>1896-09-24</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Wilhelmine Berg
 Julie Brandt
 Bernhard Hirschsprung
 Emma Hirschsprung
 Heinrich Hirschsprung
 Alhed Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Hempel Syberg</t>
   </si>
   <si>
     <t>Det er uklart, hvad historien om altertavlen i Vantinge Kirke går ud på. Alhed Larsen nævner også sagen i et brev. 
 Albrecht Warberg må være i København for at modtage behandling for sin astma i blandt andet (luft)klokken, som er omtalt i brevet. Wilhelmine Berg/Tante Mis havde et pensionat i Gothersgade, og Albrecht boede ofte der, når han var i behandling i København. 
 Personen, som har været på besøg, er muligvis Laders. Navnet er svært læseligt.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0334</t>
   </si>
   <si>
     <t>Laura Warberg undrer sig over, hvornår Christine kommer hjem fra Julie Brandt. Sidstnævnte har ikke engang råd til mad. 
 Det er godt, at Albrecht har det bedre, men greven synes, at han skal blive i København lidt længere. 
 Laura undrer sig over, at Alhed alligevel ikke skal smøre altertavlen i Vantinge med æggehvide.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/JOaj</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Herr Godsforvalter Warberg
 cand.jur.
 Gothersgade 129 – 4.
 København 
 K.
 [I brevet:]
 Torsdag d: 24_ds_
 Kæreste Abba !
 Tak for Brevet! som altsaa er det sidste i denne Saison. Jeg var en Del skuffet i Tirsdags, da der intet kom, heller ikke om Eftermiddagen, da Alhed og jeg var kørende ned efter en Kasse Blommer. Det er jo skrevet i Mandags og underligt, at det først kom her Onsdag. Gud ved, hvornaar Putte har i Sinde at vende Næsen hjem efter! Det er egentlig galt, at stakkels Pan har hende saa længe, de siger, at hun har det saa grulig trangt, at hun tidt ikke har Raad at spise sig mæt. Lidt Fødevarer fik hun med til dem bægge og Fredag sender vi en Pakke til Brandts Fødselsdag paa Lørdag. Det er underligt af Mis hvis hun ikke tager hende Putte [”Putte” indsat over linjen] et Par Dage, hun inviterede hende dog i Sommer, da Putte var bedt til Hirschsprungs. Vi lod hende ikke tage Returbillet, da jeg den Gang tænkte mig, at hun nemlig kunde rejse hjem samme Dag som Du om hun ogsaa havde 3 Kl. kunde I dog være sammen paa Færgen. Men nu overlader vi til dem selv derinde at sende hende hjem. 
 Det er glædeligt, at Du nu mærker Bedring, saa kan Du vel rigtig gaae Ture, naar Du kommer hjem. Vi har haft og har endnu Regn hver eneste Dag, plukkede 20 Pund Brombær i øsende Byger i Mandags, saa vi maatte klædes om fra yderst til inderst. Jeg begyndte at gaae Ture om Morgenen, da Moder rejste, men det er ingen Dag mere Vejr til det. I har det vel ligedan. Vi undrer os over, at Alhed alligevel ikke skal smøre den Altertavle i Vantinge med Æggehvide, men hun paastaar, at Du udtrykkelig sagde, det hastede ikke, før Du kom hjem. Vil Du have det gjort forinden, saa kan jo et Brevkort være her paa Lørdag, hvis det kommer tidsnok i Postkassen, og saa kan hun [et overstreget bogstav] cykle derom om Efterm. Greven sagde forleden til Paludan, at Du burde vist blive endnu længere derinde, naar Klokken saa sent begyndte at virke, om ogsaa det [ulæseligt ord] kan være, saa kunde det vel nok skee uden Dig; endnu er der intet om det. Syberg har det ret godt, faaer nok helt ondt om Morgenen, men er ellers rask nok; vil med til Sandholt i Morgen, kører med os. Pallam bedt med, men er jo lykkelig ved at slippe fri; [et overstreget bogstav] han har Auktion. I Torsdags kom Ladenen og var her til i Mandags. Dersom de to ikke er Forlovede, saa
 [Resten af brevet mangler]</t>
-  </si>
-[...313 lines deleted...]
-Din F.</t>
   </si>
   <si>
     <t>1899-08-24</t>
   </si>
   <si>
     <t>Louise Amstrup
 Thorvald Balslev
 Wilhelmine Berg
 Julie Brandt
 Thora  Branner
 Niels Elgaard Amstrup
 Jørgen -, Erikshaab
 Olaf Jensen
 Alhed Larsen
 Christine  Mackie
 Otto Emil  Paludan
 - Rosendal
 Ellen  Sawyer
 Hempel Syberg</t>
   </si>
   <si>
     <t>Laura Warbergs søster havde et pensionat på Gothersgade 129, og Albrecht Warberg boede tit der, når han var til behandling for sin astma i København. 
 Lille Olaf er muligvis Julie/Pan Brandts søn. Thorvald er muligvis Thorvald Balslev. 
 Det vides ikke, hvem Amanda var. Christiane og Thomas, som skulle giftes på Sandholt, var muligvis ansat ved denne herregård. 
 "Amstrup sagde til mig, at det havde været rent galt, siden vi saaes": Louise Amstrup på Ølstedgaard var psykisk syg; formodentlig bipolar.</t>
@@ -661,50 +238,321 @@
 Hr. Godsforvalter Warberg
 Gothersgade 129 ⁴
 København K. 
 [På kuverts bagside:]
 Poststempel.
 [I brevet:]
 Torsdag d: 24de August. 
 Kære Abba!
 Tak for Brevet! Det kom ikke med Posten i Tirsdags, men Jørgen fik det om Eftermiddagen, da han kørte til Højrup med Christine, der skulde ud at begynde sine Timer; med Pan og med lille Olaf, der kom Dagen før, var rigtig livlig og rar, han var rigtig glad ved at besøge os igen det var tydeligt, og vi var ogsaa rigtig glade ved at see ham. Hun skulde denne Gang kun være et Par Dage København for at leje Værelser til ham og lille Jensen men til 1ste September skulde han ind og tage fat igen paa Skolen, saa vilde han besøge Dig. Han og Pan fulgtes ad fra Højrup til Kbh; men alt det ved Du maaske fra samme Pan, der afsluttede sit Besøg her med den Udaad at vælte et Blækhus paa Gulv- og Bordtæppe i Astrids Værelse, det Pjattehoved hun er, jeg var rigtig ærgerlig over det. Jeg har faaet Brev fra Thora og et lille et indeni fra Syberg. Han er bedre men har været temmelig syg, dog heldigvis kun et kortvarigt Anfald. Jeg rejser saa ud at tage med dem, men vil hjem samme Aften med Astrid, da vi skal vadske og jeg gærne vilde være færdig med det, saa jeg kan rejse til København d: 1_ste_ eller 2_den_[”eller 2den” indsat over linjen] og derfra Mandag op til Alhed. Jeg vil være i Kbh. en eller 2 Dage for at besøge Far, ingen veed, hvor længe vi har ham. Jeg beundrer alt det, Du kunde naae paa de første 4 Dage derinde. Hils Thorvald! Mon han er der, hvis jeg kommer den 1_ste_? Mis maa gærne læse Elles Brev, der var slet intet hemmeligt. Du sender mig det vel nok, saa jeg har det senest Tirsdag at tage med ud til Syberg; det skal ogsaa med til Sverig. – Jeg har skrevet til og faaet Brev fra Rosendal; der er Intet ved Amanda! Ikke en Billet mere fra Tidenden! Nu maa jeg nok have det i Ugens Nyheder. – I Dag skal Christine og jeg spise til Middag paa Sandholt. Pan meldte os derovre i Dag eller i Morgen, saa bad de os. – I Morgen gøre de Bryllup for Christiane og Thomas, og vi var enige om her, at Du vist vilde have vi skulde give dem en lille Brudegave og saa købte Chr. for 7 Kr. 2 Syltetøjsskeer i et Etui. Pal. siger, at han kan komme til Dine Visitkort; vi tager saa Gaven med i Dag. Ellers intet nyt under Solen herfra! Jeg skrev Breve i Gaar i 3 Timer, men jeg naaede ikke til Dig og nu har jeg ingen at ”sende til Højrup”. Chr. kom i Aftes med sidste Tog; Pal var omtrent helt nede efter hende. Det har nu i 3 Morgener set meget ud efter Regn, i Dag endelig smasket lidt, men op
 [Skrevet langs kanten på side 4:]
 Dagen klarer det op igen. Da Jørgen kom 
 [Skrevet langs højre kant på side 3:]
 fra Højrup i Tirsdags og han og Hesten havde faaet Mellem[ulæseligt] 
 [Skrevet langs venstre kant på side 3:]
 kørte jeg til Ølstedgaard. De var glade ved
 [Skrevet langs højre kant på side 2:]
 mit Besøg og ved at jeg bad dem hertil
 [Skrevet langs venstre kant på side 2:]
 på Søndag. Amstrup sagde mig, at det havde 
 [Skrevet langs højre kant på side 1:]
 været rent galt, siden vi saaes. 
 [Skrevet langs venstre kant på side 1:]
 Nu kun mange Hilsener til alle Bekendte, Du træffer paa og Dig selv fra Din Smaa.</t>
   </si>
   <si>
+    <t>1896-09-02</t>
+  </si>
+  <si>
+    <t>Johanne Christine Brandstrup
+Louise Brønsted
+Leonard Holmstrøm
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Otto Emil  Paludan
+Ellen  Sawyer
+Nicoline  von Sperling
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Laura Warbergs søster drev et pensionat i Gothersgade 129, København.
+Munter var en hund på Erikshaab.
+Den gamle er muligvis Hempel Syberg. 
+Det vides ikke, hvem Fru Nielsen var. 
+Nikoline von Sperling og hendes mostre boede på herregården Sandholt.
+På Sollerupgaard relativt nær Alhed Warbergs hjem var der en husholdningsskole oprettet af Nikoline von Sperling. Flere af Alheds søstre var elever på skolen gennem årene. Christine underviste formodentlig i klaverspil på Sollerup.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0338</t>
+  </si>
+  <si>
+    <t>Laura Warberg har spillet kort med Hempel Syberg. Hun har været ude at gå i mørke med hunden og blev bange. Hunden, Munter, svinede hende til.
+Christine og Louise har set på to værelser i Nørregade.
+Christine har nu 29 timer om måneden på Sollerup.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0O1T</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter Warberg
+cand. jur.
+p.t. Gothersgade 129 – 4.
+Kjøbenhavn K. 
+[Håndskrevet på kuvertens bagside:]
+Syberg er bedre nu
+[Poststempel]
+[I brevet:]
+Erikshaab – Onsdag
+Kære Abba!
+Det er nok hver Tirsdag, jeg kan glæde mig til at faae Brev fra Dig, og jeg vil saa besvare det Dagen efter. Vi oplever egentlig ingenting, der er værd at fortælle om. Alt staar godt til. I Aftes efter The gik Paludan og jeg til Gelskov for at give gl. Der en Whist; vi fik Punch og Kager og var meget velkomne. Han er svært glad ved en saadan lille Afveksling fra det ensformige Liv Han vandt lidt over 30 Øre og Bedstemor vilde tigge dem af ham til Frimærker, det vilde han skam ikke gaae ind paa. Hun sad og passiarede med at næste Gang, vi skal derind, maae vi have en af Pigebørnene med til at underholde hende. Vor egen Bedstemor længes vist efter København, men hun hører intet fra Thora, om naar hun skal komme. I Lørdags kom Dengse med 6 Toget og vi ventede Mutters alene med sidste Tog, alle Folkene var til Høstgilde, samt de smaa, vi var svært i Vaande for at faa Muk hentet, baade Alhed og Johanne var ude af Stand til at cycle, jeg havde strøget uafbrudt fra 7 Morgen til 6½ Aften; Pal. var ogsaa til Høstgilde. Resultatet blev at jeg gik alene med Munter og saa fik vi endelig Mor i Seng der absolut vilde med. Men tænk en Hare jeg er! jeg var 2 Gange ved Leddet og tilbage igen og kunde ikke faae Mod til at gaa, Munter løb fra mig kom en Gang stormende lige op paa min Mund med en vaad, [ulæseligt] Snude – til alles Fryd Dagen efter!! Saa kom Paludan og det endte med at Christine ogsaa kom, saa vi kunde helt have sparet os al den Staahej. 
+– Chr. og Muk har Kig paa 2 store rare Værelser i Nørregade, de skal selv møblere dem, saa det bliver billigere at boe der. Muk og Dede vilde skrive til Dig, de fortalte forresten intet nyt. En af Drengene i Dedes Klasse faar extra Timer hos Fru Nielsen i Matematik [oven over linien er skrevet ”i Matematik], hun er jo hjemme nu istedet for Johanne. De snakkede meget om, da jeg var der, om Dengse skulde have det ogsaa, hvis det er ham for svært; men det vidste jeg intet om sagde at det maatte vente til Du kom hjem at tale om det. Han havde ingen daarlige Karakterer faaet endnu. – 
+Frøknerne paa Sandholt er kommen hjem, men rejser igen paa Rundrejse-Billet til København og Jylland om 14 Dage. Paa Tirsdag begynder Chr. paa Sollerup; hun har nu i alt 29 Timer om Maaneden det er henved 100 Kr., Snedkerbørnene er jo billigere, end andre. Hun var i usædvanligt godt Humør i Søndags. – Bare dog Kyllingerne var friske til Mandag??? det er saa store Betydning. Jeg har lagt Tøj sammen i Formiddags, er derfor kommen lidt sent til at skrive. – Nu kun mange Hilsener til Dig og de andre to – tre – fire [et ulæseligt ord i parentes] Din Smaa.
+Holmstrøms Sølvbryllup har jeg glemt Dagen, Elle maa vel kunne sende noget til dem for os med sit eget? eller skal jeg faae købt i Odense og sende?</t>
+  </si>
+  <si>
+    <t>1898-08-22</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Julie Brandt
+Jørgen -, Erikshaab
+Jean Jensen
+Johanne Christine Larsen
+Ellen  Sawyer
+Harris Sawyer
+Ditlev Schroll
+Hempel Syberg
+Nicoline  von Sperling
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Nicoline von Sperling bestilte Johannes Larsen til at male et eller flere billeder til Ellen Warberg. Der var tale om en bryllupsgave, som hun kunne tage med sig til Boston, hvor hun og manden, Harris Eastman Sawyer, skulle bo. 
+Frøken Jean Jensen fungerede længe som huslærerinde for Warberg-familiens børn. Da hun blev ældre og hørehæmmet, søgte Laura Warberg at få en plads til hende på Christiansdal Kloster. Det lykkedes kort tid efter, at dette brev blev skrevet. 
+Det vides ikke, hvem Møller var. Warberg-familien kendte mange med dette navn.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0348</t>
+  </si>
+  <si>
+    <t>Malerierne er gode - især det af Havestuen. 
+Laura Warberg har spurgt til en plads (i Christiansdal Kloster) for Jean Jensen, men der er ingen. 
+Hempel Syberg er syg med smerter.
+Johannes og Julie/Pans tur gik godt.
+Harris Eastman har stadig ikke meddelt, hvornår han kommer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1O9Z</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter Warberg
+Gothersgade 129 – 4.
+København 
+K.
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Erikshaab d: 22/8-98
+Kære Abba!
+Tak for Brevet! Elle var i Højrup i Aftes og kom med flere Breve foruden det, bl.a. fra Frøken Sperling, at de fem, der er tilbage nu paa Sandholt, vilde komme her til Aften i Morgen. Astrid og Pan er nu vandret der over for at bede dem spise til Middag her 4½, saa kan de see Malerierne i god Belysning. De ser saa udmærket ud i Opstilling alle 6 ude i Gangen, især er Havestuen henrivende. I Morges maatte jeg med første Tog til Odense for at tale med Engelstoft om en Plads i Klostret for Frøken Jensen, men der er intet Haab for hende. Syberg laa i Sengen i disse Dage af de sædvanlige Smerter. Schroll var der i Gaar og talte saa med Dr. Krarup om at see til Syberg, til Møller kommer hjem. I Dag var han bedre og kunde have Tanke for at få købt en Gave til [ulæseligt ord]. Jeg kom hjem med 1Toget og kørte med Jørgen hjem paa et Læs Mais; der var Besked om at hente 6000 Pund i Dag – Jeg var ved Skolen at hilse paa Dengse, som lod meget tilfreds; indlagte Brev kom i Dag, Du kan gemme det til mig. Junge og Pan ankom i Nat Kl. 2, men jeg har endnu intet hørt om deres Tur; kun at den var storartet. Elle fik endelig i Fredags Brev fra Eastman, og i Dag igen, men intet endnu om, naar han kommer. Nu kører Jørgen igen efter Mais og dette skal med ham. Vi har intet oplevet uden at vi har købt en lille sød Rottehund (Hvalp). Nu Farvel! Tak Mis for hendes Brev! 
+Mange Hilsner 
+Din Smaa.
+Vi kommer paa Fredag. Kl. 9; venter paa Færgen.</t>
+  </si>
+  <si>
+    <t>1898-09-08</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Harald Balslev
+Thorvald Balslev
+Jens Theodor Berg
+Niels Elgaard Amstrup
+Jørgen -, Erikshaab
+Jean Jensen
+- Juul, præst
+Augusta Mogensen
+Christian Mogensen
+Otto Emil  Paludan
+Ellen  Sawyer
+Harris Sawyer
+- Schierbeck
+Ditlev Schroll
+Nicoline  von Sperling
+Vilhelmine von Sperling
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Louise og Niels Elgaard Amstrup boede på Ølstedgaard med deres adoptivdatter Ellen Agnete, hvis biologiske mor var Alheds søster Christine Marie. 
+Munter og Bobby var hunde på Erikshaab.
+Christiansdal Kloster blev oprettet 1866 af ejerne af Næsbyholm kammerherre Christian Rønnenkamp og hans hustru Jessy Caroline Rønnekamp som en legatstiftelse med bolig for 24 damer mellem 45-50 år af borgerlig stand. Bygningerne er opført i 1872. Christiansdal Kloster ligger i Bavelse sogn nær Glumsø og Næstved, men har med sin rod i Næsbyholm gods tilhørsforhold til Næsby Kirke, hvor beboerne også har deres egen gravplads på kirkegården. Kilde: Lex.dk</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0346</t>
+  </si>
+  <si>
+    <t>Laura og Ellen Warberg har været på besøg på Sandholt. 
+En planlagt barnedåb bliver måske aflyst pga. mæslinger. 
+Frederik/Dede er glad for hundene. Jørgen fanger rotter. 
+Harris Eastman Sawyer har for travlt til at komme til Danmark og hente Ellen, og Laura vil ikke lade hende rejse til Boston alene. 
+Der bor en knejpesangerinde på Tante Mis' pensionat.
+Tante Visse/Louise Amstrup har det meget dårligt for tiden, og hun græder og skælder ud konstant. Laura synes, hun burde indlægges. 
+Der er en ledig plads på Christiandal Kloster til gamle Jean.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/344s</t>
+  </si>
+  <si>
+    <t>Hr. Godsforvalter Warberg
+cand. jur.
+Gothersgade 129 – 4.
+København K.
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Kære Abba!
+Du længes vel snart efter at høre lidt herfra, men jeg vilde vente med at skrive, til jeg havde været på Ølstedg. og det kunde jeg først i Aftes. I Søndags var Dengse hjemme; jeg var i Kirke om Formiddagen og om Aftenen var Mogensens her til The. Junge kom fra Odense Kl. 2, saa vi havde da en Del Adspredelse den Dag. Mandag var vi altsaa paa Sandholt og tilbragte alle 5 en meget behagelig Eftermiddag. Pastor Juuls med Ungdom, Provst Schierbæk med Moder og 2 unge Piger. Provsten havde Fru ulæseligt og mig til Bords, han var meget underholdende baade mod mig og senere efter The mod Elle, der maatte staae ca. 3 Kvarter og snakke ”klogt” med ham. Vejret var dejligt og der var henrivende i Haven; Frøken Sperling i meget godt Humør, hun drak med mig, tog de unge med og drak med dem ”med Fru Warberg i Spidsen!” Pastor Juul drak med mig og bad mig hilse Dig, alle de gamle sluttede sig dertil. Der skulde være Barnedaab i Slelde paa Søndag Harald og Thorvald skulde staae Fadder; men nu havde Barnepigen faaet Mæslinger saa de vidste ikke, om Festen blev opsat. Fru Sperling har ikke haft Mæslinger og turde derfor ikke tage derover. Alt staaer vel til her hjemme, Haven er temmelig ren og der er Masser af dejlige Blomster. Jørgen hænger i med Brændet. Bobby er voxet meget, Dede var svært glad ved at see ham og Munter lege. Jørgen fanger nu næsten hver Nat en Rotte, vi mener de svinder godt. Vi nyder det aldeles henrivende Vejr, sidder i Teltet om Eftermiddagen og syer og læser højt. Eastman laa her 2 Breve fra i Lørdags; han har saa grulig meget Arbejde, at han slog paa han mulig ikke kunde komme i dette Efteraar tangerede endog at bare hun var der!! men det synes vi andre dog vilde være for galt, at sende hende alene til Boston. I Dag skal Elle spadsere ned til Schroll at faae noget til sine Øjne, de er daarlige. Jeg vil nødig have, at Du skal fortælle ham, naar han kommer ind til Klokken, at der er en Knejpesangerinde i Pensionatet, i saa Fald vilde han ganske sikkert sende Historien i Omløb her hjemme om det Publikum, der findes i Mis’s Pensionat, og det vilde jeg ikke gutere. Jeg har sikkert nok haft Ret i min Formodning om, at Dis havde ladet sig foresnakke paa Ølstedgaard, at vi havde forsét os med Visse (og Amstrup vel med,) for nu løber det rundt paa Egnen, at ”de har ikke taget det rigtigt paa Erikshaab”! I Gaar spiste Pal., Astrid og jeg til Aften i Køkkenet og kørte lidt før 7 over at see til Visse, men hun var saa spansk og ligefrem uvenlig mod mig, at jeg lovede mig selv, ikke at tage derover saa snart. Det var ikke fordi Astrid var med, for hun og Pal. var der alene forrige Fredag og da var Visse meget venlig mod Astrid og fyldte hende med Anklager mod Amstrup, var vred over at Lærerinden skal komme nu snart kort sagt, alt hvad Amstrup gør er jo galt. Jeg synes at alt derovre er et Væv af Løgn og Modsigelse, ikke til at blive klog paa. Jeg har Gudskelov en god Samvittighed og har intet at bebrejde mig i mit Forhold til Visse og Amstrup i al denne Tid, men jeg kan jo ikke lade være at ærgre mig lidt over alligevel at blive beskyldt for at have handlet urigtigt. Aa[ulæseligt] har 2 Søndage i Træk været der og Visse har grædt og beklaget sig. Aa[ulæseligt] foreslog hende at lægge sig ind paa et Sygehus eller tale med en anden læge, men det mente hun ikke hun vilde af Hensyn til Dis. Tror Du ikke hun har Tuberkler et Sted f. Ex. i Hovedet;?? Jeg synes at Schroll skulde lægge hende ud paa Sygehuset i Odense til Observation; han kommer jo dog ingen Vegne med hende selv. Amstrup sagde til os i Gaar, at nu var hun bedre og meget mere rolig, men Stuepigen havde lige fortalt mig, at det var det samme og at hun var ked af det og græd næsten altid. Hun kom ogsaa til at græde i Aftes, inden vi tog bort, mens vi alle sad sammen og talte om ligegyldige Ting. Ligeledes sagde Amstrup, at V. er glad ved at Lærerinden skal komme, og saa er Sandheden, at hun er rasende over det og har sagt det baade til Aa[ulæseligt] og Astrid. Det er absolut ikke til at komme til Bunds i, men nu vil jeg forholde mig aldeles passiv over for det hele. Da vi kom i Aftes, var Visse gaaet sin Vej, ned ad Allerslevgyden, og de kunde ikke begribe, hvor hun blev af, det blev helt mørkt, inden hun kom. Hun bebudede Paludan et Brev, hun havde skrevet i Gaar. Naa men nok om det. Doktoren har været inde hos Aa[ulæseligt] og har ligeledes spurgt Syberg ud om Visse, saa naar han slet ikke kommer til mig, som kunde give ham bedst Besked, saa er det jo givet, at han bebrejder mig noget, jeg aner ikke hvad! – Lad mig nu snart høre lidt fra Dig, om hvordan Du har det, om Muk, om Thorvalds Besøg, o.s.v. Her kom nu et Brev til gl. Jean om, at endelig er der død en Dame i Christiansdal Kloster; jeg skulde sende Brevet til hende. Hilsen til alle derinde! Børnene sender en af Dagene
+[Skrevet langs sidste sides venstre kant:]
+Pengene til Tæppet til Zuluen, kan Du sige ham.
+[Skrevet langs næstsidste sides højre kant:]
+Kærlig Hilsen fra Din Smaa.</t>
+  </si>
+  <si>
+    <t>1898-09-13</t>
+  </si>
+  <si>
+    <t>Odense</t>
+  </si>
+  <si>
+    <t>Laura Balslev
+Thorvald Balslev
+Thora  Branner
+Louise Brønsted
+Jørgen -, Erikshaab
+H. Junker
+Johanne Christine Larsen
+Otto Emil  Paludan
+Hempel Syberg</t>
+  </si>
+  <si>
+    <t>Laura Warbergs søster drev et pensionat beliggende Gothersgade 129 i København. 
+I Heden lå ejendommen Ensomhed, som Hempel Syberg havde i fæste. 
+Johanne Christine Warberg og Thorvald Balslev var forlovet 1893-1898. 
+Warberg-familien var gode venner med von Sperling, som ejede godset Sandholt. 
+Hempel Syberg var medvirkende til at Andelsselskabet Odense Offentlige Slagtehuse og Eksportslagteri blev stiftet i 1897.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0345</t>
+  </si>
+  <si>
+    <t>Hempel Sybergs søster har ligget syg i Heden. 
+Laura Warberg er spændt på at høre om Thorvald og Johanne/Junge har fundet sammen igen. En bekendt, der havde været i selskab med Thorvald, syntes at han var forceret.
+Hempel Syberg har det godt igen. Han har bedt Laura følge hans søster til Lerchenborg, men hun havde ikke lyst.
+Laura må hurtigt vide, om Niels Holm skal have hø.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hf6n</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter Warberg
+cand. jur.
+Gothersgade 129 – 4.
+København K. 
+[På kuvertens bagside:]
+Poststempel.
+[I brevet:]
+p.t Odense – Mandag.
+Kære Abba!
+I Fredags fik jeg et Brevkort fra Syberg med Anmodning til mig om at møde i Heden samme Dag Kl. 3 og køre med ham hjem, helst skulde jeg blive nogle Dage for at underholde hans Søster, som har ligget syg her en Uges Tid, men nu dog var paa Benene igen. Jørgen kørte mig altsaa til Heden og Marie var saa rask, at vi har kunnet snakke ret af Hjærtens Lyst i disse Dage. Det værste for mig ved at rejse hjem efter var det, at jeg længtes saa meget efter Brev fra Dig, navnlig efter at høre om Thorvalds Besøg hos Dig, om der mulig er udtalt noget Haab fra hans Side om det kunde falde i Lave igen mellem dem. Jeg hørte paa Sandholt, at han skulde til Slelde at staae Fadder i Gaar og jeg var derfor i Lørdags paa Banegaarden for at kigge efter ham og hans Moder men saa ingen. I Eftermiddag rejser jeg hjem og vil prøve igen at see efter dem ved Iltoget fra Jylland. Syberg og jeg har været en lang Visit hos Junker; Fruen var nylig kommen fra Madnedsund og havde været en Del sammen med Thorvald, som hun syntes var forceret livlig, men hun talte ikke alene med ham altsaa slet ikke om Johanne. Der blev spillet noget, som Junge ogsaa spillede, og det gjorde meget Indtryk paa ham. – Syberg har det saa udmærket godt nu siger han selv. I Gaar Lørdags ["I Gaar" overstreget. Over linjen skrevet "Lørdags"] var han sammen med alle fra Slagteriet en Tur til Stige ad Kanalen, men fra Aftenspisningen og Dandsen trak han sig tilbage. Thora læser flittig og er glad ved det; Mathematik falder hende ikke svært-
+Syberg har tigget mig om at følge Marie til Lerchenborg; han vilde betale hele Rejsen, men jeg har vægret mig bestemt, har ingen Lyst til at rejse mere. 
+– Jørgen har bedt mig spørge Dig, om Niels Holm skal have Hø; han mener Du har lovet ham lidt, Jørgen Paludan og jeg vilde synes det var rart, om han f. Ex. delte med K[ulæseligt] Skrædders denne Gang. Hvis Du nylig har skrevet til mig og ikke gider skrive igen, saa bed Muk om strax at skrive et Par Ord om Høet, da Jørgen sagde at det var Tiden at slaae – Alle Maries og Sybergs gamle Veninder har været bedt her til hendes Underholdning. Jeg længes nu efter at komme hjem og faae Brev fra Dig og høre hvordan Du har det; nu maa jo Hjemrejsen nærme sig Syberg og Marie hilser. Kærlig hilsen fra Din Smaa. 
+Hilsen til alle derinde. Dersom Du kommer hjem en Søndag, vil jeg prøve at faae Syberg og Thora ud den Dag; vi havde bedt dem til i Søndags, men de kunde jo ikke for Bedstemors Skyld.</t>
+  </si>
+  <si>
+    <t>1898-09-19</t>
+  </si>
+  <si>
+    <t>Højrup
+Erikshaab</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Asta Blom
+Louise Brønsted
+Niels Elgaard Amstrup
+Jørgen -, Erikshaab
+Kirsten -, jordemoder
+Augusta Mogensen
+Christian Mogensen
+Otto Emil  Paludan
+Ellen  Sawyer
+Anna Schaffalitzky de Muckadell
+Erik Schaffalitzky de Muckadell
+Andreas Warberg, Albrechts far</t>
+  </si>
+  <si>
+    <t>Laura Warbergs søster havde et pensionat på Gothersgade 129, København. 
+Augusta og Christian Mogensen kom til Gelskov som forpagterpar i 1898, efter at Hempel Syberg havde forladt sin stilling ved gården. 
+Tante Visse/Louise Amstrup boede med sin mand på Ølstedgård. Hun havde i mange år alvorlige psykiske problemer.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0361</t>
+  </si>
+  <si>
+    <t>Ellens udstyr er kommet.
+Et par piger samt Mogensens har været på besøg. Asta kørte Fru Mogensen til Højrup.
+Laura og sønnen Andreas/Dede har fanget krebs og spist dem. 
+Lægen tilråder, at Tante Visse/Louise Amstrup bliver indlagt på sindssygehospital. 
+Kirsten Jordemoder er død.
+Paludan har mødt greven, som undrede sig over ikke at have hørt fra Albrecht Warberg i fem uger. Albrecht bør skrive til ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RMwG</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter Warberg
+cand. jur.
+Gothersgade 129 – 4 Sal
+København K.
+[Håndskrevet på kuvertens bagside:]
+Afs: Warberg – Erikshaab – Højrup – Fyn
+Poststempel
+[I brevet:]
+Mandag d: 19de
+Kære Abba! 
+Det er bedst, Du faaer et Extrabrev i Dag, vi antager nemlig at Du snart maa være i Færd med at rejse hjem I Fredags kom Elles Udstyr og vi havde om Eftermiddagen Fredag ["Fredag" indsat over linien] 3 [ulæseligt ord] og 3 unge Piger til at see det; de var meget begejstrede over det Hele. Vi havde en fin Mellemmad til dem og Chocolade, Kaffe og Bagværk. de havde meddelt, at de ikke kunde blive til The, men da de skulde afsted og jeg bad dem blive, kunde de rigtig godt. Vi havde altsaa kun en meget tarvelig, uforberedt Aftensmad til dem. Bagefter fik vi lidt Musik og Kl. 8 ½ kørte Jørgen dem hjem, jeg var med. Mogensen var ogsaa med til Mellemmaden; han var bedt til Kl. 4, men han kom først, da vi andre næsten var færdig, han nød med god Appetit en vældig Mellemmad, Elle kommanderede ham til at spise op og det gjorde han til vor usigelige Forbauselse. De bad om at laane Dora til at hente en ung Dame ved Stationen, men saa fandt Mogensen og Paludan paa at gaae til Ølstedgaard og saa maatte Asta køre for Fru Mogensen til Højrup (Asta er en god Kusk) Dede kom med dem i Vogn. Lørdag Eftermiddag var jeg et Par Timer med Dede ude at krebse i Mergelgraven vi fik 39 Krebs ["Krebs" indsat over linjen] som vi nød til Aften. Søndag var jeg i Kirke; [ulæseligt ord] fortalte mig da, at nu havde Doktoren bedt hende tage snarest mulig til Ølstedgaard og bearbejde Visse til at komme paa Sindssygeanstalt, for det var rent galt derovre, og nu havde Visse selv i et Brev til Doktoren udtalt, at nu maatte hun hjemmefra, for Amstrup var saadan og saadan. I Morgen skal komme derover. I Dag Kl. 12 kører Elle og jeg til Østerhæsinge at anmelde Kirsten Jordemoders Begravelse. Paludan er paa Arreskov. Han var paa Vejen dertil i Lørdags, men mødte Grevens og vendte om, kørte med dem til Leddet. Greven undrede sig over, at han ikke havde hørt et Ord fra Dig i de 5 Uger, mon Du ikke skulde skrive til ham og melde Dagen, Du kommer hjem? Pal. og jeg mener, dette skulde skrives til Dig. Sidste Nat havde vi en lille Torden med megen Regn; der var en stor Ildebrand Nord paa. Vi venter hver Dag Brev fra Muk. Nu Farvel! Mange Hilsener fra os alle! Dette i al Hast, jeg er staaet saa sent op i Dag og har derfor en Del travlt. 
+Din Smaa.
+[Skrevet langs venstre kant på side 1:] 
+I Gaar kørte Dede os til Odensebakken, vi havde Mellemmad med og tilbragte 4 uhyre behagelige Timer, der var henrivende. Asta cyclede og Pal. gik. Astrid var i Odense Kl. 8 i Aftes kom Mogensens helt herned.</t>
+  </si>
+  <si>
     <t>1899-08-30</t>
   </si>
   <si>
     <t>Louise Amstrup
 Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Thora  Branner
 Niels Elgaard Amstrup
 - Kraus
 Christine  Mackie
 Otto Emil  Paludan
 Ellen  Sawyer
 Harris Sawyer
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Hempel Syberg, Astrid Warberg og Thora Syberg, f. Warberg, tog 30. juli 1899 afsted på et kurophold i Carlsbad. 
 Laura Warberg rejste i august 1899 til gården Båxhult i Småland for at være sammen med Alhed og Johannes Larsen, deres lille søn samt Ludvig og Berta Brandstrup.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0336</t>
   </si>
   <si>
     <t>Det er trist, at Albrecht er så forkølet.
@@ -757,50 +605,53 @@
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0369</t>
   </si>
   <si>
     <t>Det er godt, at Louise/Muk er kommet i god tid til stationen. Laura Warberg har været i Boden at handle og også kørt tur med drengen. Hun savner aviser hjemmefra.
 Der er skønt i den storslåede natur, og de går ture, får mælk fra egne køer og spiser hare. Johannes Larsen maler et portræt af Alhed, hvorpå hun ser for gammel ud.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gycL</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 1899.
 Hr Godsforvalter Warberg
 ”Gothersgade 129 – ” –
 København K.
 Danmark
 [I brevet:]
 Båxhult pr. Landeryd
 d. 8de
 Kære Abba!
 Jeg syntes, at Muk kunde nok agere Brev i Gaar og jeg haaber vi en af Dagene hører fra Dig; at Du har skrevet, før Du fik Brev [”Brev” indsat over linjen] fra mig! Vi savner lille Muk, blev saa glade ved af Smedens at høre, at hun var kommen i god Tid og uden Regn til Stationen. Her er udmærket i alle Maader; navnlig er jeg saa glad ved at have saa meget gaaende Arbejde, og ved de dejlige Ture, vi gaaer. I Dag har jeg kørt Drengen alene og bagefter været alene oppe i + ”Boden” at handle. Der gik akkurat ½ Time til baade Hen- og Hjemturen, og det varede ogsaa ½ Time deroppe at faae købt Smør, Bagværk og Blanksværte! + [Indsat efter + lodret ved papirets kant:] + Muk kender deres Langsomhed. [Indsættelse slut] Det er os en stor Skuffelse at der ikke kommer Aviser hjemmefra; i Dag havde vi sikkert ventet. Her er jo ikke meget med Afvexling. Vi lever udmærket; fik Haresteg i Dag og derefter den mest brillante oplagte Mælk, som jeg nogensinde har smagt. De faaer kun lidt Mælk her af deres smaa Køer, men den er saa fed og velsmagende. Køer og Faar gaaer i Skovene og har Klokker om Halsen, jeg vilde ønske, Du kunde se den dejlige, storslaaede Natur her er! Ja Muk har vel nok givet Dig en begejstret Skildring af alt (Postgangen dog medtagen). Vi har Graavejr i disse Dage, saa Las ikke kan male ude, derfor har han i Dag arbejdet lidt paa et Portræt af Alhed; jeg synes det ligner godt nok, men hun ser 10 Aar ældre ud derpaa [”derpaa” indsat over linjen], end i Virkeligheden. Dog kan det maaske forandre sig. Vil Du hilse Mis og Zuluen [”og Zuluen” indsat over linjen] og sige Tak for sidst, ogsaa Lud og Berta maa Du hilse og [to ulæselige ord]. Husk Muk paa Knaphullerne og paa at faa sin hvide Kjole hen at blive renset.
 Saa kun mange Hilsener fra Alhed, Las og Din Smaa.</t>
   </si>
   <si>
     <t>1901-09-28</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Elna -
 Elna Borch
 Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Louise Brønsted
 Adolph Larsen
 Vilhelmine von Sperling
 Laura Warberg</t>
   </si>
   <si>
     <t>Laura Warbergs søster, Vilhelmine Berg, havde et pensionat beliggende Gothersgade 129, København.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0447</t>
   </si>
   <si>
     <t>Astrid ønsker, at Johanne må tro mere på sig selv og sine forhold, og at hun må blive tyk og glad. Astrid var bekymret for søsteren, da hun sidst så hende.
 Vejret er skønt, og Astrid har været på Rosenborg. Dagen efter skal hun m.fl. til Charlottenlund.</t>
   </si>
@@ -808,96 +659,245 @@
     <t>https://fynboerne.ktdk.dk/d/swxm</t>
   </si>
   <si>
     <t>[Fortrykt:]
 A.C. Warberg,
 Godsforvalter,
 Erikshaab pr. Højrup St.
 [Alt andet end det første "A." er overstreget]
 ---------------------
 [Håndskrevet i brevet:]
 Gothersgade 129,1 
 28 Sept 1901
 Kæreste lille gode Junge!
 Mine allerbedste og mest indholdsrige Ønsker for Dig i alle Måder! 
 Jeg vil sige til Dig, det samme Du sagde til min sidste Fødselsdag: Gid der må komme noget ud af! noget godt, Junge! noget helt extra godt, som Du fortjener det. Fremfor alt ønsker jeg Dig en fastere – stærkere – mere glad Tro på Dig selv og Dine Forhold. 
 Uden Tro når man intet – og mener dermed: Tro på det, man gerne vil. – Efter dette åndige vil jeg gå over til at piske Dig. Sundhed og Helse – at Du må blive tyk og fed – god og glad. 
 Hvordan mon Du dog har det? Jeg var helt bekymret over Dit Udseende, da jeg rejste! 
 – Men Junge – sikket Vejr! Det er da ikke set i Mands Minde – siger de Gamle – at sligt har varet fra en hel Sommer til så sent.
 Det er næsten Synd at være i Kjbh. i – men fra dette No er der jo rigtignok vidunderl. smukt. Jeg var oppe at svælge på Rosenborg i Går – gik til jeg ikke kunde mere – der er besynderligt – med al det, der virkel. har stået så længe. 
 Vi skal til Charlottenlund i Morgen – Mor – Mis – Lugge jeg. Jeg skal ud til Bertas nu – træffe [ulæseligt] – den herlige – altid uforlignelige. Det er dejligt at være her – og ej ueffent at tage den så særdeles med Ro.
 Vil I ikke sende Mor nogle Visitkort fra hendes Havestueskrivebordsskuffe samt et Parti Frimærker. Elna tør jeg ikke gå til, da Pan har sat mig op på, at jeg da også må gå til de [ulæseligt] og det ved jeg ikke, om Du ønsker?
 Hermed alle Hilsner til Dig og Agraren (som muligvis forefindes!) 
 fra Dis</t>
   </si>
   <si>
+    <t>1898-08-23</t>
+  </si>
+  <si>
+    <t>København
+Gothersgade 129</t>
+  </si>
+  <si>
+    <t>Nicoline  von Sperling
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Laura Warbergs søster drev et pensionat i Gothersgade 129. 
+Nicoline von Sperling og hendes to mostre boede på godset Sandholt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Laura Warberg venter middagsgæster. Det tordner.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/CXnb</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter Warberg
+cand.jur.
+p.t. Gothersgade 129 – 4
+København K.
+[På kuvertens bagside:]
+Poststempel.
+[I brevet:]
+Kære Abba! Blot to Ord, vi venter Sandholterne til Middag og har travlt. Det er rasende lummert og tordner uafbrudt langt borte. Alt vel her hjemme! Jeg havde Hastværk i Gaar med at faa mine Breve afsted, glemte derfor dette; jeg saa Dengse i Gaar ved Skolen men lad mig fortælle om Brevet. 
+Mange Hilsener!
+Din Smaa.</t>
+  </si>
+  <si>
     <t>1902-09-24</t>
   </si>
   <si>
     <t>Postkort</t>
   </si>
   <si>
     <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Gothersgade, København</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Andreas Larsen
 Johan Larsen
 Johanne  Larsen
 Thorkild Rovsing</t>
   </si>
   <si>
     <t>Alhed Larsens far er indlagt på professor Rovsings klinik i København. Den følgende dag undskyldte Johannes Larsen i et brev til Alhed, at han havde fyldt hende med så "meget Vrøvl" - dette skal formodentlig forstås i forbindelse med at hans "Urhanesnak" var ved at gøre Alhed tosset.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Alhed Larsens fars tilstand er meget dårlig. Hans ene nyre er angrebet, han kaster blod op og taler i vildelse. Alheds familie havde ventet hende på pensionatet. Alhed var ved at blive tosset af at høre Johannes Larsen tale om urhøns, og hun beder ham om ikke at glemme børnene til fordel for fuglen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qQ8W</t>
   </si>
   <si>
     <t>Kæreste Las!
 Det ser desværre kun trist ud med Far og vi er meget ængstelige alle sammen. Det har vist sig at hans Nyrer, navnlig den ene er meget angreben, hvad der gør Tilstanden meget mere farlig. Det svinger op og ned, i Gaar gav Professoren Haab, i Dag var han ikke glad ved det. Opkastningerne vedvare og der er i Dag kommen noget Blod med, Professoren haabede, det kun var et Blodkar, der var sprungen, men han vidste det ikke bestemt. – Kæreste Lavsi, det ser forfærdelig sort ud, og vi er saa ulykkelige, men jeg er glad ved at være kommen ind til mine egne, Din Urhanesnak var ligeved at gøre mig tosset. De havde ventet mig saa sikkert, at Junge gik til Banegaarden, men til det tidlige Tog. Jeg gik herop i Pensionatet, hvor jeg traf dem alle sammen. – Fars Kræfter har holdt mærkværdigt godt ud, siger Prof., men nu er han meget mat, han taler af og til i Vildelse i Dag, vi maa ikke komme ind til ham. Han bærer det uden Klage, Professoren siger, han er en Helt, aa maatte han dog komme over det! – Kys de søde Unger fra mig, og pas dem godt, hører Du lille Lavsi, glem dem ikke for Fuglen. Skriv endelig hver Dag. Gothersgade 129 Fru Bergs Pensionat. 1000 Hilsner, Din egen A. 
 [På kortets forside, fortrykt]:
 KORRESPONDANCE-KORT
 [Håndskrevet]:
 Maleren
 Hr. Johannes Larsen
 Kerteminde
 Fyen</t>
+  </si>
+  <si>
+    <t>1896-09-16</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Louise Amstrup
+Wilhelmine Berg
+Johanne Christine Brandstrup
+Julie Brandt
+Thora  Branner
+Louise Brønsted
+Johanne Caspersen
+Niels Elgaard Amstrup
+Hanne Langkilde
+Alhed Larsen
+Christine  Mackie
+Otto Emil  Paludan
+- Rottbøll, Fru
+Ellen  Sawyer
+Erik Schaffalitzky de Muckadell
+Fanny Schaffalitzky de Muckadell
+Adelheyde Syberg
+Hempel Syberg
+Nicoline  von Sperling
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Laura Warbergs søster, Wilhelmine Berg/Tante Mis, drev et pensionat i Gothersgade 129, København. 
+"Klokken tager paa at hjælpe": Albrecht Warberg var jævnligt i behandling for sin astma i en såkaldt luftklokke på en klinik i København. 
+Søholm ved Glamsbjerg har siden slutningen af 1700-tallet tilhørt slægten Rantzau. Kilde: Lex.dk.
+Fru Brand(t) var formodentlig gift med præsten Martin Brandt.
+Det vides ikke, hvem Heinrich og Anna var. Warberg-familien kendte flere, der hed sådan. 
+Familien kendte også mange, der hed Caspersen, og det er uklart hvem af dem, der skulle tilbydes Wilhelmine Berg/Tante Mis' pensionat. 
+Hvem, der er blevet forlovet, kan ikke afgøres. 
+Det er vanskeligt at læse navnet på den person, som Albrecht Warberg skal hilse.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0223</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7ySA</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. 
+Godsforvalter cand jur. Warberg
+Gothersgade 129-4.
+København K.
+[Kuvertens bagside:]
+Poststempel
+[I brevet:]
+Onsdag d:16de
+Kæreste Abba!
+Jeg har været gaaende med Alhed i Højrup og nu har jeg kun 3 Kuverter at skrive i; Elle havde jeg tiltænkt Brev ogsaa, men hun maa saa vente til Alhed kommer paa Fredag Aften Kl. 8. Som den Unge glæder sig! Jeg misunder Eder den Fornøjelse det vil blive at vise hende København første Gang. Brandt skrev i Gaar, at hun glæder sig til at have hende, hun faar saa lidt Proviant og Lagner med derind. I Aftes havde vi Gjelskovs til The vi fik dejlige Rødspætter fra Faaborg og da en Kylling med daarligt Ben havde maattet lade Livet, havde vi Mad, som Syberg maatte spise. Paa 2½ Time fik Alhed alt lavet og stegt og saa kom Doktoren, som vilde besøge Syberg, herned ogsaa. De var i meget godt Humør alle sammen, gl. ”Der” rejser paa Fredag til Søholm. I Dag er Syberg og Thora kørt lige til Faaborg med Vogn alene to, han skulde i Retten om den Lærling. Nu har Syberg det meget bedre og ser ogsaa raskere ud, end de første Dage, siger ogsaa selv, at han befinder sig bedre her, spiser og sover bedre end i Karlsbad. Han lader høre fra sig, naar han har faaet Hestene. Frøken Sperling kom hjem i Mandags for at lægge sig til Sengs for en Forkølelse, men vil rejse igen paa Lørdag om mulig. Paludan var der i Gaar. Skovhegnet har han endnu ikke hørt om, mener det bliver først sidst i Maaneden. Gid du kunde blive lidt længere dernede nu da Klokken rigtig tager paa at hjælpe. Greven er i Dag rejst til Holsten at begrave en Broder til Grevinden, der er død uden nogen Sygdom, at de vidste noget om ial Fald. I Lørdags blev Fru Brand begravet i Søby. Bedstemor og jeg kørte derover i Landaueren, der var meget faa Mennesker, Fru Langkilde Oluffa Brandt fra Odense og nogle Niecer af gamle Præst samt et ungt Par, der fulgte med Heinrich og Anna og en ung Kone, en halv Snes Gaardmænd med Koner, - det var alt, jo Amstrups naturligvis. Marie havde Krands og jeg Blomster med til Mimmis Grav paa Tilbagevejen. Pastor Wittrup holdt en lille men ganske net Tale, hans Kone og Datter var der ogsaa. Jeg havde faaet Brev fra Anna om Dødsfaldet, hun var meget bedrøvet. Fru B. var kun syg 2 Dage af Lungebetændelse, gamle Præst kan ikke rigtig fatte, at hun er borte. – Det er dog rigtig elendigt med den Forlovelse derinde hos Eder! Jeg vil da haabe, at Mis først tilbyder Caspersen Pensionatet, hvis hun vil afhænde det. C. havde jo sagt til Hanne da Mis fik det at det kunde de have brugt. Du skal ellers se, at Forlovelsen gaar overstyr igen. – I Søndags var vi alle paa Gjelskov til Chokolade Kl. 3 og til Aften. Vi manglede kun lille Pelle i de 8, der sad sammen ved Bordet. Syberg var uhyre snaksom, fortalte en Del om sin Rejse. Vi har alle faaet Brocher, Elle skal ogsaa have en sendt, han var saa glad ved hendes Brev og Portræt; Dede skal have en Naal. Christine var saa rask denne Gang Muk og Dede blev af Syberg kørt til Højrup Kl. 9, de skulde have gaaet ellers; Chr. cyklede næste Morgen til Sollerup og Alhed fulgte hende for med det samme at høre hos Skovfogeden, om vi maa plukke Brombær. Jeg haaber snart at høre fra Moder, hun var noget ængstelig tilmode over den Forlovelse, bliver vel heller ikke glad ved at faa den paa nært Hold. Du er vel fornøjet med mine Breve. Du forbauser mig ved at skrive ”pluselig” – og ”Brennenelle” – er det maaske moderne Skrivemaade? Vil Du hilse gamle Soldris, det er da morsomt, at Du er gode Venner med Pensionær. Ja, men Farvel søde Ven! Hils min Pelle og ellers hvem Du vil.
+Kærlig Hilsen fra Din 
+Smaa.</t>
+  </si>
+  <si>
+    <t>1899-08-16</t>
+  </si>
+  <si>
+    <t>Carlsbad
+Globus</t>
+  </si>
+  <si>
+    <t>Dora -
+Wilhelmine Berg
+Louise Brønsted
+Alhed Larsen
+Andreas Larsen
+Christian Mogensen
+Otto Emil  Paludan
+Forpagter Petersen
+Adelheyde Syberg
+Hempel Syberg
+Andreas Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Globus var navnet på et hotel. 
+Munter var Warberg-familiens hund. 
+Tanmis er formodentlig Tante Mis = Wilhelmine Berg, som havde et pensionat i Gothersgade, København. 
+Det vides ikke, hvem B.P. var. 
+Det vides ikke, om Pastor Hansen er præsten fra Langeland eller en lokal præst fra egnen omkring Erikshaab. 
+Fru Vittrups veninde Astrid kendes ikke. 
+På Ølstedgaard boede Amstrup-parret, som adopterede Alheds storesøsters barn født udenfor ægteskabet.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, A157, lb. 1.9
+2412</t>
+  </si>
+  <si>
+    <t>Albrecht Warberg har haft 2-3 børn ad gangen under uddannelse, og han er nu ved at være blanket af. Han frygter ikke at kunne betale for deres færdiggørelse af studierne. Louise/Muk har tilbudt at lægge sine sparepenge ind i det samlede budget. Astrid må derfor fortælle, hvor meget et ophold på Askov vil koste. 
+Hempel Sybergs hest har det godt.
+Der er tørke, og mange høster.
+Albrecht har besøgt Vittrup.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nQAw</t>
+  </si>
+  <si>
+    <t>[Håndskreven på kuvertens forside:]
+Frøken Astrid Warberg
+Adr: Hempel Syberg. Globus
+Carlsbad.
+[I brevet:]
+Erikshaab d 16 Aug 1899
+Kære lille Dis!
+Tak for Dit lange og nænsomme Brev. Den forretningsmæssige Del af Brevet, har givet mig en Del at tænke over. Sagen er lille Dis, at mine Indtægter knap slaa til til at holde en af Jer ude og da jeg nu i en længere Aarrække har havt 2, sommetider 3 at holde, har jeg dertil maattet optage af de Penge jeg har havt. Nu er jeg paa 3000 Kr. nær paa bar Bund og jeg har ventet, at disse kunne strække til, indtil jeg bliver færdig med Muk. Paa samme Tid skulde Dede være blevet Student, og end han fik Lov at puste et Aarstid, beskæftiget her hjemme med lidt Skriveri eller lignende, kunde det vel gaa. Tager jeg nu andre op af de 3000, som ved dette Aars Udgang ere reduceret til højst 2000 Kr., er jeg bange for, at jeg maa slippe de to Børn, inden de komme til til noget Resultat, og det kan jeg jo dog ikke. Under disse Omstændigheder vil du skønne, at jeg har ondt ved at holde Dig paa Askov for Tiden. Dog vil jeg bede Dig lade mig vide, hvor langt Opholdet der skulde være, og hvad Du tror, at det vil koste; det kan jo være, at der kan skaffes Udvej, om end ikke paa anden Maade end ved Hjælp af Muk, som har stillet sin Sparekassebog til Disposition. Der vilde jo forsaavidt være nogen Rimelighed deri, som hun baade har kostet og vil koste mere end nogen af de andre Børn hidtil har kostet. Lad mig nu det vide til København – Gothersgade 129 – 1 - inden ret længe. – Vil Du hilse Onkel Syberg, at hans Hest har det vel og synes at trives. Slagteriet har havt Bud efter den, hvad vistnok Petersen har foranlediget, ved, inden jeg fik talt med ham, at telefonere derind. Vi lod selvfølgelig Posten [det forrige ord svært læseligt] afgaa uden Hest. Han talte om, at Syberg ønskede Hesten derud en halv Snes Dage, før han kom hjem. Det vil jeg dog fraraade, den har det bedst her, hvor den staar i Ro, og bliver den ikke fed, faar den dog ved Siden af Græsset saa meget Majs, at den nok kan trives. Idag rejser jeg til København; Tanmis gjorde mig lidt Vrøvl med Værelset, men rettede det igen. Paa Torsdag rejser Be med Jeppe og tager Muk med, og paa Søndag Dede, saa er her kun B.P., Pal og Moder tilbage, og hun rejser som Du ved senere til Veirup. Idag truer det med at ville regne. Folk har omtrent overalt ophøstet, og Mogensen har kørt al sin Roebyg ind. Hvis Vejret vilde holde sig, venter han at have indhøstet paa Mandag, men saa stor har Tørken været, at næsten alle trods Høsten ønsker Regn. Selv paa Engen kan Græsset ikke gro, og den bedste Del af min store Eng er ganske gul og vissen, endda der ikke har været Kreaturer paa den, siden den blev slaaet. Jeg besøgte i forrige Uge Vittrups i Følge med Pastor Hansen. Fru V. spurgte flittigt til Dig og bad mig hilse Dig. Jeg var ikke fri for at prostituere baade Dig og mig, da hun begyndte at tale om sin Veninde Astrid, ved at spørge hende, hvorfra hun egentlig kendte dig; jeg tænkte i Øjeblikket slet ikke paa Ølstedgaard. Hun gjorde naturligvis store Øjne og fortalte, at Du ofte havde bragt Hilsener hjemme fra. Forleden Aften var vi alle – Dora og Munter samt Jeppe indbefattede – i Egelund og nøde der Middagsmaden, bestaaende af Suppe, haardkogte Æg og Smørrebrød samt Solbærsaft og Rom, hvilke 2 sidste Stoffer blev blandede sammen. Ladersen gjorde en uendelig Række af Forsøg, inden han fandt det rette Forhold.
+Med mange Hilsener til Jer alle 3.
+Din F.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -974,51 +974,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qQ8W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qQ8W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M16"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -1151,587 +1151,587 @@
       <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F4" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F4" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K4" s="5" t="s">
+        <v>36</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E7" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E7" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>55</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>56</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>58</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="5" t="s">
-        <v>76</v>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>78</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>79</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>80</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>81</v>
       </c>
       <c r="M10" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D11" s="5" t="s">
+      <c r="E11" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="G11" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H11" s="5" t="s">
+      <c r="I11" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="I11" s="5" t="s">
+      <c r="J11" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="J11" s="5" t="s">
+      <c r="K11" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="K11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="L11" s="6" t="s">
+      <c r="M11" s="5" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>16</v>
-[...6 lines deleted...]
-      <c r="F12" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E12" s="5" t="s">
         <v>18</v>
       </c>
+      <c r="F12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="s">
-        <v>18</v>
+        <v>101</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>15</v>
+        <v>110</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>107</v>
-[...7 lines deleted...]
-        </is>
+        <v>112</v>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>113</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>123</v>
+      </c>
+      <c r="K15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L15" s="6" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>125</v>
+        <v>92</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>126</v>
-[...6 lines deleted...]
-      <c r="G16" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="5" t="s">
         <v>127</v>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H16" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>129</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>130</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>131</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>132</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>