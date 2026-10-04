--- v0 (2026-05-19)
+++ v1 (2026-10-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="761" uniqueCount="481" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="768" uniqueCount="488" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -284,51 +284,51 @@
     <t>https://fynboerne.ktdk.dk/d/HpfN</t>
   </si>
   <si>
     <t>K.O.D.J. August 1901.
 Kæreste Alhed!
 Jeg skriver her i Toget, da jeg ikke ha[noget af papiret mangler] dit men det før, det ryster saa jeg tror jeg vil vente til det holder. Revninge Blomsterne har det udmærket Uglen passer dem. Kaktuserne ser godt ud. Lejligheden udmærket ren. Rynkeby Bygningen uforandret. Fader havde Tilbud fra Muus, billigere end Bricks, men Moder vilde have at Bøttern skulde spørges først (Kjølstrup.) I Morges var vi hos B. han vilde ikke til de Priser, saa gik vi til M. og købte Træet, men der er den Hage ved det at det skal betales contant. Fader lever [leverer] saa Korn for det og begynder at tærske først i næste Uge (Dræby). Jeg var saa hos Jørgensen og bestille [ulæseligt] efter Tegning efter [noget af papiret mangler] han skulde tage fat paa dem [noget af papiret mangler]sen traf jeg paa Gaden, han [var] klar til at begynde, Agedrup [noget af papiret mangler] traf jeg i Boutiken, han var meget tilfreds med snart at kunde tage fat igen. Badekarret kunde godt mures i Cement og beklædes indvendig med Fajance. (Bullerup) Døren til Badeværelser bliver pudset i Kanterne. Seden. Jeg fik saa mine Varer i Boutikken kørte op til Kærby Hus i en Høstvogn, slugte 2 raa Æg og løb ned med Kufferten drak et glas Madeira med Fader, Meyer, Rasmus Petersen, Grossereren og Uglen og saa paa Toget [til] Odense. Her er da noget længere Ophold saa maa jeg vist begynde forfra igen med Blomsterne, Slyngpelargonien var fuld af Blom[ster] og stod midt i en Hvidkløver [der] hængte ud over Potten til alle [noget af papiret mangler] det saa godt ud, den lille brogede i den gamle Urtepotte [saa] ogsaa godt ud, saa var der [en] ganske lille lav Pelargo[nie] med en stor Klump Lyserøde dobbelte Blomster, alle Ceiommus Skudene vare i god Kondition, nu kan jeg ikke huske mere om dem. Det var den store Potageske (Bryllupsgaven) de vilde have rejst med, den er nemlig stemplet Grønlund. Jeg laa der ovre om Natten. Uglen maler nogle Fingerbøller der om Dagen. Det var en nydelig Rejse derud i Gaar herfra, der ser nu bedre ud herfra og til Kjerteminde en andre Steder. Jeg traf Kathrine M[ey]er her i Gaar, hun skulde [til] Kjøbenhavn, Otto var kom[men], Erhardt havde hentet ham dernede. Præsten naaede [jeg] ikke, har han nu ventet, kan han vente de 8 Dage med. Det er Pokkers for jeg syntes der var saa meget jeg skulde fortælle, men paa fjollede Maade jeg har begyndt er det løbet i Stykker for mig, men nu skal Du faa Brev fra Nymindegab i Morgen. Det blæser godt (N.V.) i Dag og jeg glæder mig til at høre Vestervovvov i Aften. Hils Alle dernede. Mange Hilsner og Kys til Dig Puf og den fede.
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1903-5</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>USA
 Mass.
 Dorchester</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Ellen Agnete Amstrup
 Louise Amstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Alfred Goldschmidt
 - Grønlund
 Jens Hammer
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 William Mackie
 Mogens Mogensen
 - Mogensen, Fru
 Otto Emil  Paludan
 Ditlev Schroll
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warberg var på besøg hos sine to døtre i Boston fra ca. marts til juni 1903. 
 Hellig Olav var et af Skandinavien-Amerika Linjens (DFDS) tre søsterskibe. De andre var United States og Oscar II. Frederik VIII kom til i 1913. Hellig Olav blev søsat 1902 fra Glasgow værftet Alex Stephen &amp;amp; Sons, målte 158,5 x 17,8 meter og var indrettet til transport af 1170 passagerer, 130 på 1., 140 på 2. og 900 på 3. klasse. Hellig Olav kom til København i 1903 og blev sat ind på sin rute fra København til New York. (http://www.liners.dk/ship-dk/Hellig_Olav/Hellig-Olav-dk.html)
 Det vides ikke, hvad der menes med, at Peter fik land, eller hvem han var. 
 Alfred Goldschmidt og Astrid blev gift i 1904 og skilt i 1914.
 Det vides ikke, hvem "Hollufgaardene" er, men Hollufgaard er en herregård, der ligger nær Odense. 
 I Danmark blev pund (svarende til 500 gram) anvendt frem til metersystemets indførelse i 1907.</t>
@@ -667,60 +667,50 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eiWl</t>
   </si>
   <si>
     <t>Kirkeby Kro 23-3-20
 Kæreste Alhed!
 I Formiddag er Martin cyklet ned med en Gaas jeg skød i Søndags Aftes. Der er kommet en del Gæs i de senere Dage, saa jeg lod den hænge i Haab om at M og jeg skulde faa et Par til i Aftes, men det lykkedes ikke, der var ingen Træk. Det er et ganske henrivende Vejr her i Dag efter at Taagen ved 10 1/2 Tiden er forsvunden, stille varmt Solskin. Desværre har det været meget taaget om Mrg de sidste Dage. Jeg vilde gerne lave et Par Aquarelskitser med Morgensol, men det kommer vel. Jeg tænker mig at jeg rejser hjem paa Lørdag. Der var Brev fra Schiøler i Dag, han var meget begejstret over Pibesvanerne men det lader ikke til han kan komme hjemme fra før efter Paaske, da de har Konfirmation. 
 Skriv lidt til mig det er saa dyrt at telefonere. 
 Mange kærlige Hilsner 
 Din 
 Johannes Larsen.</t>
   </si>
   <si>
     <t> 4. jun. 1922</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/3BYrU4Y6</t>
-  </si>
-[...8 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/nrPT3ZVT</t>
   </si>
   <si>
     <t>1924-03-08</t>
   </si>
   <si>
     <t>Fiilsø
 Odense, Fyn
 Sejerø
 Helsingør
 2500 Valby</t>
   </si>
   <si>
     <t>Harald Bing
 - Bredlund
 Esther Dahlerup
 Alfred Eckardt
 Fru Engell
 Achton Friis
 Marie Henriques
 H. C. Holm
 Helge Jacobsen
 Johannes V. Jensen
 Frithiof Kemp
 Eiler Lehn Schiøler
 Ellen Dorothea Lehn Schiøler
@@ -978,64 +968,64 @@
 Eiler Lehn Schiøler
 John Møller
 Peter Nielsen
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/sraAvI7G</t>
   </si>
   <si>
     <t>12. jul. 1925</t>
   </si>
   <si>
     <t>Kristian -
 Eiler Lehn Schiøler
 John Møller
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/NqEzP8uA</t>
   </si>
   <si>
     <t>13. jul. 1925</t>
   </si>
   <si>
+    <t>John Møller
+Johannes Poulsen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/PB0vpOND</t>
+  </si>
+  <si>
     <t>- Kreutzmann
 Eiler Lehn Schiøler
 John Møller
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/jUpjDsi5</t>
-  </si>
-[...5 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/PB0vpOND</t>
   </si>
   <si>
     <t>14. jul. 1925</t>
   </si>
   <si>
     <t>Eiler Lehn Schiøler
 John Møller
 Johannes Poulsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/gg0Kq5xx</t>
   </si>
   <si>
     <t>15. jul. 1925</t>
   </si>
   <si>
     <t>Eiler Lehn Schiøler
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/AbIwK2ds</t>
   </si>
   <si>
     <t>17. jul. 1925</t>
@@ -1081,76 +1071,76 @@
 Poul Holbeck
 Enoks Lyberth
 Morten Porsild
 Karl Rosing
 Finn Salomonsen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/9ihwEhgN</t>
   </si>
   <si>
     <t>23. jul. 1925</t>
   </si>
   <si>
     <t>Kristoffer - 
 Alexander Godtbergsen
 Poul Holbeck
 Karl Rosing
 Peter Rosing
 - Tønnesen</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/bXDrYYcs</t>
   </si>
   <si>
     <t>24. jul. 1925</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/iBEm4CRR</t>
   </si>
   <si>
     <t>Olaf Asmussen Hagerup
 Poul Holbeck
 Eiler Lehn Schiøler
 Enoks Lyberth
 John Møller
 Peter Nielsen
 Anna Olsen
 Bolette Rosing
 Jakob Rosing
 Karl Rosing
 Peter Rosing
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5I1gaH7S</t>
   </si>
   <si>
+    <t>Peter Rosing</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/iBEm4CRR</t>
+  </si>
+  <si>
     <t>25. jul. 1925</t>
   </si>
   <si>
     <t>Poul Holbeck
 Eiler Lehn Schiøler
 Enoks Lyberth
 John Møller
 Jakob Rosing
 Karl Rosing
 Peter Rosing
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/FtyD3Irg</t>
   </si>
   <si>
     <t>26. jul. 1925</t>
   </si>
   <si>
     <t>Kata -
 Olaf Asmussen Hagerup
 Poul Holbeck
 Helga Lehn Schiøler
 Enoks Lyberth
@@ -1368,65 +1358,50 @@
   </si>
   <si>
     <t>Johannes Brummerstedt
 Eiler Lehn Schiøler
 John Møller
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/YW4sQ9Sx</t>
   </si>
   <si>
     <t> 8. aug. 1925</t>
   </si>
   <si>
     <t>Johannes Brummerstedt
 Tele Fly
 - Jacobsen Grønland
 Eiler Lehn Schiøler
 John Møller
 Henning Scheel
 Jes Svane</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/J9RCyjQK</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/KRmo1USA</t>
   </si>
   <si>
     <t>1925-08-09</t>
   </si>
   <si>
     <t>Julianehåb</t>
   </si>
   <si>
     <t>Kertinge Nor
 Snave, Kerteminde
 Fyns Hoved
 Julianehåb
 Risinge Gods</t>
   </si>
   <si>
     <t>Inger -
 Peter Oluf Brønsted
 Carl Adolph Feilberg
 Andreas Larsen
 Cathrine Larsen
 Erik Larsen
 Johan Larsen
 Eiler Lehn Schiøler
 Hubert Paulsen
 Andreas Warberg
@@ -1459,50 +1434,65 @@
 Husk at tage Kamikker og Perlekraver med til mig
 2. 
 Rejse hjem vær nu ikke forvoven med at være paa Dækket i Storm, jeg synes Rælingen var saa lav. Jeg glæder mig vældig til at se, hvad Du har lavet, her var mange yndige Smaategninger i Dagbogen – tab nu ingen af Dagbøgerne! Vi har kun haft Brev fra Dig den ene Gang, men forhaabentlig kommer der en Gang til! Velkommen hjem, hvor bliver det storartet at se Dig igen. De kærligste Hilsner fra Drengene og Din
 Alhed.
 9 – 8 – 25 
 Kuvertens forside:
 Poststemplet:
 ODENSE 9 8 25.9.03
 Håndskrevet:
 Maleren Johannes Larsen
 Schiøler Expeditionen
 Julianehaab
 Grønland
 c/o Styrelsen for Kolonien i Grønland
 Knippelsbrogade 3
 København
 C.
 Kuvertens bagside:
 Har først i sidste Øjeblik faaet Besked om Skibet d. 11te. Dette Brev bedes endelig medbragt.
 Alhed Larsen
 Kerteminde
 Danmark
 Hilsen fra P. Hund og Putte.</t>
   </si>
   <si>
+    <t> 9. aug. 1925</t>
+  </si>
+  <si>
+    <t>Johannes Larsen, Grønland
+Axel Laurent-Christensen
+Eiler Lehn Schiøler
+John Møller
+- Nørdam
+Henning Scheel
+Jes Svane</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/KRmo1USA</t>
+  </si>
+  <si>
     <t>1925-08-10</t>
   </si>
   <si>
     <t>Grønland</t>
   </si>
   <si>
     <t>Långaryd, Sverige
 Helsingør
 Godthåb</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johan Larsen
 Finn Salomonsen</t>
   </si>
   <si>
     <t>Johannes Larsen, Eiler Lehn Schiøler m.fl. er på Grønland for at lave forarbejde til bogværket danmarks Fugle. 
 Kirsten Rask er formodentlig et skib.</t>
   </si>
   <si>
     <t>Brev 1:
 Alhed Larsen og drengene tager til Helsingør med tog eller bil og videre derfra til Båxhult i Sverige.
 Brev 2:
 En kort hilsen, for Andreas skal til Odense med breve.</t>
   </si>
@@ -2151,64 +2141,64 @@
 Matthías   Þórðarson</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/lvbKPgqF</t>
   </si>
   <si>
     <t>28. jul. 1927</t>
   </si>
   <si>
     <t>Ragnar Ásgeirsson
 Ólafur Tubals</t>
   </si>
   <si>
     <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
 Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5.september 1927.
 Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
 Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/AggotlTJ</t>
   </si>
   <si>
     <t>24. aug. 1927</t>
   </si>
   <si>
-    <t>Ólafur Tubals</t>
-[...7 lines deleted...]
-  <si>
     <t>Leo Swane
 Poul Uttenreitter</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/i1tKhB8V</t>
+  </si>
+  <si>
+    <t>Ólafur Tubals</t>
+  </si>
+  <si>
+    <t>Ólafur Tubals dagbog fra 11. til 30. august 1927.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/UspNYH4d</t>
   </si>
   <si>
     <t>1929-10-08</t>
   </si>
   <si>
     <t>Aage Grønlund</t>
   </si>
   <si>
     <t>Østergade 33, 1602 København K</t>
   </si>
   <si>
     <t>Aage Grønlund
 Johannes Larsen
 Egmont H Petersen</t>
   </si>
   <si>
     <t>Bogværket " De Danskes Øer" bd. 1-3 udgives i årene 1926-28 af Forlaget Gyldendal med tekst af Achton Friis og illustrationer af Johannes Larsen.</t>
   </si>
   <si>
     <t>Boghandler og forlægger Grønlund i København beder Johannes Larsen om tilladelse til at benytte nogle af hans motiver på julekort, han vil udgive.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rPwi</t>
   </si>
   <si>
@@ -2241,120 +2231,202 @@
 af Deres Billeder (i en Udførelse som Svanerne
 der i sin Tid var Bilag til Juleroserne) men det
 er meget store Oplag og store Summer der skal
 bindes i det, saa jeg maatte opgive det i Aar,
 men rigtigt salgsmæssigt arrangeret vil det væ-
 re en Opgave, som jeg gerne senere vil tage op, og som
 ogsaa i Kraft af Oplagets Størrelse vil kunne
 give Dem et pænt Kunstnerhonorar.
 Haabende snarest at høre et Par Ord fra 
 Dem 
 Deres ærb.
 Grønlund
 (Håndskreven)</t>
   </si>
   <si>
     <t>1935-02-25</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen</t>
   </si>
   <si>
     <t>Elise Hansen
 Alhed Larsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Knud Oldendow
 Gerda Rasmussen
 Holger Rasmussen
 Mads Rasmussen
 Leo Swane
 Fritz Syberg, fætter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen kendte Knud Oldendow/Nalaga fra sit ophold i Grønland 1925. 
 Kerteminde Højskole åbnede november 1908. Herunder tre villaer med en fiskeriafdeling. I 1952 oprettedes Husflidshøjskolen i Kerteminde, hvor man satsede både på husflidsfagskole og på en egentlig højskoleafdeling. Fra 1962 blev der arbejdet hen mod et toårigt håndarbejdsseminarium, der fra 1980 blev sideordnet med husflidshøjskolen. Fra 1988 ændredes navnene på de to afdelinger af Den danske Husflidshøjskole til Seminariet for Hverdagskunst samt Højskolen for hverdagskunst - senere mellem 1997-2002 ændredes skolens navn til ”Kerteminde Højskole. Skolen for kunst, håndværk og design”. Seminariet blev udskilt i 2002, og højskolen gik konkurs i 2005. (Kilde: Højskolehistorie.dk).
 Johannes Larsen arrangerede i 1935 i Kunstforeningen en retrospektiv udstilling med hustruen Alhed Larsens malerier.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen har bedt Elise Hansen sende Andreas/Lysse 300 kr.
 Den følgende dag skal en flok mennesker fejre 25årsdagen for Faaborg Museums stiftelse med middag hos Fritz Syberg. 
 Det er besværligt med valutaoverførsler, men Larsen håber, at pengene kan gøre, at Andreas og Elena beholder kvierne. 
 Puf og Elses lille pige er sød.
 Larsen skal lave udstilling af Alheds billeder i Kunstforeningen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2Fqb</t>
   </si>
   <si>
     <t>Kjerteminde 21 Febr. 1935.
 Kære Lysse og Bimse!
 Jeg har lige skreven til Elise og bedt hende lade 300 Kr. gaa videre til Jer, men faar nu af Baronen at vide at hun kommer her i Morgen og skal bo hos os i Anledning af en Middag som Baronen giver paa 25 Aarsdagen for den Middag, da Mads Rasmussen startede Faaborg Museum. Der kommer foruden Elise og os her, Skriveswane, Holger og Gerda og Karl Knippel. I Dag har vi Einar Mikkelsen og Kone og Svend til Frokost. E.M. skal holde Foredrag paa Højskolen i Aften. Men tilbage til Elise og Forsendelsen, den sender jeg altsaa ikke af, men giver hende den i Morgen, hvor ved det altsaa varer en Dag eller 2 mere, inden i faar dem. Det er et Fandens Besvær med de Valutabestemmelser, med Erklæringen paa Tro og Love og Vittiglighedsvidner paa Underskrift o.s.v. Jeg haaber nu at i undgaar at skille Jer af med Kvierne. Her er Storm og Regn hver Dag, der staar blankt Vand nede omkring Flagstangen, det har jeg ikke set i flere Aar. I kan tro Pufs og Elses lille Pige er vældig sød. Jeg skal have en Udstilling i Kunstforeningen af Alheds Billeder fra første Marts eller deromkring. Mange Hilsner ogsaa fra Puf og Else, 
 Jeres JL.</t>
   </si>
   <si>
     <t>1935-12-04</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Otto Andresen
 August Birch, Sverige
 - Hauge
 Drude Jørgensen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Harald Nyborg
 Åge Tåning
 Carl Wesenberg-Lund</t>
   </si>
   <si>
     <t>Munke Mølle A/S er en dansk virksomhed der producerer mel. Dens historie kan spores tilbage til en vandmølle ved Odense Å grundlagt i 1135 af benediktinermunke, og dermed er den Danmarks ældste endnu fungerende virksomhed. Den er nu ejet af den svenske Lantmännen-koncern. (Kilde: Wikipedia febr. 2022). 
 Napoleon er en betegnelse som bruges om god cognac. Den skal være lagret i mindst 6 år, før den må kaldes sådan. (Wikipedia febr. 2022). 
 Johannes Larsen kendte flere, der hed Berthelsen, så det kan ikke afgøres, hvem gamle Berthelsen var.</t>
   </si>
   <si>
     <t>Johannes Larsen har tegnet sit bud på, hvordan vinduet skal se ud.
 Han har været til 800års jubilæum i Munke Mølle og mødt en masse mennesker samt spist og drukket godt. Dagen efter var han hos Drude Jørgensen til frokost. 
 Om fredagen skal Larsen til møde hos Wesenborg-Lund om International Bird Protection.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9PV3</t>
   </si>
   <si>
     <t>Kjerteminde4 Dec. 1935. 
 Kære Lysse!
 Tak for Brevet. Jeg synes Vinduet skal se saadan ud: [Tegning] men Topvinklen skal naturligvis korrespondere med Tagvinklen. Det glæder mig at høre at Du har faaet planeret Gaarden og er i Gang med Stensætning og jeg glæder mig vældig til at se det. Jeg var forleden til en stor Middag i Odense i Anledning af Munke Mølles 800 Aars Dag. og morede mig godt og fik snakket med en hel Del Mennesker, bl.a. Hauge som jeg ikke har set siden jeg var i Grønland. Møllerens Broder præsenterede sig for mig han er gift med en Datter af Aug Birch og vidste fra Svenskere at Du var Foregangsmand i Sognet. Vi fik god Mad og Kaffe med Napoleonscognac og Havannacigarer og Sjusser og Frokost med fersk Laks og Gaasebryst, Kaviar og Snaps og Øl og jeg gik Kl. 4 sammen med Otto Andresen der var kørt ud med os, da hans Vogn var i Uorden Vi boede paa Parkhotellet da Mølleren havde disponeret over Grand til langvejs Gæster. Portneren fortalte at der kom en hjem Kl. 10 Formdg. saa der er jo nogle der har holdt godt ud. Jeg sad ved Siden af Harald Nyborg der fortalte mig at han havde været paa Jagt paa Sjælland med en Søn af gamle Berthelsen som havde sagt ham at hans Fader var død. Om Søndagen kom Puf og Else og vi spiste Frokost hos Drude der ogsaa havde haft Jubilæum, men 25 Aars Dagen i Forvejen. Og saa har jeg ligget af en nederdrægtig Forkølelse, men er nu i god Bedring. Paa Fredag skal jeg til Møde hos Vedel Thåning i Kjøbenhavn i Anledning af at Wesenberg Lund ikke længere vil være Formand i ”international Birdprotection.” Jeg tænker saa at jeg maaske om Lørdagen kan faa Lejlighed til at se jeres Søn dersom Bimse ikke allerede er stukken hjem med ham. Mange Hilsner ogsaa fra Puf og Else
 Din Far.</t>
+  </si>
+  <si>
+    <t>1943-02-02</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Fyn
+Dræby</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Kamma Balslev
+Burmeister &amp; Wain</t>
+  </si>
+  <si>
+    <t>"Kaj-Lykke": Man må antage, at Janna Schou havde en kæreste ved navn Kaj. Han kendes ikke. 
+Ordet hørse kendes ikke.
+B &amp;amp; W blev 27. jan. 1943 bombet af otte britiske fly, idet man fra engelsk side mente, at fabrikken solgte dieselmotorer og andet materiel til Tyskland. Otte personer blev dræbt og 68 såret, da bomberne udover fabrikken ramte det omkringliggende beboelseskvarter. (Nationalmuseets hjemmeside: Bomber over Danmark, sept. 2026). 
+Laura/Bibbe Warberg var i efteråret 1942 indlagt med gulsot. 
+Pensionatet: Daisy Bergs mor, Wilhelmine Berg (en søster til Laura Warberg) drev et pensionat i Gothersgade, København. Noget tyder på, at Daisy Berg overtog driften efter moderens død i 1936. 
+Konsul og vingrosserer Thor Andersen købte i 1942 Frederiksgave (Hagenskov Gods' hjemmeside, sept. 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8410</t>
+  </si>
+  <si>
+    <t>Det er mærkeligt, at Janna har smerter efter svulstoperationen. Johanne/Junge C. Larsen har ikke haft ondt efter sådanne indgreb - kun af at ligge på ryggen. 
+Johanne medsender en tegning af den nyindrettede stue. Ellen Sawyer har været på besøg og beundret det hele.
+Johanne håber, at Meta kan finde ud af at bruge det nye komfur energirigtigt. 
+Ved Astrid om det var en fejl, da B &amp;amp; W blev bombet?
+Johanne takker Axel Müller for, at han vil sende udenlandsk tobak. 
+Johanne giver gode råd hvad angår modning af flæskekød.
+Marie Balslev, f. Sperling, har skrevet, at Nicoline Balslev er udskrevet, og Vilhelm Balslev får lysbehandlinger.
+Erik/Tine Warberg Larsen har det godt og arbejder for sin bror på gården. Laura/Bibbe Warberg har ingen kræfter efter sygdommen. Nonnerne lod hende ikke holde fri, da hun blev udskrevet.
+Adolph/Agraren Larsen har fået en god appetit.
+Daisy Bergs tyske mand er blevet arresteret, efter at han havde opsagt en tysk kvinde på pensionatet. Johanne vil skrive til Daisy.
+Adolph og Johanne køber aldrig kød. De laver alt kødmad selv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bz0K</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+4 Febr. 1943
+besv. 15 Febr.
+[Med kuglepen på kuvertens forside:]
+30-3-2001
+18-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard, Dræby St, Fyen
+[I brevet:]
+Lindøgaard. Tirsdag d. 2-2-1943.
+Kære lille Dis!
+Tak for dit gode lange Brev, det var pænt af dig at skrive igen. Det er jo dejligt, at det gaar godt med Janna, men jeg kan ikke forstaa, at hun har Smerter; jeg har dog paa mine Hospitalsophold oplevet en hel Del Svulst-Operationer, og jeg synes altid, de sagde, at naar først Bedøvelseskalamiteterne var ovre, havde de ikke Spor af Smerter. Men alle Svulster er jo ikke ens, det kan jo være at Æggestok-Sv. er særlig smertefuld. At maatte ligge paa Ryggen er slemt for mange, jeg ved hvad jeg døjede, da jeg i 4 meget lange Uger maatte ligge paa min Ryg, og da jeg endelig fik Lov til at ligge paa Siden, havde jeg ikke Kraft til at vende mig - og der var dog kun 102 Pund at vende. Er det Gentofte Sygehus, hun ligger paa, det er det vel. Hils hende saa meget fra mig, det lille Skind - dog, naar man oplever en Kaj-Lykke, er Sindet jo i Orden. Nu gaar det nok fremad med raske Skridt, men 3 Uger er jo en lang Tid. Jeg er meget imponeret over alle dine Besøg hos hende, hun kan rigtignok sagtens - desværre kunde jeg jo ikke yde Bibbe noget i den Retning i hendes 5 Uger, men hun havde da for Resten Besøg nok. 
+Tak for din store Interesse for alle vore Nyordninger. Vi er henrykte over det alt sammen, kan du tro. Jeg har nu lavet et Rids, men Forholdet er ikke godt, Møblerne fylder for lidt, der er ikke slet saa meget Gulvplads, som jeg har lavet, men du ser i hvert Fald Sofaens Plads - jeg har forsømt at skrive: til højre - helt oppe ved den modsatte Væg. Elle var her i Søndags; hun kom et Kvarter over 12 og mente hun var i god Tid til Middag - desværre havde vi spist Kl. 11, da Metha skulde med Toget til Odense, men til alt Held havde vi levnet Middagsmad og jeg fik varmet 3 Stk. Medisterpølse med Rødkaal og Tilbehør og Desert. Hun var helt ovenud begejstret over Stuen og i det hele taget overvældet over alle vore Nyanskaffelser; det var saa morsomt. Det er dette at vi nu har en rigtig Stue at hygge os i med flere af vore pæne Ting og ikke bare en lille Folkestue med umagelige Træmøbler. Ja, det er en Begivenhed for os. Komfuret er stillet op - i Lørdags - og det makker i enhver Henseende ret. Jeg hørser med Metha, at hun skal lægge godt mærke til det, saa hun lærer Reguleringen, hvilket jo er Fidusen, saa der kan spares Brændsel; hvis hun er ligegyldig med det, spares der jo ikke saa meget; men Intelligens er jo ikke hendes stærke Side, saa det skal nok knibe med det - jeg maa vist hørse videre nogen Tid endnu. - Radioen er udmærket, og vi kan følge med i Begivenhederne alle Steder fra. Du gode Gud, hvad der sker! Vi er meget spændt paa, men kan ikke faa at vide om Burmeister &amp;amp; Wain blev bombet eller om de rent ud tog Fejl og kun ødelagde den uskyldige Sukkervarefabrik. Hverken du eller Mornine, som jeg lige har haft Brev fra, giver os Oplysning om det. D. danske Pr. fra London mente vist, at de havde bombet den store Samlehal (den store Glasbygning) men passer det?? Det var jo for at stoppe for Eksporten af Dieselmotorer til T. at de satte det i Scene. Skriv, hvis du ved noget om det.
+Jo, tusind Tak, hvis Axel virkelig vil have Ulejlighed med at skaffe og sende Tobak - dog ikke dansk, som vi selv kan faa, men ikke godt kan ryge. Ellers alt andet. Hvis det skulde være muligt at faa rigtig grovskaaret Pibetobak hvad jeg selv jo helst ryger, var det jo herligt, men tillige andet finskaaret; Manse jublede ved Tanken, Brugsforeningen faar saa uhyre lidt hjem nu. Vi vil helst have det sendt mod Efterkrav, men forøvrigt, hvad der er nemmest for Axel - Pengene skal blive sendt omgående. Sig Axel tusind Tak, vi vil være ham saa taknemmelige.
+Jeg kan desværre ikke raade dig med Flæskestegen og kender kun Hamburgerryg af Navn, men hvorfor kunde den ikke hænge? Naar vi slagter, har vi Stegene hængende i Ugevis. Svøb et enkelt Stk tynd_t Tøj (gl. Gardin) om den og hæng den op ude paa Muren; naar den ikke vil længere - hvilket jo er en Skønssag - saa dyp den i en Gryde kogende Vand; efter endnu nogle Dage, kan man halvstege den
+_2.
+hvorefter den atter kan ligge nogle dage - altid under Tilsyn - paa den Maade kan man have fersk Kød længe, vel at mærke ved Vintertid, og saa bliver det saa dejlig mørt af saadan en Behandling Dette skrives for en anden Gangs Skyld, for den Steg, du skrev om, har du vel allerede taget under Behandling; hvis du har lagt den i Saltlage, saa lad den ikke ligge ret længe, ikke over et Par Dage, og saa skal den endda vandes godt ud - 3-4 Dage. Men det er lettere, hvis man har det i Hænder, end at udtale sig skriftligt om det.
+Jeg havde Brev fra Marie Sperling for et Par Dage siden; Line er nu udskrevet og kommer på et Rekreationshjem i Hornbæk; noget lettere Sygeplejearbejde er sikret hende. Vilhelm, som p.t. faar Lysbehandling i Kbhn. havde haft Brev fra sin Kone - der er jo deres Gaard, der hedder Brogaard? - Over Br.g. var der forleden udspillet en Luftkamp, flere Bomber faldt i Nærheden og en mindre Gaard fuldstændig udslettet. Her er ikke videre hyggeligt i Danmark, heller!
+Tak for din Forespørgsel til de to Børn; jeg synes, Tinge har det saa udmærket for Tiden, nu har han i lang Tid været i konstant godt Humør, altid glad og saa livlig. Han er ikke meget nede i sit Hus, er her baade om Dagen paa Arbejde og om Aftenen, naar vi sidder hyggeligt i vor gode Stue og læser. Naar Arbejdet skal gøres dernede, gaar han derned. Han faar 50 Kr. i Løn af Manse - det er jo ingen høj Løn, men den Tid han bruger til sit eget, gaar jo ogsaa fra. - Om Bibbe ved jeg ikke stort for Tiden, hun har taget Ferie (med min Sanktion) m.H.t. at skrive hjem; al den første Tid passede hun kun sit Sygeplejevæsen, havde ikke Spor af Kraft til nogetsomhelst andet, og nu tænker jeg mig, at hun har skrevet Jule-Takke-Breve. Jeg tror ikke, hun skrev et eneste Julekort i Aar, det arme Barn, hun havde simpelthen ikke Kræfter til noget. Elle havde haft Takkebrev fra hende hun havde skrevet, at hun travede Ture og at hun syntes det var det, der gav hende de bedste Kræfter. Jeg har lige sendt hende lidt Æbler, et Par Vaskeklude, som jeg havde hæklet, mine Gummistøvler, som jeg aldrig kommer til at passe mere med de hævede Ankler, der følger med Sygdommen, og lidt andet, saa nu hører jeg nok fra hende. Gid hun snart maa være helt i Orden igen. Tænk, at de lod hende arbejde i lige over 3 Uger, da hun kom hjem, uden at give hende en Fridag, mens en anden af Kammeraterne havde haft 3 Fridage i den Tid. Den Søster der, har behandlet hende skandaløst; Bibbe er ikke underkastende nok, saa hun er bleven sur paa hende; Bibbe tager nu det hele med oprejst Pande og uden at kny eller blive sur - den Glæde skal hun ikke ha', siger Bibbe. Nu mangler der kun 1 1/4 Aar, saa er hun færdig med at være Elev. Hun er kommen bag ud med Læsningen deroppe og har hidtil ikke haft Kræfter til at indhente det forsømte; men hun naar det saamænd nok igen, naar hun først tager fat. Det var rigtignok en lang Snak om Børnene. Om Agraren er at melde, at han har faaet saadan en abnorm god Appetit, og da det næsten al Tid har skortet saa meget paa det, tager jeg det for gode Tegn. 
+Mon du har hørt, at Daisys Mand, som jo er Tysker er bleven arresteret af d. t. Værnem. og ført til Tyskland, "til en uvis Skæbne", skrev Mornine. Daisy er sikkert allerede ude af sig selv, det lille Skind; jeg forsømte hende som saa mange andre med en Julehilsen; jeg vil nu gerne skrive til hende, men jo kun med svage Hentydninger af det skete, man ved jo aldrig, om de har hendes Post under Opsyn. Grunden var, at han havde opsagt en tysk Dame, der boede i Pensionatet!! Det lyder nu saa fjollet, at jeg tror, det i Virkeligheden er for at faa Arbejdskraft derned til, naar de gør den Slags.
+Mon jeg fik gjort rigtig Rede for Stegen - nej, du kan ikke stege den, naar den har være i Saltlage, men udvandet og kogt er den jo ogsaa dejlig f. Eks. med Grønlangkaal eller hvad andre Grønsager, man har. navnlig hvis den ogsaa ryges - men altsaa alligevel vandes ud. Saa bliver det vel nærmest som saltet, røget og kogt Skinke, hvad der jo er vidunderligt, vi faar det bare aldrig, da det forekommer os at være for lidt sparsommeligt; vi spiser alle vor Skinker som Karbadeflæsk eller Spegeskinke - altsaa blot skaaret af som den er; ogsaa til Paalæg er saadan en saltet og røget - men ellers saa - Skinke jo uvurderlig. Er det ikke pudsigt, vi køber aldrig Kød, jeg kan da ikke huske, naar vi sidst har købt Hakkekød, det eneste vi kan tænke paa at købe. Du vil vel sige, hvad faar I saa til Søndag Middagen. Det magre af Grisene vander vi ud (Kødet skæres i Skiver, ellers kan det ikke udvandes nok), og saa laver vi Frikadeller af det; det er en god Sønd.mid.m. og saa har vi alt vor henkogte Grisemad og Vildt. Hvis vi her paa Landet ikke havde vore Grise at leve af, gik den ikke. - Hvis der ikke sker noget særligt, hverken her eller der, saa varer det noget inden du hører fra mig, for jeg maa tage mig sammen og faa de Breve fra Haanden, som jeg skylder, og Bibbe har jeg jo altid at sørge for. Hils Aksel saa meget og tusinde Hilsner til dig selv. Din Junge
+[Indsat øverst s. 1; på hovedet:]
+Fik T. A. K. og d. biodynamiske Selskab ikke købt Frederiksgave? Vi saa for nogen Tid siden at det var købt af en eller anden, men maaske dækkede navnet de to Selskaber. S.u. 
+[Grundplan af et rum inkl. inventar er tegnet på et separat ark. På tegningen øverst er skrevet:]
+Lille Bogreol Tobaksbord Tobaksbord Hjørnesofaen Bord Min Lænestol
+[Langs venstre side:]
+Vindue Vindue Kurvestol Vindue Sybord Stol Kurvestol Konsol m. Radio
+[Langs højre side:]
+Taburet Bogreol
+[Underst:]
+Mit gamle Skrivebord Dør Gangen Kakkelovn</t>
   </si>
   <si>
     <t>1945-02-15</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Sct. Joseph</t>
   </si>
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Guy  de Maupassant
 Hans  Elers Koch
 Hans Koch
 Marie Larsen
 Viggo Frederik Møller
 Ellen  Sawyer
 Christine Swane
 Lars Swane
 Arne Ungermann
 Ursula Uttenreitter
@@ -2439,51 +2511,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/zVZr</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 14 Jan 1948
 Kære Grevinde!
 Efter en Samtale med Struckmann forleden, lovede jeg at komme til Kjøbenhavn i Mrg. Det bliver meget forjaget, da jeg skal til Middag paa Torbenfeldt Søndag og rejser derfra hjem. Jeg havde ellers planlagt at rejse den modsatte Vej. Begynde med Torbenfeldt og blive en Tid i Kjøbenhavn og se min Udstilling. Nu bliver det til 2 Ture da Udstillingen først aabner den 31 Januar og varer til d. 23 februar. Jeg skriver og skriver men har kun skrevet ca 100 Breve endnu, saa der er langt igen. Men nu har jeg tegnet og skrevet et Kort og faaet det trykt saa faar de fleste af de andre et saadant. Mange Hilsner til Dig og Børnene fra
 Din hengivne 
 Johannes Larsen</t>
   </si>
   <si>
     <t>1948-01-21</t>
   </si>
   <si>
     <t>Johannes V. Jensen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Eric Struckmann
 Leo Swane</t>
   </si>
   <si>
     <t>Torbenfeldt var i 1948 ejet af Christian Frederik Treschow (se denne i personregisteret). Han og Ellen, f. Lehn Schiøler blev gift i 1923. Hun var datter af Ejler Lehn Schiøler, som arrangerede fugleekspeditionen til Grønland 1925, hvor Larsen deltog. Frederik Treschows far, Christian Rosenkilde Treschow, ejede Orelund. 
 Udover en hyldestudstilling i Odense i forbindelse med Larsens 80årsdagblev der i 1948 afholdt endnu en i København. Eftersom Johannes Larsen holdt møde med Leo Swane og Eric Struckmann på Kunstmuseet (Statens Museum for Kunst), må man antage, at udstillingen fandt sted dér.</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har væretr rundt og hente billeder til udstillingen i København. Larsen har også været til sølvbryllup på Torbenfeldt og til frokost på Orelund samt til møde på Kunstmuseet. Udstillingen kommer til at omfatte billeder fra både Fyn og Jylland. Larsen vil tage til København og se den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/edjy</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth 
 Knuthenborg 
 Bandholm 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
@@ -2590,51 +2662,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/kvDO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UrsJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KqDJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juIm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eiWl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3BYrU4Y6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nrPT3ZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hB0rAHth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W8tdTK0w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jG5JSR9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xEOgthK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kKXTJL8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uQHAGjyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eQoJvbFY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hPuG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Olvohlrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4wJZexf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JGRurXx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jAafo5Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqEzP8uA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PB0vpOND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AbIwK2ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eUlXWQjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZqExOJZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ie4pFGsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bXDrYYcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x7Djgwv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/27xRz3oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MSRSPIyP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SKDYnXxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SRFC80tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GMsaYTd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oKFRCN1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txro71EM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T7Bg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TyzwfIGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9RCyjQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nCdwAHOt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d46zTZkX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hE0sldGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/773tLxHI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/za7Y1EX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UAFSN2G5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Bw2wKyB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/24RF37Rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5TYm6rS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HHkr8KtH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c7JI9tFg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xGkgQ4lS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XHwRrmXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zf4UBtpF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WiCa1sc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DJttkMUS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I03iokaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/s5dKk7Qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mQP42PpV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HE09QJq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwVWjWuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HlBMnPp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9bhAnKJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/t3Gk3JSO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6m3gLjwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iAvUMkEl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YN6KZXKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Rxz2IC2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lvbKPgqF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AggotlTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UspNYH4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/i1tKhB8V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Fqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9PV3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/kvDO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UrsJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KqDJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juIm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GFyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eiWl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3BYrU4Y6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hB0rAHth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W8tdTK0w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jG5JSR9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xEOgthK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kKXTJL8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uQHAGjyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eQoJvbFY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hPuG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Olvohlrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4wJZexf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JGRurXx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jAafo5Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqEzP8uA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PB0vpOND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AbIwK2ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eUlXWQjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZqExOJZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ie4pFGsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bXDrYYcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x7Djgwv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/27xRz3oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MSRSPIyP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SKDYnXxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SRFC80tW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GMsaYTd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oKFRCN1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txro71EM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T7Bg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TyzwfIGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9RCyjQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nCdwAHOt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d46zTZkX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hE0sldGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/773tLxHI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/za7Y1EX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UAFSN2G5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Bw2wKyB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/24RF37Rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5TYm6rS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HHkr8KtH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c7JI9tFg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xGkgQ4lS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XHwRrmXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zf4UBtpF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WiCa1sc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DJttkMUS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lIDEje3K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I03iokaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/s5dKk7Qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mQP42PpV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HE09QJq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwVWjWuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HlBMnPp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9bhAnKJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/t3Gk3JSO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6m3gLjwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iAvUMkEl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YN6KZXKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iqXt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Rxz2IC2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lvbKPgqF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AggotlTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/i1tKhB8V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UspNYH4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Fqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9PV3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bz0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M116"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -3284,461 +3356,461 @@
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K15" s="5" t="s">
         <v>122</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>123</v>
       </c>
       <c r="M15" s="5"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>124</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D16" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G16" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G16" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="M16" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>130</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="D17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G17" s="5" t="s">
-        <v>128</v>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>132</v>
+      </c>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K17" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="M17" s="5"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K18" s="5" t="s">
-        <v>136</v>
+      <c r="K18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L18" s="6" t="s">
         <v>137</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>138</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H19" s="5" t="s">
-        <v>139</v>
+      <c r="H19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="6" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="6" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="s">
         <v>143</v>
-      </c>
-[...29 lines deleted...]
-        </is>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="6" t="s">
         <v>144</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>145</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D22" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>146</v>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G22" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G22" s="5" t="s">
+        <v>147</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>146</v>
-[...10 lines deleted...]
-        </is>
+        <v>148</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>150</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="M22" s="5"/>
+        <v>151</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>152</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...3 lines deleted...]
-        <v>149</v>
+      <c r="D23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G23" s="5" t="s">
-[...12 lines deleted...]
-        <v>153</v>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L23" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="M23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
         <v>156</v>
-      </c>
-[...29 lines deleted...]
-        </is>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="6" t="s">
         <v>157</v>
       </c>
       <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>158</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="5" t="s">
@@ -3766,138 +3838,138 @@
       </c>
       <c r="H25" s="5" t="s">
         <v>159</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="6" t="s">
         <v>160</v>
       </c>
       <c r="M25" s="5"/>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>161</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D26" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D26" s="5" t="s">
+        <v>35</v>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G26" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G26" s="5" t="s">
+        <v>162</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>162</v>
-[...10 lines deleted...]
-        </is>
+        <v>163</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>165</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="M26" s="5"/>
+        <v>166</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D27" s="5" t="s">
-        <v>35</v>
+      <c r="D27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G27" s="5" t="s">
-        <v>165</v>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>166</v>
-[...8 lines deleted...]
-        <v>168</v>
+        <v>169</v>
+      </c>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L27" s="6" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="M27" s="5" t="s">
         <v>170</v>
       </c>
+      <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>171</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -3906,100 +3978,100 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
         <v>172</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="6" t="s">
         <v>173</v>
       </c>
       <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H29" s="5" t="s">
         <v>174</v>
-      </c>
-[...27 lines deleted...]
-        <v>175</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="6" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="M29" s="5"/>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
@@ -4200,100 +4272,100 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
         <v>189</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="6" t="s">
         <v>190</v>
       </c>
       <c r="M34" s="5"/>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H35" s="5" t="s">
         <v>191</v>
-      </c>
-[...27 lines deleted...]
-        <v>192</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="6" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
@@ -4375,103 +4447,103 @@
         <v>121</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H38" s="5" t="s">
-        <v>200</v>
+      <c r="H38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="6" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="M38" s="5"/>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H39" s="5" t="s">
         <v>202</v>
-      </c>
-[...29 lines deleted...]
-        </is>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="6" t="s">
         <v>203</v>
       </c>
       <c r="M39" s="5"/>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
         <v>204</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C40" s="5" t="s">
@@ -4692,100 +4764,100 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
         <v>217</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="6" t="s">
         <v>218</v>
       </c>
       <c r="M44" s="5"/>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H45" s="5" t="s">
         <v>219</v>
-      </c>
-[...27 lines deleted...]
-        <v>220</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="6" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="M45" s="5"/>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
@@ -4937,100 +5009,100 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
         <v>231</v>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="6" t="s">
         <v>232</v>
       </c>
       <c r="M49" s="5"/>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H50" s="5" t="s">
         <v>233</v>
-      </c>
-[...27 lines deleted...]
-        <v>234</v>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="6" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="M50" s="5"/>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
@@ -5133,129 +5205,129 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
         <v>242</v>
       </c>
       <c r="I53" s="5"/>
       <c r="J53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="6" t="s">
         <v>243</v>
       </c>
       <c r="M53" s="5"/>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>245</v>
+        <v>174</v>
       </c>
       <c r="I54" s="5"/>
       <c r="J54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="6" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="M54" s="5"/>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>177</v>
+        <v>246</v>
       </c>
       <c r="I55" s="5"/>
       <c r="J55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="6" t="s">
         <v>247</v>
       </c>
       <c r="M55" s="5"/>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>248</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C56" s="5" t="s">
@@ -5430,136 +5502,136 @@
       </c>
       <c r="H59" s="5" t="s">
         <v>258</v>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="6" t="s">
         <v>259</v>
       </c>
       <c r="M59" s="5"/>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
         <v>260</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D60" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>162</v>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G60" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G60" s="5" t="s">
+        <v>261</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>261</v>
-[...10 lines deleted...]
-        </is>
+        <v>262</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K60" s="5" t="s">
+        <v>264</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="M60" s="5"/>
+        <v>265</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>266</v>
+      </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D61" s="5" t="s">
-[...3 lines deleted...]
-        <v>165</v>
+      <c r="D61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G61" s="5" t="s">
-        <v>264</v>
+      <c r="G61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>265</v>
-[...8 lines deleted...]
-        <v>267</v>
+        <v>268</v>
+      </c>
+      <c r="I61" s="5"/>
+      <c r="J61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L61" s="6" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="M61" s="5" t="s">
         <v>269</v>
       </c>
+      <c r="M61" s="5"/>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
         <v>270</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -5620,228 +5692,228 @@
       </c>
       <c r="H63" s="5" t="s">
         <v>274</v>
       </c>
       <c r="I63" s="5"/>
       <c r="J63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="6" t="s">
         <v>275</v>
       </c>
       <c r="M63" s="5"/>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
         <v>276</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>35</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F64" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>278</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>277</v>
-[...10 lines deleted...]
-        </is>
+        <v>279</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="J64" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K64" s="5" t="s">
+        <v>281</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="M64" s="5"/>
+        <v>282</v>
+      </c>
+      <c r="M64" s="5" t="s">
+        <v>283</v>
+      </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="I65" s="5"/>
       <c r="J65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="6" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="M65" s="5"/>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>35</v>
+        <v>136</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F66" s="5" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="G66" s="5" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="J66" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="D67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F67" s="5" t="s">
-[...3 lines deleted...]
-        <v>292</v>
+      <c r="F67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>293</v>
-[...8 lines deleted...]
-        <v>295</v>
+        <v>296</v>
+      </c>
+      <c r="I67" s="5"/>
+      <c r="J67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L67" s="6" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="M67" s="5" t="s">
         <v>297</v>
       </c>
+      <c r="M67" s="5"/>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
         <v>298</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -6977,100 +7049,100 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
         <v>368</v>
       </c>
       <c r="I91" s="5"/>
       <c r="J91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="6" t="s">
         <v>369</v>
       </c>
       <c r="M91" s="5"/>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H92" s="5" t="s">
         <v>370</v>
-      </c>
-[...27 lines deleted...]
-        <v>371</v>
       </c>
       <c r="I92" s="5"/>
       <c r="J92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="6" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="M92" s="5"/>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
@@ -7568,632 +7640,626 @@
       </c>
       <c r="H103" s="5" t="s">
         <v>403</v>
       </c>
       <c r="I103" s="5"/>
       <c r="J103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="6" t="s">
         <v>404</v>
       </c>
       <c r="M103" s="5"/>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
         <v>405</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D104" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>406</v>
       </c>
       <c r="F104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G104" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G104" s="5" t="s">
+        <v>407</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>406</v>
-[...10 lines deleted...]
-        </is>
+        <v>408</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="J104" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K104" s="5" t="s">
+        <v>410</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>407</v>
-[...1 lines deleted...]
-      <c r="M104" s="5"/>
+        <v>411</v>
+      </c>
+      <c r="M104" s="5" t="s">
+        <v>412</v>
+      </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D105" s="5" t="s">
-[...3 lines deleted...]
-        <v>409</v>
+      <c r="D105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G105" s="5" t="s">
-        <v>410</v>
+      <c r="G105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>414</v>
+      </c>
+      <c r="I105" s="5"/>
+      <c r="J105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K105" s="5" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>414</v>
-[...3 lines deleted...]
-      </c>
+        <v>416</v>
+      </c>
+      <c r="M105" s="5"/>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="I106" s="5"/>
       <c r="J106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K106" s="5" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="L106" s="6" t="s">
         <v>419</v>
       </c>
       <c r="M106" s="5"/>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
         <v>420</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
         <v>421</v>
       </c>
       <c r="I107" s="5"/>
       <c r="J107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K107" s="5" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="M107" s="5"/>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>121</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="I108" s="5"/>
       <c r="J108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K108" s="5" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="L108" s="6" t="s">
         <v>426</v>
       </c>
       <c r="M108" s="5"/>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C109" s="5" t="s">
         <v>427</v>
       </c>
-      <c r="B109" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="I109" s="5"/>
       <c r="J109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K109" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="L109" s="6" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
       <c r="M109" s="5"/>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>431</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G110" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G110" s="5" t="s">
+        <v>432</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        </is>
+        <v>433</v>
+      </c>
+      <c r="I110" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="J110" s="5" t="s">
+        <v>42</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>425</v>
+        <v>435</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>432</v>
-[...1 lines deleted...]
-      <c r="M110" s="5"/>
+        <v>436</v>
+      </c>
+      <c r="M110" s="5" t="s">
+        <v>437</v>
+      </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>434</v>
+        <v>16</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>16</v>
+        <v>439</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G111" s="5" t="s">
-        <v>435</v>
+      <c r="G111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>42</v>
+        <v>442</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>455</v>
+      </c>
+      <c r="F113" s="5" t="s">
+        <v>456</v>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>445</v>
+        <v>459</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>453</v>
+        <v>460</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>459</v>
+        <v>466</v>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>472</v>
+        <v>479</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>474</v>
+        <v>481</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>