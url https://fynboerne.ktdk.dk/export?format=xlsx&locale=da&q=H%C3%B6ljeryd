--- v1 (2026-07-03)
+++ v2 (2026-10-04)
@@ -240,102 +240,102 @@
     <t>Kjæreste Johannes
 Imorgen tidlig afsender jeg dine Benklæder 2 Skjorter og 1 Uldtrøje Du tænker nok det er underligt at jeg glemte det, men det var ikke tørt; nu faar du snart 6 ny Skjorter saa vil jeg bede Dig sende hjem med Fader alt hvad du har af snavset Tøj vi fik Telegram i aftes han er paa Høljeryd i dag og der vilde han blive i 3 a fire Dage saa kan Du selv regne dig til omtrent naar Du kan vente ham ja han skriver Dig vistnok til for at du kan være hjemme den Dag det bliver da morsomt for dig ja Johannes det er en velsignet Fader I har glæd ham dog altid efter Evne af hele Eders Hjærte
 Georg er paa Kontorstolen med en heel Deel Skriveri i disse Dage og du kan tro han var glad iaftes jeg lod ham svare paa Telegrammet iaftes med Georg til Underskrift 
 Saa vil jeg da glæde dig med at dine Blomster kommer nok frem baade Fuksien og Bigonien men vand dem imellem
 Vores Blomster staar dejlig som Du vil se til Paaske; naar nu Fader kommer hjem saa skal vi slagte 2 Grise og ønsker Du noget Slagtermad saa skal jeg med stor Fornøjelse traktere Eder alle sammen
 Inden Du ved af det Johannes saa kommer Ferien har du noget af de malede Figurer hjemme hos Dig saa send mig dog en hjem med Fader jeg længes saa umaadelig efter at see hvordan Du skiller Dig ved Maling husk det nu og ligedan dit Uhr
 Har jeg fortalt Dig at her var Brev fra Alfred han er rask og han var der i Sevilla til Karnevalstiden og Tyrefægtning; men ingen Penge maatte udbetales Folket saa han fik jo ikke andet at see end hvad de kunne see i Gaderne 6 Tyre blev dræbte 12 Heste men ingen Mennesker som vel var
 Nu er han paa Vejen til England og derfra hjemefter og saa mulig tager han hjem til Høljeryd for at være der til 1 Juni ja Johannes der bliver Glæde om vor Herre vil unde de kjære Venner at see saadan en Dag oprinde for dem
 Eckardt fik ikke det Ankerske Legat Frøken Dohlmann som har Formue og kan rejse naar hun fik dog Legatet
 Hils nu dine Venner og Frøken Bendal har du fortalt hende at jeg længes efter Brev fra hende – Jeg skal hilse dig fra alle dine Søskende de klinger og spiller Top saa det er en Lyst den lille har en Øvelse med at sætte dem i Gang saa du vil undre Dig om du saa det
 Nu er det Posttid saa Lev vel min din egen Moder</t>
   </si>
   <si>
     <t>1885-04-29</t>
   </si>
   <si>
     <t>Birkerød
 Faaborg ,Fyn
 Långaryd</t>
   </si>
   <si>
     <t>Ane Marie Christiansdatter
 Christian Eckardt
 Anesine Frölich
 - Holbeck
-J.C. Hostrup
+Jens Christian Hostrup
 Harald  Klokker
 Assistent Knudsen
 Augusta  Larsen
 Cathrine Larsen
 Georg Larsen
 Ida Larsen
 Jacob Larsen
 Jeppe Andreas Larsen
 Peter Larsen
 Urban Larsen
 Vilhelm Larsen
 Niels Mollerup
 Ulrik Plesner</t>
   </si>
   <si>
     <t>Cirkus "Danmark" besøgte Kerteminde i april 1885 (Kjerteminde Avis 21.4 1885) Der var 35 personer, heste m.m. på pladsen ved Gymnastikhuset.</t>
   </si>
   <si>
     <t>Johannes Larsen er ikke i så godt humør og hans mor vil gerne hjælpe ham. Farbror Urban skal snart giftes og overtage en købmandsforretning. Johannes Larsens far vil muligvis tage en tur til Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Fx7B</t>
   </si>
   <si>
     <t>Kjerteminde den 29 April 1885
 Kjære Johannes!
 Det var jo dejligt at Du havde moret Dig godt ude i Birkerød og at Du er rask hvad er der ivejen med Houmøret min lille Ven sig du mig hvad der trykker; om det ogsaa skal blive et langt Brev, maaske jeg dog veed Raad – fortæl mig ogsaa hvad alt det er du har i Hovedet og vil udrette naar du kommer hjem det skal glæde mig at udfylde Ventetiden med Tanker der angaar din Virksomhed, vil du igjen have fat i Leer saa sig endelig til at jeg kan have din Arbejdsdragt i Orden. Tiden løber hurtigt skal du ikke blive der længere end til Juni. Saa seer vi jo hinanden om lidt maaske Faer tager til Høljeryd inden Urban nu flytter og saa kan I jo tale om det Alt sammen ja Gud give det maa blive en god Sommer i alle Maader her er saamegen Alvor rundt i alle Kroge, Urban skal nemlig overtage sin Handel første Juni men rejser derud en 8te Dage før, hans Augusta rejser nu en af Dagene til Faaborg og dernede skal de saa vies for Bryllupsgæster bliver der ingen bedt; om vi faar Dagen at vide skal jeg nok melde dig den for at Du kan tænke dem og ønske dem alt godt.
 Hvad svarede Hr Mollerup vil han saa til Kjerteminde? Du har slet ikke svaret mig paa mine Spørgsmaal om hvad du maler og tegner er det din Gjerning sætter dig i daarligt Houmør eller er du maaske syg igjen?
 Vilhelm er til Ecksamen i disse Dage igaar var han meget tilfreds – ogsaa i Formiddags, i Eftermiddag er det kun Gymnastik Sang og et lettere Fag. Peder Larsen, Holbak og Assistent Knudsen; de 3 Lærde blive nok siddende 1 Aar endnu i den Klasse saa er der jo Udsigt til at Vilhelm kan komme over dem og jeg har lovet ham 1 Kr om han i Løbet af Aaret kan naa det.
 Nu idag er de færdig med Aspargesbedet, Petersen og lille Algren vare nu oppe at plante dem saa skal vi imorgen saa og lægge Kartofler og det Vejr vil nok gjøre at det kommer hurtigt op for det er jo ellers bag efter alle andre Mennesker.
 Her er et Berider Selskab og vi maatte jo derom med alle Rollingerne Georg havde Lov at gaa om Søndagen men da han kom derom saa blev han gjort opmærk af Post Klokker at vilde han staa kunde han gaa 2 Gange for de sammen Penge – og der kan du tro Georg han morede sig 
 vi vare uheldige med Vejret for det regnede saa voldsomt at Vandet løb paa Jorden i Strømme men Publikum holdt Stand til Slutning
 Faster Thrine er ved at lave sig færdig til en Jyllandsrejse op hos farbror Jacob og bliver der i et Par Maaneder for at faa Kræfter Ida kommer saa her men det har jeg maaske fortalt dig saa maa du undskylde mig – men jeg har saameget i mit Hoved i disse dage for vi skal jo skifte Piger paa Fredag.
 Der har været Brev fra Amerika til Eckarts, Moster Sine har været syg i 6 Uger og det var nok en Ængstelse for dem men nu er hun bedre jeg tænker saa vi faar snart at høre derfra ogsaa men saa bliver der ingen Hjemkomst i denne Sommer
 Nu i de følgende Dage kan du da gaa paa Udstillingen baade Fredag og Søndag, ja gaa bare at høre Hostrup mit kjære kjære Barn du gjorde mig saa Hjærteglad at du læser i Farmors Bog ja hold dig i Herrens Nærhed alle Dage saa skal det gaa Dig vel
 [Skrevet på langs]
 Kjærlig Hilsen fra Alle dog mest fra Din Moder</t>
   </si>
   <si>
     <t>1885-05-06</t>
   </si>
   <si>
     <t>Nyborg
 Halmstad Sweden</t>
   </si>
   <si>
     <t>Johan Bless
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
-J.C. Hostrup
+Jens Christian Hostrup
 Adolph Larsen
 Jeppe Andreas Larsen
 Niels Mollerup</t>
   </si>
   <si>
     <t>Den nye gård: muligvis er ombygningen af købmandsgården i Langegade 50 først helt færdig nu.
 "Vilhelm" og "Adolph" er to af I.A. Larsens skibe.
 Duder er Vilhelmine Larsens måde at stave til duer på.
 Udflyttergårdene: Møllegården, Andekjærgården, Pilegården og Damgården. (Erland Porsmose: Fritz Syberg - Kunsten, naturen, kærligheden. Gyldendal 2012)</t>
   </si>
   <si>
     <t>Johannes Larsen har ikke fået besøg og penge som lovet, fordi der har været problemer med levering af tømmer. I.A. Larsen har været i Nyborg for at få styr på tingene. Han skal huske at give besked om, hvornår Mollerup kommer og skrive, hvad han synes, han skal betale i husleje. Margrethe Eckardt skal besøge sine forældre på gården Høljeryd i Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QhX0</t>
   </si>
   <si>
     <t>[Påtrykt]
 J.A. Larsen
 Kjerteminde [Håndskrevet:] den 6 mai 1885
 Kjæreste Johannes
 Igaar var Fader i Nyborg for at trøste den Mand der venter paa Tømmeret og see om varerne vare gode, allerede i dag Kl 9½ kom Kuf ”Vilhelm” tilsyne og er allerede i Nyborg. ”Adolph” ligger sejlklar og med denne gode Vind kan den snart naa Halmstad og med Guds Hjælp [markeret med tal og linje at ordene skal byttes rundt] alle Sorger slukkes, at Fader ingen Ubehageligheder skal have fordi det gaar over Tiden med Leveringen, see derfor kunde jeg ikke svare paa dit Brev jeg vidste godt at du ikke fik nogen af din Ønsker opfyldt mit Barn hverken at vi skulde give Møde eller Penge, du har heller ikke ventet det naar Du havde taget Fornuften til Hjælp men Hjærte og Fantasi eller Kjærlighed til Kunsten er løbet ad med Dig
 Fryd dig over alt hvad du seer husk saa meget Du kan men Ejendomsretten faar du lade de andre beholde en lille Tid endnu, bliv nu ikke altfor bedrøvet, eller tænk de kunde godt have sendt mig Penge – du kan tro der er saa meget jeg og Faer ogsaa ønskede at eje og at gjøre men det forbyder sig alt sammen selv i Øjeblikket.
 Med Hensyn til Spørgsmålet om Hr Mollerup saa har Fader og jeg idag paa vores Morgentour talt om at have ham her i Huset, naar han vil nøjes med det, som vi haer. 30 eller om Du synes 25 Kr maanedlig men ikke Vadsk Johannes for Pigen er ikke flink til Strygning og saadanne Herrer ere lidt vanskelige – med Lindtøjet synes du at 30 er det mest passende det kunde maaske undre ham om vi gjorde det altfor billig men Du har nu som sagt selv Lov til at vælge imellem de 2 Priser vil han komme saa sig mig endelig Tiden _hører Du _
 Gud ske Lov at Du er bedre, men jeg er endnu ikke rolig før jeg hører Du er heelt rask glem ikke at svare herpaa; Vi har det alle godt idag vajer Dannebrog for første Gang fra den nye Gaard. Bless har Bryllup og saa syntes jeg det var saa tomt at der ikke skulde flages for ham
@@ -1457,51 +1457,51 @@
 Det er en overmaade flink Pige – jeg fritaget for mange Arbejder nu Dorthe rejste til Kjøbenhavn saa Du møder hende maaske engang hun havde ingen Plads men rejste med saa lyse Tanker om Fremtiden det bliver mig for vidtløftig at fortælle Afskeden, men skriv dog til Vilhelm han er meget [forlang] og bedrøvet fordi du er saa [hvas eller hæs] du ved da nok, at han holder saa meget af Dig. Agraren var hjemme forrige Søndag og var glad for sin Løn og Nordmanden men det har jeg vist fortalt dig han skal ogsaa have en Pakke i Aften
 Lev vel hils Olga som Du hilses fra din Moder</t>
   </si>
   <si>
     <t>1899-11-25</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Lina -
 - Eckmann
 Johanne Giersing
 Niels Chr.  Jantzen
 Ellen Johansen
 Fru Jungberg
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Syberg
 Fritz Syberg
 Hans  Syberg
 Laura Warberg
 - Østerberg</t>
   </si>
   <si>
     <t>Den lille lejlighed: Alhed og Johannes Larsen flytter i efteråret 1899 ind i en lejlighed på Feden.</t>
   </si>
   <si>
     <t>Der tre breve. Hovedbrev fra Vilhelmine Larsen i Kerteminde og to vedlagte breve fra Marie Larsen på Båxhult.
 Hovedbrev: Christine Swane må være tålmodig, hun skal nok få sine penge. Hun skal ikke tage sig af hvad Ellen Johansen siger. Det er stadig usikkert, om forældrene tager til Sverige.
 Vedlagte breve: Marie Larsen håber meget at forældrene kommer til Båxhult. Johannes Larsen maler på to billeder med Alhed og Puf, samt et billede med grantræer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iMUd</t>
   </si>
   <si>
     <t>Kjerteminde den 25/11 99
 Kjære lille Ugle !
 Nu kom dit længe ventede Brev og du kan saa faa dit Søndagsbrev. Jeg er lige færdig med at veje noget Uld som skal være til Dækner – du havde nu ligefuldt faaet et Brev midt i Ugen om jeg havde faaet 1 Kr. at sende dig men det trækker ud med Jantzens Roepenge saa snart de kommer skal jeg sende dig hav Taalmodighed saalænge. Skriv ikke til Vilhelm derude han er her – kom i Aftes – og boer paa Johannes Værelse og har allerede i dag tilmorgen begyndt paa sine skriftlige Arbejder – han sidder foran det store Vindue og tegner paa Spillebordet der er god Plads for ham Kl 8 kommer han ned og til Kl. 9 er hans Værelse i Orden saa efter Middag gaar han igjen Kl. 1 og arbejder til 5 ved den lave Lampe
 Efter Nytaar vil hun saa til Sybergs hun kom fra Erikshaab der længes de ogsaa snart efter Alhed og Barnet Fru Varberg var helt ængstlig for dem, jeg tænker mig de kommer lige til Erikshaab til Juul og saa her senere i Vinterquarter paa Feden.
 Du skal sandelig ikke tage dig nær hvad Ellen Johansen finder for godt at komme med – er hun dygtig nok til at møde op med en saa afgjørende Kritik Jeg troer det ikke.
 Her sender jeg disse Breve fra Sverrig de kom i forgaars og Agraren fik de sidste nu skal du have disse.
 Jeg har ikke svaret endnu for det for det staar jo paa om jeg kan skrive vi kommer eller Marie skal rejse ene hjem nu paa Mandag skal Faer til Odense maaske der da bliver Udsigt til et bestemt Svar.
@@ -1637,62 +1637,62 @@
   </si>
   <si>
     <t>Johannes Larsens forældre er på gården Høljeryd i Sverige, for at ordne forretninger. Johannes Larsen er ved at male påfugle med olie. Christian Eckardt har solgt godt. Den lille Astrid er død.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZRPj</t>
   </si>
   <si>
     <t>Vi synes Johannes saa saa rask ud han maler jo Paafugle i Olie maatte han blot faa godt Vejr og i disse 2 Dage har det da været udmærket herovre - saa jollede vi da afsted der var ligesaa trangt der var vi kommen ind til en Herre, men der kom de og jagede os ud igjen det var en Hundekoupe endelig havnede vi hos en hel Del og saa gik Toget og jeg sad tilbage og lugtede til Violerne med Taarer i Øjnene, omsider kom jeg da til Ro huskende at vi gjør jo alt dette for at vinde frem til at staa paa egne Ben engang igjen, husk stadig paa det kjære Børn naar der [ulæseligt ord] vi er skilte ad bliver et eller andet der ikke smager Eder godt elsker dog hinanden da faar I Lyst og Lykke til at gjøre Gavn som Gud det vil paa allerbedste Maade I maa ikke le ad mig jeg er endnu i saa bevæget en Stemning der ikke gaar over før jeg kommer Arbejde men lad mig nu blive færdig med Rejsen
 I Helsingborg savnede vi Sækken da vi skal fortolde, der stod en Sæk paa Færgen sagde en Mand jeg derover, saa var det en Sæk Klid, saa fik jeg den Oplysning at der var telegraferet fra Ullerslev at den stod der men skulde blive sendt. Det var vor Historie, saa kom vi til Blomsterne han stod længe og betænkte sig jo Løgene dem maa de give Told af Faer han forklarede de er kommen fra Haven hjemme og skal plantes ud i min Have derovre saa hentede han en Overordnet de besaa dem nøjagtig, men saa sagde han det er jo lidet lad det gaa endelig kunde vi saa pakke sammen hvordan det nu naar vi faar Sækken blot Billederne ikke har taget Skade jeg synes allerede det er saa godt at jeg har Fotografierne at hilse paa om Morgenen at vi kom godt til Landeryd det veed i jo, og da der ingen Adolph var kjørte Elmqvist for os med 2 Heste for og det gik raskt som vel var for det blev stærk Snefald saa vi kom hel hvide til Høljeryd I kan tro det gik i en Fart med at stille en Bras op og faa en Kop The og saa i Seng
 Igaar var vi paa Trollehult – for at se om lille Anna ikke kunde komme ud for Køernes Skyld – der var de kommen i Tanke om at jeg stod mig bedre med at faa den ældre Olivia saa vilde hun beholde den lille hjemmeder sad 2 unge sønner og spurgte jo straks om han ikke kunde faa dem begge en til Høljeryd og en til Danmark; men det skulde der spekuleres paa Børnene skulde have deres fri Villie nu var det Laangeryd Marked i Morgen der skulde de alle op saa paa Lørdag skulde Olivia komme og saa skulde de give Besked havde jeg dog den Glæde at høre I har faaet en Pige og Dreng. Jeg fik Brev fra Christian Eckardt paa Vejen han slipper saa fin Handel og kommer her et Besøg vistnok i næste Uge
 I Dag skal vi til Strømhult der er de bedre men lille Viggo har igjen været syg og den lille Astrid er død begravet medens vi har været hjemme det er nok al den Bekymring Marie har gaaet med - Tak nu Allerup foreløbig for al Blomster og Urtefrø det skal blive mit lille Danmark. Lev nu vel Børn og hils Georgs de læser vel Brevet for det vilde jo blive en Gjentagelse Eders trofaste Moder der dagligen beder vor Herre velsigne og bevare Eder fra alt Ondt.
 Kjære Børn. 
 Da det nu vel er bleven for sildig at styne Piletræerne, har jeg tænkt da der dog maa være lidt til Sommerbrænde at vi kunde rydde det Træ som staar imellem Delcomynløkken og x) Hylden som x) hvor der var Roer staar ved Siden af samt de 2 Pile ved Veien ved Christoffersens Løkke og den ene ved Leddet. Adresserne paa Halmkjøberne er Brygger Hoff Nørrebro og Lud Hansen Fouragehandler Grønnegade 
 Med hensyn til Prisen naar I skal have Dorphs paa Kosten, mener jeg at 7 Kroner om Dagen kan være passende for de 3 Voksne det er 210 Kr om Maaneden, Hestens 400 Kr er helt udenfor. Skriv nu snart jeg giver ikke Fru Dorph Besked før jeg har hørt fra Eder. Kjærlig Hilsen IA Larsen</t>
   </si>
   <si>
     <t>1903-06-21</t>
   </si>
   <si>
     <t>Landeryd 
 Fynshovedvej 748, 5390 Martofte
 Møllebakken 14, 5300 Kerteminde</t>
   </si>
   <si>
-    <t>Anna 2 -
-Niels  Dorph
+    <t>Niels  Dorph
 - Eckmann
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelm Larsen
 Marie Lassen
-Christine Swane</t>
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Villaen er Alhed og Johannes Larsens bolig på Møllebakken i Kerteminde. Det var et meget gæstfrit hjem. De 4 malere kan enten være på besøg eller det kan være konstellationen Alhed og Johannes Larsen overfor Anna og Fritz Syberg. Sidstnævnte flyttede året før ind på Pilegården, som lå i nærheden. Måske er der forberedelser igang til verdensudstillingen i Kerteminde, som fandt sted i september.
 Høljeryd er en af familien Larsens svenske ejendomme med tilhørende savværk. Strømhult var nabogård til Høljeryd. Her boede en kusine til Johannes Larsen med mand og børn.
 Brandåsen er et område nær Høljeryd. 
 Saagmester = formand på savværket</t>
   </si>
   <si>
     <t>Vilhelmine Larsen, Johannes Larsens mor, er på Høljeryd i Sverige. Hun savner at høre noget om, hvad Johannes og Christine maler for tiden. Der har været problemer med en tjenestepige.
 Området er utrolig smukt og hun synes, at Johannes skal male det. Hun vil tale med sin mand om, at Eckman skal have en kombineret stilling på Høljeryd som skytte, fisker og formand på savværket. Der er en epidemi af mæslinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gTFF</t>
   </si>
   <si>
     <t>Høljeryd den 21/6 1903
 Kjære Johannes!
 Du ved ikke hvor glad jeg blev for dit Brev, det kom lige Dagen efter at Fader var rejst hjem, saa det kom paa en heldig Tid, godt var det du havde tegnet Haven, nu seer jeg det alt sammen saa tydelig for mig baade Børn og Gamle, det er godt at have en levende Fantasi; det har hjulpen mig over meget – du maa skrive igjen ved Lejlighed kjære Johannes og fortælle mig lidt om hvad du maler det savner jeg saameget at see Eders Arbejder, sig mig ogsaa hvad Uglen maler og hvad du synes om det, er hun nogenlunde tilfreds, du kjender min Sorg i den Henseende; men jeg har lagt Alt i den kjærligste Faders Haand og Han vil hjælpe – det troer jeg saa vist.
 Naar det er en flink Pige I har saa faar vel Alhed ogsaa Tid at male, fik hun saa nogle Elever? I maa endelig lade mig følge med derhjemme ellers bliver der en tomt Sted for mig. Faer fortalte mig lidt om Børnene; men jeg vil jo vide meget meget mere. Jeg fik Brev fra Vilhelm han skrev det var saadan søde artige Børn da han var hjemme, I maa jo have det livligt med 4 malere samlede paa saa nært Hold og musikalske Mennesker – omgaaes I Dorph? Naar skal du til Fynshoved hvad er Skyld i at Uglen ikke tog til Romsø jeg synes ikke det er hyggelig at bo ene i saadant stort Huus paa Landet, jeg venter stadig Brev fra hende nu kommer det vel, naar hun er kommen i Ro. Her er saa smukt ved Midsommer – mange Gange ønsker jeg at nogen af Eder var her for at fæstne det paa Lærredet, Du gjør dig ingen Ide om hvor det gjorde en Forskjel da Smedens Ladegaard kom i Ramme, der er en saadan Friskhed og Stemning over den [ulæseligt ord] at jeg har stor Glæde, naar jeg vender mig fra de store Figurer i [Stenhegnene?] og snavsede Farver i Skovens Træer; men Faer er jo saa glad og der er jo ogsaa meget kjønt – gamle [ulæseligt ord] staar godt i Hjørnet
 Nu er det jo bare den forgyldte Ramme der staar ham i Hovedet gav han dig Maalet da han var hjemme; maler du aldrig med Kazoin mere, det gik dog saa hurtig jeg kan se de 2 ænder saa tydelig eller Gaasen hos Georg, men bryd dig ikke om min Snak kjære Barn det kan komme ved Lejlighed – Vi har det saa godt kjære og dette at leve saameget i Fred og Ro i Naturen har lært mig saameget, i al Fald har jeg Tid at tænke, og at takke Gud Fader for Helbred og dagligt Brød saa troer jeg paa at han nok vil give den kjære gode Fader Lykke og Velsignelse til at faa ordnet herovre som han ønsker
 Efter denne gode Regn staar Korn og Græs godt, vi har jo 2 Køer og 1 Gris - 3 Høns hvoraf de 2 ligger og 1 gaar med 6 Kyllinger – den brogede skal kælve nu i denne Maaned og jeg visper Smør 2 Gange ugentlig saa jeg klarer mig undtagen naar vi skal bage.
 Jeg er glad ved at Dumpe er her, nu Pigen er syg, vi har faaet en der malker, det var en Pige der er fuld af Løgn og saa var hun luset. Jeg er saameget veltilfreds at hun ikke kommer mere 
 Jeg havde straks Mistanke og lod hende kun gaa i Haven og enkelte andre Arbejder – som jeg vidste hun kunde udrette fast Laag til Mælkespanden jeg bar det alene indtil hun var borte ellers havde Far vel jaget hende bort straks – nu gik det sin stille Gang
 Igaar blev vi bedt paa Brandaasen til Kaffe Midsommer, Datteren er hjemkommen fra Amerika og hun er fiks og seer godt ud saa Faer gaar nok med derop, her blev igaar fisket en Gjedde paa 14 [pund] i Aaen, der gaar hver Søndag nogle Stykker sammen, men de gaar saa frit de mener vel de Alle har ret naar nu Eckman kommer hjem saa siger jeg til Faer lad ham blive baade vor Fisker og vor Skytte samtidig med Saagmester
 Saa kan vi jo dele Udbyttet og saa forbyde Uvedkommende at gaa og trampe Græsset ned, Aalen kommer først i August Maaned men her er en rigdom af Skovbær saa jeg ikke har tænkt mig Halvdelen – Nu skal du vide vi ere raske her; paa Strømhult ligger de 2 ældste Børn af Mæslinger. Skolerne er lukkede saa det er en Epidemi. Saa vil jeg ønske I maa have det godt inden Døre og er glad ved du er saa nær ved, om Marie og Adolph behøver et Raad, Tak for Eders Kjærlighed imod dem 
@@ -1982,51 +1982,51 @@
 Han selv foreslog to muligheder, enten skovfoged eller landmand.
 Jeg skrev strax til Klax og spurgte ham om mulighederne for uddannelse til skovfoged og for fremtid for sådan og også om hans syn på mulighederne som landmand.
 Man kan ikke sige, han skildrer nogen af delene i rosenrødt, men skal han ["han" indsat over linjen] tilråde en af de ting bliver det nærmest skovfoged, hvilket kræver først et 5-måneders kursus på Asmild ved Viborg og derefter 3 års praktisk læretid. 
 Også jeg synes, som forholdene er, at Lasse absolut bør gå den vej, selvom uddannelsen er noget dyrere end landbruget. 
 Klax mener, som også andre, at udsigterne for en kapitalløs landmand er så små som vel muligt.
 Nu har Lasse imidlertid den forestilling at forholdene er langt bedre oppe hvor du er end andre steder, og han nærer det ønske at komme op og lære hos dig og håber så at kunne arbejde sig først til forvalter et eller andet sted og siden måske til selvstændig jordbruger. Men jeg er jo bange for at alt det er alt for løst. - Og en del spørgsmål først melder sig jo også.
 For det første - hvis han skulde gå landvejen - Har du brug for ham og kan tage ham i dit brød og kan du så oplære og dygtiggøre ham til selv at tage fat, eller kræver det måske tid og kræfter, Du slet ikke kan afse på en sådan sag? For sådan som jeg er stillet økonomisk og sådan som Lasse er, er det nødvendigt at han begynder i en plads, hvor der kræves arbejde af ham og til gengæld ydes ham hvad han behøver til sit livsophold. - Og hvis Du ikke kan det, taler han om Höljeryd, men er der muligheder?
 Og endelig, hvis Du kan uddanne ham eller han kan få sin uddannelse på Höljeryd, hvordan ser Du så på fremtiden for ham?
 Han selv mener, der ikke skal mange hundrede kr. til at få en forpagtning et sted deroppe - men, for det første er dette rigtigt? Dernæst, om det er det, er det så ikke en forpagtning som heller ikke giver ret mange hundrede kr. i udbytte, men alligevel, for bare at give til dagen og vejen, kræver et hesteslid af et menneske? 
 Du forstår, at det er mig magtpåliggende at vide lidt reel besked om disse ting.
 Endelig, hvis han nu kommer til Viborg, men skolen først begynder efter sommerferien, kan det så tænkes, at han indtil ["ind" indsat over linjen] den tid kan få en midlertidig plads hos dig, dels for ikke at gå ledig, dels for at lære ting han jo også vil kunne få brug for senere som skovfoged? Jeg venter svar fra skolen hver dag.
 Endelig - selvom han skulde vælge landvæsnet oppe hos dig, et sted i Småland, vil så ikke skovfogeduddannelsen være en god forberedelse dertil, jeres landbrug er jo i høj grad også skovbrug?
 Jeg håber ikke, det vil være altfor besværligt for dig at besvare disse spørgsmål, jeg tænker svaret kan blive adskilligt kortere end mit brev.
 Jeg benytter lejligheden til at sende dig og din kone en venlig, en hjertelig hilsen - Lysse, Puf - - hvor mange gode og smukke minder fra jeres hjem stiger ikke op i mig hver gang blot et af disse navne strejfer min bevidsthed. Jeg vil ønske, at jeres lille dreng også får nogle lighedspunkter med sin far, den lyse smukke krøltop - som alligevel bag lystigheden havde sit følsomme hjerte, som græd for hønen der kom i suppegryden - Ja mange hilsner
 Din Sigurd Swane.
 Og Tinge er jo også deroppe, hils også ham så mange gange.
 x) hvad er din titel? vi har haft stor diskussion derom, Lasse og jeg.</t>
   </si>
   <si>
     <t>1933-09-06</t>
   </si>
   <si>
     <t>August Birch, Sverige
 Ludvig Brandstrup, billedhugger
 - Jeppsson
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Fjärdingsman var i Sverige længe en lokal tillidsopgave, men blev udviklet i slutningen af 1800-tallet til et lavere statsligt job, oftest på deltid. Fjærdingsmanden bistod kronolænmanden med inddrivning, politiaktivitet, vejtilsyn og andet. Kilde: Wikipedia jan 2022.
 Vandsyn: et periodisk eftersyn (ved dertil beskikkede personer) af alle offentlige vandløb. Kilde: Ordnet.dk
 Achton Friis: De jyders land, bind 1- 2 udkom 1932-1933.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen har været så optaget af sit store billede, at tiden er skredet frem til, at vandsynet skulle finde sted. Den største del af øen hører så åbenbart til Båxhult. Det er uheldigt at skødet eller papirerne er blevet væk, for der stod, at Birch ikke måtte opstemme Lillebruksdam.
 Puf/Andreas og Johannes Larsen er ikke gale på Lysse/Johan, men de er kede af ikke at have ladet høre fra sig.
 Puf er blevet gift. Dagen efter kørte Else og Puf Johannes Larsen til Vendsyssel, hvor han har tegnet til De Jyders Land.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/E9DU</t>
   </si>
   <si>
     <t>Kjerteminde 6 Septbr 1933.
 Kære Lysse!
 Ja nu har Du vel faaet mit Brev med Jeppssons indlagte Svar. Det var jo kedeligt nok, men jeg skrev til ham samme Dag jeg fik Dit Brev og jeg havde ventet at høre fra ham saa jeg enten kunde naa at meddele ham Dig at han vilde paatage sig at være Ombudsmand eller at jeg kunde skrive til Fjärdingsmanden og saa samtidig meddele ham ["ham" overstreget] Dig at jeg havde skrevet. Jeg har været saa optaget af at male paa mit store Billede saa Tiden er løbet fra mig, saa jeg blev meget bestyrtet da jeg fik Jeppssons Brev og opdagede at det var samme Dag at Vandsynet skulde foregaa. Forøvrigt synes jeg at Du gerne kunde have forhørt Jeppsson om han havde hørt fra mig. Men det er der jo ikke noget at gøre ved nu. Jeg synes ikke det ser saa godt ud nu de har anerkendt at den tørste Del af Øen hører til Båxhult, for det maa jo betyde at der følger Vandrettigheder med. Det er kedeligt at de Papirer med Birchs Skøde, eller rettere mit og Brandstrups er bleven væk sammen med de gamle Handlinger, for øvrigt stod der at vi ikke maatte gøre Vrøvl hvis han stemmede for Lillebruks dam saa Vandet gik op i Båxhults ”såkallade Vattengata” men det kan vel kun gælde for den Tid Birch havde Höljeryd. Hverken Puf eller jeg kan regne ud hvad Du sigter til, naar mener vi er gale i Hovedet paa Dig. Vi har allerhøjst lidt daarlig Samvittighed over ikke at have ladet høre saa meget fra os. Forøvrigt mener jeg at Puf har underrettet Jer om at han er bleven gift. Ellers ved vi ikke af at her er foregaaet noget af Betydning, udover at de Dagen efter Brylluppet kørte mig op til Vendsyssel og at jeg har rejst rundt der og tegnet altsaa i Thy og Vendsyssel og nu er hjemme igen og færdig med at tegne til de Jyders Land. Jeg meddelte Dig vist forleden at vi tænker at besøge Jer sidst i denne Maaned og at vi skriver naar vi har faaet fastsat en Dag for Afrejsen
 [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1934-03-25</t>
@@ -2046,51 +2046,51 @@
 Julius Wedell</t>
   </si>
   <si>
     <t>Salswedell er formodentlig Larsens kælenavn til Julius Wedell, som ejede Wedellsborg.
 Hareren: En jagthund skal, når den får færten af en hare, lære at lægge sig ned og ikke løbe efter haren. 
 Remma og Strömhult er nabogårde til Höljeryd i Småland, hvor Johan og Elena Larsen med deres børn boede.</t>
   </si>
   <si>
     <t>Johannes Larsen bliver hentet tirsdag eller onsdag, for han skal være hjemme, til Tubals kommer i påsken. Han træner med hunden Scott, som tegner til at blive en virkelig god jagthund. Larsen har kun måttet straffe hunden en enkelt gang. Han spørger, hvordan det går med fuglejagten i Småland.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0wqH</t>
   </si>
   <si>
     <t>Kirkeby 25 Marts 1934.
 Kære Lysse!
 Tak for Brevet, ja det har jeg vist for Resten takket for. Jeg har været heroppe siden d. 16 og Puf kommer og henter mig Tirsdag eller Onsdag saa jeg kan være hjemme til Paaske da vi blandt andre faar Besøg af Tubals der har meldt sin Ankomst. Desuden kommer Mudi og eventuelt Peter og Grethe som Puf har inviteret men som ikke til Dato har ladet høre fra sig. Jeg har ikke bestilt andet her end gaa omkring med Scott, der tegner til at blive en fremragende Brugshund. Han søger flot og vender paa Fløjt og har en fænomenal Næse. Den første Dag var jeg ude med ham sammen med Birch og hans gamle Korthaar og da løb han lige ind i Hønsene, men da jeg næste Dag var ude med ham alene stod han fast for et Par Høns og Dagen efterfulgte han Færten af et Par Høns over en Græsmark og en Rugmark og stod fast for dem da de havde trykket sig i noget langt Græs ved en Grøft. Jeg gik saa videre med ham i den Retning de var fløjet, ned mod Vadestedet noget efter trak han om og stod igen, gik han stiv og rolig ca 100 Al lige op i Vinden og stod fast, jeg troede naturligvis det var Hønsene igen og gik frem foran ham for at rejse dem, da der til min Forbavselse sprang en Hare ca 50 Al foran ham, og der var absolut ingen Ting i mellem. Han staar nu for baade Agerhøns Urhøns Fasaner Bekkasiner og Harer, men de sidste er han tilbøjelig til at følge et Stykke paa Vej. I Gaar fik han Klø for det et Par Gange. Naa det ordner sig nok, Salswedell har lovet at gøre ham Hareren og det er jo nemt gjort, et Sted hvor der vrimler med Harer som paa Wedellsborg. Hvordan gaar det med Fågeljakten paa Romma og Strømhult? Du maa endelig se at faa det i Orden selv om det maaske skal koste lidt mere end de 30 Kr. Mange Hilsner til Jer alle 3
 Din Far.</t>
   </si>
   <si>
     <t>1934-07-13</t>
   </si>
   <si>
     <t>Andreas Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 Alfred Roepstorff</t>
   </si>
   <si>
     <t>Hovrätten er en appeldomstol, der fungerer som anden instans mellem Byretten og Højesteret.
 Lagaskift: Lovændring.
 Höljeryd er Larsen-familiens ene skovgård i Småland.</t>
   </si>
   <si>
     <t>Dokumenterne vedr. Båxhult og lovændringen er bortkommet, men man kan få nye for 2,50 kr. 
 Klaks/Vilhelm Larsens 60 års fødselsdag skal fejres to dage senere.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0cU4</t>
   </si>
   <si>
     <t>Kjerteminde 13 Juli 1934.
 Kære Lysse!
 Tak for Brevet. Puf siger ar alle Dokumenter vedrørende Båxhult er bleven borte sammen med Handlingerne vedrørende Lagaskiftet i Höljeryd 1845. Saa vi har altsaa ingen Expl. af Lagparten. Men i Forgaars talte jeg med en Hofrättsassessor der er Svigersøn af Dommer Roepstorff som jeg skal male, og han sagde, at vi kunde faa en ny formedels 2,50 Øre, saa det er jo ikke saa farligt. Nu fik vi 11 mm Regn, men det holdt hurtigt op igen. Ellers staar alt vel til. 
 Mange Hilsner fra os alle 3. Muus kom i Dag, vi skal til stor 60 Aars Fødselsdag hos Klaks i Overmorgen
 Din Far.</t>
   </si>
   <si>
     <t>Andreas Larsen</t>
   </si>
@@ -2099,51 +2099,51 @@
 Johannes Larsen
 Vilhelm Larsen</t>
   </si>
   <si>
     <t>Den eller de sidste sider af brevet mangler. Man kan af håndskriften se, at Andreas Larsen er brevskriveren.
 Rørdam var Vilhelm Larsen/Klaks' tjenestebolig.</t>
   </si>
   <si>
     <t>Andreas/Puf har været klar til at køre Johannes Larsen til Sverige for at se på traner. De to talte i telefon, mens Larsen var hos sin bror, men Larsen var træt og sulten og derfor umulig at få et svar fra. Senere fortalte Gudrun, at Larsen havde sagt, at han skulle arbejde på sine Fynstegninger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yT3u</t>
   </si>
   <si>
     <t>Kære Lysse. 
 Det var morsomt at høre Din Stemme i Formiddags og spændende med de Traner. Jeg har hele Dagen været spændt paa hvad det kunde udvikle sig til og da jeg havde fundet Vognens Passérseddel frem begyndte jeg at vente paa Fars Hjemkomst forat høre, hvordan han stillede sig for at tage Chancen til Tranerne ved et lille Sverigesbesøg. Men han kom slet ikke, først Kl ½ 7 ringede han, at han spiste hos Klakses. Jeg ringede straks derned i Fare for at forstyrre ham i Aftensmaden, men uheldigvis fik jeg ham førend de gik til Bords. Du ved hvordan han er naar han er træt og sulten: Det var umuligt at faa nogen Besked af ham, hvorfor jeg lod ham spise og ringede saa igen Kl. ½ 8, men fik først Forbindelsen Kl 8 og talte med Gudrun, som sagde at han lige var kørt. Jeg spurgte om han havde udtalt sig om Sverigesturen og hun fortalte at han havde sagt: ”nu var han kommet i gang med at tegne Fynstegningerne og man skal jo ogsaa en Gang imellem bestille noget.” Derfor ringer jeg ikke iaften til Höljeryd for jeg betragter det som afgjort, at han ikke vil afbryde sit Arbejde her. Han havde ogsaa paa Rørdam
 [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1948-04-16</t>
   </si>
   <si>
     <t>Christa Knuth
 Andreas Larsen
 Elena Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Holger Rasmussen</t>
   </si>
   <si>
     <t>Sidensvans: Svensk for silkehale.
 Brunelle: Jernspurv.
 Johannes Larsen og grevinde Christa Knuth besøgte i pinsen 1948 Elena og Johan Larsen på Båxhult.
 Andreas/Puf Larsen havde fået opført et bryggeri på Møllebakkegrunden.</t>
   </si>
   <si>
     <t>Johannes Larsen takker for transport og ophold på Båxhult. Mon ikke Johan og Elena får forpagtningen af Höljeryd?
 Johannes Larsen har en mængde fugle i sin voliere. 
 Han og familien skal til Holger Rasmussen.
 Christa Knuth ligger i sengen med noget nerve-relateret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/biXe</t>
   </si>
   <si>
     <t>Kjerteminde 16 April 1948.
 Kære Lysse!
 Tak for Brevet i Gaar. Det er jo forsmædeligt, at jeg skal faa Brev før jeg endnu har faaet samlet mig sammen til at skrive og takke Dig og Bimse for sidst, det gælder baade for Ophold og Befordring til og fra Båxhult. Det var dejligt at se hvor godt I har faaet al Ting indrettet. Nu er det jo spændende hvordan det vil gaa med Høljeryd, men det kan vel næsten ikke gaa anderledes end at I faar den Forpagtning. Her har jeg megen Fornøjelse af min Voliere. Jeg har en pæn Samling Fugle: 
 3 Par Dompapper, 3 Par Kanariefugle, 3 Par Grønsiskere. 3 Dværgvagtler. 3 Gulspurve (1 ♀ 2 ♂♂) 3 Korsnæb, et Par Graasiskener, 2 Kvækere ♂♂ et Par Stillitser, 2 Tornirisker ♂♂ ? et Par Svenskirisker, 1 Bomlærke ♂ 1 Sidensvans ♂ og en Brunelle? samt 8 Guldfisk. 
 Jeg er begyndt at male i Dag, det er meget svært at komme i Gang, naar man har været saa længe fra det. 
 Puf brygger i Dag. Paa Søndag skal vi alle ned til Holger Rasmussens i Faaborg. Jeg havde Brev fra Grevinden i Gaar. Hun har ligget i 3 Uger af Nerve – et eller andet og mener at hun skal ligge en Uge til. 
 Vi har i Gaar og i Dag haft delvis Havbleg og Solskin men det fryser lidt om Natten.jeg skal hilse mange Gange fra Else og Puf.