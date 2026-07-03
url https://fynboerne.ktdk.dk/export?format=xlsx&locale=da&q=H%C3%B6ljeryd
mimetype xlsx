--- v0 (2026-05-17)
+++ v1 (2026-07-03)
@@ -44,63 +44,1010 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1884-11-11</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>Christian Eckardt
+Sophie Eckardt
+Anesine Frölich
+Christian Klingsey
+Adolph Larsen
+Marie Larsen
+Vilhelm Larsen
+Frans Schwartz
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Christian Eckardt boede på gården Store Høljeryd i Småland indtil 1889.
+Johannes Larsens moster, Anesine Frölich, emigrerede til Californien.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Johannes Larsens forældre har udsat rejsen til København og Sverige. Hans mor spørger, hvad han laver i fritiden.
+Hun håber, at Christian Eckardt får solgt nogle billeder på den kommende auktion.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DO93</t>
+  </si>
+  <si>
+    <t>Tirsdagmorgen 11 November
+Kjæreste Johannes!
+Saa Du veed jeg kommer med ja om Gud vil mit Barn jeg er aldrig sikker paa at komme nogen Steder inden jeg er paa Vejen. Bestemmelsen var jo at rejse idag; men saa kom der pludselig en Indbydelse til et Bryllup som vi ikke kan undslaa os for 
+Se nu kan du tænke paa os i Morgen som hvilende efter den Udflugt, jeg kan og tør ikke skrive noget bestemt om Dagen vi kommer men saa har du det jo tilgode min lille Ven – Det er da morsomt at Eckardt er i Byen naar er hans Hjemrejse bestemt for det var jo morsomt at rejse sammen med ham til Høljeryd det er Moster Sophies Fødselsdag paa Søndag saa senere end Fredag rejser han vel ikke – Gud give dog han maa faa noget ind paa Actionen den 22 eller 24 
+Bed med os mit Barn saa inderlig du kan
+Vi blev meget glade ved at høre Eckardt synes om din Tegning – Held og Lykke for Dig fremdeles mit Barn, men naar du nu ikke gaar hos Klingsaj saa faar du maaske Hjemmearbejde fra Hr Svartz eller om det ikke tillades hvad udfylder Du saa Din Tid med Kjære Johannes om Eftermiddagen fortæl mig det maaske du snitter
+Du gik ikke i Theatret mit Barn fordi du gjerne vil have Blomster. Da dine smaa Søskende hørte at du gjerne vil have Blomster saa kom de hver med sin af de aller kjønneste jeg tog saa en af hver og har samlet dem i en Kurv som du snart skal faa og det vil jo være kjært for Dig at modtage især naar jeg mundtlig kan fortælle Dig deres Glæde over at kunne give
+Jeg havde en Forskrælse forleden Aften da jeg kom op Sovekamret var der ingen Fugl i Buret Vinduet stod aabent oh kjære Johannes min Bedrøvelse var saa stor at jeg græd og tænkte hvordan skal du dog faa det sagt til Johannes men en ½ Timestid efter kom lille Dine op - og da hun kom hen til Spejlet sagde hun, Moder her sidder hun jo nede paa Gulvet og sover, - der blev Glæde og hun forstod nu kan jeg udbede mig en stor Gevinst, hun kom jo ogsaa meget indsmigrende Moder maa jeg sove hos Dig i Nat, - og det blev bevilliget 
+Jeg veed ikke hvad jeg ikke kunde sige ja til i det Øjeblik saa glad var jeg – og jeg tænkte den Aften skulde jeg ikke hellere tage den med til Johannes
+Sig dit Ønske skal den blive eller skal jeg tage den med?
+Vi fik iaftes en Bog fra Amerika med Billeder fra Fresno den skal jeg tage med
+Nu er Kl. mange og det haster derfor kun 
+Farvel og Kys fra din trofaste Moder</t>
+  </si>
+  <si>
+    <t>1885-01-14</t>
+  </si>
+  <si>
+    <t>Halmstad</t>
+  </si>
+  <si>
+    <t>Frøken Bendal
+Christian Eckardt
+Kristina Eckardt
+Margrethe  Eckardt
+Sophie Eckardt
+Kirstine  From
+Fru Jungberg
+Marie Kjellmann
+Adolph Larsen
+Jeppe Andreas Larsen
+- Nielsen, Store Høljeryd 
+Johan Steen
+- Strömdal
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Christian Eckardt er kommet til skade efter et fald fra en vogn. Johannes Larsen er begyndt at tegne efter levende model.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/cREO</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 14 Januar 1885
+Kjæreste Johannes
+Du havde allerede igaar faaet Brev fra mig med Tak for Quitteringen men vi fik en sørgelig Efterretning fra Sverrig Eckardt havde været i Halmstad og kjørte fra Stationen med en Vogn der havde været nede med Planker og da Vejen var meget haard og klumpet, stødte den saa stærkt ved Strømdals at han faldt af Vognen og Kudsken mærkede det ikke før lidt efter, da saa han tilbage og saa noget mørkt og da han kom derhen var Eckardt besvimet, havde i Faldet slaaet Hul i Panden og Næsen flænget; men Gud ske Tak kjære Barn nu er han oppe igjen det meste af Dagen; det er jo langt at hente Læge; men Fru Jungberg blev der hele Natten og Stine og Nielsen ere trofaste Hjælpere Doktoren roste Nielsen meget Moster laa selv syg saa det var strenge Dage for de kjære Pigebørn, nu er dog ogsaa hun begyndt at være oppe saa med Guds Hjælp kommer han sig snart det er da godt at Næsebenet ikke har taget Skade. Du kan tro vi blev saa bedrøvede igaar, at jeg slet ikke sandsede at skrive før det var for sent, i dag kom gamle Skomager Steen ned for at see til os – det opliver jo noget han er livlig som han plejer og har nu solgt sit Huus til en Arbejdsmand for 4,000 Kr saa giver han 1000 Kr til en Stiftelse for gamle Haandværkere og faar saa fri Bolig saalænge han lever – jeg skal hilse Dig fra ham han rejser nu igjen iaften med Posten.
+Hermed sendes Dig saa lille Ven de 30 Kroner, for Fader mener at Du maa have saamange til Rest fra Rejsen og nu Resten af de 70 K lægger Du tilsammen at Du saa kan betale [overstreget] sende Frøken Bendal Pengene for Januar hils mange Gange Johannes jeg har hver Dag tænkt nu skal Du skrive men der har været saameget at gjøre jeg har haft Syjomfru og alt andet men der skal snart komme et langt Brev
+Gud Ske Tak din kjære Fader har det meget bedre nu er han snart sig selv igjen jeg har det ogsaa godt der er travlt i disse Dage med at lade en stor Skonnert med Byg 2200 Tdr her er mange Folk i Arbejde
+Dampskibet er her vist Fredag saa skal din Ejendele nok komme med, du glemte jo ogsaa Skoene alt skal følge som er glemt, Farveladen gjorde stor Lykke der males af Adolph alle mulige Ting nu maa jeg da sige Dig at dit Tøj er ikke kommen endnu, men iaften skal han purres at jeg kan faa pakket ind i morgen, jeg tænker From hjælper mig tilrette
+Du skal nok faa Brev hver Søndag det lover jeg Dig vist for kan den ene ikke saa skal den anden og nu faar Du jo dette midt i Ugen og saa er vi jo saa mange at der nok falder 2 om Ugen til din Glæde da foreløbig.
+Det glædede os meget at høre Du allerede er med til at tegne efter levende model, fortæl os endelig hvordan det gaar Dig og hvad Hr Zartmann siger for godt det er lang Vej Johannes men det har Du vel godt af Du kjære Barn mine Tanker ere hos Dig Dagen igjennem vor himmelske Fader velsigne og bevare Dig alle Dage og holde dit Hjærte aabent for alt Godt og Skjønt Du hilses 100 kjærlige Gange fra os Allesammen dog mest fra Din trofaste Moder som stadig tænker paa Dig</t>
+  </si>
+  <si>
+    <t>1885-02-27</t>
+  </si>
+  <si>
+    <t>København
+Nyborg Slot, 5800 Nyborg
+Korsør Havn
+Malmø Torv Sweden 
+Kalmar Sweden
+Landeryd Sweden</t>
+  </si>
+  <si>
+    <t>Jørgen Hermann Kruuse
+Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Vilhelm Larsen
+Niels Mollerup
+Rasmus Petersen, Gartner
+Christine Swane
+Natalie Zahle</t>
+  </si>
+  <si>
+    <t>Johannes Larsen opholdt sig i forbindelse med sin uddannelse til maler i København. 
+Drengene må være Vilhelm og Adolph Larsen, som er 10 og 6 år. Stumpen er muligvis Adolph Larsen.
+Vildanden er et teaterstykke af Henrik Ibsen fra 1884. I februar 1885 blev det opført på Det Kongelige Teater i København. "Grisens slagtning"- handler muligvis om, at Johannes Larsen og hans venner samler penge i en sparegris, evt. til en udflugt.</t>
+  </si>
+  <si>
+    <t>IA Larsen skal muligvis til Sverige på søndag. Han skal rejse sammen med Hr. Kruse, som fik en stor leverance til Nyborg. Johannes Larsen kan mødes med dem på banegården i København.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/e3Gb</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 27 Februar 1885
+Kjæreste Johannes!
+Nu imorges afsendte jeg Strømper og Stivetøj og en Skjorte men Benklæderne var ikke tørre dem skal Du saa faa hos Din Fader paa Søndagformiddag, det giver et sæt i Dig kan jeg see ”kommer Faer” ja Johannes om Gud vil det gaar som vi tænke saa kommer Hr Kruse og din Fader til Kjøbenhavn med det første Tog fra Korsør Søndag men det bliver kun kort lille Ven for De skal over Malmø og til Kalmar; nu kan jeg kun raade Dig til at gaa derud og passe nøje paa og er de der ikke saa bliv ikke altfor lang i Ansigtet, naar Du nu faar dette Brev saa er det jo Søndag imorgen; Du faar nogle nye Skjorter Johannes og naar de kommer saa venter Du til du har skiftet igjen saa sender Du mig alle de gamle hjem kan jeg, saa faar Du dem medens Fader er paa Rejse og du kan da give ham alt Dit snavsede Tøj med tilbage.
+Denne Rejse er bleven saa hurtig bestemt fordi Hr Kruse fik en stor Leveranse til Nyborg og der kan Fader sælge for 7,000 Kr saa til Høljeryd skulde han alligevel og da de skal rejse sammen saa følges de ad over Calmar Johannes er det dog ikke en stor Glæde at Du skal see Fader 2 Gange paa saa kort Tid ja Penge skal Du saa faa med ham paa Søndag tænker jeg sikkert
+Naa lille Johannes Du omtaler ikke i Dit Brev om Uhret Fader sendte 2 Uhrnøgler med saa gaar det vel en Tid naar nu Fader kommer tilbage saa send ham de andre Sko med hjem, ja du har Ret vi glæder os ogsaa til Paaske; det var da dejligt at Benklæderne passede Dig godt. Saa var du alligevel i Theatret Johannes for at se Vildanden, ja det kan jo nok være at Udførelsen er saa udmærket for ellers Indholdet synes jeg ikke om, dog kan jeg saa godt forstaa at Du er med heelt ud naar hun beder for sin ”Vildand”, men nu troer jeg nok vi maa hellere tale om det mundtlig oh der er saa meget vi skal tale om til Paaske skulde Fader faa Tid paa Tilbagevejen saa skulde han rigtignok hilse paa din Ven Mollerup og paa din Lærer men det bliver der vel ikke Tid til
+Det bliver da morsomt at I faar en Udflugt ved Grisens Slagtning hvad giver I hvilket for fortæl mig dog lidt om det daglige, hvordan staar dine Blomster min lille Ven og hvad tegner og maler Du for Tiden har Du faaet Frøken Zahles Stykke bragt til sit Bestemmelsted lad mig vide det i næste Brev
+Rasmus Petersen er vist afrejst idag saa du seer ham vel nok hvordan tilbringer du din Dag nu fortæl mig Inddelingen saa kan jeg bedre tænke mig Dig hver Time paa Dagen ja Johannes vor Herres Velsignelse følge dig til al din Gjerning her er idag Hestemarked og Drengene raabe højt paa Honningkage De driver Top saa det er en Lyst Stumpen han er den allerivrigste til den Leg langt ud af Gaden 
+Vi ere alle raske ja du har jo lige hørt fra mig Vil du hilse alle hos dig dine Søskende hilser dig alle sammen
+Din egen trofaste Moder</t>
+  </si>
+  <si>
+    <t>1885-03-05</t>
+  </si>
+  <si>
+    <t>Landeryd Sverige
+Sevilla Spanien
+London United Kingdom</t>
+  </si>
+  <si>
+    <t>Frøken Bendal
+Augusta Dohlmann
+Alfred Eckardt
+Christian Eckardt
+Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Johannes Larsen opholdt sig i forbindelse med sin uddannelse i København. 
+Den lille må være Adolph Larsen på 6 år.
+Det anckerske Legat blev oprettet i 1857 af Carl Andreas Ancker (1828—1857). Legatet var bestemt til at uddeles hvert år i 4 portioner à 1800 kr. (900 rigsdaler) til en digter, en komponist, en maler og en billedhugger til brug for en studierejse til udlandet i ca. ½ år. (Wikipedia)</t>
+  </si>
+  <si>
+    <t>IA Larsen er på Larsen-familiens gård Höljeryd i Småland og vil besøge Johannes Larsen i København på vejen hjem. Vilhelmine Larsen vil gerne se de malede figurer Johannes Larsen har lavet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/i31D</t>
+  </si>
+  <si>
+    <t>Kjæreste Johannes
+Imorgen tidlig afsender jeg dine Benklæder 2 Skjorter og 1 Uldtrøje Du tænker nok det er underligt at jeg glemte det, men det var ikke tørt; nu faar du snart 6 ny Skjorter saa vil jeg bede Dig sende hjem med Fader alt hvad du har af snavset Tøj vi fik Telegram i aftes han er paa Høljeryd i dag og der vilde han blive i 3 a fire Dage saa kan Du selv regne dig til omtrent naar Du kan vente ham ja han skriver Dig vistnok til for at du kan være hjemme den Dag det bliver da morsomt for dig ja Johannes det er en velsignet Fader I har glæd ham dog altid efter Evne af hele Eders Hjærte
+Georg er paa Kontorstolen med en heel Deel Skriveri i disse Dage og du kan tro han var glad iaftes jeg lod ham svare paa Telegrammet iaftes med Georg til Underskrift 
+Saa vil jeg da glæde dig med at dine Blomster kommer nok frem baade Fuksien og Bigonien men vand dem imellem
+Vores Blomster staar dejlig som Du vil se til Paaske; naar nu Fader kommer hjem saa skal vi slagte 2 Grise og ønsker Du noget Slagtermad saa skal jeg med stor Fornøjelse traktere Eder alle sammen
+Inden Du ved af det Johannes saa kommer Ferien har du noget af de malede Figurer hjemme hos Dig saa send mig dog en hjem med Fader jeg længes saa umaadelig efter at see hvordan Du skiller Dig ved Maling husk det nu og ligedan dit Uhr
+Har jeg fortalt Dig at her var Brev fra Alfred han er rask og han var der i Sevilla til Karnevalstiden og Tyrefægtning; men ingen Penge maatte udbetales Folket saa han fik jo ikke andet at see end hvad de kunne see i Gaderne 6 Tyre blev dræbte 12 Heste men ingen Mennesker som vel var
+Nu er han paa Vejen til England og derfra hjemefter og saa mulig tager han hjem til Høljeryd for at være der til 1 Juni ja Johannes der bliver Glæde om vor Herre vil unde de kjære Venner at see saadan en Dag oprinde for dem
+Eckardt fik ikke det Ankerske Legat Frøken Dohlmann som har Formue og kan rejse naar hun fik dog Legatet
+Hils nu dine Venner og Frøken Bendal har du fortalt hende at jeg længes efter Brev fra hende – Jeg skal hilse dig fra alle dine Søskende de klinger og spiller Top saa det er en Lyst den lille har en Øvelse med at sætte dem i Gang saa du vil undre Dig om du saa det
+Nu er det Posttid saa Lev vel min din egen Moder</t>
+  </si>
+  <si>
+    <t>1885-04-29</t>
+  </si>
+  <si>
+    <t>Birkerød
+Faaborg ,Fyn
+Långaryd</t>
+  </si>
+  <si>
+    <t>Ane Marie Christiansdatter
+Christian Eckardt
+Anesine Frölich
+- Holbeck
+J.C. Hostrup
+Harald  Klokker
+Assistent Knudsen
+Augusta  Larsen
+Cathrine Larsen
+Georg Larsen
+Ida Larsen
+Jacob Larsen
+Jeppe Andreas Larsen
+Peter Larsen
+Urban Larsen
+Vilhelm Larsen
+Niels Mollerup
+Ulrik Plesner</t>
+  </si>
+  <si>
+    <t>Cirkus "Danmark" besøgte Kerteminde i april 1885 (Kjerteminde Avis 21.4 1885) Der var 35 personer, heste m.m. på pladsen ved Gymnastikhuset.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er ikke i så godt humør og hans mor vil gerne hjælpe ham. Farbror Urban skal snart giftes og overtage en købmandsforretning. Johannes Larsens far vil muligvis tage en tur til Sverige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Fx7B</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 29 April 1885
+Kjære Johannes!
+Det var jo dejligt at Du havde moret Dig godt ude i Birkerød og at Du er rask hvad er der ivejen med Houmøret min lille Ven sig du mig hvad der trykker; om det ogsaa skal blive et langt Brev, maaske jeg dog veed Raad – fortæl mig ogsaa hvad alt det er du har i Hovedet og vil udrette naar du kommer hjem det skal glæde mig at udfylde Ventetiden med Tanker der angaar din Virksomhed, vil du igjen have fat i Leer saa sig endelig til at jeg kan have din Arbejdsdragt i Orden. Tiden løber hurtigt skal du ikke blive der længere end til Juni. Saa seer vi jo hinanden om lidt maaske Faer tager til Høljeryd inden Urban nu flytter og saa kan I jo tale om det Alt sammen ja Gud give det maa blive en god Sommer i alle Maader her er saamegen Alvor rundt i alle Kroge, Urban skal nemlig overtage sin Handel første Juni men rejser derud en 8te Dage før, hans Augusta rejser nu en af Dagene til Faaborg og dernede skal de saa vies for Bryllupsgæster bliver der ingen bedt; om vi faar Dagen at vide skal jeg nok melde dig den for at Du kan tænke dem og ønske dem alt godt.
+Hvad svarede Hr Mollerup vil han saa til Kjerteminde? Du har slet ikke svaret mig paa mine Spørgsmaal om hvad du maler og tegner er det din Gjerning sætter dig i daarligt Houmør eller er du maaske syg igjen?
+Vilhelm er til Ecksamen i disse Dage igaar var han meget tilfreds – ogsaa i Formiddags, i Eftermiddag er det kun Gymnastik Sang og et lettere Fag. Peder Larsen, Holbak og Assistent Knudsen; de 3 Lærde blive nok siddende 1 Aar endnu i den Klasse saa er der jo Udsigt til at Vilhelm kan komme over dem og jeg har lovet ham 1 Kr om han i Løbet af Aaret kan naa det.
+Nu idag er de færdig med Aspargesbedet, Petersen og lille Algren vare nu oppe at plante dem saa skal vi imorgen saa og lægge Kartofler og det Vejr vil nok gjøre at det kommer hurtigt op for det er jo ellers bag efter alle andre Mennesker.
+Her er et Berider Selskab og vi maatte jo derom med alle Rollingerne Georg havde Lov at gaa om Søndagen men da han kom derom saa blev han gjort opmærk af Post Klokker at vilde han staa kunde han gaa 2 Gange for de sammen Penge – og der kan du tro Georg han morede sig 
+vi vare uheldige med Vejret for det regnede saa voldsomt at Vandet løb paa Jorden i Strømme men Publikum holdt Stand til Slutning
+Faster Thrine er ved at lave sig færdig til en Jyllandsrejse op hos farbror Jacob og bliver der i et Par Maaneder for at faa Kræfter Ida kommer saa her men det har jeg maaske fortalt dig saa maa du undskylde mig – men jeg har saameget i mit Hoved i disse dage for vi skal jo skifte Piger paa Fredag.
+Der har været Brev fra Amerika til Eckarts, Moster Sine har været syg i 6 Uger og det var nok en Ængstelse for dem men nu er hun bedre jeg tænker saa vi faar snart at høre derfra ogsaa men saa bliver der ingen Hjemkomst i denne Sommer
+Nu i de følgende Dage kan du da gaa paa Udstillingen baade Fredag og Søndag, ja gaa bare at høre Hostrup mit kjære kjære Barn du gjorde mig saa Hjærteglad at du læser i Farmors Bog ja hold dig i Herrens Nærhed alle Dage saa skal det gaa Dig vel
+[Skrevet på langs]
+Kjærlig Hilsen fra Alle dog mest fra Din Moder</t>
+  </si>
+  <si>
+    <t>1885-05-06</t>
+  </si>
+  <si>
+    <t>Nyborg
+Halmstad Sweden</t>
+  </si>
+  <si>
+    <t>Johan Bless
+Alfred Eckardt
+Christian Eckardt
+Margrethe  Eckardt
+J.C. Hostrup
+Adolph Larsen
+Jeppe Andreas Larsen
+Niels Mollerup</t>
+  </si>
+  <si>
+    <t>Den nye gård: muligvis er ombygningen af købmandsgården i Langegade 50 først helt færdig nu.
+"Vilhelm" og "Adolph" er to af I.A. Larsens skibe.
+Duder er Vilhelmine Larsens måde at stave til duer på.
+Udflyttergårdene: Møllegården, Andekjærgården, Pilegården og Damgården. (Erland Porsmose: Fritz Syberg - Kunsten, naturen, kærligheden. Gyldendal 2012)</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har ikke fået besøg og penge som lovet, fordi der har været problemer med levering af tømmer. I.A. Larsen har været i Nyborg for at få styr på tingene. Han skal huske at give besked om, hvornår Mollerup kommer og skrive, hvad han synes, han skal betale i husleje. Margrethe Eckardt skal besøge sine forældre på gården Høljeryd i Sverige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QhX0</t>
+  </si>
+  <si>
+    <t>[Påtrykt]
+J.A. Larsen
+Kjerteminde [Håndskrevet:] den 6 mai 1885
+Kjæreste Johannes
+Igaar var Fader i Nyborg for at trøste den Mand der venter paa Tømmeret og see om varerne vare gode, allerede i dag Kl 9½ kom Kuf ”Vilhelm” tilsyne og er allerede i Nyborg. ”Adolph” ligger sejlklar og med denne gode Vind kan den snart naa Halmstad og med Guds Hjælp [markeret med tal og linje at ordene skal byttes rundt] alle Sorger slukkes, at Fader ingen Ubehageligheder skal have fordi det gaar over Tiden med Leveringen, see derfor kunde jeg ikke svare paa dit Brev jeg vidste godt at du ikke fik nogen af din Ønsker opfyldt mit Barn hverken at vi skulde give Møde eller Penge, du har heller ikke ventet det naar Du havde taget Fornuften til Hjælp men Hjærte og Fantasi eller Kjærlighed til Kunsten er løbet ad med Dig
+Fryd dig over alt hvad du seer husk saa meget Du kan men Ejendomsretten faar du lade de andre beholde en lille Tid endnu, bliv nu ikke altfor bedrøvet, eller tænk de kunde godt have sendt mig Penge – du kan tro der er saa meget jeg og Faer ogsaa ønskede at eje og at gjøre men det forbyder sig alt sammen selv i Øjeblikket.
+Med Hensyn til Spørgsmålet om Hr Mollerup saa har Fader og jeg idag paa vores Morgentour talt om at have ham her i Huset, naar han vil nøjes med det, som vi haer. 30 eller om Du synes 25 Kr maanedlig men ikke Vadsk Johannes for Pigen er ikke flink til Strygning og saadanne Herrer ere lidt vanskelige – med Lindtøjet synes du at 30 er det mest passende det kunde maaske undre ham om vi gjorde det altfor billig men Du har nu som sagt selv Lov til at vælge imellem de 2 Priser vil han komme saa sig mig endelig Tiden _hører Du _
+Gud ske Lov at Du er bedre, men jeg er endnu ikke rolig før jeg hører Du er heelt rask glem ikke at svare herpaa; Vi har det alle godt idag vajer Dannebrog for første Gang fra den nye Gaard. Bless har Bryllup og saa syntes jeg det var saa tomt at der ikke skulde flages for ham
+Adolph er ivrig med Høns og Duder de vil ikke lægge Æg og de har været ude at gjøre Opkøb med Andeæg der langt oppe i Udflyttergaardene, saa der er en Høne der ligger paa dem om de nu maa blive til Ællinger vil Du have Blousen af hvidt graat eller sort Tøj?
+Det var dejligt at Du hørte Hostrup men du fortæller mig ikke noget videre om den
+Touren du fortalte mig om den var lang saadan en Udflugt den kunde vel da skaffe Dig Søvn om Natten Johannes ja du skulde vist gaa dig træt for at sove 
+rimeligt er det at Skolen holder op før Pindsen saa vi har Dig til Helligdagene, Margrethe rejser ligefør Pinsen hjem mon dog Alfred skal naa at komme i land fortæl mig om Eckardt Stykker naaede at blive hængt op anden Gang jeg er bange de kom for seent sig mig dog hvad du synes om disse sidste, hvad er det du ikke kan lide paa de andre 2 Billeder; kunde han dog blot sælge oh vi beder for ham Nu er Kl. mange saa jeg maa rigtignok sige Farvel til dig min kjære elskede Johannes, Gud Fader bevare dig og give dit gode Helbred igjen saa du maa faa Kraft og Virkelyst i rigeligt Maal – Hils Alle
+Din inderlig hengivne Moder</t>
+  </si>
+  <si>
+    <t>1885-05-20</t>
+  </si>
+  <si>
+    <t>Ane Marie Christiansdatter
+Alfred Eckardt
+Margrethe  Eckardt
+Valdemar Eckardt
+Adolph Larsen
+Augusta  Larsen
+Cathrine Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Urban Larsen
+Vilhelm Larsen
+Niels Mollerup
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Johannes Larsens fætter, Alfred, er yngste mand ombord på skonnertbriggen "Seierskransen".
+Königsberg hedder i dag Kaliningrad.
+Eckardt-børnene skal hjem til deres forældre, som har sølvbryllup d. 1.6. De bor på gården Høljeryd i Sverige. 
+Urban Larsen, Johannes Larsen onkel, har overtaget en købmandsforretning i Lundeborg ved Svendborg.</t>
+  </si>
+  <si>
+    <t>Johannes Larsens mor glæder sig til, at han kommer hjem i Pinsen. Hans søstre, Christine og Marie, skal rejse til Sverige sammen med kusinen Margrethe Eckardt. Hvornår kommer hr. Mollerup?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/uCfU</t>
+  </si>
+  <si>
+    <t>Kjære Johannes!
+Det snavsede Tøj kom ikke idag. Men jeg haaber at du husker hvad Georg bad dig om saa vi faar det en af Dagene da vi skal vaske Fredag Tak for dit sidste Brev som glædede mig usigelig tænk dog hvor mageløst at du kunde skrive jeg er rask – gid det maa vare ja Du glæder Dig til Hjemtouren vi iligemaade, her er en Travlhed Johannes – Fader har givet de smaa Piger Lov til at rejse til Sverrig med Margrethe paa Fredag før Pintse om Gud vil skal Rejsen gaa for sig, ja det kan jo blive morsomt for dem at faa den Ferie, deres Sommerferie bliver saa lagt dertil da det jo var en Skam andet end Margrethe skulde have den med det samme naar Rejsen er kostet, Valdemar vil om han faar Lov støde til dem i Kjøbenhavn – Alfred var her Brev fra igaar han er i Königsberg for Tiden og har den lille Mulighed at ”Sejerskrandsen” kommer til at anløbe Kjøbenhavn Rhed saa maa han blive afmønstret, det ønsker han jo meget.
+Du glemte at sige mig naar Hr Mollerup kommer? Og naar du selv kommer. Urban er nu rejst med alle ja han kommer vel engang til for at hente Augusta.
+Faster Thrine har det bedre Farmor har det godt og beder at hilse Dig – Hils nu alle derovre saa kjærlig fra os
+Du - min egen Ven – lægger jeg i Gud Faders kjærlige Omsorg ved Bøn om alt det bedste for dig
+Din trofaste Moder – 
+Tak fordi du huskede Georgs Fødselsdag
+Hilsen fra alle dine Søskende</t>
+  </si>
+  <si>
+    <t>1885-05-21</t>
+  </si>
+  <si>
+    <t>Johan Peder Bless
+Margrethe  Eckardt
+Jens Harboe
+Georg Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Eckardt-børnene er på vej til Store Høljeryd i Sverige, da deres forældre har sølvbryllup d. 1.6. 1885. Marie Larsen (13 år) og Christine (8 år) har fået lov til at tage derover sammen med kusinen Margrethe Eckardt.</t>
+  </si>
+  <si>
+    <t>Pigerne skal sejle fra Nyborg lørdag middag. Johannes Larsen skal samme dag til Kerteminde. Han skal huske sit lille staffeli og samle alt sit snavsetøj.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/FaTe</t>
+  </si>
+  <si>
+    <t>Kjære Johannes !
+Iaftes kom Georg med den Meddelelse at der ingen Dampskib kommer til at afgaa Fredag saa Margrethe og dine Søstre kommer først Løverdag for at sejle med ”Halmstad”, Løvermiddag
+Vi kjører dem ud til Nyborg tidlig det falder mig ind i dette Øjeblik at du muligen kunde hilse paa dem i Ringsted, og saa Vognen blive i Nyborg for at tage Dig med tilbage; men det skal du nærmere faa Besked om naar jeg faar talt med Fader; Du skal jo have Rejsepenge eller har du nogle Det vil jo blive mange Penge til saameget jeg vil nu forsøge at faa 10 Kr og lægger dem inden i dette Brev men ere de ikke her med det samme saa skal de komme i et Brev med Aftenposten for saa er Fader ikke tilstede i Øjeblikket og du ved nok at Pakken skal indleveres inden 8½ - for de tiloversblevne Penge kjøber du nu det nødvendigste til din Gjerning og saa skal du vide til din Trøst at Harbo i Odense har alt muligt til Kunstneres Brug, Morbroder handlede altid med ham og der kan du saa faa efterhaanden 
+Husk nu at tage din lille Staffeli med hjem den kan godt ligge i Kufferten ved siden af Malerkassen og tag saa dine Strømper og hvad der er snavset med og dit Linned dine gamle Sko din Børste og Kamme at du kan bruge din Tandbørste du har jo selv en lille sort Taske at putte det i – lev vel min egen Ven – 
+Besørg dette Brev i en Postkasse naar du gaar ned paa Gaden Lad mig se du husker alting
+Din Moder</t>
+  </si>
+  <si>
+    <t>1885-12-09</t>
+  </si>
+  <si>
+    <t>Sverige</t>
+  </si>
+  <si>
+    <t>- Birck
+Alfred Eckardt
+Margrethe  Eckardt
+Georg Larsen
+Jacob Larsen
+Jeppe Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsens mor, Vilhelmine Larsen, skriver højst sandsynligt fra en af familiens gårde i Sverige. Rejsen til Danmark går muligvis med skib fra Halmstad til Helsingør og herfra videre med tog.
+Nordbanen var en jernbane mellem København og Helsingør, som blev indviet i 1864. 
+Pakken til Margrethe er muligvis fra hendes forældre Sophie og Christian Eckardt. De boede på gården Store Høljeryd i Sverige fra 1879-1889.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skal komme til Nordbanen i morgen klokken 6 og tale med sine forældre. De skal videre med tog klokken 8.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UtOK</t>
+  </si>
+  <si>
+    <t>Onsdag
+Kjære Johannes!
+Vi rejser herfra imorgen tidlig og er altsaa i Kjøbenhavn – om Gud vil Torsdagaften Kl. 6 ved Nordbanen oh kom betids min Ven at vi kan se dig hele Tiden for vi bliver ikke i Byen men fortsætter Kl. 8. der kommer efter Georgs Brev en Kuffert som maaske er der allerede og saa er det aldeles nødvendigt Fader er der – Faders Fødselsdag maa vi jo ogsaa hjem Farbroder Jacob kommer – 
+Kan du faa Margrethe, eller Alfred om hun ikke kan til at møde jeg har en Pakke til dem herfra og en jeg glemte at give hende ved gjennemrejsen
+Birck kom nu – vi venter med Maden og Posten skal gaa 
+blot nu maa træffe dig tidlig ellers maa du ikke rende efter de andre men komme alene
+I morgen Torsdag den 10 Kl 6 er det vist det maa du selv høre om
+Mange Hilsner fra din trofaste Moder</t>
+  </si>
+  <si>
+    <t>1886-04-18</t>
+  </si>
+  <si>
+    <t>Margrethe  Eckardt
+Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Jørgen Larsen
+Marie Larsen
+Vilhelm Larsen
+- Markusen
+Olga Olsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Johannes Larsen havde to studiekammerater med tilknytning til Birkerød Kostskole: Niels Mollerup og Karl Manzius. Niels Mollerups søster var gift med stifteren af kostskolen Johan Mantzius. Denne var farbror til Karl Mantzius. 
+Notabenebrev (NB brev) = et anbefalet brev.
+Svensk gymnastik blev skabt af svenskeren P.H. Lings. Den fik stor udbredelse indenfor skole og militær.(Den Store Danske)</t>
+  </si>
+  <si>
+    <t>Forvalter Marcussen fra Høljeryd, skal have sin egen gård. Johannes og hans venner skal til Birkerød i påsken. Der er ikke rigtig gang i træhandlen. Fuglen Klaus volder problemer. Den stjæler penge i butikken og ødelægger blomsterne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/CvZ7</t>
+  </si>
+  <si>
+    <t>Søndag Eftermiddag
+Kjæreste Johannes
+Imorges afsendte jeg Pølserne og vil haabe de maa smage Dig og de andre rigtig godt. Gud ske Lov Du er rask igjen gid Du maa vedblive at være det saalænge Du er i Byen – hør lille Johannes Du klager over Heden med Overfrakken men skulde det vedblivende være varmt saa gaa med din nye Trøje paa Gaden og lad den gamle hænge paa Skolen saa du kan skifte deroppe ligesom Du gjør med Skoene husk nu endelig at tage Morgenskoene med Dig ud til Birkerød det er da morsomt at I skal derud i Paasken – her sendes Dig 10 Kr som du kan bruge til det nødvendigste og til Touren der skal senere følge flere nej vi kan godt huske min Ven at du ingen Penge har faaet i denne Maaned
+Hr Markussen er her og han skal nu overtage sin egen Gaard i Jungby vi skal da have en anden Bestyrer jeg haaber du seer ham paa Hjemrejsen det bliver vist Onsdag da han haster hjemefter; iaftes blev jeg standset for vi saa at det var bedst at sende de 10 Kr i Notabenebrev for ikke at resikere noget
+Nu er det Mandagmorgen her var stærkt Bygevejr igaar 3 store Lyn og Skrald og Plaskeregn nu i dag mærker det saa koldt og er kun 2 Kraders Varme; vær dog forsigtig og tag ikke Overfrakken af før det er højst nødvendigt men pas Helbredet min Ven det er det vigtigste vi har – Gud være lovet og takket at Faers Helbred er saa godt i denne Vinter da han trænger til at bruge sit Hoved og sine Kræfter i høj Grad – kunde der dog blot blive noget Liv i Træhandelen da var det godt for os; vi har dog solgt til 2 Huse her i Byen og kommer maaske ogsaa til at sælge den Gaard i Midskov der skal bygges – jeg har vel fortalt dig at Jørgen Larsens Gaard brændte forleden – det er den jeg mener
+Det er dejligt for mig at høre at Du er saa glad i Tanken om hvad Du vil male fortæl mig dog hvad Du har tænkt paa, hører Du – 
+Nu er her Tale om at Frøken Olga Olsen vil give et Kursus i svensk Gymnastik saa skal vi rigtignok have Margrethe derned at vi kan faa Deel i den Vejledning til at hjælpe paa Legemets Udvikling
+Du spørger til Klaus ja Johannes ham holder vi Haanden for vor Kjærligheds Skyld til Dig for han er en slem Fugl nu han vender med alt hvad der skinner Penge i Boutikken forleden kunde de ikke faa den ene Tiøre han rendte med – og Blomsterne skader han vi fik jo alle vore Planter givet frisk Jord - nu da Becker var her – og de stod jo saa i Skygge herude bag Trappen, der nappede han Toppen af en dejlig Lillie som jeg med stor Glæde havde seet spire og da nu Blomsten sidder i Toppen saa er den Herlighed forbi – Georg siger mange Gange ja vent nu til Johannes kommer saa maa han gjøre nogen Redeligheed med den Fugl for han er ikke til at have og den Stillids der er tilbage er vist en hun det troer de Allesammen den synger ikke meget, men den har sin Frihed; er en underlig vild Indretning mod alle de andre og saa griser den jo voldsom til paa Lampen, men det ordner jeg jo ogsaa nok – naar du kommer om du ikke siger lad I den faa sin Frihed? saa kan du tro den blev glad; nu maa du ikke blive gnaven for jeg skal nok beholde hende til du kommer
+Nu maa jeg gaa til Kontoret med Brevet for Georg har været her er du nu straks færdig Moder
+Snørebaandene skal komme imorgen imorgen
+Kjærlig Hilsen fra os Alle din hengivne Moer
+Hils de Andre</t>
+  </si>
+  <si>
+    <t>1888-01-16</t>
+  </si>
+  <si>
+    <t>Långaryd
+Skolegade, 5300 Kerteminde
+Kultorvet, København</t>
+  </si>
+  <si>
+    <t>Anna Eckardt
+Christian Eckardt
+Vilhelm Klein
+Vilhelm Larsen
+Vilhelm Pacht</t>
+  </si>
+  <si>
+    <t>Maleren Christian Eckardt boede på skovgården Store Höljeryd i Sverige med sin familie.
+Møllerkæret er et gadekær i Kerteminde. Det er gennem mange år blevet brugt til skøjteløb.</t>
+  </si>
+  <si>
+    <t>Familien Eckardt i Sverige er hårdt prøvet med sygdom og de mangler penge. Mon det er muligt, at Eckardt kan købe malerudstyr på kredit?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/SR2M</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 16/1 88
+Kjære Johannes!
+Jeg lovede dig et langt Brev men det faar Du have tilgode for jeg skal i dag sy en deel og Vilhelm er i Sengen vaade fødder fra Møllerkjæret og deslige hævner sig nu han maatte gaa i Seng igjen imorges og saa faar vi se jeg har endnu ikke hentet Klejn for det kan jo være vi kan undvære ham men naar nogen er i Sengen saa maa der jo en være ovenpaa, jeg skal ogsaa skrive til Sverrig for der kom Brev igaar lille Anna er meget syg; ak hvor de kjære Menneskers Forhold nu skulde han have nogle Billeder til Aution men Penge skal bruges alle Steder – intet har han at male med; Johannes sig mig [Pacht] Adresse mon ikke han der kjender Kunstmaleres daarlige Kaar vilde lade ham faa Kredit til Sommer Terminen var jeg blot derovre jeg skulde snart høre ham derom, Du er vel ikke for den Slags Johannes; med mindre det kan staa klart for dig at det var en god nødvendig Gang kan du ikke saa skrive mig hans Adresse saa kan Eckardt jo selv høre, eller troer du at Kultorvets Handel giver Kredit hvor er det dog svært at være saa bunden til alle Sider
+Skriv dog nu et ordentligt Brev og fortæl en hel Deel især om din Gjærning
+Hils nu Alle hvordan synes Du om den nye Lejlighed. Din trofaste Moder</t>
+  </si>
+  <si>
+    <t>1890-2</t>
+  </si>
+  <si>
+    <t>Thorkild -
+Frøken Bendal
+Maren Margrethe Frölich
+- Juel-Brockdorff
+Jens Marcussen
+Ole Nielsen
+Theodor Oppermann
+Rasmus Syberg Petersen</t>
+  </si>
+  <si>
+    <t>Sagen med Syberg Petersen blev muligvis først afsluttet i 1904.
+Jens Marcussen stoppede, som forvalter på gården Lille Høljeryd i Sverige, omkring denne tid.</t>
+  </si>
+  <si>
+    <t>Maren Frölich kommer på besøg på sin vej hjem fra Paris til Californien. Hun har fået en medalje. I.A. Larsen ønsker et møde vedr. forpagteren på Brockdorff og hans gæld. Tidsfristen for indbetaling er overskredet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3BO2</t>
+  </si>
+  <si>
+    <t>[Påtrykt]
+J.A. Larsen
+Kjerteminde
+Telegramadresse
+Larsen
+Kjæreste Johannes!
+Idag tilmorgen var jeg hos Nielsen – Skræderen og vi valgte saa det Tøj som du syntes godt om
+7 Kr 50 Øre Alen hvad siger du min Ven er jeg ikke flot og han lovede mig at sy dem hurtig saa jeg haaber at du paa Søndag kan faa dem saa blot jeg nu idag maa faa de 20 Kr til dig saa er jeg glad
+Medfølgende Breve fik vi idag fra Maren nu maa du endelig gjøre dig den Ulejlighed at læse dem heelt igjennem for det er virkeligt glædeligt at se hun er kommen saavidt oh jeg er heelt bevæget ved at tænke mig Dagen hun modtog Medallien ja Johannes du seer vi kan vente hende hertil paa sin Rejse fra Paris hjemefter og der tænker hun at møde dig ja nu kan du selv læse og se paa Billedet med for der staar Resten af Brevet men send os det tilbage ved Lejlighed
+Nu kommer Vinteren vi skal ogsaa til Søndag sende Dig en ny Uldtrøje og din gamle Hat jeg har flere Breve at skrive idag saa kun de kjærligste Hilsener fra os Alle
+Din trofaste Moder
+Torsdag Aften
+Nu blev vi færdige med Trøjen og vil i morgen sende dig Sagerne som jeg haaber du bliver glad ved
+Om du vidste hvor bedrøvet jeg er fordi vi ikke kunde sende de ønskede Penge men sikkert [troer] jeg at faa de 20 til Dig og saa ligger de i Lommen tilhøjre og saa haaber jeg at faa Frøken Bendals i Ugen vi kommer i. Torkild var her og hilste fra dig, og hvor han var glad ja Gud ske Lov for alle de unge som vil noget han kommer op at sige mig Farvel og skal allerede rejse derned den 20 Februar.
+Jeg har faaet mig et Par rigtige Trækstøvler til at gaa paa Tour med; du veed nok at den Sag med Markussen skal for i denne Maaned omkring ved den 11; der skulde jo Faer saagjerne over men om det sker det er Baronen der skal sende os Penge derfor kniber det vi har nu i over 8te Dage ventet men haaber sikkert i morgen da det er den sidste Frist der er givet ham ja nu maa det snart briste eller bære med Forpagteren din Faer vil nu have en Ende paa den Historie og hellere tage et stort Tab straks end blive ved at forstørre det der skal et Møde igang inden mange Dage med Baronen om den Sag men det skal du ikke omtale i dine Breve for det er ikke vist Fader kan lide jeg skriver om den Slags
+Hils Alle Vennerne fra mig og Tak Oppermann for Brevet der glædede mig.</t>
+  </si>
+  <si>
+    <t>1890-08-12</t>
+  </si>
+  <si>
+    <t>Store Høljeryd</t>
+  </si>
+  <si>
+    <t>Alfred Eckardt
+Anna Eckardt
+Christian Eckardt
+Ingeborg  Eckardt
+Kristina Eckardt
+Margrethe  Eckardt
+Valdemar Eckardt
+Elisabeth Eckardt    
+Georg Larsen
+H.B. Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Johan  Norden
+Christine Swane
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen var fraværende grundet aftjening af værnepligt. (juni 1890-marts 1891). Georg Larsen var kommis i sin fars forretning og er muligvis blevet i Kerteminde, for at styre tingene.
+Det er uvist, hvem Frises er.
+Christian Eckardt var blevet enkemand året før i 1889.</t>
+  </si>
+  <si>
+    <t>Der er blevet holdt en stor fest (sølvbryllup) på Store Høljeryd. Vilhelmine Larsen savnede meget sine to drenge, Johannes og Georg. De fik slet ikke brev fra Johannes og Georgs telegram kom dagen efter. Christian Eckardt har givet dem et billede af Store Høljeryd. Christine Swane gav dem en sløjfe til en stol. Vilhelmine Larsen glæder sig til at se Johannes og Alfred Eckardt ved toget på søndag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DVRe</t>
+  </si>
+  <si>
+    <t>Kjerteminde nej Høljeryd –
+Kjære Johannes!
+Saa haaber vi at sees paa Søndag faa at vide hos Alfred hvad Tid vi kommer og hvor længe vi kan sees
+Først tænkte vi at ligge i Kjøbenhavn om Natten men det er jo en hel Kapital for 6 paa et Hotel, saa kan vi sees en Time eller 2 maa vi være glade for det vi tage saa hjem med Aftentoget til Ullerslev.
+Det var kjedeligt du slet ikke faar Fader at se denne Gang han rejser herfra i morgen Onsdag for det er jo nu lige i Høst, saa han daarlig kan undværes; men vi savnede meget Brev fra dig i Mandags, Georgs Telegram kom først i Morges tillige med et fra Frises og 3 andre i Fællesskab. Norden, H.B. Larsen og Albreckt.
+Det var dejligt Vejr og vi havde det saa hyggeligt og rart alle Eckardts er herovre; den lille Stue var pyntet saa smukt med Blomster og Grønt og et Bord med Gaver E gav os Høljeryd ligesom Margrethes Maleri Christine en sløjfe til en Stol 6 servietter og Sofapude Betræk; af vore Pigebørn og Margrethe.
+Nu i morgen kjører vi Fader ned og faar maaske da dit Brev vi længes meget det var svært for mig at I to Sønner ikke var med at holde den Dag
+Gud give I maa faa det godt i denne Tid – mon ikke de har sendt dig noget senere
+Hils Alfred og faa ham til at møde paa Søndag det er vist 6¼ ved Helsingørbanen og saa kjører vi igjen Kl 8 ad Korsør ( vi [ulæseligt ord] en Fartplan)
+Kjærlig Hilsen fra os Alle sammen 
+Din trofaste Moder</t>
+  </si>
+  <si>
+    <t>1895-06-09</t>
+  </si>
+  <si>
+    <t>Marie Larsen</t>
+  </si>
+  <si>
+    <t>Höljeryd</t>
+  </si>
+  <si>
+    <t>Halmstad, Sverige
+Langaryd, Sverige</t>
+  </si>
+  <si>
+    <t>- Essén
+- Johansson
+Jørgen Hermann Kruuse
+Jeppe Andreas Larsen
+Henry Lørup
+Theodor Oppermann
+- Pehrson</t>
+  </si>
+  <si>
+    <t>Det er uvist hvem Thea er.
+Långaryd, Landeryd og Unnaryd er nogle mindre byer i Småland, Sverige.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Marie Larsen og hendes far I.A.Larsen har været på gården Høljeryd i nogle dage og kommer nu hjem, da det snart er termin.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/u5hS</t>
+  </si>
+  <si>
+    <t>Høljeryd d. 9-6 1895
+[Afslutningen af brevet skrevet på tværs: Lørup sagde at han havde talt med Oppermann en Gang efter at de var kommen hjem fra Bryllupsrejse, han saa straalende glad ud, de havde været i Italien men ikke i Grækenland. Ja saa skriver jeg ikke mere end denne Gang naar vi skal rejse paa Onsdag, hils alle derhjemme fra os. Selv faar Du en kærlig Hilsen fra Din hengivne Datter Marie Larsen.]
+Kære lille Mor!
+I Gaar fik jeg alligevel ikke skreven til Dig, da jeg bagte og havde en Del andet at gjøre, men i Dag er det jo Søndag og der har ingen Vogne kørt ned, saa Du havde ikke faaet Brevet før selv om jeg havde skrevet i Gaar. Du kan tro det var varmt at rejse i Fredags, der var en saadan Hede i Kupéerne saa det næsten ikke var til at holde ud, jeg var jo heller ikke rigtig rask, saa da vi kom her til Høljeryd, havde jeg en voldsom Hovedpine, men jeg sov godt om Natten og var aldeles rask i Gaar igjen. Her er stadigt meget varmt men det er jo godt for Konsulen, jeg synes ikke han hoster nær saa meget som i Fjor.
+Vi havde Essén til Middag i Gaar, han var ude for at syne Veje og kom saa ind og talte lidt med Far, som saa bad ham om at spise med, hvad han var meget taksam for. Du vil nok faa Theas Adresse at vide og saa sende indlagte Brev med Posten, det er jo hendes Fødselsdag paa Tirsdag.
+Vi fik saa ikke det Stykke Skinke med alligevel, jeg var ikke klogere end at Du havde lagt det i Kurven, men vi klarer os denne Gang, jeg havde lidt tilbage herovre som vi fik i Gaar og saa lod vi dem slagte Kalven da det var en Tyrekalv den har vi jo nok af saa længe som vi skal være her, vi kommer hjem paa Onsdag, eller det er da Torsdag naar vi kommer til Kerteminde; Kruuse skulle ogsaa hjem til Terminen saa vi tog Retourbilletter, de gjælder jo til paa Torsdag, men her er Unnaryds Torvedag paa Onsdag, det er jo saa godt som en Helligdag her, saa Far kan ikke udrette noget den Dag alligevel, derfor har vi bestemt at rejse paa Onsdag. Nu vil jeg haabe at I faar dette paa Tirsdag saa I slipper for at sende Vogn forgæves efter Far; vi skal nok telegraffere fra Kjøbenhavn paa Onsdag at det ikke skal gaa os ligesom sidste Gang. Hrr. Johanson rejste til 
+[skrevet på tværs: Halmstad den dag vi kom, vi talte med ham paa Stationen, han havde været her paa Høljeryd et Par Dage og boet hos Pehrsons, han mente at komme igjen sidst i Ugen.]</t>
+  </si>
+  <si>
+    <t>1896-07-31</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Marie Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været på Fynshoved og lave studier samt tegning af en sæl. Han og Marie har været i Odense med hunden Tjalfe.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Na5y</t>
+  </si>
+  <si>
+    <t>Kjerteminde 31 Juli 1896
+Kæreste Alhed!
+De bliver maaske forbavset over at faa Brev fra Kjerteminde nu, men Grunden er, som De maaske kan tænke Dem at vi ikke ere komne af Sted endnu. Der har nemlig været tømrer paa Skibet og det er først blevet sejlklart i Dag, og nu retter det sig jo efter Vinden hvornaar vi kommer til at sejle, vi gad nemlig turne ud med god Vind d.v.s. Sydvest eller vestlig. Saa snart vi kommer til Sverige skal jeg saa lade Dem det vide. Jeg var saa ude paa Fyens Hoved i Lørdags og Søndags jeg tog derud Fredag Aften, ja det ved De jo, og laa om Natten hos den Mand jeg kørte med, da vi kom temmelig sent derud og jeg var bange for at de var gaaende i Seng der hvor jeg vilde være. Om Morgenen Kl 6 ½ fik jeg for Resten en udmærket Frokost som bestod af Brødkage og Stikkelsbærgelé oven paa jeg vilde ikke kunde have funden paa den Ret af mig selv paa den Tid af Dagen, men den var virkelig god. Vejret var udmærket og jeg fik lavet 2 Studier af Landskabet og en lille Tegning som jeg stod ude i Vandet og lavede, og desuden fik jeg lavet nogle smukke Tegninger af en Sælhund som var saa velvillig at lægge sig op pa en Sten et Stykke fra mig. Efter dem har jeg saa lavet et Billede til Biologen og sendt af Sted i Dag, men desværre naar jeg ikke at faa Pengene for det inden jeg stikker af. I Tirsdags var Marie og jeg i Odense med Tjalfe og Marie fik en Tand trukket ud, der var en Masse Hunde som skulde optages og det havde været meget morsomt at se hvis det Asen til Tjalfe ikke havde hylet i vilden Sky hele Tiden fordi han vilde lege med de andre Hunde og ikke kunde komme til det fordi jeg havde ham i en Snor, der var ingen af de andre Hunde som hylede saa han gjorde almindelig Opsigt. Det [er] sandt jeg har rent glemt at takke Dem for Brevet som jeg fik i Søndags. Marie havde det med ud til Godsforvalter Mohr, hvor [noget af papiret mangler] Christine som var kørt derud med den samme Vogn som jeg kørte til Nordskov med, og jeg gik der til for at køre med dem hjem. Jeg har aldrig været saa glad ved et Brev før. Jeg længes mere og mere efter Dem, men jeg synes alligevel ikke at der er saa længe til September. De ved vel Adr. Höljeryd
+Landeryd
+Sverige.
+og naar De faar at vide at vi er kommen derover vil De vel nok glæde mig med et Brev. Vil De hilse dem alle sammen fra mig.
+Mange Hilsener til Dem selv.
+Ærbødigst
+J. Larsen</t>
+  </si>
+  <si>
+    <t>1896-08-05</t>
+  </si>
+  <si>
+    <t>Landeryd, Sverige</t>
+  </si>
+  <si>
+    <t>Marie og Johannes Larsen er på vej til familiens ejendom Höljeryd i Småland.</t>
+  </si>
+  <si>
+    <t>Vinden var omsider god, så Johannes Larsen er i Halmstad og skal nu videre med tog til Landeryd.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nxXd</t>
+  </si>
+  <si>
+    <t>Halmstad 5 August 1896.
+Kære Alhed!
+Endelig i Gaar Morges blev Vinden saadan at vi kunde komme af Sted, og den var skikkelig nok til at holde sig saa heldig at vi i Formiddags kom her til. I Morgen rejser vi med Toget til Landeryd og videre med Vogn til Höljeryd og saa haaber jeg at jeg snart hører fra Dem, gør jeg ikke? Jeg skal hilse fra Marie. Mange Hilsner fra Deres hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1896-08-07</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Marie Larsen
+Susanne Lindberg</t>
+  </si>
+  <si>
+    <t>Marie og Johannes Larsen er på Larsen-familiens gård, Höljeryd, i Sverige. Peter Hansen kommer hjem til dem senere under opholdet.</t>
+  </si>
+  <si>
+    <t>Skipperen, Marie og Johannes Larsen har spist middag på Laxön og derefter været i et lokalt tivoli. Til aften fik de krebs, ål, øl og snaps.
+Næste morgen tog Marie og Larsen toget til Landeryd. Der ser ikke så forhugget ud, som Larsen havde frygtet. Han har været på andejagt, men har ikke nået at male. Larsen vil skrive til Peter Hansen for at få ham til at rubbe sig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/yfcT</t>
+  </si>
+  <si>
+    <t>Höljeryd 7 August 1896.
+[Tilføjet lige over ”Kæreste Alhed”] Jeg solgte et Billede til Viggo Johansen for 25 Kr. Dagen før jeg rejste.
+Kæreste Alhed!
+Tak for Deres udmærkede Brev, som ganske rigtigt laa i Landeryd og ventede paa mig, saa jeg fik det i Gaar da vi kom dertil. Saavidt jeg husker skrev jeg til Dem i Forgaars fra Halmstad og anmeldte vor Ankomst. Ligesom jeg var færdig med at skrive kom der en Sejlmager, en Dansk som har nedsat sig i Halmstad og hentede 7 Piber som Skipperen havde haft med i Kjerteminde for at faa dem gjort i Stand og desuden var der nok noget Sukker og Aquavit som han ligeledes kom billigere til ved at hente det i Landet. Han inviterede os, Skipperen, Marie og jeg til Aftensmad paa Laxön, en Ø, som ligger et Styke oppe i Nisaaen, hvor der er Beværtning og Keglebane o.s.v. vi var først oppe hos ham og fik en Sodavand med Kognac og saa sejlede vi derop, men da der var lidt Vind maatte vi ro og fik saa en Bæger at slukke Tørsten med. Da vi kom til det lokale Tivoli huskede Konen paa at vi havde glemt Aftensmaden og hun blev saa sendt hjem efter den mens vi gik en Omgang i Tivoli og fik en Pilsner i en Beværtning, det var i det hele taget en noget fugtig Tur, for da vi kom frem til Dem spillede vi Kegler om Øl medens Damerne dækkede Bord. Vi, det vil sige i det mindste jeg spiste ganske forfærdelig især Krebs og stegte Aal og Øl og Aquavit, det var jo ogsaa det første fornuftige Maaltid vi havde faaet siden vi sejlede hjemme fra, efter Haanden blev vi et større Selskab af danske Skippere og vi endte med Kaffe og Toddy.
+Sejlmagerens Kone hed Tagea jeg ved ikke om de kender det Navn, deres Hund som ogsaa var med og lod til at ernære sig hovedsagelig af Spejlæg og Lammesteg hed Per Bengtson eller Per Bendtsen, egentlig hed han noget fransk, Lebain eller Lebein men det kaldtes hun ikke. Vi kom først hjem Kl. godt 12 og maatte op og af Sted med Toget Kl. 7. Kl. lidt over 10 kom vi til Landeryd hvor jeg fik Deres Brev og da vi havde gjort Indkøb og faaet Kaffe kørte vi herop. Her ser for Resten ikke nær saa forhugget ud, som jeg havde tænkt mig, men jeg havde ogsaa udmalet mig det paa det skrækkeligste for ikke at blive skuffet. I Gaar Eftermiddags læste jeg Deres Brev, det var en fortrinelig Brander De sluttede med især da man ikke kan se Forskel paa Deres store og smaa K’er. Efter Aftensmaden var jeg paa Andetræk men saa kun en And som jeg ikke skød paa. I Formiddags var jeg ude og fik 3 Bekkasiner og i Eftermiddag har jeg faaet en Ryle og skudt forbi nogle Ænder. Marie har bagt i Eftermiddag. I Morgen kommer Susanne Lindberg, saa skal jeg have dem sendt ud at plukke Bær som her er en masse af i Aar.
+Gud ved hvornaar jeg skal til at male, jeg synes Dagene er for korte til at gaa paa Jagt, jeg kan lige naa at faa tørt Tøj paa og spise og gaa i Seng saa maa jeg op igjen og i Aften blev Kl. over 8 inden vi kom til at spise og nu sidder jeg her og skriver og skal ogsaa skrive til Peter for at rubbe ham lidt. Vil De hilse den Mand som forcerede o.s.v. fra mig. Jeg skal hilse fra Marie. Mange Hilsner fra Deres hengivne Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1896-08-09</t>
+  </si>
+  <si>
+    <t>Snøde</t>
+  </si>
+  <si>
+    <t>Ejnar -
+Christian Caspersen
+Marie Larsen</t>
+  </si>
+  <si>
+    <t>Alhed Warberg er på Langeland hos sin onkel Max og familie. De cykler ture, bader og dovner. Alhed synes, at Larsens sidste brev var lidt kort. Hun savner ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/alYT</t>
+  </si>
+  <si>
+    <t>Kære Las!
+Endelig i Gaar fik jeg da [noget af papiret mangler] Livstegn fra Dem og i D[ag vil] jeg afsende et dito til Dem. Jeg var meget glad ved at høre, at De var kommen godt derop, og jeg haaber, der laa et Brev til Dem fra mig, da De kom til Höljeryd, jeg afsendte da et saadant til Dem forrige Mandag. Som jeg skrev til Dem, rejste jeg herover til Langeland og her er jeg nu. De er vel paa det [noget af papiret mangler] med, at det er den M[and som] har foræret sin Kone en Cycle som jeg besøger herovre. De kan tro jeg gaar og nyder Til[værel]sen herovre lige fra Mor[gen] til Aften, det passer mig [noget af papiret mangler]tet saadan rigtig at gaa [og dr]ive. Hver Formiddag cycler [noget af papiret mangler]artis med min Onkel, som [noget af papiret mangler] brillant med: og paa [disse] Ture faar vi noget aldeles [noget af papiret mangler]tet gammelt Øl. De kan [nok] tænke dem, hvor de lave glimrende Øl her paa Langeland, det er saa klart og stærkt som Vin, men ogsaa meget berusende. – Om Eftermiddagen cycle vi i Vandet. Hvor det er dejligt at bade! I Gaar var der høje Bølger, det er forfærdelig morsomt at svømme med Bølgerne og blive løftet et langt Stykke hen i Vandet. [noget af papiret mangler] er der desværre ingen [noget af papiret mangler] -, men saa er det til Gengæld det mest henrivende Vejr. Det er Søndag og Max (min Onkel) og jeg have været ude en Cycletur [noget af papiret mangler] paa en høj Bakke at se [noget af papiret mangler] Kapsejlads, og i Efterm[iddag] skulle vi ud til Lohals [til] en ”Fætter Einar”. – Hør Las, det var ellers et r[igtigt] Snyderbrev, jeg fik i G[aar], jeg lagde mig velbehagelig ude i Hængekøjen for rigtig at nyde det, og saa var jeg færdig med det paa mindre end en halv Minut! Men nu haaber jeg, der er et bedre et undervejs til mig. – Jeg har for Resten ikke mere at skrive nu, d.v.s. jeg synes hele Tiden, der er noget, jeg skal fortælle Dem, men naar jeg tænker mig om, for a[noget af papiret mangler] hvad det er, er det [noget af papiret mangler] end at jeg længes efter [Dem og] at jeg glæder mig, til jeg skal se Dem igen. Men jeg har en Følelse af, at jeg har skreven det saa [at] jeg ikke kan forsvare at [skriv]e det tiere. Saa nu [kom]mer Posten snart, saa [jeg maa] slutte. Hils Marie [mang]e Gange. Men flest [Hilsn]er til Dem selv fra 
+A.
+Snøde pr. Lohals
+Søndag d. 9ende August
+De har da lagt Mærke til, at jeg ikke mere skriver ”Hr. Maler” udenpaa Brevene?</t>
+  </si>
+  <si>
+    <t>1896-08-10</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Alhed Warberg er hos sin onkel Max på Langeland</t>
+  </si>
+  <si>
+    <t>Johannes Larsen misunder Alhed, at hun kan få øl på Langeland, for det kan han ikke i Småland.
+Peter Hansen har meldt sin ankomst til Höljeryd. Han kunne ikke låne Fritz Sybergs bøsse, men Larsen har taget med til ham. Peter Hansen skulle til gengæld have haft Akvavit med.
+Johannes Larsen har plukket lineaer og sender Alhed Warberg en.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/K2x3</t>
+  </si>
+  <si>
+    <t>[En presset linea indsat på venstresiden]
+Høljeryd 10 August 1896.
+Kæreste Alhed!
+Mange tak for Deres Brev, som laa her i Gaar da jeg kom hjem fra Jagt, jeg havde ingen Ting faaet og var meget tørstig og da jeg strax satte mig til at læse Brevet og læste om det gamle Øl paa Langeland kunde jeg ikke andet end misunde Dem det, Øl gives der nemlig ikke her paa Egnen i det mindste har jeg aldrig set det. Derimod kan vi nok komme i Vandet men ikke i Havet. Samtidig med deres Brev var der et fra Peter, hvori han fortæller at han kommer Fredag altsaa i Dag, hvad der [ordet indsat over linjen] er lidt for tidlig da vi ikke har naaet at fortælle ham at vi har taget baade Bøsse og Ammunition med til ham, han beklager sig nemlig i Brevet over at han ikke maa laane Baronens og hans egen er vist ikke færdig, desuden havde vi tænkt at han til Gengæld skulde have taget en Flaske Aquavit med, og alt det naar vi ikke at faa ham gjort begribeligt, da der om lidt skal Vogn til Stationen for at hente ham, med det samme benytter jeg Lejligheden og sender dette Brev af Sted. Jeg var ude i Formiddags paa Jagt og fik kun en Bekkasin, paa Vejen hjem plukkede jeg et Par Linea som blomstrede, det er ellers efter den Tid nu. Jeg sender Dem en hermed. Jeg maa lukke nu da Brevet ellers ikke kommer af sted. Mange Hilsner fra Deres hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1896-08-17</t>
+  </si>
+  <si>
+    <t>Sverige
+Höljeryd</t>
+  </si>
+  <si>
+    <t>Peter Hansen
+Marie Larsen</t>
+  </si>
+  <si>
+    <t>Johs. Larsen fortæller, hvordan dagligdagen forløber under opholdet på Höljeryd i Sverie. Jagt, spisning, middagssøvn mm.
+Peter Hansen er kommet på besøg på Höljeryd. Johs. Larsen fortæller om en jagttur med ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Hdlm</t>
+  </si>
+  <si>
+    <t>Höljeryd 17 August 1896.
+Kæreste Alhed!
+I Dag tror jeg at jeg kan faa Lejlighed til at skrive et ordentligt Brev til Dem, det sidste maatte jeg jo stoppe midt i det. Vognen efter Peter skulde af Sted. Det er for Resten ikke med min gode Vilje at jeg sætter mig til at fylde dette Ark, men det regner og ser desværre ikke ud til at vilde holde op for det Første. Det regnede ogsaa i Tirsdags da Peter skulde hentes, ellers har vi haft dejligt klart Vejr hele Tiden. Vi havde ventet at Peter skulde komme omtrent Kl. 8 da Toget nemlig kommer Kl. 6 og havde Aftensmaden færdig og Ild i Kakkelovnen i Anledning af det han var vaad, der kom imidlertid ingen Vogn og vi sad og ventede med Maden og fyrede i Kakkelovnen til Kl. var henved 10 saa spiste vi og fyrede videre og lyttede til vi endelig hørte Vognen Kl. 11 og jeg gik saa ud med Aquavit Flasken og skænkede Peter og Kusken en Snaps. Vi fik saa Forklaringen, Peter var ikke naaet at skifte Tog i Halmstad og maatte saa vente og tage med et senere Tog, som imidlertid ikke gik længere end til Stationen før Landeryd, men da han havde været saa fornuftig at telegrafere til Vognen fra Höljeryd, havde Kusken sendt en Mand med en Dressine eller Trobi eller hvad saadan et Apparat hedder ned til Rissared, det er den Station hvor til Peter kom og den holdt og ventede paa ham og da han selv maate hjælpe til at drive den frem holdt han jo nogenlunde Varmen. Dagen efter var det dejligt Vejr og vi gik strax paa Jagt og fik hver en Graaand og næste dag fik jeg en Bekkasin og Peter en Krikand. Nu tror jeg at jeg vil fortælle Dem hvordan vi tilbringer Dagen hidtil har det nemlig været omtrent ens og det bliver det vel igjen naar vi bare faar godt Vejr. Om Morgenen staar vi op Kl. 6-7 og spiser saa Frokost og gaar paa Jagt Kl. 8 ½ - 9. Kl. ca 12 kommer vi hjem og gaar i Vandet og vasker Hundeneog vore Strømper og Sko og hænger dem op og tørre, dog ikke Hundene. Saa spiser vi til Middag hidtil Ænder, Bekkasiner og Snepper og Fisk eller Kalvesteg, Eftermad hver anden Dag Tyttebærrødgrød og Fløde og Blaabær og Fløde. Saa drikker vi Kaffe og derefter klæder jeg mig af og gaar i Seng og læser i Rigsdagstidende for Peter hvorefter jeg hviler mig. Peter siger jeg sover men det er Bagtalelse, og Peter læser det stenograferede igjennem. Kl. 3 ½ gaar vi saa paa Jagt igjen og saa den samme Historie med Fodtøj og Hunde og Omklædning og Mad og saa i Seng igjen. I Gaar gik Harejagten ind og om Morgenen var Peter og jeg ude paa Harejagt med Inspektøren, som haren støver, men da det var daarligt Vejr, det regnede omtrent hele Tiden – kunde vi ingen Harer faa op og maatte gaa hjem med uforrettet Sag. Om Eftermiddagen var det Opholdsvejr og vi gik ud med Jansen og traf paa en hel Del Vildt men fik kun en Tjur og 2 Urhøns det er i Grunden ækelt at gaa paa Hønsejagt naar man ikke er ene eller højst 2. Jeg blev saa nervøs at jeg ikke turde skyde og først til sidst skød jeg de 3 ovennævnte Fugle. Jeg har glædet mig meget til i Dag fordi jeg saa skulde med Tjalfe alene og Peter med Jansen, men nu er det jo ikke Vejr til det. I Fredags havde jeg en slem Ærgrelse med Jansen, jeg har taget den med for Peters Skyld, og for at jeg kunde gaa alene med Tjalfe, som i Grunden overtræffer mine Forventninger og opfører sig aldeles nydeligt, og saa vilde det Bæst, Jansen, ikke gaa med Peter skønt jeg skældte den ud og ogsaa en Gang gav den en Rap med Pisken, saa endte det med at den satte sig ned og vilde ikke flytte sig af Stedet, vi lod den saa sidde og da vi kom hjem var den kommen, men det var i Torsdag i Fredag var Peter efter [ulæseligt ord] yderst venlig i mod den og jeg sagde ingen Ting til den, før senere hen paa Formiddagen, da jeg havde stillet mig op ved en Sø og vilde have at Peter skulde lade den gaa ud i nogle Siv for at drive nogle Ænder op, da den ikke gjorde Tegn til at røre sig raabte jeg allé, og saa forsvandt den og den Dag kom den ikke hjem før efter at vi vare i Seng, sa kom den heldigvis, for jeg troede aldrig jeg havde faaet den at se mere. Jeg talte med en Mand Dagen efter som havde mødt paa Vejen til Höljeryd, saa jeg tænker den vilde have været hjem, men er kommen for sent til Toget. Nu efter at Peter har været alene ude med den et Par Gange gaar det helt godt. Nu ser det lysere ud i Vejret bare det vilde klare saa jeg kunde komme af Sted ud til Tjurer og Urhøns. De skriver at jeg vist er en frygtelig Despot – Tak for det Brev som jeg fik i Lørdags – jeg er lige det modsatte hvad jeg skal tillade mig at bevise med et Ex. fra i Dag. Da det havde regnet i Nat og var vaadt i Morges blev vi enige om at nøjes med en Tur i Dag og saa blive hjemme og spise Havregrød Kl. 11 inden vi gik ud da det imidlertid regnede for stærkt Kl 11 1/2 til at der foreløbig kunde være tale om at gaa, fik jeg Peter, for jeg turde ikke, til at gaa ud og sige at de godt kunde holde op med at lave Havregrød og begynde paa Middagsmaden, men De maa ikke tro der blev taget Spor af Notits af det, vi fik vor Havregrød Kl. 11 og Blaabær oven paa og nu sidder jeg her og Solen er lige begyndt at skinne, men nu kommer der en Byge til desværre. Jeg kan ikke forstaa at De ikke kan læse hvad jeg skriver, den Sejlmagers Kone hed Tagea, tror jeg nok. Forleden Dag fangede jeg en Drossel som har en daarlig Vinge den gaar her paa Gulvet og spiser Blaabær og laver et voldsomt Svineri, saa Enden bliver vist at jeg maa smide den ud. MH.t. at male er jeg nu naaet saa vidt at jeg har faaet lavet 2 Tegnebrædter og Marie har spændt Papir paa. Hvorlænge bliver De paa Langeland? Kan De svømme 100 Tag? 
+Jeg skal hilse fra Peter som sidder her og skriver sin Stenografi og fra Marie som er i Køkkenet og lægger Deig til Rug og Hvedebrød. Mange Hilsener fra Deres hengivne Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1896-08-25</t>
+  </si>
+  <si>
+    <t>Jällunden, Sverige
+Snøde</t>
+  </si>
+  <si>
+    <t>Albert Gottschalk
+Peter Hansen
+Jørgen Hermann Kruuse
+Jeppe Andreas Larsen
+Lars Larsen
+Marie Larsen
+Vilhelm Larsen
+Susanne Lindberg
+- Petersen, Biolog</t>
+  </si>
+  <si>
+    <t>Johannes og Marie Larsen samt Peter Hansen er på Larsen-familiens ejendom, Höljeryd, i Småland, Sverige. Alhed Warberg besøger sin onkel Max på Langeland. 
+Johannes Larsen sagde, at han lavede "Busser", når han skød forbi.</t>
+  </si>
+  <si>
+    <t>Hunden Tjalfe gør gode fremskridt, og hunden Jansen er glad for Peter (Hansen). 
+Der er mange tjurer og urhøns, men Johannes Larsen har manglet ammunition til sin egen bøsse og har måttet bruge broderens, som han skyder forbi med.
+Peter Hansen, Marie og Johannes Larsen har været ved søen Jälunden. De bad om lov til at låne en pram og roede til en ø. Prammen viste sig at tilhøre nogle andre end dem, der gav tilladelsen.
+Pigen har lavet "Krykeost" af nymælken fra en ko, der netop havde kælvet.
+Dr. Petersen har sendt billedet af sælen retur.
+Gottschalck er i Kerteminde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Hg0W</t>
+  </si>
+  <si>
+    <t>Höljeryd 25 August 1896.
+Kæreste Alhed!
+Tak for Brevet som jeg fik i Torsdags som De meget rigtigt formoder skrev jeg Langeland uden paa mit sidste Brev, men jeg haaber da at De har faaet det, da det er det mest indholdsrige eller i hvert Fald det længste jeg har skrevet herfra. Det er rigtigt nok at Klaks faar Ferie omend knap saa længe som De skriver, men vi venter ham i Aften og han bliver her vist en 8 Dages Tid. Vi venter ogsaa Fader og Konsul Kruuse herover i løbet af en Uges Tid. Tjalfe gør god Fremgang og tegner til at blive en første Klasses Hund, og Jansen har nu slaaet sig fuldstændig paa Peter, det vil sige det er ham der fører an for Peter klager lidt over at Lydigheden er saa som saa. Her er mange Høns i Aar, flere end jeg har set her nogensinde før og vi har faaet ca 30 Tjurer og Urhøns, men de sidste Dage har været sløjt, da vi har manglet Ammunition, men saa tænker jeg at Klaks har noget med i Aften. I Søndags Eftermiddag var vi en en Tur til en større Sø som hedder Jälunden. Da vi kom der ned laa der en Pram ved Bredden, Peter sagde han vilde spørge Manden om vi maatte laane den, og gik saa hen til Skur til at stille Aarer og andre Redskaber ind i, der boede ingen i i Nærheden, og kom saa tilbage med den Besked at det vilde være Manden en Fornøjelse om vi vilde benytte hans Baad. Vi roede saa over til en Ø, skønt jeg havde en stærk Mistanke om at Prammen tilhørte nogle Mænd som gik og saa paa nogle Kreaturer et Stykke før vi naaede Søen, men jeg sagde ingen Ting før vi kom til Øen, og da vi syntes at vi kunde høre nogen tale i den Retning vi vare komne fra blev vi enige om at ro tilbage med det samme og det viste sig at det forholdt sig aldeles rigtigt med Mændene som ventede paa os, men de var for Resten helt skikkelige. Paa Hjemturen kom vi forbi et Sted her ved Gaarden hvor Folkene har lavet et Dansegulv, hvor de danser hver Lørdag og Søndag Aften, og vi gik saa ind og saa paa dem, og Peter dansede et Par Gange med Marie og en af de tilstedeværende Flickor. Forleden Dag havde vi en ko som kælvede og vores Pige lavede os en Ret af Nymælken, som hun kaldte ”Krykeost”, hun rørte Æg i og kogte det og saa blev det stift da det blev koldt, vi spiste det dels om Middagen med Fløde og Sukker og dels som Paalæg paa Smørogbrød, nu er det desværre snart forbi; jeg tror nok at jeg er den der bedst kan lide det, Peter og Marie spiser og af den men Susanna, synes ikke om den. Hvis Lars Larsen vil have et Billede med Krager kan han godt faa det. Det med Sælhunden jeg lavede til Dr Petersen (Biologen) gjorde ingen Lykke, i hvert har han sendt det tilbage uden at skrive noget med. Vi havde Brev hjemme fra i Gaar og fra Gottschalk, som endnu opholder sig i Kjerteminde og formode at han vil være der endnu naar jeg kommer tilbage. Det er et væmmeligt Bæstvejr i Dag med Byger en Gang i mellem saa vi har ikke været ude i Formiddag, men Peter gik strax over Middag og jeg skal ogsaa til at stikke af nu. Jeg maa desværre skyde med Klaks’ Bøsse da jeg ikke har Patroner til min, jeg debuterede med den i Gaar, 5 Busser og ingen vildt, formodentlig gaar det ligedan i Eftermiddag. Mange Hilsener Deres hengivne
+Johannes Larsen.
+Onsdag Morgen.
+Klaks kom saa i Aftes, og havde Akvavit og Patroner med, saa nu kan jeg komme ud med min egen Bøsse i Dag saa tænker jeg det gaar bedre. Vejret ser ogsaa bedre ud til Morgen. Nu maa jeg ned til Vognene med Brevet. 
+God Morgen. Hilsen Fra Peter.</t>
+  </si>
+  <si>
+    <t>1896-09-05</t>
+  </si>
+  <si>
+    <t>Holger Drachmann
+Albert Gottschalk
+Peter Hansen
+Jørgen Hermann Kruuse
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+- Petersen Vilhelm Larsens svigerfar
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Holger Drachmann fyldte 50 år 9. oktober 1896.</t>
+  </si>
+  <si>
+    <t>Alhed Warberg bør ikke ønske Johannes Larsen stille vejr, for i stille vejr tager det alt for lang tid at sejle hjem fra Halmstad.
+Han og vennerne har skudt 70 stk. vildt i det hele. Larsen har lavet skitser af skudte fugle. Han er blevet bedt om at lave vignetter til en bog i anledning af Drachmanns fødselsdag. De skal indsendes inden 9. september og uden at Larsen har set bogen!
+Gottschack og Johansens er rejst fra Kerteminde. 
+Konsul Kruuse samt Vilhelm Larsens svigerfar er kommet. Larsen rejser nok hjem onsdag eller torsdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GfHS</t>
+  </si>
+  <si>
+    <t>Höljeryd 5 September 1896
+Kæreste Alhed!
+De kan tro jeg blev glad i Mandags da jeg var i Landeryd med Klaks og der var Brev fra Dem. Jeg havde i flere Dage ventet Postens Ankomst med Længsel men var stadig bleven skuffet. Peter kørte jeg ned i Forgaars og fik saa Deres Brev til Marie med hjem. Vi var saa i Gaar reduceret til 3 Personer her, men i Aftes kom Fader kørende og Consul Kruuse som skulde have været med men vist var kommen for sent til Færgen venter vi i Dag. Jeg tænker at de bliver her en Uges Tid og saa følges vi med dem hjem, altsaa over Land.
+Hvis vi skulde have sejlet hjem, forekommer det mig temmelig ondskabsfuldt af Dem at ønske stille Vejr, jeg har Gud ske Lov kun en Gang været med til at sejle fra Kjerteminde til Halmstad i stille Vejr men da varede det ogsaa i 4-5 Dage netop paa Grund af det ”gode” Vejr. Vi har haft en Del Regnvejr heroppe men med godt Vejr i mellem saa vi kunde komme paa Jagt en Gang i melle de sidste Dage har det f.Ex. været Solskin om Formiddagen og Regn om Eftermiddagen, hidtil har vi faaet 70 Stk Vildt i det hele, naar jeg regner en Krage med som Peter har skudt og en Høg som jeg har skudt, deraf 54 Urhøns og Tjurer, Resten Ænder, Bekkasiner, Snepper og 1 Hare og en Skovdue. Jeg har tegnet og malet med Vandfarver en Del af de skudte Fugle i en Skitsebog, ellers har jeg ingen Ting faaet lavet. Peter har drevet det til at begynde paa en Aquarel men saa har han jo til Gengæld drevet det temmelig vidt i Stenografien, han bruger i Aar kun 14 Minutter til de samme som han i Fjor brugte 16 Minutter, men han skal jo ogsaa ind som Nr 1 af dem som gaar op. I Gaar fik jeg Brev fra en Mand som hed S.C. Nielsen, om at lave 5 Friser og 5 Vignetter til en Bog i Anledning af Drachmanns Fødselsdag, de skulde være indsendte inden den 9ende denne, hvilket Manden haabede ikke maatte afskrække mig fra at begynde paa dem. Friserne skulde symbolisere Sider hos Drachmann og Vignetterne slutte sig til Friserne, og de skulde indfatte Bidrag af unge danske Forfattere. Har De hørt noget lignende? Paa 4-5 Dage uden at have Anelse om hvordan Bogen ser ud eller hvad Forfatterne har skrevet eller ikke har skrevet endnu. Gottschalk rejste fra Kjerteminde forleden og Johansens Familie er rejst med Undtagelse af ham selv som bor hos os og den ældste Datter som ligger hos Christine. Nu ser jeg at jeg skal holde op denne Gang. Der er jo nu ikke ret længe til vi ses tænker jeg og glæder mig til det, men jeg naar vel at høre fra Dem en Gang endnu inden jeg rejser herfra. Mange Hilsner fra Deres hengivne
+Johannes Larsen.
+6 September.
+Nu laa Brevet her hele Dagen i Gaar medens jeg gik og gjorde mig Umage for at huske at faa det sendt med den Vogn, som skulde komme med Consul Kruuse, og sa glemte jeg det naturligvis alligevel, og i Dag kommer ingen Vogn da det er Søndag men i Morgen vil Consulen og Fader til Landeryd saa faar de det med. Sammen med Consulen kom Hr Petersen (”Klaks’ ”Svigerfader”). I Dag har vi faaet en dejlig stor Aal paa 3 Kg. som vi skal have til Middag i Morgen. Jeg ved ikke nøjagtig hvad Dag vi rejser, men antager at det bliver Onsdag eller Torsdag. Nu tror jeg at jeg vil holde op for i Aften saa kan jeg maaske lidt igjen i Morgen. God Nat.
+7 September. Mandag.
+Til Morgen er det godt Vejr, men foreløbigt temmelig vaadt af Dug, men jeg haaber at det tørrer saa meget at jeg kan komme paa Jagt efter Frokost og saa være lidt heldigere end i Gaar, for da skød jeg værre end jeg endnu har gjort, jeg vil ikke sige hvor meget, men Resultatet var en – 1 Høne! men heldigvis heldigvis har vi en Tjurhane som er nok til en Middag, liggende fra i Lørdags saa hvis jeg bare faar 2 Høns til i Dag kan vi vel klare os Onsdag over. Jeg skal hilse fra Marie og takke for Brevet, hun skriver en af Dagene. Paa Grund af Smøleriet med Afsendelsen af dette Brev kan jeg nu ikke fa Brev fra Dem før jeg kommer hjem. Mange Hilsner deres hengivne Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1896-09-13</t>
+  </si>
+  <si>
+    <t>Ullerslev</t>
+  </si>
+  <si>
+    <t>Samuel Andersen
+Christian Eckardt
+Adolph Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelmine  Larsen
+Karl Schou
+Marie Schou
+- Skytte Knudsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Johannes Larsen, Marie og Karl Schou, Syberg m.fl. har netop været på et ophold på Larsen-familiens gård Höljeryd i Småland.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen havde urhøns og en skovdue med fra Sverige, og han tegner nu i en fart, inden de rådner. Han kænges efter at komme i marken med Tjalfe. 
+Larsen skal til Nordskov og give en mand en akvarelkopi af Tapetmanden. Billedet er færdigt.
+Johannes Larsen kommer snart til fods til erikshaab. Han ville ønske, at han havde en cykel.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Smqw</t>
+  </si>
+  <si>
+    <t>Kjerteminde 13 September 1896.
+Kæreste Alhed!
+Tak for Deres Brev, som jeg fik i Forgaars Morges da jeg kom hertil eller rettere sagt til Frokost da jeg stod op. Det er egentlig forfærdeligt saa man kan blive forvænt, jeg havde ventet at der var Brev fra Dem og var bleven meget skuffet hvis der ingen havde været. Jeg havde 2 Urhøns og en Skovdue med hjem, som jeg har haft saa travlt med at tegne at jeg omtrent ikke har været uden for en Dør siden jeg kom. Nu er jeg i Færd med at tegne Skovduen men da jeg opdagede at Posten gaar om 3 Kvarter sætter jeg mig til at skrive for at De kan faa Brevet i Morgen. Det er ganske forbistret med de Fugle, jeg maa jo tegne dem i en Fart inden De raadner og sa sidder jeg her og tegner mens det klør i mig efter at komme ud i Marken og se hvordan Tjalfe vil behandle en aaben Mark efter al den Skovjagt. Og sa er der en Ting til, i Morgen er det den 14 og saa har jeg lovet den Mand som jeg boede hos i Nordskov at komme ind og forære ham en Kopi i Vandfarve efter ”Ta [noget af papiret mangler] manden” det er nem [noget af papiret mangler] hans afdøde Fader og der existerer ingen andre Billeder af ham og i Morgen er det Sønnens altsaa den først omtalte Mands Fødselsdag. Gud ske Lov har jeg da Billedet færdigt d,v,s, jeg havde malet det inden jeg rejste til Sverige og har sat 2 Knapper i Træk frem i Dag, og faaet Christine til at hente en Ramme hos Glarmesteren som jeg havde tilovers fra mine Billeder i Foraaret og som viste sig at passe udmærket. Nar jeg saa faar det overstaaet og Fuglene holder sig saa jeg kan fortsætte med dem paa Tirsdag og jeg har haft mine Sko hos Skomageren og er bleven klippet hos Barberen kan De vente at se [noget af papiret mangler] med det første. Jeg kommer nok til at gaa derned for jeg aner ikke hvor jeg skal opdrive Rejsepenge. Har De læst i Politiken om Stenografexamen, det saa ikke ud til at Peter havde bestaaet men mon ikke det er en Fejl. Jeg kan næsten ikke tænke mig den Mulighed at han skulde være dumpet, det Bæst kunde ogsaa gerne skrive hvordan det var gaaet. Havde jeg bare en Bicycle, om Forladelse, Cykle, saa kunde jeg meget bedre komme af Sted. Jeg begynder at spekluere paa at laane en. Nu maa jeg holde op for at faa Brevet med. Mange Hilsner til vi ses.
+Deres hengivne
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1897-8</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Laura Warberg</t>
+  </si>
+  <si>
+    <t>Erikshaab Højrup Station Fyen</t>
+  </si>
+  <si>
+    <t>Marie Schou
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var i september 1897 på et månedlangt ophold på Larsen-familiens skovgård, Höljeryd, i Småland sammen med Johannes Larsen, Karl og Marie Schou, Sybergs m.fl.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2124</t>
+  </si>
+  <si>
+    <t>Rejsen gik godt, men Marie var søsyg hele tiden. Nu går de rundt i Halmstad, og i aften tager de til Höljeryd. Alheds ansigt der ligeså brunt som hendes fars hals. Det er dejligt at have ferie.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ay6b</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets adresseside:]
+BREFKORT.
+(DENNA SIDA ANVÄNDES ENDAST FÖR ADRESSERINGEN.)
+Till
+(Bostad,)
+om den kan uppgifvas:
+(Adressort:)
+[Håndskrevet på kortets adresseside:]
+Fru Laura Warberg
+Erikshaab - Højrup
+Danmark Fyen
+[Håndskrevet på kortets bagside:]
+Lørdag Form.
+Vi ankom godt hertil i Aftes, for sent til at skrive. Rejsen var god men sen, da Vinden mest var imod. Marie var søsyg hele Tiden, jeg slet ikke. - Nu gaa vi rundt og movere os lidt i Halmstad, der er en nydelig By, i Aften tage vi til Höljeryd. - Vi saa Lerchenborg Skove og kom ganske nær Kullen, saa Höganäs og Mølle. - Mit Ansigt er bleven ligesaa brunt som Adis' Hals. - - Det er storartet at have Ferie og at være i den friske Luft hele Dagen. - 1000 Hilsner! Eders A -</t>
+  </si>
+  <si>
+    <t>1897-09-07</t>
+  </si>
+  <si>
+    <t>- Andersson
+Johan Elmqvist
+Johanne Giersing
+Adolph Larsen
+Karl Schou
+Marie Schou
+- Strömdal
+Anders -, Sverige
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Christine og hvem Maries mand er. Heller ikke Gryllesen.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været hos Österberg med 1000 kr. til arbejdsløn. Elmqvist var forbavset over, at Alhed havde så mange ringe på.
+Anders fortalte en masse om, hvor elendigt Christine (ikke Swane) passede huset.
+Efter middagen gik Larsen på jagt i regnvejr. Adolph Larsen (Agraren) og Fritz Syberg (Baronen) var på jagt dagen før, og Syberg forstuvede foden, så i dag er han hjemme og passer Johanne (Besse). Derefter følger en lang beretning om en mislykket jagttur. Larsen og hans bror plukkede dog nogle rørhatte. 
+De folk, der var på tur til markedet, købte småting med hjem, og Johannes Larsen vil sende Alhed noget. Maries mand købte en ged.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VJ8S</t>
+  </si>
+  <si>
+    <t>Höljeryd 7 Septbr (Långaryds Marknad.) 1897.
+Min egen Kæreste!
+Saavidt jeg husker lovede jeg i Gaar at skrive naar jeg kom hjem, men da det jo er Markedsdag i Dag er det umuligt at faa Brev af Sted til Landeryd og jeg opsatte derfor Skriveriet til i Eftermiddag. Det varede noget inden vi kom fra Stationen i Gaar, Anders havde nogle Ærinder at besørge først, jeg var inde hos Elmquist og blev tratteret med en Bayer og 1 Cigar og tog til Gengæld 1000 Kr. med til Østerberg til Arbejdsløn. Elmquist var forbavset over den Masse Ringe Du havde paa, en 3-4 Stykker, mente han, jeg antager det var Slangeringen han havde faaet Øje paa, men han mente Du maatte være for ung til at være Enke, her faar de nok en Ring hver Gang de bliver forlovet og en hver Gang de bliver gift, og beholder dem, saa de jo efterhaanden kan faa en hel Samling, han mente for Resten at Du ikke kunde være mere end aderton – nitton År, og paastod at Folket sagde Du var min Fästemø. Vi kom sen af Sted og havde med som Passager en søn af Carl Andersson, Carlsro, da [vi] kom til Nyby slap vi ham og saa kan du tro at Anders begyndte at fortælle mig hvad Christine var for en, og hvor usselt hun passede Huset og Kreaturerne, og hvordan hun drak sig fuld sammen med Mo[ulæseligt], skønt Munden gik livligt paa ham kunde han dog blive ved med det til vi naaede omtrent hjem. Da vi havde spist til Middag gik jeg paa Jagt og fik en Hønekylling, hvad vi jo manglede i at have nok til en Middag. Det regnede for Resten af og til hele Eftermiddagen og det var egentlig ækelt at gaa i Skoven, jeg er snart ked af at gaa paa Jagt i alt det vaade og saa kan Hunden jo ingen Ting finde og Vildtet holder ikke. Agraren og Baronen var ogsaa ude i Gaar Eftermiddags, og de kom hjem med det Resultat at Baronen havde forstuvet sin ene Fod ved at krybe over et Hegn, og nu gaar han omkring ved den tykke Stok. I Formiddags gik Agraren og jeg paa Jagt, Baronen blev hjemme og passede Besse og Resten kørte paa Markedet. Det var ellers en temmelig uheldig Jagttur vi havde, saa snart vi var kommen derhen hvor vi hentede Myrerne fløj der 2 Tjurhøner op og vi skød paa hver sin uden at træffe nogen af dem, lidt efter fløj de ud af et Par Træer, og jeg kastede et Skud efter den ene igen bus, vi gik saa igennem Ekhult og Båxhult der traf vi en Høne som vi ikke fik Skud til og ude i Bækken der løber fra Horshult Søen ud i Aaen lettede der et halvt hundrede Ænder, men for langt ude, dem gik vi efter og der hvor Bækken løber ud i Aaen fik jeg Øje paa nogle af dem, der laa saadan at jeg kunde krybe til dem bag nogle Buske, hvad jeg ogsaa gjorde, men skønt jeg var saa beskeden kun at holde paa den nærmeste, som laa alene, jeg gjorde det for at være sikker paa dog at faa noget for mit Skud, opnaaede jeg kun at den efter Agrarens Beretning blev et godt stykke efter de andre, men de fløj om bag en Skov paa den anden Side Bækken saa vi kunde ikke gaa efter dem. Lidt efter jagede Tjalje en gammel Urhane ud i noget Krat, jeg saa kun et Glimt af ham mellem Træerne, men fyrede dog en Patron paa ham, til ingen Nytte naturligvis. Det regnede af og til som sædvanlig og jeg blev mere og mere led ved at gaa, men vi gik dog ned over Broen og om i Kongsveka, hvor vi tossede dygtigt rundt og saa nogle Høns uden at faa Skud indtil der pludselig lettede en stor Flok mest voxne Hanekyllinger, et lille Stykke fra mig, de satte sig imidlertid strax igen og vi gik saa hen til dem, jeg fik Øje paa en der gik paa Jorden, men den forsvandt strax, saa opdagede Agraren en og spurgte om han skulde skyde, jeg sagde ja og han skød, saa kom hele Flokken op og jeg skød Bus paa en der fløj ud til Siden, 2 Patroner spildt igen, noget efter stod Tjalfe for en Hanekylling, den kom ud til Agraren, bus, i alt 8 Patroner ingen Høns. Vi traf saa flere af Flokken og nogle Tjurer uden at faa Skud mere og gik saa hen og samlede Tasken fuld af Rørhatte, udmærkede Rørhatte, bedre end sidst, alle sammen saadan [tegning] eller saadan [tegning] omtrent halvt af hver i Størrelse. De andre var kommen fra Markedet og havde spist Frokost da vi kom hjem, Maaltiderne er nemlig lagt om i Anledning af Markedsturen og vi skal først spise en Gang i Aften, jeg mener Middagsmad. Frokost har jeg spist. Vi skal have Suppe med Rødder og Rørhatte, jeg har skrællet de halve faaet Lov til at de maa komme i Suppen, Urhøns, stegte, og Krøsengrød med en Mængde tyk Fløde som der ikke skal Mælk i. For Øjeblikket skinner Solen og Agraren og Baronen staar ude ved Havelaagen og morer sig med at se paa de mere eller mindre fulde Maarkedsfolk der stadig ruller forbi. Dem som var paa Markedet herfra havde en Del Sukkergodt med hjem. Agraren fik et lille Glaskrus [tegning] med noget Syltetøj i jeg fik 2 flade Tallerkner med Sukkergodt inden i og Billeder og Vers udenpaa, og den ene er til Dig, Du skal faa den nu hvis den kan være i Brevet ellers maa Du have Taalmodighed til Du faar mig at se. Nu tror jeg at jeg vil holde Pause til vi har spist saa skal jeg fortælle Dig om en Konvolut Marie fik af Schou og om hvad der staar paa den det kan jeg nemlig ikke huske. – Jeg har været inde og set at der er Pærer i Tyttebærgrøden. – Efter Middag. Paa Maries Konvolut staar der: ”Til den snällaste Flickan på hela Marknaden” og neden under ”jag älskar dig glöm ej mig”. Jeg sender her med din Pakke som er en hel Del mindre min og ikke saa pragtfuld men meget kønnere. Naar jeg nu har tilføjet at Middagen forløb udmærket, naar undtaget at Gryllesen [?] hele Tiden blev plaget af en ”slim Loppe” tror jeg at jeg har givet Dig en temmelig udførlig Beretning om hvordan det er gaaet til her siden i Gaar Middags, nej det er sandt her har gaaet en Gedebuk omkring, det var den vi mødte henne ved Strømdals da vi kørte til Landeryd, Maries Mand havde købt den for 10 Kr. den er temmelig skikkelig naar man giver den Brød, men naar der ikke er mere stanger den. Nu vil jeg hilse Dig fra alle her og naar jeg er færdig med Brevet vil jeg gaa ind i Spisestuen og spørge om det ikke er rigtigt at jeg har gjort det. Jeg længes meget efter Dig og efter at høre hvordan Du er kommen hjem og hvor meget Du saa vejede. Det er bleven et meget langt Brev og det er vist fuldt af Sludder, men jeg haaber at Du kommer igennem uden at kede Dig altformeget. En hel Mængde allerkærligste Hilsner fra Din egen Kæreste, er jeg ikke det?
+Din hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1897-11-02</t>
+  </si>
+  <si>
+    <t>Christine Sverige -
+Lars, Höljeryd -
+Adolph Larsen
+Jeppe Andreas Larsen
+Vilhelm Larsen
+Vilhelmine  Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>I.A. Larsen er i alvorlige økonomiske problemer og må derfor bortforpagte ejendomme mm.</t>
+  </si>
+  <si>
+    <t>Johannes Larsens forældre er kommet hjem fra Sverige. De har forpagtet Lille Höljeryd med tilhørende jord bort. Møblerne bliver flyttet til Båxhult. Jorden i Kongsveka og Båxhults jord er også bortforpagtet. Familien kan fortsat bo på Båxhult, når de er i Sverige. 
+Britta manglede mønster, så hun kunne ikke væve tøj til Larsen-familien.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/znpL</t>
+  </si>
+  <si>
+    <t>Kjerteminde 2 Nov. 1897
+Kæreste Alhed!
+[Noget af papiret mangler] Dag intet Brev! [Noget af papiret mangler] et sidste Brev fra [Noget af papiret mangler]ags 8 Dage, altsaa: [Noget af papiret mangler] – Mandag – Tirsdag – Onsdag – Torsdag – Fredag – Lørdag – Søndag – Mandag – Tirsdag – saa mange Dage har jeg ingen Breve faaet. Fader og Moder kom i Nat, Klaks og Agraren var henne i Ullerslev efter dem, jeg var ikke med da jeg havde faaet saadan en forfærdelig Snue i Aftes, [og det ha]r jeg naturligvis endnu. Fader har nu forpagtet lille Höljeryd og Jorden dertil bort. Møblerne skal saa flyttes til Båxhult. Fader solgte Klaveret til en Mand og [Noget af papiret mangler] for det, var det ikke [Noget af papiret mangler]ket Forretning? Forp[agteren] overtager Gaarden [Noget af papiret mangler] og skal betale Skat[Noget af papiret mangler] give 600 Kr. i Forpagtningsafgift. Lars i Kongsveka har forpagtet Jorden i vores Kongsveka for 150 Kr. om Aaret, og Båxhult Jord bliver vist forpagtet ud til Christines Fästman, hun har nemlig en saadan, saa der bliver vist omtrent en aarlig Indtægt af godt 1200 af det Hele, Torperne iberegnet, det er mere end jeg [havde] troet og ikke saa lidt bedre end at give Penge til og saa har vi jo Båxhult at bo paa naar vi kommer der [Noget af papiret mangler] som forpagter Jord [Noget af papiret mangler] skal nemlig bo i [Noget af papiret mangler]. Der var Brev [fra Chri]stine i Dag, hun [har] været henne at besøge Jer, og jeg ser der af at Du har det godt, saa nu faar jeg vel snart Brev fra Dig, men jeg længes ogsaa efter det kan Du tro. Mange kærlige Hilsner! Skriv nu snart til mig. Din hengivne
+Johannes Larsen.
+vend om! 
+P.S.
+Fru Østerberg betalte Moder 20 Kr hun havde faaet til Ulden til det Tøj Britta skulde væve. Prøven er [Noget af papiret mangler] bortkommen. Saa der[Noget af papiret mangler] skaffes Garn af de sa[Noget af papiret mangler] Farver og Britta k[unde] ikke væve naar hun ikke havde Mønstret at se efter, saa der bliver altsaa ikke noget Tøj denne Gang.</t>
+  </si>
+  <si>
     <t>1898-03-24</t>
-  </si>
-[...10 lines deleted...]
-    <t>Kerteminde</t>
   </si>
   <si>
     <t>Lars, Höljeryd -
 Skomagerline -
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
 Anna  Eckardt, datter af Alfred Eckardt
 Peter Hansen
 Aron Bernhard Kjellmann
 Marie Kjellmann
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 - Lorentzen, Fru
 Lisa Nisbeth
 Otto Emil  Paludan
 Joseph  Petterson
 Theodor Philipsen
 Niels Skovgaard
 Fritz Syberg
 Hempel Syberg</t>
   </si>
   <si>
@@ -114,864 +1061,187 @@
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve, kasse 1, kuvert 1, 2002/61, A8, lb11</t>
   </si>
   <si>
     <t>Vilhelmine og IA Larsen kom hjem til Kerteminde efter at have lavet forpagtningsaftaler vedr. Båxhult og Höljeryd.
 I København, på vejen hjem, besøgte de Den Frie Udstilling, hvor opsætningen endu ikke var helt færdig. Herefter var de på besøg hos Alfred Eckardt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F0BX</t>
   </si>
   <si>
     <t>Kjerteminde den 24/3 1898
 Kjære Marie!
 Just kom vi hjem i en stærk Nordøst Vind det var koldt kan du tro ovenpaa de varme Vogne; men vi befinder os helt vel i dag begge to. Af dit Brev der kom til Johannes i dag seer jeg at du troer vi kun beholder 1 Værelse på Boschult jo lille Ven vi beholder dem alle paa et nær som gamle Lisa Nisbeth skal bebo og det bliver Qvistværelset til Gaden over Verandaen, alle Værelser bliver malede og nyt Papir saa der bliver saa lyst og kjønt at du aldrig kan forestille dig Synet især naar Trægaarden kommer i Orden Smedens var begyndt at flytte ind inden vi rejste i Drengestuen paa Boschult og Skomagerline skal op hos Smedens og Lars i Kungsveka skal have det Jordbrug i Forpagtning for 150, Smeden 150 og Skatter og 10 Sjus for Boschult, og Petersen 600 for Holjeryd- du seer vi haar gjort vore Sager godt denne Gang nu kommer der en Tid hvor vi kun skal tage imod Penge derovre fra, det er godt hvad. Det kan jeg unde den kjære Fader – som har maattet punge ud med saameget – Vi synes udmærket godt om [ulæseligt ord]-Familien det er ganske bestemt dygtige Folk han kjørte for os igaar med den norske graa og en brun der der ligner Finga noget i Gangen vi kjørte derned paa 2 Timer i et nydeligt Sommervejr; lad mig bringe dig alle de mange hjertelige Hilsener fra dem alle derovre den snelle dygtige Marie Larsen fik mange Lovtaler kan du tro Kristines mor var ogsaa fremme at besøge mig der var saa mange mere til Kaffe at jeg kjøbte en Mængde Dappe hos Handeleren i Haljeryd der har en Søster som bager
 Hun bad os nu komme paa Hjemrejsen i Halmstad spiste vi Frokost paa et Hotel og der trakterede Fader mig med en Pilsner som gjorde mig saa tung i Hovedet at jeg fik flere gode Søvne paa Vejen 
 I Kjøbenhavn skal du blot høre hvor heldig jeg var. Vi kunde ikke sige bestemt naar vi kom saa der var ingen til at tage imod os. Fader gik et lille nødvendigt Ærinde og jeg sagde saa til ham du kan træffe mig ved den fri Udstilling for jeg vil hen at kigge ind af Døren for at have en Mening om den
 Der stod en Malersvend udenfor og børstede Søjlerne jeg gav mig i Snak med ham og spurgte om de kunde blive færdige jeg veed det knap Frue vi slider Nat med Dag for vi Malere kan jo ikke komme til før de andre Haandværkere ere færdige da jeg vender mig kommer Peder Hansen ud med 2 Herrer der bliver en Præsentation Johannes Larsens Moder – Hr Phillipsen; Hr Niels Skovgaard de blev ved send Johannes herover til Fredag men det vil han ikke derimod rejser han over et Par Dage og tager Alhed med hjem til Confirmationen med den lille Varberg i Odense Palmesøndag, Onkel Syberg er flyttet til Odense og gjør Gildet, Johannes er bedt med de bliver 44 Gjæster han har jo Vilhelms sorte Benklæder og Vest og laaner Palms Kjole – men nu tilbage til Udstillingen, saa kom Fader det er Johannes Larsens Fader – saa Afsked med Venner og saa ind med Peder at se paa Malerier – ja Marie hvor vi brugte det var jo Jag men endel kan jeg da huske som glædede mig meget Syberg er saa overordentligt smukt repræsenteret en hel Væg fylder du ved nok han har illustreret ” en Moder – og de hænger uden om hans Malerier ja begynde at beskrive dig dette kan jeg ikke overkomme men naar vi faar et Katalog saa skal du faa et sendt og saa skal jeg bemærke hvad jeg synes om hver især – Johannes’s Billeder var hængt saa smukt op men saa kom Brandvæsenet og skulde skjære en Dør til saa maatte de ned men Peder lovede at de skulde nok en god Plads
 Agrarbilledet tog sig udmærket ud derom ogsaa Blomsterne Roserne og Valmuerne saa er der de 3 Aquareller der var i Stokholm
 Saa gik vi til gamle Eckardt der var ingen hjemme derfra til Alfred der mødte vi Margrethe paa Gaden hun med tilbage Alfred var heldigvis hjemme og Musse maatte op af Sengen og vises frem saa rendte Margrethe hjem og hentede gamle Onkel der imidlertid havde været paa Aftentour der fik jeg høre at Fru Lorentzen kom til Byen men de mente ikke den lille Pige kom med – Margrethe skulde til The hos Engelsens Onkel fulgte os saa paa Banegaarden og Alfred gik [ulæseligt ord] det er et nydeligt Hjem de har og herligt uden Gjenboer
 Nu kniber det med Tiden lille Marie men du faar hørt vi er kommen vel hjem Saa skal jeg skrive mere i mit Søndagsbrev og der skal vi saa se et Billede af Marie Aron og alle Børnene hun er saa sød den lille Missemor i Virkeligheden hun er magrere men smukkere det glædede mig ogsaa hos [ulæseligt ord] at høre hvor glade de er ved dig paa Nedergaard
 Lev du kjære lille Marie og Hilsen fra os Alle sammen
 Johannes er paa Jagt</t>
   </si>
   <si>
-    <t>1897-11-02</t>
-[...336 lines deleted...]
-Adolph Larsen
+    <t>1898-09-08</t>
+  </si>
+  <si>
+    <t>Båxhult</t>
+  </si>
+  <si>
+    <t>Erikshaab</t>
+  </si>
+  <si>
+    <t>Landeryd, Småland, Sverige</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Thomas Bredsdorff
+Alfred Dreyfuss
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Dette er første brev, der kendes til, fra Alhed Larsen efter brylluppet med Johannes Larsen. 
+Larsen-familien ejede to skovgårde i Sverige, Båxhult og Höljeryd.</t>
+  </si>
+  <si>
+    <t>Johannes, Alhed og Ludvig Brandstrup er på Båxhult. De går på jagt. Johannes Larsen maler flittigt, da vejret er fint. Bredsdorff vil gerne købe to akvareller.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ogv2</t>
+  </si>
+  <si>
+    <t>8ende Sept
+Kære Moder!
+Lud og jeg sidde og venter paa Las, der er ude at male, og Middagsmaden (st. Urhøne og Brødkage) staar og venter ude i Køkkenet jeg vil forkorte Ventetiden ved at begynde paa et Brev til Dig. – Jeg haaber, at Du har hørt fra Christine (vel nærmest mundtlig) lidt om os heroppe og Grunden til vores lange Tavshed. Vi ejede i mange Dage ikke en Øre og kun 2 Frimærker, som vi ikke turde give fra os, da vi jo mulig kunde faa Breve, der skulde besvares strax. Der kom jo ogsaa Bertas og det andet Frimærke blev anvendt til Dig. – Tak for dit sidste Brev, jeg faar vist snart et til, Du vilde skrive naar Du kom hjem, skrev Dis. – Du kan tro det var yndig at have Christine her, jeg savner hende meget. Lut kom i Forgaars Aftes. Berta turde jo desværre ikke for den dårlige Vejs Skyld, det havde ellers været forfærdelig morsomt at have hende her ogsaa. Lut skød to Urhøns i Gaar han gaar rigtig og nyder Livet i det henrivende Vejr. Las maler flittig hver Dag, hans Billede gaar udmærket fremad. Hvis bare Vejret vil holde sig, saa kan han maaske faa det færdigt. – (Efter Middag) Las kom hjem med et Brev fra Elle, skreven d. 4de og i Dag er det den 8ende, det var da nogenlunde expedit. Ellers er det jo en skandaløs Postgang i Aar. Vi har faaet et Brev fra Kerteminde, der var afsendt Fredag Aften og vi havde det først Torsdag Aften, ligesaa længe havde Bertas været undervejs. Tilføjet: Om Aftenen. Denne Parentes er jeg sat til at skrive af Lud og Las, der begge sidde her og skrive og have begyndt hver sit Brev med ovenstaaende. – Vi have et henrivende Vejr i disse Dage komplet Sommer, men i Aften er det desværre som om der er Forandring i det. – Lud har en Riffel med, en lille elegant Bøsse, som han har givet mig Lov at skyde med. I Aften have vi alle 3 været paa [overstreget: J] Andetræk nede ved en Sø, men vi saa desværre ingen Ænder. – I Dag have vi faaet en Pakke Politiken fra Kerteminde, det er meget morsomt at se Aviser igen, naar lige at læse om Dreyfussagen. I maa endelig skrive, saa snart I faa noget at vide om Elles Bryllup. – Hvordan gik Johannes Jyllandsrejse? – Jeg skal hen at skrive et Par Ord til Elle til Svar paa hende Brev, eller jeg kan i Grunden ligesaa godt skrive det her. – Hvis Bredsdorff vil have 2 Akvareller saa findes der 2 [udstreget: da] saadanne i den fri Udstillingslokale, Cinerarie” [tilføjet over linjen: Blomst] og ”Gravgæs” 100 Kr. pr Stk, men han maa selv se at faa fat i den [tilføjet: hvis han gider], da Las jo er heroppe. Mange Hilsner til Alle fra Las og Eders Alhed
+Lud hilser</t>
+  </si>
+  <si>
+    <t>1899-09-06</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Båxhult pr. Landeryd</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Louise Brønsted
+- Jensen, Erikshaab
 Alhed Larsen
 Andreas Larsen
-Georg Larsen
-[...41 lines deleted...]
-    <t>Georg Larsen
 Johannes Larsen
-Marie Larsen
-[...366 lines deleted...]
-Din Far.</t>
+Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Laura Warberg opholdt sig på Larsen-familiens gård Båxhult i Småland sammen med ASlhed og Johannes Larsen og deres lille søn september 1899. 
+Pillespejl: Højt, smalt spejl, der i 1700- og 1800-tallet i et rum anbragtes på vægpiller mellem vinduerne med et konsolbord nedenunder. De optræder som regel parvis og ofte kombineret med et par lysestager eller lampetter. Kilde: Lex.dk.
+Fjællegulv: Bræddegulv.
+Det vides ikke, hvem Fr. B. var. Der var formodentlig tale om en køkkenpige el.lign. på Warberg-familiens gård, Erikshaab. 
+Lauritz Brandstrup døde 6. marts 1900.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0033</t>
+  </si>
+  <si>
+    <t>Laura Warbergs rejse gik fint. Hun beskriver Båxhults indretning. Naturen er storslået. I København traf Laura W Ludvig og Berta Brandstrup, som var meget glade for deres ophold i Sverige. Ludvig havde gået på jagt og også bygget et flueskab. Han vaskede op og gjorde også rent, efter at Berta var rejst. 
+Christine må købe nogle abrikoser. Louise tager brevet med til København, når hun rejser. Astrid bliver bedt om at sende en masse ting og om at lave estragoneddike. 
+Lille Andreas er nem og sød. Johannes Larsen maler på sit billede af Tjalfe i lyngen. 
+Laura Warberg ankom sent til Landeryd og blev hentet i vogn. 
+Bedstefar (Laura Warbergs far) dør nok snart.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zjJ8</t>
+  </si>
+  <si>
+    <t>Båxhult Onsdag d: 6te
+Kære lille Putte!
+Jeg havde en rigtig dejlig Rejse herop, Vejret var smukt og meget varmt; her er dejligt allevegne og et nydeligt stort Hus, med mange Værelser. Muk og jeg bor sammen; jeg synes her er saa pænt møbleret, i vort Værelse er der en lang gammeldags Sofa med rødtærnet Betræk, et aflangt Bord foran, et stort en [over linjen skrevet ”en”] Slags Køkkenbord til Servante, Kommode, Seng, Stole, hvide lange Gardiner, herlig Udsigt til Skov allevegne. Den fineste Stue er med gammeldags Møbler med rødt Damask Betræk, Sofa Bord, Stole, lille Bord, Pillespejl m.m. Spisestuen med et stort rundt Bord, en vældig Sofa, saa lang som to almindl. et Spillebord, 2 smaa Borde ved Vinduerne, en Slags Buffet med rigelig af al Slags Porcelæn. Køkkenet er stort med Fjælegulv og ved Siden af et lille Rum, hvor Las piller Fugle og hvor alt grovere Roderi findes. Sovekammeret er stort lyst og kønt, 2 store og Gajens lille Seng, Skab, Kommode og et vældigt 4kantet Bord, som hun bruger at klæde ham paa; hvide Gardiner allevegne. Lud og Berta var saa begejstrede for alting heroppe, jeg traf dem i Kbh. Søndag Aften, da var Lud lige kommen herfra. Han havde gaaet meget paa Jagt, vi fik en Tjur til Middag i Gaar, og her ligger en Hare, begge har han skudt. Han var saa nyttig, lavede dem et lille Flueskab, lavede undertiden Morgenkaffe og hjalp at vaske op og skure Køkkengulv. gjorde selv fuldstændig sit Værelse ovenpaa rent, de andre kom der aldrig. Det var efter Berta var rejst. De havde Masser af Fødevarer med herop og 2 Kasser Bajere 30 i hver, fik de fra Halmstad. Nu drikker vi Mælk, den er saa ren og velsmagende. I Gaar var vi ude paa Brandaasen alle fire og med Barnevognen. Der er en storslaaet Natur allevegne, Skov og atter Skov og intet andet at see, ja selvfølgelig Bakker i det uendelige. Muk og jeg plukkede Tyttebær til et Par Gange Grød, her er ikke ret mange. Tænk Dig min Ærgrelse, da jeg saae at de 2 Ds tørre Blommer manglede! Jeg forstaar ikke, hvordan det er gaaet til. Der er hjemme en Pakke til Dig og en hertil. Las siger, det kan udmærket gaae at sende en Pakke hertil, vi kommer kun til at betale nogle Ører i Told paa Stationen her. Men vil Du saa ikke bede Christine om at købe 2 Pund Abrikoser paa Lørdag! Vi haaber sikkert, at dette Brev naaer Eder Fredag. Muk vil tage det med til Kbh. i Morgen og faae det afsted. Hun kommer der Kl. 6, skal gaae til Landeryd i Morgen tidlig Kl. 7½ og have sit Tøj med Lejlighed. Vil Du saa lille Putte! pakke i stærkt graat Papir følgende: Abrikoserne, Blommerne, 2 Daaser af de Fiskeboller, vi har, 1st Del af ”den sidste [ulæseligt ord]”, samt lidt Sennep af den gule i Daasen (Chr. kan jo faae ¼ P i løs Vægt, hvis vi ikke har rigeligt) samt 3 Par graa Sokker af de bedste (Las’s) de maa være i Alheds Kasse eller et andet Sted Christine kan jo spørge i Höljeryd, hvor meget Pakken maa veje og hvad den koster, jeg tænker mig den kan blive paa ca 10 [ulæseligt tegn]. Deres Tænder løber i Vand efter Blommerne, Sokkerne er meget vigtigt, Alhed glemte dem. Spørg i Höljeryd, om den skal lukkes. Saa kan Du nok faa den afsted Mandag, saa vi har den hen i Ugen. – Gajen er saa god og bliver næsten ikke passet, ligger meget paa sine Puder i den bløde Spisestuesofa eller i sin Vogn kører han saa 3 Timer i Gaar Form. Han kommer i Bad i en stor Kobberballe eller Gryde. Las gør Ild og vasker op om Morgenen fra hele forrige Dag. Han maler fra 9½ til 4 X [Skrevet på næstsidste side langs venstre margen:] Lyngbilledet med Tjalfe [indsættelse slut] og fra 6 om Aftenen paa et nyt her lige ved Gaarden. Her er aldeles dejligt i alle Retninger. Ved Siden af vort Værelse er Kontoret med et vældigt Bord, hvor vi skriver, Bogreol, Kaminer er her i alle Stuerne, hvide men med aabent Ildsted. Der hentes Vand af en aaben Brønd nede i Haven. Muk var i Landeryd med Smedens Vogn efter mig, de kom saa sent, saa vi var her først Kl. henad 9, Alhed havde været bange for os. Vi fik Kødsuppe med Æg og anden dejlig Aftensmad. – Bedstefar var meget svag og falder stærkt af nu, kendte os ikke. Han lever ikke ret længe. Nu ikke mere denne Gang lille Putte. Kan Du og Fr. B og maaske Fr. J. ikke nok pille Estragon, en 2 ["en" overstreget; "2" indsat over linjen] store Pægle Flasker halv fulde af Blade alene, saa fyldes med Eddike, staae i Køkkenvinduet en 14 Dage og rystes af og til. Der er 2 Planter nede i Haven, den ene ned Siden af Mistbænken, den anden paa Hjørnet ved Hindbærrene. Jeg havde det 
+[skrevet i venstre kant på sidste side:] skrevet paa min Huskeseddel, men glemte det.
+[skrevet i højre kant på sidste side:] Hilsen nu til Eder alle hver især fra Mor
+[Skrevet på næstsidste side langs højre margen:] Alhed vil gerne have en god Haandfuld Purløgs[ulæseligt] i en lille Papirpose samt en lille Tut hvidt Uldgarn til en Trøjesnor
+[Indlagt i ovenstående brev er skrevet følgende:]
+Vil Du ogsaa sende mig et Par brune Bomuldsstrømper, der ligger nogle enten i den næstnederste Skuffe i Børnekammeret, eller i Sovekammerskuffen, samt lidt Stoppegarn til dem i en Kasse i den 4de øverste Skuffe tilhøjre. Du maa helst sye en Pose af noget Viskestykketøj, som ligger i Kisten ved Syltetøj Skabet Sennep har Alhed faaet, saa det skal ikke med. Bind saa godt for Posen og en udførlig Adresse; Smaaland – Sverig – De glæder sig saa uhyre til Blommer og Abrikoser, saa det maa endelig sendes omhyggeligt. Båxhult – pr. Landeryd (Christine kunde jo være borte.)</t>
   </si>
   <si>
     <t>1899-09-08</t>
-  </si>
-[...4 lines deleted...]
-    <t>Båxhult</t>
   </si>
   <si>
     <t>Erikshaab pr. Højrup</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Louise Brønsted
 - Jensen, Erikshaab
 Alhed Larsen
 Andreas Larsen
 Johannes Larsen
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Både Astrid Warberg og søsteren Christine blev kaldt Putte. Det er dog mest sandsynligt, at det var Astrid, der opholdt sig på Erikshaab i september 1899. 
 Båxhult er en skovgård i Småland, Sverige. Larsen-familien ejede den og tog på ferier, male- og jagtture til stedet.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0930</t>
   </si>
   <si>
     <t>Der er stor længsel efter aviser på Båxhult. Man ser ikke mange mennesker, men man går mange ture. Alhed Larsen laver al maden, og den lille er sød. 
 Hvis der er mange ribs på Erikshaab, kan man lave grød. 
 Hunden Tjalfe sover i Laura Warbergs værelse. 
 Laura W beskriver gården. Der er en kæmpe ovn i køkkenet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6mrV</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Astrid Warberg
 Erikshaab
 pr. Højrup
 Fyen
 Danmark
 [Håndskrevet med anden skrift på kuvertens forside:]
 Bedste (Laura) pt Båxhult.
 13-3-03
 [Håndskrevet i brevet:]
 Båxhult d. 8de. Aften
 Kære lille Putte!
 Du bliver vel forbavset over at faae Brev igen, men det er vor Længsel efter Aviser, der faar mig til at spendere et Frimærke saa hurtigt efter mit første Brev. Jeg var i Dag oppe paa Höljeryd at høre efter Post og vi var ganske sikre paa at faae ”Politiken”. I kan ikke tænke Eder den Fryd, her var over dem, jeg havde med! De havde ikke set uden en!! som Lud og Berta havde med. Nu maa I da endelig sende 4 ad Gangen. Pakken glæder vi os også kolossalt til. Her er jo kun ringe Afvexling Mennesker ser man ikke mange af og taler med endnu færre. Men dejligt er her! Vi gaar gode Ture og jeg arbejder en Del i Huset hvilket jeg befinder mig saa udmærket ved. Vi lever brillant, Alhed laver selv al maden. Gajen er yndig og ret skikkelig, vi kører med ham hver dag, men om Formiddagen sover han i sin Vogn ude i Gaarden 3-4 Timer – Tak for Brevet lille Putte Smeden havde det med i Gaar fra Landeryd, hvorfra de havde Hilsen med fra Muk til os. Vær endelig forsigtige med Baaden. Hvis I har flere Ribs, saa skulde I prøve at lave Grød af dem, som vi her laver den af Tyttebær, koge dem hele lidt med Sukker og Vand og saa Jævning paa, men skylles maa de. Kan Du tænke Dig, at Tjalfe ligger i mine Stuer om Natten! Her er temmelig langt tra Sovekammeret og uden Tjalfe vilde jeg ikke være dristig. Men han er saa stille og artig. Her er en stor Forstue med Trappe op til Loftet, hvor en gammel halvblind Kone har et Værelse. Ved Siden af mit Værelse er et lille Kontor, hvortil Døren staar aaben. I Dag har jeg kørt Drengen alene en Tur op i Skoven, men Vejene er slemme og man bliver hurtigt træt af at trække Vognen. Du kan tro, det er morsomt med den store Ild i Køkkenet! Det morer mig at gøre Ild og manøvrere med det hele. I Morges lavede jeg selv alting til, kogte Havregrød, Kaffe og Mælk og havde det hele færdigt, til Alhed var klædt paa. Las gjorde Ild og satte Vand paa. I Aften var der et saadant Baal, at der var lyst i Køkkenet som af mange Lamper. Nu er Kl. 10½ og de andre er for længst i Seng. Om jeg nu kunde faae Held til at faae dette Brev med en Vogn i Morgen tidlig! Saa faar du intet for den første! I huskede da at skrive til Elle i Onsdags? Hils nu hver især fra mig. Du er da skikkelig mod Fr. Jensen, dril hende ikke med Hundemad eller noget som helst.
 [Skrevet lodret i kanten på brevets sidste side:]
 Mange Hilsener fra Alhed, Las og Mor 
 [Skrevet lodret langs kanten på brevets første side:] + mens de har været her.</t>
   </si>
   <si>
     <t>1899-09-15</t>
-  </si>
-[...1 lines deleted...]
-    <t>Båxhult pr. Landeryd</t>
   </si>
   <si>
     <t>Lina -
 Thora  Branner
 Louise Brønsted
 Alfred Dreyfuss
 Katrine -, Erikshaab
 - Garell
 Alhed Larsen
 Andreas Larsen
 Johannes Larsen
 Christine  Mackie
 Ellen  Sawyer
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen, deres søn og Laura Warberg opholder sig på Larsen-familiens ejendom, Båxhult, i Småland.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0028</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen samt Laura Warberg har læst aviser omkring ét stearinlys. De kan ikke skaffe petroleum. De er optaget af Dreyfuss-affæren. 
 Laura W gør rent og laver god mad. Johannes Larsen har bla. skudt skovduer. 
 Andreas/Gaien og Alhed optræder som modeller på Johannes Larsens maleri. Den lille ligger/står på alle fire. 
@@ -979,133 +1249,622 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yzCx</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Frøken Astrid Warberg
 Erikshaab
 pr. Højrup 
 Fyn.
 Danmark.
 [I brevet:]
 Fredag d: 15de
 Kære lille Putte !
 Du var vel noget skuffet over det usle Brevkort sidst, men jeg bruger saa grulig mange af de dyre Frimærker. I Aftes blev vi glade overraskede ved at faa Aviser igen, det var hurtigt denne Gang. Vi slugte dem strax efter The; Alle tre sad vi ved det store Bord i Spisestuen med hver sin og ved et Lys! De har nemlig i Butikken ikke Petroleum en hel Uge! Vi har kørt 2 Gange efter det, men nu om lidt skal vi en lang Expedition til Harre, der skal være en Købmand, som menes at have. Paa Hjemvejen gaar jeg saa om ad Höljeryd med dette Brev og kører efter Post. Vi er meget optagne af Dreyfus; det er dog hele Verden endog saadan en Afkrog som her; den unge Garell fortalte mig om Dommen og Lina har laant os Telegrammet, som de har faaet, om det vigtigste. Jeg har meget travlt hver Formiddag og er glad ved at have gaaende Arbejde. I Gaar og i Dag har jeg ryddet op i Skuret Hylder og Skabe i Køkkenet, fejet og alt baade Skuffer og Køkken; jeg sagde til Alhed at vi maa skaffe os lidt extra [ulæseligt] en Gang imellem og det er det virkelig for mig at gaa og skruppe og gøre det pænt. Alhed skønner meget paa det. Vi har bagt Pandekager i hver sin Pande i en lille paa Primus jeg i en vældig stor paa Spisen; det gaaer brillant. Saa fik vi Æblekompot til og dejligt Øllebrød med tykt Fløde i ovenpaa. Hver Eftermiddag faaer vi en Kop Kakao. I Gaar skød Las 3 Skovduer paa en Gang med 2 Skud. det er en udmærket Steg; han har skudt en som vi har nydt for nogle Dage siden; han anskød en til men den var ikke til at finde. Gaien ”staaer” for sin Far, mens han Gaien [”Gaien” indsat over linjen] bliver klædt paa Alhed har sin blegrøde Morgenkjole, det bliver et stort og vist morsomt og udmærket Billede; Bord, Pude, Vindue med stribet Rullegardin o s v. Han har funden paa at rejse sig op paa Armene og Knæene, mens han bliver vasket og det er i den Stilling, Las tager ham altsaa nøgen paa alle 4 og seende op mod Lyset. Han er dejlig. Hør lille Putte, vil Du ikke sende en Pakke afsted til mig med Lugges Adresse; jeg maa jo snart tænke paa at rejse til København d.v.s. naar jeg faar at vide, naar Far rejser derfra; jeg vil gærne være der et Par Dage og saa følges med ham hjem. Det skulle være mine smaa Fjederstøvler i Servanten; bed Christine om at faa Thora til at undersøge, om jeg ikke har glemt det lange hvide broderede Silketørklæde, som Th. nok veed en Gang har ligget længe hos hende; jeg tror det er der igen. Dernæst det sorte Kjoletøj og do Underkjole i en Kiste, som Du nok veed jeg har talt om skulde være en Kjole til Muk, det har været Elles og der er et Stykke nyt Tøj med. Mon det ikke nok kan være i Kbh. ca. d. 25de Sig til Katrine, at jeg haaber, hun har en Vask færdig, til vi kommer hjem; jeg kan lade en Smule af mit Tøj straks vaske i Kbh. og Far kommer altid med alt sit sent
 [Skrevet lodret s. 1 på højre side af papiret:]
 Mange Hilsener til hver især fra Las, Alhed og Mor.
 [Skrevet lodret s. 2 og 3:]
 Nu Farvel lille Putte? Vi glæder os fremdeles til Pakken, maa vist snart høre om den. Denne Pakke Aviser var nok frankeret. 
 [Skrevet lodret langs højre kant på side 3] 
 først, naar jeg kommer hjem, saa skal jeg nemlig have meget syet og hæklet og strikket
 [Skrevet lodret på s. 4:]
 Jeg vilde nødig have meget med i en Vadsæk</t>
   </si>
   <si>
-    <t>1896-07-31</t>
-[...20 lines deleted...]
-J. Larsen</t>
+    <t>1899-09-28</t>
+  </si>
+  <si>
+    <t>Johannes Larsen
+Marie Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Christine Swane</t>
+  </si>
+  <si>
+    <t>Båxhult
+Kerteminde</t>
+  </si>
+  <si>
+    <t>Dorthe -
+Ida -
+Jenny -
+Johanne -
+Line -
+Marius -
+Rasmine -
+Fr. Andersen
+Karoline Bless
+- Brakaer Hansen
+Ellen Bøttern
+Margrethe  Eckardt
+- Friis
+- Garell
+Marie Hansen, pige i huset hos Alhed og J. Larsen
+- Ibsen
+Karl Lange
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Peter Magnussen
+Julie Mohr
+Peter Olsen
+Theodor Oppermann
+Fru  Raaebjerg?
+Christine Swane
+Laura Warberg
+Astrid Warberg-Goldschmidt
+Viggo Winkel
+- Østerberg</t>
+  </si>
+  <si>
+    <t>Friheden, Kerteminde: Afgiftsfrit område i den nordlige del af Langegade. Ved Peter Møllerstræde lå acciseboden, hvor der skulle betales afgift af de varer, man havde med på marked. Bønderne i omegnen havde torvetvang i Kerteminde.
+Asylet: Oprettet i Langegade i 1880 for børn af fattige familier. Plads til 16 børn i dagtimerne. Asylet skulle give dem passende opdragelse og beskæftigelse.
+Arrende = lejemål på svensk</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske arkiv</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen til Christine Swane: Vedlagt breve fra Marie og Johannes, som er på Båxhult. Har sendt farver til dem og fortalt om Oppermans besøg. Adolph har været på session.
+Johannes Larsen til sine forældre: Det har ikke ført noget med sig at læse brevet op for Line. Beder moderen sende kvittering eller fuldmagt, som skal bruges for at få penge af Østerberg.
+Marie skriver til I.A. larsen: De er meget i bekneb for penge, fordi Johannes Larsen har fået tilsendt en pakke fra papirhandler i København. Smedens Lina siger, at de ikke skylder penge og Østerberg betaler først d. 10. Marie beder om kvittering og farver. Johannes mangler farver og må tegne i disse dage. Han er igang med 3-4 billeder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4Dtr</t>
+  </si>
+  <si>
+    <t>Onsdag Aften
+Kjære Christine!
+Hjertelig Tak fordi du skrev saa hurtig, det var da herligt at du fik et Eneværelse – der kan du se det hjalp jeg skrev – her er Brevene fra Marie og Johannes jeg har sendt Farverne og et langt Brev og fortalt dem om Oppermanns Besøg. I Søndags kom Pastor Fries og det var en Formiddags Visit jeg var ganske alene, havde sat Ris paa til Suppe, og da en brændt Lugt kom ind i Stuen styrtede jeg ud og kasserede den Ret, men jeg var glad ved at se ham og jævnede så Suppen med Æg – han blev en Times Tid og talte om Eder Alle og om sine egne Børn – Vores Laurits – som saadan vilde blive hjemme og forbedre sig har Fader jaget bort i Mandagsmorges, - han lagde sig syg i Halsen jeg fik Schondel hentet og der blev kjøbt Bacroynevand; men brugte det bare ikke, laa i Sengen om Dagen og gik ud om Natten om Søndagen forlangte Fader han skulde staa op og passe Hesten
+det gjorde han ogsaa om Formiddagen men da han kom og forlangte Penge sagde Far han havde bedst af at blive hjemme da han var syg og ellers blev han kun uduelig til Arbejde om Mandagen – trods – Forbudet saa mødte Faer ham i Friheden med en anden Bolde med et stort Knippe Rughalm gaa ind til Villads, han gik altsaa ud passede ikke Hestene og brak saa Lemmene af ved Mellemgadens Stald for at komme ind da han saa vilde i Arbejde om Morgenen sagde Faer nej den Historie er forbi; nu kommer du med ind på Kontoret og pakker dit Tøj medens jeg ser paa det og saa afsted -; Rasmine vilde rejse med og Dorthe brølede den ganske Dag men hun er da kommen igen, Rasmine.
+Vi har fået en Husmand fra Salby som vil blive i denne Maaned – og Adolph kom nu i Aften maa blive til Søndagaften for at hjælpe med Saaningen I morgen skal han paa Sesion saa lader jeg Brevet ligge for at du kan høre hvad de høje Herrer siger til Ham, de har ikke taget mange i Dag.
+Iaften er Gaverne til Asylet vurderede det foregaar hos Gellerups; jeg fik Ida til at gaa i mit Sted jeg fulgte med derover og indførte hende jeg fik hele Olsens Klædekurv fuld. Karl Lange gav mange smukke Ting. Fru Raarbing en nydelig Lysdug med Silke, lille Line Bless 3 Stk. Blonder med grønne Silkebaand om og 3 Dukker. Madam Ibsen 8 Vifter. Fru Bøttern en Taalejpude og en Flaconbakke og 4 som Vaser- og Nips, Julie Mohr Lommetørklædeholder og Fruen 2 Bakkeservietter, Johanne 4 Silkelugtepuder og Jenny 2 Porcelains Vaser – lille Marie Hansen en Børsteholder og Fru Andersen 2 pæne hvide Lommetørklæder og 1 Par hvide Strømper 1 Par lyseblaa Handsker et sort Armbaand og 2 Brystnaale. Margrethe lovede mig lidt hun maa ikke glemme det, Haandarbejder har vi saa lidt af, Ida kom i dag tilmorgen hun gik i mit Sted i aftes de holdt ud til 12. saa det var godt jeg blev hjemme Adolph blev saa Infanterist, Marius Fæstningsartillerist lille Brakaer Hansen Dragon, A. spiste Middag hos Fragtmandens og i Aften er der Selskab med de pur Unge – Marie skal med – saa i morgen skal vi begynde Arbejdet med Jorden; Husmanden her er er vi meget glade ved og han kan maaske skaffe os en Husmand til saa hjælper det paa Faders Humør, han har nu den Glæde at Stalden er i Orden de Gamle og de Smaa staar saa pænt nu, og saa skal Køerne ind om Natten 
+hils – Margrethe og sig jeg glæder mig meget over Forlovelsen i Kallundborg –
+Adolph havde gemt lidt godt til os af det Eckard Kone sendte ham til sin fødselsdag … smager udmærket
+Lev vel lille Christine og Gud bevare Dig
+Saadan et rigtig Brev faar jeg ikke Tid til at skrive før efter Bazaren.
+Båxhult Onsdag 27 Sept 99
+Kære Forældre!
+Om lidt kører Adolph med Fru Warberg og han venter saa dernede og tager Marie med hjem. Da jeg antager at Marie skriver et Par Ord til jer sender jeg dette og beder hende lægge det inden i.
+Vi ere alle raske og har det godt. Vi har givet Lina Brevet, hun krøllede det og Alhed maatte læse det op for hende, men vi har endnu ikke set noget Resultat, Østerberg derimod sagde forleden at den Tiende betaler han sit Arrende saa naar Du vilde sende Kvittering eller Fuldmagt kan vi jo faa det. Alhed har bedt Garell om en specificeret Regning og det viser sig at vi fra 19 August til i Forgaars har faaet Varer for 30 Kr. deraf for 12 Kr. Brød og Smør, Sukker og Petroleum er de næst største Poster. Vi har faaet Væge til Lampen og faaet det lille Komfur i Brug. Vi fik Suppe til Middag i Gaar. Ja jeg kan ikke naa at fortælle mere da han nu er der med Vognen. Husk at sende den Fuldmagt eller Kvittering omgaaende. Mange Hilsner Jeres Johannes Larsen 
+Båxhult d. 28-9 99
+Kære Fader!
+Alhed og jeg skal en Svip ned til Høljeryd og saa skriver jeg et Par Ord med det samme ; indlagte Brev fra Johannes havde Adolph med til mig i Gaar, men han gav mig det først da jeg havde skrevet på et Kort, derfor tog jeg det med hertil for at skrive lidt i Dag; desuden var der Brev til mig hvori han bad mig om at løse en Pakke som laa paa Stationen fra en Papirhandler i København, jeg maatte saa dertil bruge omtrent Resten af mine Penge, jeg har kun 55 Øre og nu bruger vi 20 til Frimærker Johannes har ogsaa skreven et Brev; der er ingen af de andre som ejer en rød Øre; Inspektøren betaler ingen Penge før d. 10ende October, det har han selv sagt til Johannes, de forfalder ikke før den Dag siger han, men saa skal vi ogsaa faa dem med det samme naar vi møder med Kvitteringen; som Du ser af Johannes Brev har Smedens faaet det Brev Du har sendt herop, men Lina gav Alhed en lang Forklaring om at de havde betalt forud saa de skyldte ingen Penge, Vil Du ikke med det samme Du sender Østerbergs kvittering give mig rigtig Besked om den Sag, for hvis de virkelig skylder, saa vil jeg bede dem om Penge, det er rædsomt at staa helt uden og nu har Johannes i dag skreven til Winkel og Magnussen om nogle Farver, da han mangler dem og i disse Dage maa tegne paa Grund deraf og det er jo sørgeligt da han har 3-4 billeder i Gang, naar de Farver kommer skal han jo af med nogle Penge, saa hvis vi ikke kan faa nogle herovre før den 10ende, maa vi bede Dig hvis Du kan at sende os lidt til den Tid; ja jeg er meget ked af at jeg straks skal plage dig for Penge kære Faer men det er jo galt at staa helt foruden. Fru Warberg rejste i Gaar Morges saa jeg fik hende slet ikke at se. Lad mig endelig faa at høre om I fik en Mand til og hvordan det gaar med Jorden det piner mig meget at tænke paa.
+Det er sandt vil Du bede Moder om straks at sende den Pakke Farver der ligger oppe paa Johannes værelse herover, dem skal han ogsaa bruge nu, de har sendt dem forkert. Hvis Uglen er hjemme endnu saa husk hende paa at Disen skal have ”Fru Marianne”.
+Jeg kan ikke naa at skrive mere, men I skal nok snart faa et ordentligt Brev. Drengen er yndig og der er dejligt herovre på Båxhult. De kærligste hilsener fra Jeres hengivne Datter Marie.
+P:S: Har Ø.Kvien kælvet?</t>
   </si>
   <si>
     <t>1899-10-30</t>
   </si>
   <si>
     <t>Lina -
 Johanne Giersing
 - Jensen, Frøken, Erikshaab
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelmine  Larsen
 - Lønborg
 Christian Mogensen
 Anna Syberg
 Clara Syberg
 Fritz Syberg
 Hans  Syberg
 Albrecht  Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen samt Marie Larsen opholder sig på Larsen-familiens skovgård, Båxhult, i Småland, Sverige. 
 De Gamle må være Johannes Larsens forældre.
 Kvillajabark er barken af det sydamerikanske træ Quillaja saponaria. Barken har tidligere været brugt til vask af tøj. Barken har også været brugt inden for medicinen.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2137</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen har længe ventet på, at Johannes Larsens forældre skulle komme til Båxhult, men de kommer nok slet ikke. 
 Lille Gajen/Andreas har ondt for tænder og vil ikke stå model til faderens maleri. Han er i øvrigt sjov og øver sig i at sige lyde. Han sover ude i sin vogn og bliver ikke kold. 
 Syberg-familien kommer den følgende uge. Alhed og Johannes Larsen arbejder på at finde en pige til dem. De skal være på Båxhult hele vinteren.
 Johannes Larsen har købt et rådyr, og det bliver godt at få kød igen. 
 Alhed kan ikke sige noget om hjemrejsen, men de skal vel mødes med moderen i Odense? Alhed må have en morgenkjole, for de skal jo i gang med flytningen, når de kommer hjem, og hun vil ikke ødelægge sine andre kjoler. 
 Det var dejligt, at der kom meget ind til Frøken Jensens udstyr.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RK6E</t>
   </si>
   <si>
     <t>Kæreste Mor!
 Denne Gang er det rigtignok trukken forfærdelig længe hen, inden jeg har faaet skreven til Dig; tak for Dine to Breve, det er dejligt at høre saa tit hjemmefra. Jeg læste Sangen, før jeg læste Brevet og gættede strax, at den var af Mogensen, den var morsom. Du tænker dig vel, at det va ["va" overstreget] er de Gamles Besøg, der har været Skyld i, at jeg ikke har skreven saa længe. Men nej, de kom slet ikke. Vi ventede dem hver Dag i en hel Uge, fik skuret og gjorte ["e" i slutningen af ordet overstreget] rent i hele Huset, bagte til dem, spiste det og bagte frisk, gemte hvad vi havde af godt i huset og gik hver Aften til Höljeryd for at se, om der da ikke i alt Fald var Brev fra dem, og endelig kom der da Brev, at de slet ikke kom; d.v.s. der stod i slutningen af Brevet, at de slet ["slet" overstreget] maaske kom først i Nov. men nu vil jeg da nok se dem, før jeg tror det. Det var en stor Skuffelse for os, der var kommen Forretninger, og saa mente de, det blev for nær op ad November, de skulde skifte Folk. - Vi har det ellers godt Dagene gaa deres rolige Gang med Travlhed fremdeles ved Malerierne. Gajen har ikke været flink til at staa i den sidste Tid, det sætter os jo tilbage i det, han har vist nok lidt ondt for et Par nye Tænder, (han har længe haft to i Undermunden) han er ganske vild efter at bide X ["X" indsat over linjen, og i venstre margen tilføjet:] X Vi har faaet et Stk. Violrod til ham i Unnaryd [tilføjelse slut] i alting og han har ogsaa været lidt urolig et Par Nætter og noget gl ["gl" overstreget] gnaven om Dagen. Han er ellers frygtelig sød nu til at sidde og pludre og snakke, mens jeg skriver dette, sidder han foran mig i sin Vogn og forsøger sig med forskelllige [det andet "l" i ordet overstreget] nye Toner og Faconer at sprutte og snakke paa, saa Marie og jeg hvert Øjeblik maa le højt af ham, især naar han faar nogle altfor høje Toner galt i Halsen. Han tager fremdeles sin Formiddagssøvn ude i sin Vogn, - undertiden med Sløret for; han er altid varm, naar jeg tager ham ind, jeg synes, at saa længe han ikke viser Tegn paa Forkølelse, kan han godt blive ved. Det er jo ikke godt at ["at" indsat over linjen] faa Tid at køre ham i disse korte Dage, og desuden har Vejene nu lang Tid været meget opkørte og elendige. Paa Torsdag kommer Kunstnerens (Du ved jo da, at de skal være heroppe i Vinter?) Det bliver morsomt at se dem, men det bliver jo nok lidt rodet og uroligt med alle de Børn og en Hund til (Tjalfes Søn!) men forhaabentlig bliver det jo ikke for saa lang Tid. Og saa faar de vist Pige, hvad der jo er en stor Gevindst; vi skal skaffe dem en Pige ["Pige" overstreget] og vi staar i Underhandling med 2 ["2" overstreget] 3, som vi vist nok faar én af. Lige nu kom Las hjem fra Höljeryd med Aviser, de kommer meget regelmæssig nu, og vi ere forfærdelig glade ved dem. Endvidere har Las handlet med Inspektøren om et Raadyr paa 38 Pund, d.v.s. vi skulde sende Bud ned i Morgen, men selvfølgelig tager vi det! Er det ikke storartet! Det var netop frygtelig sløjt med Proviant, tænk, vi har ikke faaet Kød fra Landeryd siden Du var her! vi skal give 8 Kr. for det, men Kunstnerens skal naturligvis betale Halvdelen. Desuden har vi faaet en Hanekylling og en halv Snes Æg i Dag, saa nu ere vi jo svært ovenpaa. (Æg er det ellers næsten ikke til at opdrive nu, Lina har ingen og i Boden er der heller ingen). Paa Stromhult har vi ikke været siden, forleden stod vi fuldt udrustede med Gajen i Vognen for at gaa derned, men saa kom Lina og sagde, at de var i Långaryd til et Møde. Nu skal vi se at komme derned over ["ned" overstreget; "over" indsat over linjen] i Morgen i Stedet, vi skal jo se at faa handlet om det Papir. Las har prøvet mange forskellige Slags, det er udmærket altsammen. - Vi kan jo ikke sige noget om Hjemrejsen endnu, det maa vel være bedst at mødes med det samme, vi er paa Rejse, i Odense?? Tror Du ikke? - Fryndserne er vist kønnest snoede, som Du foreslaar. Jeg spekulerer meget paa en Morgenkjole, naar jeg nu kommer hjem, vi skal jo strax i Lag med Flytningen og saa nænner jeg ["jeg" indsat over linjen] jo paa ingen Maade at bruge min pæne brune eller den graa; linned Kjole gaar jeg med endnu heroppe for Malingens Skyld, men det er jo temmelig koldt. Men mon dog ikke Dis kunde vadske min blaa i Kvilajabark eller tage Pletter af og saa Du vilde sætte Lapper paa Ærmerne? saa er den ligesom jeg kan ["kan" indsat over linjen] trække i den. Det er svært at samle Tankerne og nu har Las tilmed pakket Aviserne ud, saa jeg maa hellere slutte dette, saa kan det komme med [resten af brevet er skrevet øverst på side 1, på tværs:] Marie nu i Morgen tidlig, naar hun skal ned at afslutte Handelen med Raadyret. - Forfærdelig morsomt, hvis Far vil gæste os til næste Aar! Marie og Las hilse mange Gange. Du maa endelig skrive snart igen, jeg er saa glad ved Dine Breve. De kærligste Hilsner til alle fra Din
 Alhed
 Hvor var det brillant at der kom saa meget ind til Frøken Jensens Udstyr, og udmærket med alt det fra Frk Lønborg. Sig til hende, at jeg glæder mig paa hendes Vegne, - hvis hun ikke er rejst. -30-10-99</t>
   </si>
   <si>
+    <t>u.å. 1899</t>
+  </si>
+  <si>
+    <t>Jeppe Andreas Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Sverige</t>
+  </si>
+  <si>
+    <t>København
+Sverige</t>
+  </si>
+  <si>
+    <t>Dorthe -
+Hanna -
+Vilhelm  Kaiser
+Aron Bernhard Kjellmann
+Adolph Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+Olga Lau
+Fru Palm
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Brevene er muligvis ikke fra samme periode.
+Det vides ikke hvem den syge kvinde er. Det vides ikke hvem Røde Ole er.</t>
+  </si>
+  <si>
+    <t>Kerteminde By- og egnshistoriske Museum</t>
+  </si>
+  <si>
+    <t>Brev 1: Vilhelmine Larsen passer en kvinde med voldsomme hosteanfald, muligvis på nabogård til Høljeryd. Christine Swane er på Høljeryd sammen med IA Larsen
+Brev 2: Johannes Larsen og Alhed er muligvis på Båxhult og venter på at forældrene skal komme derop. Det går godt for Christine Swane i København.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/tGsC</t>
+  </si>
+  <si>
+    <t>Kjære Faer og Ugle
+Natten er gaaet bedre end vi ventede der var kun 2 Hosteanfald hun blev mere levende henad Aften og var dog saa glad og taknemlig fordi jeg var der som hun dog trykte min Haand og takkede for hver en Hjælp jeg ydede hende. I dag ligger hun mere stille hen men ængster sig mere, I gaar vel ikke fra mig
+Fru Palm rejste imorges og de har en stor Kjerning - saa faar jeg Bernhard afsted med Brevet naar han kommer op ellers var jeg gaaet hjem et Svip det er Graavejr saa jeg skulde være der hos Dig nu faar jeg [ulæseligt ord] Kjærlig Hilsen, det er [ulæseligt ord] dette her
+Eders trofaste Moer
+Kjære lille Dinemor!
+Det var rigtignok en stor Glæde for Dine Forældre at faa et saa livligt og tilfreds Brev fra dig – ja saadan skal det være gaa Du bare dristig fremad i god Tro til, naar du er flittig, saa vil vor Herre lægge sin Velsignelse til Udviklingen af de Evner han har betroet Dig. Her gik Rullen sønder forleden Dag Vilhelm Kaiser fik saa Tøjet med igaar men i Aftes blev jeg klog paa at det er Mortensaften i Aften saa det blev lidt trangt for mig at faa Dit Tøj strøget jeg tog nu hvad jeg i en Hurtighed kunde finde Resten stryger jeg i Morgen og saa skal det komme hurtigt, de blaa Pudevaar kan jeg slet ingen finde af saa det maa være til Marie kommer hjem engang og klarer de Ærter; naar mon de dog kommer – Faer siger de har det saa godt saa de bliver vel derovre – jeg troer nu de venter paa vi gamle men jeg har trukken den Tand ud og det vil jeg skrive til Dem i Aften for her kom et Brev fra den Frie, og det maa jo afsted. Du spørger til vores Karle ja den af røde Oles er en pæn Fyr
+Jyden var her i 3 Dage saa gled han ligesaa stille sin Vej med sin Vadsæk i Haanden ad Jylland til vi troede han var oppe at bundte Hø og opdagede det først om Aftenen da Dorthe kom farende jeg kan ikke finde Karlen nogen Steder og Alt hans Tøj er borte 
+Nu traf det sig saa heldig at Hanna havde sin Fæstemand med hertil Danmark og han tog Pladsen – en rigtig næt Karl men han skal hjem til Sverrig i Marts Maaned til Sesion og om han bliver taget ligge inde de 3 Sommermaaneder, men den Sag ordner sig maaske saadan at han kjøber sig fri det taler hun da om.
+Det er en overmaade flink Pige – jeg fritaget for mange Arbejder nu Dorthe rejste til Kjøbenhavn saa Du møder hende maaske engang hun havde ingen Plads men rejste med saa lyse Tanker om Fremtiden det bliver mig for vidtløftig at fortælle Afskeden, men skriv dog til Vilhelm han er meget [forlang] og bedrøvet fordi du er saa [hvas eller hæs] du ved da nok, at han holder saa meget af Dig. Agraren var hjemme forrige Søndag og var glad for sin Løn og Nordmanden men det har jeg vist fortalt dig han skal ogsaa have en Pakke i Aften
+Lev vel hils Olga som Du hilses fra din Moder</t>
+  </si>
+  <si>
+    <t>1899-11-25</t>
+  </si>
+  <si>
+    <t>Marie Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Lina -
+- Eckmann
+Johanne Giersing
+Niels Chr.  Jantzen
+Ellen Johansen
+Fru Jungberg
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Marie   Larsen, Georg Larsens datter
+Anna Syberg
+Fritz Syberg
+Hans  Syberg
+Laura Warberg
+- Østerberg</t>
+  </si>
+  <si>
+    <t>Den lille lejlighed: Alhed og Johannes Larsen flytter i efteråret 1899 ind i en lejlighed på Feden.</t>
+  </si>
+  <si>
+    <t>Der tre breve. Hovedbrev fra Vilhelmine Larsen i Kerteminde og to vedlagte breve fra Marie Larsen på Båxhult.
+Hovedbrev: Christine Swane må være tålmodig, hun skal nok få sine penge. Hun skal ikke tage sig af hvad Ellen Johansen siger. Det er stadig usikkert, om forældrene tager til Sverige.
+Vedlagte breve: Marie Larsen håber meget at forældrene kommer til Båxhult. Johannes Larsen maler på to billeder med Alhed og Puf, samt et billede med grantræer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/iMUd</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 25/11 99
+Kjære lille Ugle !
+Nu kom dit længe ventede Brev og du kan saa faa dit Søndagsbrev. Jeg er lige færdig med at veje noget Uld som skal være til Dækner – du havde nu ligefuldt faaet et Brev midt i Ugen om jeg havde faaet 1 Kr. at sende dig men det trækker ud med Jantzens Roepenge saa snart de kommer skal jeg sende dig hav Taalmodighed saalænge. Skriv ikke til Vilhelm derude han er her – kom i Aftes – og boer paa Johannes Værelse og har allerede i dag tilmorgen begyndt paa sine skriftlige Arbejder – han sidder foran det store Vindue og tegner paa Spillebordet der er god Plads for ham Kl 8 kommer han ned og til Kl. 9 er hans Værelse i Orden saa efter Middag gaar han igjen Kl. 1 og arbejder til 5 ved den lave Lampe
+Efter Nytaar vil hun saa til Sybergs hun kom fra Erikshaab der længes de ogsaa snart efter Alhed og Barnet Fru Varberg var helt ængstlig for dem, jeg tænker mig de kommer lige til Erikshaab til Juul og saa her senere i Vinterquarter paa Feden.
+Du skal sandelig ikke tage dig nær hvad Ellen Johansen finder for godt at komme med – er hun dygtig nok til at møde op med en saa afgjørende Kritik Jeg troer det ikke.
+Her sender jeg disse Breve fra Sverrig de kom i forgaars og Agraren fik de sidste nu skal du have disse.
+Jeg har ikke svaret endnu for det for det staar jo paa om jeg kan skrive vi kommer eller Marie skal rejse ene hjem nu paa Mandag skal Faer til Odense maaske der da bliver Udsigt til et bestemt Svar.
+Det var herligt du hørte Grig den gode Jensen det gjør saa godt paa mig at høre en saadan Venlighed hils hende fra mig.
+Gud ske Lov lille Dine jeg synes du er mere glad i Aar derovre i det store Kjøbenhavn nu paa Dagen kom jeg i Tanke om din Kaabe; men hvor er den? Jeg maa Opdagelse – saadan kan det gaa da jeg nu skulde paa Pulterkammer og se efter nogle Sengeklæder til Vilhelm der ligger en Bunke snavset Tøj og noget af dit saa jeg da imellem vi skal vaske paa Onsdag saa du maa endelig sende det saa hurtig du kan
+Nu lev vel 
+Vi ere alle raske
+Din trofaste Moder som altid har Eder i Tankerne Agraren er ogsaa rask han fik en stor Pose med Tøj Pølser og Fedtegrever.
+Georg har slagtet.
+Båxhult d. 17-11 1899
+Kære Moder!
+Tak for dit Brev; jeg var selv paa Høljeryd i Aftes og blev henrykt over at der var Brev; det andet Brev fik vi Mortensaften, jeg fik det med hjem da jeg var nede med det jeg havde skreven til Jer. Hvor det glæder mig at Du er glad ved den nye Pige og ligeledes at Karlene er flinke, bare det nu maa vare ved, saa kan vi jo faa det rart i Vinter. Jeg havde sikkert ventet at faa noget bestemt at vide om Jeres Rejse herop, men der stod jo kun det samme at I ikke helt havde opgivet den; kom dog endelig, alle hvem vi taler med spørger om I ikke snart kommer og vi svarer altid at vi haaber I kommer mens vi er her; Johannes kan vist ikke sige bestemt hvor længe de bliver her, Alhed mener at det maaske varer en Maanedstid endnu, de 2 Billeder med Alhed og Gaun har staaet stille en Tid paa Grund af at Johannes har malet et Billede ovre i Skoven, det er en Del Fyrre og Grantræer og da de rimeligvis bliver hugget i Vinter har han hængt svært i med det i den sidste Tid; nu kan han vist faa det færdigt paa et par Dage og saa tænker jeg han tager fat med Kraft paa de andre 2. Alhed længes efter at komme hjem og faa den lille Lejlighed indrettet, men det taler hun naturligvis ikke om for han maa jo have Ro til sine Arbejder.
+Nu vil jeg bede Dig om at sige bestemt i næste Brev om I kommer eller ikke, for jeg har tænkt, at hvis I kommer, saa kan jeg følges hjem med Jer, kommer I derimod ikke; saa er det vel bedst at jeg rejser hjem, nu da her er Pige kan de jo nok klare sig uden mig; Alhed og Las kunde jo saa leje sig paa Kost hos Sybergs. Vi har det for Resten saa udmærket sammen herovre, Sybergs Børn er søde og morsomme og vi kommer alle godt ud af det med hinanden; Sybergs har Sovekammer i Hjørneværelset, hvor jeg ellers har ligget og jeg har sat en Seng ind i Kontoret og residerer der. paa Mandag skal vi slagte Gris, Sybergs har købt en hos Smedens for at have noget til Vinterbrug, det helt grinagtigt at slagte herovre. Hønset og jeg var i Nyby i Onsdags, der var Torvedag og vi var der for at købe Suppeurter, Adolph kørte for os og Lina var ogsaa med, det var dejligt Vejr saa det var en yndig Tur; Vejret har været storartet i de sidste Dage, Hønset,Tukuk, Besse og jeg har været på Strømhult i dag, vi gik hjem i det dejligste Maaneskin; jeg tror det er Fuldmaane i Aften, saa jeg gik og ønskede at I vilde komme en af Dagene, men selv om det bliver lidt senere og I ikke vil køre herop om Aftenen, saa kunne I jo ligge over om Natten enten i Halmstad eller paa Landeryd. Vi var nærmest paa Strømhult, for at spørge om Sybergs ikke kunne faa noget Brænde derovre, for paa Høljeryd faar vi kun noget skrækkeligt vaadt noget og det skøndt Johannes selv havde været nede hos Østerberg og bedt om Smeden maatte faa noget godt tørt Ved, naar han kom derned, Karlene faar alt det tørre, det er lige haardt nok at vi ikke kan faa ordentlig Brænde, naar vi tænker paa de Bjerge vi havde paa Høljeryd da den hvemmelige Birds overtog Sagen han ventes herop i disse Dage, eller maaske han kun kommer til Landeryd.
+Saa kommer Klaks jo hjem om en 14 Dagestid det bliver morsomt en Gang igjen at faa ham hjem en Tid: Hør hvis I ikke kommer herover snart, saa kommer vi til at have nogle Penge sendt, vi ejer nu ikke en rød Øre mere, er der ikke flere som skal betale herovre? f.e.x. Anders oppe i Fru Jungbergs Hus eller Eckmann, saa kunne vi jo forsøge at faa dem, ellers maa I endelig sende os nogle; det er saa ubehageligt at være aldeles uden Penge. Nu er Du nok sød lille Moer og skriver saa snart Du faar dette Brev, baade om Rejsen og om dette sidste. Det er morsomt Agraren at synes om den nye Elev og at Uglen maaske snart bliver flyttet op. Hils alle derhjemme. 
+Mange kærlige Hilsner til Jer selv fra Jeres hengivne Marie.
+P.S. Hilsen fra Sybergs til Jer og lille Marie, har hun det stadig godt?
+Båxhult d. 18-11.
+Kære Forældre!
+Jeg vil kun tilføje at det nu er Tiden for Jer at komme, vi faar i den nærmeste Tid saa megen dejlig Mad i Huset; Baronen og Johannes købte i Morges en Raabuk, det var netop med Tanken paa Jer at den blev købt, Baronen ytrede, ”Vi vil dog ikke have Smalhans i Huset, naar Jeres Forældre kommer,” I kan se at vi alle venter Jer saa I kan da ikke nænne at skuffe os vel? Johannes er ovre i Skoven at male, saa han naar ikke at skrive, jeg gaar nemlig ned til Høljeryd nu og tager Brevet med.
+Hilsen fra os alle.
+Marie
+Her har været meget smukt i Dag, med Rimfrost paa alle Buske og Træer. Vi har det godt.</t>
+  </si>
+  <si>
+    <t>1900-01-26</t>
+  </si>
+  <si>
+    <t>Vilhelminevej 5300 Kerteminde</t>
+  </si>
+  <si>
+    <t>Carl Becher 
+Margrethe Bentzen
+Thora  Branner
+Louise Brønsted
+- Carelli
+Peter Hansen
+Alhed Larsen
+Andreas Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Vilhelm Larsen
+Anna Marie  Larsen, Georg Larsens hustru 
+Vilhelm Larsen, Georgs søn
+Olga Lau
+Joseph  Petterson
+Anna Louise Syberg
+Clara Syberg
+Fritz Syberg
+Laura Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen er muligvis ved at indrette sig i en lejlighed på Feden.
+Det store billede er muligvis "Bygevejr i april"</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen er ved at indrette sig i en ny lejlighed. JL skal begynde på et nyt stort maleri.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0rov</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 26/1 1900
+Kjære Ugle - !
+Her er Resten af Tøjet med en lille Mundsmag i [ulæseligt] 2 Slags gid du maa være rask og det maa smage dig godt, vi stod og strøg til sent for i dag slagter vi Gris derfor maa du igjen nøjes med mig – saa skal hun nok skrive naar vi kommer forbi [ ulæseligt] skriv saa i Morgen lille Dine og fortæl mig en hel Deel jeg synes det er saa længe siden at vi saaes Syberg skrev forleden de var nu [ulæseligt] den lille Pige Clara havde havt Krampe – igjen men i en mindre Grad da Julen var forbi havde [de?] den sidste Dag havt Juletræ og bedt Joseph Petersens Børn derop Anna havde syet noget gammelt [Tøj?] om og det havde været en stor glæde for dem at [se?] Børnenes straalende Ansigter og trækkende afsted med alt godt hvad der hang paa Træet – de meldte os at [ulæseligt] Carelli er død og Boden lukket foreløbig
+[Fader?] var i Nyborg igaar og hørte af Birck at [-sterberg] rejser om en Tid – skal til en Tømmerhandler i Halmsted og have god Løn – Saugmesteren [ulæseligt] rendt baade med Karlsro og Høljeryd saa Birck [ulæseligt] derover om at ordne han vil sælge Karlsro [ulæseligt] begynder hans Bryderier – Alheds Moder og Louise kom [ulæseligt] Mandag Aften de skulde have rejst om Tirsdagen men blev alligevel hele Tirsdag sov saa hos os i 2 Nætter Vi stod tidlig op Onsdagmorgen satte 4 Vildænder paa Kl 7 og havde Kl. 9 dækket et fint Frokostbord med varm Mad Vin Ost Kiks Kaffe – og det smagte dem saa godt de skulde kjøre med Becker herfra Alhed, Las og Barn mødte i god tid. Georg og Marie med Ville – var ogsaa med – saa det var et stort Bord. – 
+De skulle om Aftenen til Ølstedgaard i Selskab der skulde Bentzen med saa blev Muk hjemme hos Dis som er syg endnu, Thora ligger ogsaa og skal ligge endnu en Maanedstid; der er bleven saa kjønt ude [ulæseligt] Alhed med hvide Gardiner i Sovekamret og [ulæseligt][køkken?] og den røde Kappe er bleven forlænget og [ulæseligt] grønt Gulvtæppe under Bordet samt Betræk på 3 Stole og Puffen og mange Blomster i Vin[duerne?] begge Svibelglas, en Hyasinth Fru Varberg havde med[ulæseligt] en rød Azalia har Vilhelm foræret dem og en [ulæseligt] Gjækker fra haven og 2 Zenerarier er kjøbt [ulæseligt] –sen den italienske Lampe – og smukke Glassager [ulæseligt] ogsaa meget Peters Maleri over Sofaen et Stycke ha[ulæseligt] paa Piedestalen Bogreol fuld af Bøger over [ulæseligt] Komode inden for Døren Spejlet over den an[ulæseligt] ved Kakkeloven Lysestager og Blomster gl[ulæseligt] paa den ene Side af Spejlet hænger Roserne paa d[ulæseligt] anden Fotografiet af den hollandske Kaae der hænger [ulæseligt] her inden for Døren en lille blank Mess[ing]kjeddel paa Kakkelovnen der har du det hele [ulæseligt] fra Stuen lille Gajen har det godt er bleven saa [ulæseligt]lig og spiser og sover godt. Johannes er begyn[dt ulæseligt] at ordne sig til at male det store Billede – [ulæseligt] skal males en lille Skitze – men hvor er hans S[ulæseligt] vi kan ikke finde den nogen Steder ved du ikke Besked om den? Lev nu vel og vær kjærlig hilset af din hele Slægt hils Olga mest hilses du dog af din gamle trofaste Moder -</t>
+  </si>
+  <si>
+    <t>Vinter 1903</t>
+  </si>
+  <si>
+    <t>Augusta -
+Hanne -, bekendt i Sverige
+Astrid Kjellmann
+Marie Kjellmann
+Syssan Kjellmann
+Adolph Larsen
+Andreas Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Marie Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Paageri er muligvis pugeri.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv. Christine Swane Breve kasse 1, kuvert 1, 2002/61, A8,Lb 11</t>
+  </si>
+  <si>
+    <t>Der var store problemer for IA Larsen med at få afviklet gæld. Christine Swane malede på billedet af sine forældre. Det skulle være færdigt til 2. ophængning.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/LqCJ</t>
+  </si>
+  <si>
+    <t>Høljaryd Fredagmorgen
+Kjære lille Marie!
+Ja Du maa nok undre Dig at der ingen Brev kommer; men mine Tanker kredser om Eder alligevel
+Vejret er her 5 Graders Frost og det hvide Snelagen dækker alt de sidste Dage har Solen været fremme og den siver jo bort en del men der er meget tilbage
+Kjøren har der ingen været saa er der [ulæseligt ord] Torg saa er der Nyby Torg og det væsentligste er vel min Sindsstemning der er bleven saa trykket over alle de Pengebesværligheder; og ikke er Faer rask. Dine ligger i disse Dage det er vist Influenza der melder sig igjen hun havde den jo i Fjor og naar vi var hos Fru Kjellmans havde Marie den jo maaske er hun bleven smittet- det var ellers en dejlig Eftermiddag da den lille Pige blev døbt Augusta bar hende og jeg løste Huen Hanne skulde have været der, men var ikke rask hun fik det samme Navn som den lille der døde Astrid jeg kan ikke huske de andre Navne der blev sungen saa kjønne Psalmer; [ulæseligt navn] og Uglen var med men jeg troer nok de kjedede sig jeg sad inde hos Marie hele Tiden og det var hun glad for, vi fik Smørgos Suppe, Steg, og Svedsker med Flødeskum og Butterdejgs[ulæseligt ord] senere Kaffe med Duppe, Kl 5 kjørte han os hjem – Børnene var søde og raske den lille Syssan sad med en Tallerken Dessert og nød det hun havde aldrig før smagt noget saa godt. fortæl mig dog noget om Børnene jeg er saa længselsfuld somme tider, Nu det er Solskin kan Uglen jo ikke male paa det store Billede saa maaske jeg kan nok helst hvile mig lidt, det er svært for hende at male mig og saa er Humøret jo ikke godt nu gaar hun jo ogsaa saa ene her ingen at tale med om sit Arbejde til første Ophængning blev det jo ikke færdig om det kan blive til 2 vil jo vise sig; men hvis nu det ikke bliver færdig hvad saa hun har jo da lært meget ved at male os vil jeg tro
+Det er et fint og dejligt Vejr det tegner til her og saa har I det vel ogsaa hos Eder du maa endelig fortælle mig om Besøget det er godt I har Vadsken overstaaet vi har Vadsk og Rengøring og Slagtning tilbage til April vil hun jo rejse der hjælper os og jeg veed ikke endnu hvordan det skal ordnes har I faaet nogen anden Pige? det er kjedeligt med det Skiften. I ved hvor lidt jeg holder af nye Mennesker hils nu Alle fra mig og bed dog Adolph om at skrive lidt til mig jo vidste han hvor ondt det gjør mig han skyndte sig nok til Skriveriet. Faer skriver nu til Jylland – han haaber at afvende deres Paageri det er ikke saa underligt at den kjære Fader ”pines” for han som har havt saa stor Langmodig med sine Skyldnere og vi skal plages saadan jeg undrer mig ikke at han trykkes og saa kjender I jo nok [ulæseligt ord] at ingen maa mærke noget det er kun mig der faar det Hele og jeg maa jo ogsaa stive mig men vor Herre hjælper mig og [ulæseligt ord] og faaer det hele det maa jo være til vort Gavn at vi bøjes saa, Kjærlig Hilsen fra os - Alle 3 - til Alle</t>
+  </si>
+  <si>
+    <t>1903-4</t>
+  </si>
+  <si>
+    <t>Jeppe Andreas Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Bertha Dorph
+Niels  Dorph
+Christian Eckardt
+- Elmquist
+Astrid Kjellmann
+Viggo Kjellmann
+Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Anna Marie  Larsen, Georg Larsens hustru </t>
+  </si>
+  <si>
+    <t>Første del af brevet mangler.
+Trollehult er muligvis en gård i nærheden Høljeryd. Her bor børnene Anna og Olivia, som af og til arbejder for familien Larsen med bl. a. pasning af køer.
+Strømhult er nabogård til Høljeryd. 
+Delcomynløkken og Christoffersens Løkke ligger i Kerteminde.
+De nævnte halmkøbere kommer muligvis fra Odense.</t>
+  </si>
+  <si>
+    <t>Johannes Larsens forældre er på gården Høljeryd i Sverige, for at ordne forretninger. Johannes Larsen er ved at male påfugle med olie. Christian Eckardt har solgt godt. Den lille Astrid er død.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZRPj</t>
+  </si>
+  <si>
+    <t>Vi synes Johannes saa saa rask ud han maler jo Paafugle i Olie maatte han blot faa godt Vejr og i disse 2 Dage har det da været udmærket herovre - saa jollede vi da afsted der var ligesaa trangt der var vi kommen ind til en Herre, men der kom de og jagede os ud igjen det var en Hundekoupe endelig havnede vi hos en hel Del og saa gik Toget og jeg sad tilbage og lugtede til Violerne med Taarer i Øjnene, omsider kom jeg da til Ro huskende at vi gjør jo alt dette for at vinde frem til at staa paa egne Ben engang igjen, husk stadig paa det kjære Børn naar der [ulæseligt ord] vi er skilte ad bliver et eller andet der ikke smager Eder godt elsker dog hinanden da faar I Lyst og Lykke til at gjøre Gavn som Gud det vil paa allerbedste Maade I maa ikke le ad mig jeg er endnu i saa bevæget en Stemning der ikke gaar over før jeg kommer Arbejde men lad mig nu blive færdig med Rejsen
+I Helsingborg savnede vi Sækken da vi skal fortolde, der stod en Sæk paa Færgen sagde en Mand jeg derover, saa var det en Sæk Klid, saa fik jeg den Oplysning at der var telegraferet fra Ullerslev at den stod der men skulde blive sendt. Det var vor Historie, saa kom vi til Blomsterne han stod længe og betænkte sig jo Løgene dem maa de give Told af Faer han forklarede de er kommen fra Haven hjemme og skal plantes ud i min Have derovre saa hentede han en Overordnet de besaa dem nøjagtig, men saa sagde han det er jo lidet lad det gaa endelig kunde vi saa pakke sammen hvordan det nu naar vi faar Sækken blot Billederne ikke har taget Skade jeg synes allerede det er saa godt at jeg har Fotografierne at hilse paa om Morgenen at vi kom godt til Landeryd det veed i jo, og da der ingen Adolph var kjørte Elmqvist for os med 2 Heste for og det gik raskt som vel var for det blev stærk Snefald saa vi kom hel hvide til Høljeryd I kan tro det gik i en Fart med at stille en Bras op og faa en Kop The og saa i Seng
+Igaar var vi paa Trollehult – for at se om lille Anna ikke kunde komme ud for Køernes Skyld – der var de kommen i Tanke om at jeg stod mig bedre med at faa den ældre Olivia saa vilde hun beholde den lille hjemmeder sad 2 unge sønner og spurgte jo straks om han ikke kunde faa dem begge en til Høljeryd og en til Danmark; men det skulde der spekuleres paa Børnene skulde have deres fri Villie nu var det Laangeryd Marked i Morgen der skulde de alle op saa paa Lørdag skulde Olivia komme og saa skulde de give Besked havde jeg dog den Glæde at høre I har faaet en Pige og Dreng. Jeg fik Brev fra Christian Eckardt paa Vejen han slipper saa fin Handel og kommer her et Besøg vistnok i næste Uge
+I Dag skal vi til Strømhult der er de bedre men lille Viggo har igjen været syg og den lille Astrid er død begravet medens vi har været hjemme det er nok al den Bekymring Marie har gaaet med - Tak nu Allerup foreløbig for al Blomster og Urtefrø det skal blive mit lille Danmark. Lev nu vel Børn og hils Georgs de læser vel Brevet for det vilde jo blive en Gjentagelse Eders trofaste Moder der dagligen beder vor Herre velsigne og bevare Eder fra alt Ondt.
+Kjære Børn. 
+Da det nu vel er bleven for sildig at styne Piletræerne, har jeg tænkt da der dog maa være lidt til Sommerbrænde at vi kunde rydde det Træ som staar imellem Delcomynløkken og x) Hylden som x) hvor der var Roer staar ved Siden af samt de 2 Pile ved Veien ved Christoffersens Løkke og den ene ved Leddet. Adresserne paa Halmkjøberne er Brygger Hoff Nørrebro og Lud Hansen Fouragehandler Grønnegade 
+Med hensyn til Prisen naar I skal have Dorphs paa Kosten, mener jeg at 7 Kroner om Dagen kan være passende for de 3 Voksne det er 210 Kr om Maaneden, Hestens 400 Kr er helt udenfor. Skriv nu snart jeg giver ikke Fru Dorph Besked før jeg har hørt fra Eder. Kjærlig Hilsen IA Larsen</t>
+  </si>
+  <si>
+    <t>1903-06-21</t>
+  </si>
+  <si>
+    <t>Landeryd 
+Fynshovedvej 748, 5390 Martofte
+Møllebakken 14, 5300 Kerteminde</t>
+  </si>
+  <si>
+    <t>Anna 2 -
+Niels  Dorph
+- Eckmann
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Vilhelm Larsen
+Marie Lassen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Villaen er Alhed og Johannes Larsens bolig på Møllebakken i Kerteminde. Det var et meget gæstfrit hjem. De 4 malere kan enten være på besøg eller det kan være konstellationen Alhed og Johannes Larsen overfor Anna og Fritz Syberg. Sidstnævnte flyttede året før ind på Pilegården, som lå i nærheden. Måske er der forberedelser igang til verdensudstillingen i Kerteminde, som fandt sted i september.
+Høljeryd er en af familien Larsens svenske ejendomme med tilhørende savværk. Strømhult var nabogård til Høljeryd. Her boede en kusine til Johannes Larsen med mand og børn.
+Brandåsen er et område nær Høljeryd. 
+Saagmester = formand på savværket</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen, Johannes Larsens mor, er på Høljeryd i Sverige. Hun savner at høre noget om, hvad Johannes og Christine maler for tiden. Der har været problemer med en tjenestepige.
+Området er utrolig smukt og hun synes, at Johannes skal male det. Hun vil tale med sin mand om, at Eckman skal have en kombineret stilling på Høljeryd som skytte, fisker og formand på savværket. Der er en epidemi af mæslinger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gTFF</t>
+  </si>
+  <si>
+    <t>Høljeryd den 21/6 1903
+Kjære Johannes!
+Du ved ikke hvor glad jeg blev for dit Brev, det kom lige Dagen efter at Fader var rejst hjem, saa det kom paa en heldig Tid, godt var det du havde tegnet Haven, nu seer jeg det alt sammen saa tydelig for mig baade Børn og Gamle, det er godt at have en levende Fantasi; det har hjulpen mig over meget – du maa skrive igjen ved Lejlighed kjære Johannes og fortælle mig lidt om hvad du maler det savner jeg saameget at see Eders Arbejder, sig mig ogsaa hvad Uglen maler og hvad du synes om det, er hun nogenlunde tilfreds, du kjender min Sorg i den Henseende; men jeg har lagt Alt i den kjærligste Faders Haand og Han vil hjælpe – det troer jeg saa vist.
+Naar det er en flink Pige I har saa faar vel Alhed ogsaa Tid at male, fik hun saa nogle Elever? I maa endelig lade mig følge med derhjemme ellers bliver der en tomt Sted for mig. Faer fortalte mig lidt om Børnene; men jeg vil jo vide meget meget mere. Jeg fik Brev fra Vilhelm han skrev det var saadan søde artige Børn da han var hjemme, I maa jo have det livligt med 4 malere samlede paa saa nært Hold og musikalske Mennesker – omgaaes I Dorph? Naar skal du til Fynshoved hvad er Skyld i at Uglen ikke tog til Romsø jeg synes ikke det er hyggelig at bo ene i saadant stort Huus paa Landet, jeg venter stadig Brev fra hende nu kommer det vel, naar hun er kommen i Ro. Her er saa smukt ved Midsommer – mange Gange ønsker jeg at nogen af Eder var her for at fæstne det paa Lærredet, Du gjør dig ingen Ide om hvor det gjorde en Forskjel da Smedens Ladegaard kom i Ramme, der er en saadan Friskhed og Stemning over den [ulæseligt ord] at jeg har stor Glæde, naar jeg vender mig fra de store Figurer i [Stenhegnene?] og snavsede Farver i Skovens Træer; men Faer er jo saa glad og der er jo ogsaa meget kjønt – gamle [ulæseligt ord] staar godt i Hjørnet
+Nu er det jo bare den forgyldte Ramme der staar ham i Hovedet gav han dig Maalet da han var hjemme; maler du aldrig med Kazoin mere, det gik dog saa hurtig jeg kan se de 2 ænder saa tydelig eller Gaasen hos Georg, men bryd dig ikke om min Snak kjære Barn det kan komme ved Lejlighed – Vi har det saa godt kjære og dette at leve saameget i Fred og Ro i Naturen har lært mig saameget, i al Fald har jeg Tid at tænke, og at takke Gud Fader for Helbred og dagligt Brød saa troer jeg paa at han nok vil give den kjære gode Fader Lykke og Velsignelse til at faa ordnet herovre som han ønsker
+Efter denne gode Regn staar Korn og Græs godt, vi har jo 2 Køer og 1 Gris - 3 Høns hvoraf de 2 ligger og 1 gaar med 6 Kyllinger – den brogede skal kælve nu i denne Maaned og jeg visper Smør 2 Gange ugentlig saa jeg klarer mig undtagen naar vi skal bage.
+Jeg er glad ved at Dumpe er her, nu Pigen er syg, vi har faaet en der malker, det var en Pige der er fuld af Løgn og saa var hun luset. Jeg er saameget veltilfreds at hun ikke kommer mere 
+Jeg havde straks Mistanke og lod hende kun gaa i Haven og enkelte andre Arbejder – som jeg vidste hun kunde udrette fast Laag til Mælkespanden jeg bar det alene indtil hun var borte ellers havde Far vel jaget hende bort straks – nu gik det sin stille Gang
+Igaar blev vi bedt paa Brandaasen til Kaffe Midsommer, Datteren er hjemkommen fra Amerika og hun er fiks og seer godt ud saa Faer gaar nok med derop, her blev igaar fisket en Gjedde paa 14 [pund] i Aaen, der gaar hver Søndag nogle Stykker sammen, men de gaar saa frit de mener vel de Alle har ret naar nu Eckman kommer hjem saa siger jeg til Faer lad ham blive baade vor Fisker og vor Skytte samtidig med Saagmester
+Saa kan vi jo dele Udbyttet og saa forbyde Uvedkommende at gaa og trampe Græsset ned, Aalen kommer først i August Maaned men her er en rigdom af Skovbær saa jeg ikke har tænkt mig Halvdelen – Nu skal du vide vi ere raske her; paa Strømhult ligger de 2 ældste Børn af Mæslinger. Skolerne er lukkede saa det er en Epidemi. Saa vil jeg ønske I maa have det godt inden Døre og er glad ved du er saa nær ved, om Marie og Adolph behøver et Raad, Tak for Eders Kjærlighed imod dem 
+Kys dine smaa Drenge fra Farmor og glem ikke at fortælle jeg lever, og hvor jeg beder for Eder alle 4 om Velsignelse for Eders Hjem, det ved du nok kjære kjære Johannes – jeg omfatter Eders Børn med Kjærlighed i fuldt Maal, der bliver nok en Tid jeg kan vise Eder det i Virkeligheden
+Faer er Ladegaarden; men sender sin bedste Hilsen til Villaen – 
+Eders trofaste Moder.</t>
+  </si>
+  <si>
+    <t>1903-11-16</t>
+  </si>
+  <si>
+    <t>Jeppe Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Georg Larsen
+Johannes Larsen
+Marie Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv. Christine Swane Breve, kasse 1, kuvert 2, 2002/61, A8, Lb 11.</t>
+  </si>
+  <si>
+    <t>IA Larsen skrev til Marie, for at informere om et afsendt pengebrev.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/heGj</t>
+  </si>
+  <si>
+    <t>Høljeryd 16 November 1903
+Kjære Marie
+Jeg reiser nu til Stationen med Penge til Johannes og Georg, jeg sender dette til dig for at du kan sige dem det, hvis deres Pengebrev skal komme en Post senere, som jeg dog ikke haaber. Vi har det godt, glæder os til at Christine kommer. Jeg kommer først i December.
+Kjærlig Hilsen fra os I A Larsen</t>
+  </si>
+  <si>
+    <t>1903-12-25</t>
+  </si>
+  <si>
+    <t>- Eckmann
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Marie Larsen
+Vilhelm Larsen
+Axel Muus
+Karl Schou
+Marie Schou
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Gamle Kirsten bor på Brandåsen i nærheden af Høljeryd. Muligvis også gamle Johanne.</t>
+  </si>
+  <si>
+    <t>Fødselsdagshilsen til Johannes Larsen. Tak for julegaverne. Beretning om julen på Høljeryd. Johannes Larsen kan forvente besøg af Muus, som vil have ham med på jagt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/HLAx</t>
+  </si>
+  <si>
+    <t>Høljeryd Juledag [1903-12-25]
+Kjæreste Johannes – Tillykke paa Fødselsdagen og alt godt vil vi ønske dig i det kommende Aar; du naar ikke at faa Brevet om Søndagen for det maa komme med Kirkefolk imorgen og først afsted fra Landeryd med Aftentoget, men det bliver velkomment alligevel.
+Saamange Tak for Julegaverne som rigtig skal smage os i disse Helligdage, fortæl dog dine søde smaa Drenge at Figen og Dadlerne rigtig glædede mig men jeg vilde helst have smagt de Pebernødder lille Puf sad og trillede og skar
+Jeg saa det alt sammen saa tydeligt, ja kunde I dog ikke mærke jeg var omkring Eder, Tak kjære Las og B at I havde de 3 andre Børn ovre hos Eder Juleaften, det var godt Vilhelm kom hjem. Hils ham og de andre mange Gange de skal faa Brev til Nytaar fortæl Alhed, at jeg har pyntet mig med det nye smukke Forklæde. Nu skal du høre lidt om vores Juleaften Uglen og Faer drog ud for at lede efter en Julegran endelig mødte de en paa Brandaasen som faldt i hendes Smag. Igaar Formiddags gik hun med Eckmann op, imedens han fældede Træet gik hun til gamle Kirsten med Julegave. Hvedemel Kaffe og Sukker gamle Johanne fik ligedan, saa herhjem at sætte den i Foden imedens jeg lavede Maden pyntede hun Træet, det blev meget smukt Æbler Glimmer og Næt og Hjærter kun i to Farver gult og hvidt Kreppapir med Lys seer det saa japansk ud; Ja I har Ret det er godt at Uglen er her ellers troer jeg det havde bleven meget svært for mig nu gik det, vi fik Haresteg og Grød, og vi levnede saameget at vi spiste i dag til Middag og [Knasengrød] det var saa dejlig nemt
+Det var da morsomt for Eder at Skous kom de var saa glade i Fjor – hils dem fra mig. Her sidder Fader med en Bog og Uglen med en Bog, saa er her saa god Lejlighed til at lade Pennen fare afsted her er bleven forandret noget i Kontoret hvor vi holder mest af at sidde; de 2 halve [runde] Borde der stod i Gangen har hun sat ind foran Sofaen til Spisebord og Spillebordet staar under Vinduet med alle mine Blomster, Juletræet staar for Enden af Skriverbordet, nyt Tapet kommer her paa Væggene; det glæder jeg mig til, for dette er forfærdeligt grimt, det bliver nu efter Jul, I skal nok faa en Prøve sendt over, naar der bliver en Stump.
+Vejret her er tykt, men ikke megen Frost. Akslen til Saven er kommen til Landeryd, saa bliver det ikke mere Vinter end det er nu kan der vel begyndes efter Nytaar, at der kan blive rent i Dammen
+I kan vente Muus op hos Eder naar han kommer ned til Byen, 3 Juledag skulde han til Østergaard paa Rævejagt, han vil vist ud til Fynshoved paa Strandjagt, der vilde han vist have dig med; han var glad ved at rejse hjem; men jeg er ogsaa glad ved at komme igjen Fru Larsen, han trives godt i Smaaland.
+Hils nu alle de andre fra os jeg levnede denne lille Plads til Faer, men han saarer mig nu, hils ham og ønsk ham tillykke fra mig, han veed jo at jeg sender ham alt Godt hils og [kys] dine Kjære fra gamle Farmor som er ligesaa meget hjemme som her.
+Sig til Vilhelm at hans Brev kom Juleaften saa vi havde Jer allesammen. Hils tilligemed Adolphs og Maries og Eders</t>
+  </si>
+  <si>
+    <t>1904-1905</t>
+  </si>
+  <si>
+    <t>- Eckmann
+Alhed Larsen
+Andreas Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Axel Muus</t>
+  </si>
+  <si>
+    <t>Christine Swane har fået antaget billeder til en efterårsudstilling. God omtale i Politiken. Det går godt på savværket i Sverige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rAnW</t>
+  </si>
+  <si>
+    <t>Høljeryd Fredagaften
+Kjære Dine!
+Saa kan jeg da faa skreven et lille Ord til Dig, nu jeg veed hvor Du er at træffe, Tak for dit Brev til min Fødselsdag, da hørte jeg om Dine Arbejder og Faer fortalte mig hvad for nogle han synes bedst om, saa ventede jeg jo Brev fra Dig i Kjøbenhavn nej ikke en Stavelse jeg hørte, skjønt jeg gjentagende spurgte, og Avisen saa jeg 200 kaserede Billeder til Efteraarsudstillingen
+Naa tænkte jeg, saa har hun vel den Sorg at være derimellem, og nænner ikke, at bedrøve os det var en slem Uge for mig, alle ubehagelige Meddelelser hjemmefra og Bekymringen for Dig men som jeg sad og læste i forrige Uge om Udstillingens Malerier, faar jeg [ulæseligt ord] Christine Larsens Navn det kan nok være jeg blev vaagen, og læste om igjen, og blev glad og taknemlig saa er Du da naaet saavidt lille Ugle at du ikke alene har faaet Dine Arbejder udstillede, men ogsaa godt omtalte ikke allene i Politiken ogsaa de Udklip Marie sendte os, nu venter jeg blot et lille Ord fra Dig selv der ogsaa kan glæde mig maatte Du sælge lidt saa var det herligt; men vi maa bare ikke være utålmodige, et kommer nok – der skal Tid til Alting. Hvad var Johannes i Kjøbenhavn om; naar I er der saa tænker jeg, nu var der dog ikke langt herover, men naar der bare kommer Breve saa gaar det; nu jeg har mere at bestille og Tiden er bestemt imellem Maaltiderne saa gaar Tiden saa godt, en Uge er snart gaaet nu begynder jo November, snart kommer den korteste Dag, og saa kommer Vaaren i denne Uge har Vejret været herligt, alle Kartofler er optaget det lille Stk Roer er tilbage og Sennepen, den sidste Havre fik vi ind i Aftes
+Køerne gaar ude endnu og der er saa rigelig Føde, at de er saa tykke om Aftenen, at de knap kan gaa ind af Stalddøren Kvierne trives saa det er en Lyst at se
+De ere ved at rette Tørkeladen op, den blæste om ved Julestormen nu gjøres den kortere, hvor det dog seer godt ud naar der kommer Orden i Sagerne –
+Det gaar saa udmærket med Savvirksomheden, der har aldrig været savet saameget om Dagen som nu, Eckman er glad og Faer med; naar han kommer med den store Tavle hvor alt er skrevet op saa begynder udregningen og det gaar i en Fart
+Muus regner godt siger Faer; det er morsomt at Virksomheden herovre interreserer ham, det er en rar fordringsløs og behagelig ung Mand, han minder mig saa meget om Vilhelm,
+Han er jo mørk uden Skæg høj; ogsaa naar han spiser sin mad; maa jeg huske paa ham, saa hurtig spiser han, han er saa fornøjet med den Mad jeg koger og steger til ham, det er da godt, at jeg ikke skal ryste for den Sags Skyld, nu var han hjemme til Eftermiddags Kaffe saa faar Faer Larsen en lille Kop med, der er jo længe til 7¼ før kan vi ikke spise; men saa sparer vi Aftenkaffe for naar vi spiser saa sent saa gaar vi i Seng Kl. 9 uden andet end Aftensmaden
+Det var da rart, at det gik saa vel med Besøget af dine Veninder fortæl mig dog lidt om det, jeg har kun hørt at det var søde Piger, og at Puf fik hvide Muus, saa der maa være meget at fortælle ja hvor jeg dog faar lidt at vide af alt hvad jeg ønsker Besked om; men nu skal Faer vistnok hjem til den 15 har Du saa Lyst at komme op hos os at male lille Ven eller har Du bestemt Dig for andet, Marie er da glad saalænge Du er hos hende nu maa jeg nok sige Farvel og bede Dig hilse de andre jeg maa have Brev afsted til Las og Alhed jeg har ikke takket dem for al den herlige Mad vi fik hjem med Faer til min Fødselsdag. Lev nu vel lille Ugle og Alt godt ønsker jeg for Eder Alle. Din Moder</t>
+  </si>
+  <si>
+    <t>1905-03-26</t>
+  </si>
+  <si>
+    <t>Haslev</t>
+  </si>
+  <si>
+    <t>Hans -
+Marie, Alhed Larsens stuepige -
+Svend -
+Margrethe  Eckardt
+- Erkmann
+Marie Kjellmann
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Marie Larsen
+Karen Meisner-Jensen
+Olga Meisner-Jensen</t>
+  </si>
+  <si>
+    <t>IA Larsen er ved at sælge sine ejendomme i Sverige. Alhed og Johannes Larsen udstiller begge på Den Frie. Christine Swane er stadig indlagt på sanatoriet.</t>
+  </si>
+  <si>
+    <t>IA Larsen og Marie Larsen er på vej til Høljeryd i Sverige. Las og Alhed tager i morgen over til udstillingen på Den Frie. De vil besøge Christine i Haslev på vejen hjem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/IJxX</t>
+  </si>
+  <si>
+    <t>Kjærbyhus Søndag
+Kjære lille Ugle –
+Tusind Tak for Skovmærkerne. Den hænger paa Væggen imellem Lænestolen og Skabet til fælles Glæde den er mig kjøn, Du kom mig saa nær, dine flittige Hænder havde samlet og bundet den til dit Hjem Tak du lille Ven, den kom igaar Eftermiddags Agraren havde den med fra Butikken, saa baade Faer og Marie saa den og lugtede til den. De rejste i Nat og sidder altsaa nu paa Banegaarden og taler med Eckardterne som jeg skrev til iforgaars, vi veed ikke andet end at Marie Kjellmann lever endnu, men snart har vi jo Rede paa det Alt sammen, javist er Erkmann paa Høljeryd endnu vi havde nylig Brev fra ham fornylig, Gaarden er ikke kommen paa andre Hænder endnu, Marie skriver nok til dig derovrefra, de bliver kun paa en Returbillet, først vilde Far rejst alene; meen saa tilslut bestemte han sig for Følgeskab, som vel var, jeg var helt ulykkelig ved at tænke paa ham i Ensomheden. idag skal Agraren og jeg spise hos Las’ og imorgen rejser de med Puf; Lysse er helt stor paa det, han skal over og være Farfar; han skal nemlig ligge i den store Seng ved Siden af mig
+Deres pige tør ikke være alene, hun skal sove her; jeg flytter en Jernseng ned og hun tager sine Sengeklæder herover enten hun nu skal ligge i Havestuen eller jeg lader hende ligge inde hos os for at hun kan hjælpe ham om Natten og i det hele passe ham Aften og Morgen, naar de saa har spist deres Havregrød, gaar de over til Villaen og ordner med Hans, og lille Lysse gaar og leger derovre som han plejer, Drengen er der jo om Formiddagen imedens jeg laver Mad og passer min Formiddags Gjerninger, saa kommer de herover og spiser Middagsmad, og begge Marierne hjælpes saa ad med Opvaskningen
+Las’ Marie skal ogsaa passe det Sovkammer vi ligger i med Rengjøring maaske ogsaa hjælpe at holde Dagligstuen, det bliver nu ligesom Lysse vågner og lægger Beslag paa hende, men du seer vi har ordnet det saa godt vi formaaede, men tak fordi Du saa kjærlig tænkte paa hvordan det skulde gaa din gamle Moer under Maries Fraværelse. De talte om at gaa paa den Fri i Formiddag
+Kommer Eckardterne, saa bliver det vel ikke til noget, men saa tænker jeg Marie faar Lov at blive et par Dage paa Hjemrejsen i Kjøbenhavn
+Las og Alhed kommer først til dig paa Hjemturen; men saa har de jo ogsaa en hel Posefuld at fortælle dig; men lille kjære hvad er Skyld i, at du taber i Vægt, du maa ikke sulte dig, hvad siger Doktoren for godt, hvor høj er Temperaturen fik du saa ikke Lov at faa Styrtebad, fortæl mig en hel Deel om dig selv; Nu lader jeg Las og Be læse hvad du skriver om Billederne, saa maa de gjøre Besked for Dig, som ikke kan komme nogen Steder, ønsk Karen og Olga god Bedring og Svend som er kommen fra Hospitalet jo nu maa jeg slutte at Marie kan faa Brevet med saa har du det i morgen og saa sender jeg Sæbe og Papir næste Gang Gud velsigne og bevare Dig kjære Barn og de andre medens de ere borte Din Moder</t>
+  </si>
+  <si>
     <t>1905-03-28</t>
   </si>
   <si>
     <t>Jeppe Andreas Larsen
 Marie Larsen
 Vilhelmine  Larsen</t>
-  </si>
-[...5 lines deleted...]
-    <t>Haslev</t>
   </si>
   <si>
     <t>Halmstad
 Landeryd Sverige
 Haslev
 Långaryd Sverige
 København
 Nyborg</t>
   </si>
   <si>
     <t>Samuel Andersen
 Christian Eckardt
 Ingeborg  Eckardt
 Margrethe  Eckardt
 - Eckmann
 Henriette Goldschmidt
 - Johansson
 Astrid Kjellmann
 Marie Kjellmann
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Johan Larsen
 Johannes Larsen
@@ -1124,54 +1883,95 @@
     <t>IA Larsen er i Sverige for at få ordnet forholdene omkring tømmer og Båxhult. Han vil høre om Johannes har solgt flere billeder. 
 Marie Larsen skriver om sygdom og død hos familien Eckardt/Kjellmann.
 Vilhelmine Larsen glæder sig over at Christine Swane snart skal udskrives og at hun har fået lov til at male.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/A2oC</t>
   </si>
   <si>
     <t>Boxhult 28 Marts 1905
 Kjære Mine.
 I Kjøbenhavn var Margrethe og Christian og tog imod os, vi tog med dem hjem og spiste Frokost. I Halmstad fik vi Kaffe, og Smeden havde Pels og Kappe med, som hjalp godt paa Touren herop. I dag var vi hos Jakob Samuelsen og paa Veien derop, ve Holmsøen traf vi Samuel Andersen som fortalte os at han havde afsendt Brevet til mig og mens vi stod og talte med ham, kom Posten med dit Brev, den Sag maa jeg se at klare bedst mulig, der var ogsaa Brev fra Georg, med mange Elændigheder det gjør mig meget ondt for ham, jeg bliver helt forstørret, - bare jeg ikke kommer til at reise hjem førend Tiden, da jeg ikke forstaar hvordan jeg skal hjælpe ham herfra. – Jakob Samuelsen var ikke hjemme han var i Halmstad, men Propr.han kan ikke tage imod endnu, da hele Dammen ligger fuldt af Stokke til Ryds Bruk, saasnart jeg faar talt med ham, skal jeg skrive mere herom. Jeg kan see her at Johansson ikke har tænkt at blive paa Boxhult, her er ikke pløjet en eneste Fure, men da han ikke har kunnet faa noget andet lader han som Ingenting.
 Da Birch ikke har kunne faa solgt Höljeryd har han forsøgt at arrendere den ud, forleden Dag kom en Mand med Kone og 3 Børn fra Nyborg som skulde have have den i Forpagtning men da han havde været her i 2 Dage reiste han hjem igjen, han havde en Jernbanevogn Flyttegods med, saa det vilde koste ham 200 Kroner, men han sagte til Ekmann,at han hellere vilde tage det første Tab som det sidste. Saasnart jeg faar mig sat ind i Forholdene her, skal jeg igjen skrive til dig. Lad mig vide om Johannes har solgt flere Billeder.
 Kjærlig Hilsen til dig og Adolph, og lille Lyse,.
 I A Larsen
 Båxhult d. 28 – 3. 05.
 Kære Moer! Vi kom godt herop i Søndags, men det var en Skam at vi ikke fik skreven paa Landeryd, Smeden var der, men vi kunde ikke komme ind hos Elmquist og Faer havde Hast med at komme af Sted saa jeg maatte opgive det; Vejret var jo dejligt klart, saa det blev ikke helt mørkt, men det var en drøj Køretur, den varede i 3 Timer, det er en lang Tid at sidde stille naar det er koldt, det var da et Held at det var stille Vejr, omsider fik den da Ende og vi tog straks fat paa at fyre da vi kom herop, desværre kunde det ikke brænde inde i Sovekammeret, Røgen væltede ud i store Skyer, først tænkte vi at det var fordi der ikke havde været Ild saalænge men det blev værre og værre, saa maatte vi tage Ilden ud og bære ind i Salen og begyndte saa straks at dampe Sengeklæder af, de trængte ogsaa til det, der stod ligefrem en hel Røg op af dem, Faers Seng flyttede vi derind, nu har vi sat den i Førmakket og fyrer saa baade her i salen og inde hos mig naar saa Dørene staar aabne er der lunt over det hele. – I København fik vi at vide at den lille Astrid var død for en Ugestid siden de mente at hun blev begravet den Dag, men da vi kom herop fik vi at høre at hun endnu ikke var begravet, de havde hele Ugen ventet at lille Misse var gaaet bort, men hun lever endnu, skøndt hun er saa svag og afkræftet at hun kun kan hviske; den lille skal begraves paa Fredag; jeg var der ovre i Gaar og da Misse gerne vilde se mig var jeg lidt inde hos hende, det var frygteligt for mig som ikke har set hende siden hun var rask og glad, aa hvor ser hun elendig ud, hun er saa utrolig mager og saa sagde Ingeborg at endda ikke saa saa daarlig ud i Gaar som hun plejer fordi hun havde lidt Feber naar hun ikke har det er hun ligbleg; aa den Stakkel, hvor det maa være forfærdeligt, bare hun dog snart maa dø, hun ønsker det jo selv og Doktoren kan slet ikke forstaa at hun kan blive ved at leve; da jeg gik bad hun mig om at komme snart igen det var saa roligt at se mig og hun spurgte hvordan Du havde det og bad mig hilse Dig saa meget, saa smilte hun og nikkede saa kærligt til mig. – Ingeborg ser meget daarlig ud, hendes Hals er stadig ikke god og da hun forleden Dag var oppe hos Docktoren, undersøgte han hende rigtig og sagde at det var bedst hun rejste fra Strømhult, men hun sagde at det kunde hun ikke, der er jo ingen af de andre der kan passe Misse, saa snart Ingeborg gaar ud af Stuen spørger Misse hvor hun gaar hen; saa maatte hun love Docktoren at være yderst forsigtig og gaa en tur hver Dag. – Ekmann var her og spise til Aften. Aften og sad og snakkede til Kl. var henad 10, i Aften skal vi tidlig i Seng, vi var en lang Tur i Eftermiddag, helt oppe paa [Sjøgaarden]. Mange kærlige Hilsner til Jer begge fra Marie
 Kjærbyhus – Søndag
 Kjæreste Ugle!
 Det var det glædeligste Brev jeg har faaet i lange lange Tider, jeg vilde straks have svaret dig; men saa vilde jeg vente atfaa det fra Sverig med, jeg sendte dit til Klaks for, at han, naar han var bleven glad, skulde sende det Sverig, saa de kunde have det Tirsdag, samtidig faar de saa dette fra mig som jeg skriver nu, - vi er nemlig bedt ned at spise Middag hos Groseren og blive der i Aften Lyse er helt optaget af dette, han skal sidde imellem Agraren og Farmor til Middag – han er saa god og medgjørlig den lille Ven, at det er en Lyst – Hvor det glædede mig at Fru Goldschmidt huskede paa dig, hun er en Ven af de ægte.
 1000 Tak for blomsterne det lille Grønneglas blev helt fyldt; men dem jeg plantede har slaaet Rod og vilde der blot komme lidt Solskin saa skulde vi se der blev blaat
 Tænk, at vi nu er i den Maaned hvor du kommer hjem eller faar Lov at rejse ud – saa skal vi see Udstillingen og gode Venner, Tak dog Gud Fader der er saa god jeg ved knap hvordan jeg skal faa takket, nu kom jeg til at slaa denne store Klat og det betyder jo velkommen ved du Eckardts Husnummer saa sig mig det dog, jeg lovede at sende Maries lyse Kjole og Sko og Hat i en Jernbanepakke til hun kom tilbage saa skal hun jo ogsaa se sig om i Byen og vil jeg haabe de kan saa meget tilovers at hun kan se til Haslev paa Hjemvejen, husk det er Alheds Fødselsdag den 7 April; og lad mig med det samme sige dig, at om Vejret bliver saa han kan male paa Billedet saa skal Agraren sende Brevkort og han farer lige hjem, du faaer saa nøjes med Alhed og Puf som Gjæster; nu faar vi see hvordan det gaar 
 Jeg maa nok heller sige Farvel for det er længe siden Toget kom og jeg skal pyntes, jeg skal hilse fra Agraren han skriver med næste Gang han skal jo presse sit Tøj at vi kan gøre os saa pæne som muligt
 Din glade Moder</t>
   </si>
   <si>
+    <t>19. aug. 1909</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger</t>
+  </si>
+  <si>
+    <t>Notater om fugle, jagt og vejrlig fra ophold i Sverige med Ludvig Brandstrup</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/5hH9jw99</t>
+  </si>
+  <si>
+    <t>22. aug. 1909</t>
+  </si>
+  <si>
+    <t>Notater om fugle, vejrlig og jagt under ophold på gården Båxhult i Sverige</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/tzd4SO58</t>
+  </si>
+  <si>
+    <t>25. aug. 1909</t>
+  </si>
+  <si>
+    <t>August Birch, Sverige
+- Eckmann
+- Nilsson</t>
+  </si>
+  <si>
+    <t>Notater om fugle og vejrlig under ophold i Sverige. Hjemrejse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/bByyl7CW</t>
+  </si>
+  <si>
     <t>1932-02-04</t>
   </si>
   <si>
     <t>Sigurd  Swane</t>
+  </si>
+  <si>
+    <t>Johan Larsen</t>
   </si>
   <si>
     <t>Hellerup
 Tranegårdsvej 5</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
 Lars Swane
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 1932-02-04, Sigurd Swane til Johan Larsen, 2397</t>
   </si>
   <si>
     <t>Lars Swane er droppet ud af skolen, og han overvejer at blive enten landmand eller skovfoged. Sigurd Swane har spurgte Vilhelm/Klaks Larsen til råds, og han tegnede ikke et rosenrødt billede. 
 Skovfogeduddannelsen kræver fem måneders ophold på en skole ved Viborg og derefter tre års læretid. Lars vil gerne hjem til Johan/Lysse og arbejde, og Sigurd Swane spørger, om Johan/Lysse kan komme til ham og lære noget, og om familien kan have ham på kost, for Sigurd Swane kan ikke betale. Lars mener at man billigt vil kunne forpagte en gård i Småland, og Sigurd spørger, om det er rigtigt samt om, hvorvidt man vil kunne tjene til sit brød sådan et sted. Sigurd Swane spørger også, om Lars kan bo og arbejde hos Lysse, indtil skolen ved Viborg begynder.
 Swane mindes med glæde sine besøg i Lysses barndomshjem, og han håber, at Lysses lille søn på flere områder vil komme til at ligne sin far.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dwyx</t>
   </si>
   <si>
@@ -1190,228 +1990,323 @@
 Han selv mener, der ikke skal mange hundrede kr. til at få en forpagtning et sted deroppe - men, for det første er dette rigtigt? Dernæst, om det er det, er det så ikke en forpagtning som heller ikke giver ret mange hundrede kr. i udbytte, men alligevel, for bare at give til dagen og vejen, kræver et hesteslid af et menneske? 
 Du forstår, at det er mig magtpåliggende at vide lidt reel besked om disse ting.
 Endelig, hvis han nu kommer til Viborg, men skolen først begynder efter sommerferien, kan det så tænkes, at han indtil ["ind" indsat over linjen] den tid kan få en midlertidig plads hos dig, dels for ikke at gå ledig, dels for at lære ting han jo også vil kunne få brug for senere som skovfoged? Jeg venter svar fra skolen hver dag.
 Endelig - selvom han skulde vælge landvæsnet oppe hos dig, et sted i Småland, vil så ikke skovfogeduddannelsen være en god forberedelse dertil, jeres landbrug er jo i høj grad også skovbrug?
 Jeg håber ikke, det vil være altfor besværligt for dig at besvare disse spørgsmål, jeg tænker svaret kan blive adskilligt kortere end mit brev.
 Jeg benytter lejligheden til at sende dig og din kone en venlig, en hjertelig hilsen - Lysse, Puf - - hvor mange gode og smukke minder fra jeres hjem stiger ikke op i mig hver gang blot et af disse navne strejfer min bevidsthed. Jeg vil ønske, at jeres lille dreng også får nogle lighedspunkter med sin far, den lyse smukke krøltop - som alligevel bag lystigheden havde sit følsomme hjerte, som græd for hønen der kom i suppegryden - Ja mange hilsner
 Din Sigurd Swane.
 Og Tinge er jo også deroppe, hils også ham så mange gange.
 x) hvad er din titel? vi har haft stor diskussion derom, Lasse og jeg.</t>
   </si>
   <si>
     <t>1933-09-06</t>
   </si>
   <si>
     <t>August Birch, Sverige
 Ludvig Brandstrup, billedhugger
 - Jeppsson
 Else Larsen, Else, Andreas Larsens kone</t>
   </si>
   <si>
     <t>Fjärdingsman var i Sverige længe en lokal tillidsopgave, men blev udviklet i slutningen af 1800-tallet til et lavere statsligt job, oftest på deltid. Fjærdingsmanden bistod kronolænmanden med inddrivning, politiaktivitet, vejtilsyn og andet. Kilde: Wikipedia jan 2022.
 Vandsyn: et periodisk eftersyn (ved dertil beskikkede personer) af alle offentlige vandløb. Kilde: Ordnet.dk
 Achton Friis: De jyders land, bind 1- 2 udkom 1932-1933.</t>
   </si>
   <si>
+    <t>Brevet er i privateje, A</t>
+  </si>
+  <si>
     <t>Johannes Larsen har været så optaget af sit store billede, at tiden er skredet frem til, at vandsynet skulle finde sted. Den største del af øen hører så åbenbart til Båxhult. Det er uheldigt at skødet eller papirerne er blevet væk, for der stod, at Birch ikke måtte opstemme Lillebruksdam.
 Puf/Andreas og Johannes Larsen er ikke gale på Lysse/Johan, men de er kede af ikke at have ladet høre fra sig.
 Puf er blevet gift. Dagen efter kørte Else og Puf Johannes Larsen til Vendsyssel, hvor han har tegnet til De Jyders Land.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/E9DU</t>
   </si>
   <si>
     <t>Kjerteminde 6 Septbr 1933.
 Kære Lysse!
 Ja nu har Du vel faaet mit Brev med Jeppssons indlagte Svar. Det var jo kedeligt nok, men jeg skrev til ham samme Dag jeg fik Dit Brev og jeg havde ventet at høre fra ham saa jeg enten kunde naa at meddele ham Dig at han vilde paatage sig at være Ombudsmand eller at jeg kunde skrive til Fjärdingsmanden og saa samtidig meddele ham ["ham" overstreget] Dig at jeg havde skrevet. Jeg har været saa optaget af at male paa mit store Billede saa Tiden er løbet fra mig, saa jeg blev meget bestyrtet da jeg fik Jeppssons Brev og opdagede at det var samme Dag at Vandsynet skulde foregaa. Forøvrigt synes jeg at Du gerne kunde have forhørt Jeppsson om han havde hørt fra mig. Men det er der jo ikke noget at gøre ved nu. Jeg synes ikke det ser saa godt ud nu de har anerkendt at den tørste Del af Øen hører til Båxhult, for det maa jo betyde at der følger Vandrettigheder med. Det er kedeligt at de Papirer med Birchs Skøde, eller rettere mit og Brandstrups er bleven væk sammen med de gamle Handlinger, for øvrigt stod der at vi ikke maatte gøre Vrøvl hvis han stemmede for Lillebruks dam saa Vandet gik op i Båxhults ”såkallade Vattengata” men det kan vel kun gælde for den Tid Birch havde Höljeryd. Hverken Puf eller jeg kan regne ud hvad Du sigter til, naar mener vi er gale i Hovedet paa Dig. Vi har allerhøjst lidt daarlig Samvittighed over ikke at have ladet høre saa meget fra os. Forøvrigt mener jeg at Puf har underrettet Jer om at han er bleven gift. Ellers ved vi ikke af at her er foregaaet noget af Betydning, udover at de Dagen efter Brylluppet kørte mig op til Vendsyssel og at jeg har rejst rundt der og tegnet altsaa i Thy og Vendsyssel og nu er hjemme igen og færdig med at tegne til de Jyders Land. Jeg meddelte Dig vist forleden at vi tænker at besøge Jer sidst i denne Maaned og at vi skriver naar vi har faaet fastsat en Dag for Afrejsen
 [Resten af brevet mangler]</t>
   </si>
   <si>
+    <t>1934-03-25</t>
+  </si>
+  <si>
+    <t>Kirkeby</t>
+  </si>
+  <si>
+    <t>Grethe Bichel
+Peter Bichel
+- Birch, Kirkeby
+Else Birgitte Brønsted
+Andreas Larsen
+Elena Larsen
+Peter Andreas Larsen
+Ólafur Tubals
+Julius Wedell</t>
+  </si>
+  <si>
+    <t>Salswedell er formodentlig Larsens kælenavn til Julius Wedell, som ejede Wedellsborg.
+Hareren: En jagthund skal, når den får færten af en hare, lære at lægge sig ned og ikke løbe efter haren. 
+Remma og Strömhult er nabogårde til Höljeryd i Småland, hvor Johan og Elena Larsen med deres børn boede.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen bliver hentet tirsdag eller onsdag, for han skal være hjemme, til Tubals kommer i påsken. Han træner med hunden Scott, som tegner til at blive en virkelig god jagthund. Larsen har kun måttet straffe hunden en enkelt gang. Han spørger, hvordan det går med fuglejagten i Småland.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0wqH</t>
+  </si>
+  <si>
+    <t>Kirkeby 25 Marts 1934.
+Kære Lysse!
+Tak for Brevet, ja det har jeg vist for Resten takket for. Jeg har været heroppe siden d. 16 og Puf kommer og henter mig Tirsdag eller Onsdag saa jeg kan være hjemme til Paaske da vi blandt andre faar Besøg af Tubals der har meldt sin Ankomst. Desuden kommer Mudi og eventuelt Peter og Grethe som Puf har inviteret men som ikke til Dato har ladet høre fra sig. Jeg har ikke bestilt andet her end gaa omkring med Scott, der tegner til at blive en fremragende Brugshund. Han søger flot og vender paa Fløjt og har en fænomenal Næse. Den første Dag var jeg ude med ham sammen med Birch og hans gamle Korthaar og da løb han lige ind i Hønsene, men da jeg næste Dag var ude med ham alene stod han fast for et Par Høns og Dagen efterfulgte han Færten af et Par Høns over en Græsmark og en Rugmark og stod fast for dem da de havde trykket sig i noget langt Græs ved en Grøft. Jeg gik saa videre med ham i den Retning de var fløjet, ned mod Vadestedet noget efter trak han om og stod igen, gik han stiv og rolig ca 100 Al lige op i Vinden og stod fast, jeg troede naturligvis det var Hønsene igen og gik frem foran ham for at rejse dem, da der til min Forbavselse sprang en Hare ca 50 Al foran ham, og der var absolut ingen Ting i mellem. Han staar nu for baade Agerhøns Urhøns Fasaner Bekkasiner og Harer, men de sidste er han tilbøjelig til at følge et Stykke paa Vej. I Gaar fik han Klø for det et Par Gange. Naa det ordner sig nok, Salswedell har lovet at gøre ham Hareren og det er jo nemt gjort, et Sted hvor der vrimler med Harer som paa Wedellsborg. Hvordan gaar det med Fågeljakten paa Romma og Strømhult? Du maa endelig se at faa det i Orden selv om det maaske skal koste lidt mere end de 30 Kr. Mange Hilsner til Jer alle 3
+Din Far.</t>
+  </si>
+  <si>
+    <t>1934-07-13</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Vilhelm Larsen
+Else Larsen, Else, Andreas Larsens kone
+Axel Muus
+Alfred Roepstorff</t>
+  </si>
+  <si>
+    <t>Hovrätten er en appeldomstol, der fungerer som anden instans mellem Byretten og Højesteret.
+Lagaskift: Lovændring.
+Höljeryd er Larsen-familiens ene skovgård i Småland.</t>
+  </si>
+  <si>
+    <t>Dokumenterne vedr. Båxhult og lovændringen er bortkommet, men man kan få nye for 2,50 kr. 
+Klaks/Vilhelm Larsens 60 års fødselsdag skal fejres to dage senere.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0cU4</t>
+  </si>
+  <si>
+    <t>Kjerteminde 13 Juli 1934.
+Kære Lysse!
+Tak for Brevet. Puf siger ar alle Dokumenter vedrørende Båxhult er bleven borte sammen med Handlingerne vedrørende Lagaskiftet i Höljeryd 1845. Saa vi har altsaa ingen Expl. af Lagparten. Men i Forgaars talte jeg med en Hofrättsassessor der er Svigersøn af Dommer Roepstorff som jeg skal male, og han sagde, at vi kunde faa en ny formedels 2,50 Øre, saa det er jo ikke saa farligt. Nu fik vi 11 mm Regn, men det holdt hurtigt op igen. Ellers staar alt vel til. 
+Mange Hilsner fra os alle 3. Muus kom i Dag, vi skal til stor 60 Aars Fødselsdag hos Klaks i Overmorgen
+Din Far.</t>
+  </si>
+  <si>
     <t>Andreas Larsen</t>
   </si>
   <si>
     <t>Gudrun Larsen
 Johannes Larsen
 Vilhelm Larsen</t>
   </si>
   <si>
     <t>Den eller de sidste sider af brevet mangler. Man kan af håndskriften se, at Andreas Larsen er brevskriveren.
 Rørdam var Vilhelm Larsen/Klaks' tjenestebolig.</t>
   </si>
   <si>
     <t>Andreas/Puf har været klar til at køre Johannes Larsen til Sverige for at se på traner. De to talte i telefon, mens Larsen var hos sin bror, men Larsen var træt og sulten og derfor umulig at få et svar fra. Senere fortalte Gudrun, at Larsen havde sagt, at han skulle arbejde på sine Fynstegninger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yT3u</t>
   </si>
   <si>
     <t>Kære Lysse. 
 Det var morsomt at høre Din Stemme i Formiddags og spændende med de Traner. Jeg har hele Dagen været spændt paa hvad det kunde udvikle sig til og da jeg havde fundet Vognens Passérseddel frem begyndte jeg at vente paa Fars Hjemkomst forat høre, hvordan han stillede sig for at tage Chancen til Tranerne ved et lille Sverigesbesøg. Men han kom slet ikke, først Kl ½ 7 ringede han, at han spiste hos Klakses. Jeg ringede straks derned i Fare for at forstyrre ham i Aftensmaden, men uheldigvis fik jeg ham førend de gik til Bords. Du ved hvordan han er naar han er træt og sulten: Det var umuligt at faa nogen Besked af ham, hvorfor jeg lod ham spise og ringede saa igen Kl. ½ 8, men fik først Forbindelsen Kl 8 og talte med Gudrun, som sagde at han lige var kørt. Jeg spurgte om han havde udtalt sig om Sverigesturen og hun fortalte at han havde sagt: ”nu var han kommet i gang med at tegne Fynstegningerne og man skal jo ogsaa en Gang imellem bestille noget.” Derfor ringer jeg ikke iaften til Höljeryd for jeg betragter det som afgjort, at han ikke vil afbryde sit Arbejde her. Han havde ogsaa paa Rørdam
 [Resten af brevet mangler]</t>
   </si>
   <si>
-    <t>1899-09-06</t>
-[...5 lines deleted...]
-Alhed Larsen
+    <t>1948-04-16</t>
+  </si>
+  <si>
+    <t>Christa Knuth
 Andreas Larsen
-Johannes Larsen
-[...30 lines deleted...]
-Vil Du ogsaa sende mig et Par brune Bomuldsstrømper, der ligger nogle enten i den næstnederste Skuffe i Børnekammeret, eller i Sovekammerskuffen, samt lidt Stoppegarn til dem i en Kasse i den 4de øverste Skuffe tilhøjre. Du maa helst sye en Pose af noget Viskestykketøj, som ligger i Kisten ved Syltetøj Skabet Sennep har Alhed faaet, saa det skal ikke med. Bind saa godt for Posen og en udførlig Adresse; Smaaland – Sverig – De glæder sig saa uhyre til Blommer og Abrikoser, saa det maa endelig sendes omhyggeligt. Båxhult – pr. Landeryd (Christine kunde jo være borte.)</t>
+Elena Larsen
+Else Larsen, Else, Andreas Larsens kone
+Holger Rasmussen</t>
+  </si>
+  <si>
+    <t>Sidensvans: Svensk for silkehale.
+Brunelle: Jernspurv.
+Johannes Larsen og grevinde Christa Knuth besøgte i pinsen 1948 Elena og Johan Larsen på Båxhult.
+Andreas/Puf Larsen havde fået opført et bryggeri på Møllebakkegrunden.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen takker for transport og ophold på Båxhult. Mon ikke Johan og Elena får forpagtningen af Höljeryd?
+Johannes Larsen har en mængde fugle i sin voliere. 
+Han og familien skal til Holger Rasmussen.
+Christa Knuth ligger i sengen med noget nerve-relateret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/biXe</t>
+  </si>
+  <si>
+    <t>Kjerteminde 16 April 1948.
+Kære Lysse!
+Tak for Brevet i Gaar. Det er jo forsmædeligt, at jeg skal faa Brev før jeg endnu har faaet samlet mig sammen til at skrive og takke Dig og Bimse for sidst, det gælder baade for Ophold og Befordring til og fra Båxhult. Det var dejligt at se hvor godt I har faaet al Ting indrettet. Nu er det jo spændende hvordan det vil gaa med Høljeryd, men det kan vel næsten ikke gaa anderledes end at I faar den Forpagtning. Her har jeg megen Fornøjelse af min Voliere. Jeg har en pæn Samling Fugle: 
+3 Par Dompapper, 3 Par Kanariefugle, 3 Par Grønsiskere. 3 Dværgvagtler. 3 Gulspurve (1 ♀ 2 ♂♂) 3 Korsnæb, et Par Graasiskener, 2 Kvækere ♂♂ et Par Stillitser, 2 Tornirisker ♂♂ ? et Par Svenskirisker, 1 Bomlærke ♂ 1 Sidensvans ♂ og en Brunelle? samt 8 Guldfisk. 
+Jeg er begyndt at male i Dag, det er meget svært at komme i Gang, naar man har været saa længe fra det. 
+Puf brygger i Dag. Paa Søndag skal vi alle ned til Holger Rasmussens i Faaborg. Jeg havde Brev fra Grevinden i Gaar. Hun har ligget i 3 Uger af Nerve – et eller andet og mener at hun skal ligge en Uge til. 
+Vi har i Gaar og i Dag haft delvis Havbleg og Solskin men det fryser lidt om Natten.jeg skal hilse mange Gange fra Else og Puf.
+Mange Hilsner og Tak fra 
+Jeres 
+JL.
+[noter langs venstre side 2]
+Sjuthis [svært læseligt]
+Lanthandelen</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
+HC  Andersen
 Carl Becher 
+Albrecht Benzon
+Christian Benzon
 Hans  Bless
 Johan Peder Bless
+Niels Bom
 - Brandt, inspektør
+Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
+- Holbeck
 Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
 Ellen Hørup
+- Ibsen, organist
 Anders Klinkby
 Ane Kold
 Christen Kold
 Anders  Kragh
 Alfred Larsen
 Andreas Larsen
-Cathrine Larsen
+Anton Larsen
+Caroline Larsen
 Dorthea Larsen
+Erik Larsen
 Helga Larsen
+Ida Larsen
+Jacob Larsen
 Jeppe Andreas Larsen
 Johan Larsen
-Johanne  Larsen
 Lars Larsen
+Laurits  Larsen
 Urban Larsen
 Valdemar Larsen
 Vilhelm Larsen
+Aage Larsen
+Urban Larsen, søn af Anders Urban Larsen
 Niels Lindberg
+Karl Madsen
+- Madsen, Bager
 Johan Mantzius
 Karl  Mantzius
+August Meyer
 Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
 Marie Meyer
 Sophie Meyer
 Sophus  Meyer
 Wolfgang Mozart
 Elias Muus
 Karen Mygdal Meyer
+Anna Møller
 Peder Nielsen
+Rudolf Nielsen
 Johan  Norden
+Anders Ottesen
+Christian Rex
 Emil Sanne
 Viggo Sanne
 Anton Frederik Schondel
 Otto Emil Schondel
 Anton  Svendsen
+Wilhelm Tagge
 Asta Thalbitzer
 Wenzel Heinrich Tornøe
 Hans Christian Tvedskov
 William Wandahl</t>
   </si>
   <si>
     <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
 Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
 Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
 Det vides ikke, hvem Axel Larsen og garver Holst var. 
 S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
 S. 31: Toldforvalteren kendes ikke.
 S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
 S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
 S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
-S. 40: Marie Brødkone er ukendt.</t>
+S. 40: Marie Brødkone er ukendt. 
+S. 50: Jernstøber Møller og hans børn kendes ikke.
+S. 51: PerLausen/Peter Larsen kendes ikke.
+Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
+Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
     <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
-__[3]
+[3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
 Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
-[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, 
-hvilken person oplysningerne hører sammen med).
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
 [Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
 [I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
 [I venstre margen s. 3 er med blyant skrevet:]
 Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
 Oldemor 1780-1834. [ulæseligt tegn] 
 [4]
-født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
 Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
 Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
 Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
 [5]
 bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
 Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
 Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
 [6]
 lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
 [7]
 Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
 Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
 En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
 [8]
 til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
 I vores Gaard i Albanigade var der en [Hele linjen overstreget]
 Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
 [9]
 med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
 Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
 Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
 Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
 I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
 [10]
 Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
@@ -1534,915 +2429,121 @@
 Efterhaanden tabte jeg Lysten og vilde holde op med Musiken, men mine Forældre tvang mig heldigvis til at fortsætte. Jeg husker, at Moder sagde: "Du vil en Gang komme til at takke os for, at vi ikke lod Dig slippe." Og det maatte jeg siden sande. Musiken har altid været min store Kærlighed.
 Paa Langegade, hvor der nu er Cykelforretning og Biograf, boede Morbroder Martin. Sammen med sin Svigerfader P. Nielsen under Firmanavn "Nielsen &amp;amp; Larsen" og senere alene "M.F. Larsen" drev han en Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Brædder. Desuden drev han ogsaa Landbrug. 
 I de gamle Købmandsgaarde skete saa meget, som kunde interessere en Dreng. Til Butiken hørte en "Skænkestue", hvor Landboerne kunde faa en Drik. Ligesom der sad en Kone og solgte Wienerbrød - her "Marie Brødkone" - og lavede Kaffe til Kunderne. Paa Disken stod en Tønde med
 [41]
 Tobak til behagelig Afbenyttelse. 
 Ved særlige Lejligheder kom der mange Mennesker til Byen f. Eks. til Markeder og Dyrskuer og navnlig til Folketingsvalg. Folk skulde ogsaa handle i Byen, da Brugsforeninger endnu ikke var opfundne, og da der hverken var Jernbane eller Cykler, var man henvist til Hestekøretøjer. Paa saadanne Dage vrimlede det med Vogne og Heste i Købmandsgaarde og paa Gader. De større Firmaer Elias B. Muus, I.A. Larsen, M.F. Larsen og Norden havde store Stalde for Gæsterne, og Tornøes Hotel og Gæstgivergaarden, hvor nu Banken og Sparekassen er, tog ogsaa deres Del af Invationen; men det forslog ikke ved en saadan Lejlighed. 
 Morbroder Martin havde 6 Børn: Peter, som var paa Alder med mig, Thea, Helga, Martha, Valdemar og Alfred. Det var rare Børn, men ikke saa godt begavede og til Tider lidt drilagtige. Jeg husker, at vi besøgte dem, før vi flyttede til Kerteminde. Peter havde en Gyngehest betrukken med rigtigt Skind og med Saddel og Stigbøjler. Det var en Oplevelse at
 [42]
 ride paa den! De havde den Gang Lejlighed paa 1_ste_ Sal, og Morbroders Svigerfader boede i Stuen. Da denne blev Enkemand flyttede de ned og han fik et Værelse hos dem. "Onkel", som de kaldte ham, blev lam, og i de sidste Aar laa han i Sengen eller blev kørt i Rullestol. Han blev behandlet med storÆrefrygt. "Moster" Hanne var hans Plejebarn. Hun kunde godt lide mig og saa gerne, at jeg kom og legede med Peter. Hun havde altid morsomme Ideer til at beskæftige os. Engang fandt hun paa, at jeg skulde bo hos dem i 8 Dage i Sommerferien uden at komme hjem i den Tid. Det var morsomt. Morbroder havde jo et mindre Landbrug med en halv Snes Køer og to Spand Heste, og Høsten var en livlig Tid. Vi stod tidligt op, og spiste Davre Øllebrød sammen med Folkene. De fik Spegesild til. Øllebrødet var tykt med Klumper og uden Sukker. Det har nok været lidt svært at faa ned. Vi kørte med, naar Kornet blev kørt ind, og om Eftermiddagen blev vi sendt i Marken med "Mellemmadden" og Æbleskiver til Folkene. Hjemmebrygget Øl fik de i en "Lejle" - en flad Tønde, som
 [43]
 gik paa Omgang. Man drak af Spunshullet. Peter havde en lille Vogn, som blev forspændt med deres store Hund "Kronvald" senere "Unkas", og saa kørte vi. Hunden brugtes ogsaa til at trække Malkevognen, naar Køerne blev malkede i Marken. Det var ellers almindeligt, at Malke-Piger eller Konen ar Mælkebøtten paa Hovedet, og samtidig strikkede hun.
 Undertiden fik vi Lov at ride, naar Hestene skulde til eller fra Marken. Saa morede det Karlene at faa dem til at trave, og da gjaldt det om at holde fast i Manken, og det gav nogle fæle Stød, saa man blev øm bag i. Eller vi jalp med at trække Køerne hjem, naar det blev koldt om Natten. I Begyndelsen var jeg lidt ængstelig, men jeg maatte jo vise, at jeg var en rask Karl.
 I en Baggaard, hvorder var Kullager, stod et gammelt Valnøddetræ, som vi besøgte flittigt i den Tid, Nødderne var modne. I Butikken var der ogsaa morsomt. En Gang ugentligt blev der lavet Papirsposer,
 [44]
 og vi hjalp med at klistre dem. Og saa vankede der Bolsjer, eller vi fik Lov til at købe et Stykke Wienerbrød hos Marie Brødkone, som sad og strikkede paa en Tønde ved Døren. I Kontoret var Morbroder gerne optaget, da han selv førte Bøgerne. Om Aftenen blev de store Folianter og Pengekassen anbragt i Pengeskabet, som var indmuret i Skorstenen. 
 I Gaarden stod to gamle Linde og en udvendig Trappe med Tag over førte op til første Sals Køkken. ["s" i slutningen af "Sal" og "Køkken" er indsat med blyant]
 I Mælkekælderen hjalp vi med at kærne Smør. Det var jo for Andelsmejerierne. En Fest var det, naar der blev slagtet Gris, og vi fik sorte Pølser.
 Morbroder var temmelig tavs, men kunde godt være morsom. Han kunde være "lun", som Fynboerne siger.
 Om Aftenen fik vi undertiden en Køretur f. Eks. til Maale Bakke eller til Kærby Bakke. eller Fjorden rundt.
 Hos Morbroder boede i nogle Aar Skolemanden Kristen Kolds Enke og to Døtre paa 1ste Sal. [ordene fra "eller" til og med "Sal" indsat med blå kuglepen]
 [45]
 Vi kom meget sammen med Købmand Hans Christensens og deres tre Drenge: Frode, Aage og Valdemar. I det gamle Bindingsværkshus med Loftsbjælker i Stuerne var der meget hyggeligt. Det brændte senere. I Butikken som den Gang hovedsagelig var Skibshandel, stod Fiskerne gerne og snakkede og vendte Skraaen i Munden. Christensens Broder, som var Fisker, optraadte som Karl og Altmuligmand i Forretningen. Købmand Christensen havde som Barn paadraget sig en Hofteskade, som han led meget under, og han gik meget daarligt. Jeg husker en Gang, da Bebs i 2-3 Aarsalderen sad ved Vinduet og hilste paa en forbipasserende, og vi spurgte hende, hvem det var, at hun svarede: " det var enten Fru Thalbister eller Købmand Christensen". De haltede begge. Ligesom mine Forældre og Moders Slægt var han Medlem af Valgmenigheden og var meget kirkeligt og socialt interesseret.
 Fru Chr. var Datter af en Organist Skaarup i Nykøbing Falster. Hun var meget livlig og havde en prægtig Sangstemme. Hun tog
 [46]
 gerne Del i vore Lege. Da vi blev lidt ældre, spillede vi Komedie paa vores Loft og jeg lavede Dekorationerne. Vi spillede "Peter sidder over" med mig i Titelrollen, flere af Hostrups Komedier: "Soldaterløjer", "Intrigerne" - - 
-Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge.</t>
-[...863 lines deleted...]
-Mange Hilsner fra din trofaste Moder</t>
+Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge. Det flotteste Arbejde lavede Johannes Larsen: et Brædt til at hænge Jagtgeværer paa, forsynet med et fremstaaende Gemsehoved og Egeløv. Jeg lavede forskelligt med Løvsav blandt andet en Sykurv og et Pibebrædt med udskaarne Egeblade. Jeg opnaaede en 1_ste_ Præmie med Certifikat og en Bog. 
+Allerede som Barn interesserede Johannes Larsen sig for Fugle. Han lavede gode Fugletegninger, fangede Fugle og skød Fugle. Han havde en fin Samling af Fugleskind og Æg. Selv havde jeg ogsaa en lignende men mindre Samling. Desuden samlede jeg paa Insekter, Mønter, Oldsager og Aviser. En Avis fra 1700 og noget var det fornemste Stykke.
+[47]
+Paa Fødselsdage gjorde vi tit smaa Udflugter med Moder og Kammerater til Klinten eller Skoven. Undertiden gik vi til "Jomfruhøjen," hvor Sagnet fortalte, at der havde staaet et Taarn, og en Jomfru var bleven indmuret deri. Vi havde naturligvis Madkurv med, for det var jo en vigtig Ting.
+Vi havde en god og dygtig Moder, som sled og sparede for at holde Hjemmet oppe, naar Faders Indtægter undertiden var smaa. Hvad vores kære Moder har betydet for os, kan ikke beskrives. Vi havde ogsaa en god og kærlig Fader, som var dygtig i sit Fag. (Jeg har nogle af hans Arkitekturtegninger fra den Tid, han gik i teknisk Skole.)
+Fader blev snart valgt ind i Bestyrelserne for Haandværkerforeningen, Den selskabelige Forening og Pavillonselskabet. Den selskabelige Forening virkede om Vinteren ved forskellig Underholdning og Baller. Jeg husker nogle Tableuer, hvori jeg deltog og hvor Fader læste Æventyr. Pavillonselskabet holdt Baller om Sommeren i Skovpavillonen ved "Louisenlund." Saa var der kulørte Lamper i Træerne,
+[48]
+og Havnefoged Christensen i Diplomatfrakke og hvide Handsker førte Dansen op. Et lille Orkester spillede under Ledelse af Organist Ibsen. Han var en dygtig Klaverspiller, men med sine sære Fagter og sin mærkelige ranglede Fremtoning vakte han ufrivillig Munterhed. Paa Grund af sinpibende Stemme kaldtes han "Pip pip." 
+Moder havde en Søster Katrine Larsen kaldet Trine, som var ugift og havde et Bageri i "Bagergaarden," som tilhørte Morbroder Jeppe. Hendes Broder var Den ældste Broder hed ["Hendes Broder var" overstreget. "Den ældste Broder hed" indsat over linjen] Jakob. Han var Gartner og senere Inspektør paa Godset Birkelse i Vendsyssel. Han var en myndig Mand og færdedes altid til Hest paa de udstrakte Jorder. Hans kone hed Stine, og de havde 3 Børn: Ida (Adelaide), Erik og Laurits. (Denne kendte jeg bedst. Han lærte Handel hos Morbroder Jeppe og var senere ansat der. Han blev gift med en Datter af Skomager Holbech, Caroline, og fik en Forretning i Odense.) Saa var der de tidligere nævnte Brødre Jeppe Andreas og Martin Frederik. Anton var Saddelmager og var gift og bosat i Zwickau i Sachsen i en Aarrække. Paa sine ældre Dage kom han hjem og fik Ophold hos sin Broder Jeppe indtil sin 
+[49]
+Død. Urban havde 2 Sønner: Urban, som var Elektrikker og ansat ved Sukkerkogeriet i Odense, og Aage, som blev Direktør for Slagteriet i Svendborg.
+En Tid var vor Fornøjelse Søndag Morgen at aflægge Besøg i Moster Trines Bageri, hvor Bager Madsen lavede de lækre Konditorkager. Der faldt altid noget af, især naar Napoleonskagerne blev skaaret til. Samme Bager Madsen var en stor Skakspiller, og i Pauserne sad han altid og løste Skakopgaver eller lavede Opgaver til Bladene. Men i sin Optagethed glemte han undertiden Brødet i Ovnen. Han blev gift med Mosters unge Pige Andrea og overtog Bageriet, da Moster blev syg. Ved at puffe Skuffer ind med Knæet havde Moster beskadiget Knæskallen, saa hun blev sengeliggende i længere Tid og længe maatte bruge Krykker. I den Tid boede hun hos os. Hun havde ogsaa andre Svagheder, for hun tog stadig Piller, og for at faa dem til at glide ned, gned hun sig paa Halsen. Om det hjalp, ved jeg ikke, men det saa komisk ud. Paa sine ældre Dage blev hun rask til Bens, og hun var 95, da
+[50]
+hun døde.
+Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
+[51]
+I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
+Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
+Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
+[52]
+Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
+Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
+En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
+Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
+[53]
+tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
+Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
+De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
+[54]
+red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
+En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
+[55]
+vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
+Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
+[56]
+trængt.
+Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -2519,51 +2620,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yfcT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2x3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hg0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GfHS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/alYT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/biXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nxXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0cU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E9DU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yT3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SR2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cREO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DVRe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uCfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UtOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cREO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fx7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uCfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UtOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SR2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DVRe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nxXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yfcT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/alYT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2x3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hg0W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GfHS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rAnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5hH9jw99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tzd4SO58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bByyl7CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E9DU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0cU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yT3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/biXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M55"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -2606,2368 +2707,2368 @@
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F2" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I2" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J2" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F3" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F3" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G3" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H3" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="I3" s="5"/>
+      <c r="J3" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="M3" s="5" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="F4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="M4" s="5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>35</v>
-[...9 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>39</v>
       </c>
       <c r="H5" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="5" t="s">
         <v>44</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>35</v>
-[...9 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>46</v>
       </c>
       <c r="H6" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G7" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K7" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="M7" s="5" t="s">
         <v>58</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="M8" s="5" t="s">
         <v>64</v>
-      </c>
-[...10 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="M9" s="5" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-        </is>
+        <v>72</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K10" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="J10" s="5" t="s">
+      <c r="M10" s="5" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="M11" s="5" t="s">
         <v>83</v>
-      </c>
-[...13 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G12" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="L12" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="H12" s="5" t="s">
+      <c r="M12" s="5" t="s">
         <v>90</v>
-      </c>
-[...13 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="I13" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>93</v>
+      </c>
       <c r="J13" s="5" t="s">
-        <v>98</v>
+        <v>21</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="M14" s="5" t="s">
         <v>103</v>
-      </c>
-[...13 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D15" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="5" t="s">
-        <v>35</v>
+        <v>106</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="G15" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G15" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="H15" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J15" s="5" t="s">
         <v>110</v>
-      </c>
-[...2 lines deleted...]
-        <v>39</v>
       </c>
       <c r="K15" s="5" t="s">
         <v>111</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>112</v>
       </c>
       <c r="M15" s="5" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G16" s="5" t="s">
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="K16" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="L16" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="L16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="E17" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="5" t="s">
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="I17" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="F17" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H17" s="5" t="s">
+      <c r="J17" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K17" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="I17" s="5"/>
-[...3 lines deleted...]
-      <c r="K17" s="5" t="s">
+      <c r="L17" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="L17" s="6" t="s">
+      <c r="M17" s="5" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>25</v>
+        <v>115</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F18" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="I18" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="G18" s="5" t="s">
+      <c r="J18" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K18" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="H18" s="5" t="s">
+      <c r="L18" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="I18" s="5" t="s">
+      <c r="M18" s="5" t="s">
         <v>131</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K19" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="B19" s="5" t="s">
+      <c r="L19" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="C19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="5" t="s">
+      <c r="M19" s="5" t="s">
         <v>137</v>
-      </c>
-[...27 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>17</v>
+        <v>106</v>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>155</v>
+        <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>25</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>145</v>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G21" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>146</v>
       </c>
       <c r="I21" s="5"/>
-      <c r="J21" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J21" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="M21" s="5"/>
+        <v>148</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>149</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="B22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="L22" s="6" t="s">
         <v>155</v>
       </c>
-      <c r="C22" s="5" t="s">
-[...37 lines deleted...]
-      <c r="M22" s="5"/>
+      <c r="M22" s="5" t="s">
+        <v>156</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="M23" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...40 lines deleted...]
-      <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="E24" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K24" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="F24" s="5" t="inlineStr">
-[...10 lines deleted...]
-      <c r="I24" s="5" t="s">
+      <c r="L24" s="6" t="s">
         <v>168</v>
       </c>
-      <c r="J24" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K24" s="5" t="s">
+      <c r="M24" s="5" t="s">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="D25" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E25" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>72</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>173</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>150</v>
+        <v>176</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>179</v>
+        <v>115</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="F26" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="G26" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H26" s="5" t="s">
+      <c r="I26" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="I26" s="5" t="s">
+      <c r="J26" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K26" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="J26" s="5" t="s">
+      <c r="L26" s="6" t="s">
         <v>184</v>
       </c>
-      <c r="K26" s="5" t="s">
+      <c r="M26" s="5" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>179</v>
+        <v>115</v>
       </c>
       <c r="E27" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K27" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="F27" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H27" s="5" t="s">
+      <c r="L27" s="6" t="s">
         <v>190</v>
       </c>
-      <c r="I27" s="5" t="s">
+      <c r="M27" s="5" t="s">
         <v>191</v>
-      </c>
-[...10 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="L28" s="6" t="s">
         <v>197</v>
       </c>
-      <c r="I28" s="5"/>
-[...3 lines deleted...]
-      <c r="K28" s="5" t="s">
+      <c r="M28" s="5" t="s">
         <v>198</v>
-      </c>
-[...4 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>137</v>
-[...14 lines deleted...]
-        </is>
+        <v>172</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>202</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>204</v>
+        <v>110</v>
       </c>
       <c r="K29" s="5" t="s">
         <v>205</v>
       </c>
       <c r="L29" s="6" t="s">
         <v>206</v>
       </c>
       <c r="M29" s="5" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
         <v>208</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="D30" s="5" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="F30" s="5" t="s">
+      <c r="F30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H30" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="G30" s="5" t="s">
+      <c r="I30" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="H30" s="5" t="s">
+      <c r="J30" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="I30" s="5" t="s">
+      <c r="K30" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="J30" s="5" t="s">
+      <c r="L30" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="K30" s="5" t="s">
+      <c r="M30" s="5" t="s">
         <v>216</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="I31" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="5" t="s">
+      <c r="J31" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="F31" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H31" s="5" t="s">
+      <c r="K31" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="I31" s="5"/>
-      <c r="J31" s="5" t="s">
+      <c r="L31" s="6" t="s">
         <v>223</v>
       </c>
-      <c r="K31" s="5" t="s">
+      <c r="M31" s="5" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>25</v>
+        <v>172</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>147</v>
+        <v>209</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>210</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>218</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="J32" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="I32" s="5" t="s">
+      <c r="K32" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="J32" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K32" s="5" t="s">
+      <c r="L32" s="6" t="s">
         <v>230</v>
       </c>
-      <c r="L32" s="6" t="s">
+      <c r="M32" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="M32" s="5" t="s">
+    </row>
+    <row r="33">
+      <c r="A33" s="5" t="s">
         <v>232</v>
-      </c>
-[...3 lines deleted...]
-        <v>1940</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>233</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>147</v>
-[...9 lines deleted...]
-        </is>
+        <v>234</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>150</v>
+        <v>238</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>137</v>
+        <v>115</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>172</v>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="5" t="n">
-        <v>1949</v>
+      <c r="A35" s="5" t="s">
+        <v>249</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>246</v>
+        <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>247</v>
-[...14 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>252</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-        </is>
+        <v>255</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>256</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>15</v>
+        <v>260</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>25</v>
+        <v>234</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>17</v>
+        <v>235</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>18</v>
+      </c>
+      <c r="G36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>30</v>
+        <v>110</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>26</v>
+        <v>234</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F37" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F37" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>27</v>
+        <v>267</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>30</v>
+        <v>110</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>267</v>
+        <v>106</v>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>39</v>
+        <v>276</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>25</v>
+        <v>281</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>147</v>
+        <v>105</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>274</v>
-[...4 lines deleted...]
-        </is>
+        <v>106</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E40" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F40" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="5" t="s">
-        <v>167</v>
+        <v>288</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="I40" s="5"/>
+        <v>289</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>290</v>
+      </c>
       <c r="J40" s="5" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>15</v>
+        <v>295</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>106</v>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>287</v>
-[...3 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="I41" s="5"/>
       <c r="J41" s="5" t="s">
-        <v>30</v>
+        <v>297</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E42" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F42" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>109</v>
+        <v>234</v>
       </c>
       <c r="E43" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F43" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F43" s="5" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>299</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="I43" s="5"/>
       <c r="J43" s="5" t="s">
-        <v>39</v>
+        <v>110</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>305</v>
+        <v>234</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>306</v>
+        <v>17</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>307</v>
-[...4 lines deleted...]
-        </is>
+        <v>313</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>310</v>
+        <v>110</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>15</v>
+        <v>320</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>25</v>
+        <v>234</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>17</v>
+        <v>235</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>128</v>
+        <v>313</v>
       </c>
       <c r="G45" s="5" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>30</v>
+        <v>324</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>14</v>
+        <v>329</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>128</v>
+        <v>16</v>
+      </c>
+      <c r="D46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>322</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>330</v>
+      </c>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K46" s="5" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>332</v>
+      </c>
+      <c r="M46" s="5"/>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>14</v>
+        <v>329</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>15</v>
-[...20 lines deleted...]
-        <v>30</v>
+        <v>16</v>
+      </c>
+      <c r="D47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K47" s="5" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>332</v>
-[...3 lines deleted...]
-      </c>
+        <v>335</v>
+      </c>
+      <c r="M47" s="5"/>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>14</v>
+        <v>329</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>15</v>
-[...11 lines deleted...]
-        <v>335</v>
+        <v>16</v>
+      </c>
+      <c r="D48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>336</v>
-[...1 lines deleted...]
-      <c r="I48" s="5" t="s">
         <v>337</v>
       </c>
-      <c r="J48" s="5" t="s">
-        <v>30</v>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K48" s="5" t="s">
         <v>338</v>
       </c>
       <c r="L48" s="6" t="s">
         <v>339</v>
       </c>
-      <c r="M48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M48" s="5"/>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>15</v>
+        <v>341</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>109</v>
+        <v>342</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>342</v>
+        <v>343</v>
+      </c>
+      <c r="F49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="I49" s="5" t="s">
         <v>344</v>
       </c>
+      <c r="I49" s="5"/>
       <c r="J49" s="5" t="s">
-        <v>39</v>
+        <v>345</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>349</v>
+        <v>16</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>109</v>
+        <v>342</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>17</v>
+      </c>
+      <c r="F50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
         <v>350</v>
       </c>
       <c r="I50" s="5" t="s">
         <v>351</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>39</v>
+        <v>352</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>356</v>
+        <v>16</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>109</v>
+        <v>342</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>357</v>
+      </c>
+      <c r="F51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="K51" s="5" t="s">
         <v>360</v>
       </c>
       <c r="L51" s="6" t="s">
         <v>361</v>
       </c>
       <c r="M51" s="5" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
         <v>363</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>25</v>
+        <v>342</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F52" s="5" t="s">
-        <v>128</v>
+      <c r="F52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
         <v>364</v>
       </c>
       <c r="I52" s="5" t="s">
         <v>365</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>30</v>
+        <v>352</v>
       </c>
       <c r="K52" s="5" t="s">
         <v>366</v>
       </c>
       <c r="L52" s="6" t="s">
         <v>367</v>
       </c>
       <c r="M52" s="5" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="5" t="s">
-        <v>369</v>
+      <c r="A53" s="5" t="n">
+        <v>1940</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>15</v>
+        <v>369</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>342</v>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
         <v>370</v>
       </c>
       <c r="I53" s="5" t="s">
         <v>371</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>30</v>
+        <v>352</v>
       </c>
       <c r="K53" s="5" t="s">
         <v>372</v>
       </c>
       <c r="L53" s="6" t="s">
         <v>373</v>
       </c>
       <c r="M53" s="5" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
         <v>375</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>25</v>
+        <v>342</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F54" s="5" t="s">
-        <v>128</v>
+      <c r="F54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
         <v>376</v>
       </c>
       <c r="I54" s="5" t="s">
         <v>377</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>30</v>
+        <v>352</v>
       </c>
       <c r="K54" s="5" t="s">
         <v>378</v>
       </c>
       <c r="L54" s="6" t="s">
         <v>379</v>
       </c>
       <c r="M54" s="5" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="5" t="s">
+      <c r="A55" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B55" s="5" t="s">
         <v>381</v>
       </c>
-      <c r="B55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="5" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>128</v>
+        <v>382</v>
+      </c>
+      <c r="D55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>110</v>
+      </c>
+      <c r="K55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L55" s="6" t="s">
         <v>385</v>
       </c>
       <c r="M55" s="5" t="s">
         <v>386</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>