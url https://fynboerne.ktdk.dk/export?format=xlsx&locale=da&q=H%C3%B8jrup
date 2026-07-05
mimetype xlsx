--- v0 (2026-05-20)
+++ v1 (2026-07-05)
@@ -6161,163 +6161,173 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 23 Juli 1948.
 Kære Grevinde!
 Tak for Brevet. Det var jo trist med Cadeau, men han er jo saa bleven sparet for en besværlig Oldingetilværelse. Jeg haaber at I maa faa Glæde af hans Efterfølger. Jeg er endnu ikke kommen længere end til at skrive et Brev af og til, men jeg forbereder mig til at begynde at male inden ret længe. Vi havde i Forgaars Familien fra Faaborg + Fru Schaldemose med Søn og Datter til Frokost og ovennævnte + Kay og Søs til Middag, saa jeg var lidt træt i Gaar. Ellers gaar det som sædvanligt. Vi har et Par Gæster, min Svigerinde Fru Mackie og Fru Bøtterns lille Pige. Jeppes Allike trives godt den kommer stadig ind og sover hos os om Natten og bliver smidt ud om Morgenen ved 6 – 6½ Tiden. Mange Hilsner ogsaa til Børnene og Jens fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
+HC  Andersen
 Carl Becher 
+Albrecht Benzon
+Christian Benzon
 Hans  Bless
 Johan Peder Bless
 Niels Bom
 - Brandt, inspektør
 Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
 - Holbeck
 Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
 Ellen Hørup
 - Ibsen, organist
 Anders Klinkby
 Ane Kold
 Christen Kold
 Anders  Kragh
 Alfred Larsen
 Andreas Larsen
 Anton Larsen
 Caroline Larsen
 Dorthea Larsen
 Erik Larsen
 Helga Larsen
 Ida Larsen
 Jacob Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Lars Larsen
 Laurits  Larsen
 Urban Larsen
 Valdemar Larsen
 Vilhelm Larsen
 Aage Larsen
 Urban Larsen, søn af Anders Urban Larsen
 Niels Lindberg
 Karl Madsen
 - Madsen, Bager
 Johan Mantzius
 Karl  Mantzius
+August Meyer
 Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
 Marie Meyer
 Sophie Meyer
 Sophus  Meyer
 Wolfgang Mozart
 Elias Muus
 Karen Mygdal Meyer
 Anna Møller
 Peder Nielsen
 Rudolf Nielsen
 Johan  Norden
 Anders Ottesen
+Christian Rex
 Emil Sanne
 Viggo Sanne
 Anton Frederik Schondel
 Otto Emil Schondel
 Anton  Svendsen
 Wilhelm Tagge
 Asta Thalbitzer
 Wenzel Heinrich Tornøe
 Hans Christian Tvedskov
 William Wandahl</t>
   </si>
   <si>
     <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
 Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
 Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
 Det vides ikke, hvem Axel Larsen og garver Holst var. 
 S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
 S. 31: Toldforvalteren kendes ikke.
 S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
 S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
 S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
 S. 40: Marie Brødkone er ukendt. 
 S. 50: Jernstøber Møller og hans børn kendes ikke.
 S. 51: PerLausen/Peter Larsen kendes ikke.
 Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
 Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
-S. 52: De tre betjente kendes ikke</t>
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
     <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
 [3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
 Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
-[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, 
-hvilken person oplysningerne hører sammen med).
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
 [Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
 [I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
 [I venstre margen s. 3 er med blyant skrevet:]
 Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
 Oldemor 1780-1834. [ulæseligt tegn] 
 [4]
-født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
 Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
 Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
 Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
 [5]
 bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
 Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
 Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
 [6]
 lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
 [7]
 Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
 Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
 En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
 [8]
 til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
 I vores Gaard i Albanigade var der en [Hele linjen overstreget]
 Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
 [9]
 med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
 Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
 Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
 Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
 I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
 [10]
 Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
@@ -6477,51 +6487,84 @@
 [50]
 hun døde.
 Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
 [51]
 I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
 Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
 Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
 [52]
 Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
 Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
 En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
 Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
 [53]
 tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
 Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
 De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
 [54]
 red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
 En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
 [55]
 vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
 Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
 [56]
 trængt.
 Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
-Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.</t>
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>