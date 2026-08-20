--- v1 (2026-07-05)
+++ v2 (2026-08-20)
@@ -343,51 +343,51 @@
 Erikshaab
 pr. Højrup St.
 Fyn.
 [I brevet:]
 Torsdag d. 19de.
 Kjæreste Abba
 Fader har kjøbt mig nogle Chininpiller og naar jeg tager 3 eller 5 af dem, saa hjælper det paa Hovedet, igaar var det slemt om Formiddagen, men gik dog an til Middagen hos Fru Paulsen. Nu skal Du høre, hvad Boysen sagde, da han havde spurgt til Dit Helbred: om Du aldrig havde ladet din Næse undersøge, for dersom der er Polypper, saa kan de trykke paa Hjernen, saadan har von Willich havt det og han er nu bleven bedre ved Behandling af Si[ulæseligt]; de kan tillige give Asthma. Den Sag skal vi da drøfte med Din, hvem veed, om ikke Din Hoved Svaghed skriver sig fra noget lign. Men derom nærmere, naar jeg kommer hjem, jeg skriver det, fordi det optager mig saameget. Iaften skal vi maaske se Valkyrien, det bliver første Gang, jeg er i Teatret, spise til Middag hos [to ulæselige ord] først. Igaar var vi paa Fabrikken, meget interessant, men Krogh var der ikke, derfor saa vi kun lidt deraf. Fader har det nogenlunde i disse Dage og Nætter, jeg er der næsten hver Dag fra 10 ½ til 1, spiser Frokost der hver Dag. Vi har været paa Regensen en lille Visit hos begge vore unge Venner, Hanne Alhed og jeg, ligeledes i Landstinget. – Idag tænker jeg Kortene bliver sendt, sig til Christine, at hun strax sender til [to ulæselige ord], og hvem hun skal sende til herinde; Fru Sperling og Steenberg, Paulsen, Sc[ulæseligt] og Knipschildt beholder vi til, og til Herolds. Hun kan jo i det hele godt sende dem alle ud, undtagen til Egnen hjemme først paa Mandag. Jeg har travlt med at komme afsted til de Gamle. Imorgen tænker jeg vi gaar til Herolds og saa hæver Alhed forhaabentlig de sidste Penge, vi har kjøbt til hende Kjole [ulæseligt ord] og flere Smaating, vist for c. 75 Kr. Hanne hjalp os, vi var først paa Værnehjemmet og undersøgte grundigt hendes Garderobe.
 Jeg kommer paa Mandag med Iltoget, glæder mig til at komme hjem i Ro, dette Liv herinde er trættende.
 Mange kjærlige Hilsener til Alle fra Dit Es.
 Undskyld H[ulæseligt] Skriften.</t>
   </si>
   <si>
     <t>1891-10</t>
   </si>
   <si>
     <t>Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Julie Brandt
 - Feilberg
 Marianne Høst
 - Kallesen
 Johanne Christine Larsen
 - Laudrup
 Christine  Mackie
 Johanne Oppermann
-- Schmiegelow
+Ernst Schmiegelow
 Ditlev Schroll
 Albrecht  Warberg
 Johannes Wilhjelm</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2183</t>
   </si>
   <si>
     <t>Alhed Larsen skal brændes i næsen for anden gang. Første gang var hun nervøs, men det var ikke slemt.
 Hun har fået besked om to værelser, hun kan leje, og vælger nok det sydvendte. Fru Laudrup vil prøve at finde flere møbler, men Alhed vil gerne have sin kommode tilsendt. 
 Alhed og hendes far mødes hos bedsteforældrene, og de to går også i teatret og ud at spise sammen. 
 Alhed har talt med Frk. Oppermann om farver. 
 Christine har opgivet kontorvejen, men det er også vigtigt, at hun bliver rask. Hun kan evt. prøve med ridning og fodbade.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aqXo</t>
   </si>
   <si>
     <t>Torsdag Morgen.
 Kæreste Moder! 
 Tak for Dine Breve! det sidste fik jeg i dette Øjeblik, netop som jeg vilde hen at begynde paa et Brev til Dig; jeg har et Kvarters Tid til overs inden jeg skal hen til Fader for at følges med ham til Schmieglow for(?) anden Gang at blive brændt i Næsen. Derom har vel Fader skreven; Jeg var lidt ængstelig, inden jeg prøvede det første Gang; i Dag gaar jeg til det med stor Anstand; det gør næsten ikke ondt, det meste man mærker til det er en meget sveden Lugt og en hvislende Lyd som naar naar spytter paa et varmt Strygejærn – Jeg har ikke skreven før, da Jeg først i Mandags Aftes fik Besked om Værelset; det bliver et dejligt stort Værelse til Solsiden, d.v.s jeg har Valget mellem det og et mod Nord, der er lidt større; men jeg gør vist bedst i at vælge det mod Syd? – Af Møbler faar jeg foreløbig kun en Chaiselong, Stole ["Stole" indsat over linjen] et temmelig stort Bord og et Stativ med Vandtøj; men det kan jo ogsaa nok gaa an, da jeg saa ["saa" udstreget] jo selv har en Del. Fru. L. vil saa bag ["bag" udstreget] efter Haanden ["Haanden" indsat over linjen] se at faa lidt skrabet sammen til mig. – Hun vilde gærne have at jeg skulde holde mig selv med Lagner, Haandklæder og Sengklæder; af dette sidste beholder jeg kun en Hovedpude, Tæppe har jeg jo herinde; – Du maa endelig faa min lille Kommode med til Højrup ved første givne Lejlighed, at der kan komme nye Lister, ej ["ej" udstreget] saa jeg kan faa den herind tillige med Sengtøjet; - jeg vil bruge den til Kamme Tøj og sligt, da jeg ikke faar nogen ordenlig Servante. - - 
 Fredag. Videre kom jeg ikke, den sang. – Hvormeget jeg end skynder mig, løber Tiden dog bestandig fra mig; særlig de Dage jeg er hos Schmieglow løber d ["løber d" udstreget] kniber det; saa kommer jeg først hjem fra Fabrikken cirka 6 1/4. I Gaar Aftes skulde jeg mødes med Fader hos de Gamle – kunde ikke slutte Brevet først, da jeg ikke havde faaet ordenlig Besked om Lampen om Morgenen. – Fader mener ikke, den skal sendes her til Byen, jeg har snakket for ham derom, men han finder det urimeligt. Hansen og Kallesen ere kun Købmænd siger han. – Bedstefader er saa rask, at han vist vil blive henrykt ved Kassens Ankomst; Fader gaar jævnlig et Svip derned og snakker med dem. – Han og jeg er for Resten meget sammen. 2 Gange har vi været i Dagmath. (den ene Gang med Brandt) en Gang i Falkoth; og en Gang i Cirkus Varieté. Bagefter gaar vi saa gærne ind i Paraplyen og spiser til Aften; I Søndagst spiste jeg til Middag hos ham paa Hotellet. Forleden Aften var jeg med ham paa Visitter hos Kapt. Fejlbergs og Willhjelms; disse sidste inviterede os til Middag paa Lørdag – og bagefter i Falketheatret til ”den skønne Helene”, som vi for Resten har set, men de har Fribilletter den Aften. – Saa kommer vi ikke til den ["n" udstreget] Gamle og spiser af Kassen, men dette er forhaabenlig ikke for sent Søndag el. Mandag. – Farverne har jeg talt med Frk. Oppermann om, Frk. Høsts havde kostet 7 fr. men dem kan man ikke faa her; hun mener, at til 6-7 Kr. kan man faa en god Æske Farver, hun har lovet at hjælpe mig at se paa dem! – 
 Naa Christine har saa opgivet Kontorvejen; ja, det fornuftigste er naturligvis, at hun foreløbig sætter alt ind paa at blive rask, saa kommer alt det andet nok af sig selv; Bedstemoder er stadig meget optaget deraf; hun mener absolut at Chr. skulde prøve nogle naturlige Raad f. Ex stærke og varme Fodbade med Salt og Bøgeaske i 2-3 Aftner i Træk, særlig naar Chr. af og til mærker Ømhed i Brystet og S ["S" udstreget] slige Symptomer. Endvidere Ridning; Doktorerne her inde anvender det ligefrem som et Middel mod Blegsot. Jeg tror, Du skulde gøre som Bedstemoder siger, hun taler med stor Kendskab til de Dele, og hun har sikkert mere Erfaring end Dr. Schroll. - - 
 Nu maa jeg slutte, Brevet skal hen. Hils Joh og sig hende Tak for Brevet, hun skal snart høre fra mig. – Du afsender vel ikke de Dele de første Dage, andet end jeg kan naa at skrive, hvis jeg kommer i Tanker om mere. Sæbe vilde jeg gærne have sendt, samt en Dug til Fabr. – En Stump Tæppe f. Ex. Klude, kunde jeg vel ikke faa sendt til mit Vindusfordybning?? – 1000 Hilsner til Eder Alle 
 Din Alhed</t>
@@ -1812,52 +1812,52 @@
     <t>Thorvald Balslev, Johanne og Alhed har været på en cykeltur til Kerteminde. De gik tur ved Klinten og i skoven og blev der et par dage. Hjemme igen måtte Alhed skynde sig at skifte til sin råsilkekjole og til middag på Gelskov. Hun har også besøgt Sophy, som er helt rask efter to sommerophold på Silkeborg Bad. 
 Laura Warberg må endelig nyde sin ferie og blive længe væk. Hun kan sikkert godt få flere penge til det.
 Alhed venter gæster på Erikshåb og vil derfor slagte kyllinger. De vasker og sylter og har travlt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6XoJ</t>
   </si>
   <si>
     <t>Fredag
 Kære Mor!
 Det har i flere Dage været mit Forsæt at skrive til Dig; men først i Dag bliver det til Alvor. - Her har været saa meget hver Dag, at det har været vanskeligt at faa Tid at sætte sig hen og skrive et ordentligt Brev. - Jeg skrev nok sidst i Fredags. - Lørdag cyclede Thorvald og Joh, og Søndag Form fulgte jeg efter til Odense, spiste til Middag hos Sprut, (- det er sandt, her kan Christine supplere og meddele om Johannes Cycle x ["X" indsat over linjen], der fremdeles gør Knuder, det bliver nok en større Reparation, hun var i Gaar i Højrup at tale i Telefon med Edv. Nielsen.) - Vi havde det yndigt i Kerteminde var den ene Aften en henrivende smuk Tur paa Klinten; paa Hjemvejen gik vi om ad Kruses (ind gennem Skovene), vi stod lidt stille og saa paa Huset, der ligger meget hyggeligt i den Kastanieallé. - Elllers forslog vi Tiden med at bade, spise Stikkelsbær og drive om. Tirsdag Middag cyclede vi derfra, Joh. blev i Odense og jeg kom herhjem 1 Kvarter i 4, styrtede i min Raasilke og om til Gelskov til Middag. Der var Pastor Brandts fra Taulov og Kløvborgs med nogle gamle Thomsens gl. Fru Kl. og en ung Pige, samt Amstrups med lille Nete og gl. Knipschildts. - - Dagen efter var jeg inviteret om at underholde Tante Sophy, men Marie skulde til Høet, saa det blev først om Eftermiddagen. Fader blev hentet derom, Grosserer Vett (Freir) var der, en sær lille Spleis. Tante Sophy og jeg var en tur i Skoven, hun var saa sød at tale med. Hun er bleven helt rask nu, to Sommerophold paa Silkeborg har kureret hende; hun sagde, at det havde jo kostet mange Penge, men at hun mente, det ["t" i slutningen af ordet overstreget] var godt givet ud og at ["at" indsat over linjen] det var den bedste Kur for nervøse Mennesker at rive sig ud af de daglige Folder og rejse bort en Tid. - Du kan tro, vi glæde os ved Tanken om, at Du gaar og driver deroppe, gid Du nu vil blive der rigtig længe, jeg er sikker paa, Du kan godt faa nogle flere Penge, vi har jo ikke hørt ét Ord om Penge i denne Termin, det er ganske enestaaende. Johanne og jeg har ogsaa talt om at sende Dig de 20 Kr. vi har liggende i Æggepenge. Jeg synes, det er saa umaa[de]lig vigtig at Du bliver længe borte, naar Du nu endelig en Gang er kommen ud at rejse. - Thorvald og Johanne ere her i disse Dage; de maa desværre opgive deres Hamborgrejse, da Familien skriver, at der ingen er hjemme. Meget kedeligt. - I Dag Forlovelseskort fra Trisse med en Leutnant Møller. Samt Brevkort fra Tante, at Max Poul og en Kammerat ville besøge os fra Mandag Aften til Onsdag Morgen, saa tage vi de 4 store Kyllinger paa Tirsdag med Ærtesuppe foran. - Vi skulle brygge Mandag og vads ["og vads" overstreget] begynde at vadske Tirsdag, Høsten begynder allerede sidst i Ugen, saa jeg mente, det var bedst at vadske mens vi kunne faa Koner, vi mangle ogsaa Fintøj, saa kunne vi jo altid senere tage en Klatvask med Resten alene til Dit og C's. Tøj. Jeg haaber dette er rigtigt. -
 Alt gaar rigtig godt. Jeg skal nok passe Syltningen, men det er knap modent endnu. 
 [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1896-08-26</t>
   </si>
   <si>
     <t>Gothersgade 129 København K</t>
   </si>
   <si>
     <t>Dora -
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Alfred Benzon
 Ch. Berleûne
 Johanne Christine Brandstrup
 Louise Brønsted
 - Gredsted
 Bernhard Hirschsprung
 Ernst  Knipschildt
 Gustav Knipschildt
 Alhed Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
 Erik Schaffalitzky de Muckadell, unge greve
 Viktor Schroll
 Hans Smidth
 Hempel Syberg
 Vilhelmine von Sperling
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warbergs søster havde et pensionat på Gothersgade 129, København.
 Det vides ikke hvem Frøken Berg, Fru Larsen, Monica, Kirsten, Johan og HP var. Heller ikke hvem stiftprovsten og Bitten var. 
 Frederik Andreas Warberg og søsteren Louise, g. Brønsted, var i 1896 elever ved Odense Katedralskole. 
@@ -2235,145 +2235,145 @@
     <t>https://fynboerne.ktdk.dk/d/DIJT</t>
   </si>
   <si>
     <t>Kjerteminde den 19/12 97
 [Indsat side 1 på hovedet] Jo du skal ogsaa have brev Juleaften
 Kjære lille Marie
 Vilhelm hentede Post i aften for vi troede nok der var Brev ganske rigtig men Grosseren vilde ikke lukke op før i dag tilmorgen
 Jeg sad og lappede en Skjorte til Johannes saa jeg maatte haabe paa andre Tanker og ganske kort efter kom Fader med Brevet, det var til ham sagde han men jeg vidste bedre det var bare for at tilkjæmpe sig Retten til at læse først 
 Jeg blev ved at spørge kommer hun vent nu bare jeg er jo ikke færdig endnu med Brevet saa kom Rosinen i Pølseenden jeg kommer Juledag
 Gud ske Lov det havde rigtignok været et forfærdeligt Skaar i Juleglæden om vi ikke havde faaet dig hjem som du skriver hvad gjør det naar du tog Juleaften med i Morgen er jeg paa Hjemvejen; hvor længe vi maa beholde dig det meldte du intet om men det vil vi ikke tænke paa ved Modtagelsen
 Sig dog til Fru Lorentzen hvor glad jeg blev og alle de andre Agrarens stadige Spørgsmaal kommer Marie til Julen
 Imorges med Dagvognen rejste Johannes til Svanninge med den lille Hvalp der i Anledning af Rejsen blev sæbevasket i aftes og sov oppe hos Maren i Nat hun strøg i Aftes og saa tørredes den i Kjøkkenet det blev sent og saa tog Maren den med i Seng for at den ikke skulde hyle den var rigtig nok bleven smuk og skal have Navnet Don, ved Højrup Station vilde Alhed støde til og tage med til Svanninge derfra tager de tilbage til Erikshaab og paa Onsdag rejser Johannes hjem og Uglen gaar ind i Faaborg hvor de mødes med Fader i Odense og Agraren har faaet Bud om at møde samtidig saa begynder vi at samles, Christine faar saa hjælpe mig lidt med et Par Kager for det har jeg ikke Mod paa, og saa kommer du Juledag saa er vi der Alle igjen
 Christine Eckardt maa ogsaa nøjes med at rejse Julemorgen Jeg tænker saa at de følger hende
 herover, det skrev Margrethe noget om
 Vilhelm er ude at gaa en god lang Tour i det mageløse Julevejr jeg kom nu ind fra Haven med 4 Rosenknopper som skulde springe ud til Juleaften om de vil, Juleroserne er i store Knopper, der bliver samlet en Gave til Fru Bojsen i Aar, og saa har jeg tænkt at lægge alle Pengene i en Kurv og Juleroser ovenpaa; Fru Fram er saa venlig at gaa alle Steder her i Byen hun mente naar I ikke er hjemme saa skulde jeg spares for den Gang
 Grøden tager jeg til Asylet som jeg plejer, det er paa Torsdag ja nu er der jo ikke mange Dage igjen
 Her var Brev og Portrætter fra P Hansen i forgaars han bad Johannes besøge dem i Mesterhuset hvorhen de rejste i Julen og holdt Hus der med Agnes som Pige maaske Mester rejser til Esbjerg
 Tro mig Dine bliver glad i dag og Børnene ved den lille Hund forrige Brev skrev Christine at hun vilde gaa til Horne i dag og besøge Marens forældre saa faar hun en frisk Hilsen med hjem til Julen hun er saa ikke hjemme naar Johannes kommer; men jeg fik det saa sent at vide at jeg ikke kunde forandre noget, hun gaar vel heller ikke saa sent derfra for hun tør jo ikke gaa i Mørke. Her er slet ikke noget Nyt at fortælle Laurentius var her forleden Aften han spurgte ogsaa kommer Marie hjem, vi ved det ikke. Jeg skriver til min Søster skal dog ikke Marie Larsen hjem i Julen han skal spille med i en lille Komedie heroppe hos Canseliet imellem Jul og Nytaar og han er saa ærgerlig over at være gaaet med til det Pjank – men nu er det jo gjort Frøken Fibiger har været i Kjøbenhavn en Maanedstid for at holde Huus for Lenhnsgrevens
 Marie kan du huske Birck havde en Bror der hed Frants; han var Mejerist; men opholdt sig hos Birck for at uddanne sig som Handelsmand han led meget af Søvnløshed og havde flere Gange taget Opium for [”for” overstreget] Tandraaber og det havde aldrig gjort ham noget denne sidste Gang var han sovet ind – det er en stor Sorg han var saa god og elskværdig oh hvor det maa være forfærdelig komme
 [indsat side 4 i margin] og see dem saadan, der blev gjort alt muligt med Udpombning
 [indsat side 3 i margin] men forbi var Livet Fader gik en Tour jeg skulde
 [Indsat side 2 i margin] med, men mine Støvler er hos Skomageren; det gode var ved
 [Indsat i margin side 1] Historien at dit Brev blev færdigt nu lille Mis skal jeg skrive mere før jeg ser dig men vi faar Brev Juleaften</t>
   </si>
   <si>
+    <t>marts eller april 1898</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Johanne Christine Brandstrup
+Ludvig Brandstrup, billedhugger
+Christian Kampmann
+Johanne Kampmann
+Ellen  Sawyer
+- Winther, Fru</t>
+  </si>
+  <si>
+    <t>Alhed Larsens bedstemor, Johanne Brandstrup, døde 5. april 1898. Alheds lillebror, Frederik Andreas Warberg, blev konfirmeret 3. april 1898. 
+Johannes Larsen udstillede på Den Frie 1898.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2216</t>
+  </si>
+  <si>
+    <t>Alhed Larsens bedstemor er meget dårlig med opkastninger og besvimelse. Der er hyret en vågekone. Man kan ikke sige, hvor længe endnu bedstemoderen vil leve. 
+Alhed beder moderen om at udsætte vasken, til hun og hendes søskende er hjemme. Moderen må ikke anstrenge sig så meget lige før konfirmationen. Hun håber, at faderen passer på sig selv i det væmmelige vejr.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/CdkH</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Laura Warberg
+Erikshaab.
+Fyen Højrup Station
+Kære Mor!
+I Gaar var jeg ude hos Bedstemor og kom ind hos hende. Hun er temmelig forandret, synes jeg; ser saa mat og daarlig ud, men i Gaar Formiddags X [tilføjet nederst på side 1:] x da jeg var der [tilføjelse slut] havde hun det vist eller ganske godt -, hun er fuldstændig aandelig rarsk [”r” midt i ordet overstreget] og spurgte til Eder allesammen. 
+I Dag var jeg nede hos Berta og Lud for at spørge til hende; i Gaar Eftermiddags havde det været meget daarlig med Opkastninger og Besvimelse, men i Dag var det igen bedre. – Jeg kommer ikke til at vaage derude alligevel, da de have faaet en Kone, Fru Winther havde anbefalet. – Du tænker naturligvis paa Konfirmationen, men der er vist ingen Mennesker, der kan have nogen bestemt Mening om hvorlænge det kan trække ud, Tale om Helbredelse er der vist absolut ikke. Jeg længes meget efter at høre et Par Ord fra Dig, ogsaa om, hvad Du mener om Elles Udeblivelse. Kan Du ikke helt udsætte den Vask til efter Paaske, saa ere vi jo begge hjemme; Du maa da endelig ikke gaa og overanstrænge dig til Konfirmationen og Paasken, naar vi alle ere hjemme. – Las kommer i Morgen, hans Billeder hænger så kønt paa Udstillingen – Jeg haaber, Far passer paa i dette kolde ækle Væjr [”Væjr” overstreget] Vejr, at han ikke faar Tilbagefald.
+1000 Hilsener til Alle.
+[Skrevet på tværs øverst på s1:] Kampmanns er saa voldsom søde imod mig. I Aftes skulde vi have en lille 3 Mands L’Hombre. De ere jo noget misfornøjede med, at jeg bliver saa kort.
+Din A.</t>
+  </si>
+  <si>
+    <t>Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem "Ledle" eller "Lotte" (svært læseligt) er.</t>
+  </si>
+  <si>
+    <t>Det har været et dejligt vejr, og Alhed har solet sig på brinken med sin søster. Vejret må have været godt til Johannes Larsens billeder. Alhed har ikke fået malet noget videre.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/89HM</t>
+  </si>
+  <si>
+    <t>Min egen, kære Dreng!
+Du faar kun en ganske lille Hilsen fra mig i Aften, jeg synes, Du skal høre lidt fra mig hver Dag, selv om det ogsaa kun bliver nogle faa Ord. – Ledle og Dede have været her i Dag, de skulle have det med til Højrup om lidt. – Sikken et henrivende Vejr vi have haft i Dag, det har jo været brillant for Dine Billeder. Jeg har dovnet, kun pillet en lille Smule ved mit. I Formiddags var Dis og jeg ude paa Brinken, hvor vi laa og solede os c. en Timestid, det har jo været aldeles sommervarmt. – Min egen Frajser, Du faar ikke mere, vær ikke vred!
+1000 kærlige Hilsner til min egen Ven fra Din
+Alhed.</t>
+  </si>
+  <si>
     <t>Erikshaab pr. Højrup</t>
   </si>
   <si>
     <t>Louise Brønsted
 Christian Eckardt
 Kristina Eckardt
 Alhed Larsen
 Johanne  Larsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvilken kopi det er, som Alhed Larsen har solgt.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0342</t>
   </si>
   <si>
     <t>Louise har bestået kemieksamen med glans. Mange andre klarede det ikke. 
 Alhed har solgt sin kopi for 70 kr.
 Laura, Alhed og en til har været til frokost i Tordenskjoldsgade.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/XJJe</t>
   </si>
   <si>
     <t>Her Godsforvalter Warberg
 Erikshaab
 pr. Höjrup
 Fyn.
 [Kuvert bagside:]
 Hilsen til alle paa Haabet fra Familien Zulu. 
 [I brevet:]
 Fredag KL. 4½.
 Kære Abba !
 Muk bestaaet med Glands i Kemi; var oppe i Kulstof og sagde ingen Fejl. Flere andre af dem der bestod, klarede sig ikke nær saa godt. Jeg kom i Formiddags og tog næsten Alhed paa Sengen. Hun har solgt sin Kopi og faaet 70 Kr. for den. Jeg gik uden Indbydelse med hende og Mo[ulæseligt] til Frokost i Tordenskjoldsgade, blev vældig pænt og venligt modtaget var der 2 Timer. Har nu været paa en lang Visit i Læssøegade, skal til Christian og Stine i Morgen til The med Junge, jeg naaer alt udmærket!.
 Det er Middag nu!
 Muk er straalende, hun havde været meget ængstelig.
 Mange Hilsener.
 Din Smaa.</t>
-  </si>
-[...55 lines deleted...]
-Alhed.</t>
   </si>
   <si>
     <t>1898-02-03</t>
   </si>
   <si>
     <t>Erikshaab pr. Højrup St.</t>
   </si>
   <si>
     <t>Jens Theodor Berg
 Wilhelmine Berg
 Johanne  Brandstrup
 Louise Brønsted</t>
   </si>
   <si>
     <t>Laura Warberg overnatter på sin søster (Mis) og svogers (Zuluen) pensionat.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, uden registreringsnummer ("Bibbe-brev"?)</t>
   </si>
   <si>
     <t>Laura Warberg kom frem uden søsyge. 
 Louise skal til eksamen i kemi.
 Der er fuldt hus, så Laura skal sove i Jens*/Zuluens værelse.
 Albrecht må ikke tage de øverste manchetskjorter på til Arreskov.</t>
   </si>
@@ -2639,51 +2639,51 @@
 Alhed rejste nu til Kærteminde i Dag og bliver der til Søndag. - Mon Far nu bliver så rask, så Glorups kan komme d. 6te - 7ende? Du fik vel ikke noget til min Næse?
 Jeg har det som Blommen i et Æg og morer mig udmærket. Onkel Hendriks er jo det absolut rareste man kan tænke sig. Tante P. er temmelig rask, hun går sin Morgentur hver Dag, - de taler slet ikke om at rejse. Den første Dag gik jeg Morgentur med og var et Øjeblik med dem inde hos Maleren Krøjers, der har bygget sig et Hus, som bliver enestående originalt og morsomt. Udvendig er det hvidt med grønne Vinduer, der sidder hist og her, som det kan træffe, store og små mellem hinanden. Foran Døren er der en Portal af to gamle Søjler, som de har bragt med et el. andet Sted fra. - Inden i Huset er der en Mangfoldighed af de mærkeligste Indretninger og Ting, - hentede rundt omkring fra, - dejlige, gamle Møbler, åbne Kaminer, o.s.v. I Spisestuen var Gulvet af grønne Fajansefliser og Farverne var henrivende overalt. - Det var meget morsomt. - Jeg har været hos Tante Mis hver Dag, og skal der også i Dag, - hun er i meget godt Humør, men Junge får jeg vist ikke meget at se af, hun har meget travlt. - Iaftes var her fremmede bl.a. Sangerinden Margrethe Broye, som sang en hel Del, bl.a. hele det første Parti af Orfeus og en Del Schubert. Bagges var her også og en Del andre flinke Mennesker. Men det er dog utroligt, hvor de siger meget Vås i et sådant Selskab! Nu skal jeg hen og gøre Goddagvisit hos "Onkel Haralds" og "Onkel Bernhardts". Tante Pouline læser fransk hos en fransk Dame - Konversation og jeg hører på det. Tante P. spurgte i Dag, om jeg ikke havde Lyst til at få nogle Timer hos hende, d. franske ["d. franske" indsat over linjen] mens jeg er her, og jeg kunde ikke sige nej, for jeg interesserer mig jo så brændende for fransk. Men Tante P. sagde, at det kunde ikke være mindre end 14 Dage. 
 Nu kommer så det slemme - om jeg ikke kan gå let hen over Fødselsdagene - Far er det sikkert lige meget, - og jeg for mit Vedkommende er ikke mere rørt over d. 6te og 7nd Marts, end over alle de andre Dage i Aaret. Madame siger at det var slet ikke Meningen, at det skulde være et sådant lille Besøg, og de skal nok helde mig ud, når de skal rejse. 
 Jeg vilde så rasende gærne have de Timer, - og så er her jo et guddommeligt Flygel og en Masse Bøger at læse i og en stor Flok gode Venner at besøge.
 Bare du nu ikke synes, det Forslag er altfor kedeligt. -
 Lørdag:
 Nu længes jeg snart efter at høre fra første Hånd hvordan Far har det, - men du har vel travlt med din Virksomhed som Fuldmægtig, så du ikke har videre god Tid til Skriverier. - 
 Madame har tilbudt sig som vikarierende Protokolfører mod fri Kost og Logi. Jeg ser ikke stort til Madame, hun har jo så travlt med sin Skole. Iaftes var Junge her og fik sig en lille L'hombre med Tante P, og ["og" overstreget] Onkel H og mig. Hun var temlig forvirret efter Læssøegade-Karnevalet, som havde varet til 3 1/2. De havde moret sig glimrende. 
 Ta' Mis har haft det dårligt i den senere Tid, men er dog nu en Smule bedre. - 
 Mon det ikke er bedst, du snarest lægger Tøjet på Bleg!
 Jeg var hos Tante Emma igår og kom lige til et lille udsøgt Dameselskab hos Agnes på hendes Værelse - med The russe og fine Kager, samt et Par Damer, som snakkede, så det næsten blev sort for Øjnene af èn. 
 Jeg havde i Dag Brev fra Hedvig Hamilton, - hun og Frk. Voss bor sammen og jeg skal hen og besøge dem i Morgen, Søndag. - 
 Vil du ikke give Christine dette Brev at læse, hvis hun er der, og sige til hende, at jeg skriver til hende snart.
 Nu tror jeg ikke, jeg véd mere denne Gang, men der bliver nok snart noget mere. -
 Vil du fortælle Frk. Jensen, at jeg har købt en ny, grå Filt-Indfatning til 3 Kr. de fandt det nødvendigt. - Og vil du så hilse Far, Frk. Jensen og de andre fra 
 din Pelle.
 (En elendig Pen, som næsten ikke kan drives frem)</t>
   </si>
   <si>
     <t>1898-02-28</t>
   </si>
   <si>
     <t>Dora -
 Christian Andersen
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Christine  Mackie
 Fritz Syberg
 Albrecht  Warberg
 Andreas Warberg
 Laura Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>"Tand" og "Tænder" var i 1898 muligvis slangudtryk for unge mennesker. 
 "Sidste gang i de hjemlige omgivelser": Hempel Syberg (Onkel Syberg) stoppede som forpagter af Gelskov i 1898 for at koncentrere sig om arbejdet med at organisere mejerierne i Danmark.</t>
   </si>
   <si>
     <t>Alhed er kommet hjem efter turen til Kerteminde og før da København. Hun har fulgtes med en masse andre unge.
 Hendes far ser dårlig ud, og Johannes Larsen virkede også sløj.
 Alhed har været til fest med dans (uklart hos hvem, men det er sidste gang i de "hjemlige Omgivelser"). Trist, at Larsen ikke var med, så de kunne "melancholisere" lidt. - Tutte behandler ikke sin kæreste (?) godt, hvilket går Alhed på.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QphR</t>
   </si>
   <si>
     <t>Kære Las!
 Nu er Kl. 6, saa det er snart mange Timer, siden jeg rejste fra Dig, det forekommer mig som det er meget længe siden. Det var frygtelig kedeligt, at jeg skulde rejse saa snart, jeg havde glædet mig saa forfærdelig til 8 rolige Dage med Dig! – Det var for resten rigtig hyggeligt at komme hjem, men det er bedst, jeg begynder hvor vi slap. – Jeg kørte altsaa i tre Timer med Dagvognen, vi naade at blive 8 inde i Vognen, saa vi blev noget klemte, men det varmede rart, jeg var umaadelig glad ved Tæppet, ellers havde jeg vist frossen. – I Odense gik jeg op til Christine, der var rejst hjem. Paa Banegaarden traf jeg Dis, Tutte og en rasende Masse unge ”Tænder”! Vi kunde ikke være i én Kupé, i Højrup var der 5 Vogne efter os, inclusive Dede og Dora efter mig. – Jeg kørte herhjem, Mor vilde nok derom til Middag, naar jeg var hos Far. Jeg spiste saa alene til Middag, (fik et Glas Rødvin til,) og derefter gik jeg ind til Far, som jeg har siddet og snakket med hele Eftermiddagen. Han har det noget bedre men ser daarlig ud. For lidt siden kom Mor hjem, og nu er jeg gaaet op for at klæde mig om, men først maatte jeg jo skrive et Par Ord til Dig og sige Dig Tak for sidst; Du er en god Dreng, men jeg ved ikke, om jeg alligevel vil komme og besøge Dig igen. Jeg forstyrrede Dig dog alligevel! sikke søvnig og sjøj, Du var i Gaar. Du saa for Resten i det hele taget daarlig ud, ogsaa den første Dag, det er kedeligt, at det tager saa meget paa Dig at arbejde; mon ikke Du skulde gaa nogle lange Ture og maaske gøre noget Gymnastik med dine Haandvægte. – I April Maaned skal vi ordentlig muntre Dig, ikke sandt? Det er saadan en dejlig Maaned at gaa ude i. – Du kan ellers tro, jeg var glad ved at se Dit Chr. A. Billede. Jeg tror, det bliver et meget smukt Billede. – Jeg sidder oppe paa mit Værelse og skriver, Mor havde lavet det saa nydeligt i Stand med nye Betræk paa Servanterne, et andet Bordtæppe o.s.v. og her var saa varmt og yndigt. 
 Næste Dag: Her maatte jeg bryde af i Aftes, Mor kom og snakkede med mig, mens jeg klædte mig paa og vi snakkede saa længe, at jeg først kom derom Kl. 8 ½. Brannerne er nogle forfærdelige nogle til at gøre Spektakle, de raaber og skriger i Munden paa hinanden, saa man er lige ved at blive døv. Tuttes Tand synes jeg bedst om, han ser saa inderlig god ud. Der var Dans nede i Karleloen, hvor vi dansede til Høstgildet. Det var i Grunden forfærdelig morsomt, men det var saa underligt at tænke paa, at det var sidste Gang, vi gik der i de hjemlige Omgivelser; der var nu ikke meget Ro til at tænke, vi dansede hele Tiden, men jeg tænkte flere Gange paa, at bare Du havde været der, saa vi kunde have gaaet en Tur, jeg var saa oplagt til at melancholisere lidt. Jeg var saa ked af at se paa Tanden og Tutte, hun er allerede ked af ham og han saa saa bedrøvet ud og gik med Taarer i Øjnene mange Gange. Det staar mere og mere klart for mig, at Tutte har baaret sig rasende hensynsløst ad imod ham. Er det ikke trist? Du skulde bare have set den lille Tand saa ked af det han var, Tutte kunde trænge til en forfærdelig Lussing af en [det følgende skrevet på side 1, på tværs, over den øvrige tekst] eller anden Slags, men jeg gad vide hvad i Verden, der kunde bringe hende ud af sin sløve og apatiske Ligevægt. - - Synes Du ikke alligevel at jeg skulde komme om ad Kerteminde, bare én Dag; jeg synes, jeg længes saa meget efter Dig. Naar der er noget, der ligger mig paa Sinde, er det altid kun Dig, jeg faar Lyst til at tale med. – Nu maa jeg slutte. Skriv snart til mig! – Hils dem alle sammen saa mange Gange og sig Tak for sidst! Jeg er spændt paa at høre, hvad Kunstneren skrev! – 1000 kærlige Hilsner fra Din Alhed.
 Erikshaab – 28/2 – 98.
 Jeg glemte mine Galoscher jeg haaber ikke Hundene æder dem.</t>
@@ -2722,51 +2722,51 @@
     <t>https://fynboerne.ktdk.dk/d/Bw6C</t>
   </si>
   <si>
     <t>Kære Las!
 Tak for Dit Brev og Galoscherne! Du havde slet ikke behøvet at sende dem, jeg kunde jo have faaet dem, naar jeg kommer ned til Dig. For der er vist ikke andet at gøre, end at jeg kommer om ad Kerteminde igen. Men stort mere end en Dags Tid bliver det nu ikke, jeg vil blive hos Mor saa længe som muligt, og Kampmanns gaar det jo heller ikke at snyde altfor galt. Men det er sandt, saa er det jo, jeg forstyrrer Dig, naar jeg kun er der én Dag. Hvad skal vi gøre ved det? – Det er kedeligt, P. er rejst fra Dig, jeg synes, det maatte være saa morsomt for Dig at have ham. Tænk, nu kørte Jørgen, som skulde have haft dette Brev med til Højrup, han skal ned efter Doktoren, men jeg troede først, han kørte om en Timestid. Saa er jeg bange, Du ikke faar dette Brev i Morgen. Jeg er da ellers ligesaa flink til at skrive til Dig, som jeg var i København? Kan Du nu ogsaa være rigtig sød til at skrive til mig! Jeg er ikke fri for at føle mig lidt ensom, det er saa løjerligt at gaa og være eneste Barn; i København tænker jeg ikke paa at savne de andre, men herhjemme hvor de høre til, synes jeg hele Tiden, der mangler noget. Det er jo ogsaa lidt trist at Far ligger, men han har det da gennemgaaende bedre. Nu skal vi høre, hvad Doktoren siger i dag, om han snart maa komme op. Han er ellers Taalmodigheden selv og ligger og siger Vittigheder og er altid parat til en Snak. Hans Ven Vesterdal var herude et Par Timer forleden efter Middag for at se til ham. – Det er desværre bleven Regnvejr, jeg vilde ellers have været ud en lang Tur med Gamle, det var saa nydelig Vejr i Formiddags.
 Næste Dag. Videre naaede jeg ikke, vi fik Visitter hele Eftermiddagen, foruden Doktoren kom Jørgensens, Grevens og Amstrup med Dis, som det var morsomt at faa en Passiar med. Vi var et lille Slag nede i Haven, der er gule Krokus. Det var en henrivende Luft, da Regnen var hørt op. I Dag er det gamle Jeans Fødselsdag. Hun vidste ikke, at vi huskede den, saa hun o.s.v. Posten kommer! 1000 Hilsner fra din egen Alhed
 3die Marts – 98.</t>
   </si>
   <si>
     <t>1898-03-05</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Læreranstalten</t>
   </si>
   <si>
     <t>Fyn
 Højrup</t>
   </si>
   <si>
     <t>Daisy  Berg
 Wilhelmine Berg
 Johanne Christine Brandstrup
-Thora C
+Thora Caspersen
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Louise Brønsted, f. Warberg, var under uddannelse som cand. polyt. i København. 
 Den lille pige er Wilhelmine Bergs datter, Daisy, som netop blev født 4. marts 1898. Pigens mor var Laura Warbergs søster. 
 Bedstemor var Johanne Brandstrup. Hun boede den sidste tid af sit liv hos Thora Caspersen og døde senere i 1898.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1374</t>
   </si>
   <si>
     <t>En lille pige (Daisy) er blevet født. Hun er velskabt, og alt gik godt og nemt. 
 Det er trist, at Albrecht Warberg (Far) har haft det så dårligt. Sygdommen har taget meget på Bedstemor (Johanne Brandstrup).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gKby</t>
   </si>
   <si>
     <t>[Fortrykt logo og:]
 KORRESPONDANCE-KORT.
 Til
 [Håndskrevet i adressefeltet:]
 Fru L. Warberg
 Erikshaab
 pr. Højrup
@@ -4035,51 +4035,51 @@
 Lugge er vist temmelig rask nu igen; jeg var sammen med hende forleden Aften ude hos Pan, men det var ellers Synd at sige, at vi dyrker hinanden for meget; jeg var bleven bitter, fordi det altid er mig der skal komme til hende og hun aldrig kan se op til mig; men jeg blev lidt flov, da jeg hørte, at hun havde været syg. Hendes Kaabe kan absolut ikke farves, siger hun; hvad saa? Skal jeg gaa med hende ud at købe en Kaabe; synes du en billig eller en solid, fleraarig? ---------------------------------------------------------
 Her har vi det med Sygdom Frk Julie har ligget i snart 8 Dage af Gigt baade i Hoved og Ben; alt det, hun da maa døje med den infame Gigt, det er dog en trist Sygdom. Desværre har jeg måttet indstille min Øvning; jeg var ved at fortvivle, men nu har jeg faaet det indrettet saadan, at jeg øver mig nede i Selskabslokalerne om Formiddagen, saa nu er mit Humør steget igen. – Du kan tro, jeg alligevel savner den gode Luft ude paa Landet, herinde er frygteligt nu inden man vænner sig lidt til det; og saa er Børnene da helt som tossede til at lave Ufred her, eller maaske mærker jeg det mere herinde, hvor de kun har disse to Stuer til at regere i. Jeg er af og til ved at blive smaatosset over dem, og saa har Landopholdet gjort dem saa uartige, at jeg næsten ikke kan tumle dem; jeg er tit helt modløs over det og tænker ikke med Glæde paa Vinteren; især gør Gandenz mig mange Knuder, han gør Vrøvl til alt hvad jeg siger til ham - - - uh ha! Men hvad skal man sige, jeg er naturligvis alt for god ved dem, saa til syvende og sidst bliver det vel min egen Skyld, jeg maa til at tage mere energisk fat paa dem. Elna er min Trøst, maar Børnene er i Seng om Aftnerne, saa lever vi igen og nyder Livet med Kaffe og Kager og af og til en stille Cigaret. – 
 Og saa maa jeg til at gaa lidt mere ud, jeg har været saa meget hjemme siden vi kom fra Landet. – Men vil du fortælle Far, at Vor Herre lige knap er mig saa meget imod, som han har været, jeg opdager dog Tid efter anden Ting, der kan tyde paa gode Tider hos Manden. ----------
 Jeg har Gudskelov kun en eneste Gang været nede i Familielivet siden vi den 4de Okt. flyttede ind til Byen, men det var ogsaa en fæl Gang; der kom en Herre ind mens jeg var der og Neiiend præsenterede ham for nogle af de andre, men ikke for mig – ja, han er en sød Sjæl Og saa de fine og smagfulde Spøgefuldheder, han kan tillade sig; f.Ex. da jeg den Aften havde min grønne Kjole Empirekjolen paa og skulde gøre mig tynd for at komme forbi Fru Neiiend, sagde han ”Det er ellers ikke den Slags Kjoler man tager paa, naar man bliver tyndere!” Du forstår vel nok? Ok! Men det regner vi for fin Udtryk. -----------
 Jeg har for Resten benyttet mine lange Formiddage og Frk. Julies Sygdom til at tage nogle ordentlige Cycleture mest i Retning af Lyngby, helt ud til Søllerød; de Skove deromkring er saa aldeles vidunderlige. I Gaar var Pan, Viggo og jeg i Elmelundskov i Nærheden af Gentofte; som Vejret ogsaa er i al denne Tid, I nyder det da rigtig hjemme. Paa den Tur drev vi for længe ud i Skoven og da vi havde forskellige smaa Forhindringer løb Tiden fra os, saa det saa galt ud med at naa hjem til Middag 2 ½; da jeg særlig i denne Tid herser svært med Børnene og Elna for at faa dem til at være præcise med den Middag, kan du nok tænke, at jeg svært nødig vilde komme for sent; jeg sagde Farvel til de andre og satte i vild Spurt ad Staden til; jeg tror aldrig i mit Liv jeg har kørt saa vildt, men jeg naaede da at køre herind ad Porten 8 Min over halv ildende gloende rød i Hovedet Skønt Vor Herre ellers næsten aldrig opholder sig nede i den lille Baggaard som jeg maa passere med Cyclen, skulde han naturligvis netop staa der; han lo lidt ad min Rødmossethed, men sagde for Resten ingen Ting; det var Synd at sige, at han blander sig for meget i Lejlighedens Anliggender. ----------------------------
 I Dag, da jeg spillede nede i Selskabslokalerne, kom en af Tjenerne og sagde, at en Herre ønskede at tale med mig ind tren lille [ulæseligt] og vilde have mig med paa en Cycletur, hvad jeg imidlertid ikke kunde; men vi sad dernede og snakkede i en Times Tid; vores Herskab var taget paa Landet, saa der var Fred
 Farvel
 Nu skal Brevet af Sted
 Hilsen Junge</t>
   </si>
   <si>
     <t>1899-10-27</t>
   </si>
   <si>
     <t>Dorthe -
 Kirsten -
 Morten -
 Benedict Boisen
 Marie  Clausen
 Margrethe  Eckardt
 Carl Høyrup
 Adolph Larsen
 Augusta  Larsen
 Cathrine Larsen
 Urban Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Vilhelm Larsen, Georgs søn
 Olga Lau
 Marie Meyer
 Elisabeth Storm
 - Winther</t>
   </si>
   <si>
     <t>Christine Swanes forældre skal muligvis snart til Sverige. Marie S eller C er muligvis Marie Clausen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Museum</t>
   </si>
   <si>
     <t>Det er uvist hvornår forældrene vil besøge Christine. Farbror Urban vil sende den grønne lysestage til hende. Der er tyfus i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qVm1</t>
   </si>
   <si>
     <t>Kjære lille Christine!
 Jeg har ikke skreven før for vi troede saavist at vi skulde rejse over til Dig som i Aften og saa videre Søndagformiddag; men nu igaar kom der en Mand med en Slæde i Vejen og vi kommer vist ikke afsted før hen i Ugen, dette Brev kom [i] Aftes saa skal Du have det først; Adolph sendte jeg et Par Sko Strømper og 2 Kr – han vil gjerne til Erikshaab i Morgen saa kan Du tænke paa ham der – Farbroder Urban har været her for et Par Dage siden han skal nok sende Dig den grønne Lysestage han skrev Din Adrs op i sin Lommebog – han lo saa hjærtelig over at det skulde være kjønt med en saadan Stage. Faster Augusta er meget svag i sine Been de er saa ømme at hun knap kan gaa eller staa paa dem han derimod er saa tyk og bred og munter der gik jo en Flaske Portvin – Morten og Thrine var her saa den gik jo med Liv den Timestid vi var sammen Nu kom Marie Mejer med Fasters Nattøj som hun jo saa tog med sig igjen
 Hilsen fra hende med Tak for sidst – Du spørger om naar vi skal vaske – send du kun Dit Tøj for om der bliver Dag saa gaar Madam Winther herhen og vasker selv om jeg ikke er hjemme
 Støvlerne er kommen i Aftes jeg troede jo vi skulde rejse men nu lader jeg dem staa til en Dag vi faar [ - hed] for vor Afrejse ellers sender [ jeg ] dem tillige med The og Sukker – Urtepotten staar færdig til Afvaskning Fru Storm har med stor Omhyggelighed faaet Blomsten over i en anden Urtepotte Du og Olga kan vente Brev fra hende snart
 Sig til Margrethe at jeg skriver ikke for jeg haaber hun møder naar vi kommer
 Vi har fæstet 2 Karle og faaer en svensk Pige til November Søster til Kirsten her gik i Høstens Tid jeg er glad kan Du tro for Dorthe er mig mer og mer umulig men nu er den Taalmodighed-Tid Gud ske Tak snart forbi
@@ -4316,51 +4316,51 @@
 Larsen render frem og tilbage mellem lejligheden på Feden og sit atelier. Han har målt gulvtæppet.
 Larsen kommer til Alhed og den lille førstkommende søndag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/EIR8</t>
   </si>
   <si>
     <t>Kjerteminde 25/10 1900
 Kæreste Alhed!
 Du fik nok ikke Brev fra mig i Gaar, men saa fik Du vel Bekka[sinerne]. Blommerne kom i [noget af papiret mangler] og nu gaar jeg ned [noget af papiret mangler]er til dem der er et stort Fad fuldt til 20 Øre. Højrups var ovre at sige Farvel og rejste i Aftes saa snart Pigen har gjort rent derovre kan de begynde at flytte ind, der Allerups har sat en Mand til at gøre Haven i Orden. Højrup bad om at faa 100 Kroners Afslag paa for Lejen for i Vinter, hvad Fader strax gik ind paa men det var jo meget dejligt alt sammen, der er en Mængde Vindruer derovre, Moder [gav mig] den Idé at sende nogle ned til Dig, jeg vil saa pakke en lille Kasse og sende i Morgen. Gud ved hvor Oppermann bliver af, her hænger den Hare og venter paa ham, vi lev[er ellers] højt paa et gam[melt] Faar i denne Tid, [noget af papiret mangler] fik vi stegt Kølle det er meget bedre end Lammekød og næsten bedre end godt Oxekød. I Dag har her været en Gaardmandsdatter fra Pejrup, som er bleven fæstet for i Vinter. Marie og Uglen var nede for at besøge Maren i Gaar, men kom ikke til at tale med hende da, Madammen var der, og hun havde lige faaet en lille Pige. Jeg er forfærdelig forkølet i Dag og render frem og tilbage mellem Feden og mit Atelier og herop op og glemmer hvergang hvad jeg er gaaet efter saa jeg faar jo [ikke besti]lt videre meget. [noget af papiret mangler] fik jeg 2 ny Elever [paa tekn]isk Skole, saa nu har jeg 6 naar der møder fuldtalligt hvad de gjorde i Aftes. Jeg maalte Gulvtæppet derude i Dag der er 3 ½ Al langt, d.v.s. det er 4-4 T kortere paa Gr. Af Sømmen og noget mindre end 3 Al bredt. Jeg glæder mig forfærdeligt meget til at se Jer nu er der jo kun et Par Dage til bare det kunde blive saa godt Vejr at I kunde 
 [komme] og møde mig ved Leddet, jeg savner Dig og Puf, jeg kommer med Middagstoget paa Søndag (herfra Kl. 11.) Jeg skal hilse fra Moder og de andre. Mange kærlige [Hilsner] til Dig og den [lille søde] fra Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1900-11-16</t>
   </si>
   <si>
     <t>Højrup
 Erikshåb</t>
   </si>
   <si>
     <t>Grethe Jungstedt
 Alhed Larsen
 Christine  Mackie
 Harris Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen Sawyer og hendes familie boede i Boston. De drev et kemisk laboratorium.
 Alhed Larsen havde smerter i forbindelse med sin anden graviditet, og lillesøsteren, Astrid/Disser, var pige i huset hos hende.
 Lille Lise er formodentlig en dukke.
 Det vides ikke, hvad Harris' bedstemor hed.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1750</t>
   </si>
   <si>
     <t>Harry er rejst til Washington for at holde foredrag ved et Agrikultur-møde. Han kan godt lide at rejse. Harrys mave har det godt, og han har god appetit. Han har lånt en del penge til apparater. Ellen passer smørsyrerne og arbejder meget, så de kan få råd til at rejse hjem om sommeren. Hun takker for bogen, som lille Grethe sidder længe og kigger i.
 Ellen er bekymret for Alhed. Hvis det bliver farligt, må moderen sende telegram, og Ellen vil så være hjemme i løbet af en uge. Det er også hårdt for Astrid, som må knokle, selvom hun hellere vil sine litterære sysler. 
 Grethe er sund og rask; hun rejser sig ved møblerne, siger ord og har syv tænder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V9FF</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 Erikshaab
 Højrup
 Fyen
@@ -4390,51 +4390,51 @@
   </si>
   <si>
     <t>Karen på Erikshaab -
 Minnie -
 Ludwig Beethoven
 Margrethe Bentzen
 Thora  Branner
 Edvard Clemmensson
 Jens Hammer
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Niels Lindberg
 Felix Mendelssohn
 Augusta Mogensen
 Christian Mogensen
 Kirstine -, pige i huset hos Hempel Syberg
 - Rosendal
 Ellen  Sawyer
 Harris Sawyer
 Henry Smith, nær Erikshaab
 - Sonne
 Hempel Syberg
 Andreas Warberg, Albrechts far
-- Ward
+Mathilde Ward
 - Wilstrup</t>
   </si>
   <si>
     <t>Chemilette: Beklædningsstykke til kvinder. Chemisette: Hæklet eller broderet bærestykke til en chemise. 
 Astrid var i huset hos Alhed og Johannes Larsen, mens de ventede deres barn nummer to. Alhed havde smerter i hoften under graviditeten. 
 Det vides ikke, hvem Doktorens, Thora R og Degnens var. 
 Barnet, der skulle døbes, var formodentlig Augusta og Christian Mogensens søn, Jupiter.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid, 1900-11-28, 2401</t>
   </si>
   <si>
     <t>Laura Warberg vil sørge for, at Astrid får sendt sin kuffert med forklæder, handsker mv. 
 Alhed Larsen har nok fået det skidt, fordi de er flyttet. Harris Eastman har sagt til Ellen, at hvis Alhed får det værre, må Ellen rejse hjem til hende. Ellen arbejder meget i laboratoriet for tiden. Chefen er ved at gå fallit. 
 Lille Grethe går, idet hun skubber møblerne foran sig. Hun prøver at tale, og hun jubler, når forældrene kommer hjem. Minnie er en fantastisk pige i huset. 
 Laura har afholdt stor middag. Johanne og Christine spillede firehændigt. Laura har truet Karen med at skrive til hendes mor og sige, at de ikke kan bruge hende i huset. Derefter blev Kirstine mere omhyggelig. 
 Johanne og Christine når ikke at sy gaven til Ellen færdig før jul, så det er godt, at Alhed og Laura har noget til hende. 
 Der er ikke plads til pedalen i kassen, men måske kan Christine og Andreas/Dede tage den med.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V6OL</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Astrid Warberg
@@ -4490,52 +4490,52 @@
 Dans improviserer vi. 
 Det må man jo. Jeg skal for Resten til Nytårsbal i Fåborg!
 - Kan Du tænke Dig! jeg syer en Buffetdug til Mor! den er et ret kæmpemæssigt Arbejde, som afholder mig fra alt andet, når undtages en stor Hedeboanretterhistorie til Elle. 
 Lugge vil jeg give nogle kemiske Stene fra Erzgebirges højeste Punkt, samt et af mig nylig taget Portræt, der i det mindste ligner. Tror Du, hun vil bryde sig om de kemiske?
 Og Dig har jeg længe ikke kunnet regne ud; men hvis jeg bare vidste, om Du fører Dagbog endnu, så vilde jeg give Dig en sådan med ét af mig komponeret Bind samt mit Portræt. Du behøver nu ikke at skrive, hvis Du ikke vil have det, for Bogen kan jo endelig anvendes til andet. 
 Pan skal have en meget original Brødbakkeserviet, men foreløbig tegner den til at blive vidunderl. lidt køn. 
 (Elle)
 Bare Du har sendt Dug og Brev Søndag, ellers får hun det først Juledag eller måske endnu senere. Jeg skriver Onsdag først; så har hun det Juledag
 Mange Kære Hilsner! 
 fra 
 Disser Bein.</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -4785,51 +4785,51 @@
 Nej, Jer to er jeg sikker på – stoler så heltud på; I har skam Jeres Pas i Orden. Junge! jeg kan blive helt glad, når jeg tænker på Jer. 
 For alt det tristeste her i Verden er jo mest de uharmoniske Forhold Mennesker imellem. Men her kan ingen Disharmonier blive, for I er jo som skabt til at supplere hinanden. Hvad bryder Du dig om hans Ubestandighed, når Du éngang har set, at dét Menneske holder af Dig – ja ikke kan undvære Dig. Betænk dog, hvor han er ung – endnu langt yngre end sine År – endogså. Og måske Du er den første, han holder rigtig af – så lad ham dog få Tid at gennemleve af de mange Facer, som sidst Du skulde vise Dig fremmed for – Du er sluttet hos ham – derfor vil han også vende tilbage til Dig – altid.
 Du spurgte om min Mening ang. det etiske og Dig: 
 Men lille Junge! Du kender jo mig og Etik – Afstand! Jeg siger som Du – man skal bruge de stakkels få Våben man kan gi Etiken Pokker ivold. - Nu tror Du vel slet ikke – eller reflekterer ikke på mine Satser, fordi de er lutter Sangvinskheder, men jeg tror nu bestemt, at jeg mener rigtigt. Og jeg ønsker Dig af hele Min Sjæl til Lykke med Dig selv og ham. For Du ved vel, det er en mægtig Himmelens Gave at kunde holde af et Menneske, som Du si’er, at Du kan det. O, det er disse Dine Ord, der bestandig kan gøre mig så glad – og så at Du har truffen ham, der måske er den Eneste under Solen, der kan gøre Dig lykkelig. Men det ene er nok en Følge af det andet. Nu han – afbrudt ved at de kom hjem fra Strandhotel – [ulæseligt], jeg passede Småkræ.
 Næste Dag. Jeg må Fanden splide mig have dette Brev ordnet endnu i Aften. – møg træt som jeg skønt er – Tandpine hver Fornat – op 5 ½ hver Dag – i Vandet med Be fra ½ 7- 7 (vi har taget Kort.) og så Rub lige til Sengetid – vi har jo Middag 5 ½ - føj. Men jeg får da 5 Kr extra fra ham for denne Måned. – eller 14 Dage er det da. 
 Be var i Odense i Dag fra 11 til 2 Toget. Feddeslen sov hele Tiden. Af Seværdigheder har Uglen og jeg været på Fyenshoved! Toget til Dalby til Dans Lørdag Aften. Gik derfra til Nordskov, hvor en Herre (Embedsmand) antastede os og spurgte nu vi ikke gik Fejl – der var ingen Logi ude, og det var jo sen Aften. Vi sagde, at vi vilde bo i en Høstak – men da ikke engang en sådan fandtes, tog vi imod hans elskværdige Tilbud at låne en stor Kappe – så drog vi af – lå på Tang med Kappen over os og vågnede Kl. ½ 3 op med et Sæt – den gav Resonans i en Cyklist der rullede forbi og velsagtens havde grundet over den mørke Klat – han blev meget betuttet – gled videre og sagde sluttel. Gomåren! Langt væk stod han så af og gloede. Dagen blev herlig i det smukke Vejr – vi gik nøgne om på Hovedet + badede når det blev for hedt – talte – sov – spiste – stegtes – badede og nu fortæredes af Tørst og skyndte os hjem – med ½ 10 Tog til Kerteminde – de udstødte vilde Hyl, da de så vore skamferede Ansigter – kobberrøde og lasede. I Dalby vakte vi stormende Opsigt – som overalt hvor vi passerede Embedsmanden havde telefoneret vor dristige ”Færden vidt om på Hindsholm”, sagde Mohrs)!!! 
 Om denne Tur der i alle Måder var vellykket skal Du høre personlig. 
 Nu er jeg for træt Kunstn. savner meget. Og i Dag gled Uglen til Svanninge – hun var nu brillant i sine gode Stunder! Og vi blev så glade ved Mors Jabrev i Dag – det skal nok blive en sjov Halløj – Be har så været nede at løse Sognebånd. Tom P. er så morsom og hyggelig at have og Be nyder al den Mad, vi hver Dag får, han gir 1 ½ Kr – så jeg mener nu, vi sætter snarere til - så flot vi lever. 
 Dette blev da for Resten et helt Brev – bare Du kan læse de Tæer.
 Hermed en venlig Hilsen o s v – til Jer alle.
 O Tak! Junge! 
 Din Dis</t>
   </si>
   <si>
     <t>1901-07-02</t>
   </si>
   <si>
     <t>Svanninge</t>
   </si>
   <si>
     <t>Christian Eckardt
 Carl Høyrup
 Georg Larsen
 Jeppe Andreas Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 - Madsen
 Hanne - -, malkepige hos Larsen i Kerteminde
 Anna Syberg
 Fritz Syberg
 - Thygesen
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Christine Swane er på sommerophold hos familien Syberg i Svanninge. Dis, er i huset som tjenestepige hos familien Larsen.
 Onkel er muligvis Christian Eckardt.</t>
   </si>
   <si>
     <t>Vilhelmine Larsen har fået ny tjenestepige. "Hils nu Sybergs".</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PG0R</t>
   </si>
   <si>
     <t>Mandag
 Kjære Dinemor!
 Trods der ingen Brev var fra Dig skal Du have et Par ord. Dine Sko kom igaar; men Dis siger Spænderne er vendt forkert og han maa gjøre det om, men hvis han nu gjør Vrøvl saa sender vi dem som de er i Morgen; den anden gode Nyhed er den, at vi har faaet en Pige men kun en meget lille en, det er Skorstensfejerens den lille brunøjede som gik med Radiser; hun er jo dog konfirmeret. Faer har jo rigtignok gjort en Deel Nar ad mig fordi jeg tilstod dem 10 Kr om Maaneden for saadan en Bitte, men den af Thygesens var lovet bort til Odense til Schalkenborg til August og saa viste de mig ind til Madsens de sad just og skrev til Odense om at hun kunde komme derud, men var straks villig til at tage op til mig. Faderen blev ved at holde paa de 10 Kr – og jeg sagde ja, det skulde jeg vel ikke have gjort, vi troede hun havde kommen i Morges; men først nu for et Øjeblik siden arriverde hun, der blev saa pænt oppe paa Hannes Kammer da vi fik ordnet Sengen og Eders Vadskebord fik vi sat derind.
 Det er ellers godt som vi har faaet det fra Haanden i disse Dage – det hjælper meget naar vi er saa faa. Gud give os Helbred og saa at den lille maa være flink.
 Marie er med Fader i Marken vi slaar med Maskine idag – her er godt Vejr og vi skal vel slaa mere i morgen. Georg og Marie var oppe at se Føl i Aftes og Børnene var med i hvide Dragter med fine Fletter og V. stribet. De fik Kaffe og Boller. Hils nu Sybergs og vær glad og fornøjet – Kjærlig Hilsen fra Din Moder – jeg er begyndt at skrive alle Convolutterne ligge kun paa Rad Onkels og Dit kommer afsted iaften
@@ -4906,109 +4906,109 @@
     <t>Det vides ikke, hvem degnens og præstens var. 
 I følge kirkebogen for Hillerslev Kirke 1901 blev Grethe Jungstedt, født Sawyer døbt 1/9 1901. I notefeltet er skrevet: ”Døbt under Forældrenes Ophold paa Erikshaab”. Blandt fadderne var Johannes Larsen.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0026</t>
   </si>
   <si>
     <t>Laura Warberg takker for fuglene. Ellen og Harris Eastman Sawyers datter skal døbes om søndagen, og Laura indbyder Vilhelm Larsen til at deltage i festlighederne. Hun fortæller, hvem der kommer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZT24</t>
   </si>
   <si>
     <t>Erikshaab d:30te
 Kære Klaks!
 Saa heldige vi dog var netop at faae Vogn til Højrup i Eftermiddag saa Deres herlige Hane kom med hjem! tusind Tak for Fuglene der skal smages af paa Søndag til Frokost. Vi har Fest den Dag! Familien Eastman ankom i Mandags og nu skal vi have Barnedaab for deres dejlige lille Pige! Mon De ikke vilde glæde os med et Besøg paa Sørdag og tage Del i Festligheden? Her er Frokost 11½, Gudstjeneste 2 og Middag Kl. 5; af Gæster Fam. Præstens, Degnens, Amstrups og Sybergs. Las har været i Nymindegab siden i Fredags med min Broder Lud med Damer; han skal hentes nu Alhed kører ned med [”med” overstreget] efter ham og jeg sender Deres Hane strax. 
 Med venligst Hilsen og endnu en Gang Tak! 
 Deres hengivne L. Warberg.
 [Under det egentlige brev er med blyant og anden skrift skrevet]:
 Fra Mor. 1901</t>
   </si>
   <si>
     <t>1901-09-19</t>
   </si>
   <si>
-    <t>Andreas Larsen</t>
-[...20 lines deleted...]
-  <si>
     <t>Nymindegab</t>
   </si>
   <si>
     <t>Laurentius Allerup
 Carl Høyrup
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Sophus  Meyer
 Suzette Skovgaard Holten
 Peter Sus
 Cathrine Svendsen
 Christine Swane
 Anna Syberg
 Fritz Syberg
 Skjold Tang
 Peter Thomsen, tømrermester</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsens villa på Møllebakken i Kerteminde er under opførelse, og det er svært at få håndværkerne til at møde op.
 "Holtens Penge var kommen i Lørdags": Der er formodentlig tale om betaling for et maleri. Johannes Larsen lånte sin far, som på dette tidspunkt var i gang med en langvarig konkurs, pengene. 
 Den fede er Alhed og Johannes Larsens søn, Lysse.</t>
   </si>
   <si>
     <t>Johannes Larsen har haft besvær med at få Thomsen (tømrermester) til at komme og arbejde. Han har fået penge fra Holten og givet dem til sin far, men får dem igen. 
 Larsen har malet på en gravandefamilie, nogle lappedykkere og en måge. Høyrup har været på besøg og se på akvareller.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LetV</t>
   </si>
   <si>
     <t>Kjerteminde Fredag 19 Septbr 1901
 Kæreste Alhed!
 Tak for Dit Brevkort, det glæder mig at det er lidt bedre med Puf, men det er dog kedeligt saa længe det trækker ud inden han kommer sig. Naar jeg ikke har skrevet før er det fordi jeg ikke kunde faa Øje paa nogle Lyspunkter, hvor meget jeg end arbejdede efter dem og det er først i Dag det er lykkedes mig at se lidt lysere paa Tingene. Jeg rejste jo ikke videre opløftet dernede fra, meget lidt opløftet og da jeg kom her blev det ikke bedre, Thomsen havde endnu ikke begyndt trods flere Bud herfra og jeg gik saa ud paa Feden, først til Meyer, han laa og var endnu daarligere end da jeg var her sidst, jeg antager han har Lungebetændelse saa var jeg hos Thomsen, han havde haft og havde meget travlt men nu skulde han sende 2 Mand og saa skulde det snart blive rejst, der kom imidlertid ingen saa har jeg været hos ham 2 Gange siden og han har lovet lige godt hver Gang men der er bare ikke kommen nogle Folk, saa gik Fader ud til ham i Morges og saa mødte der 2 Mand til Frokost som har hængt i hele Dagen og som skal blive ved. Jeg var hos Præsten og betalte, han bad mig hilse Dig, jeg var med Fader hos Skjold [ulæseligt ord] som lovede at ordne Sagen, da han fik Lov at skrive Skødet. Holtens Penge var kommen i Lørdags efter at have været i Nymindegab, Fader har faaet dem, men vi faar dem igen. Hønsene kom med Tak for Tilbudet men de havde ikke Brug for dem foreløbig. Der indløb i Forgaars et mærkeligt Brev fra Agraren, der var nemlig ingen Stavefejl i. Jeg kommer ikke før Du skriver at jeg kan hente Jer, da jeg ikke er for at forlade Thomsen, desuden har jeg forregnet mig med mine Billeder der kan ikke blive saa mange som jeg mente og de store Aquareller passer ikke i de store Rammer saa jeg maa bestille Rammer til dem, har nu begyndt at male nogle der passer til de store, jeg har kopieret Gravandefamilien, paa Aquarellærredet jeg fik hos Sus, der er et Stykke til af samme Størrelse som jeg maler et Par Lappedykkere paa de ere omtrent færdige og saa har jeg malet en stor Maage paa Papir, de ser ganske godt ud, navnlig Gravænderne ere bedre end Oljebilledet; jeg venter at faa lavet 2-3 til i Morgen. Her er mange modne Vindruer og en Del Ferskner men jeg gider ikke rigtig spise Frugt for Tiden, Uglen fik en ualmindelig Pragtfuld Buket Georginer fra Allerup i Aftes. Baronen har skrevet at han kommer paa Søndag. Der kommer en Frøken Svendsen i Morgen, hende fra Middelfart. Højrup var her i Eftermiddag og saa Aqaurellerne [indsat over linjen: jeg skal hilse fra ham], han var meget begejstret for Hønsegaarden. Slyngpelargonien ser noget medtaget ud, Du kan nok huske at jeg fortalte Dig at groede en Kløver i Urtepotten som saa nydelig ud, den har naturligvis taget Kraften fra den, saa jeg bliver vel nødt til at rive den op skønt det gør mig ondt. Nu er det saa mørkt at jeg ikke kan se mere saa jeg vil slutte og gaa ned med Brevet. Jeg skal nu nok skrive hver Dag indtil jeg kommer, men Du maa ogsaa skrive lidt, jeg tænker saa meget paa og holder sa forfærdelig meget af Jer. Mange Tusind Hilsner og Kys fra Din
 Johannes Larsen
 Kys ogsaa Puf og den fede fra mig.</t>
+  </si>
+  <si>
+    <t>Andreas Larsen</t>
+  </si>
+  <si>
+    <t>KB</t>
+  </si>
+  <si>
+    <t>Puf (Andreas) har det lidt bedre, har vist ikke feber, men er urolig om natten.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RNOS</t>
+  </si>
+  <si>
+    <t>Da Du ikke er kommen, vil jeg sende Dig to Ord om Puf! – Det er en lille Smule bedre, jeg tror ikke, han har Feber mere, men der er meget Slim endnu, og han er noget urolig om Natten. Han ligger endnu og taler slet ikke om at ville op. – Jeg skriver paa aabent Kort for at de andre kan læse det, hvis Du skulde være rejst. Mange Hilsner! Torsdag Eft. Din A.
+[På kortets anden side, fortrykt]:
+BREV-KORT
+(Paa denne Side skrives kun Adressen)
+[Håndskrevet]:
+Maleren Hr. Johannes Larsen
+Kærbyhus 
+Kerteminde</t>
   </si>
   <si>
     <t>1901-09-27</t>
   </si>
   <si>
     <t>Andreas Larsen
 Thorkild Rovsing
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Alhed Larsens far er blevet opereret uden bedøvelse af Dr. Rovsing. 
 Lille Puf er nogenlunde rask, men noget bleg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ukhH</t>
   </si>
   <si>
     <t>Kære lille Larsi!
 Nu er jeg igen bleven narret med et Brev til Højru[p jeg] fik i Gaar Brev at Far [er bleven] undersøgt af Rovsing. D[et er] en Svulst og han raadede [til] Operation, men han ku[nne ikke] bedøve ham for Hjærtet. Den[noget af papiret mangler] være i Gaar og Du kan t[noget af papiret mangler] var beklemt hele Dagen [noget af papiret mangler] til Morgen fik vi Brev, at det var gaaet godt og det havde ikke [været] saa slemt, sagde Far selv. [Det v]arede kun ½ Time. Det er [dejl]igt, at det er overstaaet, men der kan nok være Grund til nogen Ængstelse endnu, hvordan Forløbet bliver. Han (Rovsing) havde sagt, at naar der ikke var Bedøvelse, var der ingen Fare ved selve Operationen. Far er ved godt Mod og i godt Humør. – Lille Puf var [noget af papiret mangler] ude i Gaar, og var hen[rykt] over det, men i Dag [er] det desværre Taage. Han [ser] saa bleg og ussel ud endnu [noget af papiret mangler], men Forkølelsen er [noget af papiret mangler] og i Nat har han for [første] Gang sovet ordentlig. – Nu maa Du jo komme med en Masse Penge. – Jeg skal sende Akvareller, na[ar der] kommer Bud til Højr[up].
 Der er Posten
 1000 Hilsner
 Din Alhed
 27 – 9 1901</t>
   </si>
   <si>
@@ -5176,86 +5176,86 @@
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Godsforvalter Warberg
 Erikshaab.
 Højrup. 
 [Håndskrevet på kuvertens bagside:]
 Sandholt. Vester–Hæsinge. 
 [I brevet:]
 Kære Godsforvalter Warberg! 
 Frk. Bondesen og jeg vil gerne sende Dem vores bedste Ønsker, og de gaar ud paa, at baade nye og gamle Skavanker maa være saa lidt generende, som mulig og maa tage af, saa at alt er bedre om et Aar. Og endvidere ønsker vi Dem megen af den Fornøjelighed, som kommer, naar det gaar os og dem, vi holder af, godt. Det var saa hyggeligt, at Deres Kone var med i Tirsdags, det skulde hun gøre oftere, og med mange Hilsener til hende og alle er jeg Deres heng: Line Sperling.
 Sandholt 6/3. 1902
 Tirsdag d: 18de ser jeg at faa fat paa Niels, saa hvis De er hindret i selv at komme, vil De maaske nok lade mig det vide Dagen før, for uden Dem kan jeg ikke stille noget op.</t>
   </si>
   <si>
     <t>1902-07-27</t>
   </si>
   <si>
     <t>Nordskov
 Højrup, Faaborg</t>
   </si>
   <si>
     <t>- Bendix
 Andreas Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelmine  Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Christine Swane
 Fritz Syberg
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsens to drenge blev i juli 1902 passet hos Alheds familie på gården erikshaab, fordi Møllerens børn i Kerteminde havde skarlagensfeber. 
 Johannes Larsen og hans søster Christine var i samme måde i Nordskov for at male.</t>
   </si>
   <si>
     <t>Alhed ved ikke, om Johannes Larsen er i Nordskov eller Kerteminde. Hun håber ikke, at han er ude i stormvejret.
 Godt, at lille Anna kom sig hurtigt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/H5K8</t>
   </si>
   <si>
     <t>Kæreste lille Lavsi!
 [Nu v]ed jeg jo ikke, hvor jeg skal [send]e hen, til Nordskov eller [K]erteminde, jeg vælger det sidste [da] Vejret jo har været noget ustadig. (Fader sidder og siger ”værsgo Ladersen” og beder mig hilse) jeg vil da heller ikke haabe, Du er derude i denne Storm, jeg kan ikke taale at tænke paa, Du sejler i Pram i dette Vejr. – Vi har det udmærket, Ungerne er søde og raske. – Vi har besøg af Frk. Bendix Kæreste, Madvig [? svært læseligt navn], i disse Dage, han er meget sød og tiltalende, ligner Napoleon en hel del, og er for Resten ogsaa Franskmand, han har kun været 1 Aar i Danmark men taler fuldstændig rent [og] uden Accent, det er godt [noget af papiret mangler]. Jeg skal skrive til Kunst[nerens] Fødselsdag, - mens Du [noget af papiret mangler] det? – derfor faar [Du] kun et Par Ord. – Hils [de] gamle og Uglen, hvis Du er der endnu. Hvor det var godt, at lille Anna kom saa hurtig over det. Tak for Dit Brev! jeg haaber, jeg faar et igen nu om lidt, naar Vognen kommer fra Højrup, det glæder jeg mig til. 1000 Hilsner fra Din egen Alhed
 Det er nok en Ugestid endnu, at vi ikke skal ses, med mindre, Du kommer herned!!
 27 – Søndag – Erikshaab.</t>
   </si>
   <si>
     <t>1903-5</t>
   </si>
   <si>
     <t>USA
 Mass.
 Dorchester</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Ellen Agnete Amstrup
 Louise Amstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Alfred Goldschmidt
 - Grønlund
 Jens Hammer
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 William Mackie
 Mogens Mogensen
 - Mogensen, Fru
 Otto Emil  Paludan
 Ditlev Schroll
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warberg var på besøg hos sine to døtre i Boston fra ca. marts til juni 1903. 
 Hellig Olav var et af Skandinavien-Amerika Linjens (DFDS) tre søsterskibe. De andre var United States og Oscar II. Frederik VIII kom til i 1913. Hellig Olav blev søsat 1902 fra Glasgow værftet Alex Stephen &amp;amp; Sons, målte 158,5 x 17,8 meter og var indrettet til transport af 1170 passagerer, 130 på 1., 140 på 2. og 900 på 3. klasse. Hellig Olav kom til København i 1903 og blev sat ind på sin rute fra København til New York. (http://www.liners.dk/ship-dk/Hellig_Olav/Hellig-Olav-dk.html)
 Det vides ikke, hvad der menes med, at Peter fik land, eller hvem han var. 
 Alfred Goldschmidt og Astrid blev gift i 1904 og skilt i 1914.
 Det vides ikke, hvem "Hollufgaardene" er, men Hollufgaard er en herregård, der ligger nær Odense. 
 I Danmark blev pund (svarende til 500 gram) anvendt frem til metersystemets indførelse i 1907.</t>
@@ -5898,51 +5898,51 @@
 [I brevet:]
 Sallinge Kro, Tirsdag den vistnok 26/1 – 37
 Min egen Ven! Jeg har haft en kedelig Nat med en Mavehistorie – sandsynligvis af Kulden. I Dag drikker jeg kogt Vand med Franskbrød til, fryser og er sløj; derfor har jeg bestemt mig til at rejse direkte hjem på Søndag – helst Formd., så jeg er hjemme ved Dagens Lys, men vil du ikke nok regne mig Togtiderne ud? Jeg tør ikke i denne infernalske Kulde risikere at komme i et koldt Gæsteværelse hos de gamle Christensens, og heldigvis har jeg ikke nået at få skrevet til dem. – I Går Eftmd. var jeg hos Mine – som endnu bor i det dejlige, gamle Hus under Ore Banker; jeg fik Kaffe, så alle de gamle Billeder og havde et Par ganske henrivende Timer; man fortæller, at hendes Hane er en Seværdighed på Egnen – det så det også ud til efter Billederne. Da jeg kom hjem, frøs jeg sådan, at de inviterede mig ind i Privaten – og der blev jeg endelig varm – men i Dag er her altså også meget koldt den forrygende Blæst går lige igennem de tynde Mure og jeg tør ikke gå ud med den usikre Mave. efter Middag skal vi til Sognefogden – jeg må se at få sovet lidt forinden. Jeg er spændt på, om der er Brev i Dag – hvordan mon det går med Køkken og Dagligstuegulv??? 
 Hvor var det dumt, jeg ikke tog Gummidunken med, men nu er det forsent for de Par Dage.
 Ja, dette Brev er kedelig, men det stammer fra Maven. Jeg begynder at glæde mig lidt til at komme hjem – sikke jeg skal fyre! ah!!
 Bare lillle Nus ikke fryser i sit Værksted – godt de fik Gederne! Tusinde Hilsner jer begge!
 Din egen Dis</t>
   </si>
   <si>
     <t>1938-02-09</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Sallinge Kro pr. Højrup St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
 Thora Cohn
 Alfred Fly
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Axel  Müller
 Ellen  Sawyer
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Mary Warberg Larsen
 Laura Warberg Petersen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Lars Christian/Laders Balslev boede efter sin pensionering på gården Erikshaab nær Sallinge. Gården var tidligere beboet af warberg-familien. 
 Minna og Andreas/Dedde Warberg holdt sølvbryllup 1913.
 Else og Andreas/Puf Larsens datter, Thora, g. Cohn, blev født i huset på Møllebakken i Kerteminde 19. jan. 1938. 
 Herman Upmann var en tysk bankmand, hvis kærlighed til Habanos førte til, at han slog sig ned i Havana i 1844 og fandt en bank og en Habanos-fabrik i denne by. Med tiden lukkede banken, men hans mærke af cigarer fortsætter i dag som et eksempel på den mest raffinerede Habanos middelstyrke smag Habanos (søgning på internettet jan. 2024).
 Det vides ikke, hvad Marys forældre hed og den gamle krokone i Sallinge kendes heller ikke.,</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0597</t>
   </si>
   <si>
     <t>Johanne/Junge Larsen forstår godt, at Astrid/Dis bor på kro i stedet for privat. Johanne kommer ikke til Erikshaab, for hun skal til København i længere tid i marts.
 Saneringslånet er nu sikret, så Johanne vil betale, hvad hun skylder Astrid.
 Mary ligger syg hos sine forældre i Kerteminde. Johanne har besøgt hende samt Ellen Sawyer og Else og Andreas/Puf Larsen, som netop havde fået datteren Thora. Hun blev født samme dag, som Andreas/Dedde og Minna havde sølvbryllup. Johanne hyggede sig hos Johannes Larsen, og det har hun ikke altid gjort. Han har i øvrigt solgt billeder for 10.000 kr. hos Winkel og Magnussen.</t>
   </si>
@@ -6641,51 +6641,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kd7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CdkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/89HM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FwGG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Xzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aTo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caMd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dqbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s7UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZStl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bDoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5Ic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xzmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/16LJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MYqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/93Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7KJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BB70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ST2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3EQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PG0R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ukhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KxQx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Iuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qMNT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kd7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CdkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/89HM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FwGG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Xzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aTo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caMd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dqbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s7UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZStl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bDoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5Ic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xzmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/16LJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MYqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/93Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7KJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BB70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ST2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3EQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PG0R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ukhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KxQx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Iuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qMNT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M147"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -8982,171 +8982,171 @@
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
         <v>376</v>
       </c>
       <c r="I52" s="5" t="s">
         <v>377</v>
       </c>
       <c r="J52" s="5" t="s">
         <v>378</v>
       </c>
       <c r="K52" s="5" t="s">
         <v>379</v>
       </c>
       <c r="L52" s="6" t="s">
         <v>380</v>
       </c>
       <c r="M52" s="5" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="5" t="n">
-        <v>1898</v>
+      <c r="A53" s="5" t="s">
+        <v>382</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C53" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D53" s="5" t="s">
-[...3 lines deleted...]
-        <v>56</v>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F53" s="5" t="s">
-        <v>382</v>
+        <v>79</v>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
         <v>383</v>
       </c>
       <c r="I53" s="5" t="s">
         <v>384</v>
       </c>
       <c r="J53" s="5" t="s">
         <v>385</v>
       </c>
       <c r="K53" s="5" t="s">
         <v>386</v>
       </c>
       <c r="L53" s="6" t="s">
         <v>387</v>
       </c>
       <c r="M53" s="5" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="5" t="s">
-        <v>389</v>
+      <c r="A54" s="5" t="n">
+        <v>1898</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      <c r="F54" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E54" s="5" t="s">
         <v>79</v>
       </c>
+      <c r="F54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="I54" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="I54" s="5" t="s">
+      <c r="J54" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="K54" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="J54" s="5" t="s">
+      <c r="L54" s="6" t="s">
         <v>392</v>
       </c>
-      <c r="K54" s="5" t="s">
+      <c r="M54" s="5" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="n">
         <v>1898</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        </is>
+        <v>56</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>394</v>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="I55" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="I55" s="5" t="s">
+      <c r="J55" s="5" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="K55" s="5" t="s">
         <v>398</v>
       </c>
       <c r="L55" s="6" t="s">
         <v>399</v>
       </c>
       <c r="M55" s="5" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>401</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>154</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E56" s="5" t="s">
@@ -10932,94 +10932,94 @@
       </c>
       <c r="L96" s="6" t="s">
         <v>660</v>
       </c>
       <c r="M96" s="5" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
         <v>662</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>634</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>663</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>382</v>
+        <v>394</v>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
         <v>664</v>
       </c>
       <c r="I97" s="5" t="s">
         <v>665</v>
       </c>
       <c r="J97" s="5" t="s">
         <v>666</v>
       </c>
       <c r="K97" s="5" t="s">
         <v>667</v>
       </c>
       <c r="L97" s="6" t="s">
         <v>668</v>
       </c>
       <c r="M97" s="5" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
         <v>670</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>634</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>671</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>382</v>
+        <v>394</v>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
         <v>672</v>
       </c>
       <c r="I98" s="5" t="s">
         <v>673</v>
       </c>
       <c r="J98" s="5" t="s">
         <v>674</v>
       </c>
       <c r="K98" s="5" t="s">
         <v>675</v>
       </c>
       <c r="L98" s="6" t="s">
         <v>676</v>
       </c>
       <c r="M98" s="5" t="s">
         <v>677</v>
       </c>
     </row>
@@ -11899,158 +11899,158 @@
       </c>
       <c r="I118" s="5" t="s">
         <v>808</v>
       </c>
       <c r="J118" s="5" t="s">
         <v>809</v>
       </c>
       <c r="K118" s="5" t="s">
         <v>810</v>
       </c>
       <c r="L118" s="6" t="s">
         <v>811</v>
       </c>
       <c r="M118" s="5" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
         <v>813</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C119" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D119" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="D119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E119" s="5" t="s">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="F119" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="G119" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G119" s="5" t="s">
+        <v>814</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>814</v>
-[...1 lines deleted...]
-      <c r="I119" s="5"/>
+        <v>815</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>816</v>
+      </c>
       <c r="J119" s="5" t="s">
-        <v>815</v>
+        <v>93</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
         <v>813</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C120" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D120" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="F120" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="F120" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>819</v>
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H120" s="5" t="s">
         <v>820</v>
       </c>
-      <c r="I120" s="5" t="s">
+      <c r="I120" s="5"/>
+      <c r="J120" s="5" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="K120" s="5" t="s">
         <v>822</v>
       </c>
       <c r="L120" s="6" t="s">
         <v>823</v>
       </c>
       <c r="M120" s="5" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
         <v>825</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G121" s="5" t="s">
         <v>348</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>826</v>
       </c>
       <c r="I121" s="5"/>
       <c r="J121" s="5" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="K121" s="5" t="s">
         <v>827</v>
       </c>
       <c r="L121" s="6" t="s">
         <v>828</v>
       </c>
       <c r="M121" s="5" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
         <v>830</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>634</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>340</v>
       </c>
       <c r="E122" s="5" t="s">
@@ -12213,51 +12213,51 @@
       </c>
       <c r="L125" s="6" t="s">
         <v>854</v>
       </c>
       <c r="M125" s="5" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
         <v>856</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>857</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>858</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>382</v>
+        <v>394</v>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
         <v>859</v>
       </c>
       <c r="I126" s="5" t="s">
         <v>860</v>
       </c>
       <c r="J126" s="5" t="s">
         <v>861</v>
       </c>
       <c r="K126" s="5" t="s">
         <v>862</v>
       </c>
       <c r="L126" s="6" t="s">
         <v>863</v>
       </c>
       <c r="M126" s="5" t="s">
         <v>864</v>
       </c>
     </row>