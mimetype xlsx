--- v2 (2026-08-20)
+++ v3 (2026-10-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1583" uniqueCount="1018" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1594" uniqueCount="1027" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -6104,50 +6104,107 @@
 [I brevet:]
 Lindøgd. Tirsdag 8de Apr. 41.
 Kæreste lille Dis.
 Hvor der dog er bleven lang Tavshed imellem os, igen har nok vore Breve krydsedes! Tak for dit sidste. Jeg ser baade af det og af dit sidste lange Fødselsdagsbrev til Elle (hun var her nogle Timer i Søndags, cyclede igen Kl 3, men var da kommen før Middag, det er anden Gang siden Jul, hun var her; hun skulde ud til Middag, hun fører et udsvævende Liv, som de sagde om Comtesse Fanny, da hun blev gift) at du har været flere Gange i Kbhv. og haft det festligt og dejligt. Hvor det dog glædede mig at høre, søde Dis, baade fordi det viser, at du er rask og fordi du har tjænt til det efter den lange Vinter, efter saadan en stille Tid, hvor man kun ser de samme Mennesker – selv om det er de bedste – trænger man til at se andre, og ogsaa til at befinde sig andre Steder. Jeg læste din Basken med Vingerne med stor Glæde og Interesse. Tænk, at du laver alt uden ringeste Hjælp, kan du dog overkomme det, ja, det er jo meget mindre enkelt end det var før, at føre Hus; meget er blevet anderledes, vi har i Dag kogt blød Sæbe af Sæbespaaner, Soda, Borax og Vand; dog, det er jo kun en Smaating. - - Mon vor store epokegørende Nyhed her er rygtedes til dig? At Bibbe til 1_ste_ Maj skal til Odder Sygehus som Elev! Næsten siden Jul har hun virket med det og skrevet utallige Ansøgninger, faaet Afslag paa Afslag, næsten alle med den Motivering, at de kun tog Elever under 30 Aar. Saa endelig fik vi Svar fra Overs.pl. paa Odder Sygehus, bl.a. skrev hun [”hun” indsat over linjen] ”ingen Regel uden Undtagelse og De synes jo at være Undtagelsen”. Bibbe blev ovenud lykkelig og gik straks i Gang med sin Udstyrelse: 4 Kjoler 8 store Forklæder o.s.v., hun faar 25 kr. om Mdn. Det var jo i høj Grad paa Tide, at Bibbe fik sig et Livserhverv og jeg har baade tænkt paa og talt om, at Sygepleje maatte ligge for hende, men først hendes Røde Kors Tjeneste i Vinter, hvor hun har arbejdet en Del paa Sygehuset – ogsaa en Nattevagt - har givet hende Blod paa Tanden, ja glødende Lyst til det. Nu staar Himmel og Jord i et for at faa alt færdigt til Bibbe og Frk. Andresen skal rejse 1_st_ Maj; i Dag ordnes Spisekammer 
 2 Køkken, Kælder og Vaskehus; vi havde været i med Peter Træskomand om at kalke, men han henviste til sin Kone, du ved vor Ungdoms Jomfru Dovsen [”Dovsen” overstreget] Dovlsen i Højrup. Hun er et Jærn til alt Arbejde; desuden har vi en unge Kone (som har tjænt her en Gang) til Rengøringen, vor egen Frøken Andreassen er jo ikke videre gæv til nogen Verdens Ting og Bibbe er i Kjerteminde i Dag til Begravelse; kan du huske, vi havde nogle gode Venner i Kj.: Skolebestyrer Christensens; han døde for adskillige Aar siden, og hun kom aldrig over sin Sorg; den knuste hende, hendes Hjerne tog Skade, og nu er hun død, hvilket kun er godt. Det var et Par herlige Mennesker; hvor har Elle og jeg tilbragt mange hyggelige Timer i deres Hjem, saa gæstfrit og harmonisk som det var; de vidste aldrig hvor godt, de vilde gøre det for deres Gæster. 
 Du kan forstaa, at det med Bibbe er helt revolutionært for os. Agraren og jeg vil savne hende ubeskriveligt, for mig gaar Solen ned, naar hun rejser, men Tanken om, hvor godt det er for hende selv maa jo bære over det; Dr. Lankjær mener at det vil tage det sidste af hendes Nervesygdom, og han gav hende uden at blinke Attest for at hun var rask – fordi han var saa sikker paa, at anden Luft, andet Arbejde og nye Mennesker vilde kurere hende. Hvad der skulde til af Attester og Anbefalinger, kan du ikke tænke dig. Det hele skulde ordnes og sendes saa ekspres, at det ikke kunde naa sig at faa en Anbef. fra dig, men hvad hun fik samlet viste sig altså at være nok; der var to at vælge imellem – der i Odder – og det blev altsaa Bibbe.
 Sikken en dejlig Ro, der er falden over Huset nu; vi har haft Kvas-Hugger i Dag lige fra i Morges til nu ved 4 Tiden, det er en meget larmende Maskine, som fordrer en Del Mandskab; vi var 12 til Middag, Mandfolkene og jeg spiste herinde, de 4 kvindelige i Køkkenet Friggedeller og Sø’suppe. ------
 Onsdag. Det er jo i Dag d. 9_nde_ April, og jeg synes, det er saadan en Sorgens Dag, ikke just fordi det er vor Aarsdag, hvad betyder en Dato, men fordi Efterretningerne fra Balkan er saa nedslaaende. Belgrad har de jo næsten ødelagt og saa vidt man kan faa ud af den engelske Presse, ser det sort ud paa Balkan, for Jugoslavien og Grækenland, de ulykkelige Lande, hvor er de dog tapre og modige, men 
 3 hvem ved, Dis, hvis de to Lande bliver sablet ned, vil det maaske blive Draaben, som får Amerikas Bæger til at flyde over, saa de gaar med; vi, jeg mener Verden, maa jo have de Sataner kæmpet ned, de maa da een Gang lære at forstaa, at Verden ikke vil regeres af dem. Bedst var det jo om den tyske Mentalitet kunde forandres, saa de mistede deres ulyksalige Hang tik at vilde [”vilde” overstreget] ville underlægge sig hele Verden, men kan man tænke sig, at nogle Slægtled kunde forandre paa deres Storhedsvanvid. Maaske! For er det ikke netop det, de er: sindssyge paa det Omraade. Og hvordan faar vi dem helbredte? Jeg tvivler ikke et Øjeblik paa, at de til sidst vil tabe, simpelt hen fordi hverken Staterne eller Sydamerika vil tillade dem at vinde, men hvad saa? Staar vi saa ikke paa samme Trin som da Verdenskrigen sluttede? Hvor de Mennesker dog gør sig forhadte rundt omkring i hele Verden; jeg ved da med mig selv, at jeg hader dem af hele min Sjæl, Sind og Tanke, men de er meget for lidt intelligente til at forstaa det; Fru Andresens Svigersøn (Otto A.s Kone) sagde til hende for nogle Aar siden ”hvor kan det dog være, at Danskerne slet ikke kan lide os.” Hun henviste til 1864. Ja, hvad var det: det vidste han da ikke en Smule om, nej de er et Løgnens Folk, der skriver deres Verdenshistorie som det passer dem. Bibbe var sammen med Marie og Katrine Meyer forleden (Mix’es Søster) Kath. havde været sammen med Madsen Mygdals hos Mix’es og det viste sig at baade M.M. og Kone var Nazister! Katrine som er glødende Anti-Tysk har frabedt sig at blive bedt sammen med dem mere. Men mon det alligevel ikke er ret faa, der har det Sindelag, at de hælder til Forbryder-Metoderne. Vi træffer da aldrig nogen. - - Agraren er i Kjertem. til Behandling paa Sygehuset, nu er Ansigtet snart i Orden. Med mig gaar det nogenlunde som sædvanlig, jeg haaber paa den kommende Sol. 
 Vi er i Færd med at faa en Husbestyrerinde til Maj, en Jyllandspige fra Aalestrup, som jeg ikke ved, hvor ligger; vi korresponderer om det og det synes at gaa i Orden. 60 Kr (!) Jeg kan jo ikke lave noget uden at det straks bliver daarligere med Knæet. Jeg spurgte forleden Doktoren, om han troede, jeg kom til at gaa om et Aar; han sagde ja, men jeg synes, at han havde det Ansigt
 4
 paa, som de har, naar de narrer Patienterne. Jeg synes, at [”at” overstreget] jeg begynder at mærke, at jeg har Nerver; det maa ellers siges at have været upaaklagelige i min snart 3årige Sygetid. Jeg skal give dig et lille Eksembel paa min Ikke-Nervøsitet. Da Doktoren var her for noget siden, havde jeg bedt ham om at tage en Tang med til at hale en Rod ud, som sad efterladt og som af og til blev betændt; da vi snakkede om Knæ kom jeg i Tanker om Roden og spurgte, om han havde husket Tangen – Jo! Han halede den op af Tasken, jeg gabede, han tog ved, og ud fløj Roden. Jeg sagde Tak! Satte Tænderne i igen og vi snakkede videre om Knæet uden at berøre ”Operationen” med et Ord, og uden at jeg i mindste Maade følte Sindsbevægelse ved det. Nervøse Folk reagerer lidt anderledes. Men Bibbes Afrejse er værre end en Tandrod og det reagerer jeg overfor. 
 Hvis jeg nu skal snakke lidt Økonomi, vil jeg først spørge dig, hvordan du klarer dig og om du nåede til Vejs Ende med den resterende Skat og saa fortælle dig lidt om os – jeg ved det vil glæde dig – Vi havde 4 Heste og mente, vi kunde klare os med 3, solgte saa den ene og fik 1800 Krus !!! for den. Samtidig solgte vi 2 [”2” indsat over linjen] Køer, som skulde kælve men var lidt bedagede, saa Handleren maatte op med 2750 Kr. Saa drog Manse hen til Sognefogeden i Dræby, som har en Prioritet i Gaarden her paa 9500 Kr (det var oprindelig 10.000 men vi har betalt de 500 af) og spurgte ham, om han vilde have noget imod at modtage 2000 som Afdrag. Nej, det havde han ikke, skønt Manse syntes han saa lidt alvorlig ud; de, der har Penge er jo ikke bedst stillede for Tiden. Han sagde: Ja, saa fornuftige skulde alle være! Jeg synes, det er helt flink af den unge Dreng til Manse – som da for Resten efterhaanden er bleven 26 Aar – at han hører til de fornuftige, og lader alt gaa her paa den gamle spartanske Maade i Stedet for at faa Højheds-Vanvid. Var det ikke en helt sjov lille Historie? Men saa har jeg for Resten heller ikke stort mere at berette – jo Marie Balslev har jeg [”jeg” overstreget] lige ringet [”n” i ordet indsat over linjen]; Vilhelm har faaet Lov til at komme hjem og ligge et halvt Aar! De er lykkelige, for saa kan han da snakke med sin Forkarl og være hos Kone og Barn. De har ikke sets i 9 Maaneder.
 Jeg længes meget efter at høre fra dig du hører jo igen fra mig d. 26_nde_.
 Tusinde Hilsner søde Dis til dig og dine fra din Junge 
 [Skrevet langs venstre margen s. 6:]
 Gudruns Broder Kaj er i Tyskland, ingen ved hans Adresse og de kan ikke komme i Forbindelse med ham. Bibbe tager sig dette meget nær, ja ogsaa vi her 
 [Skrevet langs venstre margen s. 5:]
 Stakkels lille Gudrun Nielsen, Tornøes Hotel ligger vist paa sit sidste; hun fik Lungebetændelse brat og voldsomt. Maaske hun x
 [Skrevet på hovedet øverst s. 5:]
 x er død i Nat, i Aftes sagde Sørensen (Overtjeneren og Gudruns Ven og Støtte) til Bibbe i Telefonen at hun ikke levede Natten over, han var dybt fortvivlet.
 [Skrevet langs venstre margen s. 4:]
 haft en Del med hende at gøre i de senere Aar, Bibbe meget.
 [Skrevet på hovedet øverst s. 1:]
 Torsdag. Vi fik i Aftes et dejligt lille Hoppeføl; det er vores gamle Røde, som nu for 4_de_ Gang kommer med i Fol til os, altid normalt og godt. For Tiden er det jo ogsaa en stor økonomisk Gevinst. - - Det er dejligt at tænke paa, at Axel nu har 4 Helligdage. Gid Solskinnet vil vedvare til ham. Hav det godt i Paasken alle tre!</t>
+  </si>
+  <si>
+    <t>1943-04-29</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Johannes Larsen
+Nete -, Laura Warberg Petersens veninde
+Ellen  Sawyer
+Erik Warberg Larsen
+Grete Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Jørgen og rutebilchaufføren Due Andersen kendes ikke. Ej heller Kristian, Hanne, gamle Fru Andersen, Ruth og Fru Petersen. 
+Thinesen er formodentlig Grete Warberg Larsen, f. Tinesen/Thinesens far. 
+Malling Kirke: På på den sydlige side af kirkegården findes resterne af et rundt kampestenstårn bygget som et fæstningstårn i 1200-tallet. Tårnet har oprindelig været omkring 14 meter højt og var en vigtig del af den “fæstning”, kirkegården var indrettet som. (Wikipedia sept. 2027).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8411</t>
+  </si>
+  <si>
+    <t>Jørgen har været hos Johanne/Junge og Adolph Larsen i påsken. 
+Det er trist for Laura/Bibbe Warberg, at Nete skal rejse.
+Hanne er kommet til Faaborg, og hun har alt for meget at lave.
+Johanne har været på besøg hos Ellen Sawyer. Erik/Tinge Warberg kom dertil, efter at han havde solgt knabstrupperne. Det lykkedes Johanne at finde en bog, som var blevet væk.
+Tinesen er død.
+Erik Warberg farter meget rundt.
+Sagen om rundkirken i Malling er interessant.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/HV02</t>
+  </si>
+  <si>
+    <t>Lindøgaard 29-4-1943.
+Kære lille Bie!
+Nu er Kl. halv 1, nu er det saa, om jeg kan et nogenlunde Brev til Posten kommer. Jørgen rejste nu til Formiddag, Manse kørte ham hen til 11 11 og inden jeg saa fik vasket op og lidt andre daglige løbende Ærinder besørget var det Middag; jeg har Fornemmelsen af at have forsømt dig i denne Paaske, men Jørgen fylder Tilværelsen ud, saa der daarlig bliver Tid til Breve. Jeg har været forfærdelig glad ved at have ham, den gode Jørgen og jeg fik det Indtryk, at det ogsaa har været lidt af en Vederkvægelse for ham at være her.
+Tak for dit Brev lille Skipper, sikken et Held, at du og din Nete havde netop Langfredag med det vidunderskønne Vejr til Jeres Fridag. Ja, hvor det maa blive svært for dig at komme af med den gode Nete; hvis hun ikke er rejst, naar du faar dette, hils hende saa så varmt fra mig, jeg synes ligefrem, jeg kender hende og holder af hende. Hvor skal hun hen? paa Sindss.hosp.? I maa da saa faa nogle nye nu, hvordan mon de bliver? Nete ringede i Gaar. Den lille Prinsesse Hanne er nu kommet til Fåborg, d. 9_ende_ vist; de havde talt om hende i Telefonen en Aften og da var hun glad og all right; næste Dag fik de et Brev med lutter Jammerklager; hun havde faaet en forfærdelig streng Oversygepl., der var saa meget Arbejde, hun sled og sled og trods al Umage kunde hun aldrig gøre det godt nok. Nete sagde, at Kristian var ude af sig selv, men det kan ikke nytte, sagde Nete, hun er saamænd saa sund og stærk og kraftig nu, at det kan ikke gøre hende noget at tage fat - hvor er Nete fornuftig! Jeg har altid haft en Fornemmelse af lidt forkælet der. Ligner det noget at gøre Kr. og Nete saa kede af det med Jammerhyl; det var ligesom da hun den Sommer laa til Sengs og var meget syg, og saa stod op og cyclede til Lindøgaard. Hvor er der anderledes Krummer i Land! Hende kunde jeg nu godt lide.
+Vi var saa hos Elle 2_den_ Paaskedag, Fatteren kørte Jørgens og mig til Rutebilen, Tinge skulde cycle ud med Knabstrupperne, som jo er solgt formedelst 2300 Kr. Due Andersen kørte os videre ad Langegade, da vi var de eneste i Bilen; han drejede saa om der ved Jernbaneoverskæringen, saa vi havde kun et Par Skridt op til Elle, det arrangerede Elle ["Elle" overstreget] Jørgen. Vi var der ved halv 12 Tiden og ventede paa Tinge til 20 Min i 1, saa mente jeg, vi skulde spise. Noget efter kom Tinge, meget flov - og han havde Grund til det - vi fik ud af ham, at han havde faaet noget Mad (!) og om T. Elle havde noget imod at han stak af igen. Elle er jo altid large og tog ham det ikke i mindste Måde fortrydeligt op, men var forstaaende.
+2.
+Mon du ved, at Thinesen er død og blev begravet Paaske Lørdag, saa Grethe var altså hjemme. Det er mere end Tinge er i Øjeblikket. Som Manse udtrykker det, han er ude at sværme; det var vist i Gaar Morges, han tog af Sted, mulig kommer han i Dag, mulig først i Morgen. Han har nok delvis gjort Manse til sin fortrolige, var jo ogsaa nødt til det, naar han saadan forsvandt. Jeg haaber saadan, at han har haft et Par gode Dage. - - Naa, det var Elle-dagen jeg var ved. Puf og Else var bedt over til Kaffe og vi havde saadan en hyggelig Stund - ja en hel Træffer. Puf og Jørgen snakkede saa godt sammen; men skuld ["skuld" overstreget] da de gik, fulgte Jørgen med op og hilste paa Las.
+Nu skal du høre noget kunstigt: inden de gik, bad Puf Elle om en Bog, han vilde laane af hende; den plejer at staa i Hjørnereolen de ledte og ledte begge to, men nej; Elle bemærkede, at den var indb. i Ruskind. Da de havde opgivet og var gaaet, stod jeg alene derinde og tænkte paa Bogen, sagde pludselig til mig selv: der maa den være, gik hen til de 5-7 Bøger, hvor jeg mente, nej den var ikke mellem dem, saa tog jeg dem ud og derinde bag ved laa der en lille Bog i Ruskind - den! Var det ikke pudsigt?
+Jørgen havde før P. og E. kom til Kaffe været en Tur i Byen, dels for at aflægge gamle Fru Andersen en Visit, dels for at gaa paa Kirkegaarden, det var et Herrens Vejr den Dag og han fik megen Regn - det var helt Uvejr her paa Fyen, men jeg var heldig; det regnede ikke de Gange jeg skulde ud. Jeg gik jo altsaa ned til Rutebilen ved 9 Tiden, klar Himmel, højlys Dag. Det var en yderst vellykket Tur i det hele taget, kan du tro, men naturligvis var jeg træt og forsviret næste Dag. Elle havde givet baade Snaps og Vin til begge Maaltiderne. Jørgen har haft en glimrende Appetit hele Tiden, jeg tror det har været en god Rekreation for ham. Elle var saa sød at besøge, hun er sandelig værd at gæste, og hvor hun har det smukt og hyggeligt - og dejlig varmt nu med den nye Kakkelovn.
+Vi har ikke læst noget om den Rundkirke i Malling (jeg har i min tidl. Ungdom været i Malling!) det er da knusende interessant er det for ganske nylig, de har fundet den? og man ved maaske slet intet om den, hvad Navn den har haft eller paa hvad Tid den har ligget der. Maaske det har været en Fæstning med Lig af dræbte Mennesker udenom. Nu nærmer vi os d. 1ste og dermed den nye Pige, du kan stole paa, jeg er ikke videre højrumpet. Manse er skrevet paa Sogneraadslisten men som Nr. 5, saa der er ingen Fare.
+Ak Ruth! Den stakkels Fru Petersen! Men kan du huske, hvad Grethe sad og fortalte om hendes Færd? Man kunde sige sig selv, at det gik ikke. Mon hun nu klarer sig, tror du? Hvor er det sørgeligt
+[Indsat s. 1, øverst; på hovedet:]
+Kl er over halv 2, jeg begynder ikke paa et nyt Ark, har heller ikke mere at fortælle, Fatteren og Manse har det godt. M. og Jørgen havde en Masse Sjov sammen! 
+Hilsen fra dem, og fra din Mor.</t>
   </si>
   <si>
     <t>1948-07-23</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Birgitte Bøttern
 Kay Høyrup
 Adam Knuth
 Elisabeth Knuth
 Jeppe Larsen
 Christine  Mackie
 - Schaldemose</t>
   </si>
   <si>
     <t>Cadeau var Christa Knuths franske bulldog.
 Det vides ikke, hvem familien fra Faaborg og Jens var.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
@@ -6641,59 +6698,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kd7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CdkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/89HM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FwGG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Xzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aTo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caMd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dqbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s7UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZStl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bDoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5Ic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xzmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/16LJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MYqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/93Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7KJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BB70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ST2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3EQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PG0R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ukhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KxQx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Iuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qMNT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kd7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CdkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/89HM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FwGG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Xzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aTo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caMd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dqbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s7UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZStl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bDoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5Ic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xzmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/16LJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MYqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/93Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7KJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BB70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ST2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3EQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PG0R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ukhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KxQx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Iuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qMNT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M147"/>
+  <dimension ref="A1:M148"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -13086,134 +13143,179 @@
       </c>
       <c r="I145" s="5" t="s">
         <v>998</v>
       </c>
       <c r="J145" s="5" t="s">
         <v>999</v>
       </c>
       <c r="K145" s="5" t="s">
         <v>1000</v>
       </c>
       <c r="L145" s="6" t="s">
         <v>1001</v>
       </c>
       <c r="M145" s="5" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
         <v>1003</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>89</v>
+        <v>340</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>1004</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="F146" s="5" t="s">
         <v>1005</v>
+      </c>
+      <c r="F146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
         <v>1006</v>
       </c>
       <c r="I146" s="5" t="s">
         <v>1007</v>
       </c>
       <c r="J146" s="5" t="s">
         <v>1008</v>
       </c>
       <c r="K146" s="5" t="s">
         <v>1009</v>
       </c>
       <c r="L146" s="6" t="s">
         <v>1010</v>
       </c>
       <c r="M146" s="5" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="147">
-      <c r="A147" s="5" t="n">
+      <c r="A147" s="5" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F147" s="5" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H147" s="5" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I147" s="5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="J147" s="5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="K147" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="L147" s="6" t="s">
+        <v>1019</v>
+      </c>
+      <c r="M147" s="5" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="5" t="n">
         <v>1949</v>
       </c>
-      <c r="B147" s="5" t="s">
-[...31 lines deleted...]
-      <c r="J147" s="5" t="s">
+      <c r="B148" s="5" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I148" s="5" t="s">
+        <v>1024</v>
+      </c>
+      <c r="J148" s="5" t="s">
         <v>429</v>
       </c>
-      <c r="K147" s="5" t="inlineStr">
-[...8 lines deleted...]
-        <v>1017</v>
+      <c r="K148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L148" s="6" t="s">
+        <v>1025</v>
+      </c>
+      <c r="M148" s="5" t="s">
+        <v>1026</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -13321,44 +13423,45 @@
     <hyperlink ref="M123" r:id="rId128"/>
     <hyperlink ref="M124" r:id="rId129"/>
     <hyperlink ref="M125" r:id="rId130"/>
     <hyperlink ref="M126" r:id="rId131"/>
     <hyperlink ref="M127" r:id="rId132"/>
     <hyperlink ref="M128" r:id="rId133"/>
     <hyperlink ref="M129" r:id="rId134"/>
     <hyperlink ref="M130" r:id="rId135"/>
     <hyperlink ref="M131" r:id="rId136"/>
     <hyperlink ref="M132" r:id="rId137"/>
     <hyperlink ref="M133" r:id="rId138"/>
     <hyperlink ref="M134" r:id="rId139"/>
     <hyperlink ref="M135" r:id="rId140"/>
     <hyperlink ref="M136" r:id="rId141"/>
     <hyperlink ref="M137" r:id="rId142"/>
     <hyperlink ref="M138" r:id="rId143"/>
     <hyperlink ref="M139" r:id="rId144"/>
     <hyperlink ref="M140" r:id="rId145"/>
     <hyperlink ref="M141" r:id="rId146"/>
     <hyperlink ref="M142" r:id="rId147"/>
     <hyperlink ref="M143" r:id="rId148"/>
     <hyperlink ref="M144" r:id="rId149"/>
     <hyperlink ref="M145" r:id="rId150"/>
     <hyperlink ref="M146" r:id="rId151"/>
     <hyperlink ref="M147" r:id="rId152"/>
+    <hyperlink ref="M148" r:id="rId153"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>