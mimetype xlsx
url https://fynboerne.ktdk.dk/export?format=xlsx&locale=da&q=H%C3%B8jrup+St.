--- v1 (2026-06-15)
+++ v2 (2026-09-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="530" uniqueCount="358" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="302" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -175,99 +175,50 @@
 Johanne/Junge har været syg og hjemme fra Sollerup.
 En kvinde ønsker en klaverspillende pige som hushjælp. Er det noget for Christine?
 Petrea har fået fjernet et bryst og lider.
 Laura Warberg når kun at skrive hver 14. dag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VVAE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Christine Warberg
 Vestergade 58
 Aarhus.
 [Håndskrevet i brevet:]
 Erikshaab d. 22-1-92.
 Kjæreste Basse!
 Stadig fornøjede Breve fra Dig Gudskelov!. Jeg glæder mig til dem hver Gang. Tak for Din Del i de dejlige velkomne Kopper. De er med forgyldt Rand, Underkoppen takket i Kanten; jeg havde en yndig Fødselsdag, størst Glæde dog ved min kjære Pojkes uventede Besøg. Jeg fik dem afsted i Kane efter ham og havde saa den Glæde at gjøre dem den Fornøjelse. Han var fornøjet og glad men sér egentlig daarlig ud; han hænger vist meget i og de lever jo slapt. Han har ikke været i Odense siden I rejste. Vi var Alle grulig glade ved ham. Far ikke mindst, der strax vilde have ham med ud en Tur. - Det var dejligt at Studenten fik Laud. Veed Du hvad, vi gik - Far og jeg - [ulæseligt ord] saa smaat og ventede paa Forlovelsen nu efter endt Examen; Far siger, at han er begavet og dygtig og nok har en Fremtid for sig. Nu har jeg ogsaa faaet Besked for ham. Alhed har dog vist egentlig holdt af ham, men det er vel desværre forbi. - Hvor grinagtigt med Dit anonyme Brev til Eders Præst! jeg gad sét Kladen dertil. Pojke kom jo uforvarende ned med det, men der var jo intet i det? Hvad bestiller I om Aftenen? Er der godt Klaver? Kan Du snakke med dem? Hvordan er Eders Stuer? Paa Mandag tænker jeg vi sender Eders Tøj. Vi har vasket o.s.v. i 14 Dage uafbrudt. Idag syer Emilie første Gang, de andre ruller. Imorgen skal jeg et Par Timer i Kareten til Geelskov, Fr Breinhed er der i disse Dage. Jeg glæder mig dertil. Hver en lille Afvexling er dejlig paa en saadan Tid. Nu er Benet igjen bedre og jeg begynder at gaae lidt om i Stuerne, men sidder dog mest paa Sygeskamlen med Benene. Carl har det helt godt. Jeg fik 9 Breve og Kort i Onsdags. Det er sandt, Tak for Lysdugen, ja rigtignok har jeg brug for den snart. Bedstefar er begyndt at komme op.
 Lad mig snarest vide, om og hvad I kjøbte noget hos Henningsen, samt hvormeget Du og [ulæseligt ord] kjøbte for der, vi har intet faaet derfra, og det skal paatales. - Nu er vist Posten her strax.
 Mange Hilsener Mor.
 Lørdag Middag!
 Min søde Basse!
 Det er ganske rigtig al Travlheden med Elle, der har ladet det skyde over sig denne Uge med Brev til Dig, og saa vilde jeg vente, til det idag var kommen, om vi saa tillige havde hørt fra Elle. Hun lovede saa sikkert, at skrive et Kort Dagen efter sin Ankomst og jeg havde lagt Mærke til, at vi fik Brevene Dagen efter 2 1/2 til Højrup, sendte imidlertid forgjæves Bud derned igaar sender nu Emilie idag med Brev til Elle om hun mulig har glemt at sætte Danmark_paa Brevet. Havemann _vilde dog vist have skreven strax, dersom hun ikke var kommen Onsdag. Torsdag kom her et fornøjet Kort fra Frederits, hun havde Syd Toget paa [ulæseligt ord], var meget vigtig o.s.v. Paludan fulgte hende til Odense, Sybergs var der ogsaa, Mimi, Paludan og Preisler var paa Banegaarden, da hun smilende og frejdig drog af, med Godter fra Mimi og en dejlig Buket fra Pr. Pojke havde hun vist narret, han var ikke ved Stationen, hun har vist ikke skreven til ham hvad Tog.
 - Det glæder mig meget, at Du har haft den Glæde at have hørt Nerulla og [ulæseligt]. Nej hvem skulde have ventet det i Aarhus. Jeg er glad ved at gaae lidt i Huset, gjør ikke mere, end hvad Benene kan taale, det er ikke meget endnu. Emilie er huslig, har gjort Stuerne rene idag helt alene, er færdig med Lamper, Gang, Barne og Sovekammer og gaaer nu om lidt ned til 2 1/2 Toget; saa har Du vel dette Brev Søndag?? [Det sidste "?" overstreget] Fr. Jensen Junge og jeg var igaar paa Gjelskov til Kaffe og Aften med Schmidts og Preislers, kjørte derom og hjem. Junge har været hjemme denne Uge, var syg i Søndags og Mandag Morgen, hos Doktoren Onsdag, der ordinerede Mælkekur et Par Dage her og siden paa Sollerup lidt Diæt samt Piller og Pulver. Jeg er af hvis det er langvarig Blegsot. Alt gik saa godt for hende. Imorgen - Søndag Formiddag rejser hun derover, men hun er træt og har Trykken og ingen Appetit. - Tante Mimi traf forleden paa en gammel Ven Lollesgaard paa Langeskov (ved [ulæseligt],) hun spurgte om her ikke var en ung Pige for hende til Maj; hun holder Pige derinden, er ene, vil have en der kan spille; Mimi talte om Dig, hvis Du mulig vilde have den Plads i Sommer. Nu har jeg ikke Tid til mere! Hvad for "Folk" kan dog have blandet sig i Sagen med A. og St.? Det maa have været nærgaaende, naar det havde kyst ham. 
 Jeg ønsker forresten ikke Alhed gift med en Præst, faae smaa Kaar og mange Børn som Balslevs - uha! I veed nok jeg har aldrig sværmet for Studenten; haaber A. skulde gjøre et anderledes Parti, hvis hun skal giftes; men den Tid den Sorg, hun er jo tilfreds med Tilværelsen og er kun 20 År. Petrea er opereret igjen i Aalborg, hele Brystet bort, lider meget, men det er godt overstaaet denne Gang. Paa Torsdag rejser Tante og Poul til Kjb. - Bedstefar er temmelig rask igjen. - Lev vel. Kjærlig Hilsen Mor.
 I F ["F" overstreget] faaer vist kun Brev hver 14 Dag jeg kan næsten ikke overkomme den tiere Korrespondance, har vist skreven 30 Breve siden jeg blev rask; nu faaer vi see. Ængstes altsaa ikke, hvis der gaaer en Uge over.</t>
-  </si>
-[...47 lines deleted...]
-Den Gjæld jeg har til dig skal nok [møde?] det kan du tro, men skriv ikke om den oftere.</t>
   </si>
   <si>
     <t>1892-05-10</t>
   </si>
   <si>
     <t>Henrik Havemann</t>
   </si>
   <si>
     <t>Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Hamburg
 2. sal</t>
   </si>
   <si>
     <t>Højrup St.
 Erikshaab</t>
   </si>
   <si>
     <t>Rebecca Havemann
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Ellen Schroll og Havemanns søster kendes ikke.</t>
@@ -741,194 +692,89 @@
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2120</t>
   </si>
   <si>
     <t>Alhed har ikke set sin familie i et år. Hun og Berta har været ved Ponte Molle og på Monte Pincio.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/49Ze</t>
   </si>
   <si>
     <t>[Fortrykt på postkortets adresseside:]
 CARTOLINA POSTALE ITALIANA
 (CARTE POSTALE D'ITALIE).
 NB. Sul lato anteriore della presente si scrive soltanto l'indirizzo.
 94
 A
 [Håndskrevet på kortets adresseside:]
 lla Signora Laura Warberg
 Erikshaab Højrup St
 Fyen
 Danimarca
 [Håndskrevet på kortets bagside:]
 Kun to Ord for at minde Eder om, at den Dag I faa dette Kort, Onsdag d. 6te, er det et Aar siden, jeg rejste hjemmefra! Det er næsten et stift Stykke, at jeg saa i et Aar ikke har set nogen af Eder! – Her er desværre Regn og kedeligt Vejr men vi have det brillant alligevel. Berta og jeg spise i en nydelig lille engelsk Restauration, alt rent, Blomster, lyst Træ, kort sagt nydeligt og Maden udmærket. – I Gaar Eftermiddags en Tur udenfor Ponte [udstreget:Ponte] Byen ved ”Ponte Molle”, hvor salig Thorvaldsen tit tog ud at spise Frokost. Nu skulle vi op paa Monte Pincio i en lille Kirke at høre Nonnerne synge ”Ave Maria” smukt hører det for 3die Gang. Mange Hilsner ogsaa fra Berta.
 Søndag Eftermiddag</t>
   </si>
   <si>
-    <t>1897-07-26</t>
-[...29 lines deleted...]
-  <si>
     <t>1898-02-03</t>
   </si>
   <si>
     <t>Erikshaab pr. Højrup St.</t>
   </si>
   <si>
     <t>Jens Theodor Berg
 Wilhelmine Berg
 Johanne  Brandstrup
 Louise Brønsted</t>
   </si>
   <si>
     <t>Laura Warberg overnatter på sin søster (Mis) og svogers (Zuluen) pensionat.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, uden registreringsnummer ("Bibbe-brev"?)</t>
   </si>
   <si>
     <t>Laura Warberg kom frem uden søsyge. 
 Louise skal til eksamen i kemi.
 Der er fuldt hus, så Laura skal sove i Jens*/Zuluens værelse.
 Albrecht må ikke tage de øverste manchetskjorter på til Arreskov.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/P2tE</t>
   </si>
   <si>
     <t>[Fortrykt: Postvæsenets logo] 
 KORRESPONDANCE-KORT.
 Til 
 [Håndskrevet:]
 Hr Godsforvalter Warberg
 Erikshaab
 pr. Højrup
 Fyn.
 [s1:]
 Torsdag d: 3de
 Kære Abba! Jeg slap over Bæltet uden Søsyge kom først i Kahytten og fik den bedste Plads, hvor jeg laa uden at røre mig. Sov udmærket i Missionen og kom her Kl. 10 til stor Glæde og Overraskelse for dem her. Jeg mødte Muk paa Trappen; hun skal op i Kemi i Morgen, er rask og ser godt ud. Her er fuldt Hus, saa jeg skal ligge paa Sofa i Zulus Stue, men det er jo rigtig godt; Mis siger at jeg kan være ganske ugenert her. I Aften gaaer jeg til Mor; de siger hun er ikke rask. Tag ikke de øverste Manchetskjorter til Arreskov, de er gule. Mange Hilsener! Jeg kommer altsaa Mandag. 
 Din Smaa.</t>
-  </si>
-[...72 lines deleted...]
-Johannes Larsen.</t>
   </si>
   <si>
     <t>1898-02-25</t>
   </si>
   <si>
     <t>København
 Bredgade 43</t>
   </si>
   <si>
     <t>August Bagge, Bogtrykker
 August Bagge, Bogtrykkerens bror
 Wilhelmine Berg
 Margrethe Boye
 Hedvig Hamilton
 Agnes Hirschsprung
 Bernhard Hirschsprung
 Fru Emma Hirschsprung
 Heinrich Hirschsprung
 - Jensen, Frøken, Erikshaab
 Marie Krøyer
 Peder Severin Krøyer
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Franz Schubert
@@ -1013,141 +859,73 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/eArm</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg.
 Erikshaab
 pr. Højrup St.
 [Håndskrevet i brevet:]
 Tirsdag 15/3 98
 Privat
 [Skrevet på tværs under datoen:]
 Hilsen til Frk. J.
 Kære Mor!
 Jeg har siddet og talt med Tante Pouline nu efter Frokost om forskelligt og bl.a. fortalt, at jeg nu må rejse hjem på Tirsdag, da du ikke godt kan være alene mens Far er syg, nu mens Alhed er rejst til Kjerteminde og du tilmed er bleven noget nervøs af den anstrængende Tid. Det blev Tante Pouline meget forskrækket over, for hun havde tænkt sig, at jeg blev, til de rejser på Landet midt i Maj, så der kunde blive virkelige Fremskridt i Musiken og i Fransk, hun har fra først af tænkt, at dette Ophold skulde være mere for at lære end for Fornøjelse, for ["for" overstreget] da det ikke er godt at vide, hvornår der igen bliver Lejlighed til at lære noget, og det er kedeligt at gå rundt med ubenyttede Evner.
 Nu er jeg derover bleven helt i Vildrede: På den ene Side skal jeg naturligvis være hjemme, når der er Brug for mig og det vigtigste er jo, at du ikke går og bliver overanstrængt - men på ["på" indsat over linjen] den anden Side er det jo kedeligt, kan du nok forstå, at afbryde Undervisningen. Jeg har jo altid haft ligeså megen Lyst til at lære noget som alle de andre, men det er ikke falden i min Lod før nu.
 Du skulde vel ikke kunde finde på èn el. anden Udvej,
 Kan det ikke ordnes sådan som Tante P. foreslog, at jeg tog hjem i den Tid du dårligst kan undvære mig og ["og" overstreget] blev Dedes Konfirmation over hjemme og så tog herind igen?
 Så er der èn Ting til, jeg har tænkt på: Johanne trænger snart i høj Grad til en Ferie. Var der ikke nogen Rimelighed [i] at hun fik en lang Påskeferie og jeg i den Tid var i hendes Sted i Pensionatet. Ta'nus er vel ikke til den Tid så stærk, så ["så" overstreget; "at" indsat derover] at hun kan så meget men når jeg kunde træde til, kunde Junge måske dog få en god Hvil, og jeg kunde øve mig alligevel. Junge har set ussel ud de sidste Dage. -
 Bare du kunde finde på et Arrangement til alles Fordel, - det er jo din Force at arrangere. -
 Jeg vil ikke tage det fornærmeligt op, hvis jeg ikke kan komme herind igen! - men én af Grundene til at jeg gærne vil, er den, at Eastman sætter Musiken så højt, så jeg også for hans Skyld må se at komme lidt videre. -
 Vi længes så meget efter at høre om Far. Det foruroliger os så meget, at Dr. ikke mener han bliver rask til d. 3dje. Er det ikke Bronchitis? Vil du ikke nok skrive lidt udførligt om det! Jeg gik i Aftes ned i Pensionatet og tilbragte Aftenen meget hyggeligt med Junge og Lugge. Ta'nus har det udmærket.
 Så hører jeg din Mening snarest. Hilsen, særlig til Far - Pelle</t>
   </si>
   <si>
-    <t>1898-04-02</t>
-[...72 lines deleted...]
-  <si>
     <t>1898-06-09</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Arreskov
 Odense
 Højrup, Faaborg
 Lykkenssæde
 Tørringe, Fyn</t>
   </si>
   <si>
     <t>Dora -
 Asta Blom
 Ellen  Sawyer
 - Schierbeck
 Johanne Schroll
 Peter Tom-Petersen
 Laura Warberg</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Alhed Larsen har med sin søster Elle(n) været i Odense. Der er håndværkere i huset. 
 Alhed og Asta har været på cykeltur for at se syrener. Forleden drømte Alhed om den guldregn, som Johannes Larsen er ved at male.
 Alhed har besøgt maleren Tom-Petersen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BB70</t>
   </si>
   <si>
     <t>Kære lille Las!
 Du kan da vist ikke forstaa, hvorfor jeg aldeles ikke lader høre fra mig i disse Dage! Jeg ved heller ikke, hvordan det kan være, i Forgaars lod jeg det glide over og i Gaar løb Tiden fra mig. Men nu skal jeg nok blive flink, jeg er saa ked af, at jeg snart ikke skal skrive til Dig mere, eller læse Dine kære Breve mere. – Jeg skrev altsaa sidst ude i Odense, Elle og jeg tog hjem med det sidste Tog. Jeg fik min Cycle med og cyclede hjem fra Højrup. Vi fandt Huset i en sørgelig Forfatning, 1 Murer, en Snedker 2 Sadelmagre og 3 Malere havde husseret her hele Dagen og ere her endnu undtagen Mureren. – Næste Eftermiddag var vi med Dora ovre i Tørringe, Mor var med, ude for første Gang i flere Uger, saa Du kan tro hun nød Turen. Om Aftenen var Asta og jeg en dejlig Cycletur ud ad Svanninge Landevejen for at se til Syrenhegnene. De ere knap endnu udsprugne, men om kort Tid bliver de henrivende. Vejret er jo dejligt i disse Dage, jeg tænker meget paa Dit Guldregnstræ, forleden Nat drømte jeg om det og saa det lyslevende for mig, det var saa smukt. I Gaar skulde jeg møde nede ved Højrup St. Kl. 1 for at følges med Fru Schroll fra Lykkenssæde ned til Tom Petersens. De har det rigtignok nydeligt, men til Oktober rejse de derfra. Jeg skulde hilse ”min Kærreste” fra dem. Kommer Du ikke snart? Folk begynder at blive saa utrolig næsvise imod mig. Du har det egentlig meget bedre. – Om Aftenen var vi paa Lykkenssæde. Elle kom der til Thé. – I Dag skal vi til Præstens sammen med Provst Schierbæk og Elle og jeg skulle til Arreskov paa Visit først, jeg skal hen at klæde mig om nu! – 
 Vi skal køre i Hast – 
 9nde 1000 Hilsner og Tak for Dine Breve Din A.</t>
   </si>
   <si>
     <t>1898-11-03</t>
   </si>
   <si>
     <t>Cassel</t>
   </si>
   <si>
     <t>Johanne  Larsen
 Johannes Larsen
 - Lassen, Fru
@@ -1508,84 +1286,50 @@
   <si>
     <t>Johanne håber ikke, at forældrene vil være kede af, at hun forlader sin stilling på Hotel Phønix. Hun kan ikke holde ud at være der og regner i øvrigt med at kunne leve af at undervise i klaverspil, nu hvor hendes teknik er blevet forbedret. Når lillebroderen og lillesøsteren m.fl. til næste sommer skal bo i København, vil hun desuden lave "et lille Hjem" til dem.
 Johannes cykel eksploderede for nogen tid siden. Cykelhandler Steffensen har opstillet regnskaber for reparation, indkøb af ny cykel og byttehandel hvad angår den gamle cykel, og Johanne beder om et godt råd.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/D63t</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Godsforvalter Warberg
 Erikshaab
 Højrup St.
 Fyen
 [Håndskrevet i brevet:]
 Hotel Phønix
 Mandag 8-1-1900.
 Kære Far!
 Nu gaar det ellers kvikt med Brevskaben hjem til, men det er i alle Maader en bevæget Tid, vi lever i, saa der er stadig noget at skrive om. - Bare nu du og Mor ikke er kede af, at jeg har taget den Bestemmelse at rejse herfra; det maa I endelig ikke være, for det er saa sikkert og vist, at det er det fornuftigste, man maa dog ikke med koldt Blod spolere sig selv. - Det hele ser ogsaa helt tiltalende ud, synes jeg; dersom vi kunde være saa heldige at faa en betalende ung Pige, en der kunde give 50 Kr. om Mdn. ligesom Frk B. - deraf kunde jeg saa lønnes - - jeg forlanger ikke meget, bare saa rigeligt, at jeg hveranden Uge kan tage en Time hos Fru Rosendal, hvilket nu, da jeg har faaet en saa grundig solid Undervisning hos Ida vil være mig til stor Nytte; hun har jo nemlig den Force at bringe sine Elever til Vejrs i en farlig Fart, og det vil jeg godt kunne taale nu, da min Teknik er bleven saa grundmuret, at den ligefrem vækker Christines Beundring. Naar saa Dedde til September om et Aar skal bo i København, saa danner jeg "et lille Hjem" for ham og dem, der til den Tid kan være - Pan, Lugge, Grethe - - vi finder nok nogen. Saa meget maa jeg vel turde vente at faa ud af det i Fortjeneste, at jeg kan bo og spise gratis, og med det som Baggrund begynder jeg saa saa faa mig Musikelever - - Du siger maaske "Konen med Æggene", men oprigtig talt synes jeg ikke det lyder saa vildt.
 Saa maa jeg gaa over til den egentlig Grund, f ["f"overstreget] hvorfor jeg denne Gang adresserer Brevet til dig i Stedet for til Mor - hvilket jo i Virkeligheden er aldeles ligegyldigt, Brevene er jo altid til Jer begge to. - Som du vist kan huske, var jeg før Jul ude paa en Cycletur, da min Cycle eksploderede; jeg sendte den til en Cycklehandler Cornelius Steffensen, der er bekendt for en ualmindelig solid og retskaffen Person. Jeg var hos ham straks efter, men da var Cyclen endnu ikke kommen og saa har jeg Smølehoved først i Dag været der igen. Jeg talte med Manden selv, der var svært tiltalende, men hvad han sagde var ikke videre rart. Han viste mig - hvad jeg før havde lukket mine Øjne i for, at begge Dækslerne var saadan - ubrugelige, at Ventilerne var ude af Stand til at holde paa Luften og at jeg næppe kan bruge den herinde uden ny Fornikling; det vil altsammen - lavt regnet - blive en 50 Kr, kender jeg de Reparationer ret, bliver det en god Del mere. Det er knusende ærgerlig at ofre saa meget paa en gammel Cycle; hvor meget han vilde give mig for den som den stod der? - 20 Kr! Men hvis jeg købte en ny hos ham, hvad saa vilde [han] give for den? Saa vilde han beregne den til 50! - - Han viste mig saa en ny Cycle til 240 af udmærket Konstruktion; paa Grund af den døde Vintertil giver han Procenter, [komma overstreget] og vælger den for 200; saa var det 50 for min gamle Cycle - altsaa 2 ["2" overstreget] 150, vilde den komme mig paa. - Jeg har nu talt med Louis og Edmond Frederiksen; de kender begge den Forretning, roser den meget, siger at det lyder til at være et godt Bud, og de har lovet mig at hjælpe mig at se paa den saa jeg ikke skal gøre noget ufornuftigt.
 Saaledes staar Sagerne! Hvad skal jeg gøre? 1) Helt opgive min Cyclesport, hvilket jeg især nødig vil, naar jeg kommer hjem, 2) betaler ["r" i slutningen af ordet overstreget] mindst 50 Kr for at faa den nogenlunde repareret eller 3) give 150 Kr og faa en ny Cycle. - Det andet Punkt vil være dumt, er jeg bange for, det første fornuftigt men meget kedeligt, det 3die - - -?
 Du holder jo ikke af, at vi angriber Sparekassebogen, men mere end 40 Kr kan jeg ikke vente at spare op fra nu af og til Maj og saa er der jo 110 igen. - 
 Ja, hvad mener du nu? Hvis du ikke har noget imod det, vil jeg helst tage den nye, men jeg regner ikke [med], at jeg har Ret til at disponere over Pengene uden at faa dit Samtykke. Hvis du har Tid, vilde jeg svært gærne have Svar snarest, for han var ikke glad ved at have den til ["til" overstreget] Cycle staaende.
 Jeg har meldt mig ind til Fru Hirschsprung; jeg mødte hende paa Gaden i Dag og spurgte om de var hjemme i Aften. - Tiden er rendt fra mig, derfor er jeg nødt til at slutte kort af.
 Hilsen til hele Haabet
 fra Junge</t>
-  </si>
-[...32 lines deleted...]
-Johannes Larsen.</t>
   </si>
   <si>
     <t>1901-10-17 - 1902-11</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Brune -
 Fritz -
 Ellen Agnete Amstrup
 Louise Amstrup
 - Auge
 Laurits Nicolai Balslev
 Wilhelmine Berg
 Tycho Brahe
 Harriet Brahm
 Peter Georg Emil Brahm
 Johannes Brahms
 Carl Brandstrup
 Emil Brandstrup
 Julie Brandt
 Thora  Branner
 Thomas Bredsdorff
 Frederik Briand de Crèvecoeur
@@ -1642,50 +1386,53 @@
 Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1901-06-27</t>
   </si>
   <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
     <t>Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Albert Carl Emil Mohr
 Christine Swane
 Peter Tom-Petersen</t>
   </si>
   <si>
     <t>Kerteminde Opland: Lille Kærbyhus, som Alhed og Johannes Larsen boede i 1901, lå dengang udenfor byen. Astrid Warberg var pige i huset hos dem frem til 1. oktober 1901, hvor hun begyndte at tage prælimenæreksamen i Odense.
 Det vides ikke, hvem den mand, som Johanne C. Larsen tilsyneladende havde et forhold til, var.
 Sangvinsk temperament (af sanguis, blod) har den, som ser den lyse side ved alting, og som altid håber paa det heldigste udfald – er optimistisk. 
 Splide: Spalte, kløve, sønderrive (ordnet.dk). 
 Småkræ: Andreas/Puf Larsen (født maj 1899) og broderen Johan/Lysse/Feddesen/Feddelsen Larsen (født februar 1901) er sønner af Johannes/Las og Alhed/Be Larsen. 
 Uglen: Christine Swane. 
 Anna og Fritz Syberg boede i 1901 i Svanninge. I 1902 flyttede de til Kerteminde.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0398</t>
   </si>
   <si>
     <t>Johanne/Junge må tænke på, at hendes ven er meget ung og bære over med ham. Astrid ønsker hende tillykke med forholdet. 
 Astrid og Alhed Larsen står meget tidligt op hver dag og går i vandet. Astrid hjælper med børnene og er træt og har tandpine. 
 Christine/Uglen Swane og Astrid har været på en tur til Fyns Hoved, hvor de sov under en lånt kappe, badede nøgne og gik tur. Folk de mødte på hjemvejen var forargede og rystede.
 Tom-Petersen bor hos Alhed og Johannes Larsen og betaler 1,5 kr. i døgnet.</t>
   </si>
@@ -1836,84 +1583,50 @@
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2262</t>
   </si>
   <si>
     <t>Jens Lund beder Astrid Warberg om at komme og holde foredrag om reformdragten på Vejstrup Højskole. Hun kan overnatte på skolen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/du8Z</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Astrid Warberg
 Erikshåb
 Højrup st.
 [Håndskrevet på kuvertens bagside af Astrid Warberg-Goldschmidt:]
 Da jeg i juli 1900 (18 år) holdt foredrag på Vejstrup højskole, udsendt af Dragtreformforeningen, som Tutte og jeg startede i 1899 (?)
 [I brevet:]
 Vejstrup Højskole d. 11 Juli 1900.
 Vejstrup st.
 I henhold til brev fra Thora Syberg Odense beder jeg Dem holde foredrag for vore kvindelige elever om kvindernes dragt Onsdagen d. 18de Juli.
 De kan komme med toget til Vejstrup st kl. 3,52 efmdg. og dersom De skal rejse samme dag, går der tog fra Vejstrup st. til Svendborg kl. 7,33 aften.
 Dersom De derimod kan overnatte her, kunde jeg ønske, at De holdt Deres foredrag fra kl. 7-8 aften. Den Tid vilde passe os bedst.
 Må jeg snart se et par linjer til svar.
 Med megen agtelse
 ærb.
 Jens Lund.</t>
-  </si>
-[...32 lines deleted...]
-Tirsdag</t>
   </si>
   <si>
     <t>1937-01-25</t>
   </si>
   <si>
     <t>Axel  Müller</t>
   </si>
   <si>
     <t>Sallinge Kro
 Højrup</t>
   </si>
   <si>
     <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Mine -
 Lars Christian Balslev
 Maria Balslev
 - Bender, g. Petersen
 Hans Lorentzen
 Karen Lorentzen
 - Nortoft
 Marie Paludan
 Otto Emil  Paludan
 Karen Pilegaard
@@ -2004,51 +1717,51 @@
 [I brevet:]
 Sallinge Kro, Tirsdag den vistnok 26/1 – 37
 Min egen Ven! Jeg har haft en kedelig Nat med en Mavehistorie – sandsynligvis af Kulden. I Dag drikker jeg kogt Vand med Franskbrød til, fryser og er sløj; derfor har jeg bestemt mig til at rejse direkte hjem på Søndag – helst Formd., så jeg er hjemme ved Dagens Lys, men vil du ikke nok regne mig Togtiderne ud? Jeg tør ikke i denne infernalske Kulde risikere at komme i et koldt Gæsteværelse hos de gamle Christensens, og heldigvis har jeg ikke nået at få skrevet til dem. – I Går Eftmd. var jeg hos Mine – som endnu bor i det dejlige, gamle Hus under Ore Banker; jeg fik Kaffe, så alle de gamle Billeder og havde et Par ganske henrivende Timer; man fortæller, at hendes Hane er en Seværdighed på Egnen – det så det også ud til efter Billederne. Da jeg kom hjem, frøs jeg sådan, at de inviterede mig ind i Privaten – og der blev jeg endelig varm – men i Dag er her altså også meget koldt den forrygende Blæst går lige igennem de tynde Mure og jeg tør ikke gå ud med den usikre Mave. efter Middag skal vi til Sognefogden – jeg må se at få sovet lidt forinden. Jeg er spændt på, om der er Brev i Dag – hvordan mon det går med Køkken og Dagligstuegulv??? 
 Hvor var det dumt, jeg ikke tog Gummidunken med, men nu er det forsent for de Par Dage.
 Ja, dette Brev er kedelig, men det stammer fra Maven. Jeg begynder at glæde mig lidt til at komme hjem – sikke jeg skal fyre! ah!!
 Bare lillle Nus ikke fryser i sit Værksted – godt de fik Gederne! Tusinde Hilsner jer begge!
 Din egen Dis</t>
   </si>
   <si>
     <t>1938-02-09</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Sallinge Kro pr. Højrup St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
 Thora Cohn
 Alfred Fly
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Axel  Müller
 Ellen  Sawyer
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Mary Warberg Larsen
 Laura Warberg Petersen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Lars Christian/Laders Balslev boede efter sin pensionering på gården Erikshaab nær Sallinge. Gården var tidligere beboet af warberg-familien. 
 Minna og Andreas/Dedde Warberg holdt sølvbryllup 1913.
 Else og Andreas/Puf Larsens datter, Thora, g. Cohn, blev født i huset på Møllebakken i Kerteminde 19. jan. 1938. 
 Herman Upmann var en tysk bankmand, hvis kærlighed til Habanos førte til, at han slog sig ned i Havana i 1844 og fandt en bank og en Habanos-fabrik i denne by. Med tiden lukkede banken, men hans mærke af cigarer fortsætter i dag som et eksempel på den mest raffinerede Habanos middelstyrke smag Habanos (søgning på internettet jan. 2024).
 Det vides ikke, hvad Marys forældre hed og den gamle krokone i Sallinge kendes heller ikke.,</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0597</t>
   </si>
   <si>
     <t>Johanne/Junge Larsen forstår godt, at Astrid/Dis bor på kro i stedet for privat. Johanne kommer ikke til Erikshaab, for hun skal til København i længere tid i marts.
 Saneringslånet er nu sikret, så Johanne vil betale, hvad hun skylder Astrid.
 Mary ligger syg hos sine forældre i Kerteminde. Johanne har besøgt hende samt Ellen Sawyer og Else og Andreas/Puf Larsen, som netop havde fået datteren Thora. Hun blev født samme dag, som Andreas/Dedde og Minna havde sølvbryllup. Johanne hyggede sig hos Johannes Larsen, og det har hun ikke altid gjort. Han har i øvrigt solgt billeder for 10.000 kr. hos Winkel og Magnussen.</t>
   </si>
@@ -2636,59 +2349,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kd7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FwGG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Xzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aTo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZStl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5Ic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/16LJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BB70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Iuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BB70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M47"/>
+  <dimension ref="A1:M37"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2810,2000 +2523,1552 @@
       </c>
       <c r="L3" s="6" t="s">
         <v>33</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="F6" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I6" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="G6" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H6" s="5" t="s">
+      <c r="J6" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="K6" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="J6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="K6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="J7" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="K7" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="G7" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="M7" s="5" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="J8" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="F8" s="5" t="s">
-[...12 lines deleted...]
-      <c r="I8" s="5" t="s">
+      <c r="K8" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="J8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="K8" s="5" t="s">
+      <c r="M8" s="5" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="J9" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="F9" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H9" s="5" t="s">
+      <c r="K9" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="L9" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="J9" s="5" t="s">
+      <c r="M9" s="5" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="K10" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>92</v>
       </c>
-      <c r="J10" s="5" t="s">
+      <c r="M10" s="5" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="K11" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="I11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="J11" s="5" t="s">
+      <c r="M11" s="5" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="L12" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="I12" s="5" t="s">
+      <c r="M12" s="5" t="s">
         <v>106</v>
-      </c>
-[...10 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...24 lines deleted...]
-      <c r="I13" s="5" t="s">
+      <c r="J13" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="J13" s="5" t="s">
+      <c r="K13" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="K13" s="5" t="s">
+      <c r="L13" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="L13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="5" t="s">
+      <c r="E14" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="5" t="s">
+      <c r="F14" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="F14" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H14" s="5" t="s">
+      <c r="I14" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="I14" s="5" t="s">
+      <c r="J14" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="J14" s="5" t="s">
+      <c r="K14" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="K14" s="5" t="s">
+      <c r="L14" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="L14" s="6" t="s">
+      <c r="M14" s="5" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B15" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="5" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D15" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="E15" s="5" t="s">
+      <c r="F15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G15" s="5" t="s">
         <v>128</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="H15" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="I15" s="5" t="s">
+      <c r="I15" s="5"/>
+      <c r="J15" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="J15" s="5" t="s">
+      <c r="K15" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="K15" s="5" t="s">
+      <c r="L15" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="L15" s="6" t="s">
+      <c r="M15" s="5" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="B16" s="5" t="s">
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="C16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="5" t="s">
+      <c r="I16" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="F16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="5" t="s">
+      <c r="J16" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="H16" s="5" t="s">
+      <c r="K16" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="I16" s="5"/>
-      <c r="J16" s="5" t="s">
+      <c r="L16" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="K16" s="5" t="s">
+      <c r="M16" s="5" t="s">
         <v>141</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>37</v>
+        <v>117</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>38</v>
-[...4 lines deleted...]
-        </is>
+        <v>143</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>50</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="I17" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="I17" s="5" t="s">
+      <c r="J17" s="5" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="K17" s="5" t="s">
         <v>147</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>148</v>
       </c>
       <c r="M17" s="5" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>150</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="D18" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F18" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="G18" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H18" s="5" t="s">
+      <c r="I18" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="I18" s="5" t="s">
+      <c r="J18" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="J18" s="5" t="s">
+      <c r="K18" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="K18" s="5" t="s">
+      <c r="L18" s="6" t="s">
         <v>155</v>
       </c>
-      <c r="L18" s="6" t="s">
+      <c r="M18" s="5" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>58</v>
-[...10 lines deleted...]
-        </is>
+        <v>158</v>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>159</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="I19" s="5" t="s">
         <v>160</v>
       </c>
+      <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
-        <v>41</v>
+        <v>161</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>38</v>
+        <v>166</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="I20" s="5"/>
+        <v>167</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>168</v>
+      </c>
       <c r="J20" s="5" t="s">
-        <v>41</v>
+        <v>169</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>174</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>175</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="I21" s="5"/>
+        <v>176</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="J21" s="5" t="s">
-        <v>41</v>
+        <v>178</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>127</v>
+        <v>48</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>15</v>
+        <v>158</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>27</v>
+      </c>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>178</v>
+        <v>161</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>15</v>
+        <v>189</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="5" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>183</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>189</v>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F24" s="5" t="s">
-        <v>17</v>
+        <v>196</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="I24" s="5"/>
+        <v>197</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>198</v>
+      </c>
       <c r="J24" s="5" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-        </is>
+        <v>199</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>200</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>38</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>41</v>
+        <v>206</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>196</v>
+        <v>207</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>197</v>
+        <v>208</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>192</v>
+        <v>209</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>37</v>
+        <v>211</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>58</v>
-[...7 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>50</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>41</v>
+        <v>214</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>58</v>
+        <v>211</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>37</v>
-[...12 lines deleted...]
-        <v>205</v>
+        <v>16</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="I27" s="5"/>
+        <v>221</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>222</v>
+      </c>
       <c r="J27" s="5" t="s">
-        <v>41</v>
+        <v>223</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>207</v>
+        <v>224</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>208</v>
+        <v>225</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>210</v>
+        <v>227</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>14</v>
+        <v>228</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>58</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>189</v>
+      </c>
+      <c r="D28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>212</v>
-[...8 lines deleted...]
-        <v>215</v>
+        <v>229</v>
+      </c>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L28" s="6" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>58</v>
+        <v>189</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>15</v>
+        <v>211</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>83</v>
+        <v>232</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>135</v>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>58</v>
+        <v>189</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>37</v>
+        <v>211</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>27</v>
+        <v>240</v>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>229</v>
+        <v>242</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>41</v>
+        <v>243</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>234</v>
-[...4 lines deleted...]
-        </is>
+        <v>189</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>60</v>
+        <v>248</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="I31" s="5"/>
+        <v>249</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>250</v>
+      </c>
       <c r="J31" s="5" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>15</v>
+        <v>256</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>234</v>
+        <v>189</v>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F32" s="5" t="s">
-        <v>241</v>
+        <v>50</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="I32" s="5"/>
       <c r="J32" s="5" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>15</v>
+        <v>189</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>26</v>
+        <v>263</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>17</v>
+        <v>264</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>18</v>
+        <v>265</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>249</v>
+        <v>266</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>250</v>
+        <v>267</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>251</v>
+        <v>268</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>252</v>
+        <v>269</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>253</v>
+        <v>270</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>254</v>
+        <v>271</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>255</v>
+        <v>272</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>256</v>
+        <v>189</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>263</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>264</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>60</v>
+        <v>265</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>257</v>
+        <v>273</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>258</v>
+        <v>274</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>259</v>
+        <v>275</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>260</v>
+        <v>276</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>261</v>
+        <v>277</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>262</v>
+        <v>278</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>263</v>
+        <v>279</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>256</v>
+        <v>211</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>16</v>
+        <v>189</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>264</v>
+        <v>280</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>265</v>
+        <v>281</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>267</v>
+        <v>283</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>268</v>
+        <v>284</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>37</v>
+        <v>211</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>58</v>
+        <v>189</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>38</v>
-[...4 lines deleted...]
-        </is>
+        <v>280</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>289</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>274</v>
+        <v>291</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>41</v>
+        <v>292</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>275</v>
+        <v>293</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="5" t="s">
-        <v>278</v>
+      <c r="A37" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>279</v>
+        <v>296</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>234</v>
+        <v>297</v>
       </c>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        </is>
+        <v>298</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>178</v>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="6" t="s">
-        <v>281</v>
-[...118 lines deleted...]
-      <c r="I40" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="J40" s="5" t="s">
+      <c r="M37" s="5" t="s">
         <v>301</v>
-      </c>
-[...320 lines deleted...]
-        <v>357</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
-    <hyperlink ref="M38" r:id="rId43"/>
-[...8 lines deleted...]
-    <hyperlink ref="M47" r:id="rId52"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>