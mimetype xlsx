--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -1260,51 +1260,51 @@
 [59]
 Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
 Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
 Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
 [60]
 varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
 I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
 Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
 Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
 [61]
 de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
 Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
 For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
 En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
 [62]
 Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
 Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
 Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
 En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
 [63]
 mere villige, saa længtes de efter deres Baas. 
 Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
 Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
 [64]
 hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
-En de Mylius, stamherre</t>
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>