--- v0 (2026-05-21)
+++ v1 (2026-08-23)
@@ -371,51 +371,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/ePqx</t>
   </si>
   <si>
     <t>8 Maj 1931
 Kære Lysse.
 Brormands Mor er død paa Rigshospitalet efter en Operation (en Svulst). Operationen var godt overstaaet, men saa fik hun Tilbagefald og inden Doris naaede at komme derind, var hun død. Jeg sendte en Krans fra os to. - Det lader til at trække ud med det Brev jeg vilde skrive til Jer efter Jul. Naar jeg ikke skrev lige efter Afsendelsen af Radrenserkatalogerne, er det tildels fordi Far i de Dage havde Planer om at vi skulde op og se til Jer. (vi): enten skulde Helweg-Larsen eller jeg køre Far derop. Det blev opgivet paa Grund af Vinter. Nu bliver der jo ikke Lejlighed til det, Far er igaar taget ud paa Jyllandstur med Achton Friis. Tante Lugge, (som har været her en 14 Dages Tid) Fru Achton Friis og jeg fulgte dem til Sønderjylland i Torden. Faaborg - Mommark - Sønderborg - Dybbøl - Aabenraa - Haderslev, hvor vi efterlod dem i Højskolehjemmet og fortsatte hjem over Snoghøj. I Sønderborg besøgte Far og jeg en Mand, som har Søsteren til den sidste Odder vi havde. Det var morsomt at se en igen, den var meget venlig og oplagt til Leg. Samme Mand havde ogsaa et Raadyr, (han har før haft 5) en Maar, en Skovskade eller maaske 2 og vistnok andre Dyr, som jeg ikke saa. Jeg kom nemlig senere end Far og jeg var mest optaget af Odderen. Vi har for Tiden fint Vejr, som vi benytter til Havearbejde. Agraren hjælper mig, han er flink for Tiden og Haven bliver meget fin, Plænerne tromles, Gange lægges om og gruses Træer beskæres, og det ser ud til, at vi naar at faa det hele i Orden til Pinse, hvor der ikke er nogen hjemme ["hjemme" indsat over linjen] til at se det! Lysthuset er blevet rødt og hele Huset skal hvidtes mod Gaarden ["mod Gaarden" indsat over linjen] og Vinduer og Døre males. -
 Du har vel travlt nu i Marken? Hvis du skulde faa Tid til en lille Beretning (Tractoren) var det jo morsomt.
 Mange Hilsner til Jer begge og til min Nevø!
 fra Puf.</t>
   </si>
   <si>
     <t>1946-11-08</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Oskar Bondo Svane
 Marius Christiansen
 Adam Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Niels Larsen Stevns
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Eric Struckmann</t>
   </si>
   <si>
     <t>Slukefter Kro lå på Rugårdsvej i Odense. Bygningen er i vore dage (2024) uddannelsescenter ejet af en fagforening. 
 H.R.S. står for Højesteretssagfører.
 Johannes Larsen lavede mange illustrationer til Dansk Jagttidende.</t>
   </si>
   <si>
     <t>Johannes Larsen takker for fasanerne. Han er blevet tildelt Larsen Stevns Legatpå 4000 kr. som hædersbevisning.
 Det store billede skal nu tørre. Larsen skal tegne en fugl til Jagttidende. Han har fået grå- og grønsiskener og dværgvagtler til volièren.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FfaP</t>
   </si>
   <si>
     <t>Kjerteminde 8 Novbr. 1946.
 Kære Grevinde!
 Tusind Tak for Fasanerne, som jeg skulde have takket for noget før, dv. som jeg ikke i Forgaars da jeg skulde i Gang med at skrive fik Besøg af en Kunde som blev til vi skulde spise og i Gaar da jeg var kommen i Gang med samme Virksomhed blev ringet ud til Tandlægen. Forleden Morgen fik jeg et Telegram fra Struckmann der meddelte mig at den frie Udstillings Bestyrelse enstemmigt havde tildelt mig Larsen Stevns Legat. Jeg troede det drejede sig om ca 500 Kr og Puf og Else og jeg tog Christiansen med og fyrede Legatet ved en Frokost i ”Slukefter Kro og kørte rundt i Langesø Skovene bag efter. I Forgaars fik jeg en Check paa 4000 Kr. fra H. R. S. Bondo Svane med Oplysning om at Beløbet der var en Hædersgave var skattefrit. Det gaar fremad med det store Billede, men det er jo mørkt i disse Dage og nu skal det staa og tørre i nogle Dage mens jeg faar noget Tegnearbejde fra Haanden, bl.a. en Fugl til Jagttidendes Julenummer, som jeg er bleven rykket for. I Morgen Eftermdg. skal vi til Middag hos Elses Forældre i Odense og blive om Natten da jeg skal til et Møde i Kunstforeningen om Søndagen. Jeg har faaet nogle flere Graa- og Grønsiskener fra Jylland til min Voliere og et Par Dværgvagtler fra Christiansen. Adam har vel nu faaet sin befolket. Mange Hilsner
 Din Hengivne
 Johannes Larsen.</t>
   </si>
 </sst>