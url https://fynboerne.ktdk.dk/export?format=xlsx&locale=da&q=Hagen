--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5766" uniqueCount="3483" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5773" uniqueCount="3489" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -21015,50 +21015,419 @@
 Oluf Høsts "større Gaard inde i Landet" hedder Bognemark, og han malede den utallige gange. 
 Mesinebryggeren kendes ikke, og det vides heller ikke, hvem der var pige i huset hos Larsen-familien i sept. 1948.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Bornholm. På flyveturen dertil kunne han intet se pga. regn. Han tog ind på et hotel i Rønne, og her kom Arne Larsen og viste ham fotos af nogle biædere, som havde haft reder nord for Hasle. Dagen efter blev Larsen hentet af Olaf Rude, og de kørte ud og så biæderredehullerne. De næste dage besøgte de Hammershus og rundkirker samt flere byer og de var til middag med Oluf og Hedvig Høst samt Jais-Nielsen.
 Larsen var også en tur til Christiansø i dårligt vejr. Dagen efter spiste Larsen, Rude og Jais hos Høst i dennes dejlige hus, og Høst og Larsen var ved dennes gård (Bognemark). 
 I Rønne igen besøgte Larsen Amtmanden. Da Larsen kom frem til flyet, viste det sig, at der var overvægt, men en passager tilbød at vente til næste dag med at tage til København, og problemet blev derved løst. Udsigten fra flyet var denne dag fin.
 Larsen med familie har været i Odense og se et guldfund fra Midskov. De har også været på besøg hos Sven Havsteen-Mikkelsen på Taasinge, og han gav dem en skotsk hyrdehund fra et kuld hvalpe, som Johan/Puf tidligere havde set.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TrRn</t>
   </si>
   <si>
     <t>Kjerteminde 22 Septbr 1948.
 Kære Lysse!
 Tak for Dit Brev. Skønt jeg havde glædet mig til den Tur gennem Jylland til Göteborg og videre til Båxhult, passer det mig i Grunden helt godt at den ikke bliver til noget til Aar. Jeg kan trøste Dig med at vi ikke var samtidig i Kjøbenhavn, da Du var der var jeg allerede hjemme. Vi havde Besøg af Bent Rom da jeg bestemte mig til Turen og han tilbød at jeg kunde overnatte i hans Lejlighed, hvad jeg saa gjorde og fløj Dagen efter til Bornholm. Flyveturen var en Skuffelse da det var saa Regntykt at jeg ikke en Gang kunde se Saltholm og overhovedet ingen Ting saa før vi kom til Bornholm, hvor jeg tog ind paa Dams Hotel i Rønne og ringede til Olaf Rude der sagde at han vilde hente mig næste Formiddag. Jeg gik saa ind og satte mig for at spise og saa kom der en Lektor Arne Larsen, som Rude havde sendt hen for at han kunde fortælle mig om Biæderne. Der er jo sket det mærkelige at 2 Par Biædere, en sydeuropæisk Fugl der tidligere er skudt nogle Gange her i Landet, men ikke vides at have ynglet N for Alperne i de sidste 100 Aar, havde ynglet i en Grusgrav paa en Mark ved Kysten lidt N for Hasle. Lektor Larsen viste mig nogle Billeder af dem. Der var baade Flugtfotografier og Fotografier af de gamle i Hullerne og af en Unge som en Kat havde haft fat i, og som senere døde. Redehullerne var anbragt i en Jordsvalekoloni. Dagen efter kørte jeg saa med Rude til Allinge hvor han bor, og paa Vejen stod vi af og var henne at se paa den omtalte Grusgrav, hvor Biæderne havde lavet 8 Redehuller. De var rejst om Fredagen før jeg om Tirsdagen kom derover. Om Eftermiddagen kørte vi op til Hammershus og næste Dag var vi igen deroppe og se paa Ruinerne og om Eftermiddagen til en af de 4 Rundkirker Olsker. Forøvrigt kørte Rude mig 2 Ture hver Dag og jeg fik 2 Festmaaltider daglig. Næste Dag var jeg med Rude og hans Kone paa en lang Tur gennem alle Byerne paa Ø Kysten til Dueodde og over Aakirkeby hjem gennem Ekkodalen. Vi var til stor Middag hos Grunther der har bygget sig et Hus ved Gudhjem, sammen med Jais Nielsen og hans Kone og Høst og hans Kone; Saa var jeg alene en Tur til Christiansø, men uheldig med Vejret. Jeg havde Mad med og fik en Pilsner en Bitter og en Kop Kaffe paa en Beværtning og gik saa ud
 2
 for at se paa Øen, men saa var det blevet Regnvejr og regnede mens jeg var der. Da jeg havde gaaet den store Ø rundt gik jeg ind til Fyrmesteren er den øverste Toldmyndighed og hilste ham fra Finn Salomonsen Vi sad saa og snakkede ved en Cigar og et Par Glas Portvin og saa gik jeg den lille Ø rundt i Regnvejr og satte mig ned i Kahytten. Det var blæst op og Vinden lige imod saa der var en hel Del søsyge. Rude og Høst stod og tog imod mig i Gudhjem og Rude kørte mig saa hjem. Næste Dag var Rudes og Jais, hans Kone var rejst til en fin Middag hos Høsts der har et dejligt Hus i Gudhjem, med Have op ad Klippen Bokul hvor der er en lille Lystskov med en stor Dam og paa den anden Side ligger den Gaard som Høst altid maler og hvor han har Atelier for uden et i haven og et i Huset. Jeg var med Høst oppe i Bondegaarden. Desuden ejer han en større Gaard inde i Landet og har bygget en stor fin Biograf til sin Søn. Saa var jeg nogle flere Ture med Rude, bl.a. paa Rytterknægten og i Bastemosen, og i den største Rundkirke Øster Larsker. Onsdag 1 Septbr kørte Rude og jeg til Rønne og besøgte Amtmanden hvor vi fik The og Kager og senere en Cocktail. Rude og Amtmanden skulde med Damperen om Aftenen, mens jeg havde faaet Billet til Flyvemaskinen. Amtmandens Chaufør kørte mig ud til Flyvepladsen. Der var 6 Passagerer som der var Plads til, men da vi blev vejede viste det sig at der var Overvægt, og vi fik den Besked at enten skulde en af Passagererne trække sig tilbage eller ogsaa skulde al Bagagen sendes med Damperen. Det saa jo ikke godt ud. Min Rejsetaske var ulaaset, og jeg kunde jo ikke komme til Kjøbenhavn uden Hotelplads og uden Nattøj, saa jeg var forberedt paa at returnere til Rønne, da heldigvis en af Passagererne erklærede at hans Hjem Rejse godt kunde vente til Dagen efter. Saa kom vi da af Sted og skønt det var lidt diset kunde jeg dog se Vandet hele Tiden og det var morsomt at flyve over Skaane, der laa i Soldis med nogle gulranede Skyer forude og en vældig Tordenbyge med Nedbør til højre for os og Skanør og Falsterbo til venstre. Vi fløj fra Bornholm Kl 6,15 en Time efter i Kastrup og jeg naaede at faa 3 Stk Mad og en Fadøl paa Banegaarden. Traf Mesingebryggeren paa Færgen 
 3
 og kørte med ham hjem og var her Kl. godt 12. I Forgaars var vi allesammen i Odense for at se et Guldfund fra Midskov. En Gaardmand derude ryddede en Busk og fandt 7 Guldkar af samme Slags som dem fra Lavindsgaard og dem fra Boeslunde, Du ved dem med Hankene. Disse havde 3 haft [Tegning] Hanke der var brækkede af, men der 2-3 smaa Guldplader der havde været nittede paa og en del af en Guldtraad. Hankene havde været [hul i papiret]viklet med. I Gaar var vi alle sammen )x nede hos Svend Mikkelsen der har købt et Hus paa Taasinge i Troense. Vi fik en sort og en hvid skotsk Hyrdehund med hjem som Puf havde været med til at udvælge af et Kuld Hvalpe da de var derovre i Fjor, det er en Hanhund der hedder ”Glen” Vi har haft meget uroligt Vejr i den sidste Tid og en Mængde Frugt er blæst ned og i Dag trækker der nogle store Byger med Regn og Hagl. 
 Mange Hilsner Jeres JL.
 )x Else var ikke med da hun er forkølet og i Dag ligger vores Pige med et daarligt Ben.
 P.S.
 I faar en af Dagene en Invitation til Anes Konfirmation i October, som jeg haaber at I kan komme til
 JL.</t>
+  </si>
+  <si>
+    <t>Erindringsskrivelser</t>
+  </si>
+  <si>
+    <t>Otto  Meyer</t>
+  </si>
+  <si>
+    <t>Mathias  Allerup
+HC  Andersen
+Carl Becher 
+Albrecht Benzon
+Christian Benzon
+Hans  Bless
+Johan Peder Bless
+Niels Bom
+- Brandt, inspektør
+Edvard Christensen
+Hans Christensen
+Christian Eckardt
+Marie Frandsen
+Peder Hansen
+Joseph Haydn
+- Holbeck
+Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
+Ellen Hørup
+- Ibsen, organist
+Anders Klinkby
+Ane Kold
+Christen Kold
+Anders  Kragh
+Alfred Larsen
+Andreas Larsen
+Anton Larsen
+Caroline Larsen
+Dorthea Larsen
+Erik Larsen
+Helga Larsen
+Ida Larsen
+Jacob Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Lars Larsen
+Laurits  Larsen
+Urban Larsen
+Valdemar Larsen
+Vilhelm Larsen
+Aage Larsen
+Urban Larsen, søn af Anders Urban Larsen
+Niels Lindberg
+Karl Madsen
+- Madsen, Bager
+Johan Mantzius
+Karl  Mantzius
+August Meyer
+Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
+Marie Meyer
+Sophie Meyer
+Sophus  Meyer
+Wolfgang Mozart
+Elias Muus
+Karen Mygdal Meyer
+Anna Møller
+Peder Nielsen
+Rudolf Nielsen
+Johan  Norden
+Anders Ottesen
+Christian Rex
+Emil Sanne
+Viggo Sanne
+Anton Frederik Schondel
+Otto Emil Schondel
+Anton  Svendsen
+Wilhelm Tagge
+Asta Thalbitzer
+Wenzel Heinrich Tornøe
+Hans Christian Tvedskov
+William Wandahl</t>
+  </si>
+  <si>
+    <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
+Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
+Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
+Det vides ikke, hvem Axel Larsen og garver Holst var. 
+S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
+S. 31: Toldforvalteren kendes ikke.
+S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
+S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
+S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
+S. 40: Marie Brødkone er ukendt. 
+S. 50: Jernstøber Møller og hans børn kendes ikke.
+S. 51: PerLausen/Peter Larsen kendes ikke.
+Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
+Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PMSd</t>
+  </si>
+  <si>
+    <t>[Fortrykt på hæftets omslag, for:]
+R.E.K.
+Kollegiebogen
+Birkerød Boghandel
+E. Axelsen Drejer
+Tlf. 165 – Birkerød – Tlf. 165
+[Håndskrevet på hæftets omslag, for:]
+Barndommen.
+[Håndskrevet i hæftet:]
+Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
+[Med blæk:]
+Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
+[2]
+i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
+Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
+[3]
+Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
+Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
+[Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
+[I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
+[I venstre margen s. 3 er med blyant skrevet:]
+Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
+Oldemor 1780-1834. [ulæseligt tegn] 
+[4]
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
+Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
+Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
+[5]
+bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
+Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
+Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
+[6]
+lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
+[7]
+Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
+Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
+En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
+[8]
+til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
+I vores Gaard i Albanigade var der en [Hele linjen overstreget]
+Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
+[9]
+med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
+Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
+Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
+Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
+I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
+[10]
+Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
+Fader byggede senere et Par Kviste paa Huset og lavede en Lejlighed i Tagetagen. Det var morsomt at se paa.
+Fra Vinduerne saa jeg de første Velocipeder (Væltepeter), en med et stort Forhjul og en anden med to lige store Hjul. Hjulene var af Træ. Det var Cyklens Forløber.
+Efter Middag drak mine Forældre Kaffe, og dertil tog de et Stykke brunt Kandis-Sukker i Munden. Det blev brækket i Stykker med en Tang, og vi Børn fik da et Stykke saa stort som en Ært. Jeg gemte mit i en lille Krukke, som stod i Vinduet, men min Søster Marie, som spiste sit efterhaanden,
+[11]
+kravlede op og tømte min Krukke. Det var et haardt Slag!
+Jeg husker, at jeg overværede et Hestevæddeløb paa "Heden." Det gav et Gys, hver Gang Hestene kom farende forbi, men hvad ["hvad" indsat over linjen] det egentlig drejede sig om, forstod jeg selvfølgelig ikke.
+Et Besøg paa Glasværket var ogsaa morsomt. Jeg saa, hvordan man pustede Flasker og meget andet. Det aarlige St. Knuds Marked var en af de store Begivenheder. Saa stod Byen paa den anden Ende. Et Forlystelsessted i Vindegade - "Pantheon" - besøgte jeg engang sammen med en Faster. Det eneste, jeg husker derfra, var en dejlig Vinterhave med kulørte Lamper. Den, syntes jeg, var vidunderlig. Og saa spillede et stort Orkester.
+Som Huslæge havde vi en Dr. Helweg, en ældre stilfuld Herre med tyndt hvidt Haar, som vi Børn holdt meget af. Hans Broder var Præst ved Hospitalskirken. 
+I Gaarden var til den ene Side en Sidebygning med Køkken, Vaskehus og Gæsteværelse, hvor vi undertiden havde Indkvartering af Soldater. Til den anden Side var Plankeværk.
+[12]
+Ved dette Plankeværk havde Fader en Gang liggende en del Stilladsbrædder, og for at beskytte dem mod Regnen var de dækket af Brædder, som stod paa skraa op mod Plankeværket. Det var en morsom Legeplads der under, men det kunde jo ogsaa være ganske sjovt at komme op paa Toppen og se ind i Nabogaarden. Jeg kravlede altsaa op, men tabte Balansen og faldt paa Hovedet ned til Naboen. Jeg kom dog paa Benene igen og løb hjem. Men jeg var frygtelig forslaaet i Ansigtet, og endnu da jeg kom i Skole i Kerteminde var jeg gul, grøn og blaa, saa Læreren spurgte om alle Drenge i Odense saa saadan ud.
+Min Morbroder Jeppe - I.A. Larsen - i Kerteminde drev en stor Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Trælast. Desuden havde han Landbrug (40 Tdr. Land) og senere en Mølle. Skibsreder var han ogsaa og havde ikke saa faa Skibe i Søen. Jeg husker en Brig "Azela", tre Skonnertbrigger "Sassaly", "Marie" og "Hygæa", tre Skonnerter "Addy", "Samson" og "Adolf",
+[13]
+"Kerteminde" og "Frelleg", "Sorte Hanne" og "Bogense," en Jagt "Rhea og en Kuf "Vilhelm." Syd for Havnen paa "Feden" havde han Skibsbyggeri. I Smaaland havde han to Ejendomme paa henholdsvis 700 og 1100 Tdr Land, "Boxhult" og "Høljeryd." * Her var tillige Savværk, x) [indsat øverst s. 13 med blyant:] som dreves af en Elv, og Tømmeret førtes til Halmstad [tilføjelse slut] saaledes at Træet kunde skæres til, før det blev sendt til Halmstad og derfra med Skib til Kerteminde. Morbroder var nu i Færd med at likvidere Skibsværftet og i Stedet opføre et Kalkværk, der var mere moderne end de to, der eksisterede i Byen. Det var nu Meningen, at Fader skulde bygge og siden bestyre Værket. 
+Flytningen var naturligvis spændende for en Dreng, oh paa Toppen af et Flyttelæs holdt jeg mit Indtog i "lille Rusland", som man kaldte Kerteminde. Det blev en vældig Forandring i min Tilværelse. Da vi kom til Byen var Skibsbyggeriet endnu i Gang, og Skibsbyggermesteren Krarup boede endnu i det Hus som vi skulde have. Foreløbig flyttede vi ind i en Lejlighed ved Siden af paa kun to Værelser og Køkken. Den var indrettet i et langt Hus, som brugtes til Baadebygning og Opbevaring af Redskaber og Materialer 
+*) Store- og lille Höljeryd og Kungsveka.
+[14]
+Den store Plads var en dejlig Tumleplads. En Del var bevokset med forskellige vilde Planter som Bulmeurt og Hundetunge. Burrer og Tidsler tiltrak Stillidser, og Stenpikker og Vipstjært var almindelige.
+Af Skibsrester byggede vi Huse, og i det hele taget tilbragte jeg den meste Fritid paa Værftet. Det var spændende at se et Ski blive trukken op paa Bedding, og endnu festligere var en Stabelafløbning. 
+Pladsen grænsede til Havnen, men ved en Del af den var der Fladstrand, hvor vi kunde vade med bare Ben og fange Krabber. Dem kogte vi og spiste. En Pram, der hed "Moses" var en særlig Attraktion. Den brugtes mest til Færgefart over Havnen og naar den skulde afsted, gjaldt det om at komme med. Da Værftet blev nedlagt, kunde vi temmelig uindskrænket disponere over den. Forresten var der gerne Joller fra Morbroders Skibe, som vi kunde laane med elldr uden Tilladelse. Vi plaskede meget i Vandet. En Gang havde jeg et Par Vandski. Det var to Pontoner forbundne ved et Stativ med en Saddel. Med en
+[15]
+Dobbeltaare padlede man sig frem. Men da den ene Ponton var læk, maatte jeg staa op med den største Vægt paa den anden. Det var ikke noget solidt Fartøj.
+Da Skibsbyggeren rejste, flyttede vi ind i hans Lejlighed. Det var et rart lille Hus med to Stuer, Sovekammer og et mindre Kammer, Køkken og Spisekammer, Vaskehus og en lille Kælder. Paa Loftet lavede Fader et Værelse til mig og til min lille Broder, da han voksede til. Han var kun - knap - et Aar, da vi kom til Kerteminde. Vaskehuset var en Sidebygning, og sammen med et Plankeværk (af Eg!) dannede den en lille Gaard. Der var lidt Have foran Huset og ved den ene Gavl. En stor Baghave beplantede Fader med Frugttræer. Pæretræerne trivedes udmærket godt, skønt Jordbunden var Sand og Sten. Som Navnet "Feden" siger, var det et Fed - "et af af Havet opskyldet Stykke Land," som det hedder i Leksikonet.
+"Meyers Pærer" var meget efterspurgte. Vi havde ogsaa mange dejlige Sorter. Hele Larsens Plads var omgivet med en Række Pyramidepopler. Desværre gik de fleste ud, efterhaanden som Rød-
+[16]
+derne naaede Brakvandet.
+Opførelsen af Kalkværket blev ledet af en engelsk Ingeniør. Det blev senere nedrevet, men jeg har et Fotografi af det. Det bestod af en høj Skorsten, som udvidede sig forneden, saaledes at der var Plads til Kalkstenene, som hejsedes op i et lille Hus anbragt paa høje Stolper og kastedes herfra gennem en Jernluge ind i Ovnen. Uden om denne var i Straaleform bygget 3 Retorter, i hvilket der kunde fyres med Kul, og herfra trængte Ilden op i Ovnen. En af Fordelene ved denne Konstruktion var at man udvandt Koks samtidig med at Kalken blev brændt. Der fyrereds Dag og Nat gennem smaa Luger oven paa Retorterne. I Retortens Bund anbragtes først et Jernstativ med en Krog, og derpaa lagdes Kullene, og naar Kosene var tjenlige, lukkedes to store Jernporte op, og med Forsigtighed - paa Grund af den mægtige Varme - blev en Jernlænke gjort fast i Krogen, og det hele blev trukken ud ved Hjælp af et Gangspil. Og saa blev Ilden slukket med Vand. Det var morsomt at se. Jeg vovede mig op ad Stigerne til det lille Hus, men det svimlede,
+[17]
+naar jeg saa ned i Dybet, og at komme ned paa Stigen fra en Lem i Gulvet var det vanskeligste; det gav et Gys i mig. Naar der var oparbejdet et tilstrækkeligt Lager, stod Værket stille en Tid, og naar Fader ikke var hjemme, og der kom Kunder maatte jeg tage Afære og knuse Koksene i en Maskine, som man drev med et Haandsving og maale dem i Halvtøndemaal, eller jeg maatte veje Kalk til en Murer eller sælge en Spand læsket Kalk. Melkalk solgte vi ogsaa. Den støvede slemt og rev i Næsen.
+I Begyndelsen gik der stadig Skibe med Koks til København og fra Fakse med Kalksten til Kerteminde, men efterhaanden blev det vanskeligere at afsætte Kalken, da Murerne mente, at Brændingen var mindre effektiv end i de gamle Ovne, hvor Kalksten og Koks Brænde blev lagt i skiftende Lag. Jeg ved ikke, om det passer.
+Der var tre Mand til Pasningen, og det var Anders, Hans Jakob og Ole. De blev senere Kørekarle hos Morbroder. 
+[18]
+Imidlertid havde Fader faaet en Del Arbejde som Murermester. Allerede mens vi boede i Odense, havde han for Morbroder bygget et Kornmagasin i Købmandsgaarden mod Mellemgade (Strandgade), og ombygget den saakaldte Bagergaard, hvor min Moster havde Bageri. I 1883 blev Hovedbygningen mod Langegade bygget om. Ved Udgravning af Grunden fandtes to Kanonkugler fra Svenskekrigen 1659. De er nu indmurede i Porten sammen med en Bjælke med Indskrift fra det gamle Hus. Nord for Byen lod Morbroder bygge "Kærbyhus" og "lille Kærbyhus." Fader har naturligvis opført mange Huse i Tidens Løb dels alene og dels i Kompagni med andre: Raadhuset, den nuværende Teaterbygning saavel som den forrige. Omkring Aarhundredeskiftet byggede han Herregaarden "Broløkke" nord for Byen *) Han maatte da anskaffe Hest og Vogn, da han ikke havde lært at cykle og ikke siddet på en Hest, siden han var Soldat.
+*) efter en Brand
+[19]
+Jeg blev straks sat i den kommunale Realskole. I første Klasse havde vi en Frk. Mortensen til Lærerinde. Skolens Lærere var i øvrigt: Pastor Petersen, som var Katheket, underviste i Religion og Historie, Rudkøbin som havde Tegning og Naturhistorie og Engelsk, Nielsen Geografi og dansk, Kragh Regning, Mathematik og Gymnastik. Desuden havde vi i kortere Tid efter hinanden Lærerne Støye, Christensen og Petersen, da Hr. Kragh havde et Aars Orlov for at uddanne sig i engelsk Sprog i England. Denne blev senere Inspektør ved Skolen, Pastor Petersen var Førstelærer. Han led meget af nervøs Hovedpine og vistnok ogsaa af Kærlighedssorger. Han blev dog siden m lykkelig gift med den elskede og fik et Præstekald. Om Morgenen spejdede vi interesseret efter hans Ansigtsudtryk for at se, om Humøret var godt, eller han var "gal". Hr. Rudkøbing var meget respekteret og elsket. Vi troede blindt paa alt, hvad han lærte os. Senere opdagede jeg, at det ikke altid var helt rigtigt. Han havde to Døtre i Skolen - to mørke Skønheder, som vi alle til-
+[20]
+bedte. Hr. Nielsen havde kun Hageskæg og glatraget Overlæbe. Hr. Christensen var helt glatbarberet, medens de andre Lærere havde Fuldskæg, som det var almindeligt.
+Hr. Nielsen var ogsaa godt lidt. Han underviste ogsaa i Sang og spillede Violin. Foruden det uundværlige Spanskrør havde han altid en Tamp i Baglommen paa Jaketten - det almindelige Klædningsstykke den Gang. Tampen brugte han med en vis Færdighed, idet han lagde Delinkventen over det ene Knæ. Til daglig hed han "Pløksylen", fordi han var Søn af en Skomager. Lærer Kragh blev naturligvis kaldt "Kragen". Han havde den grimme Vane, naar vi ikke kunde vor Lektie, at trække os i Haaret ved Tindingen, hvad der ikke gjorde godt. 
+Til Lærer i Tysk havde vi en gammel Holstener Jakobsen. Naar han var utilfreds med en Elev, sagde han gerne med tysk Akcent, "jeg skal skruppe dine Rygstykker", derfor kaldtes han "Fatter Skrup". Naar han roste en Elev, sagde han, "det er godt min Dreng",
+[21]
+idet han dunkede ham oven i Hovedet med Spanskrøret. Om det var behageligere end at blive skruppet, er vel tvivlsomt.
+Skolen var delt i to Dele: Borgerskolen og Realskolen, som igen deltes i Drenge- og Pigeklasser. Pigeskolen og Realskolens første Drengeklasse var i den Bygning, som nu er Apotek. I Huset mod Skolestræde var Drengeskolen, Realskole og Borgerskole, hvis største Kontingent var Fiskerdrenge, var altid i Krig. Om Vinteren gik det haardt til med Snekampe baade i Frikvarteret og efter Skoletid.*) I Sommeraftnerne sloges vi tit med Knipler. Jeg husker, at Johannes Larsen en Gang fik et Slag i Hovedet, saa han daanede. Det var Anføreren for "Borgerne" Peter Sandgraver, der udførte det velrettede Hug. Hans Fader var Sandgraver. I en stor Pram roede han ud og gravede Sand ved Kysten og lossede det ved en lille Bro ved Langebro, der hvor vi siden byggede Hus. Der brugtes meget Sand til at strø paa Gulve. Fernisering kendtes næsten ikke. Gulvene skurereds
+*) Vi lavede ogsaa "Ryttere" ved at de smaa Drenge blev anbrag-te på "Herderne" (Skuldrene) af de store. Saa gik vi mod hinanden, og det gjaldt da om at rive Modstanderen af "Hesten". Jeg husker at jeg red paa "Las' Skuldre. Vi smaa var beærede af at være med.
+[22]
+og bestrøedes med Sand. I et Hjørne var anbragt en Spyttebakke med Sand til at spytte i og til Udkradsning af Piben. Cigar røg man kun om Søndagen. Kom man paa Besøg, blev man budt en Pibe af den række, som Husherren i Almindelighed havde hængende. Der var Merskumspiber med Sølvbeslag og Piber med Porcelænshoveder - nogle saa lange, at de kunde staa paa Gulvet. Røret skulde helst være ægte "Weichselrør," det duftede saa dejligt.
+Undertiden legede vi Soldater. Bevæbnede med Huggerter - helst af Egetræ - med en rund Parerplade marrscherede vi ud med en Trommeslager i Spidsen. Lidt uden for Byen delte vi os i to Dele. Den ene tog Stilling bag et Hegn og den anden stormede. Dog passede man paa kun at ramme Modstanderens Vaaben, og det gjaldt om at slaa det ud af Haanden paa ham eller knække det.
+Der blev spillet Pind eller "Jeppe", som vi kaldte det. Der spilledes Klink og trilledes
+[23]
+med Kugler. Vi satte Drager til Vejrs og skød med Flitsbue og Slangebøsse. Det var nok Johannes Larsens Interesse for Fugle, der inspirerede os. Lars Hansen, Søn af en afdød Politibetjent, var en af de ivrigste Jægere. Han blev kaldt Lars "Gemse" eller "Graaspurv." Han endte som Kæmner i Korsør. Om Foraaret spillede vi Top, og den skulde være fra Drejer Tagge, som boede i den gamle Latinskole. Eller vi trillede med Tøndebaand. En Smed fandt paa at lave dem af Staaltraad, og det gjorde vældig Lykke. I lange Rækker trillede vi ud ad Landevejene. Der var hverken Biler eller Cykler til at genere os. I min senere Barndom begyndte vi at spille Kricket. Fodbold kendte vi ikke. Ligeledes blev der arrangeret Præmieskydning med Salonbøsse. *) 
+Eksamenstiden var festlig trods Spændingen. Sidste Dag drog vi ud i "Storskoven" til "Jomfruhøjen" og legede "to Mand frem for en Enke" og lignende. Bager Becher var der med Køretøj og Masser af Vienerbrød
+*) af Købmd. Hans Christensen.
+[24]
+og Limonade. Paa Hjemturen skulde man efter Skik og Brug have en Pige under Armen, og det kom undertiden til en vild Jagt for at indfange den udvalgte.
+En dejlig Tumleplads var Feden, som den Gang var ubebygget med Undtagelse af Morbroders Plads, Nordens Kalkovn og Jernstøberiet. I "Faaredammen", som nu er opfyldt, sejlede vi med vore smaa Skibe og tumlede os paa Isen om Vinteren. Den gamle Vold og Grav fra Svenskekrigen var ogsaa en yndet Legeplads. Om Efteraaret gravede vi Huler i i Sandet, som blev overdækkede med Stænger og Tang. Et Ildsted manglede ikke og i Smug blev Kridtpiberne tændt. Herude boede Hermelinen. Det skete, at den tog vore Høns.
+Bestyreren paa M.P. Allerups Jernstøberi-Filial, Møller - Broder til daværende Overlæge paa Odense Sygehus - havde 6 Sønner og 3 Døtre, af hvilke nogle af de yngre var mine Kammerater. Møller var en ejendommelig
+[24]
+Skikkelse, temmelig høj, lidt duknakket med langt Skæg. Oprindelig var han Snedker, og han lavede Modellerne til Kakkelovne og andet Støbegods. TilFornøjelse for sig selv og Børnene lavede han nogle dejlige Skibsmodeller. I sine ældre Dage lavede han de nydeligste Genstande, Smykker m.m. udskaarne i Rav, Ben og Kokosskal. 
+Selv lavede jeg naturligvis ogsaa Skibe. Skroget til et af dem har jeg endnu. For ikke at kæntre blev de forsynet med Blykøl. Blyet fandt vi ved Skytteforeningens Skydebaner paa Feden. Men det første Skib, jeg havde, lavede Johannes Larsen til mig - en flot Kutter. Den fik et sørgeligt endeligt. Da jeg sejlede med den i "Møllerkæret" (Svanedammen) blev den hængende i en Gren ude paa Midten; imidlertid blev det Frostvejr, og den frøs inde. Til min store Sorg slog Drengene den itu med Sten.
+Det var en stor Begivenhed, da jeg fik mine første Skøjter. Hidtil havde jeg, som navnlig Fiskerdrengene brugte det, haft en Slæde med
+[25]
+Jernskinner og en Pigstav "Isgajt", som jeg stagede mig frem med staaende paa Slæden. Det var forresten en god Sport, og man kunde opnaa en betydelig Fart. Men alligevel var Skøjterne morsommere. Af Skøjtebaner var der - foruden de forhen omtalte Damme - Thorbystranden, hvor man kunde løbe helt over til Odensefjorden og - Kertem.-Fjorden i strænge Vintre. Isen paa Bugten var altid for ujævn med opskruet Is. Syd for Byen, hvor Odensevejen havde inddæmmet et Stykke af Fjorden "Hinkes Lod" havde Skøjteløberforeningen sin Bane, hvor den holdt Fester med Musik og kulørte Lamper om Aftenen. 
+Fiskerdrengene havde en mærkelig Lyst til at "gumpe" Isen i Stykker. I en lang Række løb de frem og tilbage paa deres tunge Træskostøvler, indtil Isen brast. Men saa morede vi os med at springe fra Istykke til Isstykke. Det var vældig Sjov, men det gjaldt om at være hurtig og træde sikkert. En Gang gik det galt for mig, men jeg kom da op og fik Vandet Hældt af de lange
+[26]
+Støvler. Skønt vi legede saa meget ved Vandet, kom vi altid heldig fra det. Min ældste Søster, Marie, faldt en Gang i Havnen, men blev da fisket op i Tide. 
+I Skolen var der to Hold i hver Klasse. Af mit Hold husker jeg Anton Schondel, Valdemar Nielsen, Christen Klokker, Karl Møller, Chr. Norden, Rasmus Norden, min Fætter Peter Larsen, Johannes Holbæk, Marius Knudsen (Holger Tornøe), Emanuel Bloch, Elert Nielsen, Theodor Nielsen. Forældrene var Læge Schondel, Lærer Nielsen, Vognmand Klokker Hansen, Jernstøber Møller, Kaptajn Norden, Købmand Norden, Købmand M.F. Larsen, Skomager Holbeck, Toldbetjent Knudsen, Sadelmager Nielsen og Politibetjent Nielsen. *) Tobakspinder Block. 
+Mit bedste Fag var Tegning (jeg har opbevaret flere Tegninger fra Skolen), og mine daarligste Matematik og Regning. Jeg naaede dog en Gang at blive No 4 paa Holdet. Det er imidlertid ikke altid Skolelærdommen, der betinger Børnenes Fremtid. Den dummeste og altid nederste i Klassen blev en dygtig Forretnings-
+*) Johannes Poulsen, Søn af Skræder P.
+[27]
+mand og Bankdirektør i Assens. Han ejede en vis selvtillid, som er en saare vigtig Egenskab. I Tankerne ser jeg ham som Konfirmand udhalet som en ung "Herre" med løse "Neglemanschetter" og Ravrør med stor Cigar, Paraply og sorte Hansker og stiv Hat. Bovler. 
+Der blev lavet en Del Drengestreger med at sætte Knappenaale i Lærernes Stol og lignende, og saa kom Spanskrøret i Virksomhed over hele Linien. Gerningsmanden fandtes sjældent. En Skoleudflugt var en æventyrlig Oplevelse. Turen foregik med en lille Damper, "Kerteminde," som førtes af Skipper Jørgensen. den senere Mægler. Om Sommeren sejlede den ellers med Sild til Korsør, hvorfra de fragtedes videre med Skib til Kiel. Lærer Kragh havde til Lejligheden skrevet en Sang - det var noget med "at tage med Havet en Dyst" og "Romsøs forjættede Kyst -" til en kendt Melodi, og hver Gang jeg hører denne, mindes jeg Romsøturen. Hvad vi ellers foretog os, husker jeg ikke, men der er jo meget at se paa den lille idylliske Ø med de mange Daadyr og Fyrtaarnet. En anden Gang havde vi en morsom
+[28]
+Udflugt til Bøgebjerg paa Hindsholm.
+Der hvor Banegaarden ligger, havde Morbroder Jeppe sit Trælager, dels i store rødmalede Træhuse og dels i fri Luft. Det blev efterhaanden flyttet til Feden. Paa det modsatte Hjørne, hvor nu Hotelhaven er, laa et gammelt Bindingsværks Magasin, som Morbroder brugte til Korn og Foderstoffer. Strandvej - den Gang "Bagvejen" - var en almindelig temmelig smal Landevej med Popler ved Siderne og dybe Grøfter samt en Gangsti ind mod Haver og Huse. Paa den anden Side gik Stranden helt ind til Vejen mellem Kamperhoug til og Peder Møllerstræde. Herfra førte en Stenmole skraat over til Havnemolen. Den Trekant, som derved fremkom, kaldte vi "Lillestranden". Der fangede vi Krabber og Hundestejler. Det Hus Axel Larsen benytter til Maskinværksted, byggede en Garver Holst til Garveri. Det laa lige i Strandkanten, saa man kun ved Lavvande kunde pas- 
+[29]
+sere forbi. Lillestranden blev siden fyldt op med Sand, da man anskaffede en Dampmuddermaskine til Oprensning af Sejlløbet i Stedet for en gammel, som blev drevet ved Haandkraft. Vest for Vejen havde en Del af Langegades Beboere deres Haver "Baghavernr", indhegnede med Tanggærder, som var bevoksede med Bukketorn eller Tysktorn. Apotekeren havde en af de kønneste Haver med et pænt ottekantet Lysthus bygget halvt ud paa Gangstien. Morbroder Jeppe havde ogsaa en hyggelig Have, der hvor Johannes Larsen senere byggede et Hus til sin Svigermoder, Fru Warberg. Morbroder Martin havde derimod ingen Baghave, men lejede en ved Garveriet. 
+Meget af min Fritid tilbragte jeg sammen med Fætre og Kusiner. Morbroder Jeppe var gift med en Datter af Hattemager Bless, Vilhelmine. De havde 2 Døtre og 4 Sønner: Johannes, Georg, Marie, Vilhelm, Christine og Adolf. Det var ualmindelig gode Børn. Vilhelm havde jeg mest med at gøre, da vi
+[30]
+var omrent jævnaldrende.
+Hvad jeg særlig beundrede hos Morbroders var deres mange Malerier. "Moster" Mines *) Broder Johan Bless var Maler, og af ham havde de en Del Familieportrætter. Hendes Svoger var Marinemaleren Echardt, som blandt andet havde malet et stort Billede med Motiv fra Savværket i Sverige og et Solnedgangsbillede fra en mindre Havn, som især vakte min Beundring. (Et smukt Billede af Echardt har forresten Valdemar Christensen i Gentofte. Det er Kerteminde Havn set fra Langebro.) Nu Aage Chr. Kertem. 
+Den gamle Butik med Loftsbjælken var hyggelig. Og Kontoret med store Landkort og Billeder af Morbroders Skibe malede af Echardt, var interessant. Den "hollandske Vægt" til Vejning af Kornprøver var et morsomt Legetøj. En stor Skrivepult med Taburetter til at dreje op og ned var Hovedinventaret. Det var navnlig Morbroder Urban, som førte Bøgerne, og han havde tillige Overopsynet med Korn og Trælast. Han røg kun Cigarer, aldrig Pibe. Morbroder Jeppe røg ikke.
+*) Vi syntes ikke om det fremmedartede "Tante", men sagde "Moster."
+[31]
+Da det nye Hus blev opført, gik noget af Idyllen bort. Morbroders boede i Stueetagen med Soveværelser paa første Sal og i Tagetagen. Resten af første Sal var lejet ud til Toldforvalteren. 
+I Stueetagen var tre Stuer til Gaden og en mindre til Gaarden samt Køkken og Værelse til Gaardskarlen. Paa den anden Side Porten var Butik, Kontor og Skænkestue. I en Sidebygning mod Nord var der Pakhus for Kolonialvarer. Mod "Mellemgade" (Strandgade) laa som nu Kornmagasinet og Staldbygninger, som fortsattes ind i Bagergaarden. Mellem de to Gaarde laa et Hus til Bræddelager. Paa den anden Side Mellemgade var Haven og Rejsestalden, og i Gaarden ud tol Bavejen var Kuloplag. Op mod Plankeværket til Haven stod en Stabel Drænrør, og i et af disse havde Morbroder anbragt sin lange Kikkert. Naar han ventede Skib, kom han af og til og spejdede ud over Bugten fulgt af sin trofaste Hund Bob, som aldrig veg fra ham. Det var en puddelagtig forhenværende Skibshund, som var reddet
+[32]
+fra et Skibsforlis og derved havde mistet sin Herre. Jeg var gode Venner med den, indtil en skønne dag, da Morbroder og Fader stod og talte sammen. Jeg stod og kløede Bob i Nakken. Pludselig snappede den min Haand og satte Tænderne igennem, saa jeg havde Besvær med at faa den fri igen. Jeg kom til Doktoren og fik den behandlet og gik med den opbunden en Tid, og mange Aar efter kunde Mærkerne af Tænderne ses. Siden knurrede den altid af mig. Vi gættede paa, at den havde haft et Saar i Nakken. 
+Det var et meget gæstfrit Hus. De større Kunder fra Omegnen blev ofte inviteret til Kaffe eller Aftensmad. Godsforvalter Mohr fra Hverringe med Familie var der meget tit. En morsom Bondekone, Marie Franse (Frandsen) sagde, da hun fik hugget Sukker til Kaffen: "Hva er det for novet Sukker I hulder Jer, det ka itte tye?" Eller naar der blev serveret hjemmebagte Kager: "Saadan noe ka je fo heme hos mig sel, nej, Skik Bo til Baveren etter nove Kyvebry, det vil je hellere ha." 
+[33]
+Om Morgenen begyndte alt Arbejde Kl. 6, og da var Morbroder altid paa Benene. Saa gik han en Runde i Butik og til de forskellige Arbejdspladser, og ved Langebro fik han gerne Selskab af Købmand Norden. Om Aftenen gik han i Seng Kl. 9, men først skulde han have sin Aftenkaffe, ellers kunde han ikke sove, sagde han. 
+Morbroder Jeppe var en lille Mand med rødligblondt Fuldskæg. Han bar altid blaa Jaketdragt og bredskygget blød Hat og Stok i Haanden. Hans Kone var derimod høj, tidlig graahaaret, da hun led meget af Hovedpine. Hun havde en sjælden Evne til at opdrage Børnene. Korporlig Straf benyttede hun aldrig, men naar et af dem havee forset sig, talte hun i Enrum med det. Hvad der blev sagt, ved jeg ikke, men det virkede.
+Morbror Urban - den yngste af Mors Brødre var høj og kraftig, en køn Mand med rødligt Fuldskag. Da han blev gift overtog han en Forretning i Lundeborg, Hidtil havde han altsaa været ansat hos sin Broder.
+[34]
+og det blev bestemt, at hans Svigerfader, en gammel Skibsbygger Thomsen, skulle flytte derned fra Kerteminde. Han lejede en stor Fiskerbaad til Rejsen, og hans Sager blev stuvet ned i Lasten, medens hans gamle Kat blev lukket ned i Kahytten. Den var hans Kælebarn. Det var en stor grim rød Hankat - en rigtig Slagsbroder med flængede Ører, og det ene Øje var reven ud. Da vi kom et Stykke ud i Havnen, - jeg var inviteret med paa Turen, - kunde Thomsen ikke bare sig for at se til sin Yndling. Han lettede forsigtigt paa Lugen - og vips! Katten for ud og sprang paa Hovedet udenbords og svømmede i Land. Der blev stor Sorg og Bekymring for det stakkels Dyr. Dog tror jeg, den har trøstet sig; Katte er jo ikke Menneskene saa hengivne som Hunde. 
+Vi kom imidlertid godt til Lundeborg efter en lang Sejlads, da Vinden var flov. Jeg blev der nogen Tid og havde det rart. 
+Morbroders Forretning var meget blandet, idet han havde en Afdeling for Manufak-
+[35]
+tur og en for Kolonialvarer, og desuden handlede med Korn og Foderstoffer, Kul og Trælast. 
+En stor Del af Tiden tilbragte jeg ved den lille Havn og ombord paa en Pæreskude, hvor jeg blev gode Venner med en ung Mand, som spillede Violin. Vi gjorde ogsaa Ture i Omegnen til Herregaardene Broholm, Tidselholt og Hesselagergaard og til den store Hesselagersten, "Damestenen." Denne er imponerende, skønt kun den ene Side er gravet fri, mens det øvrige er skjult i Jorden. Det er naturligvis en Trold, der har kastet den efter et Kirketaarn - jeg tror paa Langeland - men som sædvanligt har den ikke ramt.
+En anden Gang i en Sommerferie kørte vi tre "lystige Fætre", Peter, *) Vilhelm og jeg til Lundeborg med en lille russisk Ponny og tilhørende Vogn. Hesten "Bismarck" havde vi forresten megeg Fornøjelse af i det hele taget. En Vinter, da den havde staaet længe paa Stald, var den bleven noget kaad, som Heste i Reglen bliver. Jeg skulde
+*) Søn af Morbroder Martin.
+[36]
+have en Ridetur paa den og var kommen lidt uden for Porten paa Bagvejen, da den standsede og vedblev at gimpe op og ned, indtil jeg røg ud over Halsen paa den. Den var dog saa hensynsfuld at kaste mig af i en Snedynge ved Siden af Vejen og blev ganske roligt staaende og grinte skadefro ad mig. 
+Men den begav vi os nu de 5 Mils Vej ad Lundeborg til. Det tog jo sin Tid, og vi maatte bede et Par Gange undervejs, men vi kom da godt der ned og tilbragte en morsom Ferie hos de rare Mennesker. Moster Augusta var sød og gfod, men blev desværre efterhaanden saa ødelagt af Leddegigt, saa hun ikke kunde røre sig. Før hun blev gift, havde hun en Pogeskole og en Broderiforretning i Kerteminde. 
+Da jeg var ca. 10 Aar, fik jeg Lov til at lære at spille Violin. Det var en stor Dag, da Peter og jeg købte Violinen hos Marskandiser P. Hansen, Købmand Hans Tveskovs Fader. Min Lærerinde blev Fru Asta Thalbitzer - Elev af Konservatoriet og Anton Svendsen.
+[37]
+Hun var et prægtigt Menneske og vedblev til sin Død at være min og siden ogsaa min Kones og Bebs' gode Veninde. Hun var den Gang ung og livlig, men desværre halt. Hun var gift med en Fætter, der havde en lille Købmandsforretning i "Friheden". Desværre var han aldrig ædru. Desuagtet viste Fruen altid et smilende Ansigt. Hun var født Sanne, og kgl. Kapelmusikus Emil Sanne og Sanginspektør Sanne var hendes Brødre. Emil Sanne var første Klarinetist i Kapellet, og som voksen havde jeg megen Fornøjelse af Sammenspil med ham, naar han om Sommeren boede i Kerteminde. Vi spillede "Keglebanetrioen" og Mozarts Klarinetkvintet. Vi var mange Elever hos Fru Thalbitzen baade til Violin, Klaver og Sang. Jeg kom til at spille sammen med en af Klavereleverne Mathilde Nielsen, Datter af Læderhandler Nielsen. Da vi ikke havde Klaver den Gang, foregik Øvelserne altid hos Nielsens. Vi spillede blandt andet nogle af Haydns og Mozarts Sonater, og vore Øvelser
+[38]
+overværedes gerne af Mathildes ældre Søster Anna. Hun malede lidt og var senere ansat paa den kgl. Porcelænsfabrik i en Aarrække. Sadelmager Nielsen, Kæmner Nielsen, Politibetjent Nielsen, Læderhandler Nielsen var Brødre. Sadelmageren var meget politisk interesseret og en klog Mand. Han var i mange Aar Formand for Haandværkerforeningen og Medlem af Byraadet. Foruden den tidligere omtalte Søn Oluf havde han en Datter Henriette - Veninde med mine Søstre, - som blev Læge. Ehlert blev Journalist og Borgmester i Middelfart, Jacob var ved Postvæsnet, Bessermann og en yngre Søster var Jernbaneassistenter. 
+Læderhandlerens eneste Søn blev Lærer, men døde i en ung Alder. 
+Kæmneren havde en Søn, som Vilhelm ["som" overstreget. "Vilhelm" indsat over linjen] blev Sagfører og havde noget med "bedre Byggeskik" at gøre og gift med Ellen Hørup. Man sagde, at han var Studenten i Visen om Amanda. Denne var Datter af en Uhrmager Kragh i Kerteminde og Søster til Skuespillerinden
+[39]
+Fru Krag-Møller. Kæmneren havde desuden to Døtre Amanda Alma ["manda" overstreget. Overlinjen er indsat "lma"] og Ida. Alma blev gift med William Wandahl, Maler og senere Regissør ved Dagmarteatret. Hun var selv Skuespillerinde. Wandahl inspirerede mig til mit Livs første Maleri. Da jeg saa ham male Lundsgaard Klint, fik jeg Lyst til at prøve det samme. Jeg opbevarer Billedet. 
+Fader var musikalsk og havde en god Sangstemme. En Tid deltog han i Korsang hos Pastor Niels Lindberg. Noder kendte Fader ganske vist ikke. I min tidligste Barndom spillede han lidt Harmonika, men nu begyndte han ogsaa at gnide Fiolen, og det varede ikke længe før han kunde spille Melodier og Danse efter Øret, saa jeg blev helt distanseret. Nu fik Fader Lyst til at lave Violiner. Han byggede flere, og nogle var da til at bruge, saaledes at vi kunde spille Duetter. Fader lavede selv anden Stemme. 
+[40]
+Første Gang jeg spillede offentligt, var i "Den selskabelige Forening." Jeg fik Lampefeber, - saa Benene rystede og Buen vibrerede. Det var nok en køn Forestilling.
+Efterhaanden tabte jeg Lysten og vilde holde op med Musiken, men mine Forældre tvang mig heldigvis til at fortsætte. Jeg husker, at Moder sagde: "Du vil en Gang komme til at takke os for, at vi ikke lod Dig slippe." Og det maatte jeg siden sande. Musiken har altid været min store Kærlighed.
+Paa Langegade, hvor der nu er Cykelforretning og Biograf, boede Morbroder Martin. Sammen med sin Svigerfader P. Nielsen under Firmanavn "Nielsen &amp;amp; Larsen" og senere alene "M.F. Larsen" drev han en Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Brædder. Desuden drev han ogsaa Landbrug. 
+I de gamle Købmandsgaarde skete saa meget, som kunde interessere en Dreng. Til Butiken hørte en "Skænkestue", hvor Landboerne kunde faa en Drik. Ligesom der sad en Kone og solgte Wienerbrød - her "Marie Brødkone" - og lavede Kaffe til Kunderne. Paa Disken stod en Tønde med
+[41]
+Tobak til behagelig Afbenyttelse. 
+Ved særlige Lejligheder kom der mange Mennesker til Byen f. Eks. til Markeder og Dyrskuer og navnlig til Folketingsvalg. Folk skulde ogsaa handle i Byen, da Brugsforeninger endnu ikke var opfundne, og da der hverken var Jernbane eller Cykler, var man henvist til Hestekøretøjer. Paa saadanne Dage vrimlede det med Vogne og Heste i Købmandsgaarde og paa Gader. De større Firmaer Elias B. Muus, I.A. Larsen, M.F. Larsen og Norden havde store Stalde for Gæsterne, og Tornøes Hotel og Gæstgivergaarden, hvor nu Banken og Sparekassen er, tog ogsaa deres Del af Invationen; men det forslog ikke ved en saadan Lejlighed. 
+Morbroder Martin havde 6 Børn: Peter, som var paa Alder med mig, Thea, Helga, Martha, Valdemar og Alfred. Det var rare Børn, men ikke saa godt begavede og til Tider lidt drilagtige. Jeg husker, at vi besøgte dem, før vi flyttede til Kerteminde. Peter havde en Gyngehest betrukken med rigtigt Skind og med Saddel og Stigbøjler. Det var en Oplevelse at
+[42]
+ride paa den! De havde den Gang Lejlighed paa 1_ste_ Sal, og Morbroders Svigerfader boede i Stuen. Da denne blev Enkemand flyttede de ned og han fik et Værelse hos dem. "Onkel", som de kaldte ham, blev lam, og i de sidste Aar laa han i Sengen eller blev kørt i Rullestol. Han blev behandlet med storÆrefrygt. "Moster" Hanne var hans Plejebarn. Hun kunde godt lide mig og saa gerne, at jeg kom og legede med Peter. Hun havde altid morsomme Ideer til at beskæftige os. Engang fandt hun paa, at jeg skulde bo hos dem i 8 Dage i Sommerferien uden at komme hjem i den Tid. Det var morsomt. Morbroder havde jo et mindre Landbrug med en halv Snes Køer og to Spand Heste, og Høsten var en livlig Tid. Vi stod tidligt op, og spiste Davre Øllebrød sammen med Folkene. De fik Spegesild til. Øllebrødet var tykt med Klumper og uden Sukker. Det har nok været lidt svært at faa ned. Vi kørte med, naar Kornet blev kørt ind, og om Eftermiddagen blev vi sendt i Marken med "Mellemmadden" og Æbleskiver til Folkene. Hjemmebrygget Øl fik de i en "Lejle" - en flad Tønde, som
+[43]
+gik paa Omgang. Man drak af Spunshullet. Peter havde en lille Vogn, som blev forspændt med deres store Hund "Kronvald" senere "Unkas", og saa kørte vi. Hunden brugtes ogsaa til at trække Malkevognen, naar Køerne blev malkede i Marken. Det var ellers almindeligt, at Malke-Piger eller Konen ar Mælkebøtten paa Hovedet, og samtidig strikkede hun.
+Undertiden fik vi Lov at ride, naar Hestene skulde til eller fra Marken. Saa morede det Karlene at faa dem til at trave, og da gjaldt det om at holde fast i Manken, og det gav nogle fæle Stød, saa man blev øm bag i. Eller vi jalp med at trække Køerne hjem, naar det blev koldt om Natten. I Begyndelsen var jeg lidt ængstelig, men jeg maatte jo vise, at jeg var en rask Karl.
+I en Baggaard, hvorder var Kullager, stod et gammelt Valnøddetræ, som vi besøgte flittigt i den Tid, Nødderne var modne. I Butikken var der ogsaa morsomt. En Gang ugentligt blev der lavet Papirsposer,
+[44]
+og vi hjalp med at klistre dem. Og saa vankede der Bolsjer, eller vi fik Lov til at købe et Stykke Wienerbrød hos Marie Brødkone, som sad og strikkede paa en Tønde ved Døren. I Kontoret var Morbroder gerne optaget, da han selv førte Bøgerne. Om Aftenen blev de store Folianter og Pengekassen anbragt i Pengeskabet, som var indmuret i Skorstenen. 
+I Gaarden stod to gamle Linde og en udvendig Trappe med Tag over førte op til første Sals Køkken. ["s" i slutningen af "Sal" og "Køkken" er indsat med blyant]
+I Mælkekælderen hjalp vi med at kærne Smør. Det var jo for Andelsmejerierne. En Fest var det, naar der blev slagtet Gris, og vi fik sorte Pølser.
+Morbroder var temmelig tavs, men kunde godt være morsom. Han kunde være "lun", som Fynboerne siger.
+Om Aftenen fik vi undertiden en Køretur f. Eks. til Maale Bakke eller til Kærby Bakke. eller Fjorden rundt.
+Hos Morbroder boede i nogle Aar Skolemanden Kristen Kolds Enke og to Døtre paa 1ste Sal. [ordene fra "eller" til og med "Sal" indsat med blå kuglepen]
+[45]
+Vi kom meget sammen med Købmand Hans Christensens og deres tre Drenge: Frode, Aage og Valdemar. I det gamle Bindingsværkshus med Loftsbjælker i Stuerne var der meget hyggeligt. Det brændte senere. I Butikken som den Gang hovedsagelig var Skibshandel, stod Fiskerne gerne og snakkede og vendte Skraaen i Munden. Christensens Broder, som var Fisker, optraadte som Karl og Altmuligmand i Forretningen. Købmand Christensen havde som Barn paadraget sig en Hofteskade, som han led meget under, og han gik meget daarligt. Jeg husker en Gang, da Bebs i 2-3 Aarsalderen sad ved Vinduet og hilste paa en forbipasserende, og vi spurgte hende, hvem det var, at hun svarede: " det var enten Fru Thalbister eller Købmand Christensen". De haltede begge. Ligesom mine Forældre og Moders Slægt var han Medlem af Valgmenigheden og var meget kirkeligt og socialt interesseret.
+Fru Chr. var Datter af en Organist Skaarup i Nykøbing Falster. Hun var meget livlig og havde en prægtig Sangstemme. Hun tog
+[46]
+gerne Del i vore Lege. Da vi blev lidt ældre, spillede vi Komedie paa vores Loft og jeg lavede Dekorationerne. Vi spillede "Peter sidder over" med mig i Titelrollen, flere af Hostrups Komedier: "Soldaterløjer", "Intrigerne" - - 
+Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge. Det flotteste Arbejde lavede Johannes Larsen: et Brædt til at hænge Jagtgeværer paa, forsynet med et fremstaaende Gemsehoved og Egeløv. Jeg lavede forskelligt med Løvsav blandt andet en Sykurv og et Pibebrædt med udskaarne Egeblade. Jeg opnaaede en 1_ste_ Præmie med Certifikat og en Bog. 
+Allerede som Barn interesserede Johannes Larsen sig for Fugle. Han lavede gode Fugletegninger, fangede Fugle og skød Fugle. Han havde en fin Samling af Fugleskind og Æg. Selv havde jeg ogsaa en lignende men mindre Samling. Desuden samlede jeg paa Insekter, Mønter, Oldsager og Aviser. En Avis fra 1700 og noget var det fornemste Stykke.
+[47]
+Paa Fødselsdage gjorde vi tit smaa Udflugter med Moder og Kammerater til Klinten eller Skoven. Undertiden gik vi til "Jomfruhøjen," hvor Sagnet fortalte, at der havde staaet et Taarn, og en Jomfru var bleven indmuret deri. Vi havde naturligvis Madkurv med, for det var jo en vigtig Ting.
+Vi havde en god og dygtig Moder, som sled og sparede for at holde Hjemmet oppe, naar Faders Indtægter undertiden var smaa. Hvad vores kære Moder har betydet for os, kan ikke beskrives. Vi havde ogsaa en god og kærlig Fader, som var dygtig i sit Fag. (Jeg har nogle af hans Arkitekturtegninger fra den Tid, han gik i teknisk Skole.)
+Fader blev snart valgt ind i Bestyrelserne for Haandværkerforeningen, Den selskabelige Forening og Pavillonselskabet. Den selskabelige Forening virkede om Vinteren ved forskellig Underholdning og Baller. Jeg husker nogle Tableuer, hvori jeg deltog og hvor Fader læste Æventyr. Pavillonselskabet holdt Baller om Sommeren i Skovpavillonen ved "Louisenlund." Saa var der kulørte Lamper i Træerne,
+[48]
+og Havnefoged Christensen i Diplomatfrakke og hvide Handsker førte Dansen op. Et lille Orkester spillede under Ledelse af Organist Ibsen. Han var en dygtig Klaverspiller, men med sine sære Fagter og sin mærkelige ranglede Fremtoning vakte han ufrivillig Munterhed. Paa Grund af sinpibende Stemme kaldtes han "Pip pip." 
+Moder havde en Søster Katrine Larsen kaldet Trine, som var ugift og havde et Bageri i "Bagergaarden," som tilhørte Morbroder Jeppe. Hendes Broder var Den ældste Broder hed ["Hendes Broder var" overstreget. "Den ældste Broder hed" indsat over linjen] Jakob. Han var Gartner og senere Inspektør paa Godset Birkelse i Vendsyssel. Han var en myndig Mand og færdedes altid til Hest paa de udstrakte Jorder. Hans kone hed Stine, og de havde 3 Børn: Ida (Adelaide), Erik og Laurits. (Denne kendte jeg bedst. Han lærte Handel hos Morbroder Jeppe og var senere ansat der. Han blev gift med en Datter af Skomager Holbech, Caroline, og fik en Forretning i Odense.) Saa var der de tidligere nævnte Brødre Jeppe Andreas og Martin Frederik. Anton var Saddelmager og var gift og bosat i Zwickau i Sachsen i en Aarrække. Paa sine ældre Dage kom han hjem og fik Ophold hos sin Broder Jeppe indtil sin 
+[49]
+Død. Urban havde 2 Sønner: Urban, som var Elektrikker og ansat ved Sukkerkogeriet i Odense, og Aage, som blev Direktør for Slagteriet i Svendborg.
+En Tid var vor Fornøjelse Søndag Morgen at aflægge Besøg i Moster Trines Bageri, hvor Bager Madsen lavede de lækre Konditorkager. Der faldt altid noget af, især naar Napoleonskagerne blev skaaret til. Samme Bager Madsen var en stor Skakspiller, og i Pauserne sad han altid og løste Skakopgaver eller lavede Opgaver til Bladene. Men i sin Optagethed glemte han undertiden Brødet i Ovnen. Han blev gift med Mosters unge Pige Andrea og overtog Bageriet, da Moster blev syg. Ved at puffe Skuffer ind med Knæet havde Moster beskadiget Knæskallen, saa hun blev sengeliggende i længere Tid og længe maatte bruge Krykker. I den Tid boede hun hos os. Hun havde ogsaa andre Svagheder, for hun tog stadig Piller, og for at faa dem til at glide ned, gned hun sig paa Halsen. Om det hjalp, ved jeg ikke, men det saa komisk ud. Paa sine ældre Dage blev hun rask til Bens, og hun var 95, da
+[50]
+hun døde.
+Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
+[51]
+I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
+Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
+Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
+[52]
+Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
+Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
+En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
+Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
+[53]
+tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
+Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
+De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
+[54]
+red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
+En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
+[55]
+vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
+Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
+[56]
+trængt.
+Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1949-05-24</t>
   </si>
   <si>
     <t>Hareskov St.
 Bakkevej 12</t>
   </si>
   <si>
     <t>Louise Brønsted
 Thora Cohn
 Adolph Larsen
 Andreas Larsen
 Grethe Larsen
 Henning Larsen
 Jeppe Larsen
 Johannes Larsen
 Martin Larsen
 Kirsten Larsen, Elena Larsens veninde
 Else Larsen, Else, Andreas Larsens kone
 Ellen  Sawyer
 Lars Swane
 Ane Talbot
 Ursula Uttenreitter
 Andreas Warberg
@@ -21890,59 +22259,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/GZdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZhDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZOdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UNz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mpiN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gk9Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aBcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oRsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vDX3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L3md" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qIVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RffV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyRp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hWCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rE7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xJKL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/920F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nrcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OXaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eP9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oj68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bDoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xzmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1eZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MYqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgO7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTvA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cdij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0HmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xKC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oVuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9mER" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qtzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wavK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VlTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Si2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ie7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6DZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WxCK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nR2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpBs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LOWf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/purQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nzLs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3SjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FhmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9hnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n30Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AHH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fz3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qTSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h4h2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ww9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WtLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Afvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KW2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BEcC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SuSIJumS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KFPqIZGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iX9SJ187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zoGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KWBBQDjT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qo7XYLlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1uXmjYEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBhr9ldI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/II8Vqpkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aKEfQxsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OJcBdZEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/y04JByen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cCaz8EWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rVIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RVKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/045L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jed1QRB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ErEQwYPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXBg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SHBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m0Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U7eitiQW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVQV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aoxHY14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jpJL7MOU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLxU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GiJOu0Cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i43j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DEbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sAPdhfK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8VsDEkxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ffrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SjHl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4TTW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5osD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1XH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h0Nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kmPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/STNI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ge5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uFjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/neu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CUN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fzsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pugX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dZ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yl47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qAqU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lEgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDzL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqQn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7sM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3rud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHN3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5Gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wClj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0E5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t2Bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ATgR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2S97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BGVZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W3jk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8O6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1uW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LxL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QDSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqgF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D76Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ooc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eur8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4zMTy9JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2nt4REfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/44Rr071i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WdZ6k4F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gr4dQ2mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JqxhhCZI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tl7xCkbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fdrb1Hkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Jg0lZHLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2e3r5tyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kl5V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PS3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1Y1aylfk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uvyOSkUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AsfY1lyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9cAKmCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6XCCIPMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3c7pfpuA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IsmqCYZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xg3d7YmI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QOjj8m8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xTjhgohS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c3ZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rtuLWr8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LTnC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XR0w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/go4AUczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9LdcvZH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lZyxnYPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Bmz1PkP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fydly3mL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/28RRjkXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgmP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Beqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aDtB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L4IB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XhN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kzeNagm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OnU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XhJJmMps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gf5mwqGr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oK8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zgu5go8Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QzxzDSBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/u6YIzd8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ip9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ahnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GhGl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MrrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gydO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rgjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xZ2I7HcZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MpSZuSQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4j36nABk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZqExOJZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PS1Xs1u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/27xRz3oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GMsaYTd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T7Bg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/za7Y1EX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HlBMnPp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UInQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E8Si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9olU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wz2G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WUWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9lMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BhcN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rKPbWaK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iODSS7tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XTDInlTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ZN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aazS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1z2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63vE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h1m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nWBl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6xM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGYE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/936h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TICa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e4A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4hLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DMr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/izLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r4bH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId533" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId534" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7BK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId535" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId536" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId537" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5EjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId538" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId539" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId540" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId541" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId542" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y3iJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId543" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kfDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId544" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fOHz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId545" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId546" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hTRW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId547" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UOxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId548" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId549" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId550" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId551" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId552" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId553" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId554" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId555" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId556" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9o4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId557" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lwDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId558" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId559" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId560" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId561" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId562" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId563" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rNe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId564" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId565" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6H9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId566" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId567" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId568" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KmZg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId569" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId570" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId571" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId572" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PYSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId573" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId574" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId575" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId576" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId577" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bRdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId578" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId579" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId580" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xk8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId581" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/GZdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZhDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZOdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UNz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mpiN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gk9Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aBcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oRsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vDX3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L3md" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qIVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RffV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyRp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hWCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rE7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xJKL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/920F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nrcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OXaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eP9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oj68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bDoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xzmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1eZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MYqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgO7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTvA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cdij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0HmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xKC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oVuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9mER" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qtzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wavK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VlTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Si2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ie7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6DZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WxCK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nR2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpBs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LOWf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/purQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nzLs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3SjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FhmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9hnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n30Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AHH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fz3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qTSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h4h2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ww9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WtLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Afvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KW2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BEcC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SuSIJumS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KFPqIZGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iX9SJ187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zoGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KWBBQDjT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qo7XYLlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1uXmjYEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBhr9ldI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/II8Vqpkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aKEfQxsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OJcBdZEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/y04JByen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cCaz8EWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rVIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RVKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/045L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jed1QRB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ErEQwYPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXBg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SHBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m0Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U7eitiQW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVQV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aoxHY14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jpJL7MOU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLxU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GiJOu0Cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i43j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DEbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sAPdhfK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8VsDEkxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ffrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SjHl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4TTW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5osD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1XH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h0Nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kmPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/STNI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ge5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uFjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/neu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CUN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fzsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pugX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dZ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yl47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qAqU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lEgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDzL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqQn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7sM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3rud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHN3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5Gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wClj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0E5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t2Bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ATgR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2S97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BGVZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W3jk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8O6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1uW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LxL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QDSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqgF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D76Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ooc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eur8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4zMTy9JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2nt4REfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/44Rr071i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WdZ6k4F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gr4dQ2mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JqxhhCZI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tl7xCkbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fdrb1Hkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Jg0lZHLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2e3r5tyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kl5V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PS3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1Y1aylfk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uvyOSkUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AsfY1lyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9cAKmCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6XCCIPMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3c7pfpuA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IsmqCYZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xg3d7YmI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QOjj8m8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xTjhgohS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c3ZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rtuLWr8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LTnC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XR0w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/go4AUczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9LdcvZH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lZyxnYPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Bmz1PkP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fydly3mL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/28RRjkXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgmP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Beqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aDtB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L4IB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XhN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kzeNagm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OnU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XhJJmMps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gf5mwqGr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oK8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zgu5go8Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QzxzDSBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/u6YIzd8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ip9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ahnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GhGl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MrrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gydO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rgjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xZ2I7HcZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MpSZuSQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4j36nABk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZqExOJZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PS1Xs1u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/27xRz3oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GMsaYTd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T7Bg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/za7Y1EX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HlBMnPp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UInQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E8Si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9olU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wz2G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WUWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9lMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BhcN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rKPbWaK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iODSS7tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XTDInlTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ZN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aazS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1z2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63vE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h1m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nWBl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6xM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGYE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/936h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TICa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e4A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4hLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DMr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/izLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r4bH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId533" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId534" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7BK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId535" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId536" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId537" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5EjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId538" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId539" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId540" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId541" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId542" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y3iJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId543" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kfDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId544" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fOHz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId545" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId546" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hTRW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId547" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UOxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId548" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId549" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId550" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId551" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId552" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId553" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId554" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId555" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId556" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9o4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId557" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lwDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId558" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId559" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId560" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId561" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId562" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId563" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rNe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId564" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId565" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6H9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId566" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId567" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId568" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId569" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KmZg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId570" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId571" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId572" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId573" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PYSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId574" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId575" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId576" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId577" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId578" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bRdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId579" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId580" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId581" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xk8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId582" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M576"/>
+  <dimension ref="A1:M577"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -47227,655 +47596,706 @@
       <c r="G562" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H562" s="5" t="s">
         <v>3386</v>
       </c>
       <c r="I562" s="5" t="s">
         <v>3387</v>
       </c>
       <c r="J562" s="5" t="s">
         <v>2071</v>
       </c>
       <c r="K562" s="5" t="s">
         <v>3388</v>
       </c>
       <c r="L562" s="6" t="s">
         <v>3389</v>
       </c>
       <c r="M562" s="5" t="s">
         <v>3390</v>
       </c>
     </row>
     <row r="563">
-      <c r="A563" s="5" t="s">
+      <c r="A563" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B563" s="5" t="s">
         <v>3391</v>
       </c>
-      <c r="B563" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C563" s="5" t="s">
-        <v>196</v>
-[...7 lines deleted...]
-      <c r="F563" s="5" t="s">
         <v>3392</v>
+      </c>
+      <c r="D563" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E563" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F563" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G563" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H563" s="5" t="s">
         <v>3393</v>
       </c>
       <c r="I563" s="5" t="s">
         <v>3394</v>
       </c>
       <c r="J563" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="K563" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L563" s="6" t="s">
         <v>3395</v>
       </c>
-      <c r="K563" s="5" t="s">
+      <c r="M563" s="5" t="s">
         <v>3396</v>
-      </c>
-[...4 lines deleted...]
-        <v>3398</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="5" t="s">
-        <v>3399</v>
+        <v>3397</v>
       </c>
       <c r="B564" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C564" s="5" t="s">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="D564" s="5" t="s">
-        <v>2064</v>
+        <v>607</v>
       </c>
       <c r="E564" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2888</v>
+      </c>
+      <c r="F564" s="5" t="s">
+        <v>3398</v>
       </c>
       <c r="G564" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H564" s="5" t="s">
+        <v>3399</v>
+      </c>
+      <c r="I564" s="5" t="s">
         <v>3400</v>
       </c>
-      <c r="I564" s="5" t="s">
+      <c r="J564" s="5" t="s">
         <v>3401</v>
-      </c>
-[...1 lines deleted...]
-        <v>2071</v>
       </c>
       <c r="K564" s="5" t="s">
         <v>3402</v>
       </c>
       <c r="L564" s="6" t="s">
         <v>3403</v>
       </c>
       <c r="M564" s="5" t="s">
         <v>3404</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="5" t="s">
         <v>3405</v>
       </c>
       <c r="B565" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C565" s="5" t="s">
-        <v>422</v>
+        <v>16</v>
       </c>
       <c r="D565" s="5" t="s">
-        <v>2786</v>
+        <v>2064</v>
       </c>
       <c r="E565" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F565" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G565" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H565" s="5" t="s">
         <v>3406</v>
       </c>
-      <c r="F565" s="5" t="s">
+      <c r="I565" s="5" t="s">
         <v>3407</v>
       </c>
-      <c r="G565" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H565" s="5" t="s">
+      <c r="J565" s="5" t="s">
+        <v>2071</v>
+      </c>
+      <c r="K565" s="5" t="s">
         <v>3408</v>
       </c>
-      <c r="I565" s="5" t="s">
+      <c r="L565" s="6" t="s">
         <v>3409</v>
       </c>
-      <c r="J565" s="5" t="s">
+      <c r="M565" s="5" t="s">
         <v>3410</v>
-      </c>
-[...7 lines deleted...]
-        <v>3413</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="5" t="s">
-        <v>3414</v>
+        <v>3411</v>
       </c>
       <c r="B566" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C566" s="5" t="s">
-        <v>16</v>
+        <v>422</v>
       </c>
       <c r="D566" s="5" t="s">
-        <v>3181</v>
+        <v>2786</v>
       </c>
       <c r="E566" s="5" t="s">
-        <v>17</v>
+        <v>3412</v>
       </c>
       <c r="F566" s="5" t="s">
+        <v>3413</v>
+      </c>
+      <c r="G566" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H566" s="5" t="s">
+        <v>3414</v>
+      </c>
+      <c r="I566" s="5" t="s">
         <v>3415</v>
       </c>
-      <c r="G566" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H566" s="5" t="s">
+      <c r="J566" s="5" t="s">
         <v>3416</v>
       </c>
-      <c r="I566" s="5" t="s">
+      <c r="K566" s="5" t="s">
         <v>3417</v>
       </c>
-      <c r="J566" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K566" s="5" t="s">
+      <c r="L566" s="6" t="s">
         <v>3418</v>
       </c>
-      <c r="L566" s="6" t="s">
+      <c r="M566" s="5" t="s">
         <v>3419</v>
-      </c>
-[...1 lines deleted...]
-        <v>3420</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="5" t="s">
-        <v>3421</v>
+        <v>3420</v>
       </c>
       <c r="B567" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C567" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D567" s="5" t="s">
         <v>3181</v>
       </c>
       <c r="E567" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F567" s="5" t="s">
-        <v>3415</v>
+        <v>3421</v>
       </c>
       <c r="G567" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H567" s="5" t="s">
         <v>3422</v>
       </c>
       <c r="I567" s="5" t="s">
         <v>3423</v>
       </c>
       <c r="J567" s="5" t="s">
         <v>2866</v>
       </c>
       <c r="K567" s="5" t="s">
         <v>3424</v>
       </c>
       <c r="L567" s="6" t="s">
         <v>3425</v>
       </c>
       <c r="M567" s="5" t="s">
         <v>3426</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="5" t="s">
         <v>3427</v>
       </c>
       <c r="B568" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C568" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D568" s="5" t="s">
         <v>3181</v>
       </c>
       <c r="E568" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F568" s="5" t="s">
-        <v>3415</v>
+        <v>3421</v>
       </c>
       <c r="G568" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H568" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H568" s="5" t="s">
+        <v>3428</v>
       </c>
       <c r="I568" s="5" t="s">
-        <v>3428</v>
+        <v>3429</v>
       </c>
       <c r="J568" s="5" t="s">
         <v>2866</v>
       </c>
       <c r="K568" s="5" t="s">
-        <v>3429</v>
+        <v>3430</v>
       </c>
       <c r="L568" s="6" t="s">
-        <v>3430</v>
+        <v>3431</v>
       </c>
       <c r="M568" s="5" t="s">
-        <v>3431</v>
+        <v>3432</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="5" t="s">
-        <v>3432</v>
+        <v>3433</v>
       </c>
       <c r="B569" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C569" s="5" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="D569" s="5" t="s">
-        <v>607</v>
+        <v>3181</v>
       </c>
       <c r="E569" s="5" t="s">
-        <v>2888</v>
+        <v>17</v>
       </c>
       <c r="F569" s="5" t="s">
-        <v>3392</v>
+        <v>3421</v>
       </c>
       <c r="G569" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H569" s="5" t="s">
-        <v>3433</v>
+      <c r="H569" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I569" s="5" t="s">
         <v>3434</v>
       </c>
       <c r="J569" s="5" t="s">
+        <v>2866</v>
+      </c>
+      <c r="K569" s="5" t="s">
         <v>3435</v>
       </c>
-      <c r="K569" s="5" t="s">
+      <c r="L569" s="6" t="s">
         <v>3436</v>
       </c>
-      <c r="L569" s="6" t="s">
+      <c r="M569" s="5" t="s">
         <v>3437</v>
-      </c>
-[...1 lines deleted...]
-        <v>3438</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="5" t="s">
-        <v>3439</v>
+        <v>3438</v>
       </c>
       <c r="B570" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C570" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D570" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E570" s="5" t="s">
-        <v>3067</v>
+        <v>2888</v>
       </c>
       <c r="F570" s="5" t="s">
+        <v>3398</v>
+      </c>
+      <c r="G570" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H570" s="5" t="s">
+        <v>3439</v>
+      </c>
+      <c r="I570" s="5" t="s">
         <v>3440</v>
       </c>
-      <c r="G570" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H570" s="5" t="s">
+      <c r="J570" s="5" t="s">
         <v>3441</v>
       </c>
-      <c r="I570" s="5" t="s">
+      <c r="K570" s="5" t="s">
         <v>3442</v>
       </c>
-      <c r="J570" s="5" t="s">
+      <c r="L570" s="6" t="s">
         <v>3443</v>
       </c>
-      <c r="K570" s="5" t="s">
+      <c r="M570" s="5" t="s">
         <v>3444</v>
-      </c>
-[...4 lines deleted...]
-        <v>3446</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="5" t="s">
-        <v>3447</v>
+        <v>3445</v>
       </c>
       <c r="B571" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C571" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D571" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E571" s="5" t="s">
-        <v>2888</v>
+        <v>3067</v>
       </c>
       <c r="F571" s="5" t="s">
-        <v>3104</v>
+        <v>3446</v>
       </c>
       <c r="G571" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H571" s="5" t="s">
+        <v>3447</v>
+      </c>
+      <c r="I571" s="5" t="s">
         <v>3448</v>
       </c>
-      <c r="I571" s="5"/>
       <c r="J571" s="5" t="s">
         <v>3449</v>
       </c>
       <c r="K571" s="5" t="s">
         <v>3450</v>
       </c>
       <c r="L571" s="6" t="s">
         <v>3451</v>
       </c>
       <c r="M571" s="5" t="s">
         <v>3452</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="5" t="s">
         <v>3453</v>
       </c>
       <c r="B572" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C572" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D572" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E572" s="5" t="s">
-        <v>3049</v>
+        <v>2888</v>
       </c>
       <c r="F572" s="5" t="s">
         <v>3104</v>
       </c>
       <c r="G572" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H572" s="5" t="s">
         <v>3454</v>
       </c>
-      <c r="I572" s="5" t="s">
+      <c r="I572" s="5"/>
+      <c r="J572" s="5" t="s">
         <v>3455</v>
       </c>
-      <c r="J572" s="5" t="s">
+      <c r="K572" s="5" t="s">
         <v>3456</v>
       </c>
-      <c r="K572" s="5" t="s">
+      <c r="L572" s="6" t="s">
         <v>3457</v>
       </c>
-      <c r="L572" s="6" t="s">
+      <c r="M572" s="5" t="s">
         <v>3458</v>
-      </c>
-[...1 lines deleted...]
-        <v>3459</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="5" t="s">
-        <v>3460</v>
+        <v>3459</v>
       </c>
       <c r="B573" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C573" s="5" t="s">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="D573" s="5" t="s">
-        <v>3181</v>
+        <v>607</v>
       </c>
       <c r="E573" s="5" t="s">
-        <v>616</v>
+        <v>3049</v>
       </c>
       <c r="F573" s="5" t="s">
-        <v>3415</v>
+        <v>3104</v>
       </c>
       <c r="G573" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H573" s="5" t="s">
-        <v>2896</v>
-[...1 lines deleted...]
-      <c r="I573" s="5"/>
+        <v>3460</v>
+      </c>
+      <c r="I573" s="5" t="s">
+        <v>3461</v>
+      </c>
       <c r="J573" s="5" t="s">
-        <v>2866</v>
+        <v>3462</v>
       </c>
       <c r="K573" s="5" t="s">
-        <v>3461</v>
+        <v>3463</v>
       </c>
       <c r="L573" s="6" t="s">
-        <v>3462</v>
+        <v>3464</v>
       </c>
       <c r="M573" s="5" t="s">
-        <v>3463</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="5" t="s">
-        <v>3464</v>
+        <v>3466</v>
       </c>
       <c r="B574" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C574" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D574" s="5" t="s">
         <v>3181</v>
       </c>
       <c r="E574" s="5" t="s">
-        <v>17</v>
+        <v>616</v>
       </c>
       <c r="F574" s="5" t="s">
-        <v>3415</v>
+        <v>3421</v>
       </c>
       <c r="G574" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H574" s="5" t="s">
-        <v>3465</v>
-[...3 lines deleted...]
-      </c>
+        <v>2896</v>
+      </c>
+      <c r="I574" s="5"/>
       <c r="J574" s="5" t="s">
         <v>2866</v>
       </c>
       <c r="K574" s="5" t="s">
         <v>3467</v>
       </c>
       <c r="L574" s="6" t="s">
         <v>3468</v>
       </c>
       <c r="M574" s="5" t="s">
         <v>3469</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="5" t="s">
         <v>3470</v>
       </c>
       <c r="B575" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C575" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D575" s="5" t="s">
-        <v>2064</v>
+        <v>3181</v>
       </c>
       <c r="E575" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F575" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F575" s="5" t="s">
+        <v>3421</v>
       </c>
       <c r="G575" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H575" s="5" t="s">
         <v>3471</v>
       </c>
       <c r="I575" s="5" t="s">
         <v>3472</v>
       </c>
       <c r="J575" s="5" t="s">
-        <v>2071</v>
+        <v>2866</v>
       </c>
       <c r="K575" s="5" t="s">
         <v>3473</v>
       </c>
       <c r="L575" s="6" t="s">
         <v>3474</v>
       </c>
       <c r="M575" s="5" t="s">
         <v>3475</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="5" t="s">
         <v>3476</v>
       </c>
       <c r="B576" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C576" s="5" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="D576" s="5" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-        </is>
+        <v>2064</v>
+      </c>
+      <c r="E576" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F576" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G576" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H576" s="5" t="s">
         <v>3477</v>
       </c>
       <c r="I576" s="5" t="s">
         <v>3478</v>
       </c>
       <c r="J576" s="5" t="s">
+        <v>2071</v>
+      </c>
+      <c r="K576" s="5" t="s">
         <v>3479</v>
       </c>
-      <c r="K576" s="5" t="s">
+      <c r="L576" s="6" t="s">
         <v>3480</v>
       </c>
-      <c r="L576" s="6" t="s">
+      <c r="M576" s="5" t="s">
         <v>3481</v>
       </c>
-      <c r="M576" s="5" t="s">
+    </row>
+    <row r="577">
+      <c r="A577" s="5" t="s">
         <v>3482</v>
+      </c>
+      <c r="B577" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C577" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D577" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E577" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F577" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G577" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H577" s="5" t="s">
+        <v>3483</v>
+      </c>
+      <c r="I577" s="5" t="s">
+        <v>3484</v>
+      </c>
+      <c r="J577" s="5" t="s">
+        <v>3485</v>
+      </c>
+      <c r="K577" s="5" t="s">
+        <v>3486</v>
+      </c>
+      <c r="L577" s="6" t="s">
+        <v>3487</v>
+      </c>
+      <c r="M577" s="5" t="s">
+        <v>3488</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -48412,44 +48832,45 @@
     <hyperlink ref="M552" r:id="rId557"/>
     <hyperlink ref="M553" r:id="rId558"/>
     <hyperlink ref="M554" r:id="rId559"/>
     <hyperlink ref="M555" r:id="rId560"/>
     <hyperlink ref="M556" r:id="rId561"/>
     <hyperlink ref="M557" r:id="rId562"/>
     <hyperlink ref="M558" r:id="rId563"/>
     <hyperlink ref="M559" r:id="rId564"/>
     <hyperlink ref="M560" r:id="rId565"/>
     <hyperlink ref="M561" r:id="rId566"/>
     <hyperlink ref="M562" r:id="rId567"/>
     <hyperlink ref="M563" r:id="rId568"/>
     <hyperlink ref="M564" r:id="rId569"/>
     <hyperlink ref="M565" r:id="rId570"/>
     <hyperlink ref="M566" r:id="rId571"/>
     <hyperlink ref="M567" r:id="rId572"/>
     <hyperlink ref="M568" r:id="rId573"/>
     <hyperlink ref="M569" r:id="rId574"/>
     <hyperlink ref="M570" r:id="rId575"/>
     <hyperlink ref="M571" r:id="rId576"/>
     <hyperlink ref="M572" r:id="rId577"/>
     <hyperlink ref="M573" r:id="rId578"/>
     <hyperlink ref="M574" r:id="rId579"/>
     <hyperlink ref="M575" r:id="rId580"/>
     <hyperlink ref="M576" r:id="rId581"/>
+    <hyperlink ref="M577" r:id="rId582"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>