--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5773" uniqueCount="3489" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5855" uniqueCount="3546" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -8705,50 +8705,105 @@
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2076</t>
   </si>
   <si>
     <t>Laura Warberg nyder at være på Glorup. Hun rejser derfra til Birkerød for at hjælpe datteren Louise. I april vil hun opholde sig hos Hempel Syberg og i sidste del af april samt maj hos Alhed og Johannes Larsen. 20. maj rejser hun sydpå over Hamborg til Schweiz, München mm. Mon dog ikke Astrid kan komme med på rejsen? Laura har spurgt Else og Conrad Warberg, om deres datter må tage med på rejsen. Hun blev henrykt. 
 Kan Astrid mon ikke tjene lidt penge ved at skrive til bladene?
 Laura spørger, om Ellen stadig har god kontakt med Carl. Grethe har talt om, at hun og moderen skal tilbringe sommeren med ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QkiQ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St Pauli Kyrkogatan 19
 Malmö
 Skåne
 [I brevet:]
 Glorup d: 7–1-12
 Kære lille Putte.
 Tænk Dig, jeg rejser i Morgen til Birkerød og hjælper Lugge denne Maaned ud. Før til Februar vil Mine – den brillante Pige paa Hotellet i Brædstrup; hvem jeg straks skrev til – ikke tage til dem. Hun kommer der i Morgen og ”ser paa os” – skriver Muk! Bare hun nu ikke synes der er for tarveligt og for mange Børn! Om hun endda vil være der midlertidig, til Anna kan komme igen. Men kan Du ikke nok forstaa at da jeg samtidig med Dit i Fredags fik indlagte Brev, saa skrev jeg strax, at jeg vilde være der til Februar, specielt her er jo velsignet hyggeligt og komfortabelt. Ild om Formiddagen på mit Værelse, dejlig Spadseretime; Whist om Aftenen, hyggeligt om Dagen i Tante Elses lille Stue, hun læser højt Malstrømmen af Frank Norris. Men jeg er saa glad over, at Muk vil tage mod min Hjælp og ikke være nødt til at fæste den første den bedste Pige. Men nu noget andet! Skulde Du virkelig kunne spare til en Rejse, jeg tænker kun at rejse 200 Kr. op i Aar, næsten direkte til Schweiz, saa Berlin eller München paa Henvejen, Schaffhausen Vandfaldet og saa til Brunnen, gøre Udflugter derfra til Bjærgene, St Gothart; 14 Dage, ikke mere. Jeg kommer vist til at give 300 til Elles Rejse, hvem skal ellers? mulig Christine og Dede deler de manglende 70. Men jeg har forresten faaet Rejseselskab: Da jeg her beklagede mig over at Du næppe kommer med i Aar, sagde Else, om jeg ikke vilde have Titte med! Jo det vilde jeg meget gærne, Conne blev spurgt, der var intet i Vejen og saa blev det fortalt Titte, der var ude af sig selv af Henrykkelse! Men jeg tænkte strax, at det blev et stort Virvar for mig og bare jeg kunde være ene om at tage Bestemmelse o. s v. saa dersom Du virkelig kan sætte det igennem, vilde det være herligt. – Jeg var saa glad ved Dit Brev og ved at høre om den forholdsvis gode Jul .. De søde smaa, hvor er de flinke! Nu kommer de vel ud hver Dag i det dejlige friske Vejr? Her er de forbausede over Inas Præstationer. Mon Du dog ikke kunde faae et og andet optaget i et Blad ligesom Elines Veninde Fru Claudie, der uventet tjente 20 Kr. dels ved en lille Fortælling, og dels ved en Oversættelse. Jeg har intet hørt fra Mis siden jeg rejste, om Christian saa har solgt sin Villa, om Jørgen har faaet Pladsen nu eller om han faaer mit Værelse lejet ud, saa jeg kunde spare Penge ved min i Fraværelse. – Her skal være to store Selskaber, de er meget kede af at jeg rejser fra dem. Men nu vil jeg være den første Del af April hos Syberg og den sidste i Kerteminde og saa mulig de 3 Uger af Maj her og starte herfra ca. d. 20de over Hamborg. Den første Halvdel af Februar vil [over linjen er skrevet ”vil”] vist hele Las-familien; Elle og Grethe være [over linjen er skrevet ”være”] i Kbh. Thora skal nok være hos Syberg sidst i denne Maaned. Gud veed, om Elle dog ikke kan være der nogle Dage. Hun og Grethe er jo indtrængende bedt baade af Thora og Wilhelm til at holde den i Vanløse [over linjen er skrevet ”i Vanløse”] en god Tid, det vil de vist ogsaa nok. Elle havde faaet Brev og 3 store udmærkede Parkazaleas af Carl til Julen, saa Forbindelsen er da ikke helt afbrudt. Jeg spurgte forsigtigt Johanne, om de endnu korresponderede, men hun vidste intet. Alhed turde jeg ikke spørge, men senere saae jeg de Billeder og Grethe fortalte mig at Carl skulde være hos dem til Sommer. Saa Gud ved! Nu skal jeg skrive et andet Brev lille Putte!
 Kærlige Hilsener til Eder alle her fra Bedstemor.</t>
   </si>
   <si>
+    <t>1912-01-08</t>
+  </si>
+  <si>
+    <t>Frits Branner
+Thora  Branner
+Alhed Marie Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Bodild Holstein
+Alhed Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Anna - , pige i huset hos Astrid
+Marie Warberg</t>
+  </si>
+  <si>
+    <t>Den "vanskelige Situation", som Louise/Lugge Brønsted var i og som krævede moderens hjælp, skyldtes tilsyneladende at datteren Alhed/Lomme på 8 år var syg. Louise Brønsted havde fået barn nr. fire, Else, 7. oktober 1911. Som nævnt i brevet havde Louise i januar 1912 ingen pige i huset. 
+Den omtalte rejse skulle have fundet sted i maj 1912, men den måtte udsættes til september, da Laura Warberg havde årebetændelse i benet. 
+En ørken mellem Vanløse og Birkerød: Thora/Tutte Branner boede i Vanløse; Louise Brønsted i Birkerød.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3866</t>
+  </si>
+  <si>
+    <t>Det er sødt af Laura Warberg at hjælpe Louise/Luge Brønsted, som er uden pige i huset og har en syg datter.
+Astrid Warberg vil meget gerne med på rejse, og hun tror, at hun kan skaffe pengene dertil.
+Thora/Tutte Branner har haft inviteret Astrid på pølsegilde. På vej dertil mødte Astrid Johanne C. Larsen, som skældte hende ud for ikke at tage hensyn til Alfred. 
+Morgenen efter ringede Astrid til Bodild Holstein, som inviterede på frokost.
+Hjemturen til Sverige var hård i dårligt vejr. Alfred var kommet uventet hjem, og da der ikke var "herremad" i huset, gik han på hotel og spiste, mens børnene og stuepigen Anna fik risengrød.
+Børnene er glade for slædevejret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NwBa</t>
+  </si>
+  <si>
+    <t>Malmø 8 Jan 1912.
+Kæreste Mor! Tak for Dit Brev! Hvor er det storartet for Lugge, at du klarer den vanskelige Situation for hende - men hvor er det opofrende af Dig - så ideelt Du havde det på Glorup. Og tænk, at Du får Titte med - men vil Du så tillige have mig med - hvis jeg aldrig ["aldrig" overstreget] altså kan skaffe de fornødne Kontanter - 200 Kr?
+Det vilde jo være festligt at rejse tre i Følge - jeg har rasende Lyst til det, så det gir sig vel nok med Pengene! Når Alfred gav mig 100 i fjor, gir han det vel igen i År, og jeg har 70 i min Bog; når man har et sådant Lyspunkt at se hen til, kan man jo langt lettere bære de øvrige Dages Byrder.
+I Lørdags fik jeg Bev fra Tutte, som bad mig komme over til Pølsegilde samme Aften. Jeg rejste Kl. 1.15 Traf tilfældig Johanne på Gaden og vi fik snakket en Del sammen; det viste sig, at hun havde arrangeret Familiesammenkomsten herovre den Søndag, da jeg var borte, og hun kunde slet ikke indse, "at der var nogen Grund til at vise mig Hensyn - da jeg jo aldrig viste Alfred noget Hensyn." (!) Jeg inviterede jo altid min Familie, når Alf. var borte, skønt han dog gerne vilde være sammen med både dem fra Birkerød og Las og Be - hvad synes Du! 
+Jeg oplyste da, at de nævnte Familier aldrig var bedt, når han var borte - og at han udtrykkelig for de øvriges Vedkommende havde anmodet mig om at invitere dem, når han var borte. "Nå - det vidste hun ikke."
+Der er jo ikke mere at sige til denne Sag - det hele Forhold er håbløst og uforbederligt.
+Vil de ikke have noget med mig at gøre, så kan de godt slippe.
+Gildet hos Tutte var meget vellykket - men jeg kendte ingen af Gæsterne, der alle var lokale Notabiliteter (det ved jeg for Resten ikke hvad betyder) Jeg frøs meget - men diskret. Næste Formiddag kunde jeg ikke dy mig for at ringe til Bodild, mens Tutte redte Senge ovenpå - hun bad mig til Frokost Kl 1. Jeg gik så derfra ved 12 Tiden, fulgt af Tutte med lille Frits i Vognen; men det var isnende koldt (Søndag) så de vendte snart om. 
+Hos Bodild var der varmt og henrivende - jeg tilbragte et Par gennemhyggelige Timer hos dem, og de fortalte om det altsammen. Hos dem er jeg altid nærmere Birkerød og Jer alle synes jeg. Der er en Ørken mellem Vanløse og Birkerød. 
+Mornine var lige taget derfra, men hendes Ånd svævede over Stuerne. Jeg tog hjem med 4 45 Båden - et rædsomt Vejr - næsten 2 timer undervejs - jeg indtog straks min sædvanlige [noget af papiret mangler] på en Feltstol i Gangen lige ved Udgangen til Trappen - der kan jeg [noget af papiret mangler] klare mig.
+Tænk så havde Alfred telefoneret om Lørdagen til Anna - var altså kommen fra Tyskland uventet! men Anna kunde da meddele, at her hverken var "Herremad" el. do Kaffe i Huset. Han tog så selv Ost og Kaffe med - og måtte Søndag gå på Hotel for at spise. De andre fik Risengrød og Grønsager. Pengene var sluppen op - og han har strengt forbudt mig at hente hos Hansen el. at tage på Regning. Konsekvenserne måtte han dennegang selv bære; det var meget passende - og jeg fik da heller ingen Grovheder, da jeg kom hjem.
+De Små morer sig med Slædeføret og er friske og fornøjede. Jeg glæder mig til dit næste Brev. 
+Vi skal vaske i Morgen, det betyder Ubehag, men er jo intet at regne mod jeres ganske pigeløse Tilværelse. Bare nu lille Lomme er rask igen. 
+Hilsen til Jer allesammen - (Ungerne tumler og leger om Ørene på mig, derfor hænger dette Brev ikke sammen.)
+fra Din A.</t>
+  </si>
+  <si>
     <t>1912-01-18</t>
   </si>
   <si>
     <t>Anna Anna, pige i huset hos Astrid
 Bodild Branner
 Frits Branner
 Thora  Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Brønsted
 Peter Oluf Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 Else Warberg</t>
   </si>
   <si>
     <t>Albrecht Warbergs bror - Laura Warbergs svoger - var godsforvalter på Glorup. 
@@ -9348,51 +9403,52 @@
 Laura Warberg har udsat sin rejse sydpå til september. Hendes nye lejlighed bliver nok først færdig i juni. 
 Ellen har engelskelever og tjener også penge som pige i huset. Johanne har musikprøver. 
 Puf har bygget en bil med tre hjul.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OHEL</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St Pauli Kyrkogatan 19
 Malmø
 Skåne
 [Der er tegnet et menneske henover adressen på kuvertens forside]
 [Kuvertens bagside:]
 Poststempel
 [I brevet:]
 Villa “Be” – d: 15 – 5 – 12
 Kære Astrid!
 I Søndags Kl. 6 kom jeg hertil, var imellem to Tog hos Syberg og spiste til Middag. De havde fejret Pufs Fødselsdag i Skoven 25 til Chocolade, Kager og Leg; to af hans Skolekammerater her til Middag senere. Han fik et godt Sølvuhr af Forældrene, Kæde af Elle, Kompas af Christine, 2 Kr. af mig. Her er vidunderlig smukt ude i Haven, andre Steder kommer jeg ikke endnu, gaar 2-3 Gange om Dagen lidt i Haven. Det gaaer fremad med Benene; det lader til at Omslag om Natten hjælper paa det sidste Ben - [ulæseligt]! – Dr. Bokkenheuser kan det udmærket, om 14 Dage maa jeg lægge Bindet. Alligevel bestemte vi os den sidste Aften paa Glorup til at opsætte Rejsen til September, ogsaa for Maries Skyld, der laa i Sengen af Forkølelse og endnu var daarlig i den slemme Finger. Nu bliver jeg rolig her til efter Pinse, tager saa et Par Dage til Erikshaab og igen hertil, mulig saa midt i Juni lidt til Snøde. Før sidst i Juni er min Lejlighed næppe færdig. – Du kan tro her er nydeligt og propert allevegne inde nu og det gaaer saa godt for Elle; Jeg har overtaget Lysse og læser alt med ham 2 Timer hver Formiddag; han er virkelig flink og ivrig og meget lærenem. Han kan sagtens naae hvad han skal til næste Maj. Alhed maler det meste af Dagen. Elle har jo nu 3 Elever i Engelsk 16 Kr. om Maaneden og 20 som Pige; det er rart for hende Las slider i Haven der er kønnere end nogensinde. I Morgen er altsaa Grethe med paa Skovtur; jeg er bange Du ikke naaer at faae dette i Morgen tidlig. Jeg glæder mig til at høre fra Dig om Dagene i Morgen og i Søndags. Johanne har begyndt Musikprøver med en ny Viol[ulæseligt] fra Mesinge og en d: Violin d:; der saa forhaabentlig kan spille en Aften om Ugen i Pavillonen; Muk vil ikke mere og den væmmelige Organist kan de saa undvære. Putte gaaer jo i Skole men er ikke videre glad ved det, hun siger de slider gruligt i det! – Amstrup har sendt Tøj til to nye Kjoler til Grethe i Filipinegave, men det veed Du vel. I Dag er her første Dag ikke i Kakkelovnen. Puf har saa travlt med at lave en Bil med 3 Hjul, han er et helt Geni til den Slags! Der er ingenting mere at skrive om lille Putte; bliver der ikke videre Stof til paa Mandag faaer Du kun et Kort, skal vi sige paa Tirsdag. Vi skal vist spise til Middag hos Agrarens paa Søndag, første Gang jeg er der og tager Trapperne. – Hils Børnene ogsaa Grethe, hvis hun endnu er der. Det var et pænt Portræt Du sendte mig, Tak for det! Det var en Lykke, hvis hun slap for Utøj i det store tykke Haar. Nej saa er jo aabenbart Sletterne en Umulighed. Kærlige Hilsener fra Bedstemor.</t>
   </si>
   <si>
     <t>1912-05-17</t>
   </si>
   <si>
-    <t>Julie Brandt
+    <t>Grete -, Astrid Warbergs veninde
+Julie Brandt
 Bodild Branner
 Alhed Marie Brønsted
 Louise Brønsted
 - Gjerulff
 Adam Goldschmidt
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Malin   Holmström-Ingers
 Bodild Holstein
 Else Jensen
 Eli Larsen</t>
   </si>
   <si>
     <t>Det kan ikke afgøres, hvem Trine og Grete var. Warberg-familien kendte flere med disse navne. Ligeledes er det uvist, hvem Eli var. Bodild kan være både Bodild Holstein og Bodild Branner.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2445</t>
   </si>
   <si>
     <t>Adam og Ina har været til deres farmors fødselsdag. Ina var nær ikke kommet med, fordi hun var forkølet. Efterfølgende forværrede Alfred det hele ved at give pigen en omfattende lusekur med hovedbade. 
 Astrid har været til fest hos Louise Brønsted. Hjemme igen var hun alene og nød god mad. Hendes gymnastikopvisning gik meget fint. Efter denne havde Astrid veninder med hjem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SVQV</t>
@@ -13925,50 +13981,99 @@
   <si>
     <t>Else Jensen
 Jens Jensen
 Villum Jensen
 Upton Sinclair
 Franz Syberg</t>
   </si>
   <si>
     <t>Den Lange Rejse er den samlede titel på Johannes V. Jensens seksbindsværk, der udkom 1908-1922.</t>
   </si>
   <si>
     <t>Fritz Syberg takker for Den Lange rejse. Jorden er stor, og teknikken har gjort mange ting bekvemmelige, men også verden til et sted med hunger.
 Franz/Trylle og Fritz Syberg morgenbader, og de har fastet efter Sinclais metode, hvilket har givet Fritz en formidabel smags- og lugtesans. Syberg maler og ville ønske, at han ikke behøvede at udstille, men der skal tjenes penge.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wvaH</t>
   </si>
   <si>
     <t>Pilegaarden 2-5-21
 Kære Ven!
 Tak for ”den lange Rejse” – Ja den Gang var Jorden stor og er det forresten endnu, jeg behøver blot at gaa ud i Haven og se Skyerne taarne sig op over de blomstrende Pæretrær, eller kigge over Hegnet op over Kærby Bakke og Klodens Runding for at blive klar over at der er Plads nok. Men aabner man en Avis, saa er det jo et noget andet Indtryk man faar. Men aabner man en Avis, saa er det jo et noget andet Indtryk man faar. Menneskene har faaet lavet Jorden til et Hul hvor de ikke kan røre sig for hinanden. Teknik og Videnskab har givet dem praktisk talt uudtømmelige Hjælpekilder til at ha [”ha” overstreget] lave sig det bekvemmeligt og godt g [”g” overstreget] og Resultahtet er at de gør Jorden til en Hungerlejr. Men som Du bemærkede en [”en” overstreget] ved en anden Lejlighed ”vor Røst er for svag til at høres” det er derfor ingen Nytte til at raabe højt. Vi maa finde os i at have det godt selv, naar de andre ikke vil. Trylle og jeg bader i aaben Strand hver Morgen Kl. 6 og har gjort [det] siden 19 April Desuden har vi taget en 6 Dages Fastekur efter Upton Zinklairs Metode. For mit Vedkommende resulterede det i en fuldstændig Foryngelse af mine Smags og Lugteevner. Morgenkaffen med Honningmad smager og dufter som Millioner Blomster. Solskin har vi hver Dag og jeg maler paa [”paa” overstreget] skiftevis paa en Snes store Billeder. Vi nægter os intet. Var der blot ikke noget der hed Udstilling, men at man kunde laase af for Butikken og gemme Nøglen i Lommen. Men der skal Penge til, og det skal ogsaa nok komme til sin Tid, Folk er sgu ikke for kønne til at købe mine Billeder.
 Hils Else og Børnene hav det godt
 Din hengivne Fritz Syberg.</t>
   </si>
   <si>
+    <t>1921-05-08</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Thyra Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Bodil var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1801</t>
+  </si>
+  <si>
+    <t>Thøger Larsen takker for brev og for besøget i det dejlige forår. Ja, landskabet ved Lemvig er dejligt.
+Det har været koldt, siden Astrid rejste.
+Thyra og Thøger Larsen har igen travlt med hovedrengøring, såning, avisvrøvl mm. De har gået tur i Kabbel Skov, men derefter blev Thyra syg.
+Astrid vil nok få lettere ved sit kontorarbejde, når hun får mere øvelse. 
+Ellen/Elle Sawyer kommer i pinsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rZOF</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+10 Maj 1921
+Fru A. Warberg
+Rolfsvej 17 4 
+København F.
+[I brevet:]
+Lemvig 8/5 1921.
+Kære Dis!
+Hjertelig Tak for dit straalende Brev og for dit Besøg heroppe. Det gør os godt at have glædet Dig, som Du glædede os. Det var jo kun en lille Sommerferie og Du kunde nok trænge til en stor, men man faar jo ikke altid efter Fortjeneste. Imidlertid var det netop det allerskønneste Foraar, og vi tør nok give Dig ret i, at vi har et enestaaende Landskab herovre - vi har jo ikke selv lavet det. 
+Foreløbig tog Du Foraaret med Dig. Siden Du rejste, har her været Tilbagefald i Vejret. Ja, igaar var det endog saa hundekoldt, at vi maatte fyre i Kakkelovnen igen. I Dag har der dog vist sig nye forhaabningsfulde Tegn. Solen har ganske vist været kostbar, men der var Varme i Luften, det regnede af og til fra Skyer, der drømte om Torden, og alt det grønne blev dobbelt grøn, endnu stadig med det fine, nyopvaagnede Skær, som det har lige efter Udspringet.
+Her gaar Tiden jo igen med den sædvanlige altfor store Travlhed. Hovedrengøringen er endelig til Ende, men der er jo nok alligevel. Saaning i Haven (Thyra), Reparation af forfaldne Ting, Avisvrøvl og utallige nødvendige Plager. Du vil forstaa det, Du er jo selv vendt tilbage til dit Kontorarbejde, som baade er nyt for Dig og svært. Dagen efter at Du var rejst, var det endnu dejligt Solskin. Vi gik en Luntetur i Kabbel Skov, men det blev alligevel for langt for Thyra, saa hun blev syg bagefter og har ikke haft det godt i den forløbne kolde og travle Uge.
+Vi haaber, dit Kontorarbejde vil falde Dig lettere og lettere eftersom Du faar mere Øvelse. Du er jo hurtig i Vendingen og faar nok snart Sikkerhed og Rutine. Du maa da faa Pinsehelligdagen fri og kan strække Dig lidt igen.
+Vi glæder os ogsaa til Pinse. Bare nu Vejret rigtig vilde omvende sig til det Gode paany. Vi venter jo desuden Elle. 
+Gid nu Sommeren maa blive god for Dig og dine Bryderier smuldre hen. Noget Nyt er der jo ikke egentlig herfra. Derfor maa jeg nu slutte med en Mængde Hilsner fra Bakkerne, Fjorden, Bodil, alt, og fra din hengivne Thyra og Thøger.
+Thyra vilde have skrevet, men maatte holde Sengen i Dag, Søndag lige til Aften.</t>
+  </si>
+  <si>
     <t> 9. jun. 1921</t>
   </si>
   <si>
     <t>Achton Friis
 Martha Friis
 Andreas Larsen
 Alfred Nielsen</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/4zMTy9JF</t>
   </si>
   <si>
     <t>27. jun. 1921</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/2nt4REfj</t>
   </si>
   <si>
     <t>30. jun. 1921</t>
   </si>
   <si>
@@ -15862,50 +15967,79 @@
   </si>
   <si>
     <t>Alhed Larsen
 Johannes Larsen</t>
   </si>
   <si>
     <t>Motivet på postkortet angives som 
 "Lundsgaard set fra Haven Kerteminde"</t>
   </si>
   <si>
     <t>Faaborg Museum, Johannes Larsens Arkiv, Breve til familien Rasmussen.</t>
   </si>
   <si>
     <t>Julehilsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UInQ</t>
   </si>
   <si>
     <t>Fru Etatsraadinde
 Chr. Rasmussen
 Skjoldsgade 10
 Kjøbenhavn Ø
 Kære Fru Etatsraadinde. Min Kone og jeg ønsker Dem og Deres Familie en glædelig Jul og et godt Nytaar. 
 Deres hengivne Alhed og Johannes Larsen-</t>
+  </si>
+  <si>
+    <t>Ellen Brønsted
+Johannes Nicolaus Brønsted</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3860</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsen og Ellen/Bes Brønsted vil komme på besøg hos Louise/Lugge Brønsted og familien. Andreas synes ikke, at Ellen har fået nok ud af opholdet på landet til, at man kan risikere at hun bliver ret længe i byen. Dog kommer hun sig bedre, end Andreas for en måned siden troede. Opholdet på Dianalund har nok gavnet hende. 
+Andreas og Ellen laver havearbejde, og Ellen blev ærgerlig, da det blev regnvejr, så de måtte stoppe.
+Andreas glæder sig til at komme i gang med at brygge øl. 
+Han er spændt på, hvordan familien synes om Ellens humør. Udslagene nedefter er mindre.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/URaK</t>
+  </si>
+  <si>
+    <t>[Skrevet med blyant øverst s. 1:]
+Fra Puf Larsen,
+Møllebakken
+[Skrevet med blæk:]
+Kære Tante Lugge
+Bes og jeg tænker at aflægge Jer et Besøg vistnok fra den 19 til den 22. Bes talte lidt om at rejse før, for at faa lidt længere Tid derinde, men jeg protesterede lidt, jeg er bange hun skal gro fast og hun har endnu ["endnu" indsat over linjen] ikke faaet tilstrækkeligt ud af sit Landophold til at taale at blive Bymenneske igen nu. Men det gaar forresten fremad med forbavsende Fart, hurtigere end jeg havde troet muligt for en Maaned siden; det er nok Dianalundopholdet
+2.) 
+der virker nu. For et Par Dage siden sagde hun med virkelig Beklagelse i Stemmen, at det blev nok Regn om Eftermiddagen, hvilket vilde sige, at vi saa ikke kunde blive færdig med Forhaven. Ellers har Regn været en altid kærkommen Undskyldning for at sidde inde og læse. Ikke saadan at forstaa at vi saa har siddet inde hele Dagen, nej paa Regnvejrsdage har vi altid gaaet Tur før Aften. Vi arbejder hver Dag i Haven, saa man kan begynde at tænke paa at blive færdig Have- og Gartnerarbejde og komme til noget mere interessant som Ølbrygning. Jeg glæder mig til at brygge Ale
+3.)
+efter den Opskrift vi leverede i Foraaret. Jeg synes Anspi[ulæseligt] er gode selvom Øllet er muggent. Jeg glæder mig til at se Jer og til at se Bes sammen med Jer og høre hvad I siger om hende - Bare om Humøret maa være godt, for det svinger jo stadig lidt selvom Udslagene nedefter er mindre.
+Mange Hilsner og paa Gensyn Puf.</t>
   </si>
   <si>
     <t>1926-05-26</t>
   </si>
   <si>
     <t>Frederiksberg
 Rolfsvej 17</t>
   </si>
   <si>
     <t>Hareskoven</t>
   </si>
   <si>
     <t>Fru Balslev
 Rigmor Balslev
 Julie Brandt
 Bodild Branner
 - Glarup
 Karen Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johannes Larsen
 Lotte Lehnert
 Christine  Mackie
 Elisabeth Mackie
 - Olsen, København
@@ -17596,50 +17730,80 @@
   <si>
     <t>Bodild Holstein
 Frithiof Kemp
 Elena Larsen
 Marie Larsen
 Peter Larsen
 Christine  Mackie
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Johannes Larsen kendte både flere ved navn Holstein og Henning, så det kan ikke umiddelbart afgøres, hvem han havde på besøg. 
 Johanne/Junge og Adolf/Agraren Larsen boede på Lindøgaard nær Munkebo.</t>
   </si>
   <si>
     <t>Det er dejligt, at Lysse/Johan har ordnet det med jagten, men Johannes Larsen vil gerne kunne tage en eller flere personer med. Det gør ham ikke noget at lade harerne gå. Han kommer til Sverige i begyndelsen af august.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/b8wj</t>
   </si>
   <si>
     <t>Kjerteminde 26 Juli 1934.
 Kære Lysse!
 Tak for Brevene, det sidste kom i Dag. Jeg har skrevet til Kemp om at sende Skødet til Värnamo hvis han har det. Det glædede mig meget at se at Du har faaet ordnet det med Jagten og jeg har intet at indvende mod Prisen. Derimod synes jeg, saa vidt jeg kan tyde Dokumentet at naar der staar at Jagten skal udøves af mig ”personlig” saa er det lidt for stramt, jeg skulde vel have Lov at tage et Par Stykker med en Gang i mellem Harene har jeg ikke saa meget i mod at lade gaa, men hvis de synes kan jeg jo godt skyde en eller flere naar jeg møder dem. Jeg glæder mig til at komme op til Jer, men det bliver ikke før en Uges Tid ind i Aug, allertidligst den 3 eller 4, men derom nærmere Mange Hilsner til Jer alle 3. Vi har Huset fuld for Tiden Ugle, Lasse, 2 Holsteiner og Mornine og Henning rejste i Gaar. Marie er paa Lindøgaard. 
 Din Far.</t>
+  </si>
+  <si>
+    <t>1935-04-08</t>
+  </si>
+  <si>
+    <t>Hareskov</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Axel  Müller
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8389</t>
+  </si>
+  <si>
+    <t>Astrid W-G håber, at Louise/Lugge Brønsted og Thora/Tutte Branner vil komme til hende den 26. Hun glæder sig til at vise dem alt det, som de har fået lavet i huset og haven.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aHoE</t>
+  </si>
+  <si>
+    <t>Hareskov, 8/april 1935
+Kæreste Lugge!
+Nu nærmer Tiden sig, da jeg plejer at have den store Glæde at se dig herude - jeg har samtidig skreven til Tutte og håber, at I begge vil komme den 26' ds, som er en Fredag - I skal være mine eneste Gæster og jeg venter Jer fra Formiddagen - der går et Tog fra Slangerupbanen Kl. 11 33 - og jeg håber, I begge vil blive til Middag - jeg glæder mig vanvittigt til at vise Jer alle vores nye Herligheder - du aner ikke, hvor meget vi har fået lavet af alle Slags.
+Nus og jeg går hele Dagen og arbejder i Haven med dens Forårsrengøring - og - men mine Hænder duer ikke til Skriveri - det volder Gravningen -
+Lad mig nu ikke være i Spænding for længe, søde Lugge - den ene Gang om Aaret må du tilstå mig et Besøg! Hvis du vidste, hvor jeg glæder mig!
+Tusinde Hilsner også fra Axel og Nus -
+fra din
+Dis</t>
   </si>
   <si>
     <t>1935-05-16</t>
   </si>
   <si>
     <t>Hans  Syberg</t>
   </si>
   <si>
     <t>Pilegaarden</t>
   </si>
   <si>
     <t>Kirsten Syberg
 Lars Syberg
 Peter von Syberg
 Ulla Syberg</t>
   </si>
   <si>
     <t>Brevets indhold er en fortsættelse af diskussionen om overdragelse af Hans og Grete-keramik, som Fritz Syberg skrev om i et brev til Hans Syberg 4. maj 1935. I dette skrev Fritz Syberg blandt andet om, at Lars/Sakker måske ville kunne klare det forretningsmæssige, hvis han fik en jøde til at hjælpe med det. Ulla Syberg var jødisk, så ordene har faldet hende for brystet. 
 Det vides ikke, om ordene om de blomstrende træer refererer til malerier eller konkret til havens træer.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57</t>
   </si>
   <si>
     <t>Lars/Sakker kan ikke drive et foretagende som Hans og Grete-keramik. Hans skal have noget godtgørelse. Det er godt, at Hans og hans søskende har det fint sammen, men hvis der kommer større pengebeløb imellem dem, kan det gå galt. Fritz Syberg vil derfor gerne give Hans en sum i forbindelse med overdragelsen.
@@ -18468,53 +18632,50 @@
   </si>
   <si>
     <t>Lindøgård d. 25-4-1938
 Kæreste lille Dis!
 Nu er Piben tændt, en lille Kaffetaar ved Siden og nu skulde det saa gærne gaa løs med Fødselsdagsbrev til dig. Solen straaler skønt og lover fint Vejr til i Morgen. Allerførst skal jeg da have nedskrevet alle mine gode og varme Ønsker for Dig – eller i hvert Fald en Brøkdel, dem alle kan Papiret umulig rumme!! Naa, lad mig nu ikke blive for gevaltig, men i al Jævnhed ønske dig en god Dag og et godt Aar! Intet Ønske kan vel være mere paa sin Plads end det, at Du maa have din kære Axel frisk og stærk. – Jeg tænker mig at Du har lavet og laver noget Festlighed for Dagen, som Du jo altid forstaar at lave noget Festlighed i dit lille smukke Hjem. Du kan tro, jeg glæder mig til ved at tænke paa, hvor yndigt vi havde det – Skæbnen er os dog ret god ved at lade os ses af og til, Tiden er heller ikke mere til at forsømme sligt, vi har ikke mere de Oceaner af Tid foran os som tidligere, da Tiden laa lang og forjættende for os. Nu begynder vi - jeg ihvert Fald – at tælle de fremtidige Aar paa Fingrene. Og selvom Aarene blev mange, var det jo næppe muligt at Hjernen vilde holde, saa man kunde have Glæde af Samvær. Bents Bedstemor, som kun er sidst i 70erne, kan ikke en Gang kende sine nærmeste. Her staar alt vel til – naar undtages at der hviler et lille permanent Tryk paa os alle over Tørken og Kulden. Forleden var der tyk Is paa Bassinet i Haven c. ⅓ Tomme! Vi har heldigvis ikke saaet vore Roer saa tidligt at de var kommen op, hvor det var sket, er de svedet bort. Mon I har faaet? Ja, netop hos Jer er der jo ret fugtigt, saa I trænger maaske ikke saa haardt som vi her paa de lette Jorde. Manse og jeg kørte i Gaar til Odense (derom senere) og det saa mange Steder ynkeligt ud, ogsaa Kornet. Et Sted saa vi en lille Mauk Mark ["Mark" indsat over linjen] plantet til med Kaal – det var altsammen visnet. 
 Netes Datter, Pelle – hendes rigtige Navn er Kirsten, det er næsten Synd, at hun ikke kaldes ved det smukke Navn – har er ["er" indsat over linjen] begyndt at dyrke os; hun var her næsten hele Paasken og nyder det; hun lærer Tandteknik i Odense og slider ret haardt i det, og naar hun skal holde Ferie hjemme, kan hun ikke faa Fred for sin Far, som altid høvler om hende at hun skal bestille noget; hun kom med en Saddel, som hun havde laant for Paasken og ½ Fl. Akvavit, som satte Kulør paa 2 af vore Paaske.Aftensmader. Hun er en umaa
 2
 delig sød Pige; jeg ved ikke et Menneske som til den Grad falder sammen med Husets Psyke som hun; hun minder saa meget om os Søstre som unge; og saa ligner hun Bibbe saa mærkværdigt. Første Gang hun var her kom hun ind samtidig med Else (Puf) og de stod ved Siden af hinanden i Døren; da jeg havde hilst af med Else, sagde jeg til Pelle: men Gud, søde Bibbe, hvad staar du dog der for i Overtøj! Jeg maa jo ikke have set rigtig paa hende, og det var Aften med tændt Lys, men først da jeg vendte mig, kom hun efter mig og sagde ”men det er jo mig, Tante Junge. Var det dog ikke besynderligt? Naa, men det som jeg kom fra og som jeg vilde have fortalt om Pelle var, at hun havde sagt til Mary, ”Hvor I dog har det dejligt her, altid saa fredeligt og harmonisk”, og det var altsaa for at belyse, at ”alt staar vel til her”. Vi nyder hende meget, og det er saa morsomt at have en af sin egen Slags. Stakkels Pelle føjede til, da hun sagde det til Mary: hjemme er der altid saa meget Vrøvl. - - Vi har faaet 6 smaa Lam i Aar, det ene af Faarene fik 2 dødfødte, et fik 2, hvoraf det ene døde – lidt skal man jo altid have Uheld med, men 6 har vi da altsaa af 4 Faar og saa maa vi vel ikke klage – selv om det ene maa dækkes op af Bibbe, som for Resten har megen Glæde af sin Virksomhed med det. Vore Køer har kælvet godt og normalt og de tre var da Kviekalve; den ene af Tyrekalvene gav vi Mælk en 14 Dages Tid og den afgav dejligt Kød for hele Paasken – og endnu! Saa sparer vi at købe. Og de gode Drenge virker med deres Fiskeri i deres Fritid; de har købt Ruser og fanger mere end vi kan spise – forledes havde de 41 Torsk men undertiden kun en eller to. Saa vi svælger i Fisk, men nu har det ["t" i slutningen af ordet overstreget] et helt Hyttefad fuldt og skal have dem solgt. Vi kan saa sandelig ikke klage over vore 4 Børn, for de hænger i og gaar op i Arbejdet med Liv og Sjæl og er altid saa søde. Selv Tinge er bleven meget mere glad og jeg spørger mig selv med en stille ængstelig Hvisken, om der mulig skulde oprinde bedre Tider for ham. Han og Manse er nu saa gode Kammerater; det er rigtignok noget andet end før M. rejste til England. 
 Saa var der vores Odensetur i Gaar, den 
 3
 må Du høre lidt om. Vi skulde se Foraarsudstillingen derude i deres smukke lille Udstill.Bygning nede ved Aaen, omtrent ved det Sted, hvor ”Heden” (som de Barbarer nu har omdøbt til Sdr. Boulevard) begynder. Vi tog Morgen Rutebilen og det var straalende Solskin, men koldt jo. Vi spaserede fra Bilen ned over Albanitorv, hvor de mægtige Klokker i den katolske Kirke lige begyndte at runge; og saa tonede et Optog med katolske Konfirmander frem fra en Sidegade, forrest 4 udklædte Messedrenge med et el. andet i Hænderne (jeg husker ikke hvad) saa en gammel tyk Pater og efter ham en Skare Drenge i stiveste Konfirmandspuds, saa en tyk Nonne og efter hende en Skare hvidtklædte unge Piger i helt enkle hvide Kjoler, hvide Strømper og sorte Sko og med Slør – også hvide – som dækkede deres Overkrop; det var nydeligt og festligt. - - Efter en Omgang i den skønne Klosterhave langs med Aaen, hvor der stod et sort Svanepar med Unger, gik vi i Munkemose, hvor talrige Ænder Svaner og Gæs skulde beses og saa var det Tiden, hvor de lukkede op paa Udstillingen; vi havde i en Bagerbutik forsynet os med Smaakager og en Plade Succes, som vi nød i Munkemose, saa vi kunde være styrket til at bese Kunsten! Udst. var bedre end da vi var der for to Aar siden og der var smukke Billeder. Jeg glædede mig meget over 6 dejlige Billeder af Las, et fra den store Stue – Salen – paa Båxhult, de andre var Kjerteminde, Huset og Haven; å hvor jeg syntes de var bedaarende. Men saa var det til Gengæld smerteligt at se Sybergs Billeder; han maler helt anderledes nu, synes jeg. For to Aar siden var jeg betaget over at se to dejlige Landskaber men nu! Naar jeg undtager Tante Franziskas pragtfulde Skikkelse i en Liggestol var det hele saa underligt middelmaadigt, uldent og for mig at se uskønt, men de kan vel heller ikke blive ved! Jeg har ellers altid været en stor Beundrer af Sybergs Kunst. 
 Efter 1½ Times Betragtning af de 3 smaa Sales Indhold vandrer vi hen til Bror Klakses yngste ["Klakses yngste" indsat over linjen] og Kirsten. De bor i en lille henrivende 2 Værelses Kvistlejlighed i en [et bogstav overstreget] moderne Bygning i en lille Gade, Falen – tænk at et saa sjovt gammelt Navn har faaet Lov til at bibeholdes – der er Altan, hvor deres 
 4.
 lille Unge kan staa og sove; det var et yndigt lille Besøg; jeg synes altid det er saa morsomt at besøge smaa ny-startede Hjem; og det blev i Sandhed udbytterigt – for os! Vi drog af med et Sær blaat Chiviotstøj, et Par tykke graa Flonelsbenklæder og en Regnfrakke! Og saa til Fyens Forsamlingshus, hvor vi har tænkt os Muligheden af Drudes Nærværelse, men blev, som vi jo saa ofte bliver her i Livet, skuffede. Da Agraren havde givet helt godt med af Penge og jeg havde en Fem’er liggende fra min Rejse, bestilte vi flot Dineren: Suppe, Drudes berømte Suppe, Kyllingesteg med nye Kartofler og Agurkesalat samt Karamelbudding. Dertil 2 Paaskebryg! - - Jeg havde truffet Fru Junker – Dr. J.s Kone – paa Udst. og spurgte til Prof. Hun sagde, det blev værre og værre; han gaar og synger hele Dagen, saa han er permanent hæs, og Drude kan næsten ikke holde ham ud. Saa spurgte jeg Opvartersken paa F. For. , som jeg jo kender godt, og hun svarede næsten ligesaadan; han er, kunde jeg forstaa, en frygtelig Plage for Personalet derude, naar han kommer – og det gør han tit. Saa traf det sig, at han netop kom og efter at vi nogen Tid havde hørt ham larme inde i Buffetten, gik jeg derhen og spurgte, om han ikke kom og sludrede lidt med os. Han blev helt bevæget ved at se mig og dvælede meget ved at jeg ikke havde skrevet til ham; saa fik vi forøvrigt en rigtig dejlig Passiar, næsten paa en Time; han priste dig i høje Toner og sagde, at han havde fundet dig meget mere lødig end han havde tænkt sig efter at have læst ”Den synske”. Saa snakkede vi om mange andre Ting og Manse var meget imponeret over hans Klogskab og Intelligens; han blev bag efter ved med at komme tilbage til, hvor han dog var klog og blændende. Manse saa han jo for første Gang – nej anden maaske – saa han kan jo ikke dømme, men jeg, som har kendt ham saa godt og elsket ham saa højt jeg sørger jo over den uhyggelige Væsensforandring, der er sket med ham, saa smertelig forandret nej forgrovet, mener jeg; og saa denne trættende Hang til at fortælle Anekdoter, som han aldrig før har haft men som Drude har i saa høj Grad [”men som Drude har i saa høj Grad” indsat over linjen]. Men du og nu Manse har alligevel kendt ham for lidt til at se Forandringen. Gid han endda maatte blive ved status quo! Han skulde til Fødselsdag ude hos Thora Vesterdal, men tog en Vogn for at sidde hos os saa meget længere. Å Posten! Allerede! Ja saadan gaar det altid – at han er for tidlig paa den naar det kniber
 [Skrevet langs sidste sides venstre kant:]
 Tusinde Hilsner fra os alle til Jer alle. Tusind Lykønskn. Din Junge.</t>
   </si>
   <si>
     <t>1938-08-02</t>
   </si>
   <si>
     <t>Axel  Müller
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
-    <t>Hareskov</t>
-[...1 lines deleted...]
-  <si>
     <t>Fyn
 Dræby</t>
   </si>
   <si>
     <t>Margrethe Benzon
 Alfred Goldschmidt
 Viktor Jensen
 Johanne Christine Larsen
 Janna Schou
 Jørgen Schou
 Marie Schou
 Erik Warberg Larsen
 Mary Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem krokonen var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0777</t>
   </si>
   <si>
     <t>Mary bør overlade barnet til Erik/Tinge W. Larsen, eftersom hun ikke ønsker det. Johanne C. Larsen og Laura/Bibbe Warberg kan opdrage det. Erik bør få forældremyndigheden. Lige nu er Mary i krise, men hun burde have tænkt sig om noget før. Astrid Warberg kender selv til at gifte sig på trods og også til at være urimelig overfor en svigermor.
 Astrid har det bedre nu. Kun har hun lidt bronchitis og astma.</t>
@@ -19504,50 +19665,98 @@
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborgs hovedbygning på Lolland er opført mellem 1865 og 1866 ved H.S. Sibbern og udvidet i 1885. Bygningerne er beliggende i Nordeuropas største parkanlæg i engelsk stil. Knuthenborg Gods er på 2338 hektar (Wikipedia marts 2022). 
 Vrietorn (Rhamnus cathartica) eller Korsved er en op til 10 m høj busk eller træ, der vokser i skovbryn og på overdrev. Hele planten er giftig (Wikipedia marts 2022).</t>
   </si>
   <si>
     <t>Johannes Larsen har været over 14 dage på Knuthenborg og malet akvareller. Han vedlægger et kort over den skønne park. Der er mange dyr. Dagen i forvejen begyndte Larsen på en akvarel, men nu er det tordenvejr, så han kan ikke male på den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/64Fi</t>
   </si>
   <si>
     <t>Knuthenborg 8 October 1942.
 Kære Lysse! 
 Tak for Dit Brev som jeg fik lige før jeg rejste hjemme fra. Jeg har været her godt 14 Dage og malet nogle Aquareller. Jeg skal male et Billede til Lensgrevinden Jeg vedlægger et Kort over Parken der ogsaa indeholder en Dyrehave, en pragtfuld gammel Egeskov med Hasler Vrietorn og Skovæbler. Dyrene er Sikahjorte. Det er Tordenregn og lige nu løb der et Par Fasanhaner over Plænen udenfor mit Vindue. Her vrimler med Fasaner og Harer. Jeg havde Brev fra Puf forleden, de har det godt hjemme. Jeg har det ogsaa godt her, sammen med rare naturlige Mennesker, Grevinden 2 søde Børn og en ung Huslærer og en Selskabsdame. Forøvrigt tænker jeg paa at rejse hjem en af de første dage. Her er 4 Paafuglehaner, nogle Høner og en Kylling. 2 Svaner som for det meste ligger ude i Smaalandshavet, se Krydset paa Kortet men en Gang hver anden eller tredje Dag staar de og piller sig i Haven se det andet Kryds. Jeg begyndte paa en Aquarel i Gaar i stille Formiddagssol, som jeg da jeg stod op i Dag troede at faa færdig i Formiddag, men da jeg sad og drak Kaffe begyndte det at regne og ved 10 Tiden begyndte det at blive mørkt og saa kom der en vældig Tordenbyge der nu er ved at forsvinde. Mange Hilsner til Jer allesammen
 fra Din Far. 
 Johannes Larsen
 Kjerteminde
 P.T. Knuthenborg pr. Bandholm.</t>
   </si>
   <si>
+    <t>1943-04-24</t>
+  </si>
+  <si>
+    <t>Jørgen Brandstrup
+Kai Friis Møller
+Matilda Jungstedt
+Johanne Christine Larsen
+Axel  Müller
+Fanny Schaffalitzky de Muckadell
+Janna Schou
+Adelheyde Syberg
+Gudrun Syberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad Fanny Schaffalitzky har sagt om kirsebærblomster og Astrids fødselsdag. 
+"Uhindret Samkvem med Sverige": Ellens datter, Grethe, og barnebarnet Matilda/Lille, boede i Stockholm. Sidstnævnte var arkitekt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8390</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer ønsker tillykke med fødselsdagen. Kirsebærtræerne blomstrer, så Jomfru Fanny fik ikke helt ret. Både Ellen og Astrid Warberg-Goldschmidt ønsker sig mest af alt at kunne ses med familien i Sverige. Ellen sender dem madvarer.
+Matilda/Lille Jungstedt tjener 250 kr. om måneden på at tegne. Heldigvis har hun også fritid, og hun danser folkedans. 
+Ellen har været på Lindøgård, hvor hun traf Jørgen Brandstrup. Han og Johanne/Junge C. Larsen kommer til middag hos Ellen 2. påskedag. Hun steger nu flæskesteg. - Det er dejligt, at Johannes ben er bedre. Hun har kunnet klare en kæmpe omgang strygning, og forleden stegte hun 100 bøffer til henkogning. 
+Ellens have råber på at blive luget og få sået blomster.
+Forleden nat var der en svirren af flyvere over Kerteminde. Der var luftalarm, men Ellen tør ikke gå i sin kælder, for der er tusindben. 
+Ellen sender en af Kai Friis Møllers bøger. 
+Til sin fødselsdag fik Ellen 50 kr., og hun har købt en verdenshistorie i 12 bind.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ajcu</t>
+  </si>
+  <si>
+    <t>Paaskelørdag
+Kære lille Disser!
+Nu nærmer sig d. 26nde og med alle disse Helligdage i Tanken, må vi i Tide tage fat på Fødselsdagsbrevet. Altså Tillykke med Dagen og Aaret, - måtte det bringe os alt, hvad vi mest brændende ønsker, - og alle Småønskerne også. Nu blomstrer Kisbærrene - så Jmf. Fanny får jo ikke helt Ret, - men nu kan vi da se, hvor det bærer hen, og det var måske det, hun mente. - 
+Blandt de brændende Ønsker har vi to jo det fælles: uhindret Samkvem med Sverige. Det er strængt, at være udelukket fra dem, man helst vil se, - men lad os være taknemmelige over, at de har det forholdsvis godt og ikke er i Krig. Det er dejligt, at vi kan sende lidt til dem. Jeg sender Flæsk, Pølse og Ost og det bliver modtaget med Begejstring. Gutte skriver ellers, at de klarer sig udmærket med Maden, - men det vilde hun jo nu skrive i hvert Tilfælde. Dog har jeg Følelse af, at det nogenlunde passer. - Jeg havde forleden et langt Brev fra Lille. Hun arbejder flittigt på sit Kontor, hvor hun jo tegner og tjener 250 Kr. om Mdr., hvad jeg synes er fænomenalt godt gjort. Heldigvis har hun da Tid til meget andet og kan pleje sine Interesser. En af dem er Folkedanse. Hun var jo på Næææs i fjor til et 6 Ugers Kursus i denne Sport og det morer hende meget. De har jo "Danselag", hvor de mødes og danser de gl. Danse, bl.a. Lancier!! Det synes vi jo er en ganske normal Dans. -
+I Gaar var jeg på Lindøgrd og traf der Jørgen Brandstrup, som lod fornøjet og glad. De kommer herud 2den Paaskedag. Sikken en Glæde at få Junge herud en Gang igen. De kommer med Ruten c. 11 og skal Afsted igen ved 9 Tiden om Aftenen, så det bliver da et dejlig grundigt Besøg. Idag har jeg travlt med at "lave til." Jeg har tænkt, at de skal have Fisk - stor Torsk, hvis jeg kan få det, eller andet, - og Blommegrød. Jeg er ved at stege en lille Flæskesteg, som de skal have kold om Aftenen med gr. Bønner til og så koldt Bord, hvad jeg kan finde på. Jeg har en Snaps og så min hvide Vin, så jeg haaber jo at kunne beværte dem godt. 
+Det er dejligt, at det da går nogenlunde med Junges Ben. Hun går helt flot uden sine Stokke og laver så meget nu i Huset. Tænk, at hun egenhændig strøg hele Strygningen fra den store Forårsvadsk, og stegte 100 Bøffer forleden. Det lyder jo voldsomt, - men det var til at koge hen, da de havde slagtet en Kalv.
+Det er sådan en Fornøjelse med deres nye, smukke Stue. Jeg synes, det er den hyggeligste, de nogensinde har haft.
+Mig selv kan jeg ikke sådan fortælle noget om, for jeg har det som sædvanlig, d.v.s. altid masetravlt og altid lidt bagefter med alting. Haven står og råber højlydt efter mig. Jeg beroliger den med, at der er da lagt Kartofler, og Spinat og Radiser er da oppe og Løg, - men det er Skidtet, skriger den og Blomsterfrø, som er købt, kunde du også gærne putte i mig. Ja, ja, måske i Eftermiddag, - nu fik vi jo en dejlig mild Regn til Morgen, - så nu er det egentlig lige til Pas. Men nu går jeg jo og "laver til Fremmede", som Tante Mimmi sagde. - 
+Sikken en Nat forleden, - Natten mellem Tirsdag og Onsdag. Der var vist over 1000 Flyvere over Fyen, - de næsten svirrede over Ørene på os, - Luftkampe har der været, for der blev jo skudt mange ned - Antiluftskyts fra Nyborg og Korsør, og "Fyrværkeri" rundt omkring. Det var fælt. Fra Klk 12 til 3 1/2 svirrede de om os. Fy for den Lede. - Jeg overnattede på Landet. Her i K-minde var der Luftalarm i 2 Timer. Jeg tror nu ikke, at ret mange går i Kælderen. Jeg tør nu ikke for der er Tusendeben i min. -
+Jeg sender dig en lille Bog, som det måske kan more dig at læse. Jeg har ikke kunnet dy mig for at pille lidt ved den og skære op hist og her. Jeg synes Kaj Friis Møller er så morsom at læse. -
+Til min F-dag sendte Gutte mig 50 Kr. så jeg selv kunde købe min Gave. Den har jeg nu erhvervet. Well's store Verdenshistorie, 12 Bind, - fint indbundet, Læderryg, som splinterny, for 45 Kr. antikvarisk. Jeg er henrykt over den, - den er spændende at læse som en Roman. Det var et Fund.
+Ja, så siger jeg atter god Fødselsdag og hils Aksel og det gode Nus, men mest dig selv fra din gamle Elle
+24/4 - 43</t>
+  </si>
+  <si>
     <t>1943-07-09</t>
   </si>
   <si>
     <t>Siegfred Neuhaus</t>
   </si>
   <si>
     <t>Bisserup pr. Rude</t>
   </si>
   <si>
     <t>Saxo
 Axel  Bentzen
 Johannes Bjerg
 Christen Dalsgaard
 Einar Immanuel  Geert-Jørgensen
 Victor Haagen-Müller
 Aksel Jørgensen
 Vilhelm  Lauritzen
 Elisabeth Neuhaus
 Louise Neuhaus
 Henrik Raaschou-Nielsen
 Leo Svane, senior
 Lars Swane
 Leo Swane
 Sigurd  Swane
 Viggo Thorlacius-Ussing
@@ -20539,50 +20748,123 @@
   </si>
   <si>
     <t>Odderen har været stukket af. Sidste nat kom den tilbage og jagtede en and i haven. Larsen stod op og lukkede den ind i dens hus. 
 Johannes Larsn maler bestillingsopgaver. 
 Christiansen vil sende Elisabeth nogle rugeæg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lwDC</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde.
 [I brevet:]
 Kjerteminde 3 Juli 1945.
 Kære Grevinde.
 Det er dog forskrækkeligt saa Tiden gaar, nu er det igen Tirsdag. Jeg har vist fortalt Dig at Odderen stak af for en Tid siden, og da der er gaaet over 3 Uger siden vi mærkede noget til den havde jeg opgivet at se den igen. I Nat vaagnede jeg ved at en af Graaænderne skræppede og flagrede nedenfor mit Sovekammervindue, og da jeg gik hen og kiggede ud ad Altandøren saa jeg Anden forfulgt af Odderen i Retning af Bassinet. Jeg gik saa ned og da jeg kom ned var alt roligt, men jeg saa Vandet i Bassinet var i Bevægelse, jeg sagde saa : er det Dig Mis og i det samme kom han op af Vandet og løb hen til mig, jeg gik saa hen til hans Bur og han fulgte godt nok med men blev siddende i Døren, saa gik jeg længere ind og plaskede i Vandet med min Stok og saa kom han ind og gik i Vandet og jeg gik ud og lukkede Døren og gik op i Seng. Jeg kunde ikke falde i Søvn straks og en ¾ Time efter gik jeg ned for at se hvordan han teede sig, og tog et Æble med. Han var gaaet til Ro og jeg vilde saa lukke ham inde i Huset for en Sikkerheds Skyld men da jeg ikke kunde se Haandtaget og famlede efter det hørte han det og kom ud i Buret og hen til mig, saa puttede jeg Æblet i Munden paa og gik op igen. Graagæssene er nu flyvefærdige. Ellers er her ikke noget at berette. Vi har det godt alle sammen. Børnene har Ferie nu og Puf og Jeppe har været ude at stryge Rejer. Jeg har faaet nogle Bestillinger fra Haanden og skal nu i Gang med nogle andre. Hvordan gaar det med Elisabeths Kyllinger? Christiansen snakker om at sende hende nogle Rugeæg. Jeg skal hilse fra Else og Puf. 
 Mange Hilsner fra
 Din hengivne
 Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1945-11-19</t>
+  </si>
+  <si>
+    <t>Lindøgaard Dræby St.</t>
+  </si>
+  <si>
+    <t>Niels Bjerre
+Bodild Branner
+Steen Hasselbalch
+Adolph Larsen
+Thøger  Larsen
+Pernille Marryat
+Ib Marryat Johansen
+Axel  Müller
+Janna Schou
+Jørgen Schou
+Bertel Thorvaldsen
+Albrecht  Warberg
+Laura Warberg
+Erik Warberg Larsen
+Grete Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Adolph Larsen/Agraren fik konstateret kræft i november 1945 og blev opereret kort efter. Han blev helbredt. 
+Brudeparret og Fru Bjerre kendes ikke. 
+Birthe Plum og hendes mand kendes ikke. 
+Astrid Warbergs bog "Den Synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbachs forlag 1925.
+Friis's tegninger kan muligvis være lavet af Achton Friis. 
+Det vides ikke, hvad det var for et tab/en naturkatastrofe, som Erik/Tinge Warberg Larsen var udsat for.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0536</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for Adolf/Agraren Larsen og vil gerne høre mere om hans tilstand.
+Det var ærgerligt, at kjolen ikke passede.
+Axel Müller har foretaget en vielse. Parret havde glemt dåbsattesterne, men det gik alligevel.
+Astrid har passet barnebarnet Pernille, mens forældrene ("Ibserne") var til et møde. Da de voksne kom hjem, spiste man en god middag sammen, og derefter gav Astrid dem en taxa til deres bolig. Der er tit noget, der skal transporteres i vogn mellem Ib og Janna/Nus og Astrid.
+Astrid har kontaktet Hasselbalch for at købe eksemplarer af sin bog, Den Synske. Det viste sig, at han skyldte hende et resthonorar, og hun fik 250 kr.
+I den sidste tid har Astrid flyttet rundt på møblerne. 
+Det er trist, at Erik/Tinge Warberg Larsen har lidt et tab, og Astrid spørger, om forsikringen dækker det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nXVy</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+1945
+19/11. 45
+om lille 10 md. Nille der blev [ulæseligt ord] til mors sluthonorar for Den Synske (Hasselbalch)
+[Med blæk på kuvertens forside:]
+Fru 
+Johanne Warberg Larsen
+Lindøgaard
+Dræby
+[Med blæk i brevet:]
+Hareskov, Mandag d. 19' Nov. 1945
+(Bufs Fødselsdag, vilde have været 49 i Dag.)
+Og Thorvaldsens, 125.
+Kære lille Junge! Det var godt, dit Brev kom, jeg går jo hver Dag og tænker på Agraren og er ængstelig - det er du også, jeg kan læse det mellem Linierne i dine sidste Breve, så hvis du kan overkomme det, må du endelig skrive lidt oftere i denne Tid, det behøver ikke at være så langt. - Det skuffede mig, at Kjolen ikke var lige til at gå i, jeg syntes du trængte sådan til en Afløser af den tynde Kjole, du gik med om Morgenen, og når du nu har så meget om Ørene, får du vel næppe den Kone sat i Sving med "Omforandringer". -
+Vi havde sådan et hyggeligt Bryllup i Onsdags ["Onsdags" overstreget] Lørdags; en midaldrende Herre fra Kjøbenhavn ringede en Dag og Spurgte, om Axel vilde vie ham og hans Forlovede, da de så nødig vilde have "Bunkebryllup," som det bliver på Københavns Rådhus; det havde Axel ikke noget imod (vi får jo 10 Kr. for Vielse!), så sendte de deres Papirer, han 55, hun Sygeplejerske og 50 Aar! Jeg var som sædvanlig paa Sokkerne fra tidlig Morgen i Lørdags - en Kone havde jeg da tilhjælp, så jeg kunde virke i Køkkenet; - vi skulde have Ibserne til Middag næste Dag, så jeg bagte 1 Sirupskage - m. Græskar som Sukat og 15 store Boller, samt en Leverpostej, samt kogte Æblegrøden til Søndag - og så Middagen til Axel kom hjem Kl 1/2 3; og så var der jo en Del at ordne for mig i Stuerne - Blomster i Vand allesteder, Mors Hedebolysdug o.m.a. Brudeparret skulde komme 1/2 5. Lidt før siger jeg til Axel, hvad nu hvis de ikke har de sidste Papirer med?" "Jamen det har de." "Ja - men hvis - - -". "Det har jeg ikke tænkt over", sagde Axel. Så kom de - i stort Sindsoprør - de havde glemt Dåbsattesterne! Opdagede det i Toget - var helt ude af det - jeg hviskede til Bruden: "De skal nok blive viet." Axel havde nemlig fået det Papir fra Magistraten, hvori der stod at alt var klappet og klart (m. lidt andre Ord.) Brudgommens Søster var med, en Fru Bjerre fra Lemvig, hendes Mand Fætter til Maleren Bjerre, som Thøger Larsen så tit talte om. Da Vielsen var overstået (tar 10 Min.) var der en Time til deres Tog gik, de tilbød så at gå, men selvf. bad vi dem blive, jeg bød Cigarer; fortalte dem, at jeg altid spillede "Det er så yndigt at følges ad," når vi skulde have Vielse; så bad de mig om at spille den igen - og vi sang den så allesammen; siden snakkede vi og havde naturligvis en Mængde Fællesbekendte. - Søndag Morgen Kl 1/2 10 ankom Bilen med - lille Nille! som Chaufføren smilende kom bærende med; Forældrene skulde til et Møde og kom senere spadserende, var her c 1/2 1. Jeg havde Middagen færdig, en dejlig Kalvesteg med alt muligt godt til; Pilsner. Æblegrød m. Fløde. Efter Opvasken drak vi rigtig Kaffe m. Kage til - og inden de tog afsted - Bilen kom Kl 6 - fik de The med Boller og - mit Smør, som jeg selv havde kernet - det var vanvittig godt og gjorde fortjent Lykke. Lille Nille var ufattelig sød; sad og småsnakkede i sin Vognkasse, fik sine små Måltider - lagdes så ind i Sovekammeret, hvor hun snakkede sig selv i Søvn; vi hørte hende overhovedet ikke vrippe. Hun kan nu rejse sig op på sine små tykke Ben det er hun meget stolt af; hun ler og smiler hele Tiden, er en lille glad Sjæl. Det er forfærdelig morsomt, når de kommer herover, Nus er altid så strålende glad og begge henrykte for deres lille Unge. Jeg forærede dem Bil hen og hjem (11 Kr - men jeg er Velhaver - hør blot om lidt), vi bestilte Bilen til at bringe og hente dem Juleaften, for til min Fryd gik de ind på at komme her Kl 1/2 4 og blive til 1/2 8 - så kan de alligevel have lidt hjemme bagefter, hvortil de har bedt Birthe Plum og hendes Mand. Bilen gør også Lykke ved, at 
+2/
+der altid er en hel Masse, der skal udveksles - Symaskinen kører ofte frem og tilbage mellem os - og der er altid så meget herfra, som de får med hjem, Axel havde skaffet 10 Pund Sirup, som Nus naturligvis fik noget af; lidt Æbler glider jo også derover, og Stauder fra Haven etc. Og altid har Axel kapret Cigaretter til Ib, som ryger kolossalt, han synes det døller den slemme Gigt, han lider så meget af; dennegang fik han 5 Pakker og var jo henrykt. - Med Velhaveriet forholder det sig sådan. Jeg fik for c 14 Dage siden Brev fra Fru With Jensen (Bodils Svigermor) om jeg ikke havde et Expl. af den Synske at sælge, hun syntes, det var den bedste Bog, hun nogensinde havde læst og hendes Explar var altid udlånt etc. Nå, det havde jeg ikke, men fik derved den Ide at skrive til Hasselbalch, om det ikke var værd at optrykke Bogen, da den jo ret hurtig blev udsolgt dengang (1925); desuden havde vi jo et uopgjort Mellemværende, idet han i sin Tid skrev, om jeg vilde give Afkald på det Resthonorar, jeg skulde have, når Bogen var udsolgt, da det ved en Forglemmelse ikke var indsat i Kontrakten, at dette ikke gjaldt, hvis Bogen blev udsolgt til nedsat Pris. Det gik jeg ind på, men bad om stadig at måtte købe Bøger på Forlaget til 1/2 Pris. Han svarede: "med Fornøjelse - så længe De lever." Men da jeg et Par Jule havde købt 3-4 Bøger, blev der pludselig sagt, at nu var dette ophævet - - - og - skrev jeg til ham - "synes De egentlig, at dette var fair?" Så fik jeg nogle Dage efter et yderst elskværdigt Brev fra Steen Hasselbalch m. "Kære Fru Warberg - -" og Papirmangel - måtte sige nej til alle - men foreslog dog hos et et af de mange nye Forlag - -!
+- - - - "Hvad angår Kontrakten, som de ikke mener, jeg har overholdt, så har jeg nu gravet Sagen frem - og De har ganske Ret i den Kritik, hvorfor jeg tillader mig at sende Dem Resthonoraret Kr 250. - som følger i Check." Vabehar! Solstrålehistorie! Rejse til dig og mig til næste Sommer, det kan du stole på!
+Og så har jeg fået lavet en hel Del om i Stuerne, navnlig min; der fyrer vi kun om Søndagen, men det lider Bøgerne af, så flyttede jeg den kæmpestore Reol ind i Dagligstuen - lige inden for Døren hvor Piedestalen stod - den kom ind i Nordhjørnet i min Stue; Skrivebordet kom så der, hvor Reolen stod - lige tilhøjre indenfor Døren; så blev derovre en god Vægplads, og der hænger alle Friises henrivende Tegninger, og nederst de små sorte Familiebilleder m. Far og Mor osv. Foran Vinduet står så det lille Tobaksskab med en Hyggestol på hver Side - i Vinduet blomstrende Alpevioler, taget ind fra Haven i Oktober (på 3die Aar!). Det store Bord er sat ud i Køkkenet, (det spiser vi ved) - så der er nu meget bedre Plads i min Stue - og ganske vanvittig hyggeligt - gid du kunde se det! Divanen står hvor den altid har stået under det lille høje Vindue, og der kan jeg jo have en liggende Gæst. - Nu nærmer det sig at jeg skal igang med Middagen - nem idag efter Gildet.
+Junge jeg er forfærdet over Tinges Tab. hvor er det dog Synd for de søde Mennesker, der i forvejen slider så hårdt med det; men gives der dog ikke Erstatning eller Forsikring for Naturkatastrofer? Husk at besvare dette - og hils dem fra mig. 
+Og skriv så snart om den søde Agrar, det er sandelig ikke noget for ham at ligge der og være syg og ingen Føde få; hils ham tusinde Gange fra mig og ønsk god Bedring; jeg følger alt derovre i Tankerne hver Dag.
+Mange Hilsner til Jer allesammen!
+Din Dis. 
+[Indsat øverst s. 1; på hovedet:]
+ps. De sidste Nætter har jeg kun haft Astma to Gange pr Nat, det er Fremgang.</t>
   </si>
   <si>
     <t>1946-05-31</t>
   </si>
   <si>
     <t>B. Bach
 Ellen Branner
 Thora  Branner
 Wilhelm Branner
 Louise Brønsted
 Andreas Larsen
 Gudrun Larsen
 Ingrid Larsen
 Jens Larsen
 Johannes Larsen
 Vilhelm Larsen
 Else Larsen, Else, Andreas Larsens kone
 Søren  Melson
 Gull-Maj Norén
 Christine Swane
 Lars Swane
 Poul Uttenreitter
 Ursula Uttenreitter
 Erik Warberg Larsen
 Grete Warberg Larsen
@@ -22103,50 +22385,123 @@
 Holger Rasmussen
 Ambrosius Stub
 Ane Talbot</t>
   </si>
   <si>
     <t>Ifølge Bibliotek.dk er der ikke udkommet en digtsamling af Ambrosius Stub, hvor Holger M. Rasmussen er anført som udgiver.
 Hans Christian Cornelius Mortensen, også kaldet Fugle-Mortensen var en dansk ornitolog. Han var den første i verden til systematisk at bruge ringmærkning af fugle til videnskabeligt formål. Sammen med bl.a. Eiler Lehn Schiøler var han medstifter i 1906 af Dansk Ornitologisk Forening. I 1952 blev der i Viborg afsløret en mindetavle for Hans Chr. C. Mortensen. Tavlen er anbragt på den gamle katedralskoles mur ud mod Latinerhaven. (Wikipedia maj 2022).</t>
   </si>
   <si>
     <t>Johannes Larsen har malet akvareller fra haven og af Vinhuset, der fylder 100 år. Han har lavet vignetter til en Ambrosius Stub-udgivelse og tegninger til en mindeplade over Hans Christian Mortensen. 
 Jeppe er kommet hjem fra et par ugers ophold i England. 
 C.W. Rasmussen vil gerne komme til Båxhult og lære Johan/Lysse og Elena/Bimse noget om kalkuner. 
 Der er kyllinger på Møllebakken. Andreas/Puf brygger. 
 Fignerne falder af.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Eiyn</t>
   </si>
   <si>
     <t>Kjerteminde 26 Juli 1951. 
 Kære Lysse!
 Det er vist længe siden I har hørt noget herfra. Jeg har malet en ½ Snes Akvareller med Blomster og et Par fra Haven den ene med Lysthuset der fylder 100 Aar til næste Aar. Siden har jeg lavet en hel Del Vignetter til en ny Udgave af Ambrosius Stubs Digte som Holger M. Rasmussen er i Gang med. Jeg har ogsaa lavet Tegninger til en Mindeplade for H. Chr. Mortensen til Viborg, desværre medfører det at jeg maa rejse til Kjøbenhavn for at gravere i en Gibsafstøbning som Bronzepladen skal støbes over. Jeppe er nu kommen hjem fra sin Englandsrejse der varede 14-16 Dage og som han havde megen Fornøjelse af. Jeg kan hilse fra C.W Rasmussen Iglekjærgaard, at dersom I har Lyst til at høre nogle gode Raad om Kalkunopdræt, er han villig til at besøge Jer en Gang i Efteraaret, imod et Maaltid Mad og Nattely. Han er Afholdsmand saa dersom det bliver til noget maa I anskaffe et Par Flasker Svagdricka. Mon det bliver til noget med Poul Lorentsens? Fik Du det ordnet med Oscar Larsson? Lorentsens Kone er Søster til afdøde Forfatter Aage Madelung. Vi har en Høne med 5 Kyllinger der er 3 Uger gamle, der har ikke været flere skønt den laa paa 11 Æg, men den var vældig flink til at passe paa dem. I Dag kom der en med 2 Kyllinger den havde ligget paa 5 Æg. Puf har travlt med at brygge saa han kan have noget at sælge af naar det frigives. Forøvrigt er han bange for at det første ikke kan blive lagret nok til den Tid, men han er jo altid saa sort paa al Ting. Vi har haft et Kuld Stillitser i en af Hyldene foran Huset. Bimses Nellike blomstrer. Jeg havde ventet mig en hel Del af Figentræet der var ansat en Mængde Frugter men de er falden af som halvstore, saa jeg tror ikke der bliver mere end en halv Snes Stykker modne. Mange Hilsner fra os alle her til Jer alle sammen
 Din Far.</t>
   </si>
   <si>
+    <t>1945, 1946, 1947 eller 1948, dec. </t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Elise Hansen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Marie Neckelmann
+Adam Oehlenschläger
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3877</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsen har læst Oehlenschläger.
+Marie/Ia Larsen kommer den følgende dag, og de skal til Odense og hente Johannes Larsen, som kommer hjem fra Fiilsø. 
+I foråret lagde Andreas m.fl. jordskokker i haven, og nu har de høstet en trillebørfuld knolde.
+Andreas har ikke sendt julepakke i år.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/iyXk</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE,........ 194
+[Håndskrevet:]
+4./
+bruge! Naa, I synes maaske det er mærkeligt at jeg pavirkes af Middelalderens Mørke og Barbari i disse ["disse" overstreget] vor oplyste og civiliserede Tid; men jeg kunde jo ikke vide hvor Oehlenschläger vilde hen i de næste Bind! Imorgen kommer Ia og i Overmorgen skal vi alle til Odense, hvor vi mødes med Far, som kommer hjem fra Fiilsø. - Vi har i flere Aar haft Jordskokker i Køkkenhaven, men ladet dem passe sigselv, kun gravet dem op om Efteraaret. Iaar har vi derimod lagt dem i Foraaret (ca 25 Planter) og nu har vi høstet en Tophjulbørfuld dejlige, store Knolde. Mon det ikke var noget for Jer at prøve? Jeg tror at de vil lykkes godt i Jeres Jord; og det er en rar Afveksling fra Kartoflerne.
+Vi har ikke sendt Jer nogen Julepakke iaar, vi har vist ikke noget Forbud herimod, men det er ligesom alting er saa besværligt, saa vi har altsaa ikke faaet det gjort. I maa saa nøjes med mange gode Ønsker om en god Jul og et godt Nytaar fra Else og Børnene og Jeres hengivne Puf.
+Glædelig Jul til Fru P. og Kylle, hvis de er hos Jer.</t>
+  </si>
+  <si>
+    <t>1937-1938, vinter</t>
+  </si>
+  <si>
+    <t>Lykke Jensen</t>
+  </si>
+  <si>
+    <t>Århus
+Marelisborg Hospital</t>
+  </si>
+  <si>
+    <t>Bera Jensen
+Jens Jensen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3862</t>
+  </si>
+  <si>
+    <t>Lykke Jensen takker for den lille hue til Bera. Det er trist, at Elena/Bimse bor så langt væk, så de ikke kan se den lille. Hun er sød, sover igennem om natten og siger lyde. Når hun skal sove i haven, vil hun ikke have vanter på, så nu bruger hun muffedise. 
+Jens Jensen leger med den lille, men han tør ikke røre hende, når han kommer lige fra epidemihospitalet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/67AZ</t>
+  </si>
+  <si>
+    <t>[Fortrykt på brevpapiret:]
+Jens Jensen
+Reservelæge
+Marselisborg Hospital
+Aarhus
+[Tegning af et dampskib]
+[Håndskrevet i brevet:]
+For længe siden -
+Kære Bimse!
+Tusind Tak for den lille Hue til Bera; den passer hende saa yndigt, og det var forfærdelig sødt af dig at sende mig den. Det er nu kedeligt I bor saa langt væk, saa vi ikke kan faa vist Jer Bera, ikke lige med det samme da; hun er saa sød og fredelig, og saa ligner hun Jens meget. Hun er mild og venlig og befinder sig øjensynlig udmærket. Endnu ligger hun bare stille i sin Vugge og giver mærkelige, søde Lyde fra sig, men hun begynder nok snart at kunne sidde op. Hun sover hele Natten fra 10 til 7-8 uden at give en Lyd fra sig, og det er svært rart for os. Saa staar hun ude i Haven noget af Dagen; hvis hun har Vanter paa hyler hun, og saa kommer Kulmanden og synes det er Synd hun skal staa der og skrige, saa nu ligger hun med Muffediser paa og ikke Vante paa Yndlingssuttehaanden. Jeg har mægtig travlt med at passe hende og morer mig dagligt med det, og Jens leger med hende, saa tit han kan. Vi bor jo paa et Epidemihospital, saa naar han kommer [det følgende indsat s. 2 lodret langs venstre margen:] lige fra Afdelingen, tør han ikke røre ved hende. Kommer I ikke til Kjerteminde engang? Saa er der ikke langt hertil. Hav det nu godt. Mange Hilsner og Tak for den søde Kyse. Jeres Lykke</t>
+  </si>
+  <si>
     <t>Forår 1890</t>
   </si>
   <si>
     <t>Louise Brønsted
 Alhed Larsen
 - Lundsten
 Ellen  Sawyer
 - Südow
 Emilie Zeuthen
 Laura Zeuthen
 Otto Zeuthen</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, var hos familien Zeuthen i Möör i Sverige 1889-1890. Hun fungerede som skolefrøken samt pige i huset.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB1879</t>
   </si>
   <si>
     <t>Zeuthens børn skal til eksamen to dage i træk, og deres lærer, Christine, synes at det er hårdt.
 Christines reformdragt er færdig, og der er snore tilovers. Hun foreslår, at Alhed får disse snore, som Ellen kan få med hjem sammen med mønsteret. Christine rejser til Ellen torsdag.
 Laura Zeuthen trådte i skoven på en hugorms hale, og Christine slog den ihjel med en kæp. Der er mange hugorme på stedet.
 Louises dukke bliver sød, og Christine laver tøj til den.</t>
   </si>
   <si>
@@ -22259,59 +22614,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/GZdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZhDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZOdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UNz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mpiN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gk9Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aBcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oRsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vDX3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L3md" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qIVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RffV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyRp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hWCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rE7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xJKL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/920F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nrcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OXaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eP9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oj68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bDoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xzmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1eZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MYqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgO7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTvA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cdij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0HmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xKC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oVuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9mER" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qtzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wavK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VlTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Si2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ie7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6DZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WxCK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nR2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpBs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LOWf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/purQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nzLs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3SjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FhmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9hnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n30Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AHH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fz3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qTSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h4h2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ww9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WtLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Afvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KW2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BEcC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SuSIJumS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KFPqIZGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iX9SJ187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zoGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KWBBQDjT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qo7XYLlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1uXmjYEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBhr9ldI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/II8Vqpkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aKEfQxsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OJcBdZEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/y04JByen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cCaz8EWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rVIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RVKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/045L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jed1QRB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ErEQwYPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXBg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SHBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m0Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U7eitiQW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVQV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aoxHY14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jpJL7MOU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLxU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GiJOu0Cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i43j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DEbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sAPdhfK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8VsDEkxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ffrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SjHl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4TTW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5osD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1XH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h0Nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kmPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/STNI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ge5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uFjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/neu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CUN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fzsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pugX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dZ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yl47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qAqU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lEgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDzL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqQn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7sM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3rud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHN3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5Gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wClj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0E5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t2Bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ATgR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2S97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BGVZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W3jk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8O6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1uW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LxL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QDSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqgF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D76Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ooc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eur8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4zMTy9JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2nt4REfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/44Rr071i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WdZ6k4F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gr4dQ2mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JqxhhCZI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tl7xCkbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fdrb1Hkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Jg0lZHLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2e3r5tyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kl5V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PS3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1Y1aylfk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uvyOSkUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AsfY1lyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9cAKmCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6XCCIPMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3c7pfpuA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IsmqCYZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xg3d7YmI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QOjj8m8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xTjhgohS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c3ZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rtuLWr8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LTnC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XR0w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/go4AUczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9LdcvZH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lZyxnYPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Bmz1PkP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fydly3mL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/28RRjkXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgmP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Beqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aDtB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L4IB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XhN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kzeNagm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OnU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XhJJmMps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gf5mwqGr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oK8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zgu5go8Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QzxzDSBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/u6YIzd8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ip9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ahnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GhGl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MrrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gydO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rgjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xZ2I7HcZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MpSZuSQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4j36nABk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZqExOJZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PS1Xs1u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/27xRz3oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GMsaYTd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T7Bg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/za7Y1EX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HlBMnPp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UInQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E8Si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9olU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wz2G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WUWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9lMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BhcN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rKPbWaK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iODSS7tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XTDInlTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ZN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aazS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1z2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63vE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h1m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nWBl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6xM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGYE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/936h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TICa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e4A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4hLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DMr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/izLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r4bH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId533" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId534" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7BK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId535" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId536" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId537" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5EjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId538" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId539" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId540" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId541" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId542" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y3iJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId543" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kfDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId544" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fOHz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId545" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId546" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hTRW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId547" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UOxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId548" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId549" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId550" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId551" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId552" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId553" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId554" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId555" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId556" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9o4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId557" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lwDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId558" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId559" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId560" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId561" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId562" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId563" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rNe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId564" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId565" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6H9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId566" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId567" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId568" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId569" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KmZg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId570" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId571" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId572" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId573" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PYSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId574" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId575" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId576" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId577" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId578" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bRdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId579" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId580" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId581" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xk8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId582" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/GZdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZhDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZOdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UNz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mpiN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gk9Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aBcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oRsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vDX3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L3md" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qIVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RffV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyRp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hWCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rE7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xJKL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/920F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nrcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OXaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eP9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oj68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bDoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xzmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1eZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MYqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgO7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTvA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cdij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0HmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xKC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oVuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9mER" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qtzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wavK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VlTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Si2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ie7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6DZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WxCK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nR2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpBs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LOWf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGGe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/purQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nzLs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3SjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FhmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9hnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n30Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AHH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fz3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qTSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h4h2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ww9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WtLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Afvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KW2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BEcC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SuSIJumS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KFPqIZGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iX9SJ187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zoGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8yI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KWBBQDjT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qo7XYLlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1uXmjYEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBhr9ldI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/II8Vqpkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aKEfQxsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OJcBdZEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/y04JByen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cCaz8EWK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rVIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RVKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/045L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jed1QRB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ErEQwYPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXBg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5uC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SHBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NwBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m0Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U7eitiQW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVQV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aoxHY14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jpJL7MOU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLxU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GiJOu0Cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i43j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DEbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sAPdhfK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8VsDEkxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ffrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SjHl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4TTW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5osD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1XH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h0Nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kmPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/STNI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ge5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uFjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/neu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CUN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fzsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pugX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dZ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yl47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qAqU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lEgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDzL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqQn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7sM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3rud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHN3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5Gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wClj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0E5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t2Bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ATgR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2S97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BGVZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W3jk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8O6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1uW8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LxL6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QDSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqgF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D76Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ooc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m5Ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eur8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rZOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4zMTy9JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2nt4REfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/44Rr071i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WdZ6k4F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gr4dQ2mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JqxhhCZI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tl7xCkbI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fdrb1Hkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Jg0lZHLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2e3r5tyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kl5V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PS3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1Y1aylfk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uvyOSkUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AsfY1lyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9cAKmCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6XCCIPMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3c7pfpuA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IsmqCYZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xg3d7YmI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QOjj8m8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xTjhgohS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c3ZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rtuLWr8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LTnC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XR0w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/go4AUczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9LdcvZH9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lZyxnYPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Bmz1PkP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fydly3mL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/28RRjkXd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PgmP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Beqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aDtB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L4IB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XhN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kzeNagm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OnU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XhJJmMps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gf5mwqGr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oK8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zgu5go8Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QzxzDSBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/u6YIzd8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ip9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ahnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GhGl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MrrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gydO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rgjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xZ2I7HcZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MpSZuSQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4j36nABk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZqExOJZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PS1Xs1u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/27xRz3oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GMsaYTd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T7Bg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/za7Y1EX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HlBMnPp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UInQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/URaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E8Si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9olU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wz2G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WUWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9lMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BhcN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rKPbWaK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iODSS7tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XTDInlTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yr1E8YL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ZN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aazS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1z2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63vE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h1m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHoE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nWBl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6xM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGYE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/936h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TICa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e4A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4hLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DMr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/izLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r4bH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId533" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId534" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId535" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId536" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId537" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId538" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId539" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7BK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId540" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId541" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId542" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5EjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId543" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId544" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId545" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId546" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId547" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y3iJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId548" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kfDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId549" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fOHz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId550" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId551" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hTRW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId552" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UOxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId553" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId554" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId555" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId556" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId557" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId558" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId559" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId560" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId561" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9o4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId562" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lwDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId563" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId564" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId565" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId566" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId567" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId568" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId569" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rNe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId570" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId571" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6H9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId572" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId573" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId574" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId575" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KmZg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId576" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId577" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId578" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId579" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PYSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId580" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId581" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId582" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId583" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId584" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bRdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId585" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Okvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId586" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId587" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iyXk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId588" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/67AZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId589" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xk8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId590" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M577"/>
+  <dimension ref="A1:M585"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -31766,1412 +32121,1412 @@
       </c>
       <c r="I213" s="5" t="s">
         <v>1391</v>
       </c>
       <c r="J213" s="5" t="s">
         <v>1392</v>
       </c>
       <c r="K213" s="5" t="s">
         <v>1393</v>
       </c>
       <c r="L213" s="6" t="s">
         <v>1394</v>
       </c>
       <c r="M213" s="5" t="s">
         <v>1395</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
         <v>1396</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>16</v>
+        <v>607</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>121</v>
+        <v>34</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>17</v>
+        <v>982</v>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
         <v>1397</v>
       </c>
       <c r="I214" s="5" t="s">
         <v>1398</v>
       </c>
       <c r="J214" s="5" t="s">
-        <v>22</v>
+        <v>1399</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>607</v>
+        <v>121</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>1403</v>
-[...2 lines deleted...]
-        <v>1382</v>
+        <v>17</v>
+      </c>
+      <c r="F215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
         <v>1404</v>
       </c>
       <c r="I215" s="5" t="s">
         <v>1405</v>
       </c>
       <c r="J215" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K215" s="5" t="s">
         <v>1406</v>
       </c>
-      <c r="K215" s="5" t="s">
+      <c r="L215" s="6" t="s">
         <v>1407</v>
       </c>
-      <c r="L215" s="6" t="s">
+      <c r="M215" s="5" t="s">
         <v>1408</v>
-      </c>
-[...1 lines deleted...]
-        <v>1409</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1410</v>
+        <v>1409</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>18</v>
+        <v>1410</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>952</v>
+        <v>1382</v>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
         <v>1411</v>
       </c>
       <c r="I216" s="5" t="s">
         <v>1412</v>
       </c>
       <c r="J216" s="5" t="s">
         <v>1413</v>
       </c>
       <c r="K216" s="5" t="s">
         <v>1414</v>
       </c>
       <c r="L216" s="6" t="s">
         <v>1415</v>
       </c>
       <c r="M216" s="5" t="s">
         <v>1416</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
         <v>1417</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D217" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E217" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F217" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="G217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H217" s="5" t="s">
         <v>1418</v>
       </c>
-      <c r="D217" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H217" s="5" t="s">
+      <c r="I217" s="5" t="s">
         <v>1419</v>
       </c>
-      <c r="I217" s="5" t="s">
+      <c r="J217" s="5" t="s">
         <v>1420</v>
-      </c>
-[...1 lines deleted...]
-        <v>1356</v>
       </c>
       <c r="K217" s="5" t="s">
         <v>1421</v>
       </c>
       <c r="L217" s="6" t="s">
         <v>1422</v>
       </c>
       <c r="M217" s="5" t="s">
         <v>1423</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
         <v>1424</v>
       </c>
       <c r="B218" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1425</v>
+      </c>
+      <c r="D218" s="5" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E218" s="5" t="s">
+        <v>1353</v>
       </c>
       <c r="F218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H218" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H218" s="5" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I218" s="5" t="s">
+        <v>1427</v>
+      </c>
+      <c r="J218" s="5" t="s">
+        <v>1356</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1214</v>
+        <v>1428</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1425</v>
-[...1 lines deleted...]
-      <c r="M218" s="5"/>
+        <v>1429</v>
+      </c>
+      <c r="M218" s="5" t="s">
+        <v>1430</v>
+      </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>607</v>
-[...5 lines deleted...]
-        <v>982</v>
+        <v>16</v>
+      </c>
+      <c r="D219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H219" s="5" t="s">
-[...6 lines deleted...]
-        <v>1429</v>
+      <c r="H219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I219" s="5"/>
+      <c r="J219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1430</v>
+        <v>1214</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1431</v>
-[...1 lines deleted...]
-      <c r="M219" s="5" t="s">
         <v>1432</v>
       </c>
+      <c r="M219" s="5"/>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
         <v>1433</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="D220" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E220" s="5" t="s">
-        <v>1206</v>
+        <v>982</v>
       </c>
       <c r="F220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
         <v>1434</v>
       </c>
       <c r="I220" s="5" t="s">
         <v>1435</v>
       </c>
       <c r="J220" s="5" t="s">
         <v>1436</v>
       </c>
       <c r="K220" s="5" t="s">
         <v>1437</v>
       </c>
       <c r="L220" s="6" t="s">
         <v>1438</v>
       </c>
       <c r="M220" s="5" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
         <v>1440</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D221" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E221" s="5" t="s">
+        <v>1206</v>
+      </c>
+      <c r="F221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H221" s="5" t="s">
         <v>1441</v>
       </c>
-      <c r="F221" s="5" t="s">
+      <c r="I221" s="5" t="s">
         <v>1442</v>
       </c>
-      <c r="G221" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H221" s="5" t="s">
+      <c r="J221" s="5" t="s">
         <v>1443</v>
       </c>
-      <c r="I221" s="5" t="s">
+      <c r="K221" s="5" t="s">
         <v>1444</v>
       </c>
-      <c r="J221" s="5" t="s">
+      <c r="L221" s="6" t="s">
         <v>1445</v>
       </c>
-      <c r="K221" s="5" t="s">
+      <c r="M221" s="5" t="s">
         <v>1446</v>
-      </c>
-[...4 lines deleted...]
-        <v>1448</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1449</v>
+        <v>1447</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D222" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>1441</v>
+        <v>1448</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>952</v>
+        <v>1449</v>
       </c>
       <c r="G222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H222" s="5" t="s">
         <v>1450</v>
       </c>
       <c r="I222" s="5" t="s">
         <v>1451</v>
       </c>
       <c r="J222" s="5" t="s">
         <v>1452</v>
       </c>
       <c r="K222" s="5" t="s">
         <v>1453</v>
       </c>
       <c r="L222" s="6" t="s">
         <v>1454</v>
       </c>
       <c r="M222" s="5" t="s">
         <v>1455</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
         <v>1456</v>
       </c>
       <c r="B223" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C223" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D223" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E223" s="5" t="s">
+        <v>1448</v>
+      </c>
+      <c r="F223" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="G223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H223" s="5" t="s">
         <v>1457</v>
       </c>
-      <c r="C223" s="5" t="s">
+      <c r="I223" s="5" t="s">
         <v>1458</v>
       </c>
-      <c r="D223" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E223" s="5" t="s">
+      <c r="J223" s="5" t="s">
         <v>1459</v>
       </c>
-      <c r="F223" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G223" s="5" t="s">
+      <c r="K223" s="5" t="s">
         <v>1460</v>
       </c>
-      <c r="H223" s="5" t="s">
+      <c r="L223" s="6" t="s">
         <v>1461</v>
       </c>
-      <c r="I223" s="5"/>
-[...3 lines deleted...]
-      <c r="K223" s="5" t="s">
+      <c r="M223" s="5" t="s">
         <v>1462</v>
-      </c>
-[...4 lines deleted...]
-        <v>1464</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B224" s="5" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C224" s="5" t="s">
         <v>1465</v>
       </c>
-      <c r="B224" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D224" s="5" t="s">
-        <v>607</v>
+        <v>16</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>1441</v>
+        <v>1466</v>
       </c>
       <c r="F224" s="5" t="s">
-        <v>1442</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="G224" s="5" t="s">
+        <v>1467</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1466</v>
-[...3 lines deleted...]
-      </c>
+        <v>1468</v>
+      </c>
+      <c r="I224" s="5"/>
       <c r="J224" s="5" t="s">
-        <v>1468</v>
+        <v>272</v>
       </c>
       <c r="K224" s="5" t="s">
         <v>1469</v>
       </c>
       <c r="L224" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="M224" s="5" t="s">
         <v>1471</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
         <v>1472</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C225" s="5" t="s">
-        <v>112</v>
+        <v>34</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>1352</v>
+        <v>607</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>1353</v>
-[...4 lines deleted...]
-        </is>
+        <v>1448</v>
+      </c>
+      <c r="F225" s="5" t="s">
+        <v>1449</v>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H225" s="5" t="s">
         <v>1473</v>
       </c>
       <c r="I225" s="5" t="s">
         <v>1474</v>
       </c>
       <c r="J225" s="5" t="s">
-        <v>1356</v>
+        <v>1475</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="M225" s="5" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>34</v>
+        <v>112</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>607</v>
+        <v>1352</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>1320</v>
-[...2 lines deleted...]
-        <v>1442</v>
+        <v>1353</v>
+      </c>
+      <c r="F226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="I226" s="5" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="J226" s="5" t="s">
-        <v>1481</v>
+        <v>1356</v>
       </c>
       <c r="K226" s="5" t="s">
         <v>1482</v>
       </c>
       <c r="L226" s="6" t="s">
         <v>1483</v>
       </c>
       <c r="M226" s="5" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
         <v>1485</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D227" s="5" t="s">
         <v>607</v>
       </c>
-      <c r="D227" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E227" s="5" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F227" s="5" t="s">
+        <v>1449</v>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
         <v>1486</v>
       </c>
       <c r="I227" s="5" t="s">
         <v>1487</v>
       </c>
       <c r="J227" s="5" t="s">
         <v>1488</v>
       </c>
       <c r="K227" s="5" t="s">
         <v>1489</v>
       </c>
       <c r="L227" s="6" t="s">
         <v>1490</v>
       </c>
       <c r="M227" s="5" t="s">
         <v>1491</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
         <v>1492</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="D228" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H228" s="5" t="s">
         <v>1493</v>
       </c>
-      <c r="D228" s="5" t="s">
-[...13 lines deleted...]
-      <c r="H228" s="5" t="s">
+      <c r="I228" s="5" t="s">
         <v>1494</v>
       </c>
-      <c r="I228" s="5" t="s">
+      <c r="J228" s="5" t="s">
         <v>1495</v>
       </c>
-      <c r="J228" s="5" t="s">
+      <c r="K228" s="5" t="s">
         <v>1496</v>
       </c>
-      <c r="K228" s="5" t="s">
+      <c r="L228" s="6" t="s">
         <v>1497</v>
       </c>
-      <c r="L228" s="6" t="s">
+      <c r="M228" s="5" t="s">
         <v>1498</v>
-      </c>
-[...1 lines deleted...]
-        <v>1499</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>34</v>
+        <v>1500</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E229" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F229" s="5" t="s">
         <v>974</v>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H229" s="5" t="s">
         <v>1501</v>
       </c>
       <c r="I229" s="5" t="s">
         <v>1502</v>
       </c>
       <c r="J229" s="5" t="s">
         <v>1503</v>
       </c>
       <c r="K229" s="5" t="s">
         <v>1504</v>
       </c>
       <c r="L229" s="6" t="s">
         <v>1505</v>
       </c>
       <c r="M229" s="5" t="s">
         <v>1506</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
         <v>1507</v>
       </c>
       <c r="B230" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="D230" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E230" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F230" s="5" t="s">
+        <v>974</v>
       </c>
       <c r="G230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H230" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H230" s="5" t="s">
+        <v>1508</v>
+      </c>
+      <c r="I230" s="5" t="s">
+        <v>1509</v>
+      </c>
+      <c r="J230" s="5" t="s">
+        <v>1510</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>1214</v>
+        <v>1511</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1508</v>
-[...1 lines deleted...]
-      <c r="M230" s="5"/>
+        <v>1512</v>
+      </c>
+      <c r="M230" s="5" t="s">
+        <v>1513</v>
+      </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1509</v>
+        <v>1514</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I231" s="5"/>
       <c r="J231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K231" s="5" t="s">
         <v>1214</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1510</v>
+        <v>1515</v>
       </c>
       <c r="M231" s="5"/>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1511</v>
+        <v>1516</v>
       </c>
       <c r="B232" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>1513</v>
+        <v>16</v>
+      </c>
+      <c r="D232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G232" s="5" t="s">
-[...9 lines deleted...]
-        <v>272</v>
+      <c r="G232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I232" s="5"/>
+      <c r="J232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K232" s="5" t="s">
+        <v>1214</v>
+      </c>
+      <c r="L232" s="6" t="s">
         <v>1517</v>
       </c>
-      <c r="L232" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M232" s="5"/>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1520</v>
+        <v>1518</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>607</v>
+        <v>111</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>34</v>
+        <v>1519</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>1159</v>
-[...1 lines deleted...]
-      <c r="F233" s="5" t="s">
+        <v>1520</v>
+      </c>
+      <c r="F233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G233" s="5" t="s">
         <v>1521</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H233" s="5" t="s">
         <v>1522</v>
       </c>
       <c r="I233" s="5" t="s">
         <v>1523</v>
       </c>
       <c r="J233" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="K233" s="5" t="s">
         <v>1524</v>
       </c>
-      <c r="K233" s="5" t="s">
+      <c r="L233" s="6" t="s">
         <v>1525</v>
       </c>
-      <c r="L233" s="6" t="s">
+      <c r="M233" s="5" t="s">
         <v>1526</v>
-      </c>
-[...1 lines deleted...]
-        <v>1527</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1528</v>
+        <v>1527</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>1336</v>
+        <v>607</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E234" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1159</v>
+      </c>
+      <c r="F234" s="5" t="s">
+        <v>1528</v>
       </c>
       <c r="G234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H234" s="5" t="s">
         <v>1529</v>
       </c>
       <c r="I234" s="5" t="s">
         <v>1530</v>
       </c>
       <c r="J234" s="5" t="s">
         <v>1531</v>
       </c>
       <c r="K234" s="5" t="s">
         <v>1532</v>
       </c>
       <c r="L234" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="M234" s="5" t="s">
         <v>1534</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
         <v>1535</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H235" s="5" t="s">
         <v>1536</v>
-      </c>
-[...19 lines deleted...]
-        </is>
       </c>
       <c r="I235" s="5" t="s">
         <v>1537</v>
       </c>
       <c r="J235" s="5" t="s">
         <v>1538</v>
       </c>
       <c r="K235" s="5" t="s">
         <v>1539</v>
       </c>
       <c r="L235" s="6" t="s">
         <v>1540</v>
       </c>
       <c r="M235" s="5" t="s">
         <v>1541</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
         <v>1542</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>1543</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="E236" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E236" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H236" s="5" t="s">
+      <c r="H236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I236" s="5" t="s">
         <v>1544</v>
       </c>
-      <c r="I236" s="5"/>
       <c r="J236" s="5" t="s">
-        <v>1538</v>
+        <v>1545</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D237" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="D237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H237" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H237" s="5" t="s">
+        <v>1551</v>
       </c>
       <c r="I237" s="5"/>
       <c r="J237" s="5" t="s">
-        <v>1538</v>
+        <v>1545</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
       <c r="M237" s="5" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>121</v>
+        <v>1257</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>607</v>
+        <v>16</v>
       </c>
       <c r="E238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F238" s="5" t="s">
-        <v>1553</v>
+      <c r="F238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H238" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I238" s="5"/>
       <c r="J238" s="5" t="s">
+        <v>1545</v>
+      </c>
+      <c r="K238" s="5" t="s">
         <v>1556</v>
       </c>
-      <c r="K238" s="5" t="s">
+      <c r="L238" s="6" t="s">
         <v>1557</v>
       </c>
-      <c r="L238" s="6" t="s">
+      <c r="M238" s="5" t="s">
         <v>1558</v>
-      </c>
-[...1 lines deleted...]
-        <v>1559</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B239" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C239" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="D239" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F239" s="5" t="s">
         <v>1560</v>
       </c>
-      <c r="B239" s="5" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="G239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H239" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H239" s="5" t="s">
+        <v>1561</v>
+      </c>
+      <c r="I239" s="5" t="s">
+        <v>1562</v>
+      </c>
+      <c r="J239" s="5" t="s">
+        <v>1563</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1562</v>
-[...1 lines deleted...]
-      <c r="M239" s="5"/>
+        <v>1565</v>
+      </c>
+      <c r="M239" s="5" t="s">
+        <v>1566</v>
+      </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1563</v>
+        <v>1567</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>1564</v>
+        <v>16</v>
+      </c>
+      <c r="D240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H240" s="5" t="s">
-[...6 lines deleted...]
-        <v>1567</v>
+      <c r="H240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I240" s="5"/>
+      <c r="J240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K240" s="5" t="s">
         <v>1568</v>
       </c>
       <c r="L240" s="6" t="s">
         <v>1569</v>
       </c>
-      <c r="M240" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M240" s="5"/>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1571</v>
+        <v>1570</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D241" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>952</v>
+        <v>1571</v>
+      </c>
+      <c r="F241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H241" s="5" t="s">
         <v>1572</v>
       </c>
       <c r="I241" s="5" t="s">
         <v>1573</v>
       </c>
       <c r="J241" s="5" t="s">
         <v>1574</v>
       </c>
       <c r="K241" s="5" t="s">
         <v>1575</v>
       </c>
       <c r="L241" s="6" t="s">
         <v>1576</v>
       </c>
       <c r="M241" s="5" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
         <v>1578</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D242" s="5" t="s">
         <v>607</v>
       </c>
-      <c r="D242" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E242" s="5" t="s">
-        <v>982</v>
+        <v>17</v>
       </c>
       <c r="F242" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="G242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H242" s="5" t="s">
         <v>1579</v>
       </c>
-      <c r="G242" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H242" s="5" t="s">
+      <c r="I242" s="5" t="s">
         <v>1580</v>
       </c>
-      <c r="I242" s="5" t="s">
+      <c r="J242" s="5" t="s">
         <v>1581</v>
       </c>
-      <c r="J242" s="5" t="s">
+      <c r="K242" s="5" t="s">
         <v>1582</v>
       </c>
-      <c r="K242" s="5" t="s">
+      <c r="L242" s="6" t="s">
         <v>1583</v>
       </c>
-      <c r="L242" s="6" t="s">
+      <c r="M242" s="5" t="s">
         <v>1584</v>
-      </c>
-[...1 lines deleted...]
-        <v>1585</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>1586</v>
+        <v>1585</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="D243" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D243" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E243" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="F243" s="5" t="s">
+        <v>1586</v>
+      </c>
+      <c r="G243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H243" s="5" t="s">
         <v>1587</v>
       </c>
-      <c r="F243" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H243" s="5" t="s">
+      <c r="I243" s="5" t="s">
         <v>1588</v>
       </c>
-      <c r="I243" s="5"/>
       <c r="J243" s="5" t="s">
         <v>1589</v>
       </c>
       <c r="K243" s="5" t="s">
         <v>1590</v>
       </c>
       <c r="L243" s="6" t="s">
         <v>1591</v>
       </c>
       <c r="M243" s="5" t="s">
         <v>1592</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
         <v>1593</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D244" s="5" t="s">
         <v>607</v>
       </c>
-      <c r="E244" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E244" s="5" t="s">
+        <v>1594</v>
       </c>
       <c r="F244" s="5" t="s">
         <v>952</v>
       </c>
       <c r="G244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H244" s="5" t="s">
-        <v>1594</v>
-[...1 lines deleted...]
-      <c r="I244" s="5" t="s">
         <v>1595</v>
       </c>
+      <c r="I244" s="5"/>
       <c r="J244" s="5" t="s">
         <v>1596</v>
       </c>
       <c r="K244" s="5" t="s">
         <v>1597</v>
       </c>
       <c r="L244" s="6" t="s">
         <v>1598</v>
       </c>
       <c r="M244" s="5" t="s">
         <v>1599</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
         <v>1600</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D245" s="5" t="s">
         <v>607</v>
@@ -33236,10629 +33591,10621 @@
       </c>
       <c r="H246" s="5" t="s">
         <v>1608</v>
       </c>
       <c r="I246" s="5" t="s">
         <v>1609</v>
       </c>
       <c r="J246" s="5" t="s">
         <v>1610</v>
       </c>
       <c r="K246" s="5" t="s">
         <v>1611</v>
       </c>
       <c r="L246" s="6" t="s">
         <v>1612</v>
       </c>
       <c r="M246" s="5" t="s">
         <v>1613</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
         <v>1614</v>
       </c>
       <c r="B247" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C247" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D247" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E247" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F247" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="G247" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H247" s="5" t="s">
         <v>1615</v>
       </c>
-      <c r="C247" s="5" t="s">
+      <c r="I247" s="5" t="s">
         <v>1616</v>
       </c>
-      <c r="D247" s="5" t="s">
+      <c r="J247" s="5" t="s">
         <v>1617</v>
       </c>
-      <c r="E247" s="5" t="s">
+      <c r="K247" s="5" t="s">
         <v>1618</v>
       </c>
-      <c r="F247" s="5" t="s">
-[...12 lines deleted...]
-      <c r="I247" s="5" t="s">
+      <c r="L247" s="6" t="s">
         <v>1619</v>
       </c>
-      <c r="J247" s="5" t="s">
+      <c r="M247" s="5" t="s">
         <v>1620</v>
-      </c>
-[...9 lines deleted...]
-        <v>1622</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B248" s="5" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C248" s="5" t="s">
         <v>1623</v>
       </c>
-      <c r="B248" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C248" s="5" t="s">
+      <c r="D248" s="5" t="s">
         <v>1624</v>
       </c>
-      <c r="D248" s="5" t="s">
+      <c r="E248" s="5" t="s">
         <v>1625</v>
       </c>
-      <c r="E248" s="5" t="s">
+      <c r="F248" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G248" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H248" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I248" s="5" t="s">
         <v>1626</v>
       </c>
-      <c r="F248" s="5" t="s">
+      <c r="J248" s="5" t="s">
         <v>1627</v>
       </c>
-      <c r="G248" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I248" s="5" t="s">
+      <c r="K248" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L248" s="6" t="s">
         <v>1628</v>
       </c>
-      <c r="J248" s="5" t="s">
+      <c r="M248" s="5" t="s">
         <v>1629</v>
-      </c>
-[...7 lines deleted...]
-        <v>1632</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B249" s="5" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C249" s="5" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D249" s="5" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E249" s="5" t="s">
         <v>1633</v>
       </c>
-      <c r="B249" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D249" s="5" t="s">
+      <c r="F249" s="5" t="s">
         <v>1634</v>
       </c>
-      <c r="E249" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H249" s="5" t="s">
-        <v>112</v>
+      <c r="H249" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I249" s="5" t="s">
         <v>1635</v>
       </c>
       <c r="J249" s="5" t="s">
         <v>1636</v>
       </c>
       <c r="K249" s="5" t="s">
         <v>1637</v>
       </c>
       <c r="L249" s="6" t="s">
         <v>1638</v>
       </c>
       <c r="M249" s="5" t="s">
         <v>1639</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
         <v>1640</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>14</v>
+        <v>1622</v>
       </c>
       <c r="C250" s="5" t="s">
-        <v>121</v>
+        <v>1631</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>34</v>
-[...9 lines deleted...]
-        </is>
+        <v>1641</v>
+      </c>
+      <c r="E250" s="5" t="s">
+        <v>1633</v>
+      </c>
+      <c r="F250" s="5" t="s">
+        <v>1634</v>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="s">
-        <v>1641</v>
+        <v>112</v>
       </c>
       <c r="I250" s="5" t="s">
         <v>1642</v>
       </c>
       <c r="J250" s="5" t="s">
         <v>1643</v>
       </c>
       <c r="K250" s="5" t="s">
         <v>1644</v>
       </c>
       <c r="L250" s="6" t="s">
         <v>1645</v>
       </c>
       <c r="M250" s="5" t="s">
         <v>1646</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
         <v>1647</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C251" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>121</v>
+      </c>
+      <c r="D251" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="E251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H251" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H251" s="5" t="s">
+        <v>1648</v>
+      </c>
+      <c r="I251" s="5" t="s">
+        <v>1649</v>
+      </c>
+      <c r="J251" s="5" t="s">
+        <v>1650</v>
+      </c>
+      <c r="K251" s="5" t="s">
+        <v>1651</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1648</v>
-[...1 lines deleted...]
-      <c r="M251" s="5"/>
+        <v>1652</v>
+      </c>
+      <c r="M251" s="5" t="s">
+        <v>1653</v>
+      </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1649</v>
+        <v>1654</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C252" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I252" s="5"/>
       <c r="J252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1650</v>
+        <v>1655</v>
       </c>
       <c r="M252" s="5"/>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1651</v>
+        <v>1656</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C253" s="5" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>16</v>
+      </c>
+      <c r="D253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F253" s="5" t="s">
-        <v>1652</v>
+      <c r="F253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H253" s="5" t="s">
-[...9 lines deleted...]
-        <v>1656</v>
+      <c r="H253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I253" s="5"/>
+      <c r="J253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L253" s="6" t="s">
         <v>1657</v>
       </c>
-      <c r="M253" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M253" s="5"/>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1659</v>
+        <v>1658</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C254" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>121</v>
-[...9 lines deleted...]
-      <c r="G254" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E254" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F254" s="5" t="s">
+        <v>1659</v>
+      </c>
+      <c r="G254" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H254" s="5" t="s">
         <v>1660</v>
       </c>
-      <c r="H254" s="5" t="s">
+      <c r="I254" s="5" t="s">
         <v>1661</v>
       </c>
-      <c r="I254" s="5" t="s">
+      <c r="J254" s="5" t="s">
         <v>1662</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K254" s="5" t="s">
         <v>1663</v>
       </c>
       <c r="L254" s="6" t="s">
         <v>1664</v>
       </c>
       <c r="M254" s="5" t="s">
         <v>1665</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
         <v>1666</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C255" s="5" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>1336</v>
+        <v>121</v>
       </c>
       <c r="E255" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G255" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G255" s="5" t="s">
+        <v>1667</v>
       </c>
       <c r="H255" s="5" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="I255" s="5" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="J255" s="5" t="s">
-        <v>1669</v>
+        <v>22</v>
       </c>
       <c r="K255" s="5" t="s">
         <v>1670</v>
       </c>
       <c r="L255" s="6" t="s">
         <v>1671</v>
       </c>
       <c r="M255" s="5" t="s">
         <v>1672</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
         <v>1673</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C256" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>121</v>
+        <v>1336</v>
       </c>
       <c r="E256" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G256" s="5" t="s">
+      <c r="G256" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H256" s="5" t="s">
         <v>1674</v>
       </c>
-      <c r="H256" s="5" t="s">
+      <c r="I256" s="5" t="s">
         <v>1675</v>
       </c>
-      <c r="I256" s="5" t="s">
+      <c r="J256" s="5" t="s">
         <v>1676</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K256" s="5" t="s">
         <v>1677</v>
       </c>
       <c r="L256" s="6" t="s">
         <v>1678</v>
       </c>
       <c r="M256" s="5" t="s">
         <v>1679</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
         <v>1680</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="5" t="s">
-        <v>607</v>
+        <v>16</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>34</v>
+        <v>121</v>
       </c>
       <c r="E257" s="5" t="s">
-        <v>982</v>
+        <v>17</v>
       </c>
       <c r="F257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G257" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G257" s="5" t="s">
+        <v>1681</v>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="I257" s="5" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="J257" s="5" t="s">
-        <v>1683</v>
+        <v>22</v>
       </c>
       <c r="K257" s="5" t="s">
         <v>1684</v>
       </c>
       <c r="L257" s="6" t="s">
         <v>1685</v>
       </c>
       <c r="M257" s="5" t="s">
         <v>1686</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
         <v>1687</v>
       </c>
       <c r="B258" s="5" t="s">
-        <v>1615</v>
+        <v>14</v>
       </c>
       <c r="C258" s="5" t="s">
         <v>607</v>
       </c>
       <c r="D258" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="E258" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F258" s="5" t="s">
+      <c r="E258" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="F258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H258" s="5" t="s">
         <v>1688</v>
       </c>
-      <c r="G258" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H258" s="5" t="s">
+      <c r="I258" s="5" t="s">
         <v>1689</v>
       </c>
-      <c r="I258" s="5" t="s">
+      <c r="J258" s="5" t="s">
         <v>1690</v>
       </c>
-      <c r="J258" s="5" t="s">
+      <c r="K258" s="5" t="s">
         <v>1691</v>
       </c>
-      <c r="K258" s="5" t="s">
+      <c r="L258" s="6" t="s">
         <v>1692</v>
       </c>
-      <c r="L258" s="6" t="s">
+      <c r="M258" s="5" t="s">
         <v>1693</v>
-      </c>
-[...1 lines deleted...]
-        <v>1694</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>1695</v>
+        <v>1694</v>
       </c>
       <c r="B259" s="5" t="s">
-        <v>14</v>
+        <v>1622</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>607</v>
       </c>
       <c r="D259" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F259" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F259" s="5" t="s">
+        <v>1695</v>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H259" s="5" t="s">
         <v>1696</v>
       </c>
-      <c r="I259" s="5"/>
+      <c r="I259" s="5" t="s">
+        <v>1697</v>
+      </c>
       <c r="J259" s="5" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="M259" s="5" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="5" t="s">
         <v>607</v>
       </c>
       <c r="D260" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F260" s="5" t="s">
-        <v>17</v>
+      <c r="F260" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H260" s="5" t="s">
-        <v>1702</v>
-[...1 lines deleted...]
-      <c r="I260" s="5" t="s">
         <v>1703</v>
       </c>
+      <c r="I260" s="5"/>
       <c r="J260" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="K260" s="5" t="s">
         <v>1705</v>
       </c>
       <c r="L260" s="6" t="s">
         <v>1706</v>
       </c>
       <c r="M260" s="5" t="s">
         <v>1707</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>196</v>
+        <v>607</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>607</v>
+        <v>34</v>
       </c>
       <c r="E261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F261" s="5" t="s">
-        <v>974</v>
+        <v>17</v>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H261" s="5" t="s">
         <v>1709</v>
       </c>
       <c r="I261" s="5" t="s">
         <v>1710</v>
       </c>
       <c r="J261" s="5" t="s">
         <v>1711</v>
       </c>
       <c r="K261" s="5" t="s">
         <v>1712</v>
       </c>
       <c r="L261" s="6" t="s">
         <v>1713</v>
       </c>
       <c r="M261" s="5" t="s">
         <v>1714</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
         <v>1715</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C262" s="5" t="s">
-        <v>34</v>
+        <v>196</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F262" s="5" t="s">
-        <v>952</v>
+        <v>974</v>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
         <v>1716</v>
       </c>
       <c r="I262" s="5" t="s">
         <v>1717</v>
       </c>
       <c r="J262" s="5" t="s">
         <v>1718</v>
       </c>
       <c r="K262" s="5" t="s">
         <v>1719</v>
       </c>
       <c r="L262" s="6" t="s">
         <v>1720</v>
       </c>
       <c r="M262" s="5" t="s">
         <v>1721</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
         <v>1722</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
-        <v>121</v>
+        <v>34</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>16</v>
+        <v>607</v>
       </c>
       <c r="E263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F263" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>1441</v>
+      <c r="F263" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="G263" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H263" s="5" t="s">
         <v>1723</v>
       </c>
       <c r="I263" s="5" t="s">
         <v>1724</v>
       </c>
       <c r="J263" s="5" t="s">
-        <v>22</v>
+        <v>1725</v>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="M263" s="5" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C264" s="5" t="s">
         <v>121</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>689</v>
+        <v>16</v>
       </c>
       <c r="E264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G264" s="5" t="s">
-        <v>1729</v>
+        <v>1448</v>
       </c>
       <c r="H264" s="5" t="s">
         <v>1730</v>
       </c>
-      <c r="I264" s="5"/>
+      <c r="I264" s="5" t="s">
+        <v>1731</v>
+      </c>
       <c r="J264" s="5" t="s">
-        <v>272</v>
+        <v>22</v>
       </c>
       <c r="K264" s="5" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="M264" s="5" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="5" t="s">
-        <v>196</v>
+        <v>121</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>607</v>
+        <v>689</v>
       </c>
       <c r="E265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F265" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F265" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G265" s="5" t="s">
+        <v>1736</v>
       </c>
       <c r="H265" s="5" t="s">
-        <v>1735</v>
-[...3 lines deleted...]
-      </c>
+        <v>1737</v>
+      </c>
+      <c r="I265" s="5"/>
       <c r="J265" s="5" t="s">
-        <v>1737</v>
+        <v>272</v>
       </c>
       <c r="K265" s="5" t="s">
         <v>1738</v>
       </c>
       <c r="L265" s="6" t="s">
         <v>1739</v>
       </c>
       <c r="M265" s="5" t="s">
         <v>1740</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
         <v>1741</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D266" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F266" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="G266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H266" s="5" t="s">
         <v>1742</v>
       </c>
-      <c r="D266" s="5" t="s">
-[...10 lines deleted...]
-      <c r="G266" s="5" t="s">
+      <c r="I266" s="5" t="s">
         <v>1743</v>
       </c>
-      <c r="H266" s="5" t="s">
+      <c r="J266" s="5" t="s">
         <v>1744</v>
       </c>
-      <c r="I266" s="5" t="s">
+      <c r="K266" s="5" t="s">
         <v>1745</v>
       </c>
-      <c r="J266" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K266" s="5" t="s">
+      <c r="L266" s="6" t="s">
         <v>1746</v>
       </c>
-      <c r="L266" s="6" t="s">
+      <c r="M266" s="5" t="s">
         <v>1747</v>
-      </c>
-[...1 lines deleted...]
-        <v>1748</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1749</v>
+        <v>1748</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>34</v>
+        <v>1749</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>607</v>
+        <v>121</v>
       </c>
       <c r="E267" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F267" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G267" s="5" t="s">
         <v>1750</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="H267" s="5" t="s">
         <v>1751</v>
       </c>
       <c r="I267" s="5" t="s">
         <v>1752</v>
       </c>
       <c r="J267" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K267" s="5" t="s">
         <v>1753</v>
       </c>
-      <c r="K267" s="5" t="s">
+      <c r="L267" s="6" t="s">
         <v>1754</v>
       </c>
-      <c r="L267" s="6" t="s">
+      <c r="M267" s="5" t="s">
         <v>1755</v>
-      </c>
-[...1 lines deleted...]
-        <v>1756</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1757</v>
+        <v>1756</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D268" s="5" t="s">
         <v>607</v>
       </c>
-      <c r="E268" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E268" s="5" t="s">
+        <v>1757</v>
       </c>
       <c r="F268" s="5" t="s">
         <v>952</v>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H268" s="5" t="s">
         <v>1758</v>
       </c>
       <c r="I268" s="5" t="s">
         <v>1759</v>
       </c>
       <c r="J268" s="5" t="s">
         <v>1760</v>
       </c>
       <c r="K268" s="5" t="s">
         <v>1761</v>
       </c>
       <c r="L268" s="6" t="s">
         <v>1762</v>
       </c>
       <c r="M268" s="5" t="s">
         <v>1763</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
         <v>1764</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D269" s="5" t="s">
         <v>607</v>
       </c>
-      <c r="D269" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F269" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F269" s="5" t="s">
+        <v>952</v>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="s">
         <v>1765</v>
       </c>
-      <c r="I269" s="5"/>
+      <c r="I269" s="5" t="s">
+        <v>1766</v>
+      </c>
       <c r="J269" s="5" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="M269" s="5" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="D270" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D270" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F270" s="5" t="s">
-        <v>952</v>
+      <c r="F270" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H270" s="5" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="I270" s="5"/>
       <c r="J270" s="5" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="M270" s="5" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C271" s="5" t="s">
-        <v>121</v>
+        <v>34</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>16</v>
+        <v>607</v>
       </c>
       <c r="E271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F271" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F271" s="5" t="s">
+        <v>952</v>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="s">
-        <v>1777</v>
-[...1 lines deleted...]
-      <c r="I271" s="5" t="s">
         <v>1778</v>
       </c>
+      <c r="I271" s="5"/>
       <c r="J271" s="5" t="s">
-        <v>22</v>
+        <v>1779</v>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="M271" s="5" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>34</v>
+        <v>121</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>607</v>
+        <v>16</v>
       </c>
       <c r="E272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F272" s="5" t="s">
-        <v>952</v>
+      <c r="F272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="I272" s="5" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="J272" s="5" t="s">
-        <v>1785</v>
+        <v>22</v>
       </c>
       <c r="K272" s="5" t="s">
         <v>1786</v>
       </c>
       <c r="L272" s="6" t="s">
         <v>1787</v>
       </c>
       <c r="M272" s="5" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
         <v>1789</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C273" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D273" s="5" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="E273" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F273" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="G273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H273" s="5" t="s">
         <v>1790</v>
       </c>
-      <c r="F273" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G273" s="5" t="s">
+      <c r="I273" s="5" t="s">
         <v>1791</v>
       </c>
-      <c r="H273" s="5" t="s">
+      <c r="J273" s="5" t="s">
         <v>1792</v>
       </c>
-      <c r="I273" s="5" t="s">
+      <c r="K273" s="5" t="s">
         <v>1793</v>
       </c>
-      <c r="J273" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K273" s="5" t="s">
+      <c r="L273" s="6" t="s">
         <v>1794</v>
       </c>
-      <c r="L273" s="6" t="s">
+      <c r="M273" s="5" t="s">
         <v>1795</v>
-      </c>
-[...1 lines deleted...]
-        <v>1796</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1797</v>
+        <v>1796</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C274" s="5" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>607</v>
+        <v>121</v>
       </c>
       <c r="E274" s="5" t="s">
+        <v>1797</v>
+      </c>
+      <c r="F274" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F274" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="G274" s="5" t="s">
+        <v>1798</v>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="I274" s="5" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="J274" s="5" t="s">
-        <v>1574</v>
+        <v>22</v>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="M274" s="5" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C275" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D275" s="5" t="s">
         <v>607</v>
       </c>
-      <c r="E275" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E275" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F275" s="5" t="s">
         <v>952</v>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="I275" s="5" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="J275" s="5" t="s">
-        <v>1806</v>
+        <v>1581</v>
       </c>
       <c r="K275" s="5" t="s">
         <v>1807</v>
       </c>
       <c r="L275" s="6" t="s">
         <v>1808</v>
       </c>
       <c r="M275" s="5" t="s">
         <v>1809</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
         <v>1810</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C276" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D276" s="5" t="s">
         <v>607</v>
       </c>
-      <c r="E276" s="5" t="s">
-        <v>1441</v>
+      <c r="E276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F276" s="5" t="s">
-        <v>1382</v>
+        <v>952</v>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H276" s="5" t="s">
         <v>1811</v>
       </c>
       <c r="I276" s="5" t="s">
         <v>1812</v>
       </c>
       <c r="J276" s="5" t="s">
         <v>1813</v>
       </c>
       <c r="K276" s="5" t="s">
         <v>1814</v>
       </c>
       <c r="L276" s="6" t="s">
         <v>1815</v>
       </c>
       <c r="M276" s="5" t="s">
         <v>1816</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
         <v>1817</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C277" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>121</v>
+        <v>607</v>
       </c>
       <c r="E277" s="5" t="s">
-        <v>1790</v>
-[...6 lines deleted...]
-      <c r="G277" s="5" t="s">
+        <v>1448</v>
+      </c>
+      <c r="F277" s="5" t="s">
+        <v>1382</v>
+      </c>
+      <c r="G277" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H277" s="5" t="s">
         <v>1818</v>
       </c>
-      <c r="H277" s="5" t="s">
+      <c r="I277" s="5" t="s">
         <v>1819</v>
       </c>
-      <c r="I277" s="5" t="s">
+      <c r="J277" s="5" t="s">
         <v>1820</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K277" s="5" t="s">
         <v>1821</v>
       </c>
       <c r="L277" s="6" t="s">
         <v>1822</v>
       </c>
       <c r="M277" s="5" t="s">
         <v>1823</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
         <v>1824</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C278" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D278" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E278" s="5" t="s">
-        <v>1790</v>
+        <v>1797</v>
       </c>
       <c r="F278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G278" s="5" t="s">
-        <v>1818</v>
+        <v>1825</v>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="I278" s="5" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="J278" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="M278" s="5" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="5" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="D279" s="5" t="s">
-        <v>607</v>
-[...12 lines deleted...]
-        </is>
+        <v>121</v>
+      </c>
+      <c r="E279" s="5" t="s">
+        <v>1797</v>
+      </c>
+      <c r="F279" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G279" s="5" t="s">
+        <v>1825</v>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="I279" s="5" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="J279" s="5" t="s">
-        <v>1833</v>
+        <v>22</v>
       </c>
       <c r="K279" s="5" t="s">
         <v>1834</v>
       </c>
       <c r="L279" s="6" t="s">
         <v>1835</v>
       </c>
       <c r="M279" s="5" t="s">
         <v>1836</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
         <v>1837</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D280" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F280" s="5" t="s">
         <v>952</v>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="s">
         <v>1838</v>
       </c>
       <c r="I280" s="5" t="s">
         <v>1839</v>
       </c>
       <c r="J280" s="5" t="s">
         <v>1840</v>
       </c>
-      <c r="K280" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K280" s="5" t="s">
+        <v>1841</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="M280" s="5" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="5" t="s">
-        <v>144</v>
+        <v>34</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>1336</v>
+        <v>607</v>
       </c>
       <c r="E281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F281" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F281" s="5" t="s">
+        <v>952</v>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="I281" s="5" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="J281" s="5" t="s">
-        <v>1846</v>
-[...1 lines deleted...]
-      <c r="K281" s="5" t="s">
         <v>1847</v>
+      </c>
+      <c r="K281" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L281" s="6" t="s">
         <v>1848</v>
       </c>
       <c r="M281" s="5" t="s">
         <v>1849</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
         <v>1850</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C282" s="5" t="s">
-        <v>1352</v>
+        <v>144</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>112</v>
+        <v>1336</v>
       </c>
       <c r="E282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H282" s="5" t="s">
         <v>1851</v>
       </c>
-      <c r="I282" s="5"/>
+      <c r="I282" s="5" t="s">
+        <v>1852</v>
+      </c>
       <c r="J282" s="5" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="M282" s="5" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C283" s="5" t="s">
-        <v>34</v>
+        <v>1352</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>607</v>
-[...5 lines deleted...]
-        <v>1382</v>
+        <v>112</v>
+      </c>
+      <c r="E283" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F283" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="s">
         <v>1858</v>
       </c>
-      <c r="I283" s="5" t="s">
+      <c r="I283" s="5"/>
+      <c r="J283" s="5" t="s">
         <v>1859</v>
       </c>
-      <c r="J283" s="5" t="s">
+      <c r="K283" s="5" t="s">
         <v>1860</v>
       </c>
-      <c r="K283" s="5" t="s">
+      <c r="L283" s="6" t="s">
         <v>1861</v>
       </c>
-      <c r="L283" s="6" t="s">
+      <c r="M283" s="5" t="s">
         <v>1862</v>
-      </c>
-[...1 lines deleted...]
-        <v>1863</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1864</v>
+        <v>1863</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C284" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D284" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E284" s="5" t="s">
+        <v>1864</v>
+      </c>
+      <c r="F284" s="5" t="s">
+        <v>1382</v>
+      </c>
+      <c r="G284" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H284" s="5" t="s">
         <v>1865</v>
       </c>
-      <c r="D284" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H284" s="5" t="s">
+      <c r="I284" s="5" t="s">
         <v>1866</v>
       </c>
-      <c r="I284" s="5"/>
       <c r="J284" s="5" t="s">
         <v>1867</v>
       </c>
       <c r="K284" s="5" t="s">
         <v>1868</v>
       </c>
       <c r="L284" s="6" t="s">
         <v>1869</v>
       </c>
       <c r="M284" s="5" t="s">
         <v>1870</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
         <v>1871</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C285" s="5" t="s">
-        <v>112</v>
+        <v>1872</v>
       </c>
       <c r="D285" s="5" t="s">
-        <v>1872</v>
+        <v>1257</v>
       </c>
       <c r="E285" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H285" s="5" t="s">
         <v>1873</v>
       </c>
-      <c r="F285" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H285" s="5" t="s">
+      <c r="I285" s="5"/>
+      <c r="J285" s="5" t="s">
         <v>1874</v>
       </c>
-      <c r="I285" s="5" t="s">
+      <c r="K285" s="5" t="s">
         <v>1875</v>
       </c>
-      <c r="J285" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K285" s="5" t="s">
+      <c r="L285" s="6" t="s">
         <v>1876</v>
       </c>
-      <c r="L285" s="6" t="s">
+      <c r="M285" s="5" t="s">
         <v>1877</v>
-      </c>
-[...1 lines deleted...]
-        <v>1878</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1879</v>
+        <v>1878</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C286" s="5" t="s">
-        <v>34</v>
+        <v>112</v>
       </c>
       <c r="D286" s="5" t="s">
-        <v>1336</v>
+        <v>1879</v>
       </c>
       <c r="E286" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F286" s="5" t="s">
         <v>1880</v>
+      </c>
+      <c r="F286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="s">
         <v>1881</v>
       </c>
       <c r="I286" s="5" t="s">
         <v>1882</v>
       </c>
       <c r="J286" s="5" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K286" s="5" t="s">
         <v>1883</v>
       </c>
-      <c r="K286" s="5" t="s">
+      <c r="L286" s="6" t="s">
         <v>1884</v>
       </c>
-      <c r="L286" s="6" t="s">
+      <c r="M286" s="5" t="s">
         <v>1885</v>
-      </c>
-[...1 lines deleted...]
-        <v>1886</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1887</v>
+        <v>1886</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C287" s="5" t="s">
-        <v>1257</v>
+        <v>34</v>
       </c>
       <c r="D287" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E287" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F287" s="5" t="s">
+        <v>1887</v>
+      </c>
+      <c r="G287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H287" s="5" t="s">
         <v>1888</v>
       </c>
-      <c r="E287" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H287" s="5" t="s">
+      <c r="I287" s="5" t="s">
         <v>1889</v>
       </c>
-      <c r="I287" s="5"/>
       <c r="J287" s="5" t="s">
-        <v>1867</v>
+        <v>1890</v>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="M287" s="5" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C288" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        <v>17</v>
+        <v>1257</v>
+      </c>
+      <c r="D288" s="5" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G288" s="5" t="s">
-        <v>1894</v>
+      <c r="G288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H288" s="5" t="s">
-        <v>1895</v>
-[...1 lines deleted...]
-      <c r="I288" s="5" t="s">
         <v>1896</v>
       </c>
+      <c r="I288" s="5"/>
       <c r="J288" s="5" t="s">
+        <v>1874</v>
+      </c>
+      <c r="K288" s="5" t="s">
         <v>1897</v>
       </c>
-      <c r="K288" s="5" t="s">
+      <c r="L288" s="6" t="s">
         <v>1898</v>
       </c>
-      <c r="L288" s="6" t="s">
+      <c r="M288" s="5" t="s">
         <v>1899</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1901</v>
+        <v>1900</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C289" s="5" t="s">
-        <v>97</v>
-[...7 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E289" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G289" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G289" s="5" t="s">
+        <v>1901</v>
       </c>
       <c r="H289" s="5" t="s">
         <v>1902</v>
       </c>
-      <c r="I289" s="5"/>
+      <c r="I289" s="5" t="s">
+        <v>1903</v>
+      </c>
       <c r="J289" s="5" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="M289" s="5" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>16</v>
+        <v>97</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1336</v>
+      </c>
+      <c r="E290" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H290" s="5" t="s">
-        <v>1908</v>
-[...1 lines deleted...]
-      <c r="I290" s="5" t="s">
         <v>1909</v>
       </c>
+      <c r="I290" s="5"/>
       <c r="J290" s="5" t="s">
-        <v>22</v>
+        <v>1910</v>
       </c>
       <c r="K290" s="5" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="M290" s="5" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D291" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E291" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H291" s="5" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="I291" s="5" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="J291" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K291" s="5" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="M291" s="5" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C292" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D292" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E292" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H292" s="5" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="I292" s="5" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="J292" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K292" s="5" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="M292" s="5" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C293" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D293" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E293" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H293" s="5" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="I293" s="5" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="J293" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K293" s="5" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="M293" s="5" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C294" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D294" s="5" t="s">
-        <v>1932</v>
+        <v>121</v>
       </c>
       <c r="E294" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H294" s="5" t="s">
         <v>1933</v>
       </c>
       <c r="I294" s="5" t="s">
         <v>1934</v>
       </c>
       <c r="J294" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K294" s="5" t="s">
         <v>1935</v>
       </c>
-      <c r="K294" s="5" t="s">
+      <c r="L294" s="6" t="s">
         <v>1936</v>
       </c>
-      <c r="L294" s="6" t="s">
+      <c r="M294" s="5" t="s">
         <v>1937</v>
-      </c>
-[...1 lines deleted...]
-        <v>1938</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C295" s="5" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="D295" s="5" t="s">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="E295" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H295" s="5" t="s">
+        <v>1940</v>
+      </c>
+      <c r="I295" s="5" t="s">
         <v>1941</v>
       </c>
-      <c r="I295" s="5" t="s">
+      <c r="J295" s="5" t="s">
         <v>1942</v>
       </c>
-      <c r="J295" s="5" t="s">
+      <c r="K295" s="5" t="s">
         <v>1943</v>
       </c>
-      <c r="K295" s="5" t="s">
+      <c r="L295" s="6" t="s">
         <v>1944</v>
       </c>
-      <c r="L295" s="6" t="s">
+      <c r="M295" s="5" t="s">
         <v>1945</v>
-      </c>
-[...1 lines deleted...]
-        <v>1946</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D296" s="5" t="s">
-        <v>1257</v>
+        <v>1947</v>
       </c>
       <c r="E296" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H296" s="5" t="s">
         <v>1948</v>
       </c>
-      <c r="I296" s="5"/>
+      <c r="I296" s="5" t="s">
+        <v>1949</v>
+      </c>
       <c r="J296" s="5" t="s">
-        <v>1935</v>
+        <v>1950</v>
       </c>
       <c r="K296" s="5" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="L296" s="6" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="M296" s="5" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="297">
-      <c r="A297" s="5" t="n">
-        <v>1916</v>
+      <c r="A297" s="5" t="s">
+        <v>1954</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C297" s="5" t="s">
-        <v>1952</v>
+        <v>16</v>
       </c>
       <c r="D297" s="5" t="s">
-        <v>1953</v>
-[...4 lines deleted...]
-        </is>
+        <v>1257</v>
+      </c>
+      <c r="E297" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H297" s="5" t="s">
-        <v>1954</v>
-[...1 lines deleted...]
-      <c r="I297" s="5" t="s">
         <v>1955</v>
       </c>
+      <c r="I297" s="5"/>
       <c r="J297" s="5" t="s">
+        <v>1942</v>
+      </c>
+      <c r="K297" s="5" t="s">
         <v>1956</v>
       </c>
-      <c r="K297" s="5" t="s">
+      <c r="L297" s="6" t="s">
         <v>1957</v>
       </c>
-      <c r="L297" s="6" t="s">
+      <c r="M297" s="5" t="s">
         <v>1958</v>
       </c>
-      <c r="M297" s="5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="298">
-      <c r="A298" s="5" t="s">
-        <v>1960</v>
+      <c r="A298" s="5" t="n">
+        <v>1916</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C298" s="5" t="s">
-        <v>607</v>
+        <v>1959</v>
       </c>
       <c r="D298" s="5" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="E298" s="5" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H298" s="5" t="s">
         <v>1961</v>
       </c>
-      <c r="F298" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H298" s="5" t="s">
+      <c r="I298" s="5" t="s">
         <v>1962</v>
       </c>
-      <c r="I298" s="5" t="s">
+      <c r="J298" s="5" t="s">
         <v>1963</v>
       </c>
-      <c r="J298" s="5" t="s">
+      <c r="K298" s="5" t="s">
         <v>1964</v>
       </c>
-      <c r="K298" s="5" t="s">
+      <c r="L298" s="6" t="s">
         <v>1965</v>
       </c>
-      <c r="L298" s="6" t="s">
+      <c r="M298" s="5" t="s">
         <v>1966</v>
-      </c>
-[...1 lines deleted...]
-        <v>1967</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>1968</v>
+        <v>1967</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="D299" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="E299" s="5" t="s">
+        <v>1968</v>
+      </c>
+      <c r="F299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H299" s="5" t="s">
         <v>1969</v>
       </c>
-      <c r="D299" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H299" s="5" t="s">
+      <c r="I299" s="5" t="s">
         <v>1970</v>
       </c>
-      <c r="I299" s="5"/>
       <c r="J299" s="5" t="s">
-        <v>1956</v>
+        <v>1971</v>
       </c>
       <c r="K299" s="5" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="M299" s="5" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C300" s="5" t="s">
-        <v>1969</v>
+        <v>1976</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>1953</v>
+        <v>1960</v>
       </c>
       <c r="E300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H300" s="5" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="I300" s="5"/>
       <c r="J300" s="5" t="s">
-        <v>1976</v>
+        <v>1963</v>
       </c>
       <c r="K300" s="5" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="L300" s="6" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="M300" s="5" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C301" s="5" t="s">
-        <v>1981</v>
+        <v>1976</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>1336</v>
+        <v>1960</v>
       </c>
       <c r="E301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H301" s="5" t="s">
         <v>1982</v>
       </c>
-      <c r="I301" s="5" t="s">
+      <c r="I301" s="5"/>
+      <c r="J301" s="5" t="s">
         <v>1983</v>
       </c>
-      <c r="J301" s="5" t="s">
+      <c r="K301" s="5" t="s">
         <v>1984</v>
       </c>
-      <c r="K301" s="5" t="s">
+      <c r="L301" s="6" t="s">
         <v>1985</v>
       </c>
-      <c r="L301" s="6" t="s">
+      <c r="M301" s="5" t="s">
         <v>1986</v>
-      </c>
-[...1 lines deleted...]
-        <v>1987</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B302" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C302" s="5" t="s">
         <v>1988</v>
       </c>
-      <c r="B302" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D302" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E302" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F302" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G302" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H302" s="5" t="s">
         <v>1989</v>
       </c>
-      <c r="E302" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F302" s="5" t="s">
+      <c r="I302" s="5" t="s">
         <v>1990</v>
       </c>
-      <c r="G302" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H302" s="5" t="s">
+      <c r="J302" s="5" t="s">
         <v>1991</v>
       </c>
-      <c r="I302" s="5" t="s">
+      <c r="K302" s="5" t="s">
         <v>1992</v>
       </c>
-      <c r="J302" s="5" t="s">
+      <c r="L302" s="6" t="s">
         <v>1993</v>
       </c>
-      <c r="K302" s="5" t="s">
+      <c r="M302" s="5" t="s">
         <v>1994</v>
-      </c>
-[...4 lines deleted...]
-        <v>1996</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B303" s="5" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C303" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D303" s="5" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E303" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F303" s="5" t="s">
         <v>1997</v>
       </c>
-      <c r="B303" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E303" s="5" t="s">
+      <c r="G303" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H303" s="5" t="s">
         <v>1998</v>
       </c>
-      <c r="F303" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H303" s="5" t="s">
+      <c r="I303" s="5" t="s">
         <v>1999</v>
       </c>
-      <c r="I303" s="5" t="s">
+      <c r="J303" s="5" t="s">
         <v>2000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1356</v>
       </c>
       <c r="K303" s="5" t="s">
         <v>2001</v>
       </c>
       <c r="L303" s="6" t="s">
         <v>2002</v>
       </c>
       <c r="M303" s="5" t="s">
         <v>2003</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C304" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>1872</v>
+        <v>1879</v>
       </c>
       <c r="E304" s="5" t="s">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="F304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H304" s="5" t="s">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="I304" s="5" t="s">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="J304" s="5" t="s">
         <v>1356</v>
       </c>
       <c r="K304" s="5" t="s">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="L304" s="6" t="s">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="M304" s="5" t="s">
-        <v>2003</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C305" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>1872</v>
+        <v>1879</v>
       </c>
       <c r="E305" s="5" t="s">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="F305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H305" s="5" t="s">
         <v>2006</v>
       </c>
-      <c r="I305" s="5"/>
+      <c r="I305" s="5" t="s">
+        <v>2007</v>
+      </c>
       <c r="J305" s="5" t="s">
         <v>1356</v>
       </c>
       <c r="K305" s="5" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="L305" s="6" t="s">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="M305" s="5" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C306" s="5" t="s">
-        <v>607</v>
+        <v>112</v>
       </c>
       <c r="D306" s="5" t="s">
-        <v>196</v>
+        <v>1879</v>
       </c>
       <c r="E306" s="5" t="s">
-        <v>2011</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>2005</v>
+      </c>
+      <c r="F306" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H306" s="5" t="s">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I306" s="5" t="s">
         <v>2013</v>
       </c>
+      <c r="I306" s="5"/>
       <c r="J306" s="5" t="s">
+        <v>1356</v>
+      </c>
+      <c r="K306" s="5" t="s">
         <v>2014</v>
       </c>
-      <c r="K306" s="5" t="s">
+      <c r="L306" s="6" t="s">
         <v>2015</v>
       </c>
-      <c r="L306" s="6" t="s">
+      <c r="M306" s="5" t="s">
         <v>2016</v>
-      </c>
-[...1 lines deleted...]
-        <v>2017</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C307" s="5" t="s">
         <v>607</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>34</v>
+        <v>196</v>
       </c>
       <c r="E307" s="5" t="s">
-        <v>2011</v>
-[...4 lines deleted...]
-        </is>
+        <v>2018</v>
+      </c>
+      <c r="F307" s="5" t="s">
+        <v>722</v>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H307" s="5" t="s">
         <v>2019</v>
       </c>
       <c r="I307" s="5" t="s">
         <v>2020</v>
       </c>
       <c r="J307" s="5" t="s">
         <v>2021</v>
       </c>
       <c r="K307" s="5" t="s">
         <v>2022</v>
       </c>
       <c r="L307" s="6" t="s">
         <v>2023</v>
       </c>
       <c r="M307" s="5" t="s">
         <v>2024</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
         <v>2025</v>
       </c>
       <c r="B308" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C308" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="D308" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D308" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E308" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F308" s="5" t="s">
+        <v>2018</v>
+      </c>
+      <c r="F308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H308" s="5" t="s">
         <v>2026</v>
       </c>
-      <c r="G308" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H308" s="5" t="s">
+      <c r="I308" s="5" t="s">
         <v>2027</v>
       </c>
-      <c r="I308" s="5" t="s">
+      <c r="J308" s="5" t="s">
         <v>2028</v>
       </c>
-      <c r="J308" s="5" t="s">
+      <c r="K308" s="5" t="s">
         <v>2029</v>
       </c>
-      <c r="K308" s="5" t="s">
+      <c r="L308" s="6" t="s">
         <v>2030</v>
       </c>
-      <c r="L308" s="6" t="s">
+      <c r="M308" s="5" t="s">
         <v>2031</v>
-      </c>
-[...1 lines deleted...]
-        <v>2032</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>2033</v>
+        <v>2032</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C309" s="5" t="s">
-        <v>1969</v>
+        <v>34</v>
       </c>
       <c r="D309" s="5" t="s">
-        <v>1953</v>
-[...9 lines deleted...]
-        </is>
+        <v>607</v>
+      </c>
+      <c r="E309" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F309" s="5" t="s">
+        <v>2033</v>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H309" s="5" t="s">
         <v>2034</v>
       </c>
-      <c r="I309" s="5"/>
+      <c r="I309" s="5" t="s">
+        <v>2035</v>
+      </c>
       <c r="J309" s="5" t="s">
-        <v>1956</v>
+        <v>2036</v>
       </c>
       <c r="K309" s="5" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
       <c r="L309" s="6" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
       <c r="M309" s="5" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C310" s="5" t="s">
-        <v>121</v>
+        <v>1976</v>
       </c>
       <c r="D310" s="5" t="s">
-        <v>16</v>
+        <v>1960</v>
       </c>
       <c r="E310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H310" s="5" t="s">
-        <v>2039</v>
-[...3 lines deleted...]
-      </c>
+        <v>2041</v>
+      </c>
+      <c r="I310" s="5"/>
       <c r="J310" s="5" t="s">
-        <v>22</v>
+        <v>1963</v>
       </c>
       <c r="K310" s="5" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="L310" s="6" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="M310" s="5" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>2038</v>
+        <v>2045</v>
       </c>
       <c r="B311" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C311" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="D311" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D311" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E311" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H311" s="5" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
       <c r="I311" s="5" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
       <c r="J311" s="5" t="s">
-        <v>2046</v>
+        <v>22</v>
       </c>
       <c r="K311" s="5" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="L311" s="6" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="M311" s="5" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>2050</v>
+        <v>2045</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C312" s="5" t="s">
-        <v>1336</v>
+        <v>16</v>
       </c>
       <c r="D312" s="5" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-        </is>
+        <v>121</v>
+      </c>
+      <c r="E312" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H312" s="5" t="s">
         <v>2051</v>
       </c>
-      <c r="I312" s="5"/>
+      <c r="I312" s="5" t="s">
+        <v>2052</v>
+      </c>
       <c r="J312" s="5" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="K312" s="5" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="L312" s="6" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="M312" s="5" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C313" s="5" t="s">
-        <v>121</v>
+        <v>1336</v>
       </c>
       <c r="D313" s="5" t="s">
-        <v>2057</v>
+        <v>34</v>
       </c>
       <c r="E313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H313" s="5" t="s">
         <v>2058</v>
       </c>
-      <c r="I313" s="5" t="s">
+      <c r="I313" s="5"/>
+      <c r="J313" s="5" t="s">
         <v>2059</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="K313" s="5" t="s">
         <v>2060</v>
       </c>
       <c r="L313" s="6" t="s">
         <v>2061</v>
       </c>
       <c r="M313" s="5" t="s">
         <v>2062</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
         <v>2063</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C314" s="5" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="D314" s="5" t="s">
         <v>2064</v>
       </c>
-      <c r="E314" s="5" t="s">
-        <v>17</v>
+      <c r="E314" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H314" s="5" t="s">
-        <v>2064</v>
-[...1 lines deleted...]
-      <c r="I314" s="5"/>
+        <v>2065</v>
+      </c>
+      <c r="I314" s="5" t="s">
+        <v>2066</v>
+      </c>
       <c r="J314" s="5" t="s">
-        <v>2065</v>
+        <v>272</v>
       </c>
       <c r="K314" s="5" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="L314" s="6" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="M314" s="5" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>2063</v>
+        <v>2070</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C315" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D315" s="5" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="E315" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F315" s="5" t="s">
-        <v>2069</v>
+      <c r="F315" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H315" s="5" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="I315" s="5"/>
       <c r="J315" s="5" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="K315" s="5" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="L315" s="6" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="M315" s="5" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>2075</v>
+        <v>2070</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="5" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="D316" s="5" t="s">
-        <v>2057</v>
+        <v>2071</v>
       </c>
       <c r="E316" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F316" s="5" t="s">
         <v>2076</v>
       </c>
-      <c r="F316" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G316" s="5" t="s">
+      <c r="G316" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H316" s="5" t="s">
         <v>2077</v>
       </c>
-      <c r="H316" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I316" s="5" t="s">
+      <c r="I316" s="5"/>
+      <c r="J316" s="5" t="s">
         <v>2078</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="K316" s="5" t="s">
         <v>2079</v>
       </c>
       <c r="L316" s="6" t="s">
         <v>2080</v>
       </c>
       <c r="M316" s="5" t="s">
         <v>2081</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
         <v>2082</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="5" t="s">
         <v>121</v>
       </c>
       <c r="D317" s="5" t="s">
-        <v>2057</v>
-[...4 lines deleted...]
-        </is>
+        <v>2064</v>
+      </c>
+      <c r="E317" s="5" t="s">
+        <v>2083</v>
       </c>
       <c r="F317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G317" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G317" s="5" t="s">
+        <v>2084</v>
       </c>
       <c r="H317" s="5" t="s">
-        <v>2083</v>
+        <v>16</v>
       </c>
       <c r="I317" s="5" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="J317" s="5" t="s">
         <v>272</v>
       </c>
       <c r="K317" s="5" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="L317" s="6" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="M317" s="5" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="5" t="s">
         <v>121</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>2057</v>
-[...5 lines deleted...]
-        <v>1159</v>
+        <v>2064</v>
+      </c>
+      <c r="E318" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F318" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H318" s="5" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="I318" s="5" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="J318" s="5" t="s">
         <v>272</v>
       </c>
       <c r="K318" s="5" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="L318" s="6" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="M318" s="5" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="5" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>1352</v>
+        <v>2064</v>
       </c>
       <c r="E319" s="5" t="s">
-        <v>1998</v>
-[...4 lines deleted...]
-        </is>
+        <v>2083</v>
+      </c>
+      <c r="F319" s="5" t="s">
+        <v>1159</v>
       </c>
       <c r="G319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H319" s="5" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="I319" s="5" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="J319" s="5" t="s">
-        <v>1356</v>
+        <v>272</v>
       </c>
       <c r="K319" s="5" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="L319" s="6" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="M319" s="5" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="5" t="s">
-        <v>16</v>
+        <v>112</v>
       </c>
       <c r="D320" s="5" t="s">
-        <v>829</v>
+        <v>1352</v>
       </c>
       <c r="E320" s="5" t="s">
-        <v>227</v>
+        <v>2005</v>
       </c>
       <c r="F320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H320" s="5" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="I320" s="5" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="J320" s="5" t="s">
-        <v>2103</v>
+        <v>1356</v>
       </c>
       <c r="K320" s="5" t="s">
         <v>2104</v>
       </c>
       <c r="L320" s="6" t="s">
         <v>2105</v>
       </c>
       <c r="M320" s="5" t="s">
         <v>2106</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
         <v>2107</v>
       </c>
       <c r="B321" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C321" s="5" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="D321" s="5" t="s">
-        <v>2057</v>
-[...4 lines deleted...]
-        </is>
+        <v>829</v>
+      </c>
+      <c r="E321" s="5" t="s">
+        <v>227</v>
       </c>
       <c r="F321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H321" s="5" t="s">
         <v>2108</v>
       </c>
       <c r="I321" s="5" t="s">
         <v>2109</v>
       </c>
       <c r="J321" s="5" t="s">
-        <v>272</v>
+        <v>2110</v>
       </c>
       <c r="K321" s="5" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="L321" s="6" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="M321" s="5" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="322">
-      <c r="A322" s="5" t="n">
-        <v>1919</v>
+      <c r="A322" s="5" t="s">
+        <v>2114</v>
       </c>
       <c r="B322" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C322" s="5" t="s">
         <v>121</v>
       </c>
       <c r="D322" s="5" t="s">
-        <v>2057</v>
+        <v>2064</v>
       </c>
       <c r="E322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H322" s="5" t="s">
-        <v>2113</v>
+        <v>2115</v>
       </c>
       <c r="I322" s="5" t="s">
-        <v>2114</v>
+        <v>2116</v>
       </c>
       <c r="J322" s="5" t="s">
         <v>272</v>
       </c>
       <c r="K322" s="5" t="s">
-        <v>2115</v>
+        <v>2117</v>
       </c>
       <c r="L322" s="6" t="s">
-        <v>2116</v>
+        <v>2118</v>
       </c>
       <c r="M322" s="5" t="s">
-        <v>2117</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="323">
-      <c r="A323" s="5" t="s">
-        <v>2118</v>
+      <c r="A323" s="5" t="n">
+        <v>1919</v>
       </c>
       <c r="B323" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C323" s="5" t="s">
-        <v>2119</v>
+        <v>121</v>
       </c>
       <c r="D323" s="5" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="E323" s="5" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H323" s="5" t="s">
         <v>2120</v>
       </c>
-      <c r="F323" s="5" t="s">
+      <c r="I323" s="5" t="s">
         <v>2121</v>
       </c>
-      <c r="G323" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H323" s="5" t="s">
+      <c r="J323" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="K323" s="5" t="s">
         <v>2122</v>
       </c>
-      <c r="I323" s="5" t="s">
+      <c r="L323" s="6" t="s">
         <v>2123</v>
       </c>
-      <c r="J323" s="5" t="s">
+      <c r="M323" s="5" t="s">
         <v>2124</v>
-      </c>
-[...7 lines deleted...]
-        <v>2127</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
-        <v>2128</v>
+        <v>2125</v>
       </c>
       <c r="B324" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C324" s="5" t="s">
-        <v>16</v>
+        <v>2126</v>
       </c>
       <c r="D324" s="5" t="s">
-        <v>121</v>
+        <v>34</v>
       </c>
       <c r="E324" s="5" t="s">
-        <v>17</v>
+        <v>2127</v>
       </c>
       <c r="F324" s="5" t="s">
-        <v>1159</v>
+        <v>2128</v>
       </c>
       <c r="G324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H324" s="5" t="s">
         <v>2129</v>
       </c>
       <c r="I324" s="5" t="s">
         <v>2130</v>
       </c>
       <c r="J324" s="5" t="s">
-        <v>272</v>
+        <v>2131</v>
       </c>
       <c r="K324" s="5" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="L324" s="6" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="M324" s="5" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="B325" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C325" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D325" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="D325" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E325" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F325" s="5" t="s">
+        <v>1159</v>
       </c>
       <c r="G325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H325" s="5" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="I325" s="5" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="J325" s="5" t="s">
         <v>272</v>
       </c>
       <c r="K325" s="5" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="L325" s="6" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="M325" s="5" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="B326" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C326" s="5" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="D326" s="5" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2064</v>
+      </c>
+      <c r="E326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H326" s="5" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="I326" s="5" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="J326" s="5" t="s">
-        <v>22</v>
+        <v>272</v>
       </c>
       <c r="K326" s="5" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="L326" s="6" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="M326" s="5" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="B327" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C327" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D327" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E327" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G327" s="5" t="s">
-        <v>2147</v>
+      <c r="G327" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H327" s="5" t="s">
         <v>2148</v>
       </c>
       <c r="I327" s="5" t="s">
         <v>2149</v>
       </c>
       <c r="J327" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K327" s="5" t="s">
         <v>2150</v>
       </c>
       <c r="L327" s="6" t="s">
         <v>2151</v>
       </c>
       <c r="M327" s="5" t="s">
         <v>2152</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
         <v>2153</v>
       </c>
       <c r="B328" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C328" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D328" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E328" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G328" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G328" s="5" t="s">
+        <v>2154</v>
       </c>
       <c r="H328" s="5" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="I328" s="5" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="J328" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K328" s="5" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="L328" s="6" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="M328" s="5" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="B329" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C329" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D329" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E329" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H329" s="5" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="I329" s="5" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="J329" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K329" s="5" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
       <c r="L329" s="6" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="M329" s="5" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="B330" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C330" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D330" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E330" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H330" s="5" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
       <c r="I330" s="5" t="s">
-        <v>2167</v>
+        <v>2168</v>
       </c>
       <c r="J330" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K330" s="5" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
       <c r="L330" s="6" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="M330" s="5" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="B331" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C331" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D331" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E331" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G331" s="5" t="s">
-        <v>2172</v>
+      <c r="G331" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H331" s="5" t="s">
         <v>2173</v>
       </c>
       <c r="I331" s="5" t="s">
         <v>2174</v>
       </c>
       <c r="J331" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K331" s="5" t="s">
         <v>2175</v>
       </c>
       <c r="L331" s="6" t="s">
         <v>2176</v>
       </c>
       <c r="M331" s="5" t="s">
         <v>2177</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
         <v>2178</v>
       </c>
       <c r="B332" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C332" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D332" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="D332" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E332" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G332" s="5" t="s">
         <v>2179</v>
       </c>
       <c r="H332" s="5" t="s">
         <v>2180</v>
       </c>
       <c r="I332" s="5" t="s">
         <v>2181</v>
       </c>
       <c r="J332" s="5" t="s">
-        <v>272</v>
+        <v>22</v>
       </c>
       <c r="K332" s="5" t="s">
         <v>2182</v>
       </c>
       <c r="L332" s="6" t="s">
         <v>2183</v>
       </c>
       <c r="M332" s="5" t="s">
         <v>2184</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
         <v>2185</v>
       </c>
       <c r="B333" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C333" s="5" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="D333" s="5" t="s">
-        <v>1872</v>
-[...2 lines deleted...]
-        <v>1998</v>
+        <v>689</v>
+      </c>
+      <c r="E333" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G333" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G333" s="5" t="s">
+        <v>2186</v>
       </c>
       <c r="H333" s="5" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
       <c r="I333" s="5" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="J333" s="5" t="s">
-        <v>1356</v>
+        <v>272</v>
       </c>
       <c r="K333" s="5" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="L333" s="6" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="M333" s="5" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="B334" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C334" s="5" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="D334" s="5" t="s">
-        <v>2057</v>
-[...4 lines deleted...]
-        </is>
+        <v>1879</v>
+      </c>
+      <c r="E334" s="5" t="s">
+        <v>2005</v>
       </c>
       <c r="F334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G334" s="5" t="s">
-        <v>2192</v>
+      <c r="G334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H334" s="5" t="s">
         <v>2193</v>
       </c>
       <c r="I334" s="5" t="s">
         <v>2194</v>
       </c>
       <c r="J334" s="5" t="s">
-        <v>272</v>
+        <v>1356</v>
       </c>
       <c r="K334" s="5" t="s">
         <v>2195</v>
       </c>
       <c r="L334" s="6" t="s">
         <v>2196</v>
       </c>
       <c r="M334" s="5" t="s">
         <v>2197</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
         <v>2198</v>
       </c>
       <c r="B335" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C335" s="5" t="s">
-        <v>34</v>
+        <v>121</v>
       </c>
       <c r="D335" s="5" t="s">
-        <v>97</v>
-[...4 lines deleted...]
-      <c r="F335" s="5" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G335" s="5" t="s">
         <v>2199</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H335" s="5" t="s">
         <v>2200</v>
       </c>
       <c r="I335" s="5" t="s">
         <v>2201</v>
       </c>
       <c r="J335" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="K335" s="5" t="s">
         <v>2202</v>
       </c>
-      <c r="K335" s="5" t="s">
+      <c r="L335" s="6" t="s">
         <v>2203</v>
       </c>
-      <c r="L335" s="6" t="s">
+      <c r="M335" s="5" t="s">
         <v>2204</v>
-      </c>
-[...1 lines deleted...]
-        <v>2205</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
-        <v>2206</v>
+        <v>2205</v>
       </c>
       <c r="B336" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C336" s="5" t="s">
-        <v>121</v>
+        <v>34</v>
       </c>
       <c r="D336" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>97</v>
+      </c>
+      <c r="E336" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F336" s="5" t="s">
-        <v>1818</v>
+        <v>2206</v>
       </c>
       <c r="G336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H336" s="5" t="s">
         <v>2207</v>
       </c>
       <c r="I336" s="5" t="s">
         <v>2208</v>
       </c>
       <c r="J336" s="5" t="s">
-        <v>22</v>
+        <v>2209</v>
       </c>
       <c r="K336" s="5" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="L336" s="6" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="M336" s="5" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="B337" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C337" s="5" t="s">
         <v>121</v>
       </c>
       <c r="D337" s="5" t="s">
-        <v>2057</v>
+        <v>16</v>
       </c>
       <c r="E337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F337" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F337" s="5" t="s">
+        <v>1825</v>
       </c>
       <c r="G337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H337" s="5" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="I337" s="5" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="J337" s="5" t="s">
-        <v>2215</v>
+        <v>22</v>
       </c>
       <c r="K337" s="5" t="s">
         <v>2216</v>
       </c>
       <c r="L337" s="6" t="s">
         <v>2217</v>
       </c>
       <c r="M337" s="5" t="s">
         <v>2218</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="5" t="s">
         <v>2219</v>
       </c>
       <c r="B338" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C338" s="5" t="s">
         <v>121</v>
       </c>
       <c r="D338" s="5" t="s">
-        <v>2057</v>
+        <v>2064</v>
       </c>
       <c r="E338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H338" s="5" t="s">
         <v>2220</v>
       </c>
       <c r="I338" s="5" t="s">
         <v>2221</v>
       </c>
       <c r="J338" s="5" t="s">
-        <v>272</v>
+        <v>2222</v>
       </c>
       <c r="K338" s="5" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="L338" s="6" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="M338" s="5" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="B339" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C339" s="5" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="D339" s="5" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2064</v>
+      </c>
+      <c r="E339" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H339" s="5" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="I339" s="5" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="J339" s="5" t="s">
-        <v>22</v>
+        <v>272</v>
       </c>
       <c r="K339" s="5" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="L339" s="6" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="M339" s="5" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="B340" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C340" s="5" t="s">
-        <v>607</v>
+        <v>16</v>
       </c>
       <c r="D340" s="5" t="s">
-        <v>34</v>
+        <v>121</v>
       </c>
       <c r="E340" s="5" t="s">
-        <v>2232</v>
+        <v>17</v>
       </c>
       <c r="F340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H340" s="5" t="s">
         <v>2233</v>
       </c>
       <c r="I340" s="5" t="s">
         <v>2234</v>
       </c>
       <c r="J340" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K340" s="5" t="s">
         <v>2235</v>
       </c>
-      <c r="K340" s="5" t="s">
+      <c r="L340" s="6" t="s">
         <v>2236</v>
       </c>
-      <c r="L340" s="6" t="s">
+      <c r="M340" s="5" t="s">
         <v>2237</v>
-      </c>
-[...1 lines deleted...]
-        <v>2238</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
-        <v>2239</v>
+        <v>2238</v>
       </c>
       <c r="B341" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C341" s="5" t="s">
-        <v>2240</v>
+        <v>607</v>
       </c>
       <c r="D341" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E341" s="5" t="s">
-        <v>837</v>
+        <v>2239</v>
       </c>
       <c r="F341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H341" s="5" t="s">
+        <v>2240</v>
+      </c>
+      <c r="I341" s="5" t="s">
         <v>2241</v>
       </c>
-      <c r="I341" s="5" t="s">
+      <c r="J341" s="5" t="s">
         <v>2242</v>
       </c>
-      <c r="J341" s="5" t="s">
+      <c r="K341" s="5" t="s">
         <v>2243</v>
       </c>
-      <c r="K341" s="5" t="s">
+      <c r="L341" s="6" t="s">
         <v>2244</v>
       </c>
-      <c r="L341" s="6" t="s">
+      <c r="M341" s="5" t="s">
         <v>2245</v>
-      </c>
-[...1 lines deleted...]
-        <v>2246</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="5" t="s">
-        <v>2247</v>
+        <v>2246</v>
       </c>
       <c r="B342" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C342" s="5" t="s">
-        <v>112</v>
+        <v>2247</v>
       </c>
       <c r="D342" s="5" t="s">
-        <v>1872</v>
+        <v>34</v>
       </c>
       <c r="E342" s="5" t="s">
-        <v>1998</v>
+        <v>837</v>
       </c>
       <c r="F342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H342" s="5" t="s">
         <v>2248</v>
       </c>
       <c r="I342" s="5" t="s">
         <v>2249</v>
       </c>
       <c r="J342" s="5" t="s">
-        <v>1356</v>
+        <v>2250</v>
       </c>
       <c r="K342" s="5" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="L342" s="6" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="M342" s="5" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="5" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="B343" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C343" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>112</v>
+      </c>
+      <c r="D343" s="5" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E343" s="5" t="s">
+        <v>2005</v>
       </c>
       <c r="F343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H343" s="5" t="s">
-        <v>2254</v>
-[...5 lines deleted...]
-        </is>
+        <v>2255</v>
+      </c>
+      <c r="I343" s="5" t="s">
+        <v>2256</v>
+      </c>
+      <c r="J343" s="5" t="s">
+        <v>1356</v>
       </c>
       <c r="K343" s="5" t="s">
-        <v>2255</v>
+        <v>2257</v>
       </c>
       <c r="L343" s="6" t="s">
-        <v>2256</v>
-[...1 lines deleted...]
-      <c r="M343" s="5"/>
+        <v>2258</v>
+      </c>
+      <c r="M343" s="5" t="s">
+        <v>2259</v>
+      </c>
     </row>
     <row r="344">
       <c r="A344" s="5" t="s">
-        <v>2257</v>
+        <v>2260</v>
       </c>
       <c r="B344" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C344" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>2261</v>
+      </c>
+      <c r="D344" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E344" s="5" t="s">
+        <v>2262</v>
+      </c>
+      <c r="F344" s="5" t="s">
+        <v>2263</v>
       </c>
       <c r="G344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H344" s="5" t="s">
-        <v>689</v>
-[...5 lines deleted...]
-        </is>
+        <v>2264</v>
+      </c>
+      <c r="I344" s="5" t="s">
+        <v>2265</v>
+      </c>
+      <c r="J344" s="5" t="s">
+        <v>2266</v>
       </c>
       <c r="K344" s="5" t="s">
-        <v>2255</v>
+        <v>2267</v>
       </c>
       <c r="L344" s="6" t="s">
-        <v>2258</v>
-[...1 lines deleted...]
-      <c r="M344" s="5"/>
+        <v>2268</v>
+      </c>
+      <c r="M344" s="5" t="s">
+        <v>2269</v>
+      </c>
     </row>
     <row r="345">
       <c r="A345" s="5" t="s">
-        <v>2259</v>
+        <v>2270</v>
       </c>
       <c r="B345" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C345" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H345" s="5" t="s">
-        <v>2260</v>
+        <v>2271</v>
       </c>
       <c r="I345" s="5"/>
       <c r="J345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K345" s="5" t="s">
-        <v>2255</v>
+        <v>2272</v>
       </c>
       <c r="L345" s="6" t="s">
-        <v>2261</v>
+        <v>2273</v>
       </c>
       <c r="M345" s="5"/>
     </row>
     <row r="346">
       <c r="A346" s="5" t="s">
-        <v>2262</v>
+        <v>2274</v>
       </c>
       <c r="B346" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C346" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H346" s="5" t="s">
-        <v>2263</v>
+        <v>689</v>
       </c>
       <c r="I346" s="5"/>
       <c r="J346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K346" s="5" t="s">
-        <v>2255</v>
+        <v>2272</v>
       </c>
       <c r="L346" s="6" t="s">
-        <v>2264</v>
+        <v>2275</v>
       </c>
       <c r="M346" s="5"/>
     </row>
     <row r="347">
       <c r="A347" s="5" t="s">
-        <v>2265</v>
+        <v>2276</v>
       </c>
       <c r="B347" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C347" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H347" s="5" t="s">
-        <v>2266</v>
+        <v>2277</v>
       </c>
       <c r="I347" s="5"/>
       <c r="J347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K347" s="5" t="s">
-        <v>2255</v>
+        <v>2272</v>
       </c>
       <c r="L347" s="6" t="s">
-        <v>2267</v>
+        <v>2278</v>
       </c>
       <c r="M347" s="5"/>
     </row>
     <row r="348">
       <c r="A348" s="5" t="s">
-        <v>2268</v>
+        <v>2279</v>
       </c>
       <c r="B348" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C348" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H348" s="5" t="s">
-        <v>2260</v>
+        <v>2280</v>
       </c>
       <c r="I348" s="5"/>
       <c r="J348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K348" s="5" t="s">
-        <v>2255</v>
+        <v>2272</v>
       </c>
       <c r="L348" s="6" t="s">
-        <v>2269</v>
+        <v>2281</v>
       </c>
       <c r="M348" s="5"/>
     </row>
     <row r="349">
       <c r="A349" s="5" t="s">
-        <v>2270</v>
+        <v>2282</v>
       </c>
       <c r="B349" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C349" s="5" t="s">
-        <v>2271</v>
-[...4 lines deleted...]
-      <c r="E349" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D349" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E349" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F349" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G349" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H349" s="5" t="s">
+        <v>2283</v>
+      </c>
+      <c r="I349" s="5"/>
+      <c r="J349" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K349" s="5" t="s">
         <v>2272</v>
       </c>
-      <c r="F349" s="5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="L349" s="6" t="s">
-        <v>2277</v>
-[...3 lines deleted...]
-      </c>
+        <v>2284</v>
+      </c>
+      <c r="M349" s="5"/>
     </row>
     <row r="350">
       <c r="A350" s="5" t="s">
-        <v>2279</v>
+        <v>2285</v>
       </c>
       <c r="B350" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C350" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H350" s="5" t="s">
-        <v>2280</v>
+        <v>2277</v>
       </c>
       <c r="I350" s="5"/>
       <c r="J350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K350" s="5" t="s">
-        <v>2255</v>
+        <v>2272</v>
       </c>
       <c r="L350" s="6" t="s">
-        <v>2281</v>
+        <v>2286</v>
       </c>
       <c r="M350" s="5"/>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
-        <v>2282</v>
+        <v>2287</v>
       </c>
       <c r="B351" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C351" s="5" t="s">
-        <v>16</v>
-[...19 lines deleted...]
-        </is>
+        <v>2288</v>
+      </c>
+      <c r="D351" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="E351" s="5" t="s">
+        <v>2289</v>
+      </c>
+      <c r="F351" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G351" s="5" t="s">
+        <v>2290</v>
       </c>
       <c r="H351" s="5" t="s">
-        <v>689</v>
-[...5 lines deleted...]
-        </is>
+        <v>2291</v>
+      </c>
+      <c r="I351" s="5" t="s">
+        <v>2292</v>
+      </c>
+      <c r="J351" s="5" t="s">
+        <v>910</v>
       </c>
       <c r="K351" s="5" t="s">
-        <v>2255</v>
+        <v>2293</v>
       </c>
       <c r="L351" s="6" t="s">
-        <v>2283</v>
-[...1 lines deleted...]
-      <c r="M351" s="5"/>
+        <v>2294</v>
+      </c>
+      <c r="M351" s="5" t="s">
+        <v>2295</v>
+      </c>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
-        <v>2284</v>
+        <v>2296</v>
       </c>
       <c r="B352" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C352" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H352" s="5" t="s">
-        <v>2285</v>
+        <v>2297</v>
       </c>
       <c r="I352" s="5"/>
       <c r="J352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K352" s="5" t="s">
-        <v>2255</v>
+        <v>2272</v>
       </c>
       <c r="L352" s="6" t="s">
-        <v>2286</v>
+        <v>2298</v>
       </c>
       <c r="M352" s="5"/>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
-        <v>2287</v>
+        <v>2299</v>
       </c>
       <c r="B353" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C353" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H353" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H353" s="5" t="s">
+        <v>689</v>
       </c>
       <c r="I353" s="5"/>
       <c r="J353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K353" s="5" t="s">
-        <v>2288</v>
+        <v>2272</v>
       </c>
       <c r="L353" s="6" t="s">
-        <v>2289</v>
+        <v>2300</v>
       </c>
       <c r="M353" s="5"/>
     </row>
     <row r="354">
       <c r="A354" s="5" t="s">
-        <v>2290</v>
+        <v>2301</v>
       </c>
       <c r="B354" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C354" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H354" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H354" s="5" t="s">
+        <v>2302</v>
       </c>
       <c r="I354" s="5"/>
       <c r="J354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K354" s="5" t="s">
-        <v>2288</v>
+        <v>2272</v>
       </c>
       <c r="L354" s="6" t="s">
-        <v>2291</v>
+        <v>2303</v>
       </c>
       <c r="M354" s="5"/>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
-        <v>2292</v>
+        <v>2304</v>
       </c>
       <c r="B355" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C355" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H355" s="5" t="s">
-        <v>2293</v>
+      <c r="H355" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I355" s="5"/>
       <c r="J355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K355" s="5" t="s">
-        <v>2288</v>
+        <v>2305</v>
       </c>
       <c r="L355" s="6" t="s">
-        <v>2294</v>
+        <v>2306</v>
       </c>
       <c r="M355" s="5"/>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
-        <v>2295</v>
+        <v>2307</v>
       </c>
       <c r="B356" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C356" s="5" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="D356" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D356" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H356" s="5" t="s">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="H356" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I356" s="5"/>
+      <c r="J356" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K356" s="5" t="s">
-        <v>2298</v>
+        <v>2305</v>
       </c>
       <c r="L356" s="6" t="s">
-        <v>2299</v>
-[...3 lines deleted...]
-      </c>
+        <v>2308</v>
+      </c>
+      <c r="M356" s="5"/>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
-        <v>2301</v>
+        <v>2309</v>
       </c>
       <c r="B357" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C357" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H357" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H357" s="5" t="s">
+        <v>2310</v>
       </c>
       <c r="I357" s="5"/>
       <c r="J357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K357" s="5" t="s">
-        <v>2288</v>
+        <v>2305</v>
       </c>
       <c r="L357" s="6" t="s">
-        <v>2302</v>
+        <v>2311</v>
       </c>
       <c r="M357" s="5"/>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
-        <v>2303</v>
+        <v>2312</v>
       </c>
       <c r="B358" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C358" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="D358" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D358" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H358" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H358" s="5" t="s">
+        <v>2313</v>
+      </c>
+      <c r="I358" s="5" t="s">
+        <v>2314</v>
+      </c>
+      <c r="J358" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K358" s="5" t="s">
-        <v>2288</v>
+        <v>2315</v>
       </c>
       <c r="L358" s="6" t="s">
-        <v>2304</v>
-[...1 lines deleted...]
-      <c r="M358" s="5"/>
+        <v>2316</v>
+      </c>
+      <c r="M358" s="5" t="s">
+        <v>2317</v>
+      </c>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
-        <v>2305</v>
+        <v>2318</v>
       </c>
       <c r="B359" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C359" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D359" s="5" t="s">
-        <v>121</v>
+      <c r="D359" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G359" s="5" t="s">
-[...9 lines deleted...]
-        <v>22</v>
+      <c r="G359" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H359" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I359" s="5"/>
+      <c r="J359" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K359" s="5" t="s">
-        <v>2309</v>
+        <v>2305</v>
       </c>
       <c r="L359" s="6" t="s">
-        <v>2310</v>
-[...3 lines deleted...]
-      </c>
+        <v>2319</v>
+      </c>
+      <c r="M359" s="5"/>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
-        <v>2312</v>
+        <v>2320</v>
       </c>
       <c r="B360" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C360" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I360" s="5"/>
       <c r="J360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K360" s="5" t="s">
-        <v>2288</v>
+        <v>2305</v>
       </c>
       <c r="L360" s="6" t="s">
-        <v>2313</v>
+        <v>2321</v>
       </c>
       <c r="M360" s="5"/>
     </row>
     <row r="361">
       <c r="A361" s="5" t="s">
-        <v>2314</v>
+        <v>2322</v>
       </c>
       <c r="B361" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C361" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D361" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D361" s="5" t="s">
+        <v>121</v>
       </c>
       <c r="E361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G361" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G361" s="5" t="s">
+        <v>2323</v>
       </c>
       <c r="H361" s="5" t="s">
-        <v>2315</v>
-[...5 lines deleted...]
-        </is>
+        <v>2324</v>
+      </c>
+      <c r="I361" s="5" t="s">
+        <v>2325</v>
+      </c>
+      <c r="J361" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K361" s="5" t="s">
-        <v>2288</v>
+        <v>2326</v>
       </c>
       <c r="L361" s="6" t="s">
-        <v>2316</v>
-[...1 lines deleted...]
-      <c r="M361" s="5"/>
+        <v>2327</v>
+      </c>
+      <c r="M361" s="5" t="s">
+        <v>2328</v>
+      </c>
     </row>
     <row r="362">
       <c r="A362" s="5" t="s">
-        <v>2317</v>
+        <v>2329</v>
       </c>
       <c r="B362" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C362" s="5" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>2057</v>
+        <v>16</v>
+      </c>
+      <c r="D362" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H362" s="5" t="s">
-[...6 lines deleted...]
-        <v>272</v>
+      <c r="H362" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I362" s="5"/>
+      <c r="J362" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K362" s="5" t="s">
-        <v>2320</v>
+        <v>2305</v>
       </c>
       <c r="L362" s="6" t="s">
-        <v>2321</v>
-[...3 lines deleted...]
-      </c>
+        <v>2330</v>
+      </c>
+      <c r="M362" s="5"/>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
-        <v>2323</v>
+        <v>2331</v>
       </c>
       <c r="B363" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C363" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D363" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D363" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E363" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H363" s="5" t="s">
-        <v>2324</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>2332</v>
+      </c>
+      <c r="I363" s="5"/>
+      <c r="J363" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K363" s="5" t="s">
-        <v>2326</v>
+        <v>2305</v>
       </c>
       <c r="L363" s="6" t="s">
-        <v>2327</v>
-[...3 lines deleted...]
-      </c>
+        <v>2333</v>
+      </c>
+      <c r="M363" s="5"/>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
-        <v>2329</v>
+        <v>2334</v>
       </c>
       <c r="B364" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C364" s="5" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="D364" s="5" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2064</v>
+      </c>
+      <c r="E364" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H364" s="5" t="s">
-        <v>2330</v>
+        <v>2335</v>
       </c>
       <c r="I364" s="5" t="s">
-        <v>2331</v>
+        <v>2336</v>
       </c>
       <c r="J364" s="5" t="s">
-        <v>22</v>
+        <v>272</v>
       </c>
       <c r="K364" s="5" t="s">
-        <v>2332</v>
+        <v>2337</v>
       </c>
       <c r="L364" s="6" t="s">
-        <v>2333</v>
+        <v>2338</v>
       </c>
       <c r="M364" s="5" t="s">
-        <v>2334</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
-        <v>2335</v>
+        <v>2340</v>
       </c>
       <c r="B365" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C365" s="5" t="s">
-        <v>2336</v>
+        <v>16</v>
       </c>
       <c r="D365" s="5" t="s">
-        <v>442</v>
+        <v>121</v>
       </c>
       <c r="E365" s="5" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>2337</v>
+        <v>17</v>
+      </c>
+      <c r="F365" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G365" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H365" s="5" t="s">
-        <v>2338</v>
+        <v>2341</v>
       </c>
       <c r="I365" s="5" t="s">
-        <v>2339</v>
+        <v>2342</v>
       </c>
       <c r="J365" s="5" t="s">
-        <v>272</v>
+        <v>22</v>
       </c>
       <c r="K365" s="5" t="s">
-        <v>2340</v>
+        <v>2343</v>
       </c>
       <c r="L365" s="6" t="s">
-        <v>2341</v>
+        <v>2344</v>
       </c>
       <c r="M365" s="5" t="s">
-        <v>2342</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
-        <v>2343</v>
+        <v>2346</v>
       </c>
       <c r="B366" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C366" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D366" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E366" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G366" s="5" t="s">
-        <v>2344</v>
+      <c r="G366" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H366" s="5" t="s">
-        <v>2345</v>
+        <v>2347</v>
       </c>
       <c r="I366" s="5" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
       <c r="J366" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K366" s="5" t="s">
-        <v>2347</v>
+        <v>2349</v>
       </c>
       <c r="L366" s="6" t="s">
-        <v>2348</v>
+        <v>2350</v>
       </c>
       <c r="M366" s="5" t="s">
-        <v>2349</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
-        <v>2350</v>
+        <v>2352</v>
       </c>
       <c r="B367" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C367" s="5" t="s">
-        <v>16</v>
-[...19 lines deleted...]
-        </is>
+        <v>2353</v>
+      </c>
+      <c r="D367" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="E367" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F367" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G367" s="5" t="s">
+        <v>2354</v>
       </c>
       <c r="H367" s="5" t="s">
-        <v>2351</v>
-[...5 lines deleted...]
-        </is>
+        <v>2355</v>
+      </c>
+      <c r="I367" s="5" t="s">
+        <v>2356</v>
+      </c>
+      <c r="J367" s="5" t="s">
+        <v>272</v>
       </c>
       <c r="K367" s="5" t="s">
-        <v>2352</v>
+        <v>2357</v>
       </c>
       <c r="L367" s="6" t="s">
-        <v>2353</v>
-[...1 lines deleted...]
-      <c r="M367" s="5"/>
+        <v>2358</v>
+      </c>
+      <c r="M367" s="5" t="s">
+        <v>2359</v>
+      </c>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
-        <v>2354</v>
+        <v>2360</v>
       </c>
       <c r="B368" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C368" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D368" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D368" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="E368" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G368" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G368" s="5" t="s">
+        <v>2361</v>
       </c>
       <c r="H368" s="5" t="s">
-        <v>2293</v>
-[...5 lines deleted...]
-        </is>
+        <v>2362</v>
+      </c>
+      <c r="I368" s="5" t="s">
+        <v>2363</v>
+      </c>
+      <c r="J368" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K368" s="5" t="s">
-        <v>2355</v>
+        <v>2364</v>
       </c>
       <c r="L368" s="6" t="s">
-        <v>2356</v>
-[...1 lines deleted...]
-      <c r="M368" s="5"/>
+        <v>2365</v>
+      </c>
+      <c r="M368" s="5" t="s">
+        <v>2366</v>
+      </c>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
-        <v>2357</v>
+        <v>2367</v>
       </c>
       <c r="B369" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C369" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H369" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H369" s="5" t="s">
+        <v>2368</v>
       </c>
       <c r="I369" s="5"/>
       <c r="J369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K369" s="5" t="s">
-        <v>2355</v>
+        <v>2369</v>
       </c>
       <c r="L369" s="6" t="s">
-        <v>2358</v>
+        <v>2370</v>
       </c>
       <c r="M369" s="5"/>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
-        <v>2359</v>
+        <v>2371</v>
       </c>
       <c r="B370" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C370" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H370" s="5" t="s">
-        <v>2293</v>
+        <v>2310</v>
       </c>
       <c r="I370" s="5"/>
       <c r="J370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K370" s="5" t="s">
-        <v>2355</v>
+        <v>2372</v>
       </c>
       <c r="L370" s="6" t="s">
-        <v>2360</v>
+        <v>2373</v>
       </c>
       <c r="M370" s="5"/>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
-        <v>2361</v>
+        <v>2374</v>
       </c>
       <c r="B371" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C371" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H371" s="5" t="s">
-        <v>2293</v>
+      <c r="H371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I371" s="5"/>
       <c r="J371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K371" s="5" t="s">
-        <v>2362</v>
+        <v>2372</v>
       </c>
       <c r="L371" s="6" t="s">
-        <v>2363</v>
+        <v>2375</v>
       </c>
       <c r="M371" s="5"/>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
-        <v>2364</v>
+        <v>2376</v>
       </c>
       <c r="B372" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C372" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H372" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H372" s="5" t="s">
+        <v>2310</v>
       </c>
       <c r="I372" s="5"/>
       <c r="J372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K372" s="5" t="s">
-        <v>2365</v>
+        <v>2372</v>
       </c>
       <c r="L372" s="6" t="s">
-        <v>2366</v>
+        <v>2377</v>
       </c>
       <c r="M372" s="5"/>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
-        <v>2367</v>
+        <v>2378</v>
       </c>
       <c r="B373" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C373" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H373" s="5" t="s">
-        <v>2368</v>
+        <v>2310</v>
       </c>
       <c r="I373" s="5"/>
       <c r="J373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K373" s="5" t="s">
-        <v>2355</v>
+        <v>2379</v>
       </c>
       <c r="L373" s="6" t="s">
-        <v>2369</v>
+        <v>2380</v>
       </c>
       <c r="M373" s="5"/>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
-        <v>2370</v>
+        <v>2381</v>
       </c>
       <c r="B374" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C374" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I374" s="5"/>
       <c r="J374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K374" s="5" t="s">
-        <v>2355</v>
+        <v>2382</v>
       </c>
       <c r="L374" s="6" t="s">
-        <v>2371</v>
+        <v>2383</v>
       </c>
       <c r="M374" s="5"/>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
-        <v>2372</v>
+        <v>2384</v>
       </c>
       <c r="B375" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C375" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H375" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H375" s="5" t="s">
+        <v>2385</v>
       </c>
       <c r="I375" s="5"/>
       <c r="J375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K375" s="5" t="s">
-        <v>2352</v>
+        <v>2372</v>
       </c>
       <c r="L375" s="6" t="s">
-        <v>2373</v>
+        <v>2386</v>
       </c>
       <c r="M375" s="5"/>
     </row>
     <row r="376">
       <c r="A376" s="5" t="s">
-        <v>2374</v>
+        <v>2387</v>
       </c>
       <c r="B376" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C376" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H376" s="5" t="s">
-        <v>2293</v>
+      <c r="H376" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I376" s="5"/>
       <c r="J376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K376" s="5" t="s">
-        <v>2352</v>
+        <v>2372</v>
       </c>
       <c r="L376" s="6" t="s">
-        <v>2375</v>
+        <v>2388</v>
       </c>
       <c r="M376" s="5"/>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
-        <v>2376</v>
+        <v>2389</v>
       </c>
       <c r="B377" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C377" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H377" s="5" t="s">
-        <v>2293</v>
+      <c r="H377" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I377" s="5"/>
       <c r="J377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K377" s="5" t="s">
-        <v>2352</v>
+        <v>2369</v>
       </c>
       <c r="L377" s="6" t="s">
-        <v>2377</v>
+        <v>2390</v>
       </c>
       <c r="M377" s="5"/>
     </row>
     <row r="378">
       <c r="A378" s="5" t="s">
-        <v>2378</v>
+        <v>2391</v>
       </c>
       <c r="B378" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C378" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H378" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H378" s="5" t="s">
+        <v>2310</v>
       </c>
       <c r="I378" s="5"/>
       <c r="J378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K378" s="5" t="s">
-        <v>2352</v>
+        <v>2369</v>
       </c>
       <c r="L378" s="6" t="s">
-        <v>2379</v>
+        <v>2392</v>
       </c>
       <c r="M378" s="5"/>
     </row>
     <row r="379">
       <c r="A379" s="5" t="s">
-        <v>2380</v>
+        <v>2393</v>
       </c>
       <c r="B379" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C379" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H379" s="5" t="s">
-        <v>2368</v>
+        <v>2310</v>
       </c>
       <c r="I379" s="5"/>
       <c r="J379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K379" s="5" t="s">
-        <v>2355</v>
+        <v>2369</v>
       </c>
       <c r="L379" s="6" t="s">
-        <v>2381</v>
+        <v>2394</v>
       </c>
       <c r="M379" s="5"/>
     </row>
     <row r="380">
       <c r="A380" s="5" t="s">
-        <v>2382</v>
+        <v>2395</v>
       </c>
       <c r="B380" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C380" s="5" t="s">
-        <v>2271</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D380" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E380" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F380" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H380" s="5" t="s">
-[...6 lines deleted...]
-        <v>272</v>
+      <c r="H380" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I380" s="5"/>
+      <c r="J380" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K380" s="5" t="s">
-        <v>2385</v>
+        <v>2369</v>
       </c>
       <c r="L380" s="6" t="s">
-        <v>2386</v>
-[...3 lines deleted...]
-      </c>
+        <v>2396</v>
+      </c>
+      <c r="M380" s="5"/>
     </row>
     <row r="381">
       <c r="A381" s="5" t="s">
-        <v>2388</v>
+        <v>2397</v>
       </c>
       <c r="B381" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C381" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H381" s="5" t="s">
-        <v>2351</v>
+        <v>2385</v>
       </c>
       <c r="I381" s="5"/>
       <c r="J381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K381" s="5" t="s">
-        <v>2355</v>
+        <v>2372</v>
       </c>
       <c r="L381" s="6" t="s">
-        <v>2389</v>
+        <v>2398</v>
       </c>
       <c r="M381" s="5"/>
     </row>
     <row r="382">
       <c r="A382" s="5" t="s">
-        <v>2390</v>
+        <v>2399</v>
       </c>
       <c r="B382" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C382" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>2288</v>
+      </c>
+      <c r="D382" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="E382" s="5" t="s">
+        <v>2289</v>
+      </c>
+      <c r="F382" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H382" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H382" s="5" t="s">
+        <v>2400</v>
+      </c>
+      <c r="I382" s="5" t="s">
+        <v>2401</v>
+      </c>
+      <c r="J382" s="5" t="s">
+        <v>272</v>
       </c>
       <c r="K382" s="5" t="s">
-        <v>2355</v>
+        <v>2402</v>
       </c>
       <c r="L382" s="6" t="s">
-        <v>2391</v>
-[...1 lines deleted...]
-      <c r="M382" s="5"/>
+        <v>2403</v>
+      </c>
+      <c r="M382" s="5" t="s">
+        <v>2404</v>
+      </c>
     </row>
     <row r="383">
       <c r="A383" s="5" t="s">
-        <v>2392</v>
+        <v>2405</v>
       </c>
       <c r="B383" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C383" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H383" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H383" s="5" t="s">
+        <v>2368</v>
       </c>
       <c r="I383" s="5"/>
       <c r="J383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K383" s="5" t="s">
-        <v>2352</v>
+        <v>2372</v>
       </c>
       <c r="L383" s="6" t="s">
-        <v>2393</v>
+        <v>2406</v>
       </c>
       <c r="M383" s="5"/>
     </row>
     <row r="384">
       <c r="A384" s="5" t="s">
-        <v>2394</v>
+        <v>2407</v>
       </c>
       <c r="B384" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C384" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D384" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D384" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E384" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H384" s="5" t="s">
-        <v>2395</v>
+      <c r="H384" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I384" s="5"/>
-      <c r="J384" s="5" t="s">
-        <v>22</v>
+      <c r="J384" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K384" s="5" t="s">
-        <v>2396</v>
+        <v>2372</v>
       </c>
       <c r="L384" s="6" t="s">
-        <v>2397</v>
-[...3 lines deleted...]
-      </c>
+        <v>2408</v>
+      </c>
+      <c r="M384" s="5"/>
     </row>
     <row r="385">
       <c r="A385" s="5" t="s">
-        <v>2399</v>
+        <v>2409</v>
       </c>
       <c r="B385" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C385" s="5" t="s">
-        <v>2271</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D385" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E385" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F385" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H385" s="5" t="s">
-        <v>2400</v>
+      <c r="H385" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I385" s="5"/>
-      <c r="J385" s="5" t="s">
-        <v>272</v>
+      <c r="J385" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K385" s="5" t="s">
-        <v>2401</v>
+        <v>2369</v>
       </c>
       <c r="L385" s="6" t="s">
-        <v>2402</v>
-[...3 lines deleted...]
-      </c>
+        <v>2410</v>
+      </c>
+      <c r="M385" s="5"/>
     </row>
     <row r="386">
       <c r="A386" s="5" t="s">
-        <v>2404</v>
+        <v>2411</v>
       </c>
       <c r="B386" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C386" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D386" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D386" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="E386" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H386" s="5" t="s">
-        <v>2405</v>
+        <v>2412</v>
       </c>
       <c r="I386" s="5"/>
-      <c r="J386" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J386" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K386" s="5" t="s">
+        <v>2413</v>
       </c>
       <c r="L386" s="6" t="s">
-        <v>2406</v>
-[...1 lines deleted...]
-      <c r="M386" s="5"/>
+        <v>2414</v>
+      </c>
+      <c r="M386" s="5" t="s">
+        <v>2415</v>
+      </c>
     </row>
     <row r="387">
       <c r="A387" s="5" t="s">
-        <v>2407</v>
+        <v>2416</v>
       </c>
       <c r="B387" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C387" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>2288</v>
+      </c>
+      <c r="D387" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="E387" s="5" t="s">
+        <v>2289</v>
+      </c>
+      <c r="F387" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H387" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H387" s="5" t="s">
+        <v>2417</v>
       </c>
       <c r="I387" s="5"/>
-      <c r="J387" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J387" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="K387" s="5" t="s">
+        <v>2418</v>
       </c>
       <c r="L387" s="6" t="s">
-        <v>2408</v>
-[...1 lines deleted...]
-      <c r="M387" s="5"/>
+        <v>2419</v>
+      </c>
+      <c r="M387" s="5" t="s">
+        <v>2420</v>
+      </c>
     </row>
     <row r="388">
       <c r="A388" s="5" t="s">
-        <v>2409</v>
+        <v>2421</v>
       </c>
       <c r="B388" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C388" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H388" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H388" s="5" t="s">
+        <v>2422</v>
       </c>
       <c r="I388" s="5"/>
       <c r="J388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L388" s="6" t="s">
-        <v>2410</v>
+        <v>2423</v>
       </c>
       <c r="M388" s="5"/>
     </row>
     <row r="389">
       <c r="A389" s="5" t="s">
-        <v>2411</v>
+        <v>2424</v>
       </c>
       <c r="B389" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C389" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I389" s="5"/>
       <c r="J389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L389" s="6" t="s">
-        <v>2412</v>
+        <v>2425</v>
       </c>
       <c r="M389" s="5"/>
     </row>
     <row r="390">
       <c r="A390" s="5" t="s">
-        <v>2413</v>
+        <v>2426</v>
       </c>
       <c r="B390" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C390" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I390" s="5"/>
       <c r="J390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K390" s="5" t="s">
-        <v>2414</v>
+      <c r="K390" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L390" s="6" t="s">
-        <v>2415</v>
+        <v>2427</v>
       </c>
       <c r="M390" s="5"/>
     </row>
     <row r="391">
       <c r="A391" s="5" t="s">
-        <v>2413</v>
+        <v>2428</v>
       </c>
       <c r="B391" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C391" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I391" s="5"/>
       <c r="J391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L391" s="6" t="s">
-        <v>2416</v>
+        <v>2429</v>
       </c>
       <c r="M391" s="5"/>
     </row>
     <row r="392">
       <c r="A392" s="5" t="s">
-        <v>2417</v>
+        <v>2430</v>
       </c>
       <c r="B392" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C392" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I392" s="5"/>
       <c r="J392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K392" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K392" s="5" t="s">
+        <v>2431</v>
       </c>
       <c r="L392" s="6" t="s">
-        <v>2418</v>
+        <v>2432</v>
       </c>
       <c r="M392" s="5"/>
     </row>
     <row r="393">
       <c r="A393" s="5" t="s">
-        <v>2419</v>
+        <v>2430</v>
       </c>
       <c r="B393" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C393" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I393" s="5"/>
       <c r="J393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L393" s="6" t="s">
-        <v>2420</v>
+        <v>2433</v>
       </c>
       <c r="M393" s="5"/>
     </row>
     <row r="394">
       <c r="A394" s="5" t="s">
-        <v>2421</v>
+        <v>2434</v>
       </c>
       <c r="B394" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C394" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I394" s="5"/>
       <c r="J394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L394" s="6" t="s">
-        <v>2422</v>
+        <v>2435</v>
       </c>
       <c r="M394" s="5"/>
     </row>
     <row r="395">
       <c r="A395" s="5" t="s">
-        <v>2423</v>
+        <v>2436</v>
       </c>
       <c r="B395" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C395" s="5" t="s">
-        <v>2424</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D395" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E395" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G395" s="5" t="s">
-[...12 lines deleted...]
-        <v>2430</v>
+      <c r="G395" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H395" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I395" s="5"/>
+      <c r="J395" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K395" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L395" s="6" t="s">
-        <v>2431</v>
-[...3 lines deleted...]
-      </c>
+        <v>2437</v>
+      </c>
+      <c r="M395" s="5"/>
     </row>
     <row r="396">
       <c r="A396" s="5" t="s">
-        <v>2433</v>
+        <v>2438</v>
       </c>
       <c r="B396" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C396" s="5" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>16</v>
+      </c>
+      <c r="D396" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G396" s="5" t="s">
-[...12 lines deleted...]
-        <v>2437</v>
+      <c r="G396" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H396" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I396" s="5"/>
+      <c r="J396" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K396" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L396" s="6" t="s">
-        <v>2438</v>
-[...1 lines deleted...]
-      <c r="M396" s="5" t="s">
         <v>2439</v>
       </c>
+      <c r="M396" s="5"/>
     </row>
     <row r="397">
       <c r="A397" s="5" t="s">
         <v>2440</v>
       </c>
       <c r="B397" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C397" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>2441</v>
+      </c>
+      <c r="D397" s="5" t="s">
+        <v>2442</v>
+      </c>
+      <c r="E397" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G397" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="G397" s="5" t="s">
+        <v>2443</v>
+      </c>
+      <c r="H397" s="5" t="s">
+        <v>2444</v>
+      </c>
+      <c r="I397" s="5" t="s">
+        <v>2445</v>
+      </c>
+      <c r="J397" s="5" t="s">
+        <v>2446</v>
+      </c>
+      <c r="K397" s="5" t="s">
+        <v>2447</v>
       </c>
       <c r="L397" s="6" t="s">
-        <v>2441</v>
-[...1 lines deleted...]
-      <c r="M397" s="5"/>
+        <v>2448</v>
+      </c>
+      <c r="M397" s="5" t="s">
+        <v>2449</v>
+      </c>
     </row>
     <row r="398">
       <c r="A398" s="5" t="s">
-        <v>2442</v>
+        <v>2450</v>
       </c>
       <c r="B398" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C398" s="5" t="s">
-        <v>2424</v>
+        <v>121</v>
       </c>
       <c r="D398" s="5" t="s">
-        <v>1336</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>689</v>
+      </c>
+      <c r="E398" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F398" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G398" s="5" t="s">
-        <v>2443</v>
+        <v>2451</v>
       </c>
       <c r="H398" s="5" t="s">
-        <v>2444</v>
-[...1 lines deleted...]
-      <c r="I398" s="5"/>
+        <v>2452</v>
+      </c>
+      <c r="I398" s="5" t="s">
+        <v>2453</v>
+      </c>
       <c r="J398" s="5" t="s">
-        <v>2445</v>
+        <v>272</v>
       </c>
       <c r="K398" s="5" t="s">
-        <v>2446</v>
+        <v>2454</v>
       </c>
       <c r="L398" s="6" t="s">
-        <v>2447</v>
+        <v>2455</v>
       </c>
       <c r="M398" s="5" t="s">
-        <v>2448</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="5" t="s">
-        <v>2449</v>
+        <v>2457</v>
       </c>
       <c r="B399" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C399" s="5" t="s">
-        <v>2424</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D399" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E399" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F399" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G399" s="5" t="s">
-[...3 lines deleted...]
-        <v>2450</v>
+      <c r="G399" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H399" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I399" s="5"/>
-      <c r="J399" s="5" t="s">
-[...3 lines deleted...]
-        <v>2451</v>
+      <c r="J399" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K399" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L399" s="6" t="s">
-        <v>2452</v>
-[...3 lines deleted...]
-      </c>
+        <v>2458</v>
+      </c>
+      <c r="M399" s="5"/>
     </row>
     <row r="400">
       <c r="A400" s="5" t="s">
-        <v>2454</v>
+        <v>2459</v>
       </c>
       <c r="B400" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C400" s="5" t="s">
-        <v>16</v>
+        <v>2441</v>
       </c>
       <c r="D400" s="5" t="s">
-        <v>121</v>
+        <v>1336</v>
       </c>
       <c r="E400" s="5" t="s">
-        <v>2455</v>
+        <v>17</v>
       </c>
       <c r="F400" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G400" s="5" t="s">
-        <v>2456</v>
+        <v>2460</v>
       </c>
       <c r="H400" s="5" t="s">
-        <v>2457</v>
-[...3 lines deleted...]
-      </c>
+        <v>2461</v>
+      </c>
+      <c r="I400" s="5"/>
       <c r="J400" s="5" t="s">
-        <v>22</v>
+        <v>2462</v>
       </c>
       <c r="K400" s="5" t="s">
-        <v>2459</v>
+        <v>2463</v>
       </c>
       <c r="L400" s="6" t="s">
-        <v>2460</v>
+        <v>2464</v>
       </c>
       <c r="M400" s="5" t="s">
-        <v>2461</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="5" t="s">
-        <v>2462</v>
+        <v>2466</v>
       </c>
       <c r="B401" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C401" s="5" t="s">
-        <v>16</v>
+        <v>2441</v>
       </c>
       <c r="D401" s="5" t="s">
-        <v>121</v>
+        <v>1336</v>
       </c>
       <c r="E401" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G401" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G401" s="5" t="s">
+        <v>2460</v>
       </c>
       <c r="H401" s="5" t="s">
-        <v>2463</v>
-[...3 lines deleted...]
-      </c>
+        <v>2467</v>
+      </c>
+      <c r="I401" s="5"/>
       <c r="J401" s="5" t="s">
-        <v>22</v>
+        <v>2462</v>
       </c>
       <c r="K401" s="5" t="s">
-        <v>2465</v>
+        <v>2468</v>
       </c>
       <c r="L401" s="6" t="s">
-        <v>2466</v>
+        <v>2469</v>
       </c>
       <c r="M401" s="5" t="s">
-        <v>2467</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="5" t="s">
-        <v>2468</v>
+        <v>2471</v>
       </c>
       <c r="B402" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C402" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D402" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E402" s="5" t="s">
-        <v>18</v>
+        <v>2472</v>
       </c>
       <c r="F402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G402" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G402" s="5" t="s">
+        <v>2473</v>
       </c>
       <c r="H402" s="5" t="s">
-        <v>2469</v>
+        <v>2474</v>
       </c>
       <c r="I402" s="5" t="s">
-        <v>2470</v>
+        <v>2475</v>
       </c>
       <c r="J402" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K402" s="5" t="s">
-        <v>2471</v>
+        <v>2476</v>
       </c>
       <c r="L402" s="6" t="s">
-        <v>2472</v>
+        <v>2477</v>
       </c>
       <c r="M402" s="5" t="s">
-        <v>2473</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="5" t="s">
-        <v>2474</v>
+        <v>2479</v>
       </c>
       <c r="B403" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C403" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D403" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="D403" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E403" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G403" s="5" t="s">
-        <v>2475</v>
+      <c r="G403" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H403" s="5" t="s">
-        <v>2476</v>
+        <v>2480</v>
       </c>
       <c r="I403" s="5" t="s">
-        <v>2477</v>
+        <v>2481</v>
       </c>
       <c r="J403" s="5" t="s">
-        <v>272</v>
+        <v>22</v>
       </c>
       <c r="K403" s="5" t="s">
-        <v>2478</v>
+        <v>2482</v>
       </c>
       <c r="L403" s="6" t="s">
-        <v>2479</v>
+        <v>2483</v>
       </c>
       <c r="M403" s="5" t="s">
-        <v>2480</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="5" t="s">
-        <v>2481</v>
+        <v>2485</v>
       </c>
       <c r="B404" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C404" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D404" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="D404" s="5" t="s">
-[...11 lines deleted...]
-        <v>2482</v>
+      <c r="E404" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F404" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G404" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H404" s="5" t="s">
-        <v>2483</v>
+        <v>2486</v>
       </c>
       <c r="I404" s="5" t="s">
-        <v>2484</v>
+        <v>2487</v>
       </c>
       <c r="J404" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K404" s="5" t="s">
-        <v>2485</v>
+        <v>2488</v>
       </c>
       <c r="L404" s="6" t="s">
-        <v>2486</v>
+        <v>2489</v>
       </c>
       <c r="M404" s="5" t="s">
-        <v>2487</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="5" t="s">
-        <v>2488</v>
+        <v>2491</v>
       </c>
       <c r="B405" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="5" t="s">
         <v>121</v>
       </c>
       <c r="D405" s="5" t="s">
-        <v>16</v>
+        <v>689</v>
       </c>
       <c r="E405" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F405" s="5" t="s">
-        <v>1818</v>
+      <c r="F405" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G405" s="5" t="s">
-        <v>2120</v>
+        <v>2492</v>
       </c>
       <c r="H405" s="5" t="s">
-        <v>2489</v>
+        <v>2493</v>
       </c>
       <c r="I405" s="5" t="s">
-        <v>2490</v>
+        <v>2494</v>
       </c>
       <c r="J405" s="5" t="s">
-        <v>22</v>
+        <v>272</v>
       </c>
       <c r="K405" s="5" t="s">
-        <v>2491</v>
+        <v>2495</v>
       </c>
       <c r="L405" s="6" t="s">
-        <v>2492</v>
+        <v>2496</v>
       </c>
       <c r="M405" s="5" t="s">
-        <v>2493</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="5" t="s">
-        <v>2494</v>
+        <v>2498</v>
       </c>
       <c r="B406" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C406" s="5" t="s">
-        <v>2424</v>
+        <v>121</v>
       </c>
       <c r="D406" s="5" t="s">
-        <v>1336</v>
-[...7 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E406" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F406" s="5" t="s">
+        <v>1825</v>
       </c>
       <c r="G406" s="5" t="s">
-        <v>2495</v>
+        <v>2499</v>
       </c>
       <c r="H406" s="5" t="s">
-        <v>2496</v>
+        <v>2500</v>
       </c>
       <c r="I406" s="5" t="s">
-        <v>2497</v>
+        <v>2501</v>
       </c>
       <c r="J406" s="5" t="s">
-        <v>2445</v>
+        <v>22</v>
       </c>
       <c r="K406" s="5" t="s">
-        <v>2498</v>
+        <v>2502</v>
       </c>
       <c r="L406" s="6" t="s">
-        <v>2499</v>
+        <v>2503</v>
       </c>
       <c r="M406" s="5" t="s">
-        <v>2500</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="5" t="s">
-        <v>2501</v>
+        <v>2505</v>
       </c>
       <c r="B407" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C407" s="5" t="s">
-        <v>2424</v>
+        <v>121</v>
       </c>
       <c r="D407" s="5" t="s">
-        <v>1336</v>
-[...7 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E407" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F407" s="5" t="s">
+        <v>1825</v>
       </c>
       <c r="G407" s="5" t="s">
-        <v>2502</v>
+        <v>2127</v>
       </c>
       <c r="H407" s="5" t="s">
-        <v>2503</v>
+        <v>2506</v>
       </c>
       <c r="I407" s="5" t="s">
-        <v>2504</v>
+        <v>2507</v>
       </c>
       <c r="J407" s="5" t="s">
-        <v>2445</v>
+        <v>22</v>
       </c>
       <c r="K407" s="5" t="s">
-        <v>2505</v>
+        <v>2508</v>
       </c>
       <c r="L407" s="6" t="s">
-        <v>2506</v>
+        <v>2509</v>
       </c>
       <c r="M407" s="5" t="s">
-        <v>2507</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="5" t="s">
-        <v>2508</v>
+        <v>2511</v>
       </c>
       <c r="B408" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C408" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>2441</v>
+      </c>
+      <c r="D408" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E408" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G408" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G408" s="5" t="s">
+        <v>2512</v>
+      </c>
+      <c r="H408" s="5" t="s">
+        <v>2513</v>
+      </c>
+      <c r="I408" s="5" t="s">
+        <v>2514</v>
+      </c>
+      <c r="J408" s="5" t="s">
+        <v>2462</v>
       </c>
       <c r="K408" s="5" t="s">
-        <v>2509</v>
+        <v>2515</v>
       </c>
       <c r="L408" s="6" t="s">
-        <v>2510</v>
-[...1 lines deleted...]
-      <c r="M408" s="5"/>
+        <v>2516</v>
+      </c>
+      <c r="M408" s="5" t="s">
+        <v>2517</v>
+      </c>
     </row>
     <row r="409">
       <c r="A409" s="5" t="s">
-        <v>2511</v>
+        <v>2518</v>
       </c>
       <c r="B409" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="5" t="s">
-        <v>121</v>
+        <v>2441</v>
       </c>
       <c r="D409" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>1336</v>
+      </c>
+      <c r="E409" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G409" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G409" s="5" t="s">
+        <v>2519</v>
       </c>
       <c r="H409" s="5" t="s">
-        <v>2512</v>
+        <v>2520</v>
       </c>
       <c r="I409" s="5" t="s">
-        <v>2513</v>
+        <v>2521</v>
       </c>
       <c r="J409" s="5" t="s">
-        <v>22</v>
+        <v>2462</v>
       </c>
       <c r="K409" s="5" t="s">
-        <v>2514</v>
+        <v>2522</v>
       </c>
       <c r="L409" s="6" t="s">
-        <v>2515</v>
+        <v>2523</v>
       </c>
       <c r="M409" s="5" t="s">
-        <v>2516</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="5" t="s">
-        <v>2517</v>
+        <v>2525</v>
       </c>
       <c r="B410" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C410" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I410" s="5"/>
       <c r="J410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K410" s="5" t="s">
-        <v>2509</v>
+        <v>2526</v>
       </c>
       <c r="L410" s="6" t="s">
-        <v>2518</v>
+        <v>2527</v>
       </c>
       <c r="M410" s="5"/>
     </row>
     <row r="411">
       <c r="A411" s="5" t="s">
-        <v>2519</v>
+        <v>2528</v>
       </c>
       <c r="B411" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C411" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="D411" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D411" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H411" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H411" s="5" t="s">
+        <v>2529</v>
+      </c>
+      <c r="I411" s="5" t="s">
+        <v>2530</v>
+      </c>
+      <c r="J411" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K411" s="5" t="s">
-        <v>2509</v>
+        <v>2531</v>
       </c>
       <c r="L411" s="6" t="s">
-        <v>2520</v>
-[...1 lines deleted...]
-      <c r="M411" s="5"/>
+        <v>2532</v>
+      </c>
+      <c r="M411" s="5" t="s">
+        <v>2533</v>
+      </c>
     </row>
     <row r="412">
       <c r="A412" s="5" t="s">
-        <v>2521</v>
+        <v>2534</v>
       </c>
       <c r="B412" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C412" s="5" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="D412" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D412" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H412" s="5" t="s">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="H412" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I412" s="5"/>
+      <c r="J412" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K412" s="5" t="s">
-        <v>2524</v>
+        <v>2526</v>
       </c>
       <c r="L412" s="6" t="s">
-        <v>2525</v>
-[...3 lines deleted...]
-      </c>
+        <v>2535</v>
+      </c>
+      <c r="M412" s="5"/>
     </row>
     <row r="413">
       <c r="A413" s="5" t="s">
-        <v>2527</v>
+        <v>2536</v>
       </c>
       <c r="B413" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C413" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I413" s="5"/>
       <c r="J413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K413" s="5" t="s">
-        <v>2509</v>
+        <v>2526</v>
       </c>
       <c r="L413" s="6" t="s">
-        <v>2528</v>
+        <v>2537</v>
       </c>
       <c r="M413" s="5"/>
     </row>
     <row r="414">
       <c r="A414" s="5" t="s">
-        <v>2529</v>
+        <v>2538</v>
       </c>
       <c r="B414" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C414" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="D414" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D414" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H414" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H414" s="5" t="s">
+        <v>2539</v>
+      </c>
+      <c r="I414" s="5" t="s">
+        <v>2540</v>
+      </c>
+      <c r="J414" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K414" s="5" t="s">
-        <v>2530</v>
+        <v>2541</v>
       </c>
       <c r="L414" s="6" t="s">
-        <v>2531</v>
-[...1 lines deleted...]
-      <c r="M414" s="5"/>
+        <v>2542</v>
+      </c>
+      <c r="M414" s="5" t="s">
+        <v>2543</v>
+      </c>
     </row>
     <row r="415">
       <c r="A415" s="5" t="s">
-        <v>2532</v>
+        <v>2544</v>
       </c>
       <c r="B415" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C415" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I415" s="5"/>
       <c r="J415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K415" s="5" t="s">
-        <v>2530</v>
+        <v>2526</v>
       </c>
       <c r="L415" s="6" t="s">
-        <v>2533</v>
+        <v>2545</v>
       </c>
       <c r="M415" s="5"/>
     </row>
     <row r="416">
       <c r="A416" s="5" t="s">
-        <v>2534</v>
+        <v>2546</v>
       </c>
       <c r="B416" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C416" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I416" s="5"/>
       <c r="J416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K416" s="5" t="s">
-        <v>2530</v>
+        <v>2547</v>
       </c>
       <c r="L416" s="6" t="s">
-        <v>2535</v>
+        <v>2548</v>
       </c>
       <c r="M416" s="5"/>
     </row>
     <row r="417">
       <c r="A417" s="5" t="s">
-        <v>2536</v>
+        <v>2549</v>
       </c>
       <c r="B417" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C417" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I417" s="5"/>
       <c r="J417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K417" s="5" t="s">
-        <v>2530</v>
+        <v>2547</v>
       </c>
       <c r="L417" s="6" t="s">
-        <v>2537</v>
+        <v>2550</v>
       </c>
       <c r="M417" s="5"/>
     </row>
     <row r="418">
       <c r="A418" s="5" t="s">
-        <v>2538</v>
+        <v>2551</v>
       </c>
       <c r="B418" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C418" s="5" t="s">
-        <v>2424</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D418" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E418" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G418" s="5" t="s">
-[...9 lines deleted...]
-        <v>2445</v>
+      <c r="G418" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H418" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I418" s="5"/>
+      <c r="J418" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K418" s="5" t="s">
-        <v>2542</v>
+        <v>2547</v>
       </c>
       <c r="L418" s="6" t="s">
-        <v>2543</v>
-[...3 lines deleted...]
-      </c>
+        <v>2552</v>
+      </c>
+      <c r="M418" s="5"/>
     </row>
     <row r="419">
       <c r="A419" s="5" t="s">
-        <v>2545</v>
+        <v>2553</v>
       </c>
       <c r="B419" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C419" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D419" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="D419" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E419" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H419" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I419" s="5" t="s">
+      <c r="H419" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I419" s="5"/>
+      <c r="J419" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K419" s="5" t="s">
         <v>2547</v>
       </c>
-      <c r="J419" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L419" s="6" t="s">
-        <v>2549</v>
-[...3 lines deleted...]
-      </c>
+        <v>2554</v>
+      </c>
+      <c r="M419" s="5"/>
     </row>
     <row r="420">
       <c r="A420" s="5" t="s">
-        <v>2545</v>
+        <v>2555</v>
       </c>
       <c r="B420" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="5" t="s">
-        <v>16</v>
+        <v>2441</v>
       </c>
       <c r="D420" s="5" t="s">
-        <v>689</v>
+        <v>1336</v>
       </c>
       <c r="E420" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G420" s="5" t="s">
-        <v>2551</v>
+        <v>2556</v>
       </c>
       <c r="H420" s="5" t="s">
-        <v>2552</v>
+        <v>2557</v>
       </c>
       <c r="I420" s="5" t="s">
-        <v>2553</v>
+        <v>2558</v>
       </c>
       <c r="J420" s="5" t="s">
-        <v>272</v>
+        <v>2462</v>
       </c>
       <c r="K420" s="5" t="s">
-        <v>2554</v>
+        <v>2559</v>
       </c>
       <c r="L420" s="6" t="s">
-        <v>2555</v>
+        <v>2560</v>
       </c>
       <c r="M420" s="5" t="s">
-        <v>2556</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="5" t="s">
-        <v>2557</v>
+        <v>2562</v>
       </c>
       <c r="B421" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="5" t="s">
-        <v>144</v>
+        <v>16</v>
       </c>
       <c r="D421" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E421" s="5" t="s">
-        <v>2558</v>
-[...5 lines deleted...]
-        <v>2558</v>
+        <v>18</v>
+      </c>
+      <c r="F421" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G421" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H421" s="5" t="s">
-        <v>2560</v>
+        <v>2563</v>
       </c>
       <c r="I421" s="5" t="s">
-        <v>2561</v>
+        <v>2564</v>
       </c>
       <c r="J421" s="5" t="s">
         <v>272</v>
       </c>
       <c r="K421" s="5" t="s">
-        <v>2562</v>
+        <v>2565</v>
       </c>
       <c r="L421" s="6" t="s">
-        <v>2563</v>
+        <v>2566</v>
       </c>
       <c r="M421" s="5" t="s">
-        <v>2564</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="5" t="s">
-        <v>2565</v>
+        <v>2562</v>
       </c>
       <c r="B422" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C422" s="5" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="D422" s="5" t="s">
-        <v>16</v>
+        <v>689</v>
       </c>
       <c r="E422" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G422" s="5" t="s">
-        <v>2456</v>
+        <v>2568</v>
       </c>
       <c r="H422" s="5" t="s">
-        <v>2566</v>
+        <v>2569</v>
       </c>
       <c r="I422" s="5" t="s">
-        <v>2567</v>
+        <v>2570</v>
       </c>
       <c r="J422" s="5" t="s">
         <v>272</v>
       </c>
       <c r="K422" s="5" t="s">
-        <v>2568</v>
+        <v>2571</v>
       </c>
       <c r="L422" s="6" t="s">
-        <v>2569</v>
+        <v>2572</v>
       </c>
       <c r="M422" s="5" t="s">
-        <v>2570</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="5" t="s">
-        <v>2571</v>
+        <v>2574</v>
       </c>
       <c r="B423" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C423" s="5" t="s">
-        <v>2572</v>
+        <v>144</v>
       </c>
       <c r="D423" s="5" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="E423" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>2575</v>
+      </c>
+      <c r="F423" s="5" t="s">
+        <v>2576</v>
       </c>
       <c r="G423" s="5" t="s">
-        <v>2573</v>
+        <v>2575</v>
       </c>
       <c r="H423" s="5" t="s">
-        <v>2574</v>
-[...1 lines deleted...]
-      <c r="I423" s="5"/>
+        <v>2577</v>
+      </c>
+      <c r="I423" s="5" t="s">
+        <v>2578</v>
+      </c>
       <c r="J423" s="5" t="s">
         <v>272</v>
       </c>
       <c r="K423" s="5" t="s">
-        <v>2575</v>
+        <v>2579</v>
       </c>
       <c r="L423" s="6" t="s">
-        <v>2576</v>
+        <v>2580</v>
       </c>
       <c r="M423" s="5" t="s">
-        <v>2577</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="5" t="s">
-        <v>2578</v>
+        <v>2582</v>
       </c>
       <c r="B424" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C424" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="D424" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D424" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E424" s="5" t="s">
-        <v>1818</v>
+        <v>17</v>
       </c>
       <c r="F424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G424" s="5" t="s">
-        <v>2579</v>
+        <v>2473</v>
       </c>
       <c r="H424" s="5" t="s">
-        <v>2580</v>
-[...1 lines deleted...]
-      <c r="I424" s="5"/>
+        <v>2583</v>
+      </c>
+      <c r="I424" s="5" t="s">
+        <v>2584</v>
+      </c>
       <c r="J424" s="5" t="s">
-        <v>22</v>
+        <v>272</v>
       </c>
       <c r="K424" s="5" t="s">
-        <v>2581</v>
+        <v>2585</v>
       </c>
       <c r="L424" s="6" t="s">
-        <v>2582</v>
+        <v>2586</v>
       </c>
       <c r="M424" s="5" t="s">
-        <v>2583</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="5" t="s">
-        <v>2584</v>
+        <v>2588</v>
       </c>
       <c r="B425" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C425" s="5" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D425" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D425" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E425" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G425" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G425" s="5" t="s">
+        <v>2590</v>
+      </c>
+      <c r="H425" s="5" t="s">
+        <v>2591</v>
       </c>
       <c r="I425" s="5"/>
-      <c r="J425" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J425" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="K425" s="5" t="s">
+        <v>2592</v>
       </c>
       <c r="L425" s="6" t="s">
-        <v>2585</v>
-[...1 lines deleted...]
-      <c r="M425" s="5"/>
+        <v>2593</v>
+      </c>
+      <c r="M425" s="5" t="s">
+        <v>2594</v>
+      </c>
     </row>
     <row r="426">
       <c r="A426" s="5" t="s">
-        <v>2586</v>
+        <v>2595</v>
       </c>
       <c r="B426" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C426" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D426" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D426" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="E426" s="5" t="s">
+        <v>1825</v>
       </c>
       <c r="F426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G426" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G426" s="5" t="s">
+        <v>2596</v>
       </c>
       <c r="H426" s="5" t="s">
-        <v>2587</v>
+        <v>2597</v>
       </c>
       <c r="I426" s="5"/>
-      <c r="J426" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J426" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K426" s="5" t="s">
+        <v>2598</v>
       </c>
       <c r="L426" s="6" t="s">
-        <v>2588</v>
-[...1 lines deleted...]
-      <c r="M426" s="5"/>
+        <v>2599</v>
+      </c>
+      <c r="M426" s="5" t="s">
+        <v>2600</v>
+      </c>
     </row>
     <row r="427">
       <c r="A427" s="5" t="s">
-        <v>2589</v>
+        <v>2601</v>
       </c>
       <c r="B427" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C427" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H427" s="5" t="s">
-        <v>2590</v>
+      <c r="H427" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I427" s="5"/>
       <c r="J427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L427" s="6" t="s">
-        <v>2591</v>
+        <v>2602</v>
       </c>
       <c r="M427" s="5"/>
     </row>
     <row r="428">
       <c r="A428" s="5" t="s">
-        <v>2592</v>
+        <v>2603</v>
       </c>
       <c r="B428" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C428" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H428" s="5" t="s">
-        <v>2593</v>
+        <v>2604</v>
       </c>
       <c r="I428" s="5"/>
       <c r="J428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L428" s="6" t="s">
-        <v>2594</v>
+        <v>2605</v>
       </c>
       <c r="M428" s="5"/>
     </row>
     <row r="429">
       <c r="A429" s="5" t="s">
-        <v>2595</v>
+        <v>2606</v>
       </c>
       <c r="B429" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C429" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H429" s="5" t="s">
-        <v>2596</v>
+        <v>2607</v>
       </c>
       <c r="I429" s="5"/>
       <c r="J429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L429" s="6" t="s">
-        <v>2597</v>
+        <v>2608</v>
       </c>
       <c r="M429" s="5"/>
     </row>
     <row r="430">
       <c r="A430" s="5" t="s">
-        <v>2598</v>
+        <v>2609</v>
       </c>
       <c r="B430" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C430" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H430" s="5" t="s">
-        <v>2599</v>
+        <v>2610</v>
       </c>
       <c r="I430" s="5"/>
       <c r="J430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L430" s="6" t="s">
-        <v>2600</v>
+        <v>2611</v>
       </c>
       <c r="M430" s="5"/>
     </row>
     <row r="431">
       <c r="A431" s="5" t="s">
-        <v>2601</v>
+        <v>2612</v>
       </c>
       <c r="B431" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C431" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H431" s="5" t="s">
-        <v>2602</v>
+        <v>2613</v>
       </c>
       <c r="I431" s="5"/>
       <c r="J431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L431" s="6" t="s">
-        <v>2603</v>
+        <v>2614</v>
       </c>
       <c r="M431" s="5"/>
     </row>
     <row r="432">
       <c r="A432" s="5" t="s">
-        <v>2604</v>
+        <v>2615</v>
       </c>
       <c r="B432" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C432" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H432" s="5" t="s">
-        <v>2605</v>
+        <v>2616</v>
       </c>
       <c r="I432" s="5"/>
       <c r="J432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L432" s="6" t="s">
-        <v>2606</v>
+        <v>2617</v>
       </c>
       <c r="M432" s="5"/>
     </row>
     <row r="433">
       <c r="A433" s="5" t="s">
-        <v>2607</v>
+        <v>2618</v>
       </c>
       <c r="B433" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C433" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H433" s="5" t="s">
-        <v>2608</v>
+        <v>2619</v>
       </c>
       <c r="I433" s="5"/>
       <c r="J433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L433" s="6" t="s">
-        <v>2609</v>
+        <v>2620</v>
       </c>
       <c r="M433" s="5"/>
     </row>
     <row r="434">
       <c r="A434" s="5" t="s">
-        <v>2607</v>
+        <v>2621</v>
       </c>
       <c r="B434" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C434" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H434" s="5" t="s">
-        <v>2610</v>
+        <v>2622</v>
       </c>
       <c r="I434" s="5"/>
       <c r="J434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L434" s="6" t="s">
-        <v>2611</v>
+        <v>2623</v>
       </c>
       <c r="M434" s="5"/>
     </row>
     <row r="435">
       <c r="A435" s="5" t="s">
-        <v>2612</v>
+        <v>2624</v>
       </c>
       <c r="B435" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C435" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H435" s="5" t="s">
-        <v>2613</v>
+        <v>2625</v>
       </c>
       <c r="I435" s="5"/>
       <c r="J435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L435" s="6" t="s">
-        <v>2614</v>
+        <v>2626</v>
       </c>
       <c r="M435" s="5"/>
     </row>
     <row r="436">
       <c r="A436" s="5" t="s">
-        <v>2615</v>
+        <v>2624</v>
       </c>
       <c r="B436" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C436" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H436" s="5" t="s">
-        <v>2616</v>
+        <v>2627</v>
       </c>
       <c r="I436" s="5"/>
       <c r="J436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L436" s="6" t="s">
-        <v>2617</v>
+        <v>2628</v>
       </c>
       <c r="M436" s="5"/>
     </row>
     <row r="437">
       <c r="A437" s="5" t="s">
-        <v>2618</v>
+        <v>2629</v>
       </c>
       <c r="B437" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C437" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H437" s="5" t="s">
-        <v>2619</v>
+        <v>2630</v>
       </c>
       <c r="I437" s="5"/>
       <c r="J437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L437" s="6" t="s">
-        <v>2620</v>
+        <v>2631</v>
       </c>
       <c r="M437" s="5"/>
     </row>
     <row r="438">
       <c r="A438" s="5" t="s">
-        <v>2621</v>
+        <v>2632</v>
       </c>
       <c r="B438" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C438" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H438" s="5" t="s">
-        <v>2622</v>
+        <v>2633</v>
       </c>
       <c r="I438" s="5"/>
       <c r="J438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L438" s="6" t="s">
-        <v>2623</v>
+        <v>2634</v>
       </c>
       <c r="M438" s="5"/>
     </row>
     <row r="439">
       <c r="A439" s="5" t="s">
-        <v>2624</v>
+        <v>2635</v>
       </c>
       <c r="B439" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C439" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H439" s="5" t="s">
-        <v>2625</v>
+        <v>2636</v>
       </c>
       <c r="I439" s="5"/>
       <c r="J439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L439" s="6" t="s">
-        <v>2626</v>
+        <v>2637</v>
       </c>
       <c r="M439" s="5"/>
     </row>
     <row r="440">
       <c r="A440" s="5" t="s">
-        <v>2627</v>
+        <v>2638</v>
       </c>
       <c r="B440" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C440" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H440" s="5" t="s">
-        <v>2628</v>
+        <v>2639</v>
       </c>
       <c r="I440" s="5"/>
       <c r="J440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L440" s="6" t="s">
-        <v>2629</v>
+        <v>2640</v>
       </c>
       <c r="M440" s="5"/>
     </row>
     <row r="441">
       <c r="A441" s="5" t="s">
-        <v>2630</v>
+        <v>2641</v>
       </c>
       <c r="B441" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C441" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D441" s="5" t="s">
-[...3 lines deleted...]
-        <v>2631</v>
+      <c r="D441" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E441" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F441" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G441" s="5" t="s">
-        <v>2632</v>
+      <c r="G441" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H441" s="5" t="s">
-        <v>2633</v>
-[...8 lines deleted...]
-        <v>2635</v>
+        <v>2642</v>
+      </c>
+      <c r="I441" s="5"/>
+      <c r="J441" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K441" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L441" s="6" t="s">
-        <v>2636</v>
-[...3 lines deleted...]
-      </c>
+        <v>2643</v>
+      </c>
+      <c r="M441" s="5"/>
     </row>
     <row r="442">
       <c r="A442" s="5" t="s">
-        <v>2638</v>
+        <v>2644</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C442" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D442" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E442" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F442" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G442" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H442" s="5" t="s">
-        <v>2639</v>
+        <v>2645</v>
       </c>
       <c r="I442" s="5"/>
       <c r="J442" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K442" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L442" s="6" t="s">
-        <v>2640</v>
+        <v>2646</v>
       </c>
       <c r="M442" s="5"/>
     </row>
     <row r="443">
       <c r="A443" s="5" t="s">
-        <v>2641</v>
+        <v>2647</v>
       </c>
       <c r="B443" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C443" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D443" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D443" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="E443" s="5" t="s">
+        <v>2648</v>
       </c>
       <c r="F443" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G443" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G443" s="5" t="s">
+        <v>2649</v>
       </c>
       <c r="H443" s="5" t="s">
-        <v>2642</v>
-[...10 lines deleted...]
-        </is>
+        <v>2650</v>
+      </c>
+      <c r="I443" s="5" t="s">
+        <v>2651</v>
+      </c>
+      <c r="J443" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K443" s="5" t="s">
+        <v>2652</v>
       </c>
       <c r="L443" s="6" t="s">
-        <v>2643</v>
-[...1 lines deleted...]
-      <c r="M443" s="5"/>
+        <v>2653</v>
+      </c>
+      <c r="M443" s="5" t="s">
+        <v>2654</v>
+      </c>
     </row>
     <row r="444">
       <c r="A444" s="5" t="s">
-        <v>2644</v>
+        <v>2655</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C444" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H444" s="5" t="s">
-        <v>2645</v>
+        <v>2656</v>
       </c>
       <c r="I444" s="5"/>
       <c r="J444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L444" s="6" t="s">
-        <v>2646</v>
+        <v>2657</v>
       </c>
       <c r="M444" s="5"/>
     </row>
     <row r="445">
       <c r="A445" s="5" t="s">
-        <v>2647</v>
+        <v>2658</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C445" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D445" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E445" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F445" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G445" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H445" s="5" t="s">
-        <v>2648</v>
+        <v>2659</v>
       </c>
       <c r="I445" s="5"/>
       <c r="J445" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K445" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L445" s="6" t="s">
-        <v>2649</v>
+        <v>2660</v>
       </c>
       <c r="M445" s="5"/>
     </row>
     <row r="446">
       <c r="A446" s="5" t="s">
-        <v>2650</v>
+        <v>2661</v>
       </c>
       <c r="B446" s="5" t="s">
-        <v>1457</v>
+        <v>695</v>
       </c>
       <c r="C446" s="5" t="s">
-        <v>2651</v>
-[...2 lines deleted...]
-        <v>1932</v>
+        <v>16</v>
+      </c>
+      <c r="D446" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H446" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>2654</v>
+      <c r="H446" s="5" t="s">
+        <v>2662</v>
+      </c>
+      <c r="I446" s="5"/>
+      <c r="J446" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K446" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L446" s="6" t="s">
-        <v>2655</v>
-[...3 lines deleted...]
-      </c>
+        <v>2663</v>
+      </c>
+      <c r="M446" s="5"/>
     </row>
     <row r="447">
       <c r="A447" s="5" t="s">
-        <v>2657</v>
+        <v>2664</v>
       </c>
       <c r="B447" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C447" s="5" t="s">
-        <v>607</v>
-[...11 lines deleted...]
-        <v>2659</v>
+        <v>16</v>
+      </c>
+      <c r="D447" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E447" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F447" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G447" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H447" s="5" t="s">
-        <v>2660</v>
-[...8 lines deleted...]
-        <v>2663</v>
+        <v>2665</v>
+      </c>
+      <c r="I447" s="5"/>
+      <c r="J447" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K447" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L447" s="6" t="s">
-        <v>2664</v>
-[...3 lines deleted...]
-      </c>
+        <v>2666</v>
+      </c>
+      <c r="M447" s="5"/>
     </row>
     <row r="448">
       <c r="A448" s="5" t="s">
-        <v>2666</v>
+        <v>2667</v>
       </c>
       <c r="B448" s="5" t="s">
-        <v>14</v>
+        <v>1464</v>
       </c>
       <c r="C448" s="5" t="s">
-        <v>16</v>
+        <v>2668</v>
       </c>
       <c r="D448" s="5" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1939</v>
+      </c>
+      <c r="E448" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F448" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G448" s="5" t="s">
-[...3 lines deleted...]
-        <v>2668</v>
+      <c r="G448" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H448" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I448" s="5" t="s">
         <v>2669</v>
       </c>
       <c r="J448" s="5" t="s">
-        <v>22</v>
+        <v>2670</v>
       </c>
       <c r="K448" s="5" t="s">
-        <v>2670</v>
+        <v>2671</v>
       </c>
       <c r="L448" s="6" t="s">
-        <v>2671</v>
+        <v>2672</v>
       </c>
       <c r="M448" s="5" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="449">
-      <c r="A449" s="5" t="s">
-        <v>2673</v>
+      <c r="A449" s="5" t="n">
+        <v>1926</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C449" s="5" t="s">
-        <v>2424</v>
+        <v>689</v>
       </c>
       <c r="D449" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H449" s="5" t="s">
         <v>2674</v>
       </c>
-      <c r="E449" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H449" s="5" t="s">
+      <c r="I449" s="5"/>
+      <c r="J449" s="5" t="s">
         <v>2675</v>
       </c>
-      <c r="I449" s="5" t="s">
+      <c r="K449" s="5" t="s">
         <v>2676</v>
       </c>
-      <c r="J449" s="5" t="s">
+      <c r="L449" s="6" t="s">
         <v>2677</v>
       </c>
-      <c r="K449" s="5" t="s">
+      <c r="M449" s="5" t="s">
         <v>2678</v>
-      </c>
-[...4 lines deleted...]
-        <v>2680</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="5" t="s">
-        <v>2681</v>
+        <v>2679</v>
       </c>
       <c r="B450" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C450" s="5" t="s">
-        <v>16</v>
+        <v>607</v>
       </c>
       <c r="D450" s="5" t="s">
-        <v>121</v>
+        <v>196</v>
       </c>
       <c r="E450" s="5" t="s">
-        <v>2455</v>
-[...4 lines deleted...]
-        </is>
+        <v>2680</v>
+      </c>
+      <c r="F450" s="5" t="s">
+        <v>722</v>
       </c>
       <c r="G450" s="5" t="s">
+        <v>2681</v>
+      </c>
+      <c r="H450" s="5" t="s">
         <v>2682</v>
       </c>
-      <c r="H450" s="5" t="s">
+      <c r="I450" s="5" t="s">
         <v>2683</v>
       </c>
-      <c r="I450" s="5" t="s">
+      <c r="J450" s="5" t="s">
         <v>2684</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K450" s="5" t="s">
         <v>2685</v>
       </c>
       <c r="L450" s="6" t="s">
         <v>2686</v>
       </c>
       <c r="M450" s="5" t="s">
         <v>2687</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="5" t="s">
         <v>2688</v>
       </c>
       <c r="B451" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C451" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D451" s="5" t="s">
-        <v>2064</v>
+        <v>121</v>
       </c>
       <c r="E451" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F451" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G451" s="5" t="s">
         <v>2689</v>
       </c>
-      <c r="F451" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G451" s="5" t="s">
+      <c r="H451" s="5" t="s">
         <v>2690</v>
       </c>
-      <c r="H451" s="5" t="s">
+      <c r="I451" s="5" t="s">
         <v>2691</v>
       </c>
-      <c r="I451" s="5" t="s">
+      <c r="J451" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K451" s="5" t="s">
         <v>2692</v>
       </c>
-      <c r="J451" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K451" s="5" t="s">
+      <c r="L451" s="6" t="s">
         <v>2693</v>
       </c>
-      <c r="L451" s="6" t="s">
+      <c r="M451" s="5" t="s">
         <v>2694</v>
-      </c>
-[...1 lines deleted...]
-        <v>2695</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="5" t="s">
-        <v>2696</v>
+        <v>2695</v>
       </c>
       <c r="B452" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C452" s="5" t="s">
-        <v>144</v>
+        <v>2441</v>
       </c>
       <c r="D452" s="5" t="s">
-        <v>1336</v>
-[...4 lines deleted...]
-      <c r="F452" s="5" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E452" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F452" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G452" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H452" s="5" t="s">
         <v>2697</v>
       </c>
-      <c r="G452" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H452" s="5" t="s">
+      <c r="I452" s="5" t="s">
         <v>2698</v>
       </c>
-      <c r="I452" s="5" t="s">
+      <c r="J452" s="5" t="s">
         <v>2699</v>
       </c>
-      <c r="J452" s="5" t="s">
+      <c r="K452" s="5" t="s">
         <v>2700</v>
       </c>
-      <c r="K452" s="5" t="s">
+      <c r="L452" s="6" t="s">
         <v>2701</v>
       </c>
-      <c r="L452" s="6" t="s">
+      <c r="M452" s="5" t="s">
         <v>2702</v>
-      </c>
-[...1 lines deleted...]
-        <v>2703</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="5" t="s">
-        <v>2704</v>
+        <v>2703</v>
       </c>
       <c r="B453" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C453" s="5" t="s">
-        <v>144</v>
+        <v>16</v>
       </c>
       <c r="D453" s="5" t="s">
-        <v>1336</v>
-[...12 lines deleted...]
-        </is>
+        <v>121</v>
+      </c>
+      <c r="E453" s="5" t="s">
+        <v>2472</v>
+      </c>
+      <c r="F453" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G453" s="5" t="s">
+        <v>2704</v>
       </c>
       <c r="H453" s="5" t="s">
         <v>2705</v>
       </c>
       <c r="I453" s="5" t="s">
         <v>2706</v>
       </c>
       <c r="J453" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K453" s="5" t="s">
         <v>2707</v>
       </c>
-      <c r="K453" s="5" t="s">
+      <c r="L453" s="6" t="s">
         <v>2708</v>
       </c>
-      <c r="L453" s="6" t="s">
+      <c r="M453" s="5" t="s">
         <v>2709</v>
-      </c>
-[...1 lines deleted...]
-        <v>2710</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="5" t="s">
-        <v>2711</v>
+        <v>2710</v>
       </c>
       <c r="B454" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C454" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D454" s="5" t="s">
-        <v>121</v>
+        <v>2071</v>
       </c>
       <c r="E454" s="5" t="s">
-        <v>17</v>
+        <v>2711</v>
       </c>
       <c r="F454" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G454" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G454" s="5" t="s">
+        <v>2712</v>
       </c>
       <c r="H454" s="5" t="s">
-        <v>2712</v>
-[...1 lines deleted...]
-      <c r="I454" s="5"/>
+        <v>2713</v>
+      </c>
+      <c r="I454" s="5" t="s">
+        <v>2714</v>
+      </c>
       <c r="J454" s="5" t="s">
-        <v>22</v>
+        <v>2072</v>
       </c>
       <c r="K454" s="5" t="s">
-        <v>2713</v>
+        <v>2715</v>
       </c>
       <c r="L454" s="6" t="s">
-        <v>2714</v>
+        <v>2716</v>
       </c>
       <c r="M454" s="5" t="s">
-        <v>2715</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="5" t="s">
-        <v>2716</v>
+        <v>2718</v>
       </c>
       <c r="B455" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C455" s="5" t="s">
-        <v>33</v>
+        <v>144</v>
       </c>
       <c r="D455" s="5" t="s">
-        <v>607</v>
+        <v>1336</v>
       </c>
       <c r="E455" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F455" s="5" t="s">
-        <v>2717</v>
+        <v>2719</v>
       </c>
       <c r="G455" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H455" s="5" t="s">
-        <v>2718</v>
+        <v>2720</v>
       </c>
       <c r="I455" s="5" t="s">
-        <v>2719</v>
+        <v>2721</v>
       </c>
       <c r="J455" s="5" t="s">
-        <v>2720</v>
+        <v>2722</v>
       </c>
       <c r="K455" s="5" t="s">
-        <v>2721</v>
+        <v>2723</v>
       </c>
       <c r="L455" s="6" t="s">
-        <v>2722</v>
+        <v>2724</v>
       </c>
       <c r="M455" s="5" t="s">
-        <v>2723</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="5" t="s">
-        <v>2724</v>
+        <v>2726</v>
       </c>
       <c r="B456" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C456" s="5" t="s">
-        <v>196</v>
+        <v>144</v>
       </c>
       <c r="D456" s="5" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1336</v>
+      </c>
+      <c r="E456" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F456" s="5" t="s">
-        <v>2725</v>
+        <v>2719</v>
       </c>
       <c r="G456" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H456" s="5" t="s">
-        <v>2726</v>
-[...1 lines deleted...]
-      <c r="I456" s="5"/>
+        <v>2727</v>
+      </c>
+      <c r="I456" s="5" t="s">
+        <v>2728</v>
+      </c>
       <c r="J456" s="5" t="s">
-        <v>2727</v>
+        <v>2729</v>
       </c>
       <c r="K456" s="5" t="s">
-        <v>2728</v>
+        <v>2730</v>
       </c>
       <c r="L456" s="6" t="s">
-        <v>2729</v>
+        <v>2731</v>
       </c>
       <c r="M456" s="5" t="s">
-        <v>2730</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="5" t="s">
-        <v>2731</v>
+        <v>2733</v>
       </c>
       <c r="B457" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C457" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D457" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D457" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="E457" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F457" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G457" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H457" s="5" t="s">
-        <v>2732</v>
+        <v>2734</v>
       </c>
       <c r="I457" s="5"/>
-      <c r="J457" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J457" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K457" s="5" t="s">
-        <v>2733</v>
+        <v>2735</v>
       </c>
       <c r="L457" s="6" t="s">
-        <v>2734</v>
-[...1 lines deleted...]
-      <c r="M457" s="5"/>
+        <v>2736</v>
+      </c>
+      <c r="M457" s="5" t="s">
+        <v>2737</v>
+      </c>
     </row>
     <row r="458">
       <c r="A458" s="5" t="s">
-        <v>2735</v>
+        <v>2738</v>
       </c>
       <c r="B458" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C458" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="D458" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E458" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F458" s="5" t="s">
+        <v>2739</v>
       </c>
       <c r="G458" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H458" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H458" s="5" t="s">
+        <v>2740</v>
+      </c>
+      <c r="I458" s="5" t="s">
+        <v>2741</v>
+      </c>
+      <c r="J458" s="5" t="s">
+        <v>2742</v>
       </c>
       <c r="K458" s="5" t="s">
-        <v>2733</v>
+        <v>2743</v>
       </c>
       <c r="L458" s="6" t="s">
-        <v>2736</v>
-[...1 lines deleted...]
-      <c r="M458" s="5"/>
+        <v>2744</v>
+      </c>
+      <c r="M458" s="5" t="s">
+        <v>2745</v>
+      </c>
     </row>
     <row r="459">
       <c r="A459" s="5" t="s">
-        <v>2737</v>
+        <v>2746</v>
       </c>
       <c r="B459" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C459" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>196</v>
+      </c>
+      <c r="D459" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E459" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F459" s="5" t="s">
+        <v>2747</v>
       </c>
       <c r="G459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H459" s="5" t="s">
-        <v>2738</v>
+        <v>2748</v>
       </c>
       <c r="I459" s="5"/>
-      <c r="J459" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J459" s="5" t="s">
+        <v>2749</v>
       </c>
       <c r="K459" s="5" t="s">
-        <v>2733</v>
+        <v>2750</v>
       </c>
       <c r="L459" s="6" t="s">
-        <v>2739</v>
-[...1 lines deleted...]
-      <c r="M459" s="5"/>
+        <v>2751</v>
+      </c>
+      <c r="M459" s="5" t="s">
+        <v>2752</v>
+      </c>
     </row>
     <row r="460">
       <c r="A460" s="5" t="s">
-        <v>2740</v>
+        <v>2753</v>
       </c>
       <c r="B460" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C460" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D460" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E460" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F460" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G460" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H460" s="5" t="s">
-        <v>2741</v>
+        <v>2754</v>
       </c>
       <c r="I460" s="5"/>
       <c r="J460" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K460" s="5" t="s">
-        <v>2733</v>
+        <v>2755</v>
       </c>
       <c r="L460" s="6" t="s">
-        <v>2742</v>
+        <v>2756</v>
       </c>
       <c r="M460" s="5"/>
     </row>
     <row r="461">
       <c r="A461" s="5" t="s">
-        <v>2743</v>
+        <v>2757</v>
       </c>
       <c r="B461" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C461" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D461" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E461" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F461" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G461" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H461" s="5" t="s">
-        <v>2744</v>
+      <c r="H461" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I461" s="5"/>
       <c r="J461" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K461" s="5" t="s">
-        <v>2733</v>
+        <v>2755</v>
       </c>
       <c r="L461" s="6" t="s">
-        <v>2745</v>
+        <v>2758</v>
       </c>
       <c r="M461" s="5"/>
     </row>
     <row r="462">
       <c r="A462" s="5" t="s">
-        <v>2746</v>
+        <v>2759</v>
       </c>
       <c r="B462" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C462" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D462" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E462" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F462" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G462" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H462" s="5" t="s">
-        <v>2744</v>
+        <v>2760</v>
       </c>
       <c r="I462" s="5"/>
       <c r="J462" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K462" s="5" t="s">
-        <v>2733</v>
+        <v>2755</v>
       </c>
       <c r="L462" s="6" t="s">
-        <v>2747</v>
+        <v>2761</v>
       </c>
       <c r="M462" s="5"/>
     </row>
     <row r="463">
       <c r="A463" s="5" t="s">
-        <v>2748</v>
+        <v>2762</v>
       </c>
       <c r="B463" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C463" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D463" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E463" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F463" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G463" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H463" s="5" t="s">
-        <v>2744</v>
+        <v>2763</v>
       </c>
       <c r="I463" s="5"/>
       <c r="J463" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K463" s="5" t="s">
-        <v>2733</v>
+        <v>2755</v>
       </c>
       <c r="L463" s="6" t="s">
-        <v>2749</v>
+        <v>2764</v>
       </c>
       <c r="M463" s="5"/>
     </row>
     <row r="464">
       <c r="A464" s="5" t="s">
-        <v>2750</v>
+        <v>2765</v>
       </c>
       <c r="B464" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C464" s="5" t="s">
-        <v>196</v>
-[...8 lines deleted...]
-        <v>2751</v>
+        <v>16</v>
+      </c>
+      <c r="D464" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E464" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F464" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G464" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H464" s="5" t="s">
-        <v>2752</v>
-[...5 lines deleted...]
-        <v>2754</v>
+        <v>2766</v>
+      </c>
+      <c r="I464" s="5"/>
+      <c r="J464" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K464" s="5" t="s">
         <v>2755</v>
       </c>
       <c r="L464" s="6" t="s">
-        <v>2756</v>
-[...3 lines deleted...]
-      </c>
+        <v>2767</v>
+      </c>
+      <c r="M464" s="5"/>
     </row>
     <row r="465">
       <c r="A465" s="5" t="s">
-        <v>2758</v>
+        <v>2768</v>
       </c>
       <c r="B465" s="5" t="s">
         <v>695</v>
       </c>
-      <c r="C465" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C465" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="D465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H465" s="5" t="s">
-        <v>2744</v>
+        <v>2766</v>
       </c>
       <c r="I465" s="5"/>
       <c r="J465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K465" s="5" t="s">
-        <v>2759</v>
+        <v>2755</v>
       </c>
       <c r="L465" s="6" t="s">
-        <v>2760</v>
+        <v>2769</v>
       </c>
       <c r="M465" s="5"/>
     </row>
     <row r="466">
       <c r="A466" s="5" t="s">
-        <v>2761</v>
+        <v>2770</v>
       </c>
       <c r="B466" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C466" s="5" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>16</v>
+      </c>
+      <c r="D466" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E466" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F466" s="5" t="s">
-        <v>2717</v>
+      <c r="F466" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G466" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H466" s="5" t="s">
-        <v>2762</v>
-[...5 lines deleted...]
-        <v>2764</v>
+        <v>2766</v>
+      </c>
+      <c r="I466" s="5"/>
+      <c r="J466" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K466" s="5" t="s">
-        <v>2765</v>
+        <v>2755</v>
       </c>
       <c r="L466" s="6" t="s">
-        <v>2766</v>
-[...3 lines deleted...]
-      </c>
+        <v>2771</v>
+      </c>
+      <c r="M466" s="5"/>
     </row>
     <row r="467">
       <c r="A467" s="5" t="s">
-        <v>2768</v>
+        <v>2772</v>
       </c>
       <c r="B467" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C467" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>196</v>
+      </c>
+      <c r="D467" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E467" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F467" s="5" t="s">
+        <v>2773</v>
       </c>
       <c r="G467" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H467" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H467" s="5" t="s">
+        <v>2774</v>
+      </c>
+      <c r="I467" s="5" t="s">
+        <v>2775</v>
+      </c>
+      <c r="J467" s="5" t="s">
+        <v>2776</v>
       </c>
       <c r="K467" s="5" t="s">
-        <v>2769</v>
+        <v>2777</v>
       </c>
       <c r="L467" s="6" t="s">
-        <v>2770</v>
-[...1 lines deleted...]
-      <c r="M467" s="5"/>
+        <v>2778</v>
+      </c>
+      <c r="M467" s="5" t="s">
+        <v>2779</v>
+      </c>
     </row>
     <row r="468">
       <c r="A468" s="5" t="s">
-        <v>2771</v>
+        <v>2780</v>
       </c>
       <c r="B468" s="5" t="s">
         <v>695</v>
       </c>
-      <c r="C468" s="5" t="s">
-        <v>16</v>
+      <c r="C468" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H468" s="5" t="s">
-        <v>2772</v>
+        <v>2766</v>
       </c>
       <c r="I468" s="5"/>
       <c r="J468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K468" s="5" t="s">
-        <v>2773</v>
+        <v>2781</v>
       </c>
       <c r="L468" s="6" t="s">
-        <v>2774</v>
+        <v>2782</v>
       </c>
       <c r="M468" s="5"/>
     </row>
     <row r="469">
       <c r="A469" s="5" t="s">
-        <v>2775</v>
+        <v>2783</v>
       </c>
       <c r="B469" s="5" t="s">
-        <v>695</v>
+        <v>14</v>
       </c>
       <c r="C469" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>196</v>
+      </c>
+      <c r="D469" s="5" t="s">
+        <v>607</v>
       </c>
       <c r="E469" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F469" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F469" s="5" t="s">
+        <v>2739</v>
       </c>
       <c r="G469" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H469" s="5" t="s">
-        <v>2776</v>
-[...5 lines deleted...]
-        </is>
+        <v>2784</v>
+      </c>
+      <c r="I469" s="5" t="s">
+        <v>2785</v>
+      </c>
+      <c r="J469" s="5" t="s">
+        <v>2786</v>
       </c>
       <c r="K469" s="5" t="s">
-        <v>2773</v>
+        <v>2787</v>
       </c>
       <c r="L469" s="6" t="s">
-        <v>2777</v>
-[...1 lines deleted...]
-      <c r="M469" s="5"/>
+        <v>2788</v>
+      </c>
+      <c r="M469" s="5" t="s">
+        <v>2789</v>
+      </c>
     </row>
     <row r="470">
       <c r="A470" s="5" t="s">
-        <v>2778</v>
+        <v>2790</v>
       </c>
       <c r="B470" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C470" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H470" s="5" t="s">
-        <v>2779</v>
+      <c r="H470" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I470" s="5"/>
       <c r="J470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K470" s="5" t="s">
-        <v>2773</v>
+        <v>2791</v>
       </c>
       <c r="L470" s="6" t="s">
-        <v>2780</v>
+        <v>2792</v>
       </c>
       <c r="M470" s="5"/>
     </row>
     <row r="471">
       <c r="A471" s="5" t="s">
-        <v>2781</v>
+        <v>2793</v>
       </c>
       <c r="B471" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C471" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D471" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E471" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F471" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G471" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H471" s="5" t="s">
-        <v>2779</v>
+        <v>2794</v>
       </c>
       <c r="I471" s="5"/>
       <c r="J471" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K471" s="5" t="s">
-        <v>2773</v>
+        <v>2795</v>
       </c>
       <c r="L471" s="6" t="s">
-        <v>2782</v>
+        <v>2796</v>
       </c>
       <c r="M471" s="5"/>
     </row>
     <row r="472">
       <c r="A472" s="5" t="s">
-        <v>2783</v>
+        <v>2797</v>
       </c>
       <c r="B472" s="5" t="s">
         <v>695</v>
       </c>
       <c r="C472" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D472" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E472" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F472" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G472" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H472" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H472" s="5" t="s">
+        <v>2798</v>
       </c>
       <c r="I472" s="5"/>
       <c r="J472" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K472" s="5" t="s">
-        <v>2773</v>
+        <v>2795</v>
       </c>
       <c r="L472" s="6" t="s">
-        <v>2784</v>
+        <v>2799</v>
       </c>
       <c r="M472" s="5"/>
     </row>
     <row r="473">
       <c r="A473" s="5" t="s">
-        <v>2785</v>
+        <v>2800</v>
       </c>
       <c r="B473" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C473" s="5" t="s">
-        <v>2786</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D473" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E473" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F473" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G473" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H473" s="5" t="s">
-        <v>2788</v>
-[...5 lines deleted...]
-        <v>2790</v>
+        <v>2801</v>
+      </c>
+      <c r="I473" s="5"/>
+      <c r="J473" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K473" s="5" t="s">
-        <v>2791</v>
+        <v>2795</v>
       </c>
       <c r="L473" s="6" t="s">
-        <v>2792</v>
-[...3 lines deleted...]
-      </c>
+        <v>2802</v>
+      </c>
+      <c r="M473" s="5"/>
     </row>
     <row r="474">
       <c r="A474" s="5" t="s">
-        <v>2794</v>
+        <v>2803</v>
       </c>
       <c r="B474" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C474" s="5" t="s">
-        <v>2786</v>
-[...4 lines deleted...]
-      <c r="E474" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D474" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E474" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F474" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G474" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H474" s="5" t="s">
+        <v>2801</v>
+      </c>
+      <c r="I474" s="5"/>
+      <c r="J474" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K474" s="5" t="s">
         <v>2795</v>
       </c>
-      <c r="F474" s="5" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="L474" s="6" t="s">
-        <v>2801</v>
-[...3 lines deleted...]
-      </c>
+        <v>2804</v>
+      </c>
+      <c r="M474" s="5"/>
     </row>
     <row r="475">
       <c r="A475" s="5" t="s">
-        <v>2803</v>
+        <v>2805</v>
       </c>
       <c r="B475" s="5" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="C475" s="5" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>1336</v>
+        <v>16</v>
+      </c>
+      <c r="D475" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E475" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F475" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G475" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H475" s="5" t="s">
-[...5 lines deleted...]
-      <c r="J475" s="5" t="s">
+      <c r="H475" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I475" s="5"/>
+      <c r="J475" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K475" s="5" t="s">
+        <v>2795</v>
+      </c>
+      <c r="L475" s="6" t="s">
         <v>2806</v>
       </c>
-      <c r="K475" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M475" s="5"/>
     </row>
     <row r="476">
       <c r="A476" s="5" t="s">
+        <v>2807</v>
+      </c>
+      <c r="B476" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C476" s="5" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D476" s="5" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E476" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F476" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G476" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H476" s="5" t="s">
         <v>2810</v>
       </c>
-      <c r="B476" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D476" s="5" t="s">
+      <c r="I476" s="5" t="s">
         <v>2811</v>
       </c>
-      <c r="E476" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H476" s="5" t="s">
+      <c r="J476" s="5" t="s">
         <v>2812</v>
       </c>
-      <c r="I476" s="5" t="s">
+      <c r="K476" s="5" t="s">
         <v>2813</v>
       </c>
-      <c r="J476" s="5" t="s">
+      <c r="L476" s="6" t="s">
         <v>2814</v>
       </c>
-      <c r="K476" s="5" t="s">
+      <c r="M476" s="5" t="s">
         <v>2815</v>
-      </c>
-[...4 lines deleted...]
-        <v>2817</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="5" t="s">
-        <v>2818</v>
+        <v>2816</v>
       </c>
       <c r="B477" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C477" s="5" t="s">
-        <v>144</v>
+        <v>2808</v>
       </c>
       <c r="D477" s="5" t="s">
-        <v>1336</v>
-[...9 lines deleted...]
-        </is>
+        <v>196</v>
+      </c>
+      <c r="E477" s="5" t="s">
+        <v>2817</v>
+      </c>
+      <c r="F477" s="5" t="s">
+        <v>2818</v>
       </c>
       <c r="G477" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H477" s="5" t="s">
         <v>2819</v>
       </c>
       <c r="I477" s="5" t="s">
         <v>2820</v>
       </c>
       <c r="J477" s="5" t="s">
         <v>2821</v>
       </c>
       <c r="K477" s="5" t="s">
         <v>2822</v>
       </c>
       <c r="L477" s="6" t="s">
         <v>2823</v>
       </c>
       <c r="M477" s="5" t="s">
         <v>2824</v>
       </c>
     </row>
@@ -43892,4410 +44239,4772 @@
       </c>
       <c r="H478" s="5" t="s">
         <v>2826</v>
       </c>
       <c r="I478" s="5" t="s">
         <v>2827</v>
       </c>
       <c r="J478" s="5" t="s">
         <v>2828</v>
       </c>
       <c r="K478" s="5" t="s">
         <v>2829</v>
       </c>
       <c r="L478" s="6" t="s">
         <v>2830</v>
       </c>
       <c r="M478" s="5" t="s">
         <v>2831</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="5" t="s">
         <v>2832</v>
       </c>
       <c r="B479" s="5" t="s">
-        <v>14</v>
+        <v>1622</v>
       </c>
       <c r="C479" s="5" t="s">
-        <v>607</v>
+        <v>442</v>
       </c>
       <c r="D479" s="5" t="s">
-        <v>1336</v>
-[...1 lines deleted...]
-      <c r="E479" s="5" t="s">
         <v>2833</v>
       </c>
-      <c r="F479" s="5" t="s">
+      <c r="E479" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F479" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G479" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H479" s="5" t="s">
         <v>2834</v>
       </c>
-      <c r="G479" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H479" s="5" t="s">
+      <c r="I479" s="5" t="s">
         <v>2835</v>
       </c>
-      <c r="I479" s="5" t="s">
+      <c r="J479" s="5" t="s">
         <v>2836</v>
       </c>
-      <c r="J479" s="5" t="s">
+      <c r="K479" s="5" t="s">
         <v>2837</v>
       </c>
-      <c r="K479" s="5" t="s">
+      <c r="L479" s="6" t="s">
         <v>2838</v>
       </c>
-      <c r="L479" s="6" t="s">
+      <c r="M479" s="5" t="s">
         <v>2839</v>
-      </c>
-[...1 lines deleted...]
-        <v>2840</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="5" t="s">
-        <v>2841</v>
+        <v>2840</v>
       </c>
       <c r="B480" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C480" s="5" t="s">
         <v>144</v>
       </c>
       <c r="D480" s="5" t="s">
         <v>1336</v>
       </c>
       <c r="E480" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F480" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G480" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H480" s="5" t="s">
+        <v>2841</v>
+      </c>
+      <c r="I480" s="5" t="s">
         <v>2842</v>
       </c>
-      <c r="I480" s="5" t="s">
+      <c r="J480" s="5" t="s">
         <v>2843</v>
       </c>
-      <c r="J480" s="5" t="s">
+      <c r="K480" s="5" t="s">
         <v>2844</v>
       </c>
-      <c r="K480" s="5" t="s">
+      <c r="L480" s="6" t="s">
         <v>2845</v>
       </c>
-      <c r="L480" s="6" t="s">
+      <c r="M480" s="5" t="s">
         <v>2846</v>
-      </c>
-[...1 lines deleted...]
-        <v>2847</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="5" t="s">
-        <v>2848</v>
+        <v>2847</v>
       </c>
       <c r="B481" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C481" s="5" t="s">
         <v>144</v>
       </c>
       <c r="D481" s="5" t="s">
         <v>1336</v>
       </c>
       <c r="E481" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F481" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G481" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H481" s="5" t="s">
+        <v>2848</v>
+      </c>
+      <c r="I481" s="5" t="s">
         <v>2849</v>
       </c>
-      <c r="I481" s="5" t="s">
+      <c r="J481" s="5" t="s">
         <v>2850</v>
       </c>
-      <c r="J481" s="5" t="s">
+      <c r="K481" s="5" t="s">
         <v>2851</v>
       </c>
-      <c r="K481" s="5" t="s">
+      <c r="L481" s="6" t="s">
         <v>2852</v>
       </c>
-      <c r="L481" s="6" t="s">
+      <c r="M481" s="5" t="s">
         <v>2853</v>
-      </c>
-[...1 lines deleted...]
-        <v>2854</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="5" t="s">
-        <v>2855</v>
+        <v>2854</v>
       </c>
       <c r="B482" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C482" s="5" t="s">
-        <v>112</v>
+        <v>607</v>
       </c>
       <c r="D482" s="5" t="s">
-        <v>1872</v>
+        <v>1336</v>
       </c>
       <c r="E482" s="5" t="s">
-        <v>1998</v>
-[...6 lines deleted...]
-      <c r="G482" s="5" t="s">
+        <v>2855</v>
+      </c>
+      <c r="F482" s="5" t="s">
         <v>2856</v>
+      </c>
+      <c r="G482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H482" s="5" t="s">
         <v>2857</v>
       </c>
       <c r="I482" s="5" t="s">
         <v>2858</v>
       </c>
       <c r="J482" s="5" t="s">
         <v>2859</v>
       </c>
       <c r="K482" s="5" t="s">
         <v>2860</v>
       </c>
       <c r="L482" s="6" t="s">
         <v>2861</v>
       </c>
       <c r="M482" s="5" t="s">
         <v>2862</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="5" t="s">
         <v>2863</v>
       </c>
       <c r="B483" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C483" s="5" t="s">
-        <v>689</v>
+        <v>144</v>
       </c>
       <c r="D483" s="5" t="s">
-        <v>2064</v>
+        <v>1336</v>
       </c>
       <c r="E483" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F483" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G483" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H483" s="5" t="s">
         <v>2864</v>
       </c>
       <c r="I483" s="5" t="s">
         <v>2865</v>
       </c>
       <c r="J483" s="5" t="s">
         <v>2866</v>
       </c>
       <c r="K483" s="5" t="s">
         <v>2867</v>
       </c>
       <c r="L483" s="6" t="s">
         <v>2868</v>
       </c>
       <c r="M483" s="5" t="s">
         <v>2869</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="5" t="s">
         <v>2870</v>
       </c>
       <c r="B484" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C484" s="5" t="s">
-        <v>2871</v>
+        <v>144</v>
       </c>
       <c r="D484" s="5" t="s">
         <v>1336</v>
       </c>
-      <c r="E484" s="5" t="s">
+      <c r="E484" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F484" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G484" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H484" s="5" t="s">
+        <v>2871</v>
+      </c>
+      <c r="I484" s="5" t="s">
         <v>2872</v>
       </c>
-      <c r="F484" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H484" s="5" t="s">
+      <c r="J484" s="5" t="s">
         <v>2873</v>
       </c>
-      <c r="I484" s="5" t="s">
+      <c r="K484" s="5" t="s">
         <v>2874</v>
       </c>
-      <c r="J484" s="5" t="s">
+      <c r="L484" s="6" t="s">
         <v>2875</v>
       </c>
-      <c r="K484" s="5" t="s">
+      <c r="M484" s="5" t="s">
         <v>2876</v>
-      </c>
-[...4 lines deleted...]
-        <v>2878</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="5" t="s">
-        <v>2879</v>
+        <v>2877</v>
       </c>
       <c r="B485" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C485" s="5" t="s">
-        <v>196</v>
+        <v>112</v>
       </c>
       <c r="D485" s="5" t="s">
-        <v>607</v>
+        <v>1879</v>
       </c>
       <c r="E485" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F485" s="5" t="s">
+        <v>2005</v>
+      </c>
+      <c r="F485" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G485" s="5" t="s">
+        <v>2878</v>
+      </c>
+      <c r="H485" s="5" t="s">
+        <v>2879</v>
+      </c>
+      <c r="I485" s="5" t="s">
         <v>2880</v>
       </c>
-      <c r="G485" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H485" s="5" t="s">
+      <c r="J485" s="5" t="s">
         <v>2881</v>
       </c>
-      <c r="I485" s="5" t="s">
+      <c r="K485" s="5" t="s">
         <v>2882</v>
       </c>
-      <c r="J485" s="5" t="s">
+      <c r="L485" s="6" t="s">
         <v>2883</v>
       </c>
-      <c r="K485" s="5" t="s">
+      <c r="M485" s="5" t="s">
         <v>2884</v>
-      </c>
-[...4 lines deleted...]
-        <v>2886</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="5" t="s">
-        <v>2887</v>
+        <v>2885</v>
       </c>
       <c r="B486" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C486" s="5" t="s">
-        <v>196</v>
+        <v>689</v>
       </c>
       <c r="D486" s="5" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="E486" s="5" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E486" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F486" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G486" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H486" s="5" t="s">
+        <v>2886</v>
+      </c>
+      <c r="I486" s="5" t="s">
+        <v>2887</v>
+      </c>
+      <c r="J486" s="5" t="s">
         <v>2888</v>
       </c>
-      <c r="F486" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H486" s="5" t="s">
+      <c r="K486" s="5" t="s">
         <v>2889</v>
       </c>
-      <c r="I486" s="5" t="s">
+      <c r="L486" s="6" t="s">
         <v>2890</v>
       </c>
-      <c r="J486" s="5" t="s">
+      <c r="M486" s="5" t="s">
         <v>2891</v>
-      </c>
-[...7 lines deleted...]
-        <v>2894</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="5" t="s">
-        <v>2895</v>
+        <v>2892</v>
       </c>
       <c r="B487" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C487" s="5" t="s">
-        <v>16</v>
+        <v>2893</v>
       </c>
       <c r="D487" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E487" s="5" t="s">
+        <v>2894</v>
+      </c>
+      <c r="F487" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G487" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H487" s="5" t="s">
+        <v>2895</v>
+      </c>
+      <c r="I487" s="5" t="s">
         <v>2896</v>
       </c>
-      <c r="E487" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H487" s="5" t="s">
+      <c r="J487" s="5" t="s">
         <v>2897</v>
       </c>
-      <c r="I487" s="5" t="s">
+      <c r="K487" s="5" t="s">
         <v>2898</v>
       </c>
-      <c r="J487" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K487" s="5" t="s">
+      <c r="L487" s="6" t="s">
         <v>2899</v>
       </c>
-      <c r="L487" s="6" t="s">
+      <c r="M487" s="5" t="s">
         <v>2900</v>
-      </c>
-[...1 lines deleted...]
-        <v>2901</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="5" t="s">
-        <v>2902</v>
+        <v>2901</v>
       </c>
       <c r="B488" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C488" s="5" t="s">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="D488" s="5" t="s">
-        <v>2064</v>
+        <v>607</v>
       </c>
       <c r="E488" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F488" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F488" s="5" t="s">
+        <v>2902</v>
       </c>
       <c r="G488" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H488" s="5" t="s">
         <v>2903</v>
       </c>
       <c r="I488" s="5" t="s">
         <v>2904</v>
       </c>
       <c r="J488" s="5" t="s">
-        <v>2071</v>
+        <v>2905</v>
       </c>
       <c r="K488" s="5" t="s">
-        <v>2905</v>
+        <v>2906</v>
       </c>
       <c r="L488" s="6" t="s">
-        <v>2906</v>
+        <v>2907</v>
       </c>
       <c r="M488" s="5" t="s">
-        <v>2907</v>
+        <v>2908</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="5" t="s">
-        <v>2908</v>
+        <v>2909</v>
       </c>
       <c r="B489" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C489" s="5" t="s">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="D489" s="5" t="s">
-        <v>2064</v>
+        <v>607</v>
       </c>
       <c r="E489" s="5" t="s">
-        <v>2909</v>
-[...4 lines deleted...]
-        </is>
+        <v>2910</v>
+      </c>
+      <c r="F489" s="5" t="s">
+        <v>2902</v>
       </c>
       <c r="G489" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H489" s="5" t="s">
-        <v>2910</v>
+        <v>2911</v>
       </c>
       <c r="I489" s="5" t="s">
-        <v>2911</v>
+        <v>2912</v>
       </c>
       <c r="J489" s="5" t="s">
-        <v>2071</v>
+        <v>2913</v>
       </c>
       <c r="K489" s="5" t="s">
-        <v>2912</v>
+        <v>2914</v>
       </c>
       <c r="L489" s="6" t="s">
-        <v>2913</v>
+        <v>2915</v>
       </c>
       <c r="M489" s="5" t="s">
-        <v>2914</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="5" t="s">
-        <v>2915</v>
+        <v>2917</v>
       </c>
       <c r="B490" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C490" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D490" s="5" t="s">
-        <v>689</v>
+        <v>2918</v>
       </c>
       <c r="E490" s="5" t="s">
-        <v>2916</v>
+        <v>17</v>
       </c>
       <c r="F490" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G490" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H490" s="5" t="s">
-        <v>2917</v>
+        <v>2919</v>
       </c>
       <c r="I490" s="5" t="s">
-        <v>2918</v>
+        <v>2920</v>
       </c>
       <c r="J490" s="5" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="K490" s="5" t="s">
-        <v>2919</v>
+        <v>2921</v>
       </c>
       <c r="L490" s="6" t="s">
-        <v>2920</v>
+        <v>2922</v>
       </c>
       <c r="M490" s="5" t="s">
-        <v>2921</v>
+        <v>2923</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="5" t="s">
-        <v>2922</v>
+        <v>2924</v>
       </c>
       <c r="B491" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C491" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D491" s="5" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="E491" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F491" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G491" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H491" s="5" t="s">
-        <v>2923</v>
+        <v>2925</v>
       </c>
       <c r="I491" s="5" t="s">
-        <v>2924</v>
+        <v>2926</v>
       </c>
       <c r="J491" s="5" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="K491" s="5" t="s">
-        <v>2925</v>
+        <v>2927</v>
       </c>
       <c r="L491" s="6" t="s">
-        <v>2926</v>
+        <v>2928</v>
       </c>
       <c r="M491" s="5" t="s">
-        <v>2927</v>
+        <v>2929</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="5" t="s">
-        <v>2928</v>
+        <v>2930</v>
       </c>
       <c r="B492" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C492" s="5" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="D492" s="5" t="s">
-        <v>2929</v>
+        <v>2071</v>
       </c>
       <c r="E492" s="5" t="s">
-        <v>2930</v>
+        <v>2931</v>
       </c>
       <c r="F492" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G492" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H492" s="5" t="s">
-        <v>2931</v>
+        <v>2932</v>
       </c>
       <c r="I492" s="5" t="s">
-        <v>2932</v>
+        <v>2933</v>
       </c>
       <c r="J492" s="5" t="s">
-        <v>2933</v>
+        <v>2078</v>
       </c>
       <c r="K492" s="5" t="s">
         <v>2934</v>
       </c>
       <c r="L492" s="6" t="s">
         <v>2935</v>
       </c>
       <c r="M492" s="5" t="s">
         <v>2936</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="5" t="s">
         <v>2937</v>
       </c>
       <c r="B493" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C493" s="5" t="s">
-        <v>1969</v>
+        <v>16</v>
       </c>
       <c r="D493" s="5" t="s">
-        <v>1952</v>
-[...4 lines deleted...]
-        </is>
+        <v>689</v>
+      </c>
+      <c r="E493" s="5" t="s">
+        <v>2938</v>
       </c>
       <c r="F493" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G493" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H493" s="5" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="I493" s="5" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="J493" s="5" t="s">
-        <v>2866</v>
+        <v>2078</v>
       </c>
       <c r="K493" s="5" t="s">
-        <v>2940</v>
+        <v>2941</v>
       </c>
       <c r="L493" s="6" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
       <c r="M493" s="5" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="5" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
       <c r="B494" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C494" s="5" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="D494" s="5" t="s">
-        <v>2929</v>
+        <v>2071</v>
       </c>
       <c r="E494" s="5" t="s">
-        <v>1998</v>
+        <v>17</v>
       </c>
       <c r="F494" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G494" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H494" s="5" t="s">
-        <v>2944</v>
-[...1 lines deleted...]
-      <c r="I494" s="5"/>
+        <v>2945</v>
+      </c>
+      <c r="I494" s="5" t="s">
+        <v>2946</v>
+      </c>
       <c r="J494" s="5" t="s">
-        <v>2945</v>
+        <v>2078</v>
       </c>
       <c r="K494" s="5" t="s">
-        <v>2946</v>
+        <v>2947</v>
       </c>
       <c r="L494" s="6" t="s">
-        <v>2947</v>
+        <v>2948</v>
       </c>
       <c r="M494" s="5" t="s">
-        <v>2948</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="5" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
       <c r="B495" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C495" s="5" t="s">
-        <v>16</v>
+        <v>607</v>
       </c>
       <c r="D495" s="5" t="s">
-        <v>2064</v>
+        <v>1336</v>
       </c>
       <c r="E495" s="5" t="s">
-        <v>17</v>
+        <v>2951</v>
       </c>
       <c r="F495" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G495" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H495" s="5" t="s">
-        <v>2950</v>
-[...3 lines deleted...]
-      </c>
+        <v>2952</v>
+      </c>
+      <c r="I495" s="5"/>
       <c r="J495" s="5" t="s">
-        <v>2071</v>
+        <v>2953</v>
       </c>
       <c r="K495" s="5" t="s">
-        <v>2952</v>
+        <v>2954</v>
       </c>
       <c r="L495" s="6" t="s">
-        <v>2953</v>
+        <v>2955</v>
       </c>
       <c r="M495" s="5" t="s">
-        <v>2954</v>
+        <v>2956</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="5" t="s">
-        <v>2955</v>
+        <v>2957</v>
       </c>
       <c r="B496" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C496" s="5" t="s">
-        <v>607</v>
+        <v>112</v>
       </c>
       <c r="D496" s="5" t="s">
-        <v>196</v>
+        <v>2958</v>
       </c>
       <c r="E496" s="5" t="s">
-        <v>2956</v>
-[...2 lines deleted...]
-        <v>2957</v>
+        <v>2959</v>
+      </c>
+      <c r="F496" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G496" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H496" s="5" t="s">
-        <v>2958</v>
+        <v>2960</v>
       </c>
       <c r="I496" s="5" t="s">
-        <v>2959</v>
+        <v>2961</v>
       </c>
       <c r="J496" s="5" t="s">
-        <v>2960</v>
+        <v>2962</v>
       </c>
       <c r="K496" s="5" t="s">
-        <v>2961</v>
+        <v>2963</v>
       </c>
       <c r="L496" s="6" t="s">
-        <v>2962</v>
+        <v>2964</v>
       </c>
       <c r="M496" s="5" t="s">
-        <v>2963</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="5" t="s">
-        <v>2964</v>
+        <v>2966</v>
       </c>
       <c r="B497" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C497" s="5" t="s">
-        <v>689</v>
+        <v>1976</v>
       </c>
       <c r="D497" s="5" t="s">
-        <v>2064</v>
+        <v>1959</v>
       </c>
       <c r="E497" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F497" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G497" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H497" s="5" t="s">
-        <v>2965</v>
+        <v>2967</v>
       </c>
       <c r="I497" s="5" t="s">
-        <v>2966</v>
+        <v>2968</v>
       </c>
       <c r="J497" s="5" t="s">
-        <v>2866</v>
+        <v>2888</v>
       </c>
       <c r="K497" s="5" t="s">
-        <v>2967</v>
+        <v>2969</v>
       </c>
       <c r="L497" s="6" t="s">
-        <v>2968</v>
+        <v>2970</v>
       </c>
       <c r="M497" s="5" t="s">
-        <v>2969</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="5" t="s">
-        <v>2970</v>
+        <v>2972</v>
       </c>
       <c r="B498" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C498" s="5" t="s">
-        <v>16</v>
+        <v>112</v>
       </c>
       <c r="D498" s="5" t="s">
-        <v>2971</v>
+        <v>2958</v>
       </c>
       <c r="E498" s="5" t="s">
-        <v>17</v>
+        <v>2005</v>
       </c>
       <c r="F498" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G498" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H498" s="5" t="s">
-        <v>2972</v>
-[...1 lines deleted...]
-      <c r="I498" s="5" t="s">
         <v>2973</v>
       </c>
+      <c r="I498" s="5"/>
       <c r="J498" s="5" t="s">
-        <v>2071</v>
+        <v>2974</v>
       </c>
       <c r="K498" s="5" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
       <c r="L498" s="6" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
       <c r="M498" s="5" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="5" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
       <c r="B499" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C499" s="5" t="s">
-        <v>1969</v>
+        <v>16</v>
       </c>
       <c r="D499" s="5" t="s">
-        <v>1952</v>
+        <v>2071</v>
       </c>
       <c r="E499" s="5" t="s">
-        <v>113</v>
+        <v>17</v>
       </c>
       <c r="F499" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G499" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H499" s="5" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
       <c r="I499" s="5" t="s">
-        <v>2979</v>
+        <v>2980</v>
       </c>
       <c r="J499" s="5" t="s">
-        <v>2866</v>
+        <v>2078</v>
       </c>
       <c r="K499" s="5" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
       <c r="L499" s="6" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="M499" s="5" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="5" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
       <c r="B500" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C500" s="5" t="s">
-        <v>16</v>
+        <v>607</v>
       </c>
       <c r="D500" s="5" t="s">
-        <v>2064</v>
+        <v>196</v>
       </c>
       <c r="E500" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2985</v>
+      </c>
+      <c r="F500" s="5" t="s">
+        <v>2986</v>
       </c>
       <c r="G500" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H500" s="5" t="s">
-        <v>2984</v>
+        <v>2987</v>
       </c>
       <c r="I500" s="5" t="s">
-        <v>2985</v>
+        <v>2988</v>
       </c>
       <c r="J500" s="5" t="s">
-        <v>2071</v>
+        <v>2989</v>
       </c>
       <c r="K500" s="5" t="s">
-        <v>2986</v>
+        <v>2990</v>
       </c>
       <c r="L500" s="6" t="s">
-        <v>2987</v>
+        <v>2991</v>
       </c>
       <c r="M500" s="5" t="s">
-        <v>2988</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="5" t="s">
-        <v>2989</v>
+        <v>2993</v>
       </c>
       <c r="B501" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C501" s="5" t="s">
-        <v>16</v>
+        <v>689</v>
       </c>
       <c r="D501" s="5" t="s">
-        <v>2064</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2071</v>
+      </c>
+      <c r="E501" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F501" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G501" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H501" s="5" t="s">
-        <v>2990</v>
+        <v>2994</v>
       </c>
       <c r="I501" s="5" t="s">
-        <v>2991</v>
+        <v>2995</v>
       </c>
       <c r="J501" s="5" t="s">
-        <v>2071</v>
+        <v>2888</v>
       </c>
       <c r="K501" s="5" t="s">
-        <v>2992</v>
+        <v>2996</v>
       </c>
       <c r="L501" s="6" t="s">
-        <v>2993</v>
+        <v>2997</v>
       </c>
       <c r="M501" s="5" t="s">
-        <v>2994</v>
+        <v>2998</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="5" t="s">
-        <v>2995</v>
+        <v>2999</v>
       </c>
       <c r="B502" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C502" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D502" s="5" t="s">
-        <v>2064</v>
+        <v>3000</v>
       </c>
       <c r="E502" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F502" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G502" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H502" s="5" t="s">
-        <v>2996</v>
+        <v>3001</v>
       </c>
       <c r="I502" s="5" t="s">
-        <v>2997</v>
+        <v>3002</v>
       </c>
       <c r="J502" s="5" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="K502" s="5" t="s">
-        <v>2998</v>
+        <v>3003</v>
       </c>
       <c r="L502" s="6" t="s">
-        <v>2999</v>
+        <v>3004</v>
       </c>
       <c r="M502" s="5" t="s">
-        <v>3000</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="5" t="s">
-        <v>3001</v>
+        <v>3006</v>
       </c>
       <c r="B503" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C503" s="5" t="s">
-        <v>16</v>
+        <v>1976</v>
       </c>
       <c r="D503" s="5" t="s">
-        <v>2064</v>
+        <v>1959</v>
       </c>
       <c r="E503" s="5" t="s">
-        <v>17</v>
+        <v>113</v>
       </c>
       <c r="F503" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G503" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H503" s="5" t="s">
-        <v>3002</v>
+        <v>3007</v>
       </c>
       <c r="I503" s="5" t="s">
-        <v>3003</v>
+        <v>3008</v>
       </c>
       <c r="J503" s="5" t="s">
-        <v>2071</v>
+        <v>2888</v>
       </c>
       <c r="K503" s="5" t="s">
-        <v>3004</v>
+        <v>3009</v>
       </c>
       <c r="L503" s="6" t="s">
-        <v>3005</v>
+        <v>3010</v>
       </c>
       <c r="M503" s="5" t="s">
-        <v>3006</v>
+        <v>3011</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="5" t="s">
-        <v>3007</v>
+        <v>3012</v>
       </c>
       <c r="B504" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C504" s="5" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="D504" s="5" t="s">
-        <v>607</v>
-[...4 lines deleted...]
-        </is>
+        <v>2071</v>
+      </c>
+      <c r="E504" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F504" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G504" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H504" s="5" t="s">
-        <v>3008</v>
+        <v>3013</v>
       </c>
       <c r="I504" s="5" t="s">
-        <v>3009</v>
+        <v>3014</v>
       </c>
       <c r="J504" s="5" t="s">
-        <v>3010</v>
+        <v>2078</v>
       </c>
       <c r="K504" s="5" t="s">
-        <v>3011</v>
+        <v>3015</v>
       </c>
       <c r="L504" s="6" t="s">
-        <v>3012</v>
+        <v>3016</v>
       </c>
       <c r="M504" s="5" t="s">
-        <v>3013</v>
+        <v>3017</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="5" t="s">
-        <v>3014</v>
+        <v>3018</v>
       </c>
       <c r="B505" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C505" s="5" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="D505" s="5" t="s">
-        <v>607</v>
+        <v>2071</v>
       </c>
       <c r="E505" s="5" t="s">
-        <v>2888</v>
-[...2 lines deleted...]
-        <v>3015</v>
+        <v>17</v>
+      </c>
+      <c r="F505" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G505" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H505" s="5" t="s">
-        <v>3016</v>
+        <v>3019</v>
       </c>
       <c r="I505" s="5" t="s">
-        <v>3017</v>
+        <v>3020</v>
       </c>
       <c r="J505" s="5" t="s">
-        <v>3018</v>
+        <v>2078</v>
       </c>
       <c r="K505" s="5" t="s">
-        <v>3019</v>
+        <v>3021</v>
       </c>
       <c r="L505" s="6" t="s">
-        <v>3020</v>
+        <v>3022</v>
       </c>
       <c r="M505" s="5" t="s">
-        <v>3021</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="5" t="s">
-        <v>3022</v>
+        <v>3024</v>
       </c>
       <c r="B506" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C506" s="5" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="D506" s="5" t="s">
-        <v>2929</v>
+        <v>2071</v>
       </c>
       <c r="E506" s="5" t="s">
-        <v>1998</v>
+        <v>17</v>
       </c>
       <c r="F506" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G506" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H506" s="5" t="s">
-        <v>3023</v>
+        <v>3025</v>
       </c>
       <c r="I506" s="5" t="s">
-        <v>3024</v>
+        <v>3026</v>
       </c>
       <c r="J506" s="5" t="s">
-        <v>2933</v>
+        <v>2078</v>
       </c>
       <c r="K506" s="5" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
       <c r="L506" s="6" t="s">
-        <v>3026</v>
+        <v>3028</v>
       </c>
       <c r="M506" s="5" t="s">
-        <v>3027</v>
+        <v>3029</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="5" t="s">
-        <v>3028</v>
+        <v>3030</v>
       </c>
       <c r="B507" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C507" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D507" s="5" t="s">
-        <v>2064</v>
+        <v>2071</v>
       </c>
       <c r="E507" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F507" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G507" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H507" s="5" t="s">
-        <v>3029</v>
-[...1 lines deleted...]
-      <c r="I507" s="5"/>
+        <v>3031</v>
+      </c>
+      <c r="I507" s="5" t="s">
+        <v>3032</v>
+      </c>
       <c r="J507" s="5" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="K507" s="5" t="s">
-        <v>3030</v>
+        <v>3033</v>
       </c>
       <c r="L507" s="6" t="s">
-        <v>3031</v>
+        <v>3034</v>
       </c>
       <c r="M507" s="5" t="s">
-        <v>3032</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="5" t="s">
-        <v>3033</v>
+        <v>3036</v>
       </c>
       <c r="B508" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C508" s="5" t="s">
-        <v>422</v>
+        <v>196</v>
       </c>
       <c r="D508" s="5" t="s">
-        <v>2786</v>
+        <v>607</v>
       </c>
       <c r="E508" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F508" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G508" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H508" s="5" t="s">
-        <v>3034</v>
+        <v>3037</v>
       </c>
       <c r="I508" s="5" t="s">
-        <v>3035</v>
+        <v>3038</v>
       </c>
       <c r="J508" s="5" t="s">
-        <v>3036</v>
+        <v>3039</v>
       </c>
       <c r="K508" s="5" t="s">
-        <v>3037</v>
+        <v>3040</v>
       </c>
       <c r="L508" s="6" t="s">
-        <v>3038</v>
+        <v>3041</v>
       </c>
       <c r="M508" s="5" t="s">
-        <v>3039</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="5" t="s">
-        <v>3040</v>
+        <v>3043</v>
       </c>
       <c r="B509" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C509" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D509" s="5" t="s">
         <v>607</v>
       </c>
-      <c r="D509" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E509" s="5" t="s">
-        <v>3041</v>
+        <v>2910</v>
       </c>
       <c r="F509" s="5" t="s">
-        <v>2888</v>
+        <v>3044</v>
       </c>
       <c r="G509" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H509" s="5" t="s">
-        <v>3042</v>
+        <v>3045</v>
       </c>
       <c r="I509" s="5" t="s">
-        <v>3043</v>
+        <v>3046</v>
       </c>
       <c r="J509" s="5" t="s">
-        <v>3044</v>
+        <v>3047</v>
       </c>
       <c r="K509" s="5" t="s">
-        <v>3045</v>
+        <v>3048</v>
       </c>
       <c r="L509" s="6" t="s">
-        <v>3046</v>
+        <v>3049</v>
       </c>
       <c r="M509" s="5" t="s">
-        <v>3047</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="5" t="s">
-        <v>3048</v>
+        <v>3051</v>
       </c>
       <c r="B510" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C510" s="5" t="s">
-        <v>33</v>
+        <v>112</v>
       </c>
       <c r="D510" s="5" t="s">
-        <v>607</v>
+        <v>2958</v>
       </c>
       <c r="E510" s="5" t="s">
-        <v>3049</v>
+        <v>2005</v>
       </c>
       <c r="F510" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G510" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H510" s="5" t="s">
-        <v>3050</v>
+        <v>3052</v>
       </c>
       <c r="I510" s="5" t="s">
-        <v>3051</v>
+        <v>3053</v>
       </c>
       <c r="J510" s="5" t="s">
-        <v>3052</v>
+        <v>2962</v>
       </c>
       <c r="K510" s="5" t="s">
-        <v>3053</v>
+        <v>3054</v>
       </c>
       <c r="L510" s="6" t="s">
-        <v>3054</v>
+        <v>3055</v>
       </c>
       <c r="M510" s="5" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="5" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
       <c r="B511" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C511" s="5" t="s">
-        <v>3057</v>
+        <v>16</v>
       </c>
       <c r="D511" s="5" t="s">
-        <v>196</v>
+        <v>2071</v>
       </c>
       <c r="E511" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F511" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G511" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H511" s="5" t="s">
         <v>3058</v>
       </c>
-      <c r="F511" s="5" t="s">
+      <c r="I511" s="5"/>
+      <c r="J511" s="5" t="s">
+        <v>2078</v>
+      </c>
+      <c r="K511" s="5" t="s">
         <v>3059</v>
       </c>
-      <c r="G511" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H511" s="5" t="s">
+      <c r="L511" s="6" t="s">
         <v>3060</v>
       </c>
-      <c r="I511" s="5" t="s">
+      <c r="M511" s="5" t="s">
         <v>3061</v>
-      </c>
-[...10 lines deleted...]
-        <v>3065</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="5" t="s">
-        <v>3066</v>
+        <v>3062</v>
       </c>
       <c r="B512" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C512" s="5" t="s">
-        <v>607</v>
+        <v>422</v>
       </c>
       <c r="D512" s="5" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-      <c r="F512" s="5" t="s">
+        <v>2808</v>
+      </c>
+      <c r="E512" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F512" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G512" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H512" s="5" t="s">
+        <v>3063</v>
+      </c>
+      <c r="I512" s="5" t="s">
+        <v>3064</v>
+      </c>
+      <c r="J512" s="5" t="s">
+        <v>3065</v>
+      </c>
+      <c r="K512" s="5" t="s">
+        <v>3066</v>
+      </c>
+      <c r="L512" s="6" t="s">
         <v>3067</v>
       </c>
-      <c r="G512" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H512" s="5" t="s">
+      <c r="M512" s="5" t="s">
         <v>3068</v>
-      </c>
-[...13 lines deleted...]
-        <v>3073</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="5" t="s">
-        <v>3074</v>
+        <v>3069</v>
       </c>
       <c r="B513" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C513" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="D513" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="D513" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E513" s="5" t="s">
-        <v>2888</v>
+        <v>3070</v>
       </c>
       <c r="F513" s="5" t="s">
-        <v>3015</v>
+        <v>2910</v>
       </c>
       <c r="G513" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H513" s="5" t="s">
+        <v>3071</v>
+      </c>
+      <c r="I513" s="5" t="s">
+        <v>3072</v>
+      </c>
+      <c r="J513" s="5" t="s">
+        <v>3073</v>
+      </c>
+      <c r="K513" s="5" t="s">
+        <v>3074</v>
+      </c>
+      <c r="L513" s="6" t="s">
         <v>3075</v>
       </c>
-      <c r="I513" s="5" t="s">
+      <c r="M513" s="5" t="s">
         <v>3076</v>
-      </c>
-[...10 lines deleted...]
-        <v>3080</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="5" t="s">
-        <v>3081</v>
+        <v>3077</v>
       </c>
       <c r="B514" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C514" s="5" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D514" s="5" t="s">
-        <v>1952</v>
+        <v>607</v>
       </c>
       <c r="E514" s="5" t="s">
-        <v>17</v>
+        <v>3078</v>
       </c>
       <c r="F514" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G514" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H514" s="5" t="s">
+        <v>3079</v>
+      </c>
+      <c r="I514" s="5" t="s">
+        <v>3080</v>
+      </c>
+      <c r="J514" s="5" t="s">
+        <v>3081</v>
+      </c>
+      <c r="K514" s="5" t="s">
         <v>3082</v>
       </c>
-      <c r="I514" s="5" t="s">
+      <c r="L514" s="6" t="s">
         <v>3083</v>
       </c>
-      <c r="J514" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K514" s="5" t="s">
+      <c r="M514" s="5" t="s">
         <v>3084</v>
-      </c>
-[...4 lines deleted...]
-        <v>3086</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="5" t="s">
-        <v>3087</v>
+        <v>3085</v>
       </c>
       <c r="B515" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C515" s="5" t="s">
-        <v>16</v>
+        <v>3086</v>
       </c>
       <c r="D515" s="5" t="s">
-        <v>2064</v>
+        <v>196</v>
       </c>
       <c r="E515" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2951</v>
+      </c>
+      <c r="F515" s="5" t="s">
+        <v>3087</v>
       </c>
       <c r="G515" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H515" s="5" t="s">
         <v>3088</v>
       </c>
       <c r="I515" s="5" t="s">
         <v>3089</v>
       </c>
       <c r="J515" s="5" t="s">
-        <v>2071</v>
+        <v>3090</v>
       </c>
       <c r="K515" s="5" t="s">
-        <v>3090</v>
+        <v>3091</v>
       </c>
       <c r="L515" s="6" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
       <c r="M515" s="5" t="s">
-        <v>3092</v>
+        <v>3093</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="5" t="s">
-        <v>3087</v>
+        <v>3094</v>
       </c>
       <c r="B516" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C516" s="5" t="s">
-        <v>16</v>
+        <v>607</v>
       </c>
       <c r="D516" s="5" t="s">
-        <v>1952</v>
+        <v>196</v>
       </c>
       <c r="E516" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2951</v>
+      </c>
+      <c r="F516" s="5" t="s">
+        <v>3095</v>
       </c>
       <c r="G516" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H516" s="5" t="s">
-        <v>3093</v>
-[...1 lines deleted...]
-      <c r="I516" s="5"/>
+        <v>3096</v>
+      </c>
+      <c r="I516" s="5" t="s">
+        <v>3097</v>
+      </c>
       <c r="J516" s="5" t="s">
-        <v>2071</v>
+        <v>3098</v>
       </c>
       <c r="K516" s="5" t="s">
-        <v>3094</v>
+        <v>3099</v>
       </c>
       <c r="L516" s="6" t="s">
-        <v>3095</v>
+        <v>3100</v>
       </c>
       <c r="M516" s="5" t="s">
-        <v>3096</v>
+        <v>3101</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="5" t="s">
-        <v>3097</v>
+        <v>3102</v>
       </c>
       <c r="B517" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C517" s="5" t="s">
-        <v>112</v>
+        <v>196</v>
       </c>
       <c r="D517" s="5" t="s">
-        <v>1625</v>
+        <v>607</v>
       </c>
       <c r="E517" s="5" t="s">
-        <v>1998</v>
-[...4 lines deleted...]
-        </is>
+        <v>2910</v>
+      </c>
+      <c r="F517" s="5" t="s">
+        <v>3044</v>
       </c>
       <c r="G517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H517" s="5" t="s">
-        <v>3098</v>
-[...1 lines deleted...]
-      <c r="I517" s="5"/>
+        <v>3103</v>
+      </c>
+      <c r="I517" s="5" t="s">
+        <v>3104</v>
+      </c>
       <c r="J517" s="5" t="s">
-        <v>3099</v>
+        <v>3105</v>
       </c>
       <c r="K517" s="5" t="s">
-        <v>3100</v>
+        <v>3106</v>
       </c>
       <c r="L517" s="6" t="s">
-        <v>3101</v>
+        <v>3107</v>
       </c>
       <c r="M517" s="5" t="s">
-        <v>3102</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="5" t="s">
-        <v>3103</v>
+        <v>3109</v>
       </c>
       <c r="B518" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C518" s="5" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="D518" s="5" t="s">
-        <v>607</v>
+        <v>1959</v>
       </c>
       <c r="E518" s="5" t="s">
-        <v>2888</v>
-[...2 lines deleted...]
-        <v>3104</v>
+        <v>17</v>
+      </c>
+      <c r="F518" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G518" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H518" s="5" t="s">
-        <v>3105</v>
+        <v>3110</v>
       </c>
       <c r="I518" s="5" t="s">
-        <v>3106</v>
+        <v>3111</v>
       </c>
       <c r="J518" s="5" t="s">
-        <v>3107</v>
+        <v>2078</v>
       </c>
       <c r="K518" s="5" t="s">
-        <v>3108</v>
+        <v>3112</v>
       </c>
       <c r="L518" s="6" t="s">
-        <v>3109</v>
+        <v>3113</v>
       </c>
       <c r="M518" s="5" t="s">
-        <v>3110</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="5" t="s">
-        <v>3111</v>
+        <v>3115</v>
       </c>
       <c r="B519" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C519" s="5" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="D519" s="5" t="s">
-        <v>607</v>
+        <v>2071</v>
       </c>
       <c r="E519" s="5" t="s">
-        <v>3112</v>
+        <v>17</v>
       </c>
       <c r="F519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H519" s="5" t="s">
-        <v>3113</v>
+        <v>3116</v>
       </c>
       <c r="I519" s="5" t="s">
-        <v>3114</v>
+        <v>3117</v>
       </c>
       <c r="J519" s="5" t="s">
-        <v>3115</v>
+        <v>2078</v>
       </c>
       <c r="K519" s="5" t="s">
-        <v>3116</v>
+        <v>3118</v>
       </c>
       <c r="L519" s="6" t="s">
-        <v>3117</v>
+        <v>3119</v>
       </c>
       <c r="M519" s="5" t="s">
-        <v>3118</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="5" t="s">
-        <v>3119</v>
+        <v>3115</v>
       </c>
       <c r="B520" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C520" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D520" s="5" t="s">
-        <v>2896</v>
+        <v>1959</v>
       </c>
       <c r="E520" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F520" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G520" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H520" s="5" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="I520" s="5"/>
       <c r="J520" s="5" t="s">
-        <v>2071</v>
+        <v>2078</v>
       </c>
       <c r="K520" s="5" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="L520" s="6" t="s">
-        <v>3122</v>
+        <v>3123</v>
       </c>
       <c r="M520" s="5" t="s">
-        <v>3123</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="5" t="s">
-        <v>3124</v>
+        <v>3125</v>
       </c>
       <c r="B521" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C521" s="5" t="s">
-        <v>16</v>
+        <v>112</v>
       </c>
       <c r="D521" s="5" t="s">
-        <v>2896</v>
+        <v>1632</v>
       </c>
       <c r="E521" s="5" t="s">
-        <v>17</v>
+        <v>2005</v>
       </c>
       <c r="F521" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G521" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H521" s="5" t="s">
-        <v>3125</v>
-[...1 lines deleted...]
-      <c r="I521" s="5" t="s">
         <v>3126</v>
       </c>
+      <c r="I521" s="5"/>
       <c r="J521" s="5" t="s">
-        <v>2071</v>
+        <v>3127</v>
       </c>
       <c r="K521" s="5" t="s">
-        <v>3127</v>
+        <v>3128</v>
       </c>
       <c r="L521" s="6" t="s">
-        <v>3128</v>
+        <v>3129</v>
       </c>
       <c r="M521" s="5" t="s">
-        <v>3129</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="5" t="s">
-        <v>3130</v>
+        <v>3131</v>
       </c>
       <c r="B522" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C522" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D522" s="5" t="s">
         <v>607</v>
       </c>
-      <c r="D522" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E522" s="5" t="s">
-        <v>3058</v>
+        <v>2910</v>
       </c>
       <c r="F522" s="5" t="s">
-        <v>3131</v>
+        <v>3132</v>
       </c>
       <c r="G522" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H522" s="5" t="s">
-        <v>3132</v>
+        <v>3133</v>
       </c>
       <c r="I522" s="5" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
       <c r="J522" s="5" t="s">
-        <v>3134</v>
+        <v>3135</v>
       </c>
       <c r="K522" s="5" t="s">
-        <v>3135</v>
+        <v>3136</v>
       </c>
       <c r="L522" s="6" t="s">
-        <v>3136</v>
+        <v>3137</v>
       </c>
       <c r="M522" s="5" t="s">
-        <v>3137</v>
+        <v>3138</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="5" t="s">
-        <v>3138</v>
+        <v>3139</v>
       </c>
       <c r="B523" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C523" s="5" t="s">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="D523" s="5" t="s">
-        <v>2896</v>
+        <v>607</v>
       </c>
       <c r="E523" s="5" t="s">
-        <v>17</v>
+        <v>3140</v>
       </c>
       <c r="F523" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G523" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H523" s="5" t="s">
-        <v>3139</v>
+        <v>3141</v>
       </c>
       <c r="I523" s="5" t="s">
-        <v>3140</v>
+        <v>3142</v>
       </c>
       <c r="J523" s="5" t="s">
-        <v>2071</v>
+        <v>3143</v>
       </c>
       <c r="K523" s="5" t="s">
-        <v>3141</v>
+        <v>3144</v>
       </c>
       <c r="L523" s="6" t="s">
-        <v>3142</v>
+        <v>3145</v>
       </c>
       <c r="M523" s="5" t="s">
-        <v>3143</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="5" t="s">
-        <v>3144</v>
+        <v>3147</v>
       </c>
       <c r="B524" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C524" s="5" t="s">
-        <v>607</v>
+        <v>16</v>
       </c>
       <c r="D524" s="5" t="s">
-        <v>196</v>
+        <v>2918</v>
       </c>
       <c r="E524" s="5" t="s">
-        <v>3145</v>
-[...2 lines deleted...]
-        <v>3067</v>
+        <v>17</v>
+      </c>
+      <c r="F524" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G524" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H524" s="5" t="s">
-        <v>3146</v>
-[...3 lines deleted...]
-      </c>
+        <v>3148</v>
+      </c>
+      <c r="I524" s="5"/>
       <c r="J524" s="5" t="s">
-        <v>3148</v>
+        <v>2078</v>
       </c>
       <c r="K524" s="5" t="s">
         <v>3149</v>
       </c>
       <c r="L524" s="6" t="s">
         <v>3150</v>
       </c>
       <c r="M524" s="5" t="s">
         <v>3151</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="5" t="s">
         <v>3152</v>
       </c>
       <c r="B525" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C525" s="5" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="D525" s="5" t="s">
-        <v>607</v>
+        <v>2918</v>
       </c>
       <c r="E525" s="5" t="s">
-        <v>3049</v>
+        <v>17</v>
       </c>
       <c r="F525" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G525" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H525" s="5" t="s">
         <v>3153</v>
       </c>
       <c r="I525" s="5" t="s">
         <v>3154</v>
       </c>
       <c r="J525" s="5" t="s">
+        <v>2078</v>
+      </c>
+      <c r="K525" s="5" t="s">
         <v>3155</v>
       </c>
-      <c r="K525" s="5" t="s">
+      <c r="L525" s="6" t="s">
         <v>3156</v>
       </c>
-      <c r="L525" s="6" t="s">
+      <c r="M525" s="5" t="s">
         <v>3157</v>
-      </c>
-[...1 lines deleted...]
-        <v>3158</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="5" t="s">
-        <v>3159</v>
+        <v>3158</v>
       </c>
       <c r="B526" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C526" s="5" t="s">
         <v>607</v>
       </c>
       <c r="D526" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E526" s="5" t="s">
-        <v>3058</v>
+        <v>2951</v>
       </c>
       <c r="F526" s="5" t="s">
-        <v>2888</v>
+        <v>3159</v>
       </c>
       <c r="G526" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H526" s="5" t="s">
         <v>3160</v>
       </c>
       <c r="I526" s="5" t="s">
         <v>3161</v>
       </c>
       <c r="J526" s="5" t="s">
         <v>3162</v>
       </c>
       <c r="K526" s="5" t="s">
         <v>3163</v>
       </c>
       <c r="L526" s="6" t="s">
         <v>3164</v>
       </c>
       <c r="M526" s="5" t="s">
         <v>3165</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="5" t="s">
         <v>3166</v>
       </c>
       <c r="B527" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C527" s="5" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="D527" s="5" t="s">
-        <v>607</v>
+        <v>2918</v>
       </c>
       <c r="E527" s="5" t="s">
-        <v>2888</v>
-[...2 lines deleted...]
-        <v>3104</v>
+        <v>17</v>
+      </c>
+      <c r="F527" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G527" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H527" s="5" t="s">
         <v>3167</v>
       </c>
       <c r="I527" s="5" t="s">
         <v>3168</v>
       </c>
       <c r="J527" s="5" t="s">
+        <v>2078</v>
+      </c>
+      <c r="K527" s="5" t="s">
         <v>3169</v>
       </c>
-      <c r="K527" s="5" t="s">
+      <c r="L527" s="6" t="s">
         <v>3170</v>
       </c>
-      <c r="L527" s="6" t="s">
+      <c r="M527" s="5" t="s">
         <v>3171</v>
-      </c>
-[...1 lines deleted...]
-        <v>3172</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="5" t="s">
-        <v>3173</v>
+        <v>3172</v>
       </c>
       <c r="B528" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C528" s="5" t="s">
-        <v>422</v>
+        <v>607</v>
       </c>
       <c r="D528" s="5" t="s">
-        <v>2064</v>
+        <v>196</v>
       </c>
       <c r="E528" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>3173</v>
+      </c>
+      <c r="F528" s="5" t="s">
+        <v>3095</v>
       </c>
       <c r="G528" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H528" s="5" t="s">
         <v>3174</v>
       </c>
       <c r="I528" s="5" t="s">
         <v>3175</v>
       </c>
       <c r="J528" s="5" t="s">
-        <v>2866</v>
+        <v>3176</v>
       </c>
       <c r="K528" s="5" t="s">
-        <v>3176</v>
+        <v>3177</v>
       </c>
       <c r="L528" s="6" t="s">
-        <v>3177</v>
+        <v>3178</v>
       </c>
       <c r="M528" s="5" t="s">
-        <v>3178</v>
+        <v>3179</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="5" t="s">
-        <v>3179</v>
+        <v>3180</v>
       </c>
       <c r="B529" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C529" s="5" t="s">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="D529" s="5" t="s">
-        <v>2064</v>
+        <v>607</v>
       </c>
       <c r="E529" s="5" t="s">
-        <v>3180</v>
+        <v>3078</v>
       </c>
       <c r="F529" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G529" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H529" s="5" t="s">
         <v>3181</v>
       </c>
       <c r="I529" s="5" t="s">
         <v>3182</v>
       </c>
       <c r="J529" s="5" t="s">
-        <v>2071</v>
+        <v>3183</v>
       </c>
       <c r="K529" s="5" t="s">
-        <v>3183</v>
+        <v>3184</v>
       </c>
       <c r="L529" s="6" t="s">
-        <v>3184</v>
+        <v>3185</v>
       </c>
       <c r="M529" s="5" t="s">
-        <v>3185</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="5" t="s">
-        <v>3186</v>
+        <v>3187</v>
       </c>
       <c r="B530" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C530" s="5" t="s">
-        <v>3187</v>
+        <v>607</v>
       </c>
       <c r="D530" s="5" t="s">
-        <v>442</v>
+        <v>196</v>
       </c>
       <c r="E530" s="5" t="s">
+        <v>2951</v>
+      </c>
+      <c r="F530" s="5" t="s">
+        <v>2910</v>
+      </c>
+      <c r="G530" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H530" s="5" t="s">
         <v>3188</v>
       </c>
-      <c r="F530" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H530" s="5" t="s">
+      <c r="I530" s="5" t="s">
         <v>3189</v>
       </c>
-      <c r="I530" s="5"/>
       <c r="J530" s="5" t="s">
         <v>3190</v>
       </c>
       <c r="K530" s="5" t="s">
         <v>3191</v>
       </c>
       <c r="L530" s="6" t="s">
         <v>3192</v>
       </c>
       <c r="M530" s="5" t="s">
         <v>3193</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="5" t="s">
         <v>3194</v>
       </c>
       <c r="B531" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C531" s="5" t="s">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="D531" s="5" t="s">
-        <v>3181</v>
+        <v>607</v>
       </c>
       <c r="E531" s="5" t="s">
-        <v>17</v>
+        <v>2910</v>
       </c>
       <c r="F531" s="5" t="s">
-        <v>3180</v>
+        <v>3132</v>
       </c>
       <c r="G531" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H531" s="5" t="s">
         <v>3195</v>
       </c>
       <c r="I531" s="5" t="s">
         <v>3196</v>
       </c>
       <c r="J531" s="5" t="s">
-        <v>2866</v>
+        <v>3197</v>
       </c>
       <c r="K531" s="5" t="s">
-        <v>3197</v>
+        <v>3198</v>
       </c>
       <c r="L531" s="6" t="s">
-        <v>3198</v>
+        <v>3199</v>
       </c>
       <c r="M531" s="5" t="s">
-        <v>3199</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="5" t="s">
-        <v>3200</v>
+        <v>3201</v>
       </c>
       <c r="B532" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C532" s="5" t="s">
-        <v>97</v>
+        <v>422</v>
       </c>
       <c r="D532" s="5" t="s">
-        <v>2064</v>
-[...4 lines deleted...]
-        </is>
+        <v>2071</v>
+      </c>
+      <c r="E532" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F532" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G532" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H532" s="5" t="s">
-        <v>3201</v>
+        <v>3202</v>
       </c>
       <c r="I532" s="5" t="s">
-        <v>3202</v>
+        <v>3203</v>
       </c>
       <c r="J532" s="5" t="s">
-        <v>2866</v>
+        <v>2888</v>
       </c>
       <c r="K532" s="5" t="s">
-        <v>3203</v>
+        <v>3204</v>
       </c>
       <c r="L532" s="6" t="s">
-        <v>3204</v>
+        <v>3205</v>
       </c>
       <c r="M532" s="5" t="s">
-        <v>3205</v>
+        <v>3206</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="5" t="s">
-        <v>3206</v>
+        <v>3207</v>
       </c>
       <c r="B533" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C533" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D533" s="5" t="s">
-        <v>3181</v>
+        <v>2071</v>
       </c>
       <c r="E533" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>3180</v>
+        <v>3208</v>
+      </c>
+      <c r="F533" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G533" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H533" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H533" s="5" t="s">
+        <v>3209</v>
       </c>
       <c r="I533" s="5" t="s">
-        <v>3207</v>
+        <v>3210</v>
       </c>
       <c r="J533" s="5" t="s">
-        <v>2866</v>
+        <v>2078</v>
       </c>
       <c r="K533" s="5" t="s">
-        <v>3208</v>
+        <v>3211</v>
       </c>
       <c r="L533" s="6" t="s">
-        <v>3209</v>
+        <v>3212</v>
       </c>
       <c r="M533" s="5" t="s">
-        <v>3210</v>
+        <v>3213</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="5" t="s">
-        <v>3211</v>
+        <v>3214</v>
       </c>
       <c r="B534" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C534" s="5" t="s">
-        <v>196</v>
+        <v>144</v>
       </c>
       <c r="D534" s="5" t="s">
         <v>607</v>
       </c>
-      <c r="E534" s="5" t="s">
-[...3 lines deleted...]
-        <v>3104</v>
+      <c r="E534" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F534" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G534" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H534" s="5" t="s">
-        <v>3212</v>
+        <v>3215</v>
       </c>
       <c r="I534" s="5" t="s">
-        <v>3213</v>
+        <v>3216</v>
       </c>
       <c r="J534" s="5" t="s">
-        <v>3214</v>
+        <v>3217</v>
       </c>
       <c r="K534" s="5" t="s">
-        <v>3215</v>
+        <v>3218</v>
       </c>
       <c r="L534" s="6" t="s">
-        <v>3216</v>
+        <v>3219</v>
       </c>
       <c r="M534" s="5" t="s">
-        <v>3217</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="5" t="s">
-        <v>3218</v>
+        <v>3221</v>
       </c>
       <c r="B535" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C535" s="5" t="s">
-        <v>16</v>
+        <v>3222</v>
       </c>
       <c r="D535" s="5" t="s">
-        <v>3181</v>
+        <v>442</v>
       </c>
       <c r="E535" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>3180</v>
+        <v>3223</v>
+      </c>
+      <c r="F535" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G535" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H535" s="5" t="s">
-        <v>3219</v>
-[...3 lines deleted...]
-      </c>
+        <v>3224</v>
+      </c>
+      <c r="I535" s="5"/>
       <c r="J535" s="5" t="s">
-        <v>2866</v>
+        <v>3225</v>
       </c>
       <c r="K535" s="5" t="s">
-        <v>3221</v>
+        <v>3226</v>
       </c>
       <c r="L535" s="6" t="s">
-        <v>3222</v>
+        <v>3227</v>
       </c>
       <c r="M535" s="5" t="s">
-        <v>3223</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="5" t="s">
-        <v>3224</v>
+        <v>3229</v>
       </c>
       <c r="B536" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C536" s="5" t="s">
-        <v>3225</v>
+        <v>16</v>
       </c>
       <c r="D536" s="5" t="s">
-        <v>3226</v>
+        <v>3209</v>
       </c>
       <c r="E536" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F536" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F536" s="5" t="s">
+        <v>3208</v>
       </c>
       <c r="G536" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H536" s="5" t="s">
-        <v>3227</v>
+        <v>3230</v>
       </c>
       <c r="I536" s="5" t="s">
-        <v>3228</v>
+        <v>3231</v>
       </c>
       <c r="J536" s="5" t="s">
-        <v>3229</v>
+        <v>2888</v>
       </c>
       <c r="K536" s="5" t="s">
-        <v>3230</v>
+        <v>3232</v>
       </c>
       <c r="L536" s="6" t="s">
-        <v>3231</v>
+        <v>3233</v>
       </c>
       <c r="M536" s="5" t="s">
-        <v>3232</v>
+        <v>3234</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="5" t="s">
-        <v>3233</v>
+        <v>3235</v>
       </c>
       <c r="B537" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C537" s="5" t="s">
-        <v>689</v>
+        <v>97</v>
       </c>
       <c r="D537" s="5" t="s">
-        <v>3234</v>
-[...2 lines deleted...]
-        <v>1320</v>
+        <v>2071</v>
+      </c>
+      <c r="E537" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F537" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G537" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H537" s="5" t="s">
-        <v>3235</v>
+        <v>3236</v>
       </c>
       <c r="I537" s="5" t="s">
-        <v>3236</v>
+        <v>3237</v>
       </c>
       <c r="J537" s="5" t="s">
-        <v>2866</v>
+        <v>2888</v>
       </c>
       <c r="K537" s="5" t="s">
-        <v>3237</v>
+        <v>3238</v>
       </c>
       <c r="L537" s="6" t="s">
-        <v>3238</v>
+        <v>3239</v>
       </c>
       <c r="M537" s="5" t="s">
-        <v>3239</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="5" t="s">
-        <v>3240</v>
+        <v>3241</v>
       </c>
       <c r="B538" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C538" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D538" s="5" t="s">
-        <v>3181</v>
+        <v>3209</v>
       </c>
       <c r="E538" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F538" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F538" s="5" t="s">
+        <v>3208</v>
       </c>
       <c r="G538" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H538" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I538" s="5" t="s">
-        <v>3241</v>
+        <v>3242</v>
       </c>
       <c r="J538" s="5" t="s">
-        <v>2866</v>
+        <v>2888</v>
       </c>
       <c r="K538" s="5" t="s">
-        <v>3242</v>
+        <v>3243</v>
       </c>
       <c r="L538" s="6" t="s">
-        <v>3243</v>
+        <v>3244</v>
       </c>
       <c r="M538" s="5" t="s">
-        <v>3244</v>
+        <v>3245</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="5" t="s">
-        <v>3245</v>
+        <v>3246</v>
       </c>
       <c r="B539" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C539" s="5" t="s">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="D539" s="5" t="s">
-        <v>3181</v>
+        <v>607</v>
       </c>
       <c r="E539" s="5" t="s">
-        <v>17</v>
+        <v>2910</v>
       </c>
       <c r="F539" s="5" t="s">
-        <v>3180</v>
+        <v>3132</v>
       </c>
       <c r="G539" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H539" s="5" t="s">
-        <v>3246</v>
+        <v>3247</v>
       </c>
       <c r="I539" s="5" t="s">
-        <v>3247</v>
+        <v>3248</v>
       </c>
       <c r="J539" s="5" t="s">
-        <v>2866</v>
+        <v>3249</v>
       </c>
       <c r="K539" s="5" t="s">
-        <v>3248</v>
+        <v>3250</v>
       </c>
       <c r="L539" s="6" t="s">
-        <v>3249</v>
+        <v>3251</v>
       </c>
       <c r="M539" s="5" t="s">
-        <v>3250</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="5" t="s">
-        <v>3251</v>
+        <v>3253</v>
       </c>
       <c r="B540" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C540" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D540" s="5" t="s">
-        <v>3181</v>
+        <v>3209</v>
       </c>
       <c r="E540" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F540" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F540" s="5" t="s">
+        <v>3208</v>
       </c>
       <c r="G540" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H540" s="5" t="s">
-        <v>3252</v>
-[...1 lines deleted...]
-      <c r="I540" s="5"/>
+        <v>3254</v>
+      </c>
+      <c r="I540" s="5" t="s">
+        <v>3255</v>
+      </c>
       <c r="J540" s="5" t="s">
-        <v>2866</v>
+        <v>2888</v>
       </c>
       <c r="K540" s="5" t="s">
-        <v>3253</v>
+        <v>3256</v>
       </c>
       <c r="L540" s="6" t="s">
-        <v>3254</v>
+        <v>3257</v>
       </c>
       <c r="M540" s="5" t="s">
-        <v>3255</v>
+        <v>3258</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="5" t="s">
-        <v>3256</v>
+        <v>3259</v>
       </c>
       <c r="B541" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C541" s="5" t="s">
-        <v>3225</v>
+        <v>3260</v>
       </c>
       <c r="D541" s="5" t="s">
-        <v>3226</v>
+        <v>3261</v>
       </c>
       <c r="E541" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F541" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G541" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H541" s="5" t="s">
-        <v>3257</v>
+        <v>3262</v>
       </c>
       <c r="I541" s="5" t="s">
-        <v>3258</v>
+        <v>3263</v>
       </c>
       <c r="J541" s="5" t="s">
-        <v>3259</v>
+        <v>3264</v>
       </c>
       <c r="K541" s="5" t="s">
-        <v>3260</v>
+        <v>3265</v>
       </c>
       <c r="L541" s="6" t="s">
-        <v>3261</v>
+        <v>3266</v>
       </c>
       <c r="M541" s="5" t="s">
-        <v>3262</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="5" t="s">
-        <v>3263</v>
+        <v>3268</v>
       </c>
       <c r="B542" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C542" s="5" t="s">
-        <v>16</v>
+        <v>689</v>
       </c>
       <c r="D542" s="5" t="s">
-        <v>2064</v>
+        <v>3269</v>
       </c>
       <c r="E542" s="5" t="s">
-        <v>17</v>
+        <v>1320</v>
       </c>
       <c r="F542" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G542" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H542" s="5" t="s">
-        <v>3264</v>
-[...1 lines deleted...]
-      <c r="I542" s="5"/>
+        <v>3270</v>
+      </c>
+      <c r="I542" s="5" t="s">
+        <v>3271</v>
+      </c>
       <c r="J542" s="5" t="s">
-        <v>2071</v>
+        <v>2888</v>
       </c>
       <c r="K542" s="5" t="s">
-        <v>3265</v>
+        <v>3272</v>
       </c>
       <c r="L542" s="6" t="s">
-        <v>3266</v>
+        <v>3273</v>
       </c>
       <c r="M542" s="5" t="s">
-        <v>3267</v>
+        <v>3274</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="5" t="s">
-        <v>3268</v>
+        <v>3275</v>
       </c>
       <c r="B543" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C543" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D543" s="5" t="s">
-        <v>3181</v>
+        <v>3209</v>
       </c>
       <c r="E543" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F543" s="5" t="s">
-        <v>3180</v>
+      <c r="F543" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G543" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H543" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I543" s="5"/>
+      <c r="H543" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I543" s="5" t="s">
+        <v>3276</v>
+      </c>
       <c r="J543" s="5" t="s">
-        <v>2866</v>
+        <v>2888</v>
       </c>
       <c r="K543" s="5" t="s">
-        <v>3270</v>
+        <v>3277</v>
       </c>
       <c r="L543" s="6" t="s">
-        <v>3271</v>
+        <v>3278</v>
       </c>
       <c r="M543" s="5" t="s">
-        <v>3272</v>
+        <v>3279</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="5" t="s">
-        <v>3273</v>
+        <v>3280</v>
       </c>
       <c r="B544" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C544" s="5" t="s">
-        <v>689</v>
+        <v>16</v>
       </c>
       <c r="D544" s="5" t="s">
-        <v>3274</v>
+        <v>3209</v>
       </c>
       <c r="E544" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F544" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F544" s="5" t="s">
+        <v>3208</v>
       </c>
       <c r="G544" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H544" s="5" t="s">
-        <v>3275</v>
+        <v>3281</v>
       </c>
       <c r="I544" s="5" t="s">
-        <v>3276</v>
+        <v>3282</v>
       </c>
       <c r="J544" s="5" t="s">
-        <v>2071</v>
+        <v>2888</v>
       </c>
       <c r="K544" s="5" t="s">
-        <v>3277</v>
+        <v>3283</v>
       </c>
       <c r="L544" s="6" t="s">
-        <v>3278</v>
+        <v>3284</v>
       </c>
       <c r="M544" s="5" t="s">
-        <v>3279</v>
+        <v>3285</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="5" t="s">
-        <v>3280</v>
+        <v>3286</v>
       </c>
       <c r="B545" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C545" s="5" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="D545" s="5" t="s">
-        <v>607</v>
+        <v>3209</v>
       </c>
       <c r="E545" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F545" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G545" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H545" s="5" t="s">
+        <v>3287</v>
+      </c>
+      <c r="I545" s="5"/>
+      <c r="J545" s="5" t="s">
         <v>2888</v>
       </c>
-      <c r="F545" s="5" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="K545" s="5" t="s">
-        <v>3284</v>
+        <v>3288</v>
       </c>
       <c r="L545" s="6" t="s">
-        <v>3285</v>
+        <v>3289</v>
       </c>
       <c r="M545" s="5" t="s">
-        <v>3286</v>
+        <v>3290</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="5" t="s">
-        <v>3287</v>
+        <v>3291</v>
       </c>
       <c r="B546" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C546" s="5" t="s">
-        <v>16</v>
+        <v>3260</v>
       </c>
       <c r="D546" s="5" t="s">
-        <v>3181</v>
+        <v>3261</v>
       </c>
       <c r="E546" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F546" s="5" t="s">
-        <v>3180</v>
+      <c r="F546" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G546" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H546" s="5" t="s">
-        <v>3288</v>
+        <v>3292</v>
       </c>
       <c r="I546" s="5" t="s">
-        <v>3289</v>
+        <v>3293</v>
       </c>
       <c r="J546" s="5" t="s">
-        <v>2866</v>
+        <v>3294</v>
       </c>
       <c r="K546" s="5" t="s">
-        <v>3290</v>
+        <v>3295</v>
       </c>
       <c r="L546" s="6" t="s">
-        <v>3291</v>
+        <v>3296</v>
       </c>
       <c r="M546" s="5" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="5" t="s">
-        <v>3293</v>
+        <v>3298</v>
       </c>
       <c r="B547" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C547" s="5" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="D547" s="5" t="s">
-        <v>607</v>
+        <v>2071</v>
       </c>
       <c r="E547" s="5" t="s">
-        <v>2888</v>
-[...2 lines deleted...]
-        <v>3104</v>
+        <v>17</v>
+      </c>
+      <c r="F547" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G547" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H547" s="5" t="s">
-        <v>3294</v>
+        <v>3299</v>
       </c>
       <c r="I547" s="5"/>
       <c r="J547" s="5" t="s">
-        <v>3295</v>
+        <v>2078</v>
       </c>
       <c r="K547" s="5" t="s">
-        <v>3296</v>
+        <v>3300</v>
       </c>
       <c r="L547" s="6" t="s">
-        <v>3297</v>
+        <v>3301</v>
       </c>
       <c r="M547" s="5" t="s">
-        <v>3298</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="5" t="s">
-        <v>3299</v>
+        <v>3303</v>
       </c>
       <c r="B548" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C548" s="5" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="D548" s="5" t="s">
-        <v>607</v>
+        <v>3209</v>
       </c>
       <c r="E548" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F548" s="5" t="s">
+        <v>3208</v>
+      </c>
+      <c r="G548" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H548" s="5" t="s">
+        <v>3304</v>
+      </c>
+      <c r="I548" s="5"/>
+      <c r="J548" s="5" t="s">
         <v>2888</v>
       </c>
-      <c r="F548" s="5" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="K548" s="5" t="s">
-        <v>3303</v>
+        <v>3305</v>
       </c>
       <c r="L548" s="6" t="s">
-        <v>3304</v>
+        <v>3306</v>
       </c>
       <c r="M548" s="5" t="s">
-        <v>3305</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="5" t="s">
-        <v>3306</v>
+        <v>3308</v>
       </c>
       <c r="B549" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C549" s="5" t="s">
-        <v>196</v>
+        <v>689</v>
       </c>
       <c r="D549" s="5" t="s">
-        <v>607</v>
+        <v>3309</v>
       </c>
       <c r="E549" s="5" t="s">
-        <v>2888</v>
-[...2 lines deleted...]
-        <v>3104</v>
+        <v>17</v>
+      </c>
+      <c r="F549" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G549" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H549" s="5" t="s">
-        <v>3307</v>
+        <v>3310</v>
       </c>
       <c r="I549" s="5" t="s">
-        <v>3308</v>
+        <v>3311</v>
       </c>
       <c r="J549" s="5" t="s">
-        <v>3309</v>
+        <v>2078</v>
       </c>
       <c r="K549" s="5" t="s">
-        <v>3310</v>
+        <v>3312</v>
       </c>
       <c r="L549" s="6" t="s">
-        <v>3311</v>
+        <v>3313</v>
       </c>
       <c r="M549" s="5" t="s">
-        <v>3312</v>
+        <v>3314</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="5" t="s">
-        <v>3313</v>
+        <v>3315</v>
       </c>
       <c r="B550" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C550" s="5" t="s">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="D550" s="5" t="s">
-        <v>3181</v>
+        <v>607</v>
       </c>
       <c r="E550" s="5" t="s">
-        <v>17</v>
+        <v>2910</v>
       </c>
       <c r="F550" s="5" t="s">
-        <v>3180</v>
+        <v>3132</v>
       </c>
       <c r="G550" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H550" s="5" t="s">
-        <v>3314</v>
+        <v>3316</v>
       </c>
       <c r="I550" s="5" t="s">
-        <v>3315</v>
+        <v>3317</v>
       </c>
       <c r="J550" s="5" t="s">
-        <v>2866</v>
+        <v>3318</v>
       </c>
       <c r="K550" s="5" t="s">
-        <v>3316</v>
+        <v>3319</v>
       </c>
       <c r="L550" s="6" t="s">
-        <v>3317</v>
+        <v>3320</v>
       </c>
       <c r="M550" s="5" t="s">
-        <v>3318</v>
+        <v>3321</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="5" t="s">
-        <v>3319</v>
+        <v>3322</v>
       </c>
       <c r="B551" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C551" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D551" s="5" t="s">
-        <v>2064</v>
+        <v>3209</v>
       </c>
       <c r="E551" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F551" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F551" s="5" t="s">
+        <v>3208</v>
       </c>
       <c r="G551" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H551" s="5" t="s">
-        <v>3320</v>
-[...1 lines deleted...]
-      <c r="I551" s="5"/>
+        <v>3323</v>
+      </c>
+      <c r="I551" s="5" t="s">
+        <v>3324</v>
+      </c>
       <c r="J551" s="5" t="s">
-        <v>2071</v>
+        <v>2888</v>
       </c>
       <c r="K551" s="5" t="s">
-        <v>3321</v>
+        <v>3325</v>
       </c>
       <c r="L551" s="6" t="s">
-        <v>3322</v>
+        <v>3326</v>
       </c>
       <c r="M551" s="5" t="s">
-        <v>3323</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="5" t="s">
-        <v>3324</v>
+        <v>3328</v>
       </c>
       <c r="B552" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C552" s="5" t="s">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="D552" s="5" t="s">
-        <v>2064</v>
+        <v>607</v>
       </c>
       <c r="E552" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2910</v>
+      </c>
+      <c r="F552" s="5" t="s">
+        <v>3132</v>
       </c>
       <c r="G552" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H552" s="5" t="s">
-        <v>3325</v>
+        <v>3329</v>
       </c>
       <c r="I552" s="5"/>
       <c r="J552" s="5" t="s">
-        <v>2071</v>
+        <v>3330</v>
       </c>
       <c r="K552" s="5" t="s">
-        <v>3326</v>
+        <v>3331</v>
       </c>
       <c r="L552" s="6" t="s">
-        <v>3327</v>
+        <v>3332</v>
       </c>
       <c r="M552" s="5" t="s">
-        <v>3328</v>
+        <v>3333</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="5" t="s">
-        <v>3329</v>
+        <v>3334</v>
       </c>
       <c r="B553" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C553" s="5" t="s">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="D553" s="5" t="s">
-        <v>3181</v>
+        <v>607</v>
       </c>
       <c r="E553" s="5" t="s">
-        <v>17</v>
+        <v>2910</v>
       </c>
       <c r="F553" s="5" t="s">
-        <v>3180</v>
+        <v>3132</v>
       </c>
       <c r="G553" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H553" s="5" t="s">
-        <v>3330</v>
-[...1 lines deleted...]
-      <c r="I553" s="5"/>
+        <v>3335</v>
+      </c>
+      <c r="I553" s="5" t="s">
+        <v>3336</v>
+      </c>
       <c r="J553" s="5" t="s">
-        <v>2866</v>
+        <v>3337</v>
       </c>
       <c r="K553" s="5" t="s">
-        <v>3331</v>
+        <v>3338</v>
       </c>
       <c r="L553" s="6" t="s">
-        <v>3332</v>
+        <v>3339</v>
       </c>
       <c r="M553" s="5" t="s">
-        <v>3333</v>
+        <v>3340</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="5" t="s">
-        <v>3334</v>
+        <v>3341</v>
       </c>
       <c r="B554" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C554" s="5" t="s">
-        <v>1952</v>
+        <v>196</v>
       </c>
       <c r="D554" s="5" t="s">
-        <v>2064</v>
-[...9 lines deleted...]
-        </is>
+        <v>607</v>
+      </c>
+      <c r="E554" s="5" t="s">
+        <v>2910</v>
+      </c>
+      <c r="F554" s="5" t="s">
+        <v>3132</v>
       </c>
       <c r="G554" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H554" s="5" t="s">
-        <v>3335</v>
+        <v>3342</v>
       </c>
       <c r="I554" s="5" t="s">
-        <v>3336</v>
+        <v>3343</v>
       </c>
       <c r="J554" s="5" t="s">
-        <v>2866</v>
+        <v>3344</v>
       </c>
       <c r="K554" s="5" t="s">
-        <v>3337</v>
+        <v>3345</v>
       </c>
       <c r="L554" s="6" t="s">
-        <v>3338</v>
+        <v>3346</v>
       </c>
       <c r="M554" s="5" t="s">
-        <v>3339</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="5" t="s">
-        <v>3340</v>
+        <v>3348</v>
       </c>
       <c r="B555" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C555" s="5" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="D555" s="5" t="s">
-        <v>607</v>
+        <v>3209</v>
       </c>
       <c r="E555" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F555" s="5" t="s">
+        <v>3208</v>
+      </c>
+      <c r="G555" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H555" s="5" t="s">
+        <v>3349</v>
+      </c>
+      <c r="I555" s="5" t="s">
+        <v>3350</v>
+      </c>
+      <c r="J555" s="5" t="s">
         <v>2888</v>
       </c>
-      <c r="F555" s="5" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="K555" s="5" t="s">
-        <v>3344</v>
+        <v>3351</v>
       </c>
       <c r="L555" s="6" t="s">
-        <v>3345</v>
+        <v>3352</v>
       </c>
       <c r="M555" s="5" t="s">
-        <v>3346</v>
+        <v>3353</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="5" t="s">
-        <v>3347</v>
+        <v>3354</v>
       </c>
       <c r="B556" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C556" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D556" s="5" t="s">
-        <v>3181</v>
+        <v>2071</v>
       </c>
       <c r="E556" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F556" s="5" t="s">
-        <v>3180</v>
+      <c r="F556" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G556" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H556" s="5" t="s">
-        <v>3348</v>
-[...3 lines deleted...]
-      </c>
+        <v>3355</v>
+      </c>
+      <c r="I556" s="5"/>
       <c r="J556" s="5" t="s">
-        <v>2866</v>
+        <v>2078</v>
       </c>
       <c r="K556" s="5" t="s">
-        <v>3350</v>
+        <v>3356</v>
       </c>
       <c r="L556" s="6" t="s">
-        <v>3351</v>
+        <v>3357</v>
       </c>
       <c r="M556" s="5" t="s">
-        <v>3352</v>
+        <v>3358</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="5" t="s">
-        <v>3353</v>
+        <v>3359</v>
       </c>
       <c r="B557" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C557" s="5" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="D557" s="5" t="s">
-        <v>607</v>
+        <v>2071</v>
       </c>
       <c r="E557" s="5" t="s">
-        <v>2888</v>
-[...2 lines deleted...]
-        <v>3104</v>
+        <v>17</v>
+      </c>
+      <c r="F557" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G557" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H557" s="5" t="s">
-        <v>3354</v>
-[...3 lines deleted...]
-      </c>
+        <v>3360</v>
+      </c>
+      <c r="I557" s="5"/>
       <c r="J557" s="5" t="s">
-        <v>3356</v>
+        <v>2078</v>
       </c>
       <c r="K557" s="5" t="s">
-        <v>3357</v>
+        <v>3361</v>
       </c>
       <c r="L557" s="6" t="s">
-        <v>3358</v>
+        <v>3362</v>
       </c>
       <c r="M557" s="5" t="s">
-        <v>3359</v>
+        <v>3363</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="5" t="s">
-        <v>3360</v>
+        <v>3364</v>
       </c>
       <c r="B558" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C558" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D558" s="5" t="s">
-        <v>3181</v>
+        <v>3209</v>
       </c>
       <c r="E558" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F558" s="5" t="s">
-        <v>3180</v>
+        <v>3208</v>
       </c>
       <c r="G558" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H558" s="5" t="s">
-        <v>3361</v>
-[...3 lines deleted...]
-      </c>
+        <v>3365</v>
+      </c>
+      <c r="I558" s="5"/>
       <c r="J558" s="5" t="s">
-        <v>2866</v>
+        <v>2888</v>
       </c>
       <c r="K558" s="5" t="s">
-        <v>3363</v>
+        <v>3366</v>
       </c>
       <c r="L558" s="6" t="s">
-        <v>3364</v>
+        <v>3367</v>
       </c>
       <c r="M558" s="5" t="s">
-        <v>3365</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="5" t="s">
-        <v>3366</v>
+        <v>3369</v>
       </c>
       <c r="B559" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C559" s="5" t="s">
-        <v>97</v>
+        <v>607</v>
       </c>
       <c r="D559" s="5" t="s">
-        <v>2896</v>
-[...9 lines deleted...]
-        </is>
+        <v>196</v>
+      </c>
+      <c r="E559" s="5" t="s">
+        <v>2951</v>
+      </c>
+      <c r="F559" s="5" t="s">
+        <v>3370</v>
       </c>
       <c r="G559" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H559" s="5" t="s">
-        <v>3367</v>
+        <v>3371</v>
       </c>
       <c r="I559" s="5" t="s">
-        <v>3368</v>
+        <v>3372</v>
       </c>
       <c r="J559" s="5" t="s">
-        <v>2866</v>
+        <v>3373</v>
       </c>
       <c r="K559" s="5" t="s">
-        <v>3369</v>
+        <v>3374</v>
       </c>
       <c r="L559" s="6" t="s">
-        <v>3370</v>
+        <v>3375</v>
       </c>
       <c r="M559" s="5" t="s">
-        <v>3371</v>
+        <v>3376</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="5" t="s">
-        <v>3372</v>
+        <v>3377</v>
       </c>
       <c r="B560" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C560" s="5" t="s">
-        <v>196</v>
+        <v>1959</v>
       </c>
       <c r="D560" s="5" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="E560" s="5" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E560" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F560" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G560" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H560" s="5" t="s">
+        <v>3378</v>
+      </c>
+      <c r="I560" s="5" t="s">
+        <v>3379</v>
+      </c>
+      <c r="J560" s="5" t="s">
         <v>2888</v>
       </c>
-      <c r="F560" s="5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K560" s="5" t="s">
-        <v>3375</v>
+        <v>3380</v>
       </c>
       <c r="L560" s="6" t="s">
-        <v>3376</v>
+        <v>3381</v>
       </c>
       <c r="M560" s="5" t="s">
-        <v>3377</v>
+        <v>3382</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="5" t="s">
-        <v>3378</v>
+        <v>3383</v>
       </c>
       <c r="B561" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C561" s="5" t="s">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="D561" s="5" t="s">
-        <v>3181</v>
+        <v>607</v>
       </c>
       <c r="E561" s="5" t="s">
-        <v>17</v>
+        <v>2910</v>
       </c>
       <c r="F561" s="5" t="s">
-        <v>3379</v>
+        <v>3132</v>
       </c>
       <c r="G561" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H561" s="5" t="s">
-        <v>3380</v>
+        <v>3384</v>
       </c>
       <c r="I561" s="5" t="s">
-        <v>3381</v>
+        <v>3385</v>
       </c>
       <c r="J561" s="5" t="s">
-        <v>2866</v>
+        <v>3386</v>
       </c>
       <c r="K561" s="5" t="s">
-        <v>3382</v>
+        <v>3387</v>
       </c>
       <c r="L561" s="6" t="s">
-        <v>3383</v>
+        <v>3388</v>
       </c>
       <c r="M561" s="5" t="s">
-        <v>3384</v>
+        <v>3389</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="5" t="s">
-        <v>3385</v>
+        <v>3390</v>
       </c>
       <c r="B562" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C562" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D562" s="5" t="s">
-        <v>2064</v>
+        <v>3209</v>
       </c>
       <c r="E562" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F562" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F562" s="5" t="s">
+        <v>3208</v>
       </c>
       <c r="G562" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H562" s="5" t="s">
-        <v>3386</v>
+        <v>3391</v>
       </c>
       <c r="I562" s="5" t="s">
-        <v>3387</v>
+        <v>3392</v>
       </c>
       <c r="J562" s="5" t="s">
-        <v>2071</v>
+        <v>2888</v>
       </c>
       <c r="K562" s="5" t="s">
-        <v>3388</v>
+        <v>3393</v>
       </c>
       <c r="L562" s="6" t="s">
-        <v>3389</v>
+        <v>3394</v>
       </c>
       <c r="M562" s="5" t="s">
-        <v>3390</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="563">
-      <c r="A563" s="5" t="n">
-        <v>1949</v>
+      <c r="A563" s="5" t="s">
+        <v>3396</v>
       </c>
       <c r="B563" s="5" t="s">
-        <v>3391</v>
+        <v>14</v>
       </c>
       <c r="C563" s="5" t="s">
-        <v>3392</v>
-[...14 lines deleted...]
-        </is>
+        <v>196</v>
+      </c>
+      <c r="D563" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E563" s="5" t="s">
+        <v>2910</v>
+      </c>
+      <c r="F563" s="5" t="s">
+        <v>3132</v>
       </c>
       <c r="G563" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H563" s="5" t="s">
-        <v>3393</v>
+        <v>3397</v>
       </c>
       <c r="I563" s="5" t="s">
-        <v>3394</v>
+        <v>3398</v>
       </c>
       <c r="J563" s="5" t="s">
-        <v>272</v>
-[...4 lines deleted...]
-        </is>
+        <v>3399</v>
+      </c>
+      <c r="K563" s="5" t="s">
+        <v>3400</v>
       </c>
       <c r="L563" s="6" t="s">
-        <v>3395</v>
+        <v>3401</v>
       </c>
       <c r="M563" s="5" t="s">
-        <v>3396</v>
+        <v>3402</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="5" t="s">
-        <v>3397</v>
+        <v>3403</v>
       </c>
       <c r="B564" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C564" s="5" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="D564" s="5" t="s">
-        <v>607</v>
+        <v>3209</v>
       </c>
       <c r="E564" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F564" s="5" t="s">
+        <v>3208</v>
+      </c>
+      <c r="G564" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H564" s="5" t="s">
+        <v>3404</v>
+      </c>
+      <c r="I564" s="5" t="s">
+        <v>3405</v>
+      </c>
+      <c r="J564" s="5" t="s">
         <v>2888</v>
       </c>
-      <c r="F564" s="5" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="K564" s="5" t="s">
-        <v>3402</v>
+        <v>3406</v>
       </c>
       <c r="L564" s="6" t="s">
-        <v>3403</v>
+        <v>3407</v>
       </c>
       <c r="M564" s="5" t="s">
-        <v>3404</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="5" t="s">
-        <v>3405</v>
+        <v>3409</v>
       </c>
       <c r="B565" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C565" s="5" t="s">
-        <v>16</v>
+        <v>97</v>
       </c>
       <c r="D565" s="5" t="s">
-        <v>2064</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2918</v>
+      </c>
+      <c r="E565" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F565" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G565" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H565" s="5" t="s">
-        <v>3406</v>
+        <v>3410</v>
       </c>
       <c r="I565" s="5" t="s">
-        <v>3407</v>
+        <v>3411</v>
       </c>
       <c r="J565" s="5" t="s">
-        <v>2071</v>
+        <v>2888</v>
       </c>
       <c r="K565" s="5" t="s">
-        <v>3408</v>
+        <v>3412</v>
       </c>
       <c r="L565" s="6" t="s">
-        <v>3409</v>
+        <v>3413</v>
       </c>
       <c r="M565" s="5" t="s">
-        <v>3410</v>
+        <v>3414</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="5" t="s">
-        <v>3411</v>
+        <v>3415</v>
       </c>
       <c r="B566" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C566" s="5" t="s">
-        <v>422</v>
+        <v>196</v>
       </c>
       <c r="D566" s="5" t="s">
-        <v>2786</v>
+        <v>607</v>
       </c>
       <c r="E566" s="5" t="s">
-        <v>3412</v>
+        <v>2910</v>
       </c>
       <c r="F566" s="5" t="s">
-        <v>3413</v>
+        <v>3132</v>
       </c>
       <c r="G566" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H566" s="5" t="s">
-        <v>3414</v>
-[...3 lines deleted...]
-      </c>
+        <v>3416</v>
+      </c>
+      <c r="I566" s="5"/>
       <c r="J566" s="5" t="s">
-        <v>3416</v>
+        <v>3417</v>
       </c>
       <c r="K566" s="5" t="s">
-        <v>3417</v>
+        <v>3418</v>
       </c>
       <c r="L566" s="6" t="s">
-        <v>3418</v>
+        <v>3419</v>
       </c>
       <c r="M566" s="5" t="s">
-        <v>3419</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="5" t="s">
-        <v>3420</v>
+        <v>3421</v>
       </c>
       <c r="B567" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C567" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D567" s="5" t="s">
-        <v>3181</v>
+        <v>3209</v>
       </c>
       <c r="E567" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F567" s="5" t="s">
-        <v>3421</v>
+        <v>3422</v>
       </c>
       <c r="G567" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H567" s="5" t="s">
-        <v>3422</v>
+        <v>3423</v>
       </c>
       <c r="I567" s="5" t="s">
-        <v>3423</v>
+        <v>3424</v>
       </c>
       <c r="J567" s="5" t="s">
-        <v>2866</v>
+        <v>2888</v>
       </c>
       <c r="K567" s="5" t="s">
-        <v>3424</v>
+        <v>3425</v>
       </c>
       <c r="L567" s="6" t="s">
-        <v>3425</v>
+        <v>3426</v>
       </c>
       <c r="M567" s="5" t="s">
-        <v>3426</v>
+        <v>3427</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="5" t="s">
-        <v>3427</v>
+        <v>3428</v>
       </c>
       <c r="B568" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C568" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D568" s="5" t="s">
-        <v>3181</v>
+        <v>2071</v>
       </c>
       <c r="E568" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F568" s="5" t="s">
-        <v>3421</v>
+      <c r="F568" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G568" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H568" s="5" t="s">
-        <v>3428</v>
+        <v>3429</v>
       </c>
       <c r="I568" s="5" t="s">
-        <v>3429</v>
+        <v>3430</v>
       </c>
       <c r="J568" s="5" t="s">
-        <v>2866</v>
+        <v>2078</v>
       </c>
       <c r="K568" s="5" t="s">
-        <v>3430</v>
+        <v>3431</v>
       </c>
       <c r="L568" s="6" t="s">
-        <v>3431</v>
+        <v>3432</v>
       </c>
       <c r="M568" s="5" t="s">
-        <v>3432</v>
+        <v>3433</v>
       </c>
     </row>
     <row r="569">
-      <c r="A569" s="5" t="s">
-        <v>3433</v>
+      <c r="A569" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B569" s="5" t="s">
-        <v>14</v>
+        <v>3434</v>
       </c>
       <c r="C569" s="5" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>3421</v>
+        <v>3435</v>
+      </c>
+      <c r="D569" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E569" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F569" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G569" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H569" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H569" s="5" t="s">
+        <v>3436</v>
       </c>
       <c r="I569" s="5" t="s">
-        <v>3434</v>
+        <v>3437</v>
       </c>
       <c r="J569" s="5" t="s">
-        <v>2866</v>
-[...2 lines deleted...]
-        <v>3435</v>
+        <v>272</v>
+      </c>
+      <c r="K569" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L569" s="6" t="s">
-        <v>3436</v>
+        <v>3438</v>
       </c>
       <c r="M569" s="5" t="s">
-        <v>3437</v>
+        <v>3439</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="5" t="s">
-        <v>3438</v>
+        <v>3440</v>
       </c>
       <c r="B570" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C570" s="5" t="s">
         <v>196</v>
       </c>
       <c r="D570" s="5" t="s">
         <v>607</v>
       </c>
       <c r="E570" s="5" t="s">
-        <v>2888</v>
+        <v>2910</v>
       </c>
       <c r="F570" s="5" t="s">
-        <v>3398</v>
+        <v>3441</v>
       </c>
       <c r="G570" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H570" s="5" t="s">
-        <v>3439</v>
+        <v>3442</v>
       </c>
       <c r="I570" s="5" t="s">
-        <v>3440</v>
+        <v>3443</v>
       </c>
       <c r="J570" s="5" t="s">
-        <v>3441</v>
+        <v>3444</v>
       </c>
       <c r="K570" s="5" t="s">
-        <v>3442</v>
+        <v>3445</v>
       </c>
       <c r="L570" s="6" t="s">
-        <v>3443</v>
+        <v>3446</v>
       </c>
       <c r="M570" s="5" t="s">
-        <v>3444</v>
+        <v>3447</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="5" t="s">
-        <v>3445</v>
+        <v>3448</v>
       </c>
       <c r="B571" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C571" s="5" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="D571" s="5" t="s">
-        <v>607</v>
+        <v>2071</v>
       </c>
       <c r="E571" s="5" t="s">
-        <v>3067</v>
-[...2 lines deleted...]
-        <v>3446</v>
+        <v>17</v>
+      </c>
+      <c r="F571" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G571" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H571" s="5" t="s">
-        <v>3447</v>
+        <v>3449</v>
       </c>
       <c r="I571" s="5" t="s">
-        <v>3448</v>
+        <v>3450</v>
       </c>
       <c r="J571" s="5" t="s">
-        <v>3449</v>
+        <v>2078</v>
       </c>
       <c r="K571" s="5" t="s">
-        <v>3450</v>
+        <v>3451</v>
       </c>
       <c r="L571" s="6" t="s">
-        <v>3451</v>
+        <v>3452</v>
       </c>
       <c r="M571" s="5" t="s">
-        <v>3452</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="5" t="s">
-        <v>3453</v>
+        <v>3454</v>
       </c>
       <c r="B572" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C572" s="5" t="s">
-        <v>196</v>
+        <v>422</v>
       </c>
       <c r="D572" s="5" t="s">
-        <v>607</v>
+        <v>2808</v>
       </c>
       <c r="E572" s="5" t="s">
-        <v>2888</v>
+        <v>3455</v>
       </c>
       <c r="F572" s="5" t="s">
-        <v>3104</v>
+        <v>3456</v>
       </c>
       <c r="G572" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H572" s="5" t="s">
-        <v>3454</v>
-[...1 lines deleted...]
-      <c r="I572" s="5"/>
+        <v>3457</v>
+      </c>
+      <c r="I572" s="5" t="s">
+        <v>3458</v>
+      </c>
       <c r="J572" s="5" t="s">
-        <v>3455</v>
+        <v>3459</v>
       </c>
       <c r="K572" s="5" t="s">
-        <v>3456</v>
+        <v>3460</v>
       </c>
       <c r="L572" s="6" t="s">
-        <v>3457</v>
+        <v>3461</v>
       </c>
       <c r="M572" s="5" t="s">
-        <v>3458</v>
+        <v>3462</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="5" t="s">
-        <v>3459</v>
+        <v>3463</v>
       </c>
       <c r="B573" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C573" s="5" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="D573" s="5" t="s">
-        <v>607</v>
+        <v>3209</v>
       </c>
       <c r="E573" s="5" t="s">
-        <v>3049</v>
+        <v>17</v>
       </c>
       <c r="F573" s="5" t="s">
-        <v>3104</v>
+        <v>3464</v>
       </c>
       <c r="G573" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H573" s="5" t="s">
-        <v>3460</v>
+        <v>3465</v>
       </c>
       <c r="I573" s="5" t="s">
-        <v>3461</v>
+        <v>3466</v>
       </c>
       <c r="J573" s="5" t="s">
-        <v>3462</v>
+        <v>2888</v>
       </c>
       <c r="K573" s="5" t="s">
-        <v>3463</v>
+        <v>3467</v>
       </c>
       <c r="L573" s="6" t="s">
-        <v>3464</v>
+        <v>3468</v>
       </c>
       <c r="M573" s="5" t="s">
-        <v>3465</v>
+        <v>3469</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="5" t="s">
-        <v>3466</v>
+        <v>3470</v>
       </c>
       <c r="B574" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C574" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D574" s="5" t="s">
-        <v>3181</v>
+        <v>3209</v>
       </c>
       <c r="E574" s="5" t="s">
-        <v>616</v>
+        <v>17</v>
       </c>
       <c r="F574" s="5" t="s">
-        <v>3421</v>
+        <v>3464</v>
       </c>
       <c r="G574" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H574" s="5" t="s">
-        <v>2896</v>
-[...1 lines deleted...]
-      <c r="I574" s="5"/>
+        <v>3471</v>
+      </c>
+      <c r="I574" s="5" t="s">
+        <v>3472</v>
+      </c>
       <c r="J574" s="5" t="s">
-        <v>2866</v>
+        <v>2888</v>
       </c>
       <c r="K574" s="5" t="s">
-        <v>3467</v>
+        <v>3473</v>
       </c>
       <c r="L574" s="6" t="s">
-        <v>3468</v>
+        <v>3474</v>
       </c>
       <c r="M574" s="5" t="s">
-        <v>3469</v>
+        <v>3475</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="5" t="s">
-        <v>3470</v>
+        <v>3476</v>
       </c>
       <c r="B575" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C575" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D575" s="5" t="s">
-        <v>3181</v>
+        <v>3209</v>
       </c>
       <c r="E575" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F575" s="5" t="s">
-        <v>3421</v>
+        <v>3464</v>
       </c>
       <c r="G575" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H575" s="5" t="s">
-        <v>3471</v>
+      <c r="H575" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I575" s="5" t="s">
-        <v>3472</v>
+        <v>3477</v>
       </c>
       <c r="J575" s="5" t="s">
-        <v>2866</v>
+        <v>2888</v>
       </c>
       <c r="K575" s="5" t="s">
-        <v>3473</v>
+        <v>3478</v>
       </c>
       <c r="L575" s="6" t="s">
-        <v>3474</v>
+        <v>3479</v>
       </c>
       <c r="M575" s="5" t="s">
-        <v>3475</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="5" t="s">
-        <v>3476</v>
+        <v>3481</v>
       </c>
       <c r="B576" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C576" s="5" t="s">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="D576" s="5" t="s">
-        <v>2064</v>
+        <v>607</v>
       </c>
       <c r="E576" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2910</v>
+      </c>
+      <c r="F576" s="5" t="s">
+        <v>3441</v>
       </c>
       <c r="G576" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H576" s="5" t="s">
-        <v>3477</v>
+        <v>3482</v>
       </c>
       <c r="I576" s="5" t="s">
-        <v>3478</v>
+        <v>3483</v>
       </c>
       <c r="J576" s="5" t="s">
-        <v>2071</v>
+        <v>3484</v>
       </c>
       <c r="K576" s="5" t="s">
-        <v>3479</v>
+        <v>3485</v>
       </c>
       <c r="L576" s="6" t="s">
-        <v>3480</v>
+        <v>3486</v>
       </c>
       <c r="M576" s="5" t="s">
-        <v>3481</v>
+        <v>3487</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="5" t="s">
-        <v>3482</v>
+        <v>3488</v>
       </c>
       <c r="B577" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C577" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D577" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E577" s="5" t="s">
+        <v>3095</v>
+      </c>
+      <c r="F577" s="5" t="s">
+        <v>3489</v>
+      </c>
+      <c r="G577" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H577" s="5" t="s">
+        <v>3490</v>
+      </c>
+      <c r="I577" s="5" t="s">
+        <v>3491</v>
+      </c>
+      <c r="J577" s="5" t="s">
+        <v>3492</v>
+      </c>
+      <c r="K577" s="5" t="s">
+        <v>3493</v>
+      </c>
+      <c r="L577" s="6" t="s">
+        <v>3494</v>
+      </c>
+      <c r="M577" s="5" t="s">
+        <v>3495</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="5" t="s">
+        <v>3496</v>
+      </c>
+      <c r="B578" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C578" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D578" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E578" s="5" t="s">
+        <v>2910</v>
+      </c>
+      <c r="F578" s="5" t="s">
+        <v>3132</v>
+      </c>
+      <c r="G578" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H578" s="5" t="s">
+        <v>3497</v>
+      </c>
+      <c r="I578" s="5"/>
+      <c r="J578" s="5" t="s">
+        <v>3498</v>
+      </c>
+      <c r="K578" s="5" t="s">
+        <v>3499</v>
+      </c>
+      <c r="L578" s="6" t="s">
+        <v>3500</v>
+      </c>
+      <c r="M578" s="5" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="5" t="s">
+        <v>3502</v>
+      </c>
+      <c r="B579" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C579" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D579" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="E579" s="5" t="s">
+        <v>3078</v>
+      </c>
+      <c r="F579" s="5" t="s">
+        <v>3132</v>
+      </c>
+      <c r="G579" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H579" s="5" t="s">
+        <v>3503</v>
+      </c>
+      <c r="I579" s="5" t="s">
+        <v>3504</v>
+      </c>
+      <c r="J579" s="5" t="s">
+        <v>3505</v>
+      </c>
+      <c r="K579" s="5" t="s">
+        <v>3506</v>
+      </c>
+      <c r="L579" s="6" t="s">
+        <v>3507</v>
+      </c>
+      <c r="M579" s="5" t="s">
+        <v>3508</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="5" t="s">
+        <v>3509</v>
+      </c>
+      <c r="B580" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C580" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D580" s="5" t="s">
+        <v>3209</v>
+      </c>
+      <c r="E580" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="F580" s="5" t="s">
+        <v>3464</v>
+      </c>
+      <c r="G580" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H580" s="5" t="s">
+        <v>2918</v>
+      </c>
+      <c r="I580" s="5"/>
+      <c r="J580" s="5" t="s">
+        <v>2888</v>
+      </c>
+      <c r="K580" s="5" t="s">
+        <v>3510</v>
+      </c>
+      <c r="L580" s="6" t="s">
+        <v>3511</v>
+      </c>
+      <c r="M580" s="5" t="s">
+        <v>3512</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="5" t="s">
+        <v>3513</v>
+      </c>
+      <c r="B581" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C581" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D581" s="5" t="s">
+        <v>3209</v>
+      </c>
+      <c r="E581" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F581" s="5" t="s">
+        <v>3464</v>
+      </c>
+      <c r="G581" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H581" s="5" t="s">
+        <v>3514</v>
+      </c>
+      <c r="I581" s="5" t="s">
+        <v>3515</v>
+      </c>
+      <c r="J581" s="5" t="s">
+        <v>2888</v>
+      </c>
+      <c r="K581" s="5" t="s">
+        <v>3516</v>
+      </c>
+      <c r="L581" s="6" t="s">
+        <v>3517</v>
+      </c>
+      <c r="M581" s="5" t="s">
+        <v>3518</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="5" t="s">
+        <v>3519</v>
+      </c>
+      <c r="B582" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C582" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D582" s="5" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E582" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F582" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G582" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H582" s="5" t="s">
+        <v>3520</v>
+      </c>
+      <c r="I582" s="5" t="s">
+        <v>3521</v>
+      </c>
+      <c r="J582" s="5" t="s">
+        <v>2078</v>
+      </c>
+      <c r="K582" s="5" t="s">
+        <v>3522</v>
+      </c>
+      <c r="L582" s="6" t="s">
+        <v>3523</v>
+      </c>
+      <c r="M582" s="5" t="s">
+        <v>3524</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="5" t="s">
+        <v>3525</v>
+      </c>
+      <c r="B583" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C583" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="D583" s="5" t="s">
+        <v>2918</v>
+      </c>
+      <c r="E583" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F583" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G583" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H583" s="5" t="s">
+        <v>3526</v>
+      </c>
+      <c r="I583" s="5"/>
+      <c r="J583" s="5" t="s">
+        <v>3527</v>
+      </c>
+      <c r="K583" s="5" t="s">
+        <v>3528</v>
+      </c>
+      <c r="L583" s="6" t="s">
+        <v>3529</v>
+      </c>
+      <c r="M583" s="5" t="s">
+        <v>3530</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="5" t="s">
+        <v>3531</v>
+      </c>
+      <c r="B584" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C584" s="5" t="s">
+        <v>3532</v>
+      </c>
+      <c r="D584" s="5" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E584" s="5" t="s">
+        <v>3533</v>
+      </c>
+      <c r="F584" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G584" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H584" s="5" t="s">
+        <v>3534</v>
+      </c>
+      <c r="I584" s="5"/>
+      <c r="J584" s="5" t="s">
+        <v>3535</v>
+      </c>
+      <c r="K584" s="5" t="s">
+        <v>3536</v>
+      </c>
+      <c r="L584" s="6" t="s">
+        <v>3537</v>
+      </c>
+      <c r="M584" s="5" t="s">
+        <v>3538</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="5" t="s">
+        <v>3539</v>
+      </c>
+      <c r="B585" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C585" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="D577" s="5" t="s">
+      <c r="D585" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="E577" s="5" t="inlineStr">
-[...30 lines deleted...]
-        <v>3488</v>
+      <c r="E585" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F585" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G585" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H585" s="5" t="s">
+        <v>3540</v>
+      </c>
+      <c r="I585" s="5" t="s">
+        <v>3541</v>
+      </c>
+      <c r="J585" s="5" t="s">
+        <v>3542</v>
+      </c>
+      <c r="K585" s="5" t="s">
+        <v>3543</v>
+      </c>
+      <c r="L585" s="6" t="s">
+        <v>3544</v>
+      </c>
+      <c r="M585" s="5" t="s">
+        <v>3545</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -48833,44 +49542,52 @@
     <hyperlink ref="M553" r:id="rId558"/>
     <hyperlink ref="M554" r:id="rId559"/>
     <hyperlink ref="M555" r:id="rId560"/>
     <hyperlink ref="M556" r:id="rId561"/>
     <hyperlink ref="M557" r:id="rId562"/>
     <hyperlink ref="M558" r:id="rId563"/>
     <hyperlink ref="M559" r:id="rId564"/>
     <hyperlink ref="M560" r:id="rId565"/>
     <hyperlink ref="M561" r:id="rId566"/>
     <hyperlink ref="M562" r:id="rId567"/>
     <hyperlink ref="M563" r:id="rId568"/>
     <hyperlink ref="M564" r:id="rId569"/>
     <hyperlink ref="M565" r:id="rId570"/>
     <hyperlink ref="M566" r:id="rId571"/>
     <hyperlink ref="M567" r:id="rId572"/>
     <hyperlink ref="M568" r:id="rId573"/>
     <hyperlink ref="M569" r:id="rId574"/>
     <hyperlink ref="M570" r:id="rId575"/>
     <hyperlink ref="M571" r:id="rId576"/>
     <hyperlink ref="M572" r:id="rId577"/>
     <hyperlink ref="M573" r:id="rId578"/>
     <hyperlink ref="M574" r:id="rId579"/>
     <hyperlink ref="M575" r:id="rId580"/>
     <hyperlink ref="M576" r:id="rId581"/>
     <hyperlink ref="M577" r:id="rId582"/>
+    <hyperlink ref="M578" r:id="rId583"/>
+    <hyperlink ref="M579" r:id="rId584"/>
+    <hyperlink ref="M580" r:id="rId585"/>
+    <hyperlink ref="M581" r:id="rId586"/>
+    <hyperlink ref="M582" r:id="rId587"/>
+    <hyperlink ref="M583" r:id="rId588"/>
+    <hyperlink ref="M584" r:id="rId589"/>
+    <hyperlink ref="M585" r:id="rId590"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>