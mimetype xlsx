--- v1 (2026-06-22)
+++ v2 (2026-09-30)
@@ -202,51 +202,51 @@
   </si>
   <si>
     <t>Johannes har sendt en lang liste til sin mor, om ting han mangler. Søstrene Christine og Marie skal rejse til en af familien Larsens landejendomme ved Landeryd i Sverige. Hvilken dag kommer Johannes hjem?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2gSL</t>
   </si>
   <si>
     <t>Kjære Barn!
 Ligesom Du nu faar 2 Breve om Dagen ønskede Du vel det kunde gaa altid, Sagen er den da nu Fader saa den lange Opskrift bad han mig lade Brevet være aabent til henad Aften for om der bliver Raad til at lægge en 10 Kroner ind i det for at du kan faa alle dine Fornødenheder; Hatten faar du vist en billigere her og saa strækker det vel nok til jeg vil nu kun bemærke at Du husker at skrive om du kommer Løverdag for om alting vil gaa som vi tænker saa følger Adolph, Vilhelm og jeg Børnene til Nyborg og bliver der saa til du kommer vi besøger saa den gamle Skomager og seer Nyborg efter i Sømmene – de afgaar saa fra Korsør med første Tog og kommer du maa du jo ogsaa fra Kjøbenhavn med første Tog og skal Du hilse paa dem et Sted saa gaa ikke ud af Vognene naar det ikke kan lade sig gjøre men staa ved et aabent Vindue og hils paa dem eller vil du hellere blive og see dem i Kjøbenhavn kan du jo sige os det; men jeg skal sige Dig at naar ”Adolph” kommer næste Gang fra Sverrig skal den hertil og maaske du [overstreget] skal saa kan have Fornøjelse af at sejle med til Halmstad jeg har da lovet de smaa Piger at du skulde besøge dem i Sverrig – men nu maa vi nok sige Stop husk nu blot at tage alting med hvad jeg skrev om
 Din egen trofaste Moder
 I Pakken paa en Krave havde jeg fæstet Brevet med 10 Kroner i; saa du nu har 20 K vær saa sparsommelig du kan min Skat og svar mig endelig om du kommer til Nyborg Løverdag</t>
   </si>
   <si>
     <t>1885-05-06</t>
   </si>
   <si>
     <t>Nyborg
 Halmstad Sweden</t>
   </si>
   <si>
     <t>Johan Bless
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
-J.C. Hostrup
+Jens Christian Hostrup
 Adolph Larsen
 Jeppe Andreas Larsen
 Niels Mollerup</t>
   </si>
   <si>
     <t>Den nye gård: muligvis er ombygningen af købmandsgården i Langegade 50 først helt færdig nu.
 "Vilhelm" og "Adolph" er to af I.A. Larsens skibe.
 Duder er Vilhelmine Larsens måde at stave til duer på.
 Udflyttergårdene: Møllegården, Andekjærgården, Pilegården og Damgården. (Erland Porsmose: Fritz Syberg - Kunsten, naturen, kærligheden. Gyldendal 2012)</t>
   </si>
   <si>
     <t>Johannes Larsen har ikke fået besøg og penge som lovet, fordi der har været problemer med levering af tømmer. I.A. Larsen har været i Nyborg for at få styr på tingene. Han skal huske at give besked om, hvornår Mollerup kommer og skrive, hvad han synes, han skal betale i husleje. Margrethe Eckardt skal besøge sine forældre på gården Høljeryd i Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QhX0</t>
   </si>
   <si>
     <t>[Påtrykt]
 J.A. Larsen
 Kjerteminde [Håndskrevet:] den 6 mai 1885
 Kjæreste Johannes
 Igaar var Fader i Nyborg for at trøste den Mand der venter paa Tømmeret og see om varerne vare gode, allerede i dag Kl 9½ kom Kuf ”Vilhelm” tilsyne og er allerede i Nyborg. ”Adolph” ligger sejlklar og med denne gode Vind kan den snart naa Halmstad og med Guds Hjælp [markeret med tal og linje at ordene skal byttes rundt] alle Sorger slukkes, at Fader ingen Ubehageligheder skal have fordi det gaar over Tiden med Leveringen, see derfor kunde jeg ikke svare paa dit Brev jeg vidste godt at du ikke fik nogen af din Ønsker opfyldt mit Barn hverken at vi skulde give Møde eller Penge, du har heller ikke ventet det naar Du havde taget Fornuften til Hjælp men Hjærte og Fantasi eller Kjærlighed til Kunsten er løbet ad med Dig
 Fryd dig over alt hvad du seer husk saa meget Du kan men Ejendomsretten faar du lade de andre beholde en lille Tid endnu, bliv nu ikke altfor bedrøvet, eller tænk de kunde godt have sendt mig Penge – du kan tro der er saa meget jeg og Faer ogsaa ønskede at eje og at gjøre men det forbyder sig alt sammen selv i Øjeblikket.
 Med Hensyn til Spørgsmålet om Hr Mollerup saa har Fader og jeg idag paa vores Morgentour talt om at have ham her i Huset, naar han vil nøjes med det, som vi haer. 30 eller om Du synes 25 Kr maanedlig men ikke Vadsk Johannes for Pigen er ikke flink til Strygning og saadanne Herrer ere lidt vanskelige – med Lindtøjet synes du at 30 er det mest passende det kunde maaske undre ham om vi gjorde det altfor billig men Du har nu som sagt selv Lov til at vælge imellem de 2 Priser vil han komme saa sig mig endelig Tiden _hører Du _
 Gud ske Lov at Du er bedre, men jeg er endnu ikke rolig før jeg hører Du er heelt rask glem ikke at svare herpaa; Vi har det alle godt idag vajer Dannebrog for første Gang fra den nye Gaard. Bless har Bryllup og saa syntes jeg det var saa tomt at der ikke skulde flages for ham
@@ -746,51 +746,51 @@
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Båxhult
 Kerteminde</t>
   </si>
   <si>
     <t>Lina -
 - Eckmann
 Johanne Giersing
 Niels Chr.  Jantzen
 Ellen Johansen
 Fru Jungberg
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Syberg
 Fritz Syberg
 Hans  Syberg
 Laura Warberg
 - Østerberg</t>
   </si>
   <si>
     <t>Den lille lejlighed: Alhed og Johannes Larsen flytter i efteråret 1899 ind i en lejlighed på Feden.</t>
   </si>
   <si>
     <t>Der tre breve. Hovedbrev fra Vilhelmine Larsen i Kerteminde og to vedlagte breve fra Marie Larsen på Båxhult.
 Hovedbrev: Christine Swane må være tålmodig, hun skal nok få sine penge. Hun skal ikke tage sig af hvad Ellen Johansen siger. Det er stadig usikkert, om forældrene tager til Sverige.
 Vedlagte breve: Marie Larsen håber meget at forældrene kommer til Båxhult. Johannes Larsen maler på to billeder med Alhed og Puf, samt et billede med grantræer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iMUd</t>
   </si>
   <si>
     <t>Kjerteminde den 25/11 99
 Kjære lille Ugle !
 Nu kom dit længe ventede Brev og du kan saa faa dit Søndagsbrev. Jeg er lige færdig med at veje noget Uld som skal være til Dækner – du havde nu ligefuldt faaet et Brev midt i Ugen om jeg havde faaet 1 Kr. at sende dig men det trækker ud med Jantzens Roepenge saa snart de kommer skal jeg sende dig hav Taalmodighed saalænge. Skriv ikke til Vilhelm derude han er her – kom i Aftes – og boer paa Johannes Værelse og har allerede i dag tilmorgen begyndt paa sine skriftlige Arbejder – han sidder foran det store Vindue og tegner paa Spillebordet der er god Plads for ham Kl 8 kommer han ned og til Kl. 9 er hans Værelse i Orden saa efter Middag gaar han igjen Kl. 1 og arbejder til 5 ved den lave Lampe
 Efter Nytaar vil hun saa til Sybergs hun kom fra Erikshaab der længes de ogsaa snart efter Alhed og Barnet Fru Varberg var helt ængstlig for dem, jeg tænker mig de kommer lige til Erikshaab til Juul og saa her senere i Vinterquarter paa Feden.
 Du skal sandelig ikke tage dig nær hvad Ellen Johansen finder for godt at komme med – er hun dygtig nok til at møde op med en saa afgjørende Kritik Jeg troer det ikke.
 Her sender jeg disse Breve fra Sverrig de kom i forgaars og Agraren fik de sidste nu skal du have disse.
 Jeg har ikke svaret endnu for det for det staar jo paa om jeg kan skrive vi kommer eller Marie skal rejse ene hjem nu paa Mandag skal Faer til Odense maaske der da bliver Udsigt til et bestemt Svar.
@@ -1238,95 +1238,95 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bgpx</t>
   </si>
   <si>
     <t>Kære Bams.
 Nej vi tør alligevel ikke vove os paa Langfart paa denne Aarenes Tid med Peugeoten, saa vi tager Toget. Jeg kommer lidt før Kylle ligesom sidst. Saa er det store Spørgsmaalet, naar du kan hente mig i Halmstad; En Gaas kan jo godt hænge et Par Dage evnt. halvsteges, saa du kan jo godt bestemme et Par Dage før Jul men send mig Besked, saa snart du kan overse Situationen. Kylle udbeder sig en Ønskeseddel, Igaar havde jeg Afskedsmiddag for Harald. Han vilde kun have Panders og Niels Erik, selv var vi jo seks. Det var en god lille Middag og sikken de kunde skaale. Det gaar godt i Getes Skap, der er virkelig Interesse for den hun har solgt 6 Billeder af Vald. Andersen. Det var en drøj Parskedag men Forberedelserne er næsten de værste, det er godt det er overstaaet. Det var et morderlig flot Brev, Peter havde skrevet, hils ham og sig, at a ska' fornøj ham for et. Kan du ikke give mig en Idé som ikke fylder for meget i en Kuffert, jeg synes, det er noget lidt det jeg har til ham, og naar jeg køber noget i Halmstad bliver det jo ingen Overraskelse. Tiden iler om lidt varer det ikke længe, saa er det atter Jul. Jeg glæder mig kolosal til at komme til Båxhult. Mange Hilsener til jer alle 3.
 Mos.
 9-12-34. 
 verte
 Hvorledes mon det har sig med Butikkerne om Søndagen i Halmstad. Dersom de er aabne efter 4 ligesom her, saa kunde Kylle og jeg følges ad. Jeg vilde saa købe en dansk Gaas og stege den halvfærdig, som jeg har gjort før og saa købe Resten i Halmstad, men vi maa jo være sikre paa om vi kan gøre de øvrige Indkøb, ellers var det skam en Bus. Kan du paa en el. anden Maade faa det at vide og skrive Besked. Buono sera.
 11-12-34 Mos.</t>
   </si>
   <si>
     <t>1935-08-16</t>
   </si>
   <si>
     <t>- Holstein, Frk.
 Grete Jensen, f. Hansen
 Carl  Knippel
 Kähler Keramik
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann
 Marie Neckelmann
 Inga Nielsen
 Christian Ottesen
 Christine Rasmussen
 Ib Schaldemose
 Niels Erik Schoubye
 Leo Swane</t>
   </si>
   <si>
     <t>Grete Hansen var alvorligt syg i flere omgange i begyndelsen af 1930erne, og hun døde senere dette år. 
 Christine Rasmussen (Fru Mads) fyldte 70 år i 1935.</t>
   </si>
   <si>
     <t>Grete er igen sløj og er taget til Næstved, hvor hun bor hos N.E. og bliver plejet. 
 Elisa Hansen har været til Christine Rasmussens fest. Hun havde Leo Swane til bords. Der var mange taler, og det var lidt kedeligt.
 Nu er Johannes/Las og Andreas/Lysse Larsen vel rejst.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Q8Cm</t>
   </si>
   <si>
     <t>Kære Bams.
 Tak for sidst, det var en lang Sommerferie, paa enkelte mindre heldige Øjeblikke nær, en dejlig Tid. Jeg sad jo som sædvanlig i Halmstad og ventede 3 Kv paa Toget, og det var et løjerligt et, thi det gik ikke længer end til Helsingborg, men heldigvis havde jeg jo ingen Bagage at bære paa og i Helsingør stod der et Lyntog og ventede paa mig, saa jeg kom paa en hurtig og behagelig Maade til Kbhv, hvor Kylle og Lis tog imod mig. Gete er i Næstved. Hun var igen bleven saa sløj og træt og saa tog hun ned til Næstved for at hvile sig lidt og kigge lidt paa Kählers Virksomhed. Tilfældigvis var N.E. paa Banegaarden, og saa skulde hun jo absolut bo hos ham. Der gaar hun nu, og saa ved jeg, hun faar en god Forplejning Hans Husbestyrerinde er saadan et fornøjeligt Menneske, og de to gaar i Biograf, naar N.E. er i Praksis om Aftenen og saa forøvrigt er hun ude hos Kählers. Den første Uge tog hun 3 Pund paa, saa det skal nok hjælpe. OT. var der paa Weekend Lørdag Eftermiddag og Søndag. De har været saa heldige at slippe af med deres Lejlighed. I Lørdags var jeg jo saa til Fest. Vi fik dejlig Mad, meget fine Ting, meget fint maskeret og dekoreret og Skydebanens mest udsøgte Vine. Jeg havde Leo Swane til Bords, og vi havde det meget fornøjeligt, men dermed var det ogsaa forbi med Morskaben. Der blev talt for Fru Mads mindst 10 Gange, hver Gang op og staa og Hurra og Puncher. Carl Knippel var der, men ellers kendte jeg ikke ret mange, det var ikke af min Familie. Jeg skulde hilse dig meget, altsaa "Hønsepigen" fra Ib Schaldemose. Han er nu stadig væk flink, holdt en smuk Tale, han har jo lært noget i Genêve, fra Svigermoren. Puf og Else kom i Lørdags med min Kuffert og en frisk Hilsen. Ja nu er Las og Puf Lysse ["Puf" overstreget; "Lysse" indsat over linjen] vel rejst, men du har jo heldigvis nogen til at passe paa dig. Du kan tro, at en Lejlighed, man ikke har beboet i 2 1/2 Maaned ser løjerlig ud; jeg foretager mig ikke mere end det aller nødvendigste, saa høggeligt er her ikke. Jeg er glad for at Vejret er saa mildt at jeg ikke behøver at fyre. Det har været Solskin og Blæst i disse Dage og enkelte Byger, godt Vejr for Roerne. Skriv snart et Par Ord. Hils Frk Holsten.
 Tusind Hilsener til dig og Petermand 
 fra Mos
 16-8-35.</t>
   </si>
   <si>
     <t>1937-11-03</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Peder Kruuse
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Andreas Warberg</t>
   </si>
   <si>
     <t>En dansk alen er 62,77 cm.
 Spratte op: Svinge eller kaste i vejret (Ordnet.dk).
 Hovedgården Rørbæk ligger i Flødstrup Sogn nær Kerteminde.
 Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem den omtalte er.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Ved Helsingør så Johannes Larsen i hundredevis tunfisk springe.
 Han har været på klapjagt flere steder.
 Både Larsen og sønnen Puf har været forkølede. Puf er begyndt at brygge i sit nye bryggeri.
 Lille Jeppe kan nu sige "Kjerteminde Avis" - han taler næsten rent. 
 Undulatungerne er væk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BoY4</t>
   </si>
   <si>
     <t>Kjerteminde 3 Nov. 1937.
 Kære Lysse.