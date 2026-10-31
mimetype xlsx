--- v1 (2026-07-27)
+++ v2 (2026-10-31)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="555" uniqueCount="413" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="567" uniqueCount="422" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -70,51 +70,51 @@
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Kammerherrensvej 62 </t>
   </si>
   <si>
     <t>Frøken Bendal
 Sofie Bless
 Ane Marie Christiansdatter
 Margrethe  Eckardt
 Frederik Falkenstjerne
-J.C. Hostrup
+Jens Christian Hostrup
 Cathrine Larsen
 Jeppe Andreas Larsen
 Vilhelm Larsen
 Niels Mollerup
 Hans Poulsen
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Hamborgerthe består af sennepsblade, koriander, vinsyre og manna. Virker afførende. (Salmonsen store illustrerede Konversationsleksikon, Kjøbenhavn 1894)
 Det er farbor Jacob (Larsen), der arbejder og bor på godset Birkelse. Vi ved fra et brev fra d. 29.4 1885, at der er lavet en aftale om rekreation for faster Thrine.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Johannes Larsen har problemer med sin mave og hans mor prøver at hjælpe ham, så godt hun kan, på afstand. Hun opfordrer ham til at tale med sin lærer eller sin gode ven, da det virker som om han også har nogle følelsesmæssige problemer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8lV5</t>
   </si>
   <si>
     <t>Kjerteminde den 2 Mai 1885
 Kjære Johannes!
 Gud ske Lov at det er lidt bedre med Dig, du maa endelig tage noget amerikansk Olie eller Hamborgerthe og det lidt snart det er meget rimeligt at du trænger til noget af den Slags tal med Frøken Bendal om det og holder du ikke af det saa kan jeg skrive til hende det kan du nu lade mig vide hvad du synes saa vil jeg straks skrive til hende eller mon du ikke har [Drev?] Johannes – du maa endelig vedblivende fortælle mig om dit Befindende, Farmor har strikken 2 Par nye Strømper til Dig skal vi sende dem afsted straks eller vil Du vente til Du sender Vask hjem og det gør du vel snart? Det har da været en dejlig Tour du der gik min lille Ven, forærede du saa ikke Frøken Bendal nogle af Blomsterne gik du alene – nu i Morgen skal du jo saa ud at høre Falkenstjerne for at høre Hostrup ja det er saa dejligt for mig at vide hvor jeg skal tænke paa Dig – Gud Fader give dig Velsignelse – Gudstjenesten
 Faster Thrine rejser iaften til Birkelse for saa at blive derovre et Paar Maaneder om det saa maa hjælpe paa hendes Kræfter. – Vi ere alle raske men jeg har saa travlt med at sige de nye Piger tilrette at jeg ikke faar meget andet gjort i disse Dage Sophie Bles er her idag at hjælpe Margrethe med en Kjole, hun har saa travlt for hendes Broder skal have Bryllup paa Onsdag og aaben sit nye Udsalg paa Torsdag det bliver en stor Forandring for hans Moder naar han nu flytter til den anden Ende gid det maa gaa ham vel han har været en god Søn imod sin Moder og vil vel nok vedblive dermed
@@ -1585,68 +1585,68 @@
 Malmö
 Skåne
 [På kuvertens bagside:]
 Poststempel.
 [I brevet:]
 Villa Be d:6/8 – 11
 Kære Astrid!
 Det er mig en Gaade, at Du slet ikke lader høre fra Dig! Jeg har slet ikke haft Brev fra Dig siden Dit første efter Eastmans’ Død. Nu er jeg snart bange for, der er Sygdom eller andet galt paa Færde hos Eder. Du plejer jo ellers at være saa grumme expedit til at skrive. Elles Brev fik jeg med et Par Ord fra Lugge i Gaar; hun nævner intet om Dig. Jeg har nu laant 500 Kr. hos Pal og vilde have sendt dem i Dag til Billy, men saa faldt det Christine ind at han lægger Pengene ud til Elles rejse i Stedet for at sende til Christine. Det er akkurat for to Maaneder til hende. I Dag har jeg begyndt at vente Svar fra Elle paa vore første Breve, men det kommer næppe før Tirsdag. Du skal nok strax faae et Kort eller Brevet. Det bliver meget spændende at høre hvad hun tænker sig om Fremtiden: blive her eller sejle over igen. Midt i August er de 4 Uger gaaet, som hun skriver der vist vilde gaae, før de kunde rejse. Mulig hun efter det kommer før vi tænker det. Lugge skriver, at hun synes de skal absolut komme til København først og være hos dem, til L. skal paa Fødehjem. Jeg skulde være der ogsaa og der har Elle jo Adgang ogsaa til Dig og Thora, skriver Lugge - Første September rejser jeg i hvert Fald til Ta[ulæseligt]have. – Kommer Elle og Grethe der, saa har jeg tænkt at ligge om Natten i Birkerød Kro og gaae ned om Morgenen E. og G. skal have Gæstekamret vi maa jo gøre alt for at de kan have det bedst. Ligge i Stue paaa en Sofa er nu saa grulig ubekvemt, saa vil jeg hellere betale den Smule i Kroen eller maaske der er et Højskolehjem. Men derom senere. Lugge vilde skrive meget indtrængende til Elle om det. Tager hun over England, er der jo Ruten over Holland, den tog de sidste Gang altsaa Hamborg Warnemünde Gedser. – Las’s rejste alle fire i Tirsdags til Jylland, pr. Bane til Vejle, sejlede gennem Greisdalen til Jelling, saa Gravhøjene m.m. der, Drengene henrykte over alting. Cyklede i Torsdags til Brædstrup, havde telefoneret til Dede, som modtog dem flot og gæstfrit; først Svaledrikke i hans Stue; Kl. 7 flot Aftensmad paa Hotellet; saa Drengene i Seng og de andre en dejlig Tur. X Drak Kaffe sammen næste Morgen, sludrede en Times tid og cyklede en smuk Tur til Rye Kro ved Himmelbjerget; derfra videre til Viborg, mere ved jeg ikke, men vist Skagen. De bad mig om at ligge her om Natten og være her saa meget som muligt. Det er jeg ogsaa næsten hele Dagen. Johanne spiller jo saa meget, der er saa varmt af Masser af Fluer, Børnene er jo heller ikke af de letteste; her er saa roligt, køligt og hverken Børn eller Fluer. I Dag er det Bibbes Fødselsdag, hun har faaet en Smule Legetøj, ellers tager man ikke Notits af Dagen. J. er i Pavillonen at spille. Jeg har været der et Par Gange, det er jo køn Musik. Christine løser imellem af. Derimod er her en Luftgynge, som plager hele Byen med en rædsom Musik fra 4-10! Her er uhyre mange fremmede i Byen som aldrig før, alt er fuldt. Toms var saa glade ved at være 14 Dage hos Alhed, gav 3 Kr. laante af Ellen Branner havde 14 Dage paa Højskolehjem, var begejstrede for Ugen; Wilhelm en Uge. I Dag har Agraren faaet Rugen ind udmærket. Om vi nu beholder godt Vejr skal alt det [”5” skrevet i øverste venstre hjørne] andet Korn høstes paa Kraft; alt er modent og tegner brillant. De venter sig meget af Høsten Johanne spiller jo mange Penge ind. De vil bidrage 50 Kr. til Elles Rejse; jeg giver Halvparten, 250 Kr., men Las’s skulde jo nødig spændes alt for haardt for, naar de dog vil have dem hele Vinteren. Nu skal Madiens ikke koste Lugges Rejse til Amerika næste Sommer, saa vi haaber de vil give klækkeligt Tilskud – Egentlig skulde der jo have været skreven rundt om de hver især vilde bidrage til Rejsen, men vi brændte naturligvis efter at lade Elle faae et Ord hurtigst muligt, og tænk hvor hun og Grethe er bleven glade og lettede ved Udsigten til Rejsen. 
 Jørgen [oven over linien er skrevet en ulæselig forkortelse] er i Besøg hos Agraren nogle Dage, derefter kommer Pan. Det er for meget for J. med Gæster, hun er meget nervøs. Jeg er slet ingen Hjælp for hende i Aar uden med Sytøj; jeg kan ikke i den Hede tumle med noget, og Børnene er saa vanskelige. Men alt det maa Du da ikke skrive hertil om. Nu har hendes Elever Ferie undtagen Amanda og Kelnerfruen; de er begge meget flinke. En lille Ferie vil J. gærne have og ned til Ida Vette, Du veed i Faaborg, gid hun kunde faae det ordnet med Hus og Børn imens. Paa Lørdag tænker jeg at tage ned til Onkel S. og blive der ca. Maaneden ud. See saa lille Putte! Nu har Du faaet en lang Sludder! Lad mig nu see Du skriver strax. Svanes er ude at rejse en Maaned; imens boer en Broder til Allerup med Familie der og giver 100 Kr. Naar de kommer hjem, haaber jeg de kan have Erik og Agraren kan spise Middag der, saa kan Pigerne nok have Bibbe og det andet. Men jeg har endnu ikke talt noget om det! Oline har sagt op, J. og især Agraren er helt glade ved det; nu vil de prøve at faae en, der kan malke. Den lille 12 Aars Barnepige er saa flink. Oline er saa over alle Grændser bandit og kan slet ikke lave Mad; dertil svagelig. Hils og kys de søde smaa Unger fra Bedstemor. 
 [Skrevet langs kanten på s4 (fortsat sætning ved X på siden):]
 derpaa igen Svaledrik hos ham selv. De maatte ikke betale en Øre!
 [Skrevet langs kanten på s7:]
 Nu skal Lugge og Elle have Brev.</t>
   </si>
   <si>
     <t>1912-01-07</t>
   </si>
   <si>
     <t>Øxendrup</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan 19</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Wilhelmine Berg
+    <t>Wilhelmine Berg
 Christian  Brandstrup
 Eline  Brandstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Carl Carl, Ellen Sawyers kæreste
 - Claudie
 Ina  Goldschmidt
 Grethe Jungstedt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Mine Mine, Brædstrup
+Anna -, pige i huset hos Brønsted
 Ellen  Sawyer
 Hempel Syberg
 Andreas Warberg
 Conrad Warberg
 Else Warberg
 Karen Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Laura Warberg opholdt sig på Glorup, hvor Albrecht Warberg, hendes svoger, var godsforvalter. Det kan ikke afgøres, hvilken af de to døtre fra Glorup der skal rejse med Laura W. De blev samlet kaldt Titterne, og i dette brev optræder navnet Titte.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2076</t>
   </si>
   <si>
     <t>Laura Warberg nyder at være på Glorup. Hun rejser derfra til Birkerød for at hjælpe datteren Louise. I april vil hun opholde sig hos Hempel Syberg og i sidste del af april samt maj hos Alhed og Johannes Larsen. 20. maj rejser hun sydpå over Hamborg til Schweiz, München mm. Mon dog ikke Astrid kan komme med på rejsen? Laura har spurgt Else og Conrad Warberg, om deres datter må tage med på rejsen. Hun blev henrykt. 
 Kan Astrid mon ikke tjene lidt penge ved at skrive til bladene?
 Laura spørger, om Ellen stadig har god kontakt med Carl. Grethe har talt om, at hun og moderen skal tilbringe sommeren med ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QkiQ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
@@ -2080,50 +2080,129 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jUix</t>
   </si>
   <si>
     <t>[Fortrykt:]
 [M.Y.”Stella Polaris”…………192 Håndskrevet efter 192: ]8 
 [Håndskrevet:]
 Kære Lysse.
 Jeg haaber du fik mit Brev fra Harwich. Jeg maatte give det til en Drager og lade ham besørge det, vi blev nemlig snydt for Landgang. I detheletaget lader det til at Vorherre og hans Underordnede her på Skibet har en [”har en” overstreget] bestræber sig for at hindre os i at se saa meget som muligt. Afrejsen fra Harwich altsaa tværs over Thamesmundingen og rundt langs Englandskysten foregik om Natten; om Morgenen var vi midt ude i Kanalen, hvor vi ikke kunde se land til nogen af Siderne. Saa saa vi Spidsen af Cherbourgh, men da vi skulle runde Bretagne tror jeg nok det var mørkt, da var jeg imidlertid blevet søsyg og har holdt Sengen lige siden, med Undtagelse af Landturene. Som værende af Interesse for Passagererne var opslaaet en Notice om, at vi vilde passere ”Cap Finisterre 10 Miles off Kl 5 om Morgenen! Sikken et Syn at læse om! Næste Seværdighed var Indsejlingen til Lissabon: om Aftenen mellem 9 og 11. Næste Morgen tog Vorherre selv fat med Taage, saa vi blev 2 Timer forsinket med Landgangen. Afsejlingen fra Lissabon: Taage (Vorherre) Ankomst til Madeira 6 a.m. altsaa i Mørke. Hvad om det kære B.D.S. havde ladet os sejle et Par Timer senere fra Lissabon, vi skulde saamænd nok have faaet Tiden til at gaa. Naa men igaar var Vorherre os naadig; det blev os fortalt at de plejede at have saa høj Sø at Landgang paa Madeira var umulig (her er nemlig ingen Havn) Igaar havde vi det dejligste Vejr man kan tænke sig. Naa m Naa men du maa vel hellere høre om Lissabon først. Tajofloden har en Munding som jeg nærmest vil kalde en Fjord. Du kan tænke dig en Størrelse som Lillebælt. Fjorden gaar i Øst – Vest og paa
 2
 [Fortrykt:]
 [M.Y.”Stella Polaris”…………192] 
 [Håndskrevet:]
 begge Sider, navnlig mod Syd er højt Land. Byen ligger på Nordsiden med en Kajplads, der er en dansk Mil lang. Midt i Byen har der engang været en Arm af Fjorden, som nu er hævet. Her er bygget en regelmæssig Bydel, som begynder nede ved Havnen med ”Praça da Commercio” (se et eller 2 af de Kort jeg sendte Jer), som er aaben ud mod Vandet. ovenfor denne Plads, altsaa bag Porten (Triumfbuen) ligger den regelmæssige Del af Byen (saa stor som Kjerteminde i Areal) øverst oppe i den ligger Theatrene og Hovedbanegaarden og saa kommer vi ud i ”Avinida da Liberdade”, som fylder den sidste (øverste) Del af den udtørrede Flod [”Flod” overstreget] Fjordarm. Den har Kørebane i Midten med Palmetræer ved Siderne umiddelbart udenfor Palmerne Plataner, (2 Rækker paa hver Side) og under dem er der Blomsterrabatter, paa en Strækning er der Vandløb, med [”med” overstreget] eller Bassiner med Vandfald indimellem, med Philodendron og Cyperus og lignende. Her ted [”ted” overstreget] udenfor er der Spadserepromenade og yderst Sporvogne, som altså har Boulevardkørsel. Vi kørte med en af dem; den drejede imidlertid om til Siden inden vi var kommet helt frem, hvorfor jeg trak i Klokkestrengen og Vognen øjeblikkelig standsede. Vi havde her svært ved at komme af, fordi Vognen blev stormet af Folk, som vilde med; sikken et Held for dem, at jeg netop havde standset den ved det Stoppested! – Undskyld Afbrydelsen, jeg skulde ned at have ”Morgenkaffe” Grapefruit, Havregrød, blødkogte Æg, Brød og Marmelade og ”one Hansa”, det hedder vores Pilsnerøl. – Naa vi naaede til den øverste Ende af Avenidaen hvor de er ved at rejse et stort Marmor-
 3
 [Fortrykt:]
 [M.Y.”Stella Polaris”…………192]
 [Håndskrevet:]
 monument. herovenfor gaar Dalen over i en mægtig Gryde, vel en god Fjerdingvej bred og en halv Mil lang, som de er ved at lave til en Park. Heroppe saa vi Guldirisker, det er første Gang Far har set dem. Johs. V. er fænomenal til at se paa enhver Slags Jord hvordan den er opstaaet, hvor længe den har ligget der og ”den har været omlejret mere end en gang”! o.s.v. Og alt er den Mand inde i; vi stod i Brunnsbüttel og saa ned i den aabne Last paa en stor Kuldamper og han sagde: ”det er nok et Tankskkib” eller igen, da vi stod og saa paa Madeira fortalte han mig at alt det grønne vi saa det var Vin. Da vi kom derind var det nu Sukkerrør, men jeg siger alligevel at det er godt set. Naa han er nu et ordentlig sødt Menneske, naar han er i godt Humør. – Det var Lissabon vi var ved: paa begge Sider af det jeg har beskrevet ligger den øvrige By paa Høje. Gaderne er meget stejle og nogle Steder krydser de hinanden i forskellig Højde, saa man ser Husene ligesaa meget fra neden og fra oven, som fra Siden. De er malet i stærke Farver, røde, gule, blaa og grønne. Sporvognene skal du høre lidt om. 
 Chez l´amiral
 Nice
 Nu er det saa længe siden jeg skrev dette, at jeg ikke gider fortsætte det. Jeg ser det slutter om med (”om” overstreget; over ordet er skrevet ”med”] Løfte om Beretning om Sporvognene i Lisboa, den kan du faa mundtlig.</t>
   </si>
   <si>
+    <t>1943-02-02</t>
+  </si>
+  <si>
+    <t>Fyn
+Dræby</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Kamma Balslev
+Burmeister &amp; Wain</t>
+  </si>
+  <si>
+    <t>"Kaj-Lykke": Man må antage, at Janna Schou havde en kæreste ved navn Kaj. Han kendes ikke. 
+Ordet hørse kendes ikke.
+B &amp;amp; W blev 27. jan. 1943 bombet af otte britiske fly, idet man fra engelsk side mente, at fabrikken solgte dieselmotorer og andet materiel til Tyskland. Otte personer blev dræbt og 68 såret, da bomberne udover fabrikken ramte det omkringliggende beboelseskvarter. (Nationalmuseets hjemmeside: Bomber over Danmark, sept. 2026). 
+Laura/Bibbe Warberg var i efteråret 1942 indlagt med gulsot. 
+Pensionatet: Daisy Bergs mor, Wilhelmine Berg (en søster til Laura Warberg) drev et pensionat i Gothersgade, København. Noget tyder på, at Daisy Berg overtog driften efter moderens død i 1936. 
+Konsul og vingrosserer Thor Andersen købte i 1942 Frederiksgave (Hagenskov Gods' hjemmeside, sept. 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8410</t>
+  </si>
+  <si>
+    <t>Det er mærkeligt, at Janna har smerter efter svulstoperationen. Johanne/Junge C. Larsen har ikke haft ondt efter sådanne indgreb - kun af at ligge på ryggen. 
+Johanne medsender en tegning af den nyindrettede stue. Ellen Sawyer har været på besøg og beundret det hele.
+Johanne håber, at Meta kan finde ud af at bruge det nye komfur energirigtigt. 
+Ved Astrid om det var en fejl, da B &amp;amp; W blev bombet?
+Johanne takker Axel Müller for, at han vil sende udenlandsk tobak. 
+Johanne giver gode råd hvad angår modning af flæskekød.
+Marie Balslev, f. Sperling, har skrevet, at Nicoline Balslev er udskrevet, og Vilhelm Balslev får lysbehandlinger.
+Erik/Tine Warberg Larsen har det godt og arbejder for sin bror på gården. Laura/Bibbe Warberg har ingen kræfter efter sygdommen. Nonnerne lod hende ikke holde fri, da hun blev udskrevet.
+Adolph/Agraren Larsen har fået en god appetit.
+Daisy Bergs tyske mand er blevet arresteret, efter at han havde opsagt en tysk kvinde på pensionatet. Johanne vil skrive til Daisy.
+Adolph og Johanne køber aldrig kød. De laver alt kødmad selv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bz0K</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+4 Febr. 1943
+besv. 15 Febr.
+[Med kuglepen på kuvertens forside:]
+30-3-2001
+18-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard, Dræby St, Fyen
+[I brevet:]
+Lindøgaard. Tirsdag d. 2-2-1943.
+Kære lille Dis!
+Tak for dit gode lange Brev, det var pænt af dig at skrive igen. Det er jo dejligt, at det gaar godt med Janna, men jeg kan ikke forstaa, at hun har Smerter; jeg har dog paa mine Hospitalsophold oplevet en hel Del Svulst-Operationer, og jeg synes altid, de sagde, at naar først Bedøvelseskalamiteterne var ovre, havde de ikke Spor af Smerter. Men alle Svulster er jo ikke ens, det kan jo være at Æggestok-Sv. er særlig smertefuld. At maatte ligge paa Ryggen er slemt for mange, jeg ved hvad jeg døjede, da jeg i 4 meget lange Uger maatte ligge paa min Ryg, og da jeg endelig fik Lov til at ligge paa Siden, havde jeg ikke Kraft til at vende mig - og der var dog kun 102 Pund at vende. Er det Gentofte Sygehus, hun ligger paa, det er det vel. Hils hende saa meget fra mig, det lille Skind - dog, naar man oplever en Kaj-Lykke, er Sindet jo i Orden. Nu gaar det nok fremad med raske Skridt, men 3 Uger er jo en lang Tid. Jeg er meget imponeret over alle dine Besøg hos hende, hun kan rigtignok sagtens - desværre kunde jeg jo ikke yde Bibbe noget i den Retning i hendes 5 Uger, men hun havde da for Resten Besøg nok. 
+Tak for din store Interesse for alle vore Nyordninger. Vi er henrykte over det alt sammen, kan du tro. Jeg har nu lavet et Rids, men Forholdet er ikke godt, Møblerne fylder for lidt, der er ikke slet saa meget Gulvplads, som jeg har lavet, men du ser i hvert Fald Sofaens Plads - jeg har forsømt at skrive: til højre - helt oppe ved den modsatte Væg. Elle var her i Søndags; hun kom et Kvarter over 12 og mente hun var i god Tid til Middag - desværre havde vi spist Kl. 11, da Metha skulde med Toget til Odense, men til alt Held havde vi levnet Middagsmad og jeg fik varmet 3 Stk. Medisterpølse med Rødkaal og Tilbehør og Desert. Hun var helt ovenud begejstret over Stuen og i det hele taget overvældet over alle vore Nyanskaffelser; det var saa morsomt. Det er dette at vi nu har en rigtig Stue at hygge os i med flere af vore pæne Ting og ikke bare en lille Folkestue med umagelige Træmøbler. Ja, det er en Begivenhed for os. Komfuret er stillet op - i Lørdags - og det makker i enhver Henseende ret. Jeg hørser med Metha, at hun skal lægge godt mærke til det, saa hun lærer Reguleringen, hvilket jo er Fidusen, saa der kan spares Brændsel; hvis hun er ligegyldig med det, spares der jo ikke saa meget; men Intelligens er jo ikke hendes stærke Side, saa det skal nok knibe med det - jeg maa vist hørse videre nogen Tid endnu. - Radioen er udmærket, og vi kan følge med i Begivenhederne alle Steder fra. Du gode Gud, hvad der sker! Vi er meget spændt paa, men kan ikke faa at vide om Burmeister &amp;amp; Wain blev bombet eller om de rent ud tog Fejl og kun ødelagde den uskyldige Sukkervarefabrik. Hverken du eller Mornine, som jeg lige har haft Brev fra, giver os Oplysning om det. D. danske Pr. fra London mente vist, at de havde bombet den store Samlehal (den store Glasbygning) men passer det?? Det var jo for at stoppe for Eksporten af Dieselmotorer til T. at de satte det i Scene. Skriv, hvis du ved noget om det.
+Jo, tusind Tak, hvis Axel virkelig vil have Ulejlighed med at skaffe og sende Tobak - dog ikke dansk, som vi selv kan faa, men ikke godt kan ryge. Ellers alt andet. Hvis det skulde være muligt at faa rigtig grovskaaret Pibetobak hvad jeg selv jo helst ryger, var det jo herligt, men tillige andet finskaaret; Manse jublede ved Tanken, Brugsforeningen faar saa uhyre lidt hjem nu. Vi vil helst have det sendt mod Efterkrav, men forøvrigt, hvad der er nemmest for Axel - Pengene skal blive sendt omgående. Sig Axel tusind Tak, vi vil være ham saa taknemmelige.
+Jeg kan desværre ikke raade dig med Flæskestegen og kender kun Hamburgerryg af Navn, men hvorfor kunde den ikke hænge? Naar vi slagter, har vi Stegene hængende i Ugevis. Svøb et enkelt Stk tynd_t Tøj (gl. Gardin) om den og hæng den op ude paa Muren; naar den ikke vil længere - hvilket jo er en Skønssag - saa dyp den i en Gryde kogende Vand; efter endnu nogle Dage, kan man halvstege den
+_2.
+hvorefter den atter kan ligge nogle dage - altid under Tilsyn - paa den Maade kan man have fersk Kød længe, vel at mærke ved Vintertid, og saa bliver det saa dejlig mørt af saadan en Behandling Dette skrives for en anden Gangs Skyld, for den Steg, du skrev om, har du vel allerede taget under Behandling; hvis du har lagt den i Saltlage, saa lad den ikke ligge ret længe, ikke over et Par Dage, og saa skal den endda vandes godt ud - 3-4 Dage. Men det er lettere, hvis man har det i Hænder, end at udtale sig skriftligt om det.
+Jeg havde Brev fra Marie Sperling for et Par Dage siden; Line er nu udskrevet og kommer på et Rekreationshjem i Hornbæk; noget lettere Sygeplejearbejde er sikret hende. Vilhelm, som p.t. faar Lysbehandling i Kbhn. havde haft Brev fra sin Kone - der er jo deres Gaard, der hedder Brogaard? - Over Br.g. var der forleden udspillet en Luftkamp, flere Bomber faldt i Nærheden og en mindre Gaard fuldstændig udslettet. Her er ikke videre hyggeligt i Danmark, heller!
+Tak for din Forespørgsel til de to Børn; jeg synes, Tinge har det saa udmærket for Tiden, nu har han i lang Tid været i konstant godt Humør, altid glad og saa livlig. Han er ikke meget nede i sit Hus, er her baade om Dagen paa Arbejde og om Aftenen, naar vi sidder hyggeligt i vor gode Stue og læser. Naar Arbejdet skal gøres dernede, gaar han derned. Han faar 50 Kr. i Løn af Manse - det er jo ingen høj Løn, men den Tid han bruger til sit eget, gaar jo ogsaa fra. - Om Bibbe ved jeg ikke stort for Tiden, hun har taget Ferie (med min Sanktion) m.H.t. at skrive hjem; al den første Tid passede hun kun sit Sygeplejevæsen, havde ikke Spor af Kraft til nogetsomhelst andet, og nu tænker jeg mig, at hun har skrevet Jule-Takke-Breve. Jeg tror ikke, hun skrev et eneste Julekort i Aar, det arme Barn, hun havde simpelthen ikke Kræfter til noget. Elle havde haft Takkebrev fra hende hun havde skrevet, at hun travede Ture og at hun syntes det var det, der gav hende de bedste Kræfter. Jeg har lige sendt hende lidt Æbler, et Par Vaskeklude, som jeg havde hæklet, mine Gummistøvler, som jeg aldrig kommer til at passe mere med de hævede Ankler, der følger med Sygdommen, og lidt andet, saa nu hører jeg nok fra hende. Gid hun snart maa være helt i Orden igen. Tænk, at de lod hende arbejde i lige over 3 Uger, da hun kom hjem, uden at give hende en Fridag, mens en anden af Kammeraterne havde haft 3 Fridage i den Tid. Den Søster der, har behandlet hende skandaløst; Bibbe er ikke underkastende nok, saa hun er bleven sur paa hende; Bibbe tager nu det hele med oprejst Pande og uden at kny eller blive sur - den Glæde skal hun ikke ha', siger Bibbe. Nu mangler der kun 1 1/4 Aar, saa er hun færdig med at være Elev. Hun er kommen bag ud med Læsningen deroppe og har hidtil ikke haft Kræfter til at indhente det forsømte; men hun naar det saamænd nok igen, naar hun først tager fat. Det var rigtignok en lang Snak om Børnene. Om Agraren er at melde, at han har faaet saadan en abnorm god Appetit, og da det næsten al Tid har skortet saa meget paa det, tager jeg det for gode Tegn. 
+Mon du har hørt, at Daisys Mand, som jo er Tysker er bleven arresteret af d. t. Værnem. og ført til Tyskland, "til en uvis Skæbne", skrev Mornine. Daisy er sikkert allerede ude af sig selv, det lille Skind; jeg forsømte hende som saa mange andre med en Julehilsen; jeg vil nu gerne skrive til hende, men jo kun med svage Hentydninger af det skete, man ved jo aldrig, om de har hendes Post under Opsyn. Grunden var, at han havde opsagt en tysk Dame, der boede i Pensionatet!! Det lyder nu saa fjollet, at jeg tror, det i Virkeligheden er for at faa Arbejdskraft derned til, naar de gør den Slags.
+Mon jeg fik gjort rigtig Rede for Stegen - nej, du kan ikke stege den, naar den har være i Saltlage, men udvandet og kogt er den jo ogsaa dejlig f. Eks. med Grønlangkaal eller hvad andre Grønsager, man har. navnlig hvis den ogsaa ryges - men altsaa alligevel vandes ud. Saa bliver det vel nærmest som saltet, røget og kogt Skinke, hvad der jo er vidunderligt, vi faar det bare aldrig, da det forekommer os at være for lidt sparsommeligt; vi spiser alle vor Skinker som Karbadeflæsk eller Spegeskinke - altsaa blot skaaret af som den er; ogsaa til Paalæg er saadan en saltet og røget - men ellers saa - Skinke jo uvurderlig. Er det ikke pudsigt, vi køber aldrig Kød, jeg kan da ikke huske, naar vi sidst har købt Hakkekød, det eneste vi kan tænke paa at købe. Du vil vel sige, hvad faar I saa til Søndag Middagen. Det magre af Grisene vander vi ud (Kødet skæres i Skiver, ellers kan det ikke udvandes nok), og saa laver vi Frikadeller af det; det er en god Sønd.mid.m. og saa har vi alt vor henkogte Grisemad og Vildt. Hvis vi her paa Landet ikke havde vore Grise at leve af, gik den ikke. - Hvis der ikke sker noget særligt, hverken her eller der, saa varer det noget inden du hører fra mig, for jeg maa tage mig sammen og faa de Breve fra Haanden, som jeg skylder, og Bibbe har jeg jo altid at sørge for. Hils Aksel saa meget og tusinde Hilsner til dig selv. Din Junge
+[Indsat øverst s. 1; på hovedet:]
+Fik T. A. K. og d. biodynamiske Selskab ikke købt Frederiksgave? Vi saa for nogen Tid siden at det var købt af en eller anden, men maaske dækkede navnet de to Selskaber. S.u. 
+[Grundplan af et rum inkl. inventar er tegnet på et separat ark. På tegningen øverst er skrevet:]
+Lille Bogreol Tobaksbord Tobaksbord Hjørnesofaen Bord Min Lænestol
+[Langs venstre side:]
+Vindue Vindue Kurvestol Vindue Sybord Stol Kurvestol Konsol m. Radio
+[Langs højre side:]
+Taburet Bogreol
+[Underst:]
+Mit gamle Skrivebord Dør Gangen Kakkelovn</t>
+  </si>
+  <si>
     <t>1944-05-03</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Lea Gottschalk
 Hans Hvass
 Karl Isakson
 Johannes V. Jensen
 Niels Kjærbølling
 Eiler Lehn Schiøler
 Theodor Philipsen
 Eric Struckmann
 Leo Swane
 William Yarrell</t>
   </si>
   <si>
     <t>Sagen om Discontokassens opbevaring af billeder og Johannes Larsens gæld til samme discontokasse er uklar. 
 Johannes Larsens artikel til tidsskriftet Danmark kendes umiddelbart ikke. 
 Fyens Disconto Kasse, oprettet 1846 i Odense som Danmarks første private forretningsbank, efter at byen, som dengang var provinsens største, havde fået afslag på at få en nationalbankfilial på linje med Aarhus og Flensborg. Discontokassen skulle diskontere de veksler, som fynboerne var trætte af at sende til Hamburg og København, men den udvidede snart sit forretningsområde (Lex.dk).</t>
   </si>
@@ -2131,51 +2210,51 @@
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hAY5</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 3 Maj 1944.
 Kære Grevinde
 Tak for Dit Brev. Jeg har selv ingen Erfaring i Svaners Rugetid, men jeg har set efter i Literaturen og her er nogle Tal. Kærbølling 5-6 Uger. Yarrell. 6 Uger Schiøler 34-36 Dage Manniche 6 Uger. De lærde er altsaa ikke helt enige. Min Gaas ruger paa 6 Æg og den ene Graaand paa 13, den anden har jeg ikke funden endnu. I Gaar blev jeg endelig færdig med Hans Hvass og i Dag har jeg faaet den sidste Bestilling fra Haanden, saa nu kan jeg da endelig komme i Gang med Træsnittet igen. Jeg blev for lidt siden ringet op af Leo Swane der fortalte mig at Ny Carlsbergfonden vilde købe de Billeder vi havde sendt ud til Discontokassen til Opbevaring for 80.000 Kr. Det drejer sig om 5 Billeder af Isakson, 2 af Philipsen og et af Gotschalk. Det er jeg meget glad over, Isakson Billederne kommer paa Statens Museum og de andre paa Glyptotheket, saa er det jo ikke saa strængt at komme af med dem, man kan se dem naar man vil og er jo paa en Maade selv Medejer. Og saa gør den rare Sum jo et godt Indhug i min Gæld til Discontokassen. Struckmann og Johannes V. Jensen har sat mig til at skrive om Kjerteminde i 14 Dagsskriftet ”Danmark” Det er jeg ikke saa stolt af, ogsaa fordi jeg har nok at gøre foruden, men de paastaar at der er ingen der er nærmere til det [”det” indsat over linjen]. Jeg har tænkt mig at jeg naar jeg er færdig med Træsnittene, det bliver vist først efter Pintse, kunde trænge til en lille Ferie, og at jeg dersom Du til den Tid vil have mig derover, kunde skrive det paa Knuthenborg. Her staar ellers alting godt til, men altsaa med Travlhed. 
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-01-22</t>
   </si>
   <si>
     <t>Margaretha Bøttern
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Den tysktalende nabokone var formodentlig Margareta Bøttern.</t>
   </si>
   <si>
     <t>Larsen takker for sikahjorten.
 Forleden gik der pludselig tyske soldater og bankede pæle ned i Johannes Larsens have. De ville ikke sige, hvorfor de gjorde det, men Larsen gætter på, at det var forberedelse til kanoner eller maskingeværsstillinger. Han gruer for, at tyskerne vil skyde fra haven, og at englænderne vil gengælde.
 Christa Knuth må spørge ind til motiv til ex libris.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9zHx</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 22 Jan 1945.
 Kære Grevinde.
 Jeg gentager: Tak for Sikadyret, det var fremragende. Her er vi nu snart færdig med Haandværkerne, d.v.s. der gaar endnu en Snedker og pusler lidt. I Lørdags da jeg gik fra Værkstedet blev jeg overrasket ved at se nogle tyske Soldater gaa omkring i Haven og ramme Pæle ned. Else gik saa ud til dem, men de grinede ad hende og bedre gik det ikke Puf, men saa fik han vor Nabokone der er født i Hamborg sat ud paa dem, hun kunde dog heller ikke faa andet ud af dem, end at de ikke maatte sige hvad det betød. Da de forlod Haven efterlod de 30 nedrammede Pæle, som de havde malet sorte grønne, røde og hvide Hoveder eller Ringe paa foruden nogle sorte Tal de staar dels spredt og dels i Grupper, men uden tilsyneladende [pil viser ”tilsyneladende” hen foran ”uden”] uden Plan. Vi kan kun tænke os at det er Forberedelser til Kanoner eller Maskingeværstillinger og det er jo ikke hyggeligt, hvis de begynder at skyde paa Englænderne og de saa drypper Bomber ned i Hovedet paa os. Foruden hos os har de ogsaa virket i Nabohaverne og ligesaa sønden for Byen. Jeg har spekuleret paa det Ex libris, men jeg er ikke kommen videre, var det ikke det bedste at spørge Manden om hvad han helst vilde have det skulde forestille hvis hun vilde have et Exlibris? Eller har Du et Forslag eller flere? Puf og Else er i Odense i Dag og nu skal jeg ud at gaa Tur med Hunden. Mange Hilsner 
 Din hengivne
 Johannes Larsen.</t>
   </si>
@@ -2248,52 +2327,52 @@
     <t>1950-06-06</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Hareskov St.
 Bakkevej 12</t>
   </si>
   <si>
     <t>Dres -
 Holger -
 Alfred Fly
 Johannes Hohlenberg
 Johannes Larsen
 Helga Nielsen
 Lauritz Pedersen
 Jørgen Schou
 Mette Schou
 Leo Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jørgen og Gretes søster var. Lille Marie kendes heller ikke. 
 Laura/Bibbe Warberg P. og hendes familie boede på Andkærgaard.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0662</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen har syet 50 servietter siden februar og også strikket til Laura/Bibbe Warberg Petersen. Nu syr hun nogle nye modeller.
 Det er dejligt, at Astrid/Dis skal til Småland.
 En fluesnapper har bygget rede over Astrids dør.
 Laura/Bibbe og drengen har været til middag, men han blev forvirret og græd meget. Lauritz er på rejse med bestyrelsen i en andelsfoderstofsforening.
 Laura/Bibbe er meget egnet til at få børn, og Johanne håber, at hun får flere. 
 Lise Warberg Larsen er på besøg på Sjælland, og Erik Warberg L. savner hende.
 Erik/Tinge og Martin/Manse har været hos Laura/Bibbe til middag. Pigen havde fri, så Bibbe havde travlt. Bibbe har fået voldsomt mange gaver i forbindelse med fødslen af Troels
 Johanne fortæller om Leo Swanes indkøb hos en tobakshandler i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/55oU</t>
   </si>
   <si>
     <t>[Håndskrevet med blyant på kuvertens forside:]
 10’ Juni 1950
 [Håndskrevet med sort pen:]
@@ -2343,65 +2422,65 @@
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Christian  Brandstrup
 Eline  Brandstrup
 Wisie Brandt
 Frits Branner
 - Faksø
 Adam Goldschmidt
 Brita Goldschmidt
 Hans Iuel
 Thyra Iuel
 Grethe Jungstedt
 Kurt Jungstedt
 - Kruuse
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie
 Pernille Marryat
 Ib Marryat Johansen
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 - Thomsen, Kerteminde
 Andreas Warberg
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Astrid Warbergs svigermor hed. Heller ikke vides det, hvem "Englænderne" og Jørgen var. 
 Familien kendte flere ved navn Kruuse, men den her omtalte var formodentlig i familie med Eline Brandstrup. 
 Christian Brandstrups erindringer kan findes på internettet (maj 2023).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0131</t>
   </si>
   <si>
     <t>Johanne takker for det dejlige tøj og for "Mord-Romanerne", som hun straks har læst. Adolf vil læse dem til vinter. Hun spørger, hvordan det går med Adams ægteskab, og hun håber, at hans kone har skjulte talenter. Johanne spørger også, om det kan passe, at Ib Marryat tjener 1500 kr. om måneden?
 Johannes knæ har det bedre, men hun går ikke ud i haven, som er et vildnis.
 Man tager kartofler op på gården, og det er spændende, hvad de vil indbringe. Ruth tabte sit ur i marken, men en dygtig schæferhund fandt det.
 Frederik Andreas/Dede har været på hospitalet.
 Kornet hos Laurits og Laura har lagt sig ned. De har været på besøg med deres lille dreng.
 Thyra Iuel har også været på besøg med en bog og et servilt brev. Hun inviterede Larsen-familien på besøg. 
 Kurt og Grete Jungstedt kommer 14 dage til Danmark.
 Else og Andreas/Puf venter barn, og Johanne synes, det er en dårlig idé. 
 Johanne har solgt 12 servietter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y5jP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside: Dis’ adresse er skrevet af afsender, andre bemærkninger af ukendt/BWP]
@@ -2570,59 +2649,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q7eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5M1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0MC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lBdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bp77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/etA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/melw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IXx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/own9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bXDrYYcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q7eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5M1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0MC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lBdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bp77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/etA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/melw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IXx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/own9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bXDrYYcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bz0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M53"/>
+  <dimension ref="A1:M54"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -4731,185 +4810,185 @@
       </c>
       <c r="I47" s="5" t="s">
         <v>358</v>
       </c>
       <c r="J47" s="5" t="s">
         <v>359</v>
       </c>
       <c r="K47" s="5" t="s">
         <v>360</v>
       </c>
       <c r="L47" s="6" t="s">
         <v>361</v>
       </c>
       <c r="M47" s="5" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
         <v>363</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>16</v>
+        <v>179</v>
       </c>
       <c r="D48" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="E48" s="5" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>365</v>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
         <v>366</v>
       </c>
       <c r="I48" s="5" t="s">
         <v>367</v>
       </c>
       <c r="J48" s="5" t="s">
         <v>368</v>
       </c>
-      <c r="K48" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K48" s="5" t="s">
+        <v>369</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="J49" s="5" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>377</v>
+      </c>
+      <c r="K49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L49" s="6" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>380</v>
+        <v>17</v>
       </c>
       <c r="F50" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H50" s="5" t="s">
         <v>381</v>
       </c>
-      <c r="G50" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H50" s="5" t="s">
+      <c r="I50" s="5" t="s">
         <v>382</v>
       </c>
-      <c r="I50" s="5" t="s">
+      <c r="J50" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="K50" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="J50" s="5" t="s">
+      <c r="L50" s="6" t="s">
         <v>384</v>
       </c>
-      <c r="K50" s="5" t="s">
+      <c r="M50" s="5" t="s">
         <v>385</v>
-      </c>
-[...4 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>179</v>
+        <v>387</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>196</v>
+        <v>388</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>389</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>390</v>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
         <v>391</v>
       </c>
       <c r="I51" s="5" t="s">
         <v>392</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>393</v>
       </c>
       <c r="K51" s="5" t="s">
         <v>394</v>
       </c>
       <c r="L51" s="6" t="s">
@@ -4948,87 +5027,130 @@
       </c>
       <c r="I52" s="5" t="s">
         <v>401</v>
       </c>
       <c r="J52" s="5" t="s">
         <v>402</v>
       </c>
       <c r="K52" s="5" t="s">
         <v>403</v>
       </c>
       <c r="L52" s="6" t="s">
         <v>404</v>
       </c>
       <c r="M52" s="5" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
         <v>406</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="K53" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="L53" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="M53" s="5" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="D53" s="5" t="s">
+      <c r="D54" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="E53" s="5" t="inlineStr">
-[...30 lines deleted...]
-        <v>412</v>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="J54" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="K54" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="L54" s="6" t="s">
+        <v>420</v>
+      </c>
+      <c r="M54" s="5" t="s">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -5042,44 +5164,45 @@
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
     <hyperlink ref="M44" r:id="rId49"/>
     <hyperlink ref="M45" r:id="rId50"/>
     <hyperlink ref="M46" r:id="rId51"/>
     <hyperlink ref="M47" r:id="rId52"/>
     <hyperlink ref="M48" r:id="rId53"/>
     <hyperlink ref="M49" r:id="rId54"/>
     <hyperlink ref="M50" r:id="rId55"/>
     <hyperlink ref="M51" r:id="rId56"/>
     <hyperlink ref="M52" r:id="rId57"/>
     <hyperlink ref="M53" r:id="rId58"/>
+    <hyperlink ref="M54" r:id="rId59"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>