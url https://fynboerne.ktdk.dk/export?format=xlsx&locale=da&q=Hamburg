--- v0 (2026-06-11)
+++ v1 (2026-07-27)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="406" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="555" uniqueCount="413" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -158,57 +158,86 @@
     <t>Ville = Vilhelm Larsen, Johannes Larsens bror, som gik på Birkerød Latin- og Realskole 1888-91.
 Fyens Disconto Kasse A/S var en dansk bank. Banken blev etableret 15. december 1846 som Danmarks anden private forretningsbank. Oprindeligt var det formålet, at discontokassen skulle diskontere de veksler, som fynboerne ellers havde sendt til Hamborg og København, men hurtigt blev forretningsområdet udvidet, og banken blev en betydelig aktør i fynsk finansliv. Banken var beliggende Vestergade 8 på Flakhaven over for Odense Rådhus.</t>
   </si>
   <si>
     <t>Johannes Larsen skal besøge sin bror Vilhelm. Der er masser af arbejde til Johannes Larsens onkel, som er murermester. Johannes Larsens far skal snart til Sverige, der er meget tømmer at sælge.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ty3V</t>
   </si>
   <si>
     <t>[påtrykt:]
 J. A. LARSEN.
 KJERTEMINDE.
 Telegramadresse.
 LARSEN.
 [Håndskrevet:]
 Den 1 Marts 1889.
 Min kjære Johannes!
 I mange Dage har jeg gaaet og ventet paa at faa dine Penge; men det kan ikke naa sig før i morgen saa skal de blive sendt vist nok i en lille Pakke for jeg vil ikke sende Penge til Dig før jeg ogsaa kan sende til Frøken Bendal, - Faster Sophie var heroppe forleden Dag og da talte vi om at Du skulde ud til Vilhelm i Fastelavnsdagene, Otto er det jo lovet at han engang maatte komme ud at besøge Vilhelm Klinkbys har jo gjentagende bedt ham, men det kommer han ikke; sagde Faster for han har ingen Penge; Faer lovede saa at betale hans Rejse derud og vil saa sende Dig Pengene, om du nu kan faa Bud til ham eller skrive ud til ham naar han skal møde Dig. Kan du nu ikke rede Dig med Udgifter inden disse kommer Dig i hænde Søndag kan du saa ikke laane hos Mollerup til den lille Rejse især da han skal med for jeg vilde saa inderlig gjerne tænke mig Eder samlede paa Søndag paa din Daabsdag Lykke og Velsignelse min Skat og vor Herre være Dig og Ville jeg havde saa sikkert haabet paa at være samlet med Eder paa den Dag men det kunde nu ikke ske i Tanker er jeg hos Eder og lægger mine bedste Ønsker i al Hjærtelighed frem for Eder naar jeg imorgen Søndag er i Kirke jeg er dog saa glad at du ikke før har været derude for nu er det saadan midtvejs inden Paaskeferien ja jeg skriver jo til ham imorgen saa hører du 
 Vi ere alle raske imorgen er det Faster Thrines Fødselsdag da skal Farmor paa Feden det vil da glæde dig at høre at Mejer har godt Arbejde i vente i Sommers først skal han bygge et Hus ude ved Saltværket til Hansen han har solgt sin Gaard; saa er der den nye Skole, Møller Hansen og Thrine har givet Jord og vil bygge Huset og saa leje det ud for en billig Leje saa har han faaet Stor Kirkens og Skolearbejdet og Delcomyns nu Eriksen flytter er det jo Mejer der er den bedste Murer
 Fader og Marie var i Odense forleden Dag. Alfred og Margrete kommer til Kjøbenhavn først i April han har 4 Dage Permission nu i Marts skal Fader med Kruse til Sverrig vi kan sælge en stor masse Træ til ham for flere 1000 der er ogsaa en anden Mand der vil kjøbe og det er godt baade at vi kan sælge og Træet stiger for det behøves nu ere vi nødt til hver Termin at betale i Diskontokassen, men jeg er saa glad ved den faste bestemte Fordring saa ere vore Skyldnere lettere at presse
 Jeg haaber Du skriver straks for at jeg kan faa Brev her paa Søndag jeg har længtes saa meget efter Tak for Pakken, men saa er jeg senere kommen i Tanke om at jeg lovede dig et længere Brev Her i Bugten er meget Is saa bliver det ved at fryse som nu saa er der snart lukket
 Lev nu vel og fortæl mig endelig hvordan det gaaer paa Skolen om du arbejder med Mod og Kraft paa at komme frem Held og Lykke min egen kjære Johannes Hils Alle Din trofaste Moder</t>
   </si>
   <si>
+    <t>1891-12</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Christine  Mackie
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer rejste i begyndelsen af januar 1892 til Hamburg, hvor hun skulle være pige i huset.
+Christine Mackie var gravid, og hun holdt dette hemmeligt for alle andre i Warberg-familien end Alhed Larsen. I begyndelsen af januar 1892 flyttede Christine ind hos en familie i Århus, der mod betaling holdt hende skjult frem til fødslen nærmede sig. Christine bildte sin familie - inkl. moderen - ind, at hun skulle være ung pige hos Århus-familien, og Laura Warberg følte sig svigtet. Ellen Sawyer vidste på tidspunktet for brevskrivningen heller ikke, at Christine ventede barn. 
+I flere breve gav Christine Mackie udtryk for, at det plagede hende at lyve for forældrene og at rejse væk, når moderen havde brug for hende i huset.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3869</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer er ked af, at hun skal rejse til Hamburg nu, hvor hendes mor har brug for hjælp. Moderen kan ikke tro, at Christine også vil tage afsted. Ellen savner at få brevets modtager hjem og snakke med parterne.
+Det går dårligt med juleforberedelserne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Q7eh</t>
+  </si>
+  <si>
+    <t>Det er mig en grulig Tanke at jeg skal rejse til Hamburg, nu jeg kunde være til lidt Nytte, hvis Mor nu faar en lang Reconvalecence hvordan kommer Chr. saa afsted, Mor har snakket om at hun kan da ikke tro at Chr. kan rejse fra hende saa hun slet ingen har.
+Vi længes meget efter at faa dig hjem, du er saa fornuftig til at snakke for dem. - Julegaver gaar det herunter med, Bagningen har vi knap begyndt paa, det er en grulig Relighed. Bare endnuenda ikke flere faar Infl. - Ellen</t>
+  </si>
+  <si>
     <t>1891-12-02</t>
   </si>
   <si>
     <t>Christine  Mackie</t>
-  </si>
-[...1 lines deleted...]
-    <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Elisabeth Bondesen
 Edvard Grieg
 Henrik Havemann
 Rebecca Havemann
 Malin   Holmström-Ingers
 Leonard Holst
 Johanne Christine Larsen
 Ellen  Sawyer
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Christine, f. Warberg, var gravid med sin kæreste, Leonard Holst. 
 Det vides ikke, hvem Md. Petersen, Doktorens og Olga Wendelboe var. 
 Alhed Larsen var i København som elev ved Den Kongelige Porcelainsfabrik.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2695</t>
   </si>
   <si>
     <t>Alhed ved jo, hvad der er galt. Christine har tidligere fordømt de faldne kvinder, og nu er hun selv en af dem. Til maj er det hele overstået. 
 Christine har sagt til moderen, at hun ikke kan tåle musikken, og Leonard har gennem avisen fundet et sted i Århus, hvor hun kan være. Det er et held, at graviditeten endnu ikke kan ses, men det er slemt at lyve for forældrene.
 Christine har slået sig selv i maven for at dræbe fosteret. Hun er bange for fødslen; bange for at dø, og hun har samvittighedsnag overfor barnet, der måske skal vokse op blandt fremmede i fattige kår.
@@ -368,53 +397,50 @@
 Thora Th</t>
   </si>
   <si>
     <t>En person har skrevet forslag til datering samt "i Hamburg" på brevet. Da Ellen Sawyer, f. Warberg, begyndte i sin plads i Hamburg ca. 1. jan. 1892, kan brevet ikke være fra 1890.
 Det vides ikke, hvad Thora Th. hed til efternavn</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2093</t>
   </si>
   <si>
     <t>Da Ellen rejser i dag, synes Alhed Larsen, at deres mor skal have brev. Marie Hansen flytter ind på et værelse bag Alheds, og det glæder Alhed sig til. 
 Alhed har været til fest i Roskilde med kortlotteri og musik. Hun sov der om natten og mødte på fabrikken næste morgen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/r970</t>
   </si>
   <si>
     <t>[Med blyant og med anden skrift end Alhed Larsens er der på side 1 skrevet: (1890?) og x (i Hamburg)]
 Kæreste Mor!
 Du havde vel ikke ventet Brev fra mig i Dag Onsdag, da Du fik extra Brev Mandag? – Jeg havde tænkt først at skrive igen sidst i Ugen, men da jeg er kommen i Tanker om, at Elle er rejst i Dag, griber jeg Pennen for at Du kan faa Brev i Morgen. – Du maa endelig huske at lade mig Ellens Adresse at vide; skønt hun ikke er forknyt, vil hun nok føle sig lidt ensom den første Tid dernede! – Jeg er kommen i Tanker om, at jeg vist slet ikke har fortalt, at Marie Hansen flytter herhen hos Laudrups en af Dagene, hun har lejet det lille Værelse, der ligger bagved mit; det glæder jeg mig til, det bliver hyggeligt at have én, jeg holder meget af, at at [”at” overstreget] omgaas til daglig. – I Søndags ved Middagstid kom jeg op til Thora Th. – Hun skulde have været til Roskilde med Ingeborg Caspersen (hende, der ikke kan se,) men da Hans Christian C. var bleven syg, havde hun ikke Lyst, men bad mig om at tage af Sted i Stedet for hende, saa vilde hun give mig Billetten! Det gjorde jeg saa, og det lod til at jeg var meget velkommen dernede. Det var ungt Selskab med Dans, hvilket sidste var en Overraskelse. Vi spillede først Kortlotteri om noget dejlig Theaterkonfekt, af hvilket jeg vandt fabelagtig meget. Pludselig blev Dørene (Fløj) lukkede op ind til den store Stue og Fru Schade viste sig spillende paa en ”Arrigstone”, klædt ud som Hedebokone; der blev voldsom Jubel og Begejstring. Vi var 12-13 Par og morede os storartet, jeg kendte de fleste af dem. Jeg blev der om Natten, men stillede allerede før 9 paa Fabriken med ”schadelig” Frokost i Lommen. – Arkitekten er begyndt at kalde mig ”Frk Aller”, han sagde det endda ogsaa i Gaar oppe ved Bramsen i alles Paahør! Jeg fik to meget ordentlige Ting ud af [”af” overstreget] – Dette er hverken noget langt el. noget interessant Brev; men husk paa Extrabrevet! – Hvis Du ikke har afsendt Pakken vil jeg bede Dig lægge mit romerske Forklæde i. F [”F” overstreget] –
 Mange Hilsner fra
 Din Alhed.</t>
   </si>
   <si>
     <t>Forår 1892</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Henrik Havemann
 Rebecca Havemann
 Pauline Hirschsprung
 Johanne Christine Larsen
 Ellen Schroll
 Adelheyde Syberg
 Hempel Syberg
 - Thrane
 Albrecht  Warberg
 Ludvig  Wittrup</t>
   </si>
   <si>
     <t>Ellen Schroll overtog i. juni 1892 Ellen Sawyers plads i huset hos Havemann-parret i Hamburg. Fru Schroll kan være flere forskellige personer.
 Gretchen var pige i huset hos Havemann.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1583</t>
   </si>
   <si>
     <t>Ellen Sawyer vedlægger breve til diverse andre. Hun skal rejse til juni, hvor Ellen Schroll afløser hende.
 Fru Schroll har fortalt, at Fru Havemann har meget at lave, men Ellen er ikke enig. Fru Havemann er ineffektiv, og hun bliver meget hurtigt træt. Hun fortæller konstant, at hun knokler som en hest. Madlavning er hendes skræk. Forleden var klipfisken ikke ordentlig udblødt, og Hr. Havemann talte om det under hele middagen samt næste morgen, og så gik Fru Havemann sin vej. Alligevel føler Ellen Sawyer, at hun selv er blevet dygtigere. 
 Gretchen kommer sent hjem om aftenen. Hun stjæler af marcipanen, mandlerne mm. Gretchen siger, at hun vil få tilsendt noget tøj, men det kommer ikke, og Ellen tror, at hun lyver. 
 Pigen Thrane har ikke syet Ellens kjole ordentligt.</t>
@@ -2544,59 +2570,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5M1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0MC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lBdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bp77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/etA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/melw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IXx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/own9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bXDrYYcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q7eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5M1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0MC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lBdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bp77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/etA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/melw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IXx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/own9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bXDrYYcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M52"/>
+  <dimension ref="A1:M53"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2752,2210 +2778,2257 @@
       </c>
       <c r="I4" s="5" t="s">
         <v>37</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>38</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>39</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>40</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F5" s="5" t="s">
-        <v>43</v>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>45</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>46</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>47</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>48</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F6" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="I6" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="F6" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I6" s="5" t="s">
+      <c r="J6" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="J6" s="5" t="s">
+      <c r="K6" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="K6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="M6" s="5" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-        </is>
+        <v>60</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>61</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G7" s="5" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>64</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>65</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="s">
         <v>68</v>
-      </c>
-[...16 lines deleted...]
-        </is>
       </c>
       <c r="H8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>71</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>72</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>73</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>77</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>78</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>79</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>80</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="D10" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="E10" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H10" s="5" t="s">
+      <c r="I10" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="J10" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="J10" s="5" t="s">
+      <c r="K10" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="K10" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="L10" s="6" t="s">
+      <c r="M10" s="5" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="E11" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="F11" s="5" t="s">
+      <c r="I11" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="G11" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H11" s="5" t="s">
+      <c r="J11" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="I11" s="5" t="s">
+      <c r="K11" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="J11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="K11" s="5" t="s">
+      <c r="M11" s="5" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>68</v>
-[...9 lines deleted...]
-        </is>
+        <v>43</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>99</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>101</v>
       </c>
       <c r="J12" s="5" t="s">
         <v>102</v>
       </c>
       <c r="K12" s="5" t="s">
         <v>103</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>104</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>106</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="E13" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="F13" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H13" s="5" t="s">
+      <c r="I13" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="I13" s="5" t="s">
+      <c r="J13" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="J13" s="5" t="s">
+      <c r="K13" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="K13" s="5" t="s">
+      <c r="L13" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="L13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="E14" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="F14" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H14" s="5" t="s">
+      <c r="I14" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="I14" s="5" t="s">
+      <c r="J14" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="J14" s="5" t="s">
+      <c r="K14" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="K14" s="5" t="s">
+      <c r="L14" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="L14" s="6" t="s">
+      <c r="M14" s="5" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="D15" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="E15" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H15" s="5" t="s">
+      <c r="I15" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="I15" s="5" t="s">
+      <c r="J15" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="J15" s="5" t="s">
+      <c r="K15" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="K15" s="5" t="s">
+      <c r="L15" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="L15" s="6" t="s">
+      <c r="M15" s="5" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="D16" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="E16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="5" t="s">
+      <c r="I16" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="G16" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H16" s="5" t="s">
+      <c r="J16" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="I16" s="5" t="s">
+      <c r="K16" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="J16" s="5" t="s">
+      <c r="L16" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="K16" s="5" t="s">
+      <c r="M16" s="5" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>52</v>
+        <v>138</v>
       </c>
       <c r="E17" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="F17" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H17" s="5" t="s">
+      <c r="I17" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="I17" s="5" t="s">
+      <c r="J17" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="J17" s="5" t="s">
+      <c r="K17" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="K17" s="5" t="s">
+      <c r="L17" s="6" t="s">
         <v>144</v>
       </c>
-      <c r="L17" s="6" t="s">
+      <c r="M17" s="5" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E18" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="B18" s="5" t="s">
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="C18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="5" t="s">
+      <c r="I18" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="F18" s="5" t="s">
+      <c r="J18" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G18" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H18" s="5" t="s">
+      <c r="K18" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="I18" s="5" t="s">
+      <c r="L18" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="J18" s="5" t="s">
+      <c r="M18" s="5" t="s">
         <v>153</v>
-      </c>
-[...7 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>14</v>
+        <v>155</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>52</v>
-[...9 lines deleted...]
-        </is>
+        <v>60</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>157</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
         <v>158</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>159</v>
       </c>
       <c r="J19" s="5" t="s">
         <v>160</v>
       </c>
       <c r="K19" s="5" t="s">
         <v>161</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>162</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>164</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>60</v>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
         <v>165</v>
       </c>
       <c r="I20" s="5" t="s">
         <v>166</v>
       </c>
       <c r="J20" s="5" t="s">
         <v>167</v>
       </c>
       <c r="K20" s="5" t="s">
         <v>168</v>
       </c>
       <c r="L20" s="6" t="s">
         <v>169</v>
       </c>
       <c r="M20" s="5" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>171</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H21" s="5" t="s">
+      <c r="I21" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="I21" s="5" t="s">
+      <c r="J21" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="J21" s="5" t="s">
+      <c r="K21" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="K21" s="5" t="s">
+      <c r="L21" s="6" t="s">
         <v>176</v>
       </c>
-      <c r="L21" s="6" t="s">
+      <c r="M21" s="5" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>52</v>
+        <v>179</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F22" s="5" t="s">
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="G22" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H22" s="5" t="s">
+      <c r="I22" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="I22" s="5" t="s">
+      <c r="J22" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="J22" s="5" t="s">
+      <c r="K22" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="K22" s="5" t="s">
+      <c r="L22" s="6" t="s">
         <v>184</v>
       </c>
-      <c r="L22" s="6" t="s">
+      <c r="M22" s="5" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="D23" s="5" t="s">
+      <c r="I23" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="E23" s="5" t="s">
+      <c r="J23" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="F23" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H23" s="5" t="s">
+      <c r="K23" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="I23" s="5" t="s">
+      <c r="L23" s="6" t="s">
         <v>192</v>
       </c>
-      <c r="J23" s="5" t="s">
+      <c r="M23" s="5" t="s">
         <v>193</v>
-      </c>
-[...7 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>52</v>
+        <v>196</v>
       </c>
       <c r="E24" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="F24" s="5" t="s">
+      <c r="I24" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="G24" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H24" s="5" t="s">
+      <c r="J24" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="I24" s="5" t="s">
+      <c r="K24" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="J24" s="5" t="s">
+      <c r="L24" s="6" t="s">
         <v>202</v>
       </c>
-      <c r="K24" s="5" t="s">
+      <c r="M24" s="5" t="s">
         <v>203</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>52</v>
+        <v>196</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>189</v>
+        <v>60</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>17</v>
+        <v>205</v>
       </c>
       <c r="F25" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" s="5" t="s">
         <v>207</v>
       </c>
-      <c r="G25" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H25" s="5" t="s">
+      <c r="I25" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="I25" s="5" t="s">
+      <c r="J25" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="J25" s="5" t="s">
+      <c r="K25" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="K25" s="5" t="s">
+      <c r="L25" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="L25" s="6" t="s">
+      <c r="M25" s="5" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="B26" s="5" t="s">
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="C26" s="5" t="s">
+      <c r="I26" s="5" t="s">
         <v>216</v>
       </c>
-      <c r="D26" s="5" t="s">
+      <c r="J26" s="5" t="s">
         <v>217</v>
       </c>
-      <c r="E26" s="5" t="s">
+      <c r="K26" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="F26" s="5" t="inlineStr">
-[...15 lines deleted...]
-      <c r="J26" s="5" t="s">
+      <c r="L26" s="6" t="s">
         <v>219</v>
       </c>
-      <c r="K26" s="5" t="s">
+      <c r="M26" s="5" t="s">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="C27" s="5" t="s">
         <v>223</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" s="5" t="s">
-        <v>216</v>
-[...7 lines deleted...]
-        <v>218</v>
+        <v>224</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="E28" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="F28" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H28" s="5" t="s">
+      <c r="K28" s="5" t="s">
         <v>232</v>
       </c>
-      <c r="I28" s="5" t="s">
+      <c r="L28" s="6" t="s">
         <v>233</v>
       </c>
-      <c r="J28" s="5" t="s">
+      <c r="M28" s="5" t="s">
         <v>234</v>
-      </c>
-[...7 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H29" s="5" t="s">
         <v>239</v>
       </c>
-      <c r="D29" s="5" t="s">
+      <c r="I29" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="E29" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H29" s="5" t="s">
+      <c r="J29" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="I29" s="5"/>
-      <c r="J29" s="5" t="s">
+      <c r="K29" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="K29" s="5" t="s">
+      <c r="L29" s="6" t="s">
         <v>243</v>
       </c>
-      <c r="L29" s="6" t="s">
+      <c r="M29" s="5" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>52</v>
+        <v>246</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="E30" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="F30" s="5" t="s">
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H30" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="G30" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H30" s="5" t="s">
+      <c r="I30" s="5"/>
+      <c r="J30" s="5" t="s">
         <v>249</v>
       </c>
-      <c r="I30" s="5" t="s">
+      <c r="K30" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="J30" s="5" t="s">
+      <c r="L30" s="6" t="s">
         <v>251</v>
       </c>
-      <c r="K30" s="5" t="s">
+      <c r="M30" s="5" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="E31" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H31" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="F31" s="5" t="s">
+      <c r="I31" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="G31" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H31" s="5" t="s">
+      <c r="J31" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="I31" s="5" t="s">
+      <c r="K31" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="J31" s="5" t="s">
+      <c r="L31" s="6" t="s">
         <v>260</v>
       </c>
-      <c r="K31" s="5" t="s">
+      <c r="M31" s="5" t="s">
         <v>261</v>
-      </c>
-[...4 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>239</v>
+        <v>60</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>240</v>
-[...9 lines deleted...]
-        </is>
+        <v>196</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>264</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="I32" s="5"/>
+        <v>265</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>266</v>
+      </c>
       <c r="J32" s="5" t="s">
-        <v>242</v>
+        <v>267</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>148</v>
+        <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>269</v>
+        <v>246</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>247</v>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H33" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I33" s="5" t="s">
+      <c r="H33" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="K33" s="5" t="s">
         <v>272</v>
       </c>
-      <c r="J33" s="5" t="s">
+      <c r="L33" s="6" t="s">
         <v>273</v>
       </c>
-      <c r="K33" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="6" t="s">
+      <c r="M33" s="5" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="C34" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="B34" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="5" t="s">
+      <c r="D34" s="5" t="s">
         <v>277</v>
       </c>
-      <c r="D34" s="5" t="s">
+      <c r="E34" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="E34" s="5" t="s">
+      <c r="F34" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I34" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="F34" s="5" t="s">
+      <c r="J34" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="G34" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I34" s="5" t="s">
+      <c r="K34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L34" s="6" t="s">
         <v>281</v>
       </c>
-      <c r="J34" s="5" t="s">
+      <c r="M34" s="5" t="s">
         <v>282</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="E35" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="B35" s="5" t="s">
-[...14 lines deleted...]
-        </is>
+      <c r="F35" s="5" t="s">
+        <v>287</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H35" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I35" s="5"/>
+      <c r="H35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>288</v>
+      </c>
       <c r="J35" s="5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>35</v>
+        <v>224</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="I36" s="5" t="s">
         <v>294</v>
       </c>
+      <c r="I36" s="5"/>
       <c r="J36" s="5" t="s">
-        <v>22</v>
+        <v>295</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>299</v>
+        <v>35</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
         <v>300</v>
       </c>
       <c r="I37" s="5" t="s">
         <v>301</v>
       </c>
       <c r="J37" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K37" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="K37" s="5" t="s">
+      <c r="L37" s="6" t="s">
         <v>303</v>
       </c>
-      <c r="L37" s="6" t="s">
+      <c r="M37" s="5" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H38" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E38" s="5" t="s">
+      <c r="I38" s="5" t="s">
         <v>308</v>
       </c>
-      <c r="F38" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G38" s="5" t="s">
+      <c r="J38" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="H38" s="5" t="s">
+      <c r="K38" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="I38" s="5" t="s">
+      <c r="L38" s="6" t="s">
         <v>311</v>
       </c>
-      <c r="J38" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K38" s="5" t="s">
+      <c r="M38" s="5" t="s">
         <v>312</v>
-      </c>
-[...4 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>35</v>
+        <v>314</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E39" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E39" s="5" t="s">
+        <v>315</v>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G39" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G39" s="5" t="s">
+        <v>316</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...3 lines deleted...]
-        <v>322</v>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G40" s="5" t="s">
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H40" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="H40" s="5" t="s">
+      <c r="I40" s="5" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="J40" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K40" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="L40" s="6" t="s">
         <v>326</v>
       </c>
-      <c r="L40" s="6" t="s">
+      <c r="M40" s="5" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...7 lines deleted...]
-      <c r="F41" s="5" t="s">
+      <c r="E41" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G41" s="5" t="s">
         <v>330</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H41" s="5" t="s">
         <v>331</v>
       </c>
       <c r="I41" s="5" t="s">
         <v>332</v>
       </c>
       <c r="J41" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K41" s="5" t="s">
         <v>333</v>
       </c>
       <c r="L41" s="6" t="s">
         <v>334</v>
       </c>
       <c r="M41" s="5" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
         <v>336</v>
       </c>
       <c r="B42" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F42" s="5" t="s">
         <v>337</v>
-      </c>
-[...16 lines deleted...]
-        </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
         <v>338</v>
       </c>
-      <c r="I42" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="I42" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K42" s="5" t="s">
+        <v>340</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="M42" s="5"/>
+        <v>341</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>342</v>
+      </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="6" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="M43" s="5"/>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="6" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="M44" s="5"/>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="6" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="M45" s="5"/>
     </row>
     <row r="46">
-      <c r="A46" s="5" t="n">
+      <c r="A46" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L46" s="6" t="s">
+        <v>355</v>
+      </c>
+      <c r="M46" s="5"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="5" t="n">
         <v>1928</v>
-      </c>
-[...43 lines deleted...]
-        <v>356</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>16</v>
+        <v>306</v>
       </c>
       <c r="D47" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="E47" s="5" t="s">
         <v>357</v>
       </c>
-      <c r="E47" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F47" s="5" t="s">
+      <c r="F47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="I47" s="5" t="s">
         <v>358</v>
       </c>
-      <c r="G47" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H47" s="5" t="s">
+      <c r="J47" s="5" t="s">
         <v>359</v>
       </c>
-      <c r="I47" s="5" t="s">
+      <c r="K47" s="5" t="s">
         <v>360</v>
       </c>
-      <c r="J47" s="5" t="s">
+      <c r="L47" s="6" t="s">
         <v>361</v>
       </c>
-      <c r="K47" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="6" t="s">
+      <c r="M47" s="5" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>368</v>
+      </c>
+      <c r="K48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L48" s="6" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>371</v>
+        <v>16</v>
       </c>
       <c r="D49" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H49" s="5" t="s">
         <v>372</v>
       </c>
-      <c r="E49" s="5" t="s">
+      <c r="I49" s="5" t="s">
         <v>373</v>
       </c>
-      <c r="F49" s="5" t="s">
+      <c r="J49" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="K49" s="5" t="s">
         <v>374</v>
       </c>
-      <c r="G49" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H49" s="5" t="s">
+      <c r="L49" s="6" t="s">
         <v>375</v>
       </c>
-      <c r="I49" s="5" t="s">
+      <c r="M49" s="5" t="s">
         <v>376</v>
-      </c>
-[...10 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>172</v>
+        <v>378</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>189</v>
+        <v>379</v>
       </c>
       <c r="E50" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H50" s="5" t="s">
         <v>382</v>
       </c>
-      <c r="F50" s="5" t="s">
+      <c r="I50" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="G50" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H50" s="5" t="s">
+      <c r="J50" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="I50" s="5" t="s">
+      <c r="K50" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="J50" s="5" t="s">
+      <c r="L50" s="6" t="s">
         <v>386</v>
       </c>
-      <c r="K50" s="5" t="s">
+      <c r="M50" s="5" t="s">
         <v>387</v>
-      </c>
-[...4 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="E51" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H51" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="F51" s="5" t="s">
+      <c r="I51" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="G51" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H51" s="5" t="s">
+      <c r="J51" s="5" t="s">
         <v>393</v>
       </c>
-      <c r="I51" s="5" t="s">
+      <c r="K51" s="5" t="s">
         <v>394</v>
       </c>
-      <c r="J51" s="5" t="s">
+      <c r="L51" s="6" t="s">
         <v>395</v>
       </c>
-      <c r="K51" s="5" t="s">
+      <c r="M51" s="5" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>35</v>
+        <v>179</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>52</v>
-[...9 lines deleted...]
-        </is>
+        <v>196</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>399</v>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
         <v>400</v>
       </c>
       <c r="I52" s="5" t="s">
         <v>401</v>
       </c>
       <c r="J52" s="5" t="s">
         <v>402</v>
       </c>
       <c r="K52" s="5" t="s">
         <v>403</v>
       </c>
       <c r="L52" s="6" t="s">
         <v>404</v>
       </c>
       <c r="M52" s="5" t="s">
         <v>405</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="K53" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="L53" s="6" t="s">
+        <v>411</v>
+      </c>
+      <c r="M53" s="5" t="s">
+        <v>412</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -4968,44 +5041,45 @@
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
     <hyperlink ref="M44" r:id="rId49"/>
     <hyperlink ref="M45" r:id="rId50"/>
     <hyperlink ref="M46" r:id="rId51"/>
     <hyperlink ref="M47" r:id="rId52"/>
     <hyperlink ref="M48" r:id="rId53"/>
     <hyperlink ref="M49" r:id="rId54"/>
     <hyperlink ref="M50" r:id="rId55"/>
     <hyperlink ref="M51" r:id="rId56"/>
     <hyperlink ref="M52" r:id="rId57"/>
+    <hyperlink ref="M53" r:id="rId58"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>