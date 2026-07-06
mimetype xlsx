--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1182" uniqueCount="731" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1194" uniqueCount="738" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -4326,50 +4326,120 @@
   <si>
     <t>Johanne/Junge Larsen er hjemme igen efter at have været hos Overgaards, som var søde. Laura/Bibbe har talt med egen læge, som sagde, at selvom der var tale om en kræftknude, var chancerne for helbredelse gode.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0jIO</t>
   </si>
   <si>
     <t>[Fortrykt på kortets adresseside:]
 BREVKORT.
 [Post-logo]
 Afsender
 [Håndskrevet på adressesiden:]
 Dec 45
 JW. Larsen, Lindøgaard
 Dræby St. Fyen
 Fru 
 A. Warberg Müller
 Bakkevej 12
 Hareskov St. 
 [Håndskrevet på brevkortets tekstside:]
 Tirsdag.
 Kære lille Dis!
 Nu er jeg hjemme igen, jeg turde ikke blive der længere, da Else mente, det blev for meget for hendes Mor. Jeg kom hjem sm. m. Bibbe og Manse Søndag Aft. For din Femmer gik vi i Biffen og saa et vældig sjovt amer. Stykke. Overgaards var saa søde at være hos og Fru O. sagde i Telefonen i Gaar, at hun savnede sådden! Vi er bleven saa opmuntrede og forhaabningsfulde efter en Samtale Bibbe havde med vores egen Læge her; han sagde, at selv om det var en Kræftknude kunde det udmærket godt helbredes helt, naar den blev fjærnet ved Operation. Han sagde det ikke for at trøste, sagde han, men vilde sige det 
 [på brevkortets adresseside:]
 samme, hvis det var en Kollega, han talte med. Det blev vi meget glade over at høre og har nu faaet godt Haab igen. Mange Hilsner til Jer begge fra din Junge Bibbe er derude i Dag.</t>
+  </si>
+  <si>
+    <t>1945-11-19</t>
+  </si>
+  <si>
+    <t>Niels Bjerre
+Bodild Branner
+Steen Hasselbalch
+Adolph Larsen
+Thøger  Larsen
+Pernille Marryat
+Ib Marryat Johansen
+Axel  Müller
+Janna Schou
+Jørgen Schou
+Bertel Thorvaldsen
+Albrecht  Warberg
+Laura Warberg
+Erik Warberg Larsen
+Grete Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Adolph Larsen/Agraren fik konstateret kræft i november 1945 og blev opereret kort efter. Han blev helbredt. 
+Brudeparret og Fru Bjerre kendes ikke. 
+Birthe Plum og hendes mand kendes ikke. 
+Astrid Warbergs bog "Den Synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbachs forlag 1925.
+Friis's tegninger kan muligvis være lavet af Achton Friis. 
+Det vides ikke, hvad det var for et tab/en naturkatastrofe, som Erik/Tinge Warberg Larsen var udsat for.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0536</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for Adolf/Agraren Larsen og vil gerne høre mere om hans tilstand.
+Det var ærgerligt, at kjolen ikke passede.
+Axel Müller har foretaget en vielse. Parret havde glemt dåbsattesterne, men det gik alligevel.
+Astrid har passet barnebarnet Pernille, mens forældrene ("Ibserne") var til et møde. Da de voksne kom hjem, spiste man en god middag sammen, og derefter gav Astrid dem en taxa til deres bolig. Der er tit noget, der skal transporteres i vogn mellem Ib og Janna/Nus og Astrid.
+Astrid har kontaktet Hasselbalch for at købe eksemplarer af sin bog, Den Synske. Det viste sig, at han skyldte hende et resthonorar, og hun fik 250 kr.
+I den sidste tid har Astrid flyttet rundt på møblerne. 
+Det er trist, at Erik/Tinge Warberg Larsen har lidt et tab, og Astrid spørger, om forsikringen dækker det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nXVy</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+1945
+19/11. 45
+om lille 10 md. Nille der blev [ulæseligt ord] til mors sluthonorar for Den Synske (Hasselbalch)
+[Med blæk på kuvertens forside:]
+Fru 
+Johanne Warberg Larsen
+Lindøgaard
+Dræby
+[Med blæk i brevet:]
+Hareskov, Mandag d. 19' Nov. 1945
+(Bufs Fødselsdag, vilde have været 49 i Dag.)
+Og Thorvaldsens, 125.
+Kære lille Junge! Det var godt, dit Brev kom, jeg går jo hver Dag og tænker på Agraren og er ængstelig - det er du også, jeg kan læse det mellem Linierne i dine sidste Breve, så hvis du kan overkomme det, må du endelig skrive lidt oftere i denne Tid, det behøver ikke at være så langt. - Det skuffede mig, at Kjolen ikke var lige til at gå i, jeg syntes du trængte sådan til en Afløser af den tynde Kjole, du gik med om Morgenen, og når du nu har så meget om Ørene, får du vel næppe den Kone sat i Sving med "Omforandringer". -
+Vi havde sådan et hyggeligt Bryllup i Onsdags ["Onsdags" overstreget] Lørdags; en midaldrende Herre fra Kjøbenhavn ringede en Dag og Spurgte, om Axel vilde vie ham og hans Forlovede, da de så nødig vilde have "Bunkebryllup," som det bliver på Københavns Rådhus; det havde Axel ikke noget imod (vi får jo 10 Kr. for Vielse!), så sendte de deres Papirer, han 55, hun Sygeplejerske og 50 Aar! Jeg var som sædvanlig paa Sokkerne fra tidlig Morgen i Lørdags - en Kone havde jeg da tilhjælp, så jeg kunde virke i Køkkenet; - vi skulde have Ibserne til Middag næste Dag, så jeg bagte 1 Sirupskage - m. Græskar som Sukat og 15 store Boller, samt en Leverpostej, samt kogte Æblegrøden til Søndag - og så Middagen til Axel kom hjem Kl 1/2 3; og så var der jo en Del at ordne for mig i Stuerne - Blomster i Vand allesteder, Mors Hedebolysdug o.m.a. Brudeparret skulde komme 1/2 5. Lidt før siger jeg til Axel, hvad nu hvis de ikke har de sidste Papirer med?" "Jamen det har de." "Ja - men hvis - - -". "Det har jeg ikke tænkt over", sagde Axel. Så kom de - i stort Sindsoprør - de havde glemt Dåbsattesterne! Opdagede det i Toget - var helt ude af det - jeg hviskede til Bruden: "De skal nok blive viet." Axel havde nemlig fået det Papir fra Magistraten, hvori der stod at alt var klappet og klart (m. lidt andre Ord.) Brudgommens Søster var med, en Fru Bjerre fra Lemvig, hendes Mand Fætter til Maleren Bjerre, som Thøger Larsen så tit talte om. Da Vielsen var overstået (tar 10 Min.) var der en Time til deres Tog gik, de tilbød så at gå, men selvf. bad vi dem blive, jeg bød Cigarer; fortalte dem, at jeg altid spillede "Det er så yndigt at følges ad," når vi skulde have Vielse; så bad de mig om at spille den igen - og vi sang den så allesammen; siden snakkede vi og havde naturligvis en Mængde Fællesbekendte. - Søndag Morgen Kl 1/2 10 ankom Bilen med - lille Nille! som Chaufføren smilende kom bærende med; Forældrene skulde til et Møde og kom senere spadserende, var her c 1/2 1. Jeg havde Middagen færdig, en dejlig Kalvesteg med alt muligt godt til; Pilsner. Æblegrød m. Fløde. Efter Opvasken drak vi rigtig Kaffe m. Kage til - og inden de tog afsted - Bilen kom Kl 6 - fik de The med Boller og - mit Smør, som jeg selv havde kernet - det var vanvittig godt og gjorde fortjent Lykke. Lille Nille var ufattelig sød; sad og småsnakkede i sin Vognkasse, fik sine små Måltider - lagdes så ind i Sovekammeret, hvor hun snakkede sig selv i Søvn; vi hørte hende overhovedet ikke vrippe. Hun kan nu rejse sig op på sine små tykke Ben det er hun meget stolt af; hun ler og smiler hele Tiden, er en lille glad Sjæl. Det er forfærdelig morsomt, når de kommer herover, Nus er altid så strålende glad og begge henrykte for deres lille Unge. Jeg forærede dem Bil hen og hjem (11 Kr - men jeg er Velhaver - hør blot om lidt), vi bestilte Bilen til at bringe og hente dem Juleaften, for til min Fryd gik de ind på at komme her Kl 1/2 4 og blive til 1/2 8 - så kan de alligevel have lidt hjemme bagefter, hvortil de har bedt Birthe Plum og hendes Mand. Bilen gør også Lykke ved, at 
+2/
+der altid er en hel Masse, der skal udveksles - Symaskinen kører ofte frem og tilbage mellem os - og der er altid så meget herfra, som de får med hjem, Axel havde skaffet 10 Pund Sirup, som Nus naturligvis fik noget af; lidt Æbler glider jo også derover, og Stauder fra Haven etc. Og altid har Axel kapret Cigaretter til Ib, som ryger kolossalt, han synes det døller den slemme Gigt, han lider så meget af; dennegang fik han 5 Pakker og var jo henrykt. - Med Velhaveriet forholder det sig sådan. Jeg fik for c 14 Dage siden Brev fra Fru With Jensen (Bodils Svigermor) om jeg ikke havde et Expl. af den Synske at sælge, hun syntes, det var den bedste Bog, hun nogensinde havde læst og hendes Explar var altid udlånt etc. Nå, det havde jeg ikke, men fik derved den Ide at skrive til Hasselbalch, om det ikke var værd at optrykke Bogen, da den jo ret hurtig blev udsolgt dengang (1925); desuden havde vi jo et uopgjort Mellemværende, idet han i sin Tid skrev, om jeg vilde give Afkald på det Resthonorar, jeg skulde have, når Bogen var udsolgt, da det ved en Forglemmelse ikke var indsat i Kontrakten, at dette ikke gjaldt, hvis Bogen blev udsolgt til nedsat Pris. Det gik jeg ind på, men bad om stadig at måtte købe Bøger på Forlaget til 1/2 Pris. Han svarede: "med Fornøjelse - så længe De lever." Men da jeg et Par Jule havde købt 3-4 Bøger, blev der pludselig sagt, at nu var dette ophævet - - - og - skrev jeg til ham - "synes De egentlig, at dette var fair?" Så fik jeg nogle Dage efter et yderst elskværdigt Brev fra Steen Hasselbalch m. "Kære Fru Warberg - -" og Papirmangel - måtte sige nej til alle - men foreslog dog hos et et af de mange nye Forlag - -!
+- - - - "Hvad angår Kontrakten, som de ikke mener, jeg har overholdt, så har jeg nu gravet Sagen frem - og De har ganske Ret i den Kritik, hvorfor jeg tillader mig at sende Dem Resthonoraret Kr 250. - som følger i Check." Vabehar! Solstrålehistorie! Rejse til dig og mig til næste Sommer, det kan du stole på!
+Og så har jeg fået lavet en hel Del om i Stuerne, navnlig min; der fyrer vi kun om Søndagen, men det lider Bøgerne af, så flyttede jeg den kæmpestore Reol ind i Dagligstuen - lige inden for Døren hvor Piedestalen stod - den kom ind i Nordhjørnet i min Stue; Skrivebordet kom så der, hvor Reolen stod - lige tilhøjre indenfor Døren; så blev derovre en god Vægplads, og der hænger alle Friises henrivende Tegninger, og nederst de små sorte Familiebilleder m. Far og Mor osv. Foran Vinduet står så det lille Tobaksskab med en Hyggestol på hver Side - i Vinduet blomstrende Alpevioler, taget ind fra Haven i Oktober (på 3die Aar!). Det store Bord er sat ud i Køkkenet, (det spiser vi ved) - så der er nu meget bedre Plads i min Stue - og ganske vanvittig hyggeligt - gid du kunde se det! Divanen står hvor den altid har stået under det lille høje Vindue, og der kan jeg jo have en liggende Gæst. - Nu nærmer det sig at jeg skal igang med Middagen - nem idag efter Gildet.
+Junge jeg er forfærdet over Tinges Tab. hvor er det dog Synd for de søde Mennesker, der i forvejen slider så hårdt med det; men gives der dog ikke Erstatning eller Forsikring for Naturkatastrofer? Husk at besvare dette - og hils dem fra mig. 
+Og skriv så snart om den søde Agrar, det er sandelig ikke noget for ham at ligge der og være syg og ingen Føde få; hils ham tusinde Gange fra mig og ønsk god Bedring; jeg følger alt derovre i Tankerne hver Dag.
+Mange Hilsner til Jer allesammen!
+Din Dis. 
+[Indsat øverst s. 1; på hovedet:]
+ps. De sidste Nætter har jeg kun haft Astma to Gange pr Nat, det er Fremgang.</t>
   </si>
   <si>
     <t>1945-11-26</t>
   </si>
   <si>
     <t>Alfred Fly
 Adolph Larsen
 Else Larsen, Else, Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Adolph/Agraren Larsen levede mange år efter den vellykkede operation.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0643</t>
   </si>
   <si>
     <t>Lægen sagde, at det var nødvendigt at operere Adolph/Agraren. Han kom med ambulance på hospitalet. Johanne/Junge spurgte via Else, om hun kunne bo hos Elses forældre en tid, og det var OK.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nlNE</t>
   </si>
   <si>
@@ -5991,59 +6061,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/a2mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ruTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37mE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yh33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjaU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ww2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GhGl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XOn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7fK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0ug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYXp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5gZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1z2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wIsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wDJV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/a2mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ruTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37mE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yh33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjaU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ww2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GhGl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XOn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7fK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0ug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYXp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5gZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1z2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wIsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wDJV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M101"/>
+  <dimension ref="A1:M102"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -9401,177 +9471,177 @@
       </c>
       <c r="I78" s="5" t="s">
         <v>569</v>
       </c>
       <c r="J78" s="5" t="s">
         <v>570</v>
       </c>
       <c r="K78" s="5" t="s">
         <v>571</v>
       </c>
       <c r="L78" s="6" t="s">
         <v>572</v>
       </c>
       <c r="M78" s="5" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
         <v>574</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D79" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="D79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E79" s="5" t="s">
-        <v>295</v>
+        <v>169</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>425</v>
+        <v>380</v>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
         <v>575</v>
       </c>
       <c r="I79" s="5" t="s">
         <v>576</v>
       </c>
       <c r="J79" s="5" t="s">
         <v>577</v>
       </c>
       <c r="K79" s="5" t="s">
         <v>578</v>
       </c>
       <c r="L79" s="6" t="s">
         <v>579</v>
       </c>
       <c r="M79" s="5" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
         <v>581</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>567</v>
+        <v>13</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>190</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>295</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>425</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
         <v>582</v>
       </c>
       <c r="I80" s="5" t="s">
         <v>583</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>570</v>
+        <v>584</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>567</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>190</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>295</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>425</v>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="J81" s="5" t="s">
-        <v>590</v>
+        <v>570</v>
       </c>
       <c r="K81" s="5" t="s">
         <v>591</v>
       </c>
       <c r="L81" s="6" t="s">
         <v>592</v>
       </c>
       <c r="M81" s="5" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
         <v>594</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>13</v>
+        <v>567</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>190</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>295</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>425</v>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
         <v>595</v>
       </c>
       <c r="I82" s="5" t="s">
         <v>596</v>
       </c>
       <c r="J82" s="5" t="s">
@@ -9616,94 +9686,94 @@
       </c>
       <c r="I83" s="5" t="s">
         <v>603</v>
       </c>
       <c r="J83" s="5" t="s">
         <v>604</v>
       </c>
       <c r="K83" s="5" t="s">
         <v>605</v>
       </c>
       <c r="L83" s="6" t="s">
         <v>606</v>
       </c>
       <c r="M83" s="5" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
         <v>608</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>216</v>
+        <v>190</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>295</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>425</v>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
         <v>609</v>
       </c>
       <c r="I84" s="5" t="s">
         <v>610</v>
       </c>
       <c r="J84" s="5" t="s">
         <v>611</v>
       </c>
       <c r="K84" s="5" t="s">
         <v>612</v>
       </c>
       <c r="L84" s="6" t="s">
         <v>613</v>
       </c>
       <c r="M84" s="5" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
         <v>615</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>190</v>
+        <v>216</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>295</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>425</v>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
         <v>616</v>
       </c>
       <c r="I85" s="5" t="s">
         <v>617</v>
       </c>
       <c r="J85" s="5" t="s">
         <v>618</v>
       </c>
       <c r="K85" s="5" t="s">
@@ -9850,576 +9920,619 @@
         <v>643</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>190</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>295</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>425</v>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
         <v>644</v>
       </c>
-      <c r="I89" s="5"/>
+      <c r="I89" s="5" t="s">
+        <v>645</v>
+      </c>
       <c r="J89" s="5" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>190</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>295</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>650</v>
+        <v>425</v>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
         <v>651</v>
       </c>
       <c r="I90" s="5"/>
       <c r="J90" s="5" t="s">
-        <v>645</v>
+        <v>652</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>190</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>295</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>425</v>
+        <v>657</v>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>656</v>
-[...3 lines deleted...]
-      </c>
+        <v>658</v>
+      </c>
+      <c r="I91" s="5"/>
       <c r="J91" s="5" t="s">
-        <v>590</v>
+        <v>652</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>190</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>662</v>
+        <v>295</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>448</v>
+        <v>425</v>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
         <v>663</v>
       </c>
       <c r="I92" s="5" t="s">
         <v>664</v>
       </c>
       <c r="J92" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="K92" s="5" t="s">
         <v>665</v>
       </c>
-      <c r="K92" s="5" t="s">
+      <c r="L92" s="6" t="s">
         <v>666</v>
       </c>
-      <c r="L92" s="6" t="s">
+      <c r="M92" s="5" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>190</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>662</v>
+        <v>669</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>448</v>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
         <v>670</v>
       </c>
       <c r="I93" s="5" t="s">
         <v>671</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>645</v>
+        <v>672</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>190</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>295</v>
+        <v>669</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>448</v>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>678</v>
+        <v>652</v>
       </c>
       <c r="K94" s="5" t="s">
         <v>679</v>
       </c>
       <c r="L94" s="6" t="s">
         <v>680</v>
       </c>
       <c r="M94" s="5" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
         <v>682</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C95" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="D95" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="D95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95" s="5" t="s">
-        <v>169</v>
+        <v>295</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>295</v>
+        <v>448</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
         <v>683</v>
       </c>
       <c r="I95" s="5" t="s">
         <v>684</v>
       </c>
       <c r="J95" s="5" t="s">
         <v>685</v>
       </c>
       <c r="K95" s="5" t="s">
         <v>686</v>
       </c>
       <c r="L95" s="6" t="s">
         <v>687</v>
       </c>
       <c r="M95" s="5" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
         <v>689</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C96" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D96" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="D96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F96" s="5" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
         <v>690</v>
       </c>
       <c r="I96" s="5" t="s">
         <v>691</v>
       </c>
       <c r="J96" s="5" t="s">
         <v>692</v>
       </c>
       <c r="K96" s="5" t="s">
         <v>693</v>
       </c>
       <c r="L96" s="6" t="s">
         <v>694</v>
       </c>
       <c r="M96" s="5" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
         <v>696</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>190</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>295</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>650</v>
+        <v>657</v>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
         <v>697</v>
       </c>
       <c r="I97" s="5" t="s">
         <v>698</v>
       </c>
       <c r="J97" s="5" t="s">
         <v>699</v>
       </c>
       <c r="K97" s="5" t="s">
         <v>700</v>
       </c>
       <c r="L97" s="6" t="s">
         <v>701</v>
       </c>
       <c r="M97" s="5" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
         <v>703</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E98" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>657</v>
+      </c>
+      <c r="G98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H98" s="5" t="s">
         <v>704</v>
       </c>
-      <c r="F98" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H98" s="5" t="s">
+      <c r="I98" s="5" t="s">
         <v>705</v>
       </c>
-      <c r="I98" s="5" t="s">
+      <c r="J98" s="5" t="s">
         <v>706</v>
       </c>
-      <c r="J98" s="5" t="s">
+      <c r="K98" s="5" t="s">
         <v>707</v>
       </c>
-      <c r="K98" s="5" t="s">
+      <c r="L98" s="6" t="s">
         <v>708</v>
       </c>
-      <c r="L98" s="6" t="s">
+      <c r="M98" s="5" t="s">
         <v>709</v>
-      </c>
-[...1 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>190</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>711</v>
+      </c>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
         <v>712</v>
       </c>
-      <c r="I99" s="5"/>
+      <c r="I99" s="5" t="s">
+        <v>713</v>
+      </c>
       <c r="J99" s="5" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>190</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>662</v>
+        <v>295</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>425</v>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="I100" s="5" t="s">
         <v>719</v>
       </c>
+      <c r="I100" s="5"/>
       <c r="J100" s="5" t="s">
         <v>720</v>
       </c>
       <c r="K100" s="5" t="s">
         <v>721</v>
       </c>
       <c r="L100" s="6" t="s">
         <v>722</v>
       </c>
       <c r="M100" s="5" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
         <v>724</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>190</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>295</v>
+        <v>669</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>425</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
         <v>725</v>
       </c>
       <c r="I101" s="5" t="s">
         <v>726</v>
       </c>
       <c r="J101" s="5" t="s">
         <v>727</v>
       </c>
       <c r="K101" s="5" t="s">
         <v>728</v>
       </c>
       <c r="L101" s="6" t="s">
         <v>729</v>
       </c>
       <c r="M101" s="5" t="s">
         <v>730</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="5" t="s">
+        <v>731</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="G102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H102" s="5" t="s">
+        <v>732</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="J102" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="K102" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="L102" s="6" t="s">
+        <v>736</v>
+      </c>
+      <c r="M102" s="5" t="s">
+        <v>737</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -10481,44 +10594,45 @@
     <hyperlink ref="M77" r:id="rId82"/>
     <hyperlink ref="M78" r:id="rId83"/>
     <hyperlink ref="M79" r:id="rId84"/>
     <hyperlink ref="M80" r:id="rId85"/>
     <hyperlink ref="M81" r:id="rId86"/>
     <hyperlink ref="M82" r:id="rId87"/>
     <hyperlink ref="M83" r:id="rId88"/>
     <hyperlink ref="M84" r:id="rId89"/>
     <hyperlink ref="M85" r:id="rId90"/>
     <hyperlink ref="M86" r:id="rId91"/>
     <hyperlink ref="M87" r:id="rId92"/>
     <hyperlink ref="M88" r:id="rId93"/>
     <hyperlink ref="M89" r:id="rId94"/>
     <hyperlink ref="M90" r:id="rId95"/>
     <hyperlink ref="M91" r:id="rId96"/>
     <hyperlink ref="M92" r:id="rId97"/>
     <hyperlink ref="M93" r:id="rId98"/>
     <hyperlink ref="M94" r:id="rId99"/>
     <hyperlink ref="M95" r:id="rId100"/>
     <hyperlink ref="M96" r:id="rId101"/>
     <hyperlink ref="M97" r:id="rId102"/>
     <hyperlink ref="M98" r:id="rId103"/>
     <hyperlink ref="M99" r:id="rId104"/>
     <hyperlink ref="M100" r:id="rId105"/>
     <hyperlink ref="M101" r:id="rId106"/>
+    <hyperlink ref="M102" r:id="rId107"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>