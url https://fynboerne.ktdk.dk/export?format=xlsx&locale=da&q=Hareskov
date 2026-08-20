--- v1 (2026-07-06)
+++ v2 (2026-08-20)
@@ -3,1056 +3,198 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1194" uniqueCount="738" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1274" uniqueCount="789" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1938-08-31</t>
+  </si>
+  <si>
     <t>Brev</t>
   </si>
   <si>
-    <t>Elise Hansen</t>
-[...196 lines deleted...]
-Helga Lehn Schiøler
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Hareskov</t>
+  </si>
+  <si>
+    <t>Dræby
+Lindøgaard</t>
+  </si>
+  <si>
+    <t>Sus -
+- Albertsen
+Margrethe Benzon
+Julie Brandt
+Thora  Branner
+Viktor Jensen
+Adolph Larsen
+Alhed Larsen
+Marie Larsen
 Christine  Mackie
-Christian Treschow
-[...184 lines deleted...]
-Eiler Schiøler
+Søren Madsen
+Axel  Müller
+Ellen  Sawyer
+Janna Schou
 Jørgen Schou
-Marie Schou
-[...328 lines deleted...]
-Otto  Meyer
 Christine Swane
-Laura Warberg
-[...234 lines deleted...]
-Send os en lille Hilsen til Kirkeby Kro pr. Henne, men gør det ikke senere end Lørdag. Den er fin Gamle med de 50 ikke!</t>
+Lars Swane
+Gertrude Søndergaard
+Andreas Warberg
+Fritz Warberg
+Minna Warberg
+Martin Warberg Larsen
+Mary Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Mary Hensen blev i 1938 gift med Erik/Tinge Warberg Larsen. Ægteskabet holdt kun ganske kort (se hendes biografi under Mary Warberg Larsen). Marys "Mælkefamilie": Hendes far, Viktor Jensen, havde et mælkeudsalg i Kerteminde. 
+Warberg-familien kendte mange, der hed Balslev, så det kan ikke afgøres, hvem af dem, der deltog i den omtalte begravelse. 
+Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører eller direktøren i Bredgade.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1008</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt håber, at Johanne/Junge C. Larsen kan blive opereret.
+Astrid og Axel Müller har mødt en mand, som tilbød dem en flyvetur.
+Historien om Erik Larsen og Mary Jensen/Warberg Larsen har udviklet sig forfærdeligt. Mary sagde engang, at hun ville slide som en karl, hvis hun bare kunne være nær ved Erik. Hun må ikke få lov til at plukke Erik og hans forældre for indbo.
+Astrid har haft besøg af Fritz Warberg. Han var meget sød, men han var også bitter på sin far, som ikke regnede ham for noget, fordi han ikke ville studere. Andreas Warberg, faderen, havde skaffet sønnen en næsten ulønnet plads i en bank. Fritz sagde op og fik nyt job, og da faderen hørte, at han fik lønforhøjelse, nedsatte han det bidrag, han tidligere havde ydet ham. 
+Astrid og Axel havde planlagf at bygge et hus til Janna/Nus Schou, og de havde både fældet en lille skov og købt en grund. Så pludselig meddelte Janna, at hun vilde flytte sit værksted til Søborg. Janna er stærkt påvirket af sin far, Jørgen/Buf Schou og af en Søren Madsen, som er en led karl, og som har for meget indflydelse på Jørgen efter dennes mors død. - Janna besluttede til sidst alligevel at blive i Hareskov, men hun var bange for at føle sig bundet. Astrid og Axel bygger derfor alligevel. De har fået tilbud og hyret håndværkere. Axel har købt et kæmpestort vindue, og Janna har gjort værkstedet i stand. Gertrude/Trut Søndergaard er en god, kunstnerisk hjælp. Sell har taget fotos til Tidens Kvinder. 
+Astrid har nu fået sin egen stue, hvor hun kan holde orden (Janna roder). Hun vil ikke forlange, at Janna skal blive boende hjemme, men hun er ked af, at Søren Madsen og Jørgen Schou har en dårlig indflydelse på hende. 
+Margrethe Benzon har testamenteret Astrid og Axel 1500 kr. De har deltaget i hendes begravelse. 
+Astrid og Axel overvejer at bygge et hus mere, som de kan udleje.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/t5q2</t>
+  </si>
+  <si>
+    <t>[Skrevet på kuverts forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+Dræby
+Fyen.
+[Skrevet på kuverts bagside;]
+Hareskov
+[I brevet:]
+1.
+Hareskov, 31’ August 1938 – er det virkelig 11 Aar siden Be døde? ufatteligt!
+Kære søde Junge! Tak for dit lange, indgående Brev til Morgen! Aa, hvor jeg føler med dig med den Træthed, Junge – (den er mit Livs Plage) – men tænk, hvis en Operation kunde gøre dig rask, så var det dog vidunderligt; og Lemmerne er formodentlig ikke noget farligt Operationsfelt, det kan jeg da ikke tro? Hvis det var lidt billigere at flyve, så fløj jeg nu over til dig, så vi kunde få en rigtig lang Passiar om alle Dele, for det er jo ikke så lidt, der sker om Ørerne på os – (Axel traf forleden i Frihavnen en Mand, der kom rejsende fra Amerika med en Flyvemaskine, han viste sig at være fra Aarhus – kendte Axels Far osv. - det endte med, at han indbød os alle til en Flyvetur fra Lundtofte Flyveplads, hvor han har sin Maskine, han bor hos noget Direktørværk derude – Nus er Fyr og Flamme, jeg håber, at hun og Axel tager derud, jeg har ikke Kraft til Foretagender af nogen extra Art.) 
+Nå, men så må vi så nøjes med Pennen, Junge. Den Mary-Affaire har dog udviklet sig nederdrægtigt; jeg sagde nu strax til Axel, det er den Mælkefamilie som trækker hende ned – for så slem var hun da ikke før? Skønt Axel sagde – efter at have set hende ved det lille korte Besøg lige efter Brylluppet, da vi kom sammen med Balslevs – Axel sagde om Mary: ”hun er ikke rar”. Han har en ganske forbavsende Evne til ved første Øjekast at se sine Folk an – og det holder altid Stik. Kan du forresten huske, hvad du engang skrev i et Brev til mig, at Mary – da Forlovelsen var hævet – sagde – eller skrev? til dig, at bare hun endda kunde komme og være Pige på Lindøgård, hun vilde slide som en Karl, bare hun fik Lov at være Tinge nær! I må da endelig ikke lade hende plukke Jer for Indbo, men holde på den Kendsgerning, at Tinge intet har – så ved en påtvungen ”Deling”, vilde det vel endda gå ud over Mary selv, juridisk set – efter hendes Ord: hvad dit er – er også mit – det gælder også omvendt! Det er der naturligvis ikke tale om, men det burde foreholdes Mary!
+Men Junge – det store Lyspunkt Sanitetsmeningslånet!!! [”menings” indsat over linjen] Til Lykke – til Lykke! og Tak for det opstemte Kort – og de personlige Hilsener fra Agraren og Marie – det blev jeg meget glad over! Hils dem! Og så alle de gode Familiebesøg! Uglen – Lasse - Dede – Minna – Elle - , I ser rigtignok en Del mere til Slægten end vi her. Forresten havde vi i Lørdags et hyggeligt uventet Besøg af Frits Warberg, han er da vist den sødeste af dem alle? Noget så unbefangen – naturlig og beskeden, jeg synes, han er et bedårende Menneske, - og så tager det jo èn om Hjertet, når han siger: husk dog, jeg er en Warberg, Tante Dis! 
+Det var i Anledning af, at han holdt af at være ene – at isolere sig, i alt Fald til Tider. Han sagde: jeg er nu 
+2)
+så ked af, at jeg slet ikke kender Tante Junge og Tante Tutte - , ! og han havde sådan en Lyst til også at komme til Erikshåb – jeg sagde, at alt Warberg modtages dèr med åbne Arme – og sådan vilde det også være hos Jer. Han var lidt bitter på sin Far, Dede regner ham nemlig ikke for noget, fordi han ikke vilde studere, og da han – Frits – nylig havde fået en lille Gageforhøjelse – fra 100 til 125 Kr mdl – trak Dede strax 15 Kr. fra i sit Bidrag, skønt Frits får meget mindre end de andre; og Dede havde sagt til Direktøren i Banken dengang: ”vil De antage en ung Mand, som ingen Løn skal have!” Så sad Frits der i 1½ Aar med 10 Kr. om Måneden! og lærte intet. Så brød han selv ud i stor Fortvivlelse og tog Plads i et Automobilfirma i Bredgade – fik strax 100 Kr. og forleden blev han kaldt ind til Direktøren, som roste ham meget og altså gav ham 25 Kr. Pålæg. Dede havde vel ment, at med den uheldige Hånd var Studerevejen den bedste at gå, men når nu Drengen hadede det! Han skal nok blive til noget, trods den mislykkede Hånd; vi talte lidt om den, han sagde, at han savnede den ikke, da han jo aldrig havde haft den. Jeg var helt betaget af, så henrivende han var. Han skulde være hjemme Kl 6, da han og Manse skulde ud at spise Middag sammen; Janna fulgte ham på vej, da han cyklede. - -
+Ja, du havde næsten gættet rigtigt angående Janna. Axel og jeg havde længe gået med Planer om at bygge en Stue til Jnna nede ved Værkstedet – dels for hendes dels også for vor Skyld, idet jeg regnede ud, at mine diminutive Kræfter bedre vilde slå til, hvis jeg var alene heroppe i Huset – fik min egen Stue – fri for Højtaleren i Dagligstuen – og fri for Skatterens nerveoprivende Uorden; en Overgang tænkte vi på at holde Pige, men Fordelen ved egen Stue for mig var så overvældende, at Pige kunde undværes – hun skulde jo ellers have Nus’ Værelse – og desuden er der jo altid Komedie med Piger, ingen er Engle – heller ikke Konerne. Nå, så forelagde vi Nus vore Planer - og så kom det frem, at Buf og hun allerede havde en næsten færdig Plan gående ud på, at Værkstedet skulde flyttes til Søborg (Buf bor nu ikke dèr mere, han har købt Hus ved Roskilde Fjord) på en Grund af Søren Madsens, hvor han – SM – har et Sommerhus, der så skulde indrettes til Værksted og Beboelse for Nus; for det første mente de, det var nødvendigt at få Virksomheden lagt nærmere ved Byen; men siden kom andre Grunde frem også – f. Eks. at Trut Søndergård (som Buf vistnok stadig er i moralsk Gæld til) ikke vilde bo i Hareskov (!) men endelig vilde Nus også gerne prøve at stå på egne Ben og væk hjemmefra.
+3) Det var jo en kold én at alt dette var arrangeret bag vor Ryg - efter at vi 1) har fældet vor lille Skov for at give Plads til Værkstedet og 2) købt den nye Grund, så Nus kunde have nem Kørsel til Værkstedet samt iøvrigt Expansionsmuligheder. Vi snakkede så frem og tilbage – sov på det – osv. Buf er stærkt engageret med sit nye Byggeri – så det blev helt og holdent Søren Madsen, hun blev økonomisk afhængig af; og selv om Nus ikke – som vi – synes, at han er en lèd Ka’l – som har trukken Buf meget ned, siden hans Mor døde – så var Buf dog heller ikke glad ved den Side af det. Endelig kom vi til det Resultat, at hendes Forretning slet ikke i Øjeblikket kunde bære hele den Omkalfatring og Flytning samt Savnet af alle de store Fordele, hun her nyder; jeg sagde til Nus, at hun skulde helt selv afgøre det – jeg havde ingen Glæde af at beholde hende, hvis noget andet forekom hende bedre. Så bestemte hun at blive og vi gik i Gang med alle de mange Underhandlinger til alle Sider – Lån i Bagsværd Bank – Håndværkere – Arkitekt – osv. Og da alt dette var vel i Gang til alle Sider, begyndte Nus igen at hænge med Hodet - at det blev så dyrt (vi låner 1500 Kr), og hun vilde føle sig moralsk bunden til at blive her en Aarrække, og den Tanke var hende uudholdelig (altså ikke at have sin Frihed). Det forstod jeg godt, men vi var jo alligevel meget kede af det; så fandt Axel det forløsende Ord (dette er få Dage siden); han regnede ud, at hele den nye Menage dernede vil koste 30 Kr. mdl. i de første 5 Aar – så er Lånet ude af Verden og dermed Huslejen minimal; men fra Jul er vi færdig med at afbetale vort Klaver – 10 Kr mdl. og Radioen – 24 Kr. mdl. – så kan vi altså også klare det nye, hvi_s Janna vil rejse; dette klarede med eet Slag det hele og _så begyndte Hjulene at snurre igen; og du forstår nok, at hvis Nus rejser, så kan man nemt herude leje sådan en Lejlighed ud til Sommergæster - evt. hele Aaret, der bliver indlagt Vand el. Lys – el. Lys - og el. Køkken. Vi får så Vand indlagt med det samme – jeg har så svært med den tunge Pumpe og desuden har Brønden flere Gange truet med at løbe tom. Med Vand indlagt stiger vores Ejendom i Værdi. Bankmanden har ringet, at vi kan roligt tage fat på Arbejdet – Kautionisterne er anerkendt; Janna står som Låntager, vi og Anders Lenner som Kautionister. Arkitekt Brandt herude har leveret Tegninger, Stuen bliver kombineret sammen med Palæet; dette bliver helt beklædt med de
+4) 
+moderne Murflader, der købes hele og slides op; udvendig beklædes Væggene med Solumitplader – denne nye Byggemåde er varmere end kun (en Dobbeltmur!) ["en" indsat over linjen] og anerkendt af Myndighederne. Tegningen er godkendt af Bygningskommissionen. Der bliver fritstående Skorsten, og Brændeovn (helt moderne); det hele bliver som et lille Hus med 2 Rum og et lille Køkken; du husker måske, at Palæet ender i et lille Lukaf, hvor der stod en Seng o s v. Vi har haft Tilbud på Arbejdet x et på 625. – èt på 500 og nu det sidste på 380. – dèt tog vi, - de var her i Aftes sammen med Arkitekten, en ung 21årig Tømrersvend, som ”er begyndt for sig selv” - ! – han har som Svendestykke lavet en indvendig Trappe, som netop viser sig at passe i Tegningen - som Trappe fra Palæet og ned til den nye – kæmpestore – Stue; den køber vi for 15 Kroner! Mureren er en ganske ung, men af de andre garanteret dygtig Lærling, en Mand herude anbefalede ham, de to unge Fyre laver så det hele - men da Lærlingen kun kan i Fritiden, vil September nok gå. I Morgen kommer gamle Albertsen og fælder de fornødne Træer; desværre ryger en stor Birk, en Ædelgran, et Elmetræ og et stort Æbletræ – men så får hun også overvældende med Lys – i Dag kom et Kæmpevindue, som Axel har købt på en Byggeplads for 18 Kr + 2 for Kørslen herud [Tegning] hele det øverste skæres fra og bruges til Solvindue mod Syd (ind mod Granerne – hvoraf èn fældes) det nederste består af to smalle a - a [”a - a” indsat over linjen], der kan åbnes for sig, samt det brede b - b [”b - b” indsat over linjen] der kan åbnes på Midten – uden Vinduespost, du vèd, det ser så dejligt ud; dette Vindue er c 1 ½ M. højt – vender op imod Haven og vores Hus; jeg tror nok, det bliver ganske dejligt. Ved denne Lejlighed har Nus også fået lavet et Sydvindue i Værkstedet, det er en vældig Forbedring; og hun har gjort hovedrent og – i Forening med Sus – malet overalt dernede – gule Vægge og rødt Træværk, det har pyntet enestående – der var aldrig nået at blive malet færdigt dernede, da de tog fat så pludselig dengang de begyndte Virksomheden. Det kniber stadig med Medarbejderne, men Trut er da begyndt at komme – og hun rasper en Masse af sig – er hurtig – flittig og dygtig. Sus tar jo lovlig kunstnerisk på det med ofte at udeblive, hun er meget pylret med Helbred; men hun er Kunstner helt igennem og har mange Idèer. Nus er altså ofte alene; men det har haft sin gode Side, hun har måttet tage sig sammen, og Ensomheden har åbenbart været inspirerende, du aner ikke, hvilket Væld af henrivende Idéer hun har praktiseret i den 
+5) senere Tid, så nu begynder det at fylde godt på Hylderne. Og så fik vi da endelig i Lørdags x ["x" indsat i venstre margen] Sell herud til at fotografere: han er Mester-Amatør – det er hans Lidenskab; han tog 10 Plader dernede, af Værkstedet - og af dem alle tre i Funktion – samt af Hylderne med Sagerne på; jeg havde fin Frokost heroppe til hele Forsamlingen; senere tog Sell en Plade af mig i Dagligstuen - og èn ude på Solkrogen. Billederne fra Værkstedet skal så sættes i Forbindelse med ”Tidens Kvinder”, hvor de kender forskellige og håber at få en god Artikel. Sell har sagt til Axel, at alle Pladerne var lykkedes fint.
+Nus er for for længe siden flyttet ned i Palæet, Munter sover også dernede. Og jeg har fået hendes Stue, d v s hendes Møbler er her endnu, de skal ned i den nye Stue, og så skal jeg helt have det efter mit eget Hode heroppe; det er gået som jeg forudså – nu da jeg er alene heroppe og kan holde Orden overalt, så kan jeg meget bedre klare alting – og når egentlig meget mere. Uorden virker frygtelig deprimerende på mig – blot er er smukt og ordentligt omkring mig, så har jeg Fred i Sjælen og overkommer det utrolige – trods den stadige Svaghedstilstand – jeg har haft flere Anfald af Galdekolik, og kun når dèt kommer, er jeg fri for Astma om Natten (mærkeligt!) – men det tar på Kræfter og Humør, jeg hviler en Timestid midt på Dagen – sover rigtig – så kan jeg godt arbejde hele Dagen, men efter Middag er det slut, så kan jeg ikke mere. Men det gir sig vel efterhånden; alle disse Sindsbevægelser har taget meget på mig; jeg er ikke en egoistisk Mor, der ikke vil slippe Børnene, når de vil ud, men sender Nus i Kløerne på den ækle Søren Madsen – se hende helt overgivet Buf og al den dårlige Indflydelse fra de Kanter. dèt var hårdt! Både Axel og jeg har mærket, at Buf virker uheldigt på Nus. Hun sagde forresten selv i Aftes: ”ja, når jeg bare ikke er bunden, så er det højst sandsynligt, at jeg blive_r!." Det forstår man så godt. Og nu kan hun se Tiden an, måske der engang dukker noget helt andet op, det ved man aldrig.– 
+- Nå, der fik du så Besked om alt det. På Lørdag skal Axel og jeg ind til Grethe Bentzons Sagfører --- Jeg har da fortalt, at hun har testamenteret os de 1500 Kr, hun dengang satte i Huset? Det er ikke dem, vi bygger for; en anden Gang kan vi måske få Obligationen transporteret og så for de Penge få indlagt Centralvarme; med dèt og med Vand kan vi få et højere Kreditforeningslån
+6)
+I Ejendommen – med Omprioritering – og det er billigere Penge; det nye Hus – som er indtægtsgivende som Lejeobjekt forhøjer jo også Værdien. 
+Det er egentlig besynderligt, Junge, at man uden at eje en Øre - kan bygge sig et Hus – og derved skabe sig et Aktiv, som stadig kan forbedres. Vi har også Planer om – hvis nu dette falder godt ud – ad Aare at bygge et lille Hus på den nye Grund og leje det ud, måske til Sus i første Omgang, hvis de bliver her. Men det er jo Luftkasteller, som det bare er sjov at lægge Planer om. Vi traf ved Grethe B.s Begravelse Mornine; Axel inviterede hende herud - pr. Telefon næste Dag – og det vilde hun gerne!! Hun var yhyre elskværdig; måske kan vi få hende og Lugge en Dag i Spetember hvis vi får fint Vejr igen. Jeg tænker næsten, vi atter møder Mornine, når vi på Lørdag skal til Sagfører, mon hun ikke også er betænkt? Margrethe har sandelig været os en god Ven, hvor er det ufortjent, men hvor er vi taknemmelige!
+Du kan stole på, vi skal huske Agraren, det var godt, du skrev det!
+Ja, Pan var her – men en uheldig Dag, da jeg var ude af mig selv af Sløjhed efter en Galdehistorie samt alt det med Nus. Jeg sørgede vanvittigt ved Tanken om at skulle af med hende – og under de Forhold! 
+Så var der vist ikke mere dennegang, lille Junge, jeg må se at kniske ud til Middagsmaden – Risengrød og Hornfisk, nye Kartofler fra Haven. 
+Hils nu enhver især – tak Bibbe for hendes søde Brev, som jeg blev så glad ved og _hils Marie på det varmeste - hvor dejligt for Jer, at hun bliver! og hils den omtumlede Ægtemand, det er fint, han kan klare alle de juridiske Paragraffer – de Bæster, som de mishandler Jer - . og hils Manse – og hils Agraren!
+Jeg sidder og skriver i min egen Stue, som jeg er lykkelig over at have. 
+Tusinde Hilsner! 
+Din Dis. 
+ps – senere – 
+lige nu kom den store Ruteflyver lige forbi mit Vindue og ganske lavt – over Søen, en flot Fyr. 
+Alle her hilser!
+[Indsat på siden mærket "4"; lodret i venstre margen:] X med Materialer bliver det nok c 1000 ["1000" overstreget] 880. – Rest: 620. – til Vand o.a.
+[Indsat øverst på siden, der er mærket "5":] x Sell er Axels Kollega i Frihavnen</t>
   </si>
   <si>
     <t>1926-05-26</t>
-  </si>
-[...4 lines deleted...]
-    <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Frederiksberg
 Rolfsvej 17</t>
   </si>
   <si>
     <t>Kerteminde
 Kærbyhus</t>
   </si>
   <si>
     <t>Hareskoven</t>
   </si>
   <si>
     <t>Fru Balslev
 Rigmor Balslev
 Julie Brandt
 Bodild Branner
 - Glarup
 Karen Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johannes Larsen
 Lotte Lehnert
 Christine  Mackie
 Elisabeth Mackie
@@ -1110,460 +252,213 @@
 Frk Koch vil jo rejse til Efteråret – vist allerede til Oktober, så det skulde jo være til Oktober; men jeg synes nu, du skulde bryde overtværs nu – leje Lejligheden møbleret nu til Ferien – for de Penge kunde du og Manse så bo et eller andet Sted – det ordnede sig nok – måske Manse i Pension hos Tandlægens – og du på Gæsteri til dine Venner – Glarups en Tid, Dede en Tid – her en Tid! Åh, Junge – gør det – betænk dig ikke – læg din Tilværelse om, inden I alle er kuldsejlet. Tag ned til Tante Else nu med det samme og tal med hende om det! Gør det!!! Jeg tvivler ikke om, at Dede – Be – Elle – vilde råde dig til – men jeg forstår jo godt, at de ikke for dig er ,,uvildige” Rådgivere. Men Glarups vil være det! 
 Nå – ja, nu nytter det vel ikke at skrive mere om det dennegang; tænk over det – og gå til Værket!
 Lige ni ringede den lille Frk Otto-Olsen; en lang Snak – hun vilde nærmest have at vide, hvad der dog hav [”hav” overstreget] var hændt mig, for hun havde næsten ikke kunnet kende mig i Onsdags Aftes, da hun traf mig ved Walleens Foredrag – hun påstod, at jeg mindst så ud til at være nyforlovet – så strålende! 
 Det er Huset, Junge! Du kan ikke tænke dig, hvor det Hus med et Slag har forandret hele min Tilværelse; Pinsedag derinde havde jeg havde jeg besøg af en lille sød tysk Veninde – Lotte Lehnert – c. på min Alder – Kontordame, det er hende, om hvem jeg vist har fortalt dig, at hun bor den gamle dejlige Kvistlejlighed i Amaliegade vis-à-vis den gamle Fødselsstiftelse. Jeg har lært hende at kende i antroposofisk Selskab. Vi gik en lang Tur i Skovene – der var aldeles henrivende, frisk og duftende af Regn, Grøde i Luften – Tåge ud over Engene; jeg sagde til hende, at jeg savnede så meget at kunne fortælle Mor om alt dette – at det vilde have været en sådan Lykke at vise Mor det alt sammen; og vi var begge af den sikre Tro, at Mor i Virkeligheden er med i alt, som glæder os; en af Aftenerne derinde har jeg haft en virkelig ,,oversanselig” Oplevelse – jeg følte så tydelig, at Mor sagde: ,,men Astrid, du véd jo, at jeg holder så meget af dig.” Du kan ikke tænke dig, hvor det føltes mærkeligt og gribende – jeg fik Tårer i Øjnene af Bevægelse og sagde som så ofte før til mig selv: de, der elsker hinanden, kan ikke skilles. – 
 Og sandt er det, at jeg ofte derude lever intensivt sammen med Mor og føler hver Gang en underlig Glæde derved. – 
 Den søde lille Lotte var ,,entzückt” over alting derude – og forærede mig i sin Begejstring 2 Stole og en Måtte til Huset i Haven! Og hun medbragte ½ Pund fin Kaffe og en Pose The! med mange Undskyldninger! Hun kom til Kaffe og blev til Aften; da vi sad ved Aftensmaden, kom Pan og Helga – de havde selv Mad med – samt Madeira på en Sodavandsflaske; vi drak så The, - Pan sagde, at mit Digt til Bodilds Fødselsdag var bleven læst op ved Bordet og havde gjort stor Lykke – det første Vers lød sådan
 Ingen Læge er som du 
 når vort Legem går i tu
 eller Sjælen bløder - 
 Lige vel var Legemspragt
 som vor sarte Sjæledragt
 du med Omhu bøder -!
 osv. 
 Nå – Gæsterne gled ved 8 Taget. Så havde jeg Fru Weirsøe og hendes Søn m Kone inviteret op til ,,Igang” på Huset – en Flaske Portvin og herlig Is fra den lille Konditor, som åbnede en Iskagebod 1ste Pinsedag i den nederste Ende af Fru Weirsøes Have – Isen var lavet af Piskefløde. – mange Æg – herover hjemmelavet Jordbærsaft! Jeg så selv om Formiddagen det altsammen dernede. 
 Og – vores Hus er altså rejst! Det stod der, da jeg om Tirsdagen kom derud – og det er bedårende! Ligger omtrent midt i Haven – omgivet af blomstrende Æbletræer! Ryggen af det vender ind mod Stenhegnet til Hareskoven! ( [”(” overstreget] Manden rejste det for 20 Kroner! Fru Weirsoe havde bedt om Lejen for 10 Måneder forud, da hun var i stor Nød – så skrev jeg til Be og bad om 100 Kr – og Be sendte mig 130! de 30 skrev hun var Rentepenge for Juni Termin! Jeg skrev omgående og takkede – hvor var jeg dog rørt! Hun skrev endda så sødt, at jeg skulde skrive, når jeg var i Nød! Du kan tro, jeg var glad og lettet! Nu får vi betalt vore Gas + Lysregninger, så mangler kun Telefonen (41.00 Kr!) det er jo en vanskelig Sommer at klare med alle de Rejser og de to Huslejer, men så hjælper det jo svært til næste År, når vi kun har en extra Husleje på 5 Kr. mdl. for Grunden derude; og jeg håber jo også på hel Friplads til Nus. Telefonen må jeg jo bevare, især hvis du nu kommer – til Elever osv. (måske kan du få den lille Goldschmidtpige! på Nussets Alder – de kan da betale!) 
 (Her ringede jeg til Fru Goldschmidt, med hvem jeg nu har hafte [e i ”hafte” overstreget] en lang Sludder, hun bad mig derhen til Fredag Aften – vi kan så storartet sammen, så det glæder jeg mig til.) 
 Men nu slap jeg vist Tråden – du gider vel snart heller ikke læse mere – sikken et Brev, så langt! 
 Jo, det var Huset. Det er rejst. I Sommer vil jeg selv tjære det udvendig med rød Tjære (som de svenske Huse, du ved) af Fru Petersens Mand her i Huset – får jeg Opskrift på alt desangående, han er Maler; i Ferien maler jeg det indvendig. Og tænk dig – Fru Weirsøe har givet mig Lov til at lægge ligeså mange Havesager jeg vil i Jorden – hun er for gammel til at rode med alt det og har kun Frugttræerne – men der er Masser af ubenyttet Jord; jeg gravede og lugede et stort Stykke i Pinsen, der skal jeg nu lægge Ærter på Lørdag samt så Karse, Radiser, Gulerødder osv. Rabarber vil jeg også etablere – Pladsen er ubegrænset og Jorden extra fed og god – hvad synes du dog! Redskaber har Fru Weirsøe – og hun er bare glad over at få Jorden dyrket. Vi har allerede i Pinsen lavet et lille rundt Bed foran Huset og sået Sommerblomster deri; et andet Bed har jeg beplantet med Sager, som jeg har gravet op i Skoven: en blå Anemone, Kodriver og Liljekonvaller – af de sidste vrimler det overalt i Skoven. Nus har bestemt, at Huset skal hedde ,,Thopedeaborg”! Nus er som jeg – lyksalig over alting derude. Ja, Junge – sikken vi kan få det! Vi må bygge en Stue til til Huset, som kan være din og Manses – så skal vi alle arbejde i Haven og så kan vi leve af den! 
 Træ og Bærfrugt sælger Fru Weirsøe os billigt – der er Masser! og herlige Sorter. Det er – Paradis! 
 Sig til Elle, at jeg fatter ikke, hvorfor hun ikke har sendt mig Garnet til Kaffedugen. – På Kontoret skal det nok gå, det kniber jo lidt at holde til 8 Timers Regning hver Dag, men det lysner dog lidt nu med at begribe det og min lille Kollega er henrivende sød! Så det går nok – Forholdene er behagelige – Arbejdet ganske selvstændigt. Det morer men trætter mig – nej omvendt – trætter men morer mig. Alt går, når Grunden i ens Tilværelse er god – og – Huset! 
 Kom så! Tusinde Hilsner fra din Dis.
 Ark 5, s.1. Venstre margin lodret. 
 Nu skal jeg læse dit Brev for 3die Gang – og så ned i Kassen med dette – og så i Seng! Hils Be og Elle og alle dine!</t>
   </si>
   <si>
-    <t>1927-07-22</t>
-[...71 lines deleted...]
-Andreas Larsen
+    <t>november-december 1924</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Kruusesmindevej 3A, 4220 Korsør
+Frederiksdal, Lyngby
+Hareskoven, Furesø Kommune
+Christiansø, Gudhjem</t>
+  </si>
+  <si>
+    <t>Lars Hedelund
+Karl Isakson
 Johan Larsen
 Johannes Larsen
+Leo Swane
+- Thomsen, Kerteminde
+Laura Warberg
+Hanne With</t>
+  </si>
+  <si>
+    <t>Alhed Larsen fik i september 1924 nogle hjerteanfald, og i november-december samme år var hun på Hareskov Sanatorium.
+Andreas Larsen var i gartnerlære hos Hedelund i Stige ved Odense.
+Johan Larsen var studerende ved Landbohøjskolen. 
+Det kan ikke afgøres, hvilken Thomsen det er, Andreas Larsen skal give fotografierne og træsnittene til. Larsen-familien kendte mange af dette navn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Alhed, Leo Swane (Skriveswane) og Johan Larsen har været på tur i Hareskoven med portvin, og de spiste aftensmad på Frederiksdal. Alhed beder Andreas Larsen om at finde fotografier af huset og haven og pakke dem sammen med nogle træsnit. Hun vil gerne give sygeplejersken og lægen træsnit og vise Frk. With hus og have. With bor til hverdag på Christiansø og har kendt Isakson og de øvrige malere.
+Bagpå brevet er skrevet en beretning om en ko med Danmarksrekord i mælkeydelse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5bZM</t>
+  </si>
+  <si>
+    <t>Kære søde Gamle!
+Du er rigtignok forfærdelig sød til at skrive til mig, jeg nyder Dine Breve, og det er rart at faa lidt at grine af! – Jeg kan ikke rigtig huske, hvornaar jeg sidst skrev til Dig, altsaa hvad jeg har fortalt Dig. Men jeg har da vist ikke skreven i denne Uge. I Mandags var Lysse og Skriveswane herude. De kom ved ½ 3 Tiden og vi gik en ganske dejlig Tur i Hareskovene. Du kan ikke tænke Dig, hvor de[t] er dejligt, meget cuperet Terræn og store Strækninger med gammel Granskov. Vi havde bevæbnet os med ½ Fl. Portvin, som vi nød ved et Hvil i Skoven og Godsejeren, der jo altid er nødlidende, nød ganske alene dertil en Sandkage til 50 Ør. Samt sin Part af en Plade Chokolade. Vi endte paa Frederiksdal Kro – jeg havde bedt mig fri fra Aftensmad – hvor vi spiste Flæsesteg og drak Kaffe. Vi morede os udmærket og det var en rar Afvexkling fra den daglige ensformighed. – Hør, lille Gamle, hvis Du kommer hjem paa Søndag, kunde Du dog saa ikke sende noget til mig, eller rettere lede det frem, pakke det i papir og give det ned til Thomsen til Besørgelse om Mandagen. Her er en gl. Frk. With, som jeg saa gærne vilde vise nogle Billeder fra Hus og Have hjemme, kunde Du ikke sende en af de Mapper fra ”Vore Damer”, Lysse mener hans ligger 2 [sidetal] i hans Værelse, enten frit eller i en af hans Skuffer, eller ogsaa ligger der en i det store Skab i Værkstedet. Men der er jo saa faa fra Haven, mon der ikke ligger et Amatøralbum i Dagligstuen samt nogle løse paa den Hylde i det store Skab, hvor der ligger Fotografier. – Og saa nogle Stykker mindre Træsnit. – Bekasin – Træpikker o.s. [de to bogstaver overstreget] o.s.v. jeg skulde gærne give et Sygeplejerske et og et Gejrfugle eller Pelikantryk til Doktoren, men pas paa de er signerede, jeg fik Din Far til at signere en hel del i Efteraaret. Træsnittene kan godt lægges mellem Fotografierne. Men det rimeligste er vel at Du ikke kommer hjem, da Du var hjemme i Søndags, saa er der jo ikke noget at gøre. Den Frk. With er det morsomste Menneske her er, hun er storartet, har bot 24 Aar paa Kristiansø, har kendt Isakson og alle de andre Malere. Hun er meget Haveinteresseret, passer selv Hus, Have og sine Bier, hun er ligeved 70. 
+Bedstemor var herude i Gaar, Mareje i Dag. Hør, hvor kan dog Fru Hedelund undvære Vina eller har I faaet en anden? Sikken Frost det er bleven nu, gaa nu ikke og forkøl Dig søde Gamle! Nu skal jeg i Seng og læse lidt Dickens, inden jeg sover, jeg læser en Stump hver Aften.
+1000 Hilsner Din
+Mor.
+Hvordan ser Drivhusene ud? hjemme mener jeg. 
+[På brevets side 2, bagsiden:]
+¼ kg Kaffe
+½ hugget Sukker
+1 Melis
+[Det følgende på hovedet i forhold til det forrige:]
+Ko Nr 38 paa Kruseminde ved Korsør; efter Tyren Tjalfe II har i Aaret indtil 1. Okt naaet en Aarsydelse af 13,236 kg Mælk med 3,82 % Fedt og 526 kg Smør. Denne Ydelse er efter 3. Kalv idet den kælvede 3 Gange 7 Okt 1923. Rekord for Danmark. No 38 vejer henimod 600 kg Dens højeste Dagsydelse er 47,3 Mælk og i en Periode af 80 Dage var den daglige Mælkeydelse gennemsnitlig 45,5 kg.</t>
+  </si>
+  <si>
+    <t>1930-04-05</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Rossia
+Hareskov</t>
+  </si>
+  <si>
+    <t>Ø
+I</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Adam Goldschmidt
+- Jarmer
+Adolph Larsen
+Johanne Christine Larsen
 Christine  Mackie
-Georg Neve
-[...36 lines deleted...]
-Johan Larsen
+Elisabeth Mackie
+Axel  Müller
+Otto Emil  Paludan
+Janna Schou
+Christine Swane
+Hempel Syberg
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Rossia var et forsikrimgsselskab, hvori Astrid Warberg-Goldschmidt var ansat. 
+Astrid Warberg og hendes søskende havde som børn et legehus, som de gav navnet Thopedeaborg. Som voksen fik Astrid bygget et udhus eller skur, som hun gav samme navn. 
+Både Hempel Syberg og Otto Emil Paludan/Pallam havde testamenteret Astrid Warberg og hendes søstre penge. 
+Agrarfamilien: Adolf/Agraren, Johanne/Junge Larsen og deres børn. 
+Petersen og Haubo kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3858</t>
+  </si>
+  <si>
+    <t>Astrid/Dis Warberg håber, at Louise Brønsted vil mødes med hende ved Rossia lørdag kl. 14, hvorfra Axel Müller vil køre dem til Hareskov. Adam Goldschmidt kommer også. Astrid ville gerne have inviteret Christine/Mornine Mackie, men Christine er fjendtligt stemt, så Astrid tør ikke. Astrid vil vise Louise sin nye, vidunderlige bolig. Erik/Tinge Warberg Larsen er flyttet ind i et lille træhus i haven. Petersen bor på kvisten, Jarmers på førstesalen og Astrid og Axel i parterret. Arven fra Hempel Syberg har gjort flytningen og køb af en bil mulig. Paludans arv gik til et klaver. Laura/Bibbe Warberg går til klavertimer, og hun har selv klaverelever samt rengøringshjælp. Johanne og Adolph Larsen/Agrarfamilien kommer måske i påsken.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/U1z2</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Cand polyt
+Fru Louise Brønsted
+Willemoesgade 46 I
+Ø.
+[På kuvertens bagside:]
+A Warberg
+Hareskov
+[I brevet:]
+pt. Rossia, Lørdag Morgen. 5/4-30.
+Kæreste Lugge!
+Sig ikke nej til min Plan, som jeg har brygget på så længe, og hvis Realisation vilde glæde mig usigeligt. Kunde du ikke tænke dig, Lørdag d. 26 ds. at mødes med mig og eventuelt forhåbentlig også Putte, her ved Rossia Kl 2, så vil Axel den Dag bede sig fri til den Tid også, og så kører vi m. Bilen! ["med Bilen!" indsat over linjen] alle fire hjem til os i Hareskov, hvor Bibbe giver os Chokoladen - måske kan vi få Nusset bedt tidlig fri også og få hende med (jeg har fri to om Lørdagen). Min Adam mener også at kunne komme - dog først lidt senere på Dagen. Det kan dog ikke gå an, søde lille Lugge, at vi aldrig ses, vi har dog intetsomhelst udestående med hinanden. Mornine vilde jeg rædsom gerne have med også, men hun kan jo mere og mere ikke lide mig - undskyld jeg siger at det er gådefuldt - men for mig er det en Gåde, jeg kan slet ikke få noget Fjendskab ind i mit Sind med hende - jeg finder ingen Grund dertil - og tænk hvor morsomt og festligt hvis vi fire søstre kunde mødes derinde i vores henrivende bedårende Menage - du vil aldrig have set Mage til mærkværdig Indretning - alting derinde er helt anderledes end jeg ellers har set - og jeg tror, I vil begejstres. Nå, Mornine tør jeg nu ikke nærme mig, men du og Putte har jeg da godt Håb om - sig ikke nej - men glæd mig med et Jabrev. I bør også kende Axel, som er Verdens dejligste Mand og et Unikum. Nu er Tinge flyttet ud til os - vi har lejet et sjovt lille Rum til ham ovre i en Sidefløj til Jarmers (vor Værts) - mærkværdige
+II/ Bolig. (Og mit Thopedeaborg er medbragt!!) Vi var til Indvielse ovre hos Tinge i Aftes - der er bedårende i hans lille Træhus ud til Søen - Bibbe er lyksalig over at have fået sin elskede Tinge derud! Vi bor tre Familier i det store Hus - Petersens på Kvisten - Enke med to søde Ungdommer - og Jarmers i Midten - to meget ejendommeligeog berigende Mennesker - helt anderledes end alle andre - og vi i Parterret - store, lave Stuer med Bjælkeloft - og smårudede venlige Vinduer lige ud til Tipperup Sø, som ligger i den store Have - åh, der er himmelsk - kom og se! Jeg troede ikke, at Jorden kunde være så skøn at bebo, men det er, når man træffer de rette Konstellationer ude og inde. Og Bilen Lugge! Den goe Onkel Syberg! hvor er jeg ham dybt taknemmelig for alle disse uvurderlige Goder - uden den Bil kunde vi ikke bo derude. Og Klaveret - som Pallam skænkede os ved sin Arv! Ham sender jeg rigtignok også mangen taknemmelig Tanke! Bibbe går jo og bliver uddannet i Musik - rationelt - og har samtidig mange Elever, så hun holder Kone selv en Gang om Ugen til at rense Huset. Og Nus spiller hos samme Frøken Haubo, som Bibbe går til i Byen, Nus har allerede medvirket ved 2 Elevprøver og siges at have Evner. Ofte er jeg ganske betaget af alt det skønne, som gror og udvikler sig i éns nærmeste Nærhed - hvilken Lykke at være Ungdommen så nær - man formelig vokser selv derved - det er frydefuldt. Man bør intet savne - og dog savner jeg at se Jer, som jeg nu håber at få lokket herud. S.u. 
+Og tænk dig, vi har Håb om hele Agrarfamilien i Påsken - Mændene skal bo hos Uglens, Junge nødvendigvis hos os - endnu tør jeg næsten ikke tro på så stor en Lykke. Gid du kom! Din Dis. 
+[Indsat øverst s. 1; på hovedet:]
+Axel er mindst lige så spændt på, om I kommer, som jeg - han er et dejligt Menneske.</t>
+  </si>
+  <si>
+    <t>1924-09-29</t>
+  </si>
+  <si>
+    <t>Ejvind -
+Jens -
+Klavs -
+Oluf -
+Vinna -
+Bodild Branner
+Christian Caspersen
+Lars Hedelund
 Johannes Larsen
-Janna Schou</t>
-[...35 lines deleted...]
-Johannes Larsen
+Vilhelm Larsen
+Eiler Lehn Schiøler
+Helga Lehn Schiøler
 Christine  Mackie
-Ellen  Sawyer
+Christian Treschow
+Ellen  Treschow
 Laura Warberg</t>
   </si>
   <si>
-    <t>Laura Warberg, som var mor til Astrid Goldschmidt og Johanne Larsen, var død året før i april måned. Hun boede sine sidste år hos Alhed og Johannes Larsen.</t>
-[...179 lines deleted...]
-    <t>1928-03-04</t>
+    <t>Alhed Larsen er i København for at blive undersøgt af en specialist. Andreas Larsen er i lære som gartner i Stige nær Odense. Johan Larsen er studerende ved Landbohøjskolen.
+Johannes Larsen og hans bror, Vilhelm (Klax), skal til Sverige: Her skal de bo på familiens skovejendom, Båxhult. Netop i 1924 købte Johannes Larsen sin morbror, Ludvig Brandstrup, ud af Båxhult, så han selv blev eneejer. 
+"Det Bal" var en fest hos Marie Schou/Syberg, og det er omtalt i Alhed Larsens brev til Andreas Larsen dateret september 1924.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har ikke fortalt om sine problemer med hjertet, fordi hun ikke ville gøre Andreas, sønnen, bekymret. Nu har hun været hos specialist, og denne har forklaret Bodild, at hjertet er svækket. Hvis Alhed følger diverse forskrifter, passer diæt og holder sig i ro, kan hun få et langt liv uden anfald. Lægen anbefaler et ophold på Hareskov Sanatorium, men Alhed vil hjem først og ordne tøj mm. 
+Johannes og Vilhelm (Klax) Larsen skal til Sverige, men Alhed tager ikke med. Johan (Lysse) Larsen har været på jagt. Hun har besøgt Eiler Lehn Schiøler, og hans svigersøn bestilte akvareller for 1000 kr.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/z8MY</t>
+  </si>
+  <si>
+    <t>Min egen, kære Gamle!
+Tak for Dit lange Brev! Maaske det var forkert af mig ikke at tale til Dig om Hjærtet, inden jeg rejste herind. Men jeg vilde saa nødig gøre jer kede af det, til Din Far nævnede jeg det heller ikke før han var færdig med det store Billede. Desuden var jeg selv saa ængstelig, inden jeg havde været hos Specialisten. Jeg havde haft nogle smertefulde Anfald, som jeg ikke vidste hvad betød, jeg er imidlertid helt beroliget, navnlig efter at jeg i Gaar talte med Bodild, der havde ringet Specialisten op. Der var jo den Mulighed, at han ikke havde givet mig ren Besked. Men han sagde til Bodild, at det havde han, det var hans Princip med Patienterne. Jeg var mest bange for Forkalkning og det var Bodild ogsaa. Men det er der altsaa intet af. Tvertimod lader han mig æde Kalktabletter for Nældefeber +. [Indsat i margen, lodret:] Bodild siger, at det vilde han ikke give mig, hvis der var mindste Fare for det [Tilføjelse slut] Det der er, er en Svækkelse, Bodild sagde, da jeg spurgte om det var en Udvidelse af Hjærtet ”nej, tvertimod, hvis [ordet ”hvis” overstreget] Du kan tænke Dig det som om en af Dine Muskler havde lidt Overlast og der var gaaet Svind i Vævet, det er det der er sket med Dit Hjærte”. Desværre kan det ikke ”voxe ud igen”, men det kan holdes fuldstændig paa dette Punkt 2 [sidetal] og ikke alene det, men min Tilstand, mit Befindende min Nervøsitet kan i høj grad forbedres, Anfaldene kan undgaas og om jeg følger alle Forskrifterne, behøver jeg aldrig at mærke noget til det, det har intet med mit livs Langvarighed at gøre! Dette sidste synes Du maaske lyder underlig, men det passer. Bodild spurgte ham: hvordan er Proknosen [Prognosen]? og han svarede, jo den er god. Og med Proknosen mener de Udsigten for Fremtiden: Levedygtigheden. Aarsagen til det hele er som han sagde til Bodild: Fru Larsen har budt sig for meget. – Nu kæreste Gamle har jeg sagt Dig en fuldkommen, nøjagtig Besked. Det tridste ved det er jo det, at jeg bestandig skal gaa og passe paa med Diæt, Kulde, Anstrengelse o.s.v. men de siger man vænner sig til det, og det er vel rigtig nok. Du kan være ganske sikker paa og overbevist om, at jeg vil passe paa paa alle Maader, jeg har lidt en hel Del og Smerterne kommer omgaaende. Specialisten og Bodild mener begge at jeg skal tage til Hareskov Sanatorium en Tid og det gør jeg ogsaa nok, men jeg vil hjem først for at ordne Tøj o.s.v. og saa ses vi jo min søde Gamle. Men nu venter jeg til Din Far har været i Sverige med Klax, jeg tager ikke med da det let kan blive for anstrengende, jeg kan jo ikke trave rundt i Skoven med de andre og de to lange Rejser er heller ikke godt med al den Kørsel paa aaben Vogn o.s.v. nu foreløbig gaar jeg her hos Meme og har det yndigt, jeg hviler og driver efter Noder og har det allerede noget bedre. Det Bal har været min eneste Udskejelse, men jeg laa 3 Timer om Efterm. inden og vi tog tidlig hjem. – Lysse har været paa Jagt hos Klavs et Par Dage fra Fredag aften, Klavs hentede ham i Bil – han havde kun 2 Timer om Lørdagen og dem snød han for, ellers er han vist meget flittig – og til Aften Kl. 7, saa spiste han, Din Far, Meme og jeg i Paraplyen, vi var hjemme ½ 10. – Hos Schiølers har jeg været et Par Gange, forleden sammen med Ellen og Chr. Treschow, der bestilte for 1000 Kr. Akvareller, vi kan ikke sige andet end at det gaar godt med Forretningen. Deres Dreng var der ogsaa, det er en ganske dejlig Unge. – Nu gaar Meme og jeg en lille Visit ned hos Max at træffe Bedstemor, Din Far og Lysse vilde i zool. Have i det gode Vejr. – Jeg vil være glad ved at høre et Par Ord fra Dig søde Gamle, hvis Du en Dag gider skrive lidt.
+1000 Hilsner min egen Dreng fra Din Mor.
+29 – 9 – 24 Meme beder mig endelig hilse mange Gange.
+Hils Hedelunds, Jens, Vind, Oluf og Ejvind</t>
+  </si>
+  <si>
+    <t>1928-04-28</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
-  </si>
-[...67 lines deleted...]
-    <t>1928-04-28</t>
   </si>
   <si>
     <t>Blegdamsvej 19</t>
   </si>
   <si>
     <t>Kærbyhus
 Kerteminde</t>
   </si>
   <si>
     <t>Dres -
 Bodild Branner
 Alhed Marie Brønsted
 Jesper Hansen
 Erling Kristensen
 Marie Larsen
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen
 Eskil Ørsted Hansen</t>
   </si>
   <si>
     <t>Louise og Johannes Brønsted boede på Blegdamsvej 19. 
 Det vides ikke, hvem Vodrofsvejerne er. Vodrofsvej ligger på Frederiksberg. 
@@ -1598,183 +493,386 @@
 Ikke mere end [ulæseligt]
 [På hovedet:] 74360
 [I brevet:]
 Kære lille Mams!
 Tusind Tak for Seddelen hvor er du dog god ved mig det er bare alt for meget lille Mor. Jeg maa virkelig passe paa jeg gaar og blir saa forvænt bare for den Sygdoms Skyld. 
 Men hør, Pinse? Har jeg talt noget om Pinse, det ved jeg ikke Spor af, forresten kan det godt være, dog er jeg ikke saa sikker paa Befordringen helst vil jeg selvfølgelig cycle, det er det morsomste – langt og det billigste 
 Nu faar vi se hvad Reserven siger. 
 Befindendet er godt selv om Foraaret nok kan mærkes. 
 Desværre er Tante Ugle saa daarlig, hun er begyndt at komme op, forfærdelig ser hun ud, skrækkelig vil jeg sige dig, jeg har sjeldent set noget lignende. 
 Rie vilde ringe til Bodil hvis det ikke snart blev bedre, selvfølgelig har Bodil været der men ikke efter den begyndende Opstandelse. 
 Jeg huskede Tante Dis, sendte Søndagsbrev. Joh, det er snart 3 M. naar det endda kun var den organiske Sygdom det gjaldt, saa var alt ikke saa slemt, men forhaabentlig gaar det alt sammen, hvordan og hvorlænge det vil saa vise sig. 
 Vodropsvejerne ser noget sort paa det synes jeg. Desværre plejer de at se rigtigt. Lille Janna gaar rundt og er saa forsømt, siger de, det lille Skind. Det er ikke let saadan lige at gøre rede for hvad jeg vil og hvorfor jeg ikke vil, det kan vil altid tale om naar jeg kommer hjem, men hvad i Alverden antager du Dres for 
 II
 dersom du tror, saadan som Du tror saa saa tror du forkert, forresten er jeg begyndt at spille, ikke øve, men, kun ganske ubetydeligvis jeg vil begribeligvis ikke bringe mere Øvning til Huse; min Time er slet ikke at foragte. Da jeg spillede for Dres for at hun kunde sondere Terrænet nu efter Standsningen sagde hun igen en hel Masse om mit Talent, det lyder meget tiltalende blot kunde jeg ønske at det viste sig lidt kraftigere. Nej, Dres, Mor, bare du kendte hende, jeg har aldrig nogensinde set op til nogen som til hende. Hun er et pragtfuldt Menneske. 
 Det var maaske meget klogt af jer ikke at fortælle mig om Fru Jensen dengang, men saa fik jeg det Gengæld at vide paa en lidt drøj Maade. Men Mor kan jeg ikke faa Lov at tage til Hareskov en Dag det piner mig slet ikke at vide noget ordentlig eller rettere intet om hvordan det gaar dem, jeg vil dog saa gerne se de Smaa og tale lidt med Manden, maaske bor de i Værdløse hos Thorvald Jensens Søster, men det er da lige ved Hareskov. Maa jeg ikke? Jeg har det sagtens godt nok, Mor!
 Hvad Tinge angaar skriver vi slet ikke til hinanden, vi venter ham saa smaat herud paa Fredag véd dog intet bestemt, det var morsomt at se ham igen. 
 Mon Tinge skal hjem til Pinse? Hvordan er Sihmfamilien? Jeg maa da endelig huske at hilse dig fra Ellen Bramsen, jeg har
 III
 været der til Frokost en Dag. Ellen er storartet, hun ser paa Menneskeheden med de rigtige Øjne. Gid alle gjorde det. 
 Du skulde bare se Frederiksberghave, fuldkommen eventyrlig, ubeskrivelig smuk, kunde du ikke ikke engang komme herover naar jeg ikke ligger i Sengen det tykkes mig kunne være saa fornøjelig. Kender I Stodderkongen, det er vel nok en Mand og Gæst med. Den er af Erling Kristensen Jeg lånte den ude hos Lomme i Gaar Jeg var ude og passe lille Jesper, Eskild og Lomme var paa Skovtur. Mage til Barn har jeg da aldrig været ude for, en hel lang Dag med en Fremmed uden Gran af Vrøvl, slet ikke for artig, bedaarende sød. Ja, hvor er han dog kær saa skælmsk og henrivende. 
 Og hvor de bor storartet, har du nogensinde set deres Lejlighed, den er lige efter mit Hovede. Jeg bad vist stille Ta Lugge om at til Ta Elle det maa I saa gøre
 Naa saa Ferie, gør’ i Haveanlægning, bare det var os der havde din Ruin, Tante Elle maa da være henrykt over det Tillæg til Haven jeg glæder mig til at se det.
 Bibbe</t>
   </si>
   <si>
-    <t>1930-04-05</t>
-[...77 lines deleted...]
-Adolph Larsen
+    <t>1924-11-12</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>Hareskov?</t>
+  </si>
+  <si>
+    <t>Vinskoven 4400 Mørkøv
+Christiansborg</t>
+  </si>
+  <si>
+    <t>- Arenholt
+- Bohr
+Esben Hansen
+Niels Hansen
+Thomas Hansen
+Vagn Jacobsen
+Johannes Madsen
+Jacob  Normann
+Frede Skaarup
+J.R.S. Warburg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er ved at færdiggøre opsætningen af "Kredsende storke" i Kongens Håndbibliotek på Christiansborg.
+Muligvis er det billedet "Sangsvanerne letter", som Johannes Larsen skal til at begynde på.
+Alhed Larsen opholdt sig på Hareskov Sanatorium i november-december 1924, da hun havde haft flere hjerteanfald.(Birgit Bjerre:Marie-uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har gjort et stort lærred klar og skal til at tegne op på det. Han har været til en festlig sammenkomst. Skal med Bryggeren og Arenholt til Vinskoven. Bohrs har købt en akvarel med pibesvaner.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zwmv</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 12 Nov. 1924
+Kæreste Alhed!
+I Dag er det gaaet mig godt, Spartlingen fra i Gaar var tørret fint op og Lærredet saa vældigt godt ud. Thomas og jeg kvadrerede begge Lærreder og skruede Staffeliben bag paa det store og rejste det op, saa nu kan jeg begynde at tegne det op i Mrg. Formiddag. Det var en rigtig morsom Aften i Aftes med megen god Mad og endnu mere Drikke, og Smørrebrød og Øl og Snaps og til allersidst Champagne igen som jeg imidlertid lod staa da jeg havde faaet nok. Jeg kom først i Seng Kl. 4 i Mrg. og sov til den var 10.
+Der var Skaarup, Dr. Normanns, Niels Hansens, Arenholt og en J.R.S. Warburg. Jeg tager med Bryggeren og Arenholt ud i Vinskoven Fredag Aften og hjem Søndag Aften. Det er meget snildt saa kan jeg faa alt mit Kluns med derud og tage Kufferten tom med hjem saa jeg kan have alt med naar jeg er færdig paa Christiansborg og tager endelig derud.
+Jeg var henne hos Bohrs og fik en Cheque som jeg skriver paa og sender Esben Hansen med. Jeg har skrevet til Madsen om at tage Aquareller ud og sende dem omgaaende naar de kommer fra Bohrs som lovede at sende dem snarest. De valgte den med Pibeænderne, vaklede lidt mellem den og Knortegæssene. De lod til at være meget glade ved den. Mon jeg ikke skulde faa Brev fra Dig i Mrg Jeg skal nok skrive flittigt nu herefter. Mange kærlige Hilsner Din hengivne JL</t>
+  </si>
+  <si>
+    <t>1924-11-13</t>
+  </si>
+  <si>
+    <t>Kongens Nytorv</t>
+  </si>
+  <si>
+    <t>- Bohr
+Esben Hansen
+Thomas Hansen
+Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholder sig på Hareskov Sanatorium efter nogle smertefulde hjerteanfald.(Birgit Bjerre: Marie-uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)
+Det er uvist hvilken Nielsen, der henter Johannes Larsen.
+A Porta er D'Angleterres restaurant. 
+Det er uvist hvad "Frem" er. Der er fundet to muligheder, som ikke passer på årstal. 1. Frem:dansk socialistisk tidsskrift udgivet 1932-35 og 2. Frem:dansk almenoplysende tidsskrift, der udkom 1897-1918. (Den Store Danske)</t>
+  </si>
+  <si>
+    <t>Johannes Larsen arbejder på Christiansborg. Har tegnet billedet op med kul. Har været hos farvehandler og bestille farver. Gik tilbage sammen med Thomas og blendrammerne. Så på a Porta. Har sendt penge til Esben Hansen. Skal lave forside til Frem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ETe4</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 13 Nov. 1924
+Kæreste Alhed!
+Ja nu fik Du jo pillet det meste af Stoffet fra mig ved den Telefonsamtale. Det var ellers min Hensigt at skrive til Dig hver Dag. Du er der ude. Jeg fik altsaa tegnet Billedet op med Kul i Dag og gik derpaa hen til Larsen for at bestille Farver, der blev jeg hugget af Thomas Hansen som skulde komme op paa Slottet med 2 Blindrammer til mig til Farveprøver og maatte gaa derop igen med ham. Derefter gik vi hen til a Porta Købmagergade, og drak et Glas Øl. Den kunstglade Tjener var kommen igen og spurgte øjeblikkelig om Fru Mackie ikke kunde spise en Tegning af igen, hvilket jeg lovede at forhøre hende om. Saa gik jeg paa Posthuset og sendte Fru Bohrs 800 Kr [tilføjet over linjen] til Esben H. Derfra til Gyldendal og saa hjem og til Carlsberg. I Morgen skal jeg altsaa lave en lille Aqvarel med trækkende Knortegæs til en Forside af ”Frem”, som skal afleveres paa mandag og saa gaar jeg op og begynder at male. Kl. 8 Lørdag Mrg. kommer Nielsen her og henter mig i Bilen og Søndag Eftermiddag kommer vi hjem og spiser til Middag paa Carlsberg. Mandag gaar jeg videre paa Christiansborg. Jeg har nok at gøre. Mange kærlige Hilsner Din JL</t>
+  </si>
+  <si>
+    <t>1924-11-19</t>
+  </si>
+  <si>
+    <t>Uraniavej   1878 C
+Valby 1799 V
+Brønnum</t>
+  </si>
+  <si>
+    <t>Christian Gulmann
+- Jacobsen, frøken
+Johan Larsen
+Eiler Lehn Schiøler
+Annette Schiøler
+Eiler Schiøler
+Jørgen Schou
+Marie Schou
+Nalle Schou
+Viggo Stockfleth
+Fritz Syberg
+Hans  Syberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholder sig på Hareskov Sanatorium efter nogle smertefulde hjerteanfald (Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem Østfyns Museer 2012 s. 90)
+Det er uvist hvem Gru er.
+I omkring 125 år lå Café Brønnum i stueetagen af Brønnums Hus klos op ad Det Kgl. Teater og Kongens Nytorv, som var meget besøgt af skuespillere, forfattere og andre kulturpersonligheder.(aok.dk)</t>
+  </si>
+  <si>
+    <t>Hans Syberg har fået guldmedalje og legat for en figur. Gallerikommisionen ville gerne have købt den.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VcOp</t>
+  </si>
+  <si>
+    <t>19 Novbr. 1924. Uraniavej
+Kæreste Alhed!
+Ja nu kom Stockfleth, jeg skal hilse mange Gange. Det er gaaet mig godt i Dag; dejligt lyst Vejr. Bag efter kørte jeg ud til Valby og traf Baronen alene hjemme, Marie i Rigsdagen, og bagefter skulde hun spise med Buf &amp;amp; Kone, Bufs Fødselsdag. Han kom lidt efter og jeg gratulerede ham. Mange Hilsner fra Baronen. Lysse og Hr Gulmann kom ind til mig da jeg spiste Frokost hos Brønnum. Baronen var glad og stolt over at Hans havde faaet Guldmedalje og Legat. Og Gallerikommisionen vilde have haft hans Figur hvis de havde set den før de købte paa Foraarsudstillingen; jeg sad og snakkede med ham til Spisetid. Schiølers og Gru skal i Theatret og Ejler Nette Frk Jacobsen og jeg gaar nu i Biograf
+Mange Hilsner Din JL.</t>
+  </si>
+  <si>
+    <t>1924-11-20</t>
+  </si>
+  <si>
+    <t>Vodrofsvej  2 1900 C 
+Faaborg Museum
+Vinskoven</t>
+  </si>
+  <si>
+    <t>- Berend
+ Kristian Brünnich Nielsen
+Poul S. Christiansen
+Peter Hansen
+Vagn Jacobsen
+Christian Kampmann
+Frederik Lützhøft
+Viggo Madsen
+- Mundus
+Albert Naur
+Janna  Nielsen
+Kai Nielsen
+Fritz Syberg
+Peter Tom-Petersen
+Einar Utzon-Frank</t>
+  </si>
+  <si>
+    <t>Kai Nielsen døde d. 2.11.1924
+Eiler Lehn-Schiøler boede på Uraniavej, Frederiksberg. 
+Det er uvist hvem Lackmann er.
+Alhed Larsen opholder sig på Hareskov Sanatorium efter nogle hjerteanfald (Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)</t>
+  </si>
+  <si>
+    <t>Johannes Larsen havde glemt en aftale hos Bryggeren. Janna havde ringet flere gange. Hun vil gerne arrangere en udstilling med Kai Nielsens værker og har brug for Johannes Larsens hjælp.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/yh33</t>
+  </si>
+  <si>
+    <t>Uraniavej 20 Nov. 1924.
+Kæreste Alhed!
+Bare Du nu ikke er bleven ked af at ringe op; fordi jeg var ude i Aftes. Foruden Du havde Bryggeren og Janna ringet og bedt mig ringe op naar jeg kom hjem. Jeg prøvede først begge Bryggerens Numre fra Telefonbogen uden Held og ringede saa til Vodrofsvej og fik hans hemmelige N°, det hjalp. Han vilde fortælle mig at jeg havde glemt at jeg skulde have været til Møde paa Carlsberg Kl 4. Det passede, det var altsaa mens jeg var inde hos Baronen. Det er nu ikke nemt jeg har i Kommission at tale med Mundus, Poul Christiansen, Peter Syberg Lysse og Tom Dr. Brünnich og Kampmann, deraf mangler jeg de 3 sidste. Jeg kom nemlig frem paa en hver Dag mellem Christiansborg og Middag. I Dag er jeg her, da der var en Mand der hed Berend eller saadan noget, det glemte jeg vist at skrive i Gaar, oppe paa Slottet for at tale med mig om en Aquarel han vilde have ca en Meter bred den skulde hænge paa en bestemt Plads. Jeg foreslog ham at komme herud en af Dagene mellem 4½ og 5½ for at se paa de smaa Bøger og han bad saa om han maatte tage sin Kone med da hun skulde være med til at bestemme det. Den skulde gerne afleveres inden Jul. Hvis det ny bliver til noget kan jeg jo lave den en Regnvejrsdag i Vinskoven. Janna vilde have haft mig derud til et Møde med Utzon Frank Naur Viggo Madsen og [Lackmann] angaaende en Udstilling af Kais Arbejder; men da det var saa sent gad jeg ikke tage derud. I Morges ringede hun igen om hun kunde komme til at tale med mig i Løbet af Dagen og jeg foreslog hende saa at spise Frokost med mig hos Krog for at spare Tid. Det gjorde hun og vi fik stegte Rødspætter, ikke noget for mig, de var flaaede og beklædte med Rasp. Det drejede sig om at laane Arbejder af Kai fra Museet i Faaborg og jeg mente det var bedst hun gik til Etatsraadinden først, men saa maatte jeg saa love at gaa med hende derud. Bestemte at hun skulde møde ved Slottet Kl. 11½ saa vi kunde være udsatte for at blive til Frokost. Efter Frokost i Dag kom
+[resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>1924-12</t>
+  </si>
+  <si>
+    <t>Helsinore
+Nicolaj Torv København
+Bianco Lunos Allé Frederiksberg</t>
+  </si>
+  <si>
+    <t>- Berend
+Thomas Bewick
+Sophus Clod Svensson
+Johan Hansen, generalkonsul
+Johannes V. Jensen
+Eiler Lehn Schiøler
+- Lützow
+Karl Madsen
+Johan Christian Petersen
+Niels Rydeng
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholder sig på Hareskov Sanatorium efter nogle hjerteanfald. (Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)
+Tredje bind af Johannes V. Jensens "Myter 1914-24" udkom i 1924 på Gyldendal.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skal have sendt nogle tryk, som først skal sættes på passe-partout. Der er rosende omtaler i svenske aviser.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pjzE</t>
+  </si>
+  <si>
+    <t>[Første del af brevet mangler]
+Clod-Svensson op til mig med vedlagte Kort, hvoraf det fremgaar at jeg har solgt for, saa vidt jeg kan se ca 1000 Kr, som han nu mener er svenske hvilket jo pynter betydeligt paa det. Men tror du der findes Explr af alle disse hjemme og i saa Fald tror Du Elle kan finde dem. Schiøler har lige gjort mig opmærksom paa at Børnene her har hver et, og at der maaske er nogle af dem i mellem, nu skal jeg se efter. De skal sendes til J. Chr. Petersen (Papirpetersen) ved Nicolai Torv Kjøbenhavn K. som saa vil sætte dem paa Passepartouet og lade dem gaa videre. Han havde en hel Del Udklip af svenske Aviser med, jeg læste lidt af en meget lang en hvor Ederfuglene var gengivet, og hvor jeg var meget rosende omtalt og sammenlignet med Bewick og længere nede stod der om en finsk Kunstner med beslægtede Motiver, at de bød mod at hænge i Nærheden af mine. Men som sagt jeg læste ikke mere for jeg stod som paa Naale for at faa begyndt at male igen. Det har været et par dejlig lyse Dage i Gaar og i Dag og jeg tror jeg har klaret Luften nu og Fuglene mangler kun Farve saa jeg bliver nok færdig paa Lørdag. I Morgen skal jeg til Møde hos Generalkonsul Johan Hansen, i Anledning af den Hædersgave til Karl Madsen, som Lützow skrev om. Det er dejligt at det nu ser ud til at jeg kan blive færdig, jeg har ligefrem gaaet og været dårlig i Maven af nervøsitet over ingen Vegne at komme men de sidste Par Dage har jeg haft det godt. Jeg mødte Johs V i Middags, han sagde han havde sendt de ny udkomne Myter til Kjerteminde. Naa Hr Berend var her altsaa lige før Middag og jeg aftalte med ham at jeg skulde komme hen til ham paa Bianco Lunos Allé 1. 3 Sal i Mrg Aften. Her er et Brev fra Skrædderen i Helsingør som kom i Dag, jeg maa skrive til ham at vi maa have det til Gode til vi kommer igen til Marts. Jeg har nok at gøre. 
+Mange kærlige Hilsner
+Din JL
+P.S.
+Bryggeren fortalte i Aftes at Graaænderne var kommen og udpakkede os at han vilde retournere Kassen der var mægtig stor. JL</t>
+  </si>
+  <si>
+    <t>Fru Balslev
+- Brudlund
+Asta Krohn
+Marie Larsen
+A Munch-Petersen
+Chr.  Quist
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholder sig på Hareskov Sanatorium efter nogle hjerteanfald(Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har stadig ikke nyt om resultatet af kunstauktion.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/M0Wt</t>
+  </si>
+  <si>
+    <t>Kæreste Lausi!
+Jeg maa hellere faa et Brev af Sted i Morgen igen, ellers faar Du ingen før Mandag. Tak for Brevet i Dag, jeg fik det altsaa Torsdag Morgen. Gud ske Lov det er fint Vejr i Dag, jeg var saa ked af Regnvejret i Gaar, men nu i Dag kan Du vel faa begyndt paa noget, det er ellers en voldsom Omgang fra alt det milde Vejr. Jeg har haft besøg af Mareje i Dag, i Telefonen kunde jeg ikke faa Besked om Auktionen, de havde intet hørt og ikke selv været der. Men Mareje vidste egentlig heller ikke noget videre, de havde talt med Brudlund, han mente det var gaaet skidt men der var vist heller ikke gjort det allermindste med Opbydere eller med at tromme Folk sammen. Et Billede som Asta havde givet Brudlund i Kommission var gaaet for 20 Kr., det er næsten dumt ikke at have nogen til at byde det op, men som sagt, Hovedresultatet vidste de ikke endnu, Uglen skulde først have ringet til Munch-Petersen. - 
+Der er rejst to i Dag af dem, jeg havde mest med at gøre gl. sagfører Quist fra Nyborg, som jeg sad ved Siden af ved Bordet og Fru Balslev, som er en af dem, jeg bedst kunde lide. - Naa Du faar kun disse Par Ord i Aften Gamle skal have lidt ogsaa. 
+Mange Hilsner 
+Din A.
+Torsdag Aften.</t>
+  </si>
+  <si>
+    <t>1924-12-02</t>
+  </si>
+  <si>
+    <t>Vinskoven</t>
+  </si>
+  <si>
+    <t>4440 Mørkøv
+4400 Kalundborg</t>
+  </si>
+  <si>
+    <t>Tom Christensen
+Theodor Duepetersen
+Esben Hansen
+Ludvig Holstein
+Vagn Jacobsen
+Andreas Larsen
+- Larsen, kunsthandler
+Eiler Lehn Schiøler
+Johannes Madsen
+Johan Christian Petersen
+Henry Salzwedell
+Nalle Schou
+Christian Treschow
+Frederik Treschow</t>
+  </si>
+  <si>
+    <t>Haage &amp;amp; Schmidt var et tysk frøfirma i Erfurt. Grundlagt 1862. "Med nutidens målestok et af de største gartnerier i Europa" (haage.org)
+Det er uvist, hvem Tom Christensen var. Om det fx er forfatteren Tom Kristensen kan ikke umiddelbart afgøres. 
+Alhed Larsen opholdt sig på Hareskov Sanatorium efter nogle hjerteanfald (Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)</t>
+  </si>
+  <si>
+    <t>Johannes Larsen maler i Vinskoven. Han vil male et billede af en gammel eg. Er blevet inviteret på jagt, men har sagt nej. Han skal arbejde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/F2eP</t>
+  </si>
+  <si>
+    <t>Vinskoven 2 Dec. 1924.
+Kæreste Alhed!
+Jeg kom godt herud i Søndags. Ankom hertil Kl. 4 i en Fordvogn Salzwedell havde sendt til Stationen efter mig. I Gaar gik jeg rundt og orienterede mig i Landskabet men i Morges regnede det da jeg vaagnede og det har regnet hele Dagen, som jeg saa benytter til at barbere mig og skrive Breve. Jeg har skrevet til Kunsthandler Larsen efter Farver, til Papirpetersen, Puf, Bryggerens, Th, [Svar] paa vedlagte Glarmester Madsen, om at sende den ene Aquarel direkte til Len, Esben Hansen efter Penge, i alt 8 Breve med dette her. Du kan tro Skovmaarene er fine og jeg er begyndt at sledske for dem. Jeg vil begynde med at male et Par store Billeder af en mægtig gammel Eg der staar i Skoven lige her udenfor Døren, Graavejr og eventuelt Solskin hvis der bliver noget. Chr. Treschow ringede før om jeg vilde med ham og hans Fader ned til Kallundborg i Morgen, for at sejle paa Ederfuglejagt hvis Vejret blev til det, men jeg turde ikke, jeg maa jo see at komme i Gang med at Arbejde, jeg glæder mig til det. Derimod lovede jeg at komme derhen en Aften, han vil hente og bringe mig. Jeg blev ringet op i Lørdags Aftes af Fru Nalle Schou er det ikke saadan Bufs Kone hedder, det var noget om at reproducere et eller andet til Ludvig Holstein, men hun vidste ikke rigtig Besked. Saa ringede Tom Christensen, de vilde gerne have Lov til at gengive den Tegning jeg havde lavet til Mappen i en Festartikel, hvilket jeg tillod. Kan Du ikke sende mig Politiken for i Morgen? Jeg havde tænkt at telegrafere til Holstein men ved ikke hvorhen. Kan Du ikke gøre det for os begge 2. Mange kærlige Hilsner, skriv snart. Din JL
+Kan Du ikke ogsaa sende Haage &amp;amp; Schmidt de 4,95. Jeg har ingen Penge.</t>
+  </si>
+  <si>
+    <t>1924-12-03</t>
+  </si>
+  <si>
+    <t>Ærø
+Vinskoven,  Mørkøv</t>
+  </si>
+  <si>
+    <t>Ora -
+Fru Balslev
+Christian Caspersen
+Lars Hansen
+Alhed Larsen
 Andreas Larsen
 Johannes Larsen
-Marie Larsen
-[...50 lines deleted...]
-Tusind Hilsner til Jer alle tre Din glade Junge.</t>
+Otto  Meyer
+Christine Swane
+Laura Warberg
+Hanne With</t>
+  </si>
+  <si>
+    <t>Bjerre, Birgit: Christine Swane. 2003. S. 53 sp. 1.
+Alhed Larsen opholder sig på Hareskov Sanatorie efter nogle hjerteanfald (Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har haft besøg af to veninder: frk. With og fru Balslev.
+Christine Swane og fætteren Otto Meyer udstiller sammen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ilyl</t>
+  </si>
+  <si>
+    <t>Kære Lausi!
+Ja, jeg har ikke faaet noget brev af Sted i Dag, jeg ringede jo
+til Dig i Aftes og i Dag kom Max forbi endnu inden Fri og han var begejstret, og da han var taget af Sted, var det forsent at faa et Brev med, det var et meget vellykket Besøg, jeg havde Max herovre at drikke Eftermiddagskaffe, der foregaaende i Havesalen ved smaa Borde. Jeg fik Frk. With og Fru Balslev - de to, jeg kan bedst med - hen ved det Bord, og de faldt udmærket sammen og Mor morede sig godt. Apropos Frk. With, der jo bor paa Kristiansø, hvad var det hun talte om, der var af mærkeligt på Kristiansø, jeg vilde spørge Frk. W. ud om det, hun kunde slet ikke komme paa, hvad det var, husk at svare paa det. Jeg havde et langt Brev fra den Gamle i Dag, han har det godt og skriver saa fornøjet, mest Anekdoter om Lars. Hvor er det dog jammerligt hvis vi ret mange Dage skal have saadan et Regnvejr. Du kan jo slet ikke faa begyndt paa noget. Det er meget spændende, hvordan Uglens og Mix's Auktion er gaaet i Dag, jeg har tænkt at ringe dem op, men de er vel næppe hjemme, de har ikke ringet til mig, som Du sagde, de ville.I Morgen rejser lille Fru Balslev, det er kedeligt her er bare faa jeg bryder mig om. Tænk dig Uglen havde været her i Søndags. Far er undervejs da jeg kom ind at klæde mig om til Middag, saa hans Visitkort paa Klædeskabsdøren med en Hilsen og det Lexikon, han har foræret mig, havde han fundet paa en Bericht og skreven Dato i! Men ikke et Menneske har set ham eller talt med ham , og det mest mystiske er, at jeg om Mandagen fik Brev fra Ora, og hun nævner det ikke.
+Hvis jeg faar fat i Uglen i Telefonen, skal jeg føje et Par Ord til om Auktionen. Mor vilde sende dig en Politik i Morgen.
+Hav det godt. 1000 Hilsener
+Din A.
+Onsdag 3die Dec. -24</t>
+  </si>
+  <si>
+    <t>1924-12-11</t>
+  </si>
+  <si>
+    <t>Theodor Duepetersen</t>
+  </si>
+  <si>
+    <t>Korsør</t>
+  </si>
+  <si>
+    <t>Vinskoven 4440 Mørkøv
+Hareskov 3500 Værløse</t>
+  </si>
+  <si>
+    <t>Duepetersen bor i Lou St. ved Næstved (Telefonnøgle Næstved 1924, s 23)
+Duepetersen vil besøge Alhed i kaninskoven, så hun bor muligvis hos sin søster Christine Mackie i Hareskov.
+Ashanti-regionen ligger i dag i Ghana.</t>
+  </si>
+  <si>
+    <t>Opmuntrende brev til Alhed, som har haft dårligt hjerte og er indlagt på sanatorium.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/juXR</t>
+  </si>
+  <si>
+    <t>Læge Duepetersen Lou, d. 11/12 1924
+Trf. Hverd. 10-11 Telef.: Lou 2.
+Alhed!
+Tak for dit lange brev – det glæder os så sandelig at se at du jo er fuldstændig aandsfrisk - det påstår Las osse! den smule hjærtefejl! skidt med det ! det er jo ikke noet nyt! jeg har såmænd osse hat mange - men de går over du! dånt you worry old girl! Hvis guderne styre mine og min sølverbruds fjer retteligen, så kører jeg i min lupusauto til kaninskoven på Søndag formiddag for at se på dig og for at kysse dig for et billede denne ækle gl. Ashantineger fra Vinskoven i sin store drukkenskab har sendt mig – Jeg siger dig du: det er vanvittigt! pragtfuldt - bæstet har overgået sig selv! og det vil dog sige noget.
+Blæs på dine dia og prognoser – 
+du bliver rask og ung igen 
+TH</t>
   </si>
   <si>
     <t>1933-01-19</t>
   </si>
   <si>
     <t>Kærbyhus Kerteminde</t>
   </si>
   <si>
     <t>Dres -
 Ludvig Brandstrup, visedigter
 Johannes Hohlenberg
 Bodild Holstein
 Adolph Larsen
 Axel  Müller
 Janna Schou
 Jørgen Schou
 Marie Schou
 Fritz Syberg
 Minna Warberg
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Adolf/Agraren og Johanne/Junge Larsen købte, da de flyttede fra Kærbyhus, Lindøgaard ved Munkebo.
 Det vides ikke, hvem Fru Jarmer, Søren Madsen, Ruth Haumann, Axel Müllers søskende, Grethe, Karla og Ida var.</t>
@@ -1807,73 +905,792 @@
 Kærbyhus
 Kerteminde
 Fyen
 [Håndskrevet på kuvertens bagside:]
 afs A. Warberg Müller
 Hareskov 
 [I brevet:]
 Hareskov, Torsdag 19’ Jan. 1933
 Kæreste lille søde Junge!
 Det var sandelig et Glædens Budskab – hvilken Fryd og Henrykkelse! Til Lykke – til Lykke! jeg ved næsten ikke, hvad Ben jeg skal stå på, så glad er jeg! Jeg både tudede og lo, da jeg læste Dit Brev – først og fremmest dette: du slipper ud af dit Slaveri! åh Junge – endnu aner Du vist ikke, hvor nyfødt man bliver – hvor mange friske nye kræfter der blomstrer op, når man sådan får Lov at begynde ”for sig selv” – og her får du dit Livs Drøm realiseret – at blive Landmandskone! Bryd dig ikke om, at de alle råber om de umulige Tider for Landmanden – selve Arbejdet derude er en Lykke – desuden går vi sikkert nu andre Tider i Møde. Og når jeg tænker på alt, hvad det fører med sig – ja, det er næsten uoverskueligt! Jeg har altid troet, at hvis Agraren blot kom væk fra Kerteminde, så var der derved skabt den første store Betingelse for Helbredelse – og nu har han yderligere Alderen – alle Lyster svækkes med Alderen; Modstandskraften ganske vist også, men den vil vindes ved det nye Arbejde i de nye Omgivelser – nu tror jeg, det vil lykkes. Og Tinge – det er jo den bedst tænkelige Fremtid for ham!
 Det Helbred gør mig jo meget bekymret, lille Junge; det med Øret er sikkert en Følge af overanstrengt Nervesystem; gid du kunde slippe det hele allerede nu – og bare gå og samle Kræfter til den store Overgang! Sikkert vil Udsigten til snart at kunne give Slip, give dig ny Styrke – men man skal dog hellere undgå at bruge den allersidste Reserve! Tag dog Bibbe hjem! Husk på, du gør hende en dårlig Tjeneste, hvis du går hen og klapper helt sammen! Men lad os nu se, hvad Ørelægen siger – det må du endelig holde mig à jour med lille Junge! Endvidere er jeg meget spændt på at høre nærmere om den store Begivenhed – hvornår træder Salget i Kraft? Har I Udsigt til den Gård i Nordskov? Tænk hvis det blev én her på Sjælland! Men det er der vel ikke Tale om. Der er sikkert mange, der vil sælge. Hvor er jeg dog spændt på det altsammen. Da jeg havde læst dit Brev, for jeg op til Fru Jarmer og vi frydede os i Forening
 2/ hun er så mageløs sød og deltagende med alting, føler så varmt for alle Mennesker, og det har nu meget at sige; hun bad mig hilse dig så mange Gange og sige, at hun glædede sig sådan på dine Vegne. – 
 Hvis du endnu ikke har hørt fra Bibbe, så vær bare rolig, Nus traf hende til Spil i går hos Drés, og hun var strålende; de fik dog ikke talt sammen – Nus kom midt i Bibbes Time – hun havde fået Snelov – Kl 11 og så gav Dres hende også fri; hun kælkede så med Ruth Haumann i Søndermarken, kom først hjem Kl ½ 7 – frisk og rødmosset. Jeg tror ikke, hun holder til sin Læsning, hun er som sin Far umulig til at indrette sit Arbejde – får aldrig begyndt på lektier før 8-9 og sidder så til 12 – og op Kl 6; jeg sendte hende til Bodild forleden, hun har Blegsot, og det er ingen Under. Det er jo anstrengende med de Togrejser, desværre. Men nu kan hun jo foreløbig tage den Examen til Sommer (Mellemskoleexamen), så må vi siden se at finde på noget. Buf mener at kunde skaffe hende ind hos Søren Madsen – men mit Hjerte bløder ved Tanken om at sætte mit lille Nus ind på et Kontor – som 16 årig! Kommer Tid, kommer Råd, jeg spekulerer. Selv går jeg med Planer om at lave en Børnehave herude – her går så mange små frysende Unger på Landevejen – Forældrene på Arbejde – jeg traf sådan to små Høns forleden og tog dem med på en Tur i Skoven; de var ellevilde af Glæde og nu stiller de jævnligt hernede hos mig og bliver et Par Timer og morer sig dejligt; sidste Gang sagde jeg, at de skulde tage Karlas to små Piger med næste Gang – og sådan kunde man lidt efter lidt få noget i Gang, som engang kan blive til en Børnehave; den skal være absolut gratis – jeg vil stå helt fint til alle Sider. Synes du ikke, det var en god Ide?
 Axels Fødselsdag var dejlig helt igennem; han havde selv valgt sine Gæster, tænk dig, sine Sødskende vilde han ikke have! derimod Buf – (!) Hohlenberg og lille Hilde; Søster af Fru Hu[ulæseligt]ner fik Forfald, de var også bedt. Jeg havde Karla – sidste Afdrag på Divanen, som hun fik i Sommer. Middag Kl 1 – Krustader (Gave fra Fru Jarmer) 32 Stk! – med Torskefyld i holl.Sauce. Kalvesteg med alle mine hjemmelavede Produkter: Asier – Agurker – Syltetøj o s v. Sveskerisgrynskage med Flødeskum – Axels Yndlingsret, min Specialitet allerede fra min Malmøtid, den gør altid stor Lykke. Den søde Buf kom med Sauterne – Hilde med Tulipaner – og Stemningen var tiptop (Nus sagde om Aftenen i en yderst tilfreds Tone: ”det er et godt Hold!” Tænk – så kommer Dres og Grethe uventet! Og de som ellers aldrig tager ud om Vinteren!
 3/ De blev nu kun til næste Dag. Dejlig Musik hele Eftermd. Hilde sang, og Axel – til Hohlenberg Accompagnement. Axel var rigtig i sit Es – Sangen er hans rette Element – kun der lever han rigtigt. Han ser meget bedre ud nu, jeg tror den Parter [?] hjælper på ham. Det styrker ham også at synge, han kan ikke leve uden Musik. 
 Og tænk dig – Aftenen før var vi alle tre i Det ny Teater til et sjovt Stykke, Mr Anders – sad på Orkesterpladser á 5 Kr – inviteret af Lutte, som har en stor Rolle i Stykke – han var knusende grinagtig, vi lo hele Aftenen og morede os dejligt. Jeg synes, at Nus må engang i mellem have en Fornøjelse – hun ber aldrig om noget – siden har hun fortalt, at alle hendes Kammerater har set Mr Anders – mer end een Gang – og talt så meget om det! Og alligevel falder det ikke Nus ind, at sådan noget kan vederfares hende! Så skrev jeg til Lutte og mindede ham om et gammelt Løfte om Billetter – han svarede omgående med et langt, sødt Brev – og så fik vi de fine Billetter! Men hvilken Strabads! I Seng Kl 2! det kan man kun om Lørdagen. På Søndag skal Axel og jeg til Tårbæk at besøge Ida, hvor Minna er for Tiden. Nus biler Lørdag til Kerteminde med Buf – hans Mors Fødselsdag. Nus iført Pels! Julegave fra Fritz Syberg. Jeg håber, hun når et Svip op til dig om Søndagen – men det er en Exprestur - hjem igen Søndag. – Jeg sidder ude i mit lille yndige Køkken og skriver – det er Madlavningsdag – jeg har kogt Rødbeder – Vandris – Kartofler – skal have Suppen over om lidt – derpå et Sigtebrød, som står og hæver. I øvrigt begyndte jeg i Forgårs at sy mit ”Stjernetæppe” – som jeg har tumlet med i over 2 Aar. Det skal hænge i Gangen om Vinteren som Forhæng for Døren ind til Stuen. Aa - det bliver vidunderligt, Junge! Syes på Sækkelærred med kulørt Uldgarn – alle Dyrekredstegnene samt de 7 Planeters Tegn + ♄ Saturn ♃ Jupiter ♁ jorden ♂ Mars ♀ Venus ☿ Merkur🌙 måne ʘ sol syet i de Metallers Farver, som svarer til hvert Himmeltegn. og Dyrekredsen: 
 ♓ Fisken ♒ Vandmanden ♑ Stenbukken ♐ Skytten ♏ Skorpion ♎ Vægten ♍ Jomfruen ♌ Løven ♋ Krebsen ♊ Tvillingerne ♈ Vædderen ♉ Tyr
 I Midten en stor, monumental 7armet Lysestage med 7 brændende Lys – den blev jeg færdig med i Aftes – den er pragtfuld - syet med Bronze-garn, Lysene hvide med gul rød Flamme. Gid det andet må lykkes ligesågodt. Der knytter sig en meget mærkelig Historie til Motivet med Lysestagen. Herom og om meget mere engang mundtligt.
 Nu får du alligevel Brev på Mors Fødselsdag! Tusinde Hilsner og gid alt godt må gro ud af det nye Foretagende!
 Hils Agraren! Din også glade 
 Dis
 [Skrevet på hovedet på s. 1 i venstre hjørne:]
 Jeg går op til Toget med dette, så har du det for omgående! Nu er Nus kommen hjem – hun hilser!</t>
   </si>
   <si>
+    <t>1934-05-11</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Axel  Müller
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2662</t>
+  </si>
+  <si>
+    <t>Foråret er dejligt. Janna bader i søen. Det nye hus er snart bygget færdigt. Astrid Goldschmidt spørger, om Louise/Lugge vil komme på besøg en dag snarest. Axel Müller vil ringe og aftale en dato for besøget.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wIsw</t>
+  </si>
+  <si>
+    <t>Hareskov, 11' Maj 1934.
+Kæreste Lugge!
+Til Lykke med Fødselsdagen i Morgen! i Aar har du da alle Aarstidens Lyksaligheder til din Højtidsdag - alt i Naturen kulminerer til den 12' Maj! Herude er vi fuldkommen berusede over Sommeren - Janna har badet i vores Sø fra 30' April! og Frugttræerne står i fuldt Flor over hele den store Have. Vi havde Rejsegilde den 4de Maj på vores nye Hus, som de er ved at bygge oppe på Grunden, det kom til at hedde "Mosehuset" - og man mener, vi kan flytte ind til 1ste August - det var den ene Overraskelse. Den anden - noget mindre - må du snart komme ud og se; Axel får Ferie 20ende Maj - kunde du så ikke tænke dig at komme herud en Dag efter Pinse - en Dagligdag - så er her allerbedst; vi glæder os alle sådan til at se dig! Tak for Brevet til min Fødselsdag - dengang så det lidt dystert ud hos dig, men nu håber jeg da rigtignok, at I er raske igen og helt i Orden?!
+Axel ringer til dig i næste Uge, så vi kan få en Dag fastsat til dit Besøg - gid så det gode Vejr må holde!
+Nu til Slut ønsker jeg dig Alverdens godt til dit nye Aar - Helbred - gode Piger - ej for meget Slid, men Trivsel i alle Ting - og Tusinde Hilsner fra din
+Dis
+Tusinde Lykønskninger fra Janna
+Kære Lugge! Til Dis's &amp;amp; Jannas Lykønskninger føjer jeg mine med Haabet om alt godt og lyst for Dig i det kommende Aar. Mange venlige Hilsner fra din hengivne Svoger
+Axel.</t>
+  </si>
+  <si>
+    <t>1935-04-08</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Axel  Müller
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8389</t>
+  </si>
+  <si>
+    <t>Astrid W-G håber, at Louise/Lugge Brønsted og Thora/Tutte Branner vil komme til hende den 26. Hun glæder sig til at vise dem alt det, som de har fået lavet i huset og haven.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aHoE</t>
+  </si>
+  <si>
+    <t>Hareskov, 8/april 1935
+Kæreste Lugge!
+Nu nærmer Tiden sig, da jeg plejer at have den store Glæde at se dig herude - jeg har samtidig skreven til Tutte og håber, at I begge vil komme den 26' ds, som er en Fredag - I skal være mine eneste Gæster og jeg venter Jer fra Formiddagen - der går et Tog fra Slangerupbanen Kl. 11 33 - og jeg håber, I begge vil blive til Middag - jeg glæder mig vanvittigt til at vise Jer alle vores nye Herligheder - du aner ikke, hvor meget vi har fået lavet af alle Slags.
+Nus og jeg går hele Dagen og arbejder i Haven med dens Forårsrengøring - og - men mine Hænder duer ikke til Skriveri - det volder Gravningen -
+Lad mig nu ikke være i Spænding for længe, søde Lugge - den ene Gang om Aaret må du tilstå mig et Besøg! Hvis du vidste, hvor jeg glæder mig!
+Tusinde Hilsner også fra Axel og Nus -
+fra din
+Dis</t>
+  </si>
+  <si>
+    <t>1938-08-02</t>
+  </si>
+  <si>
+    <t>Axel  Müller
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Fyn
+Dræby</t>
+  </si>
+  <si>
+    <t>Margrethe Benzon
+Alfred Goldschmidt
+Viktor Jensen
+Johanne Christine Larsen
+Janna Schou
+Jørgen Schou
+Marie Schou
+Erik Warberg Larsen
+Mary Warberg Larsen
+Per Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem krokonen var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0777</t>
+  </si>
+  <si>
+    <t>Mary bør overlade barnet til Erik/Tinge W. Larsen, eftersom hun ikke ønsker det. Johanne C. Larsen og Laura/Bibbe Warberg kan opdrage det. Erik bør få forældremyndigheden. Lige nu er Mary i krise, men hun burde have tænkt sig om noget før. Astrid Warberg kender selv til at gifte sig på trods og også til at være urimelig overfor en svigermor.
+Astrid har det bedre nu. Kun har hun lidt bronchitis og astma.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/IPPC</t>
+  </si>
+  <si>
+    <t>[Skrevet med blyant på kuvertens forside:]
+1938
+2/8 
+[Med sort blæk:]
+Fru
+Johanne Warberg Larsen
+Lindøgaard
+Dræby
+Fyen
+[Skrevet med kuglepen:]
+27-5-03.
+[Med blyant:]
+Margrethe Benzon. Død
+[Håndskrevet på kuvertens bagside:]
+Warberg Larsen 
+Hareskov
+[I brevet:]
+Hareskov, Tirsdag Morgen 2/8 – 38
+Kæreste søde Junge! Ja, jeg må skrive igen til dig – Tak for dit lange udførlige Brev med alle Bilagene – som følger vedlagt tilbage. Det er en forfærdelig Historie, Junge, ja, en Tragedie, synes jeg, med så djævelsk raffinerede Komplikationer, at man næsten ikke véd, hvordan det kan gribes an. Men én Ting slog mig voldsomt ved Gennemlæsningen af Dokumenterne – Marys bestemte Udtalelse om, at hun ikke vilde lade Barnet vokse op på Lindøgaard og 2) at hun ikke havde ønsket et Barn. 
+Når Mary løber fra det hele, har hun virkelig ingensomhelst Ret over Barnet, som dog også er Tinges. Principielt synes jeg ganske vist, at Barnet skal være hos Moderen, men hvis hun vil være Sygeplejerske – så kan jeg ikke indse, hvorfor Barnet skal vokse op hos Mælkehandleren i Kerteminde - så er dets naturlige Opvoksested så sandelig hos Faren og den anden Bedstemor – dig! Særlig hvis Bibbe bliver hjemme, er det dog rimeligt, om du og Bibbe i Forening opdrager barnet, og man har dog vel Lov til at mene, at den Ordning også for den lille vil være den bedste! Det er den rent menneskelige Side af Sagen. Og juridisk er det dog klart, at Tinge skal have Retten, når Mary forlader ham. For alt i Verden må I da ikke gøre noget overilet med, at Tinge afgiver ”Forældremyndigheden” eller i det hele giver Afkald på sit Barn; det er de nu engang to om, og det kan Mary ikke uden videre bestemme over som hun selv synes; den største Part af Tragedien er hendes, men som du selv siger, så vidste hun på Forhånd, hvad hun gik ind til og hun må tage Konsekvenserne. Jeg forstår godt, I har Medlidenhed med hende, hendes Stilling er skrækkelig, det frygteligste af alt er ulykkelig Kærlighed, der er blot den lille Mildning ved det, at det som Regel går over! Men det kan ikke – nej aldrig – overses, mens det står på. Hvor er det godt, at både du og Bibbe er besindige Naturer (jeg regner ikke med Mandfolkene, dette er et udtalt Kvindeanliggende); I må da endelig sætte alt ind på; at der ikke foretages uoprettelige Ting – Skilsmisse etc – før Barnet er kommen til Verden; husk på, hvor det ofte kan forandre alting. Mary er sikkert utilregnelig nu, hvad hun jo også selv antyder; tro mig, hun vil engang fortryde det Brev til dig, også hun må lære at se Forholdet fra den anden Parts
+2)
+Synspunkt; det er hende, der må forsøge at finde sig tilrette med, at hun som en fremmed er kommen ind i Jeres sluttede Kreds – eller rettere, det burde hun have forstået, mens Tid er, nu synes det altså at være for sent, når Tinge kun er glad over at være bleven fri; der har vi så igen Kernen i det hele – den manglende Kærlighed. Jeg tror nu, Junge, at jeg har specielle Forudsætninger for at kunne sætte mig ind i Marys Følelser og hele Tankegang – gennem mit Ægteskab med Buf og Forholdet til hans Mor; helt sammenlignes kan det ikke, men alligevel er der sådanne Berøringspunkter, at jeg udmærket forstår hendes Adfærd; også jeg var dengang bundløs uretfærdig mod Bufs Mor, som jeg alligevel inderst inde altid beundrede og holdt af. 
+Og alt det med Selvstændigheden, ja, det kan enhver forstå; men der kommer det jo igen, at Mary vidste, hvad hun gik ind til. Jeg synes, at det arme Menneske er i et forfærdeligt Dilemma! og at hun er gået ind til en yderst kvalfuld og tung Skæbne, da hun begik det Fejlgreb på Trods af alt at gifte sig med Tinge – dér ligger den store og skæbnesvangre Fejl, og den er dog egentlig både forståelig og tilgivelig. Også dér har jeg personlige og bitre Erfaringer – også jeg giftede mig i sin Tid på Trods af alt med Alfred G.! 
+Gennem Lidelser og Erfaringer lærer man at føle dybt med de andre – selv om de laver tossede Ting, som nu Mary har.
+Og med dig, søde Junge! det er sindsoprivende Ting, du skal igennem med alt dette: Men du véd jo dog med dig selv, at Marys Beskyldninger og Insinuationer er uretfærdige og hovedsagelig dikteret af hendes øjeblikkelige Tilstand – hvad hun også selv antyder, så prøv på ikke at lade det nage dig for meget, for det er næsten ikke til at holde ud. Dette Brev skulle først og fremmest gøre opmærksom på, at det eventuelle lille Barnebarn ikke brutalt må fraskrives Jer ved ubetænksomme Underskrifter eller lignende. Ja, det vilde være godt Junge, hvis vi kunde trylle os til et hinanden et Par Timers Tid, for der var meget at tale om. 
+Tingene her ser ud til at ville glide harmonisk i Lave, og jeg har det meget bedre, selv om jeg stadig har lidt Bronchitis med deraf følgende Astma om Natten. I går havde jeg hele Eftermd. Besøg af den gl. Krokone – Middag i haven Kl 6 – hun var vældig sød, og hun købte for 16 Kr. hos Nus, (2 blå Glaskrukker med forgyldte Låg - ) til Gaver! 
+Tusinde Hilsner – vær ved godt Mod, søde Junge! Din altid Dis.
+[Indsat i venstre margen på sidste side:]
+Kære Junge! Sent iaftes fik vi pr. Telefon Meddelelse om, at Margrete Benson er død, efter at har været syg i 1 ½ Aar. Venlig Hilsen Axel.</t>
+  </si>
+  <si>
+    <t>1939-05-21</t>
+  </si>
+  <si>
+    <t>Kerteminde Sygehus</t>
+  </si>
+  <si>
+    <t>- Albertsen
+Ellen Fensbøl
+Ingrid Fensbøl
+Ina  Goldschmidt
+Søren Madsen
+Axel  Müller
+Daniel Myschetzky
+Janna Schou
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen var indlagt med en brækket fod.
+Astrid Warberg havde i årevis dårlig kontakt til datteren Ina.
+Janna Schou forhandlede produkter af glas.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8401</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt har stort set ingen kontakt med datteren Ina/Sjums Goldschmidt, og hun har ikke set sit barnebarn, som nu er to år. Ina siger om sig selv, at hun er ugæstfri. Man kan ikke påtvinge andre sin kærlighed. 
+Turen til Frederiksværk var dejlig. Datteren Ingrid kom hjem for at møde Astrid, og hele familien forkælede hende med vin, cigarer, konfekt og cykelture i den dejlige omegn og by.
+Det var også skønt at komme hjem til en overdådigt blomstrende have. Den bærer præg af, at gamle Albertsen har passet den så fint. 
+Fru Søren Madsen har givet Janna/Nus Schou en tur til Sverige, og Janna har her besøgt glasværker for at købe ind til sin virksomhed. 
+Astrid spørger, hvordan det går for Johanne/Junge Larsen at ligge på hospitalet. 
+Fyrst Myschetzsky er på besøg.
+Astrid har fået ordnet sine tænder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/sGCn</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Johanne Warberg Larsen
+Sygehuset i
+Kerteminde
+[På kuvertens bagside:]
+Hareskov.
+[I brevet:]
+Hareskov, 21 Maj 1939.
+Kæreste lille Junge!
+Tak for begge dine Kort - det første lå her til mig, da jeg i Fredags kom hjem. Du spørger til Sjums - men jeg har slet ikke hørt fra hende siden min Fødselsdag, og hun skulde jo meddele mig, når hun skulde på Hospitalet, så jeg går ud fra, at det ikke er sket endnu; jeg har desværre så lidt Forbindelse med den lille Familie deroppe, den yngste lille Pige, som nu er to Aar, har jeg aldrig set. Sjums har aldrig bedt mig besøge dem - tvertimod siger hun rentud, at hun er meget ugæstfri, og så har man ikke Lyst til at komme; og hun skriver kun et Par Gange om Aaret. Men alt det har jeg opgivet at sørge over - man kan ikke påtvinge nogen sin Kærlighed, når den bestandig afvises. Selv Axel er begyndt at indse, at der ikke er noget at stille op. 
+Du kan ikke tænke dig, hvor jeg havde en yndig Tur i Fr. værk; det er de sødeste Mennesker, man kan tænke sig; Datteren Ingrid, kom uventet hjem Kr. Himmelf.dag, - bare for at være sammen med mig; det har jo en stor Charme at blive så feteret, de kappes alle om at forkæle mig, så de må jo synes om mig. Og Ellen Fensbøl forærede mig som sædvanlig hele Rejsen; hendes Mand købte to Gange en Flaske Vin, som vi så pumpede med om Aftenen til Konfekt, Bananer osv - foruden at han købte alle de Cigarer, jeg vilde ryge - - det var sandelig Slaraffenliv. Jeg skrev vist om Cykelturene? Egnen deroppe elsker jeg - det må da være en af Danmarks skønneste Byer - den gamle Kanal bag ved Hovedgaden, hvor Husene går lige ned til Vandet - de går fra Døren lige ned i en lille Både, som ligger fortøjet der! og på den anden Side af Kanalen en ældgammel Elmeallé - kæmpehøje Træer, hvor Drosler og Solsorter sang - vi gik der den sidste Aften - alt duftede yndigt efter den gode Regn, og i alle Haver blomstrede Frugttræerne. 
+Men dejligt var det også at komme hjem og se, hvilke Vidundere Regnen havde tryllet frem i vores egen Have - Axel og jeg gik strax en Tur derud -
+2/
+begge er vi lige interesserede og lige begejstrede for hver Busk, hver Blomst og hver Plante - alt står så overdådig dejligt i Aar du skulde have se et Bed med Tulipaner - de har formeret sig noget så enestående - og mange forskellige Farver, både enkelte og dobbelte; de står i en lang Rabat i Solkrogen, langs med Plankeværket til Gården. Pinseliljerne fra Sallinge er nu også i fuldt Flor (og dine Gækkeliljer var pragtfulde i Vinter!). I Dag er Æbletræerne næsten udsprungne, hvis de holder hvad de lover, bliver der god Høst - de er bugnende fulde af Blomster. Vore mange Guldregn og Syrener har Masser af Knopper - nu er der bestandig noget at se hen til. Overalt spores gamle Albertsens velsignelsesrige Gerninger - det er en mægtig Chance for en Have at have sådan en fast gammel Mand til at ordne alt til betimelig Tid Aaret rundt.
+Vi venter Nus hjem i Aften; jeg skrev vist, at Fru Søren Madsen ga' en Sverrigstur - vi fik et smukt Kort deroppe fra, de har købt en Masse Glas på forskellige Glasværker, og Direktørerne har givet overdådige Frokoster og Middage på dem - Søren Madsen er en stor Kunde, det kaster Glans over Nussets mere beskedne Bestillinger.
+Hvordan går Tiden for dig, lille Junge? har du noget at læse? kniber det at ligge så længe? har du ingen Smerter? Kan du nok tåle at skrive? Du skal nok få Appelsiner igen hen i Ugen, dejlig at de smager dig!
+Lige for lidt siden kom Fyrst Myschetzky (fra Rossia) for at besøge os; jeg sendte ham ud i Haven til Axel, så jeg kunde få skreven til dig - så kan han få Brevet med. Men nu må jeg ud og lave Aftensmad, mere næste Gang.
+Det går bedre med Tænderne, jeg var på Hjemrejsen oppe hos Tandlægen og fik dem filet igen, hun sagde, jeg skulde komme igen, hvis de atter generede. Sig Bibbe, at hendes Nasturtium fryder mig hver Dag - den blomstrer over alle Bredder og pryder min lille Stue.
+Tusinde varme Hilsner! også fra Axel - din Dis.</t>
+  </si>
+  <si>
+    <t>1939-05-25</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Sygehuset</t>
+  </si>
+  <si>
+    <t>- Albertsen
+Ina  Goldschmidt
+Adolph Hitler
+Bodil Ipsen
+Adolph Larsen
+Søren Madsen
+Axel  Müller
+Daniel Myschetzky
+Karen Pilegaard
+Janna Schou
+Marie Stuart
+Therp
+Laura Warberg
+Minna Warberg
+Mogens Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen var i maj 1939 indlagt med en brækket fod. 
+I et brev fra Astrid Warberg-Goldschmidt til Johanne C. Larsen 1939-05-10 fortalte Astrid, at en kammerat havde lavet et telt/en pavillon til hende til havebrug (brevet er ikke i KTDK). 
+Thopedeaborg var en kopi af barndommens legehus, som Astrid Warberg fik opført i haven i Hareskov By. 
+Astrid Warberg-Goldschmidt havde i længere perioder ikke kontakt med datteren Ina/Sjums.
+Scwamm d'rüber: "Visk det ud"; pyt med det. (Lex.dk)
+En swagger var en løsthængende frakke til både indendørs og udendørs brug. Denne beklædning var moderne i 1930erne (Nat.Museets hjemmeside).
+Friedrich Schiller skrev skuespillet Marie Stuart i år 1800. 
+Heilmann kan være flere forskellige personer. Følgende kendes ikke: Albrecht, Edith, Ungkarlene, Syersken, Frk. Halle. 
+Ole kan muligvis være Ina Goldschmidts søn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8400</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for, om Fyrst Myschetzky har husket at poste hendes brev. Han er ensom og kommer tit på besøg.
+Frugttræerne blomstrer, og haven er skøn. Synd, at Johanne/Junge Larsen er indlagt i forårstiden.
+Heilmann og en tysk kaptajn, som er flygtet efter at have været med i et komplot mod Hitler, vil gerne leje sig ind i annexet mm. Astrid har derfor ryddet og rengjort udhusene, og så kom de to ikke som aftalt.
+Janna/Nus Schou er vendt glad hjem fra sin rejse. Hun sælger en masse af sine glasting. Minna Warberg har bla. bestilt en sølvbryllupsgave. 
+Axel, Astrid og Janna skal til fest. Janna har købt en swingkjole. Astrid har fået syet sin brudekjole om og ændret moderens overstykke til en frakke. 
+Astrid har besøgt Frk. Halle, som har kyllinger, kaniner og ræveunger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7h9M</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Johanne Warberg Larsen
+Sygehuset i
+Kerteminde
+Fyen
+[Med blå kuglepen på kuvertens forside:]
+læst 12-2-2000.
+(Bibbe)
+[I brevet:]
+Dette er et fedt Fortællebrev!
+Hareskov, 25 Maj 1939.
+Kære lille Junge! Du skal sandelig have et lille Pinsebrev - og det må forfattes i Aften, så Axel kan få det med i Morgen, Fredag. Bare du har fået mit sidste, som jeg i Søndags medgav Myschetzky - jeg stoler ikke på Herrers Brevhukommelser! måske befinder det sig stadig i hans fyrstelige Lomme! Forhåbentlig har du fået en lille beskeden Pinsesending med lidt Frugt og Chokolade, og forhåbentlig vil den gøre dig godt! Ifjor lå jeg til Sengs April-Maj; så jeg føler dybt med dig, at du går glip af denne skønne Tid; i Dag har der endelig været rigtig sommervarmt - jeg har siddet ude i Haven hele Dagen med noget Sytøj; Frugttræerne står nu i det vildeste Flor - jeg tror aldrig de har blomstret så overvældende som i Aar - det er simpelthen Blomster altsammen - hvertandet Træ røde - hvertandet snehvide; og Pæretræerne ligeledes snehvide - og så dette vidunderlige Vejr til Blomstringen - Bierne muntrer sig ordentlig - jeg nyder Haven intensivt, også fordi den nu er så velholdt i alle Retninger - også med Gødning, Beskæring osv, den er virkelig fuldendt; mit Telt er trådt i Funktion - dvs. der er lagt Gulv - nemlig Græstørv fra Engen - og en Liggestol sat op - derinde tog jeg Middagssøvnen i Dag - efter først at have ligget og frydet mig over alle Frugtblomsterne - fra Teltet kan jeg overse hele Haven.
+Jeg har siddet i Aften og arbejdet med en Oversættelse (Fordanskning) for Myschetzky - Klokken er snart 10 - og jeg har en Masse at fortælle. (Apropos M. - fik du nogensinde læst "Nøglen" - den russiske Roman, du lånte af mig fra Zarrigets sidste Tid?)
+Mit Brev i Søndags sluttede med, at M. kom. Han blev til Aftensmad - da han er ensom og ulykkelig (?) - nemlig bortgået fra Kone og to voksne Børn, det er jo altid et foretagende, og han synes at være glad ved at komme herud til os. Lidt ud på Aftenen kom så Heilmann med en tysk forhenv. Kaptajn, Hr. Albrecht - flygtet, da han var med til et Komplot mod Hitler! De vilde frygtelig gerne leje Thopedeaborg m. Annexet osv - var begge vildt begejstrede for Haven - og hele Menagen; Albrecht var meget interessant - højst kultiveret - havde på 3 Aar lært sig fint Dansk, kendte forud fra Oversættelser en Mængde dansk Literatur, som han nu havde læst på Dansk! De vilde komme midt i Ugen og aftale, hvad de selv skulde medbringe. Mandag Aften kom mit søde Nus - strålende glad fra Sverrigsturen med Edith (Fru Madsen) - de var kommen til Københ. Søndag Aften Kl 12, Nus havde så overnattet hos Edith. Næste Dag gik hun ud til Kunderne med sine 2 Kofferter - fulde af Nyheder (de var hos Terp inden Afrejsen til Sverrig - hvor de iøvrigt købte en Masse nye morsomme Ting, i Glas altså) - og tænk dig hun fik Bestillinger for over 600 Kr! noget uhørt i Sommertiden - de har endnu aldrig haft så meget Sommerarbejde. Og i Aftes
+2/
+kom en forhenv. Skolekammerat fra Lyngby, som skulde købe en Brudegave - hun købte et Likørstel til 15 Kroner. Og i Dag telefonerede Minna - (de har fejret Mogens' fine Examen - han har stået berømmet i alle Aviser - 188 points - der skal 175 til Udmærkelse - og han er vist Landets yngste Jurist - de er lykkelige) - Minna ringede altsaa i Dag og bestilte en Sølvbryllupsgave til et Lægepar - med opgivne Motiver (Nus sagde, det var næsten som til en Selskabssang!!) - det bliver dyrt! de bør også straffes, fordi de aldrig når herud, hvilket Axel (ikke jeg) er meget fortørnet over! Axel føler sådant som en Tilsidesættelse - men Herregud - - -. Dog skal jeg ikke nægte, at jeg blev lidt frapperet da Minna sagde, at Sjums og Ole havde besøgt dem for en Ugestid siden - Sjums' Operation var forlængst vel overstået - og jeg skrev igår et bekymret Brev til hende og spurgte, hvornår hun skulde på Hospitalet! Nå. Schwamm d'rüber. -
+På Lørdag får Axel Sommerferie og samme Aften skal vi til det store årlige Drikke og Dansegilde hos Ungkarlene; Nus har i den Anledning købt sig en henrivende Swingkjole, som klær hende bedårende. Jeg har været til hos ["til" overstreget; "hos" indsat over linjen] den lokale (gode) Syerske, som "omforandrer" min sidste Brudekjole, som var af Natursilke - med et småternet grønligt Mønster, som i Aar er meget moderne - den tegner til at blive nydelig. Og vil du tænke dig, af Mors gamle, sorte Råsilkeoverstykke har hun syet en tip top moderne Swagger, som er bleven et helt Pragtstykke, jeg synes, det er så morsomt, at Mors gode Klædningsstykke nu igen kommer til Ære og Værdighed; jeg har passet godt på det og luftet det hvert Forår af Kisterne.
+Både Nus og jeg glæder os nu en Streg mere, som man jo gør, når Stadsen er i Orden.
+På Grund af de formodede Lejere tog jeg fat i Mandags på at gøre hovedrent i Thopedeaborg, der var helt stuvet til med en Masse Sager, som jeg måtte flytte ud i det tømte Tørvehus - skønt gamle Albertsen hjalp mig godt med al Flytningen, oversteg Foretagendet dog meget mine svage Kræfter - men yndigt blev der. Næste Dag kneb det derfor - men der var ingen Vej udenom, nu kom Turen til Endevending af de tre store Kofferter fulde af forskelligt Tøj - alt blev luftet i Solen - sorteret - Vintertøj pebret ned - jeg arbejdede begge Dage fra 6 Morgen til 6 Aften. Og tænk - så kom de Snøbler slet ikke. Axel ringede Heilmann op i Dag - de kommer først efter Pinse - Bæster, jeg havde altså ikke behøvet forcere Arbejdet sådan. Nå, så tog jeg to rolige Sydage i Haven, igår og i Dag, og er nu frisk til Pinserengøring i Morgen og Lørdag. Fru Pilegård, Sallinge, har skreven, at hun i Morgen afsender nogle slagtede og istandgjorte Kyllinger til Pinsehøjtiden - lubra! Og arme lille Munter skal opereres i Morgen paa begge Øjne (lokalbedøves) af Dyrlægen. Frk. Halle (Rævehalle) som er Sygeplejerske har lovet at assistere; vi var derovre i Aftes - så Ræveungerne, de er bedårende - blåsorte med hvid Dusk på Halen! under Burene løber hvide Kaniner på saftigt Græs - Rævetænderne løber i Vand. En af hendes 200 Kyllinger var bleven bidt ["bidt" overstreget] hugget i Nakken af en [teksten fortsætter i venstre margen s. 4; lodret:] Skade, hun havde givet den Hefteplaster på; der som en Hætte gik helt ud over Hovedet, om Halsen et Bind - den var uhyre komisk, lignede Bodil Ibsen som Maria Stuart (s 1' Side) 
+[Indsat i venstre margen s. 1; lodret:] Mere var der ikke om Kyllingerne. Søren Madsen og Edith var der i Aftes og købte for 22 Kr. af Nus (foruden for 170. - forleden!) Hils nu alle dine gode! Bibbes Blomst er stadig herlig! 
+Tusinde Hilsner, søde lille Junge, fra Dis. Nus hilser!</t>
+  </si>
+  <si>
+    <t>1939-09-14</t>
+  </si>
+  <si>
+    <t>Lindøgaard pr. Dræby St.</t>
+  </si>
+  <si>
+    <t>Ingrid Fensbøl
+Axel  Müller
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Gudrun og Arnold var.
+Thopodeaborg var et havehus, som Astrid Warberg fik bygget som en kopi af det legehus, som hun og hendes søskende havde i deres barndom på gården Erikshaab.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8402</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er kommet hjem efter næsten tre uger på Sallinge Kro, og nerverne er kommet i ro. Axel Müller hentede hende dagen før på banegården, og de flotteste sig med en taxa hjem. Det er svære tider, men man må leve godt, indtil katastrofen indtræffer. 
+Det var dejligt at komme hjem til nykalkede vægge og lofter, ferniserede gulve og en have, der bugner af blomster og frugter. Axel og Janna/Nus havde savnet Astrid. 
+Astrid giver Johanne/Junge Larsen et kvartalsabonnement på Politiken i fødselsdagsgave.
+Ingrid Fensbøl, som er telegrafist, bor nu i havehuset Torpedeaborg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DtZy</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+per Dræby
+Fyen.
+[Med blå kuglepen på kuvertens forside:]
+søn. 13-2-2000.
+(Bibbe.)
+[I brevet:]
+Hareskov, 14' Sept. 1939.
+Kæreste lille Junge!
+Ja, så er man hjemme igen efter næste 3 Ugers Ophold i Sallinge Kro, hvor jeg er kommen mig rigtig godt, i hvert Fald er Nerverne langt bedre og dermed følger også flere Kræfter. Jeg havde en dejlig Rejse igår, sad på Dækket hele Tiden i næsten Sommervarme; Gudrun havde medgivet mig en herlig Pakke Smørrebrød, og da jeg åbnede den, lå der to store fine Mavebæltecigarer - hun er altid så sød. Axel tog imod mig på Banegården, han var smilende og i godt Vigueur - og vi kørte i Bil lige til Døren - egentlig en utilbørlig Flothed i disse Tider, men hvad, hvis alting revner, så lad os dog leve normalt og godt til det sker; jeg føler overfor en eventuel Katastrofe her i Landet nærmest som overfor Lynnedslag, når Uvejret er "oppe over" - man er beredt på det værste men håber dog stadig det bedste. - Herinde tog en glad og smilende Nusser imod os, hun var ved at lave Middagsmad; Axel og jeg gik så en Runde i det meget fine Hus, det er for lækkert, når sådan hver en Krog er bleven endevendt, alle Lofter hvidtet, og alle Vægge kalket - samt hvert et Gulv ferniseret; her var den lifligste Duft af Fernis overalt - i Dag kan jeg ikke mere mærke det. Så gik vi ud i Haven - det er forbavsende, hvor alting gror og vokser i en Have på 3 Uger - jeg syntes, det så helt fremmed ud næsten; alle Stauderne er nu på deres højeste, Georginer gløder, Roser begynder så småt igen og alle Frugttræerne har fået Stivere, sådan bugner de med Æbler og Pærer. Så spiste vi en festlig lille Middag i det smukke, lyse Køkken - jeg var glad ved at være hjemme, og de syntes at være glade ved at have mig igen; for som de begge sagde: Prikken over i'et mangler jo overalt. - I Dag har jeg virket fra Morgen til Aften med "Prikkerne" - (det havde jeg ikke kunnet før Rejsen!) - det er dejlig sådan at tage sit Hus i Besiddelse. - 
+Søde lille Junge, jeg har nu opfunden en Fødselsdagsgave til dig, som jeg håber du vil synes om, nemlig et Kvartalsabonnement på Politiken nu fra 1' Oktober (så husk at opsige Søndagsnummeret, som I holder!) - Axel bestilte det i Dag og du får det fra den 20' ds (det er gratis Måneden ud, vèd du nok) - - gid jeg nu har truffen det rigtige, lille Junge, ja, jeg kan jo ikke skrive: og at du vil have Glæde af det, for det kan man ikke af Aviserne for Tiden - Vorherre bevares, de er jo gale allesammen.
+Nus har i Aften hørt fra Arnold - det var en stor Lettelse for os. - Nu skal vi samles til en lille Aftenkaffe herinde hos mig; Ingrid Fensbøl bor stadig i Thopedeaborg - hun er Telegrafist og ved at omkomme af Arbejde. - Ferien tog de fra hende lige da hun skulde ha' den - 1' Sept.
+Tusinde kærlige Hilsner fra din Dis.</t>
+  </si>
+  <si>
+    <t>1940-05-28</t>
+  </si>
+  <si>
+    <t>Odense
+Amtssygehuset</t>
+  </si>
+  <si>
+    <t>Bodild Branner
+Frits Branner
+Thora  Branner
+Vilhelm Branner
+Ina  Goldschmidt
+Bodild Holstein
+Axel  Müller
+Emma Overgaard Nielsen
+Janna Schou
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Fru Hørup og Ellen Fensbøl kendes ikke. Friis kan være flere forskellige personer. Bodild kan både være Bodild Branner og Bodils Holstein.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1019</t>
+  </si>
+  <si>
+    <t>Astrid Warberg sender penge, så Johanne C. Larsen kan købe appelsiner eller slik på hospitalet. Det er godt, at Emma Overgaard vil ringe hjem for Johanne. 
+Astrid har været på ferie i Nordsjælland og mødtes med flere venner og familiemedlemmer til spisning og besøg på Frederiksborgmuseet. Hjemme igen havde Janna/Nus Schou lavet middag og også ferniseret et gulv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZT2Q</t>
+  </si>
+  <si>
+    <t>[Skrevet på kuvertens forside:]
+Fru Joh. Warberg Larsen
+Amtssygehuset A VI 
+stue 9.
+Odense 
+Fyen. 
+[Mærke påsat]
+[Håndskrevet i brevet:]
+Hareskov, 28ende Maj 1940 (1869)
+Kære lille søde Junge!
+Tusind Tak for dit lange Brev, som lå her til mig, da jeg i går Aftes kom hjem fra min vidunderlige Ferie i Fr.værk og Hillerød; men tænk, at jeg kom forsent med Skovturen – det nager mig! Nu synes jeg, du skulle bruge Sedlen til små Husvalelser på Hospitalet – Appelsiner – Slik og hvad du har Lyst til, den er tænkt som Luksus til dig selv, lille Junge, og det vil jeg ønske, at du vil bruge den til; jeg føler dybt med dig, hvor er det dog Synd, at de lægger dig så hårdt, hvad skal det dog gavne, de hitter dog også på de mest utroligste Ting; men bare de nu også kan få dig ordnet godt, hvor er det dog spændende! Det er storartet, at Fru Overgård vil telefonere hjem for dig, så er det, som om du er nærmere. I det store og hele synes det jo som om du er ret tilfreds med Forholdene derude; mon du ikke fik den Hovedpine af den stærke Varme? nu er det da bleven lidt mere køligt igen, det er bedre, når man skal ligge i Sengen. – i Dag er det 71 Aar siden Far og Mor holdt Bryllup - vi plejer at skrive til hinanden den Dag – en af os gør det da, i Aar er det så mig. 
+Jeg har lidt Fart på for at udnytte det sidste Dagslys, vi mørkelægger nemlig ikke mere, men går i Seng, når vi ikke kan se mere – så kan man dog vågne til lyse Stuer. Jeg har haft sådan en dejlig Dag, nyder at være hjemme hos mine to goe; tænk, Nus havde af sig selv ferniseret og lakeret det fuldstændig afslidte Køkkengulv, var det ikke sødt af hende!
+I øvrigt skete det kedelige, at netop mens jeg var væk, kom Sjums på Besøg her; nå, hun og Nus havde nu haft så dejligt sammen, og jeg telefonerede fra Fr.værk og hilste på hende, hun var meget imponeret af, så velforsynet jeg havde efterladt mit Hus i alle Måder, med Bagværk, Mad, Rengøring, Orden osv. ”Jeg – sagde Sjums – har kun efterladt dem en Kurv med ustoppede Strømper!”
+Min Rejse var velsignet med det mest enestående Vejr – d v s den Mandag (20 ds) da jeg rejste, regnede det hele Dagen – men jeg frydede mig for den nysåede og tørstende Have. Alle de øvrige Dage var det herligt Sommervejr; jeg stod tidligt op og spadserede en Time; kom lige hjem til Morgenkaffen sammen med Ellen Fensbøl, der var knusende sød som altid. Om Eftmd. cyklede vi dejlige Ture, jeg elsker den Egn og den By. Fredag tog jeg til Hillerød og besøgte efter Telefonaftale Tutte, hun overtalte mig til at blive til Mandag og vi havde Masser af gode Stunder, hun var i så godt Humør. Lørdag Morgen spadserede jeg ud til Friises og fik en Time, der varede 2 Timer, hun roste mig meget, var imponeret af mine Fremskridt. Fru F. indbød mig til at komme Søndag til Morgenkaffe for at hilse på Fru Hørup, som bor hos dem, men som jeg ikke kunde træffe om Lørdagen. Fru F. fulgte mig på Vej (jeg spiste
+2) 
+Frokost med dem i Haven) – og vi traf efter Aftale Tutte ved Badstuen i ”Indelukket”; så gik Fru F. – Tutte havde ikke Spor imod, at jeg besøgte hende igen Søndag Morgen. Tutte gav Kaffe i en ny Restaurant, Rosenhaven, hvor vi sad på en Terasse lige ned til Søen – du kan tro, at Snakken gik! Frits var umådelig sød, men meget stille og tavs; Tutte siger dog, at han begynder at blive helt sig selv; han morede sig over mit Stykke i Avisen og kaldte mig ”Ingeborg på 5’ Sal”, så der er også lidt Humor i ham. 
+(Her kom et Besøg – nu er det næsten mørkt). Mandag var det T og Vilh.s 36 årige års, [”års” indsat over linien] Bryllupsdag – jeg gav 2 Fl Æblemost, som faldt i god Jord. Om Fmd. var vi alle tre på Fr.borgmusæet, som jeg aldrig har set! Det rummer mange rædselsfulde Ting, men ind i mellem er der Perler, som man ønsker at vende tilbage til. (Søndag var vi til Middag ½ 6 hos Bodild som var umådelig sød – hun kom forøvrigt hver Dag en lille Visit.) Mandag Eftermd rejste jeg – fulgt på Banen af den søde Bodild – det var en helt igennem så vellykket Rejse. 
+I Kbh. traf jeg Axel og vi fulgtes ad hjem – hvor min søde Nus havde en herlig Middag parat, jeg var henrykt over at være hjemme hos dem igen; alt var gået så godt, Nus er så interesseret i at lave Mad. 
+I Dag har jeg rigtig taget mit lille goe Hus i Besiddelse, først en grundig Rengøring med Gulvvask over det hele Linien; så Frokost m Nus og så i Haven hele Dagen lige til ½ 5, lugede alle [ulæseligt]bedene, det kan Alb. ikke mere se, så der er meget for mig at lave – så mange Kræfter har jeg ikke haft i mange Aar. Så ind og gøre Ild i Komfuret og varme Maden fra igår – nemt. Nu er det helt mørkt – Kl er 10, altså 9 efter Vorherres Tid, men det er jo Gråvejr, vi får nok mere Regn. Nus og jeg sidder i det lune Køkken – her er lysest og varmest. 
+Næste Gang besvarer jeg dit Brev, i Aften vilde jeg lige fortælle dig det sidst oplevede. 
+Gid det nu må gå dig godt, lille Junge og hvor vil jeg længes efter Bulletiner!
+Tusinde Hilsner!
+Din altid
+Dis.
+I øvrigt er Verden jo skrupskør.</t>
+  </si>
+  <si>
+    <t>1941-11-20</t>
+  </si>
+  <si>
+    <t>Sus -
+Johan Sebastian Bach
+Thora  Branner
+Louise Brønsted
+Bertel Christian Budtz Müller
+Peter Hansen
+Johannes Larsen
+Thomas  Løkken
+Axel  Müller
+Janna Schou
+Jørgen Schou
+Marianne Schou
+Marie Schou
+Mette Schou
+Franz Syberg
+Else Warberg
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Fædrelandet var navnet på en nazistisk avis, der udkom fra 9. januar 1939 til 4. maj 1945. Dens trykkeri og lokaler i Store Kongensgade i København blev ved befrielsen overtaget af Dagbladet Information.
+Kvieslag: Udskæring fra en kvie (Internettet, juni 2025). 
+Hansen-familien kendes ikke.
+Klaret kød er kød, hvorfra man har fjernet fedt og urenheder.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0541</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt takker mange gange for kassen med frugt. 
+Hun har haft besøg af Mette og Marianne Schou. Den lille Marianne er henrivende og ligner Jørgen/Buf Schou. Mette bliver boende i huset med en malerveninde. De sælger grøntsager. Om vinteren væver og maler Mette hos sin far i Himmerland. Mettes bror har haft et verbalt sammenstød med en tysker.
+Astrid Axel Müller bytter opfejet korn fra Frihavnen med kaniner, høns og gæs. 
+Astrid har lavet rullepølser og ragout. Hun bager franskbrød og honningkage samt småkager og laver kvædebrød. 
+Janna/Nus Schou har solgt en masse af sine glasprodukter. Hun har brug for en assistent, men Fru Hansen og Nortoft er gode hjælpere.
+Janna har været på kirkegården med blomster til Jørgen/Buf Schous grav. Hun har arvet billeder af Syberg, Peter Hansen og Johannes Larsen fra ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hVic</t>
+  </si>
+  <si>
+    <t>[Håndskrevet med blyant på kuvertens forside:]
+Læst – 64
+1941
+20’Nov
+[Skrevet med blæk:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+pr. Dræby
+Fyen
+[Håndskrevet på kuvertens bagside:]
+A Warberg Müller
+Hareskov
+[I brevet:]
+Hareskov, 20’ Nov. 1941. 
+Kæreste Junge! Det er for galt, at jeg først nu får skreven til dig, skønt den sidste Kasse Frugt, Æblerne, kom i Lørdags, 8 Dage efter Kvæderne, vi er overvældede, Tak til Jer alle sammen det var en Kæmpegave! Kvæder står i så høj Pris i Aar, at jeg ganske havde opgivet dem; og da vi ikke har Spiseæbler, er sådanne også yderst velkomne, Axel tager hver Dag et med på Kontoret, det har han så godt af og er så glad ved; hvad hedder de store, skøre, smukke, gul og røde? De er himmelske Tak og atter Tak! Grunden til Brevets Forsinkelse er simpelthen en Række af så krævende Arbejdsdage, at jeg ikke har overkommet mere – der er meget at lave nu for kommet mere – der er meget mer at lave nu for en Husmor, men så er det godt, at man kan, jeg er sommetider helt stolt af mig selv, fordi jeg har fået mig lært så meget, som før syntes mig uoverkommeligt – og at det morer mig, men det tar også på Kræfterne. Skrev jeg om Mette Schous Besøg i forrige Uge? Hun kom cyklende til Frokost den ene Dag med lille Marianne på Styret – de var nede hos Nus og rejste næste Morgen; den lille var over alle Grænser bedårende, hun fylder 3 Aar til Marts – ligner Buf meget, hun har hans dejlige Øjne og store sorte Øjenvipper – og den mest poliske lille Mund – det lyser ud af hende, at hun også har hans strålende Sans for Humor, jeg var forfærdelig glad ved hende, det er sjældent at se så pragtfuld en Unge. Mette er også meget sød, vi var alle så glade ved Besøget, også Axel; og hvor er hun tapper og dygtig; hun beholder Huset ved Fjorden, en Malerveninde bor hos hende 
+de passer i Fællesskab Jorden, har avlet og solgt 60 Tdr. Kartofler, som de selv har taget opsorteret etc. Desuden har hun mange andre Grønsager. Om Vinteren tager hun op til Faren, som har en Gård i Himmerland, Moren er nylig død (for et Par Aar siden), han har lejet en Væv til hende, der væver hun så om Vinteren og maler, hun er meget talentfuld; du ved hun er Søster til Carl Nielsen, ham med Samtalerne med Tyskeren; hun havde lige besøgt ham; han er frygtelig opreven over de Samtaler; ved den sidste var Tyskeren lige kommen fra et Besøg på ”Fædrelandets” Redaktion, hvor de havde skældt voldsomt ud over Carl Nielsen, som havde angrebet Bladet, og det kneb meget at få ”Samtalen” lavet; hvert Ord må jo afvejes til alle Sider, men skal alligevel helst udtrykke det, han har på Hjerte. 
+Det var så heldigt at vi lige havde fået en Kanin, da Mette kom – da jeg skulde stege den – jeg skar den ud, dyppede i Mel, stegte i Gryde med Tomatpuré – så jeg, at der var en Masse Fedt omkring Nyrerne, det tog jeg fra og lavede af det, samt Hjerte, Lever og Nyrer, den lækreste Leverposteg – uden Mel men med 1 [pund symbol] Kartofler, alt maskinelt. Vi har en fordelagtig Transalation med Hansens, der hvor Sus bor; Axel skaffer dem ”Opfejning” d v s Korn som spildes fra Sækkene i Frihavnen, det kan han købe billigt, det får så Hansens til deres Dyr, Høns etc – de kan jo næsten intet få at købe og kun til Kæmpepriser; vi Axel [”Axel” indsat over linien] har leveret to Gange og derfor får vi . 3 Kaniner – 1 Hane og en Gås, sidste til Jul, Hanen til Nytår, de to Kaniner har vi fået, det har de selv tilbudt, - de får Korn og vi får billigt Kød. Vi kan ikke få ”Opfejningen” ubegrænset, der er mange om det, men vi er godt tilfreds. 
+2) En anden Dag fik jeg Axel til at købe et Kvieslag, det kostede til min Skræk 4,50, men jeg fik heraf 1 pund afsmeltet Klaret og to store Rullepølser, så det blev dog lukreativt. I Forgårs kom Nus hjem fra en Bytur og havde i Istedgade købt en Nyre for 40 Øre – den blev til en herlig Ragout igår, jeg skar den i små Stykker, som meledes og stegtes med Tomat – tilsidst blandedes små bitte kogte Kartofler i, som jeg havde pillet fra de store – de var som Nødder men lækre trods sene. Af Nyrens Fedt blev der lidt Klaret – vi kan næsten ikke få Fedt mere og Smørmærkerne er kun lige til. Nu har Nus og jeg bestemt at vi fra nu af og til Jul kun vil spise Marmelade på Knækbrødet om Morgenen for at spare Smør til lidt Julebagning; jeg bager nu 2 Gange om Ugen 2 Franskbrød og en Gang ugentlig en stor Bradepande Honningkage, jeg har en billig Opskrift, kun 85 Gram Klaret – c 2 pund Sigte/og Hvedemel ½ af hver og 1/2 l Kernemælk, div. Erstat. Krydderier, den sparer også på Smørret; til Søndag bager jeg Småkager, som jeg delvis har opfundet: 1 Æg – liså meget brunt Sukker, liså meget Mel, lidt Natron og div. mørke Krydderier – der bliver c 50, sat på med Teske, i går fandt jeg på at lægge en lille Klat fast Marmelade på hver Kage – men den Opfindelse skal nu gemmes til Jul, den var dubra. Bliv ikke forarget over at Kvæderne gik næsten til Lyst! i Aar kan man jo ikke lave Konfekt, som Axel elsker, så lavede jeg Knækbrød, d v s 2 pund syltede jeg først som hele; så kogte jeg alle Skræller og Kernehuse af, mosede gennem Dørslag, der blev 3 pund Marmelade; Resten gik gennem Maskinen, der blev 5 pund Frugtmasse, kogt en 5 pund Sukker; en Del farvede jeg rødt, en Del grønt, den største Part ufarvet; det ligger nu spredt ud på den store Egetræsbakke og et stort Fad, dækket med Papir, og tørrer oppe på Køkkenskabet – altså lige under Loftet, så skal det senere skæres ud og vendes i groft Sukker - Julekonfekten er sikret. Til Variation har jeg meget stærke Ingefær-Græskar, som også skal vendes i groft Sukker. Nå – du ser, jeg er meget hus-optaget.
+I Tirsdags var Axel til sin 2den Bachkoncert , og Lugge husede ham igen - den Dag lavede jeg de tre Kvædesyltninger, det tog hele Dagen, Nus var i København – med Nyheder – så jeg var almasensalene, derfor nåede jeg så meget, var først lige færdig og havde Middagen parat, da Nus kom Kl ½ 7; en strålende glad Skatter, skønt hun havde travet hele Dagen med sin tunge Kuffert og i Snuskregn: men så havde hun også flottet sig, spist Frokost i Brasilko, en fin Hummer – Reje – Svamperet til 2,85 – uhørt for den sparsommelige Nus – deroppe havde hun siddet og talt alle sine Ordrer sammen - og købte siden en lille Æske fineste Konfekt (8 Kr Pund!) der var for 3,85, som hun havde med hjem til vores ensomme Aften; og da vi havde spist Middagen, pakkede hun Kufferten ud og viste mig alle de dejlige Ting og fortalte mig om hvert enkelt Sted, hun havde været, og hvad de havde sagt og hvad de havde købt - - de er helt vilde efter hendes Ting nu - og netop nu er det så svært at skaffe Materialer --- ialt havde hun solgt for 1.294 – Kr.!! – så nu får de rasende travlt, jeg begriber ikke, at de kan nå det; men Sus havde netop om Formd. opdaget, at Fru Hansen, som var ovre at vaske en Kasse Glas for dem – at hun kan dubbe – (altså sætte Farverne på de ensfarvede Ting, det er meget svært) – hun vilde så gerne prøve, og det viste sig, at hun havde Håndelaget, de blev strax fejlfri, og de havde jo ikke Råd 
+3) til at ødsle Farver nu på Oplæring. Dupningen keder dem skrækkeligt – de vil hellere lære nye Motiver, og alene Budtz Müller i Bredgade havde bestilt 200 grøn-duppede Glas á 1,65 [”á 1,65!” indsat over linjen], så der er noget for Fru Hansen, de mener det kan betale sig at tage Hjælp, så de kan hellige sig de større Opgaver; de har også engageret Nortoft til Pakningen, som tager lang Tid. (Gid jeg var 10 Aar yngre – men jeg har nok heroppe at lave og for få Kræfter til mere.) – 
+Nus havde på sin Tur også været på Vestre Kirkegård – det var Bufs Fødselsdag Dagen efter – havde Blomster med derind; for dine Penge havde hun i fjor købt og plantet en hvid Krysantemum, den stod så smukt og havde mange Knopper. 
+Og i går fik hun fra Kunstmusæet de Billeder, hun har arvet efter Buf; et meget stort Maleri af Baronen forestillende Fru Syberg, der sidder sammen med Trylle og ser i en Bog, et dejligt Billede. Og en smuk Skitse af Peter Hansen, en pløjende Mand, samt flere Fugletegninger af Las. Jeg har lovet hende at hjælpe med Ophængningen, hvor vil de smykke hendes Hus dernede, det er virkelig et henrivende lille Hjem, hun har der; hun skulde have hende en Mand deri. -
+Ja og så kom Axel hjem i Aftes og var i strålende Humør efter sin Koncert, og det var dejligt at have han hjemme igen; men hvor har han dog godt af de små Udflugter! 
+Han havde også Læseforeningsbøger med til os, vi læser Thomas Olesen Løkken på Kraft for at være udrustet til hans Besøg, som nu snart må kunne ventes.
+Jeg fik et sødt Brev fra Tutte i går; hun kommer dog ikke herned, men vil gerne have mig derop i næste Uge; det må jeg gøre, skønt jeg er i en kedelig Astmaperiode, må brænde Pulver hver Nat for at kunne sove. Men jeg rejser nu derop alligevel. 
+Nu er det Frokost, lille Junge, så jeg må slutte for denne Gang.
+Husk at skrive om Bibbe, og hils hende meget, når du skriver. Hvordan har du det med Tobak? Axel kan vist godt skaffe dig noget, hvis du ikke kan få det. 
+Tænk dig, jeg fik et langt Brev fra Tante Else, så nu skal jeg skrive igen. 
+Tusind Hilsner og endnu en varm Tak for Frugten!
+Din Dis.
+Kære Junge! Jeg ved ikke om Dis har skrevet noget om Tobak! Hermed en lille Pakke Cigaretter, som jeg haaber, at du kan bruge. Mange Hilsner fra din heng. Axel.</t>
+  </si>
+  <si>
+    <t>1945-11-19</t>
+  </si>
+  <si>
+    <t>Lindøgaard Dræby St.</t>
+  </si>
+  <si>
+    <t>Niels Bjerre
+Bodild Branner
+Steen Hasselbalch
+Adolph Larsen
+Thøger  Larsen
+Pernille Marryat
+Ib Marryat Johansen
+Axel  Müller
+Janna Schou
+Jørgen Schou
+Bertel Thorvaldsen
+Albrecht  Warberg
+Laura Warberg
+Erik Warberg Larsen
+Grete Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Adolph Larsen/Agraren fik konstateret kræft i november 1945 og blev opereret kort efter. Han blev helbredt. 
+Brudeparret og Fru Bjerre kendes ikke. 
+Birthe Plum og hendes mand kendes ikke. 
+Astrid Warbergs bog "Den Synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbachs forlag 1925.
+Friis's tegninger kan muligvis være lavet af Achton Friis. 
+Det vides ikke, hvad det var for et tab/en naturkatastrofe, som Erik/Tinge Warberg Larsen var udsat for.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0536</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for Adolf/Agraren Larsen og vil gerne høre mere om hans tilstand.
+Det var ærgerligt, at kjolen ikke passede.
+Axel Müller har foretaget en vielse. Parret havde glemt dåbsattesterne, men det gik alligevel.
+Astrid har passet barnebarnet Pernille, mens forældrene ("Ibserne") var til et møde. Da de voksne kom hjem, spiste man en god middag sammen, og derefter gav Astrid dem en taxa til deres bolig. Der er tit noget, der skal transporteres i vogn mellem Ib og Janna/Nus og Astrid.
+Astrid har kontaktet Hasselbalch for at købe eksemplarer af sin bog, Den Synske. Det viste sig, at han skyldte hende et resthonorar, og hun fik 250 kr.
+I den sidste tid har Astrid flyttet rundt på møblerne. 
+Det er trist, at Erik/Tinge Warberg Larsen har lidt et tab, og Astrid spørger, om forsikringen dækker det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nXVy</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+1945
+19/11. 45
+om lille 10 md. Nille der blev [ulæseligt ord] til mors sluthonorar for Den Synske (Hasselbalch)
+[Med blæk på kuvertens forside:]
+Fru 
+Johanne Warberg Larsen
+Lindøgaard
+Dræby
+[Med blæk i brevet:]
+Hareskov, Mandag d. 19' Nov. 1945
+(Bufs Fødselsdag, vilde have været 49 i Dag.)
+Og Thorvaldsens, 125.
+Kære lille Junge! Det var godt, dit Brev kom, jeg går jo hver Dag og tænker på Agraren og er ængstelig - det er du også, jeg kan læse det mellem Linierne i dine sidste Breve, så hvis du kan overkomme det, må du endelig skrive lidt oftere i denne Tid, det behøver ikke at være så langt. - Det skuffede mig, at Kjolen ikke var lige til at gå i, jeg syntes du trængte sådan til en Afløser af den tynde Kjole, du gik med om Morgenen, og når du nu har så meget om Ørene, får du vel næppe den Kone sat i Sving med "Omforandringer". -
+Vi havde sådan et hyggeligt Bryllup i Onsdags ["Onsdags" overstreget] Lørdags; en midaldrende Herre fra Kjøbenhavn ringede en Dag og Spurgte, om Axel vilde vie ham og hans Forlovede, da de så nødig vilde have "Bunkebryllup," som det bliver på Københavns Rådhus; det havde Axel ikke noget imod (vi får jo 10 Kr. for Vielse!), så sendte de deres Papirer, han 55, hun Sygeplejerske og 50 Aar! Jeg var som sædvanlig paa Sokkerne fra tidlig Morgen i Lørdags - en Kone havde jeg da tilhjælp, så jeg kunde virke i Køkkenet; - vi skulde have Ibserne til Middag næste Dag, så jeg bagte 1 Sirupskage - m. Græskar som Sukat og 15 store Boller, samt en Leverpostej, samt kogte Æblegrøden til Søndag - og så Middagen til Axel kom hjem Kl 1/2 3; og så var der jo en Del at ordne for mig i Stuerne - Blomster i Vand allesteder, Mors Hedebolysdug o.m.a. Brudeparret skulde komme 1/2 5. Lidt før siger jeg til Axel, hvad nu hvis de ikke har de sidste Papirer med?" "Jamen det har de." "Ja - men hvis - - -". "Det har jeg ikke tænkt over", sagde Axel. Så kom de - i stort Sindsoprør - de havde glemt Dåbsattesterne! Opdagede det i Toget - var helt ude af det - jeg hviskede til Bruden: "De skal nok blive viet." Axel havde nemlig fået det Papir fra Magistraten, hvori der stod at alt var klappet og klart (m. lidt andre Ord.) Brudgommens Søster var med, en Fru Bjerre fra Lemvig, hendes Mand Fætter til Maleren Bjerre, som Thøger Larsen så tit talte om. Da Vielsen var overstået (tar 10 Min.) var der en Time til deres Tog gik, de tilbød så at gå, men selvf. bad vi dem blive, jeg bød Cigarer; fortalte dem, at jeg altid spillede "Det er så yndigt at følges ad," når vi skulde have Vielse; så bad de mig om at spille den igen - og vi sang den så allesammen; siden snakkede vi og havde naturligvis en Mængde Fællesbekendte. - Søndag Morgen Kl 1/2 10 ankom Bilen med - lille Nille! som Chaufføren smilende kom bærende med; Forældrene skulde til et Møde og kom senere spadserende, var her c 1/2 1. Jeg havde Middagen færdig, en dejlig Kalvesteg med alt muligt godt til; Pilsner. Æblegrød m. Fløde. Efter Opvasken drak vi rigtig Kaffe m. Kage til - og inden de tog afsted - Bilen kom Kl 6 - fik de The med Boller og - mit Smør, som jeg selv havde kernet - det var vanvittig godt og gjorde fortjent Lykke. Lille Nille var ufattelig sød; sad og småsnakkede i sin Vognkasse, fik sine små Måltider - lagdes så ind i Sovekammeret, hvor hun snakkede sig selv i Søvn; vi hørte hende overhovedet ikke vrippe. Hun kan nu rejse sig op på sine små tykke Ben det er hun meget stolt af; hun ler og smiler hele Tiden, er en lille glad Sjæl. Det er forfærdelig morsomt, når de kommer herover, Nus er altid så strålende glad og begge henrykte for deres lille Unge. Jeg forærede dem Bil hen og hjem (11 Kr - men jeg er Velhaver - hør blot om lidt), vi bestilte Bilen til at bringe og hente dem Juleaften, for til min Fryd gik de ind på at komme her Kl 1/2 4 og blive til 1/2 8 - så kan de alligevel have lidt hjemme bagefter, hvortil de har bedt Birthe Plum og hendes Mand. Bilen gør også Lykke ved, at 
+2/
+der altid er en hel Masse, der skal udveksles - Symaskinen kører ofte frem og tilbage mellem os - og der er altid så meget herfra, som de får med hjem, Axel havde skaffet 10 Pund Sirup, som Nus naturligvis fik noget af; lidt Æbler glider jo også derover, og Stauder fra Haven etc. Og altid har Axel kapret Cigaretter til Ib, som ryger kolossalt, han synes det døller den slemme Gigt, han lider så meget af; dennegang fik han 5 Pakker og var jo henrykt. - Med Velhaveriet forholder det sig sådan. Jeg fik for c 14 Dage siden Brev fra Fru With Jensen (Bodils Svigermor) om jeg ikke havde et Expl. af den Synske at sælge, hun syntes, det var den bedste Bog, hun nogensinde havde læst og hendes Explar var altid udlånt etc. Nå, det havde jeg ikke, men fik derved den Ide at skrive til Hasselbalch, om det ikke var værd at optrykke Bogen, da den jo ret hurtig blev udsolgt dengang (1925); desuden havde vi jo et uopgjort Mellemværende, idet han i sin Tid skrev, om jeg vilde give Afkald på det Resthonorar, jeg skulde have, når Bogen var udsolgt, da det ved en Forglemmelse ikke var indsat i Kontrakten, at dette ikke gjaldt, hvis Bogen blev udsolgt til nedsat Pris. Det gik jeg ind på, men bad om stadig at måtte købe Bøger på Forlaget til 1/2 Pris. Han svarede: "med Fornøjelse - så længe De lever." Men da jeg et Par Jule havde købt 3-4 Bøger, blev der pludselig sagt, at nu var dette ophævet - - - og - skrev jeg til ham - "synes De egentlig, at dette var fair?" Så fik jeg nogle Dage efter et yderst elskværdigt Brev fra Steen Hasselbalch m. "Kære Fru Warberg - -" og Papirmangel - måtte sige nej til alle - men foreslog dog hos et et af de mange nye Forlag - -!
+- - - - "Hvad angår Kontrakten, som de ikke mener, jeg har overholdt, så har jeg nu gravet Sagen frem - og De har ganske Ret i den Kritik, hvorfor jeg tillader mig at sende Dem Resthonoraret Kr 250. - som følger i Check." Vabehar! Solstrålehistorie! Rejse til dig og mig til næste Sommer, det kan du stole på!
+Og så har jeg fået lavet en hel Del om i Stuerne, navnlig min; der fyrer vi kun om Søndagen, men det lider Bøgerne af, så flyttede jeg den kæmpestore Reol ind i Dagligstuen - lige inden for Døren hvor Piedestalen stod - den kom ind i Nordhjørnet i min Stue; Skrivebordet kom så der, hvor Reolen stod - lige tilhøjre indenfor Døren; så blev derovre en god Vægplads, og der hænger alle Friises henrivende Tegninger, og nederst de små sorte Familiebilleder m. Far og Mor osv. Foran Vinduet står så det lille Tobaksskab med en Hyggestol på hver Side - i Vinduet blomstrende Alpevioler, taget ind fra Haven i Oktober (på 3die Aar!). Det store Bord er sat ud i Køkkenet, (det spiser vi ved) - så der er nu meget bedre Plads i min Stue - og ganske vanvittig hyggeligt - gid du kunde se det! Divanen står hvor den altid har stået under det lille høje Vindue, og der kan jeg jo have en liggende Gæst. - Nu nærmer det sig at jeg skal igang med Middagen - nem idag efter Gildet.
+Junge jeg er forfærdet over Tinges Tab. hvor er det dog Synd for de søde Mennesker, der i forvejen slider så hårdt med det; men gives der dog ikke Erstatning eller Forsikring for Naturkatastrofer? Husk at besvare dette - og hils dem fra mig. 
+Og skriv så snart om den søde Agrar, det er sandelig ikke noget for ham at ligge der og være syg og ingen Føde få; hils ham tusinde Gange fra mig og ønsk god Bedring; jeg følger alt derovre i Tankerne hver Dag.
+Mange Hilsner til Jer allesammen!
+Din Dis. 
+[Indsat øverst s. 1; på hovedet:]
+ps. De sidste Nætter har jeg kun haft Astma to Gange pr Nat, det er Fremgang.</t>
+  </si>
+  <si>
+    <t>1949-03-12</t>
+  </si>
+  <si>
+    <t>Ena -
+Harriet Afzelius
+Axel Beck
+Henrik Bichel
+Peter Bichel
+Otto  Fischer
+Johannes Hohlenberg
+Alhed Larsen
+Marie Larsen
+Axel  Müller
+Peter Rohde
+Thorkild Roose
+Ellen  Sawyer
+Janna Schou
+Christine Swane
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Agnes, Peter, Edel, Ena og Lehmanns var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0796</t>
+  </si>
+  <si>
+    <t>Harriet Afzelius har fået en søn med en psykiater.
+Astrid/Dis Warberg lider af kløe.
+Christine Swane/Uglen og Marie/Rie Larsen skændes altid.
+Agnes har inviteret Astrid hjem. Hun og Peter bor smukt, og de lever sundt. De er kommunister, og Astrid er uenig med dem om meget.
+Henrik Bichel har været på besøg. Det samme har Dr. Beck, og de talte om skuespil med ham. 
+Rohde har anmeldt Hohlenburg i Information.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AOwC</t>
+  </si>
+  <si>
+    <t>[Håndskrevet med kuglepen på kuvertens forside:]
+4-6-03.
+[Håndskrevet med blæk:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+Dræby
+Fyen.
+[Håndskrevet på kuvertens bagside:]
+A. Warberg Müller
+Hareskov.
+[Håndskrevet i brevet:]
+1.)
+Bjørnsholm, Ll. Værløse, 12/3-49.
+Kæreste lille Junge!
+Tak for dit sidste, goe Brev – bare du ikke har gået og ventet på Brev, da jeg skrev til Elles Fødselsdag, bad jeg hende ringe og fortælle dig, at jeg [et overstreget bogstav] rejste her op og at jeg skrev, når jeg kunde men som så kom jeg i Tanker om jeres uhørlige Telefon – og at Klokken el. Flytningen [”el. Flytningen” indsat over liljen] måske ikke endnu er installeret og så kan du jo ikke vide, hvorfor du intet hører - for hjemme har jeg da i Nødsfald Skrivemaskinen – men her er jeg altså, og som du ser kan jeg nu helt godt styre Pennen igen, selv om jeg er langtfra min tidligere Hastighed. - Jeg har nu lige læst dit Brev (som jeg fik 2’ Marts). Harriets lille Pige er en Dreng, det har ikke været mig muligt at få at vide, hvor hun er, men hun har da Drengen hos sig, og så må hun vel søge Stilling igen, hun var vist en Slags Sekretær på Kommunehospitalet, det var vel dér, hun traf Bæstet – nå ja – det er jo en Sygdom at være Psykopat – og de siger forresten, at han er en meget lystig – Psykiater +) (”+)” indsat over linien) (som det jo nu hedder) – og meget elsket af sine Patienter!
+Så skriver du om Kløen – den er om Natten sommetider ved at gøre mig desperat – Dr. siger, at der er intet at gøre, men man experimenterer - ! De prøver med Hormontabletter – måske – siger de – skyldes Kløen, at man når man ældes ikke mere kan producere Stoffer, hvis Mangel så frembringer Kløe, men er ikke nået videre end til Experimentet; Lidelsen skal være meget udbredt. Det kommer ikke af Frugten – Edels og Enas Tilfælde er sikkert Nældefeber – Be tålte heller ikke Æbler – eller Svedsker, så fik hun også Nældefeber - - Ja, hvor der er meget endnu for Lægerne at opdage, mange mærkelige indre Sammenhænge. 
+Hvor er det altid morsomt at høre om Jeres Fastelavnsryttere – tænk, at den Skik bliver ved at holde sig! og hvilken Svir for Lise – jeg forstår så godt, at du var ked af, at hun blev misforstået; jeg var så glad ved at du fortalte mig så meget om alting hos Jer, man vil jo så gerne kunne følge med i Tankerne. Hvor sødt af Rie at sende dig de goe Ting; men tror du dog, at hun lider så meget under, at Uglen hakker (det gør Uglen vist altid) - de har jo altid levet i en Atmosfære af Småskænderi, så mon det ikke er deres naturlige Element? os andre vilde det jo ihjelslå! 
+2/
+Hvor bliver der dog en Masse, man ikke får fortalt, når man laver sådan et Ophold mellem Brevene, som jeg har gjort her – jeg må hellere begynde med det seneste.
+Jeg kom hertil i Mandags d. 7 Marts (Far!) i dag er det Lørdag, og jeg rejser i Morgen, Søndag, da jeg ikke nænner at svigte lille Marie, vi er for længst bedt til hendes Fødselsdagsgilde i morgen, og der bliver viftet med at ”Sognefogdens” kommer - til de andre Gæster; men jeg må i Aar svigte med Sange og Prologer, som jeg ellers plejer at lave, dertil manglede i Aar den fornødne Kraft og selv om det går langt bedre nu, så har jeg ikke kunnet lave det heroppe. Det var Agnes, der fandt på det, da hun ringede engang i sidste Uge og hørte, at jeg stadig var så sløj, så spurgte hun om jeg ikke vilde op til dem og være en Tid for at komme mig; intet bedre kunde ske – allerede den 3die Dag forsvandt den dødelige Træthed - og du ser, at jeg nu næsten kan skrive normalt. Her er ganske vidunderligt på alle Måder, søde, hjertensgode Mennesker, et meget smukt Hjem, hvert eneste Rum er en Skønhedsåbenbaring, man føler, at hver eneste lille Ting er nøje gennemtænkt, her er mange gamle Ting, men også meget nyt, der er ligeså smukt; det er en hel Nydelse at gå rundt og se på alting og stadig opdage noget, man ikke før havde set. De er jo begge Komm[unister] men af den fredelige Slags, som man kan tale med – og vi er ofte inde på det kildne Emne. Ofte siger Agnes: ”Ja, hvis dét er sandt, hvad du dér siger, så er jeg ikke Kommunist. Og til Peter kan jeg ustraffet sige: ”hvorfor er det så frygteligt, at vi kalder meget af Jeres for Løgn, når I bestandig hævder, at alt vores er Løgn?” 
+En Dag havde vi besøg af Henrik Bichel, læge i Farum; det blev jo til snak om mine Søstre, dem han kendte, og tænk, så sagde han:” Ja, Elle er jo meget borgerlig!” Jeg fortalte om Elles lystige Liv og Levned om Vagabondtrangen fra Ungdommen osv – nej, han kendte hende godt, hun var borgerlig; og han er ikke Kommunist – kom tværtimod med de værste Udfald imod de ”forbandede Komm.”, Agnes tav smilende. 
+Noget efter sagde Henrik til mig: ”Ja, hvordan var det – var du ikke lidt halvforlovet med min Far?” ”Ok nej, jeg var mere end hélforlovet”. Men hvad synes du dog om det Stempel på Elle, som er kommen så meget i Rynkeby. Men måske tillægger han Ordet en anden Betydning, for mig betyder det ”spids_borgerlig”, og det er Elle da ikke. 
+3) Da jeg kom derop i Mandags, fulgte Axel med og var her til en af de snart mange hyggelige og muntre Frokoster vi har haft heroppe. 
+En Aften inviterede de Dr. Becks herop – vi fik fint Smørrebrød, _Snaps, Øl, Kaffe. Stemningen blev ophøjet – det var morsomt at se Dr.s i et helt andet Milieu – her var han mere løssluppen, fortalte en Masse om sine Skuespil – og vi drøftede Skuespilkunst – og Maleri – og sociale Forhold – alle morede vi os aldeles storslået – og det trak ud til de små Timer. Jeg har da fortalt, at Naborsak forrige Mandag inviterede Axel og mig ind at se ”Freden” (af ham) og Selskabsrejsen af Leck Fischer. Axel havde ikke Lyst, da han gik med lidt Maveforkølelse, vilde ikke risikere at måtte rende på WC derinde – og så tog vi Janna med i Stedet – kørte om efter hende og afleverede hende dér igen. ”Freden” var et meget betagende Stykke – det fik dårlig Kritik, men blev en stor Publikumssuccés, der stadig trækker fulde Huse – vist 5 Gange om Ugen – Dr. får Procenter – c. 200 – 300 hvergang! I ”Selskabsrejsen” blev jeg så betaget af Rooses Spil som ”Døden”, at jeg næste Dag skrev til ham og - fik det sødeste og meget taknemmelige Svar! Jeg viste Naborsak det, da de var her den Aften, han kunde godt forstå, jeg var meget stolt. 
+Nå, så er der i Information en alenlang Anmeldelse af Rohde, af Hohlenburgs Essay-Samling: ”Den trange Port”, Peter forærede mig Bogen, da jeg ikke vilde have Honorar, og jeg sagde til ham, at den Bog havde han absolut ingen Forudsætning for at kunne anmelde – jeg tror virkelig, at den Bemærkning har fået ham til at gøre sig mere Umage – ganske vist var der Uforskammetheder og til Slut var han direkte giftig, men der var dog saglige Perioder med hist og her virkelig Anerkendelse. Jeg har lige haft en lille Brevvexling med Hohlenberg, der var meget interessant, men det bliver for vidtløftig at komme ind på, desuden kan min Arm ikke mere. 
+Ikke mindst storartet har det været, at jeg heroppe har levet helt vegetarisk, og med megen Råkost. The er Lindethe med Citron i, og hver Formiddag får vi et Krus udpresset rå Saft af Rødbede, Kartoffel, Æble, eller af Appelsin og Citron. Agnes og jeg holder os helt til denne Kost – som føles livsalig – men den tykke, muntre Peter får hver Dag et Tilskud af ”rigtig" Pålægsmad, undertiden Kød. Agnes er på alle Områder knippel dygtig og meget flittig. Jeg har gjort mit Værelse i Stand – ellers intet, en dejlig Drivertid. 
+Jeg tør ikke ta et Ark til, man må være mådeholden med de nye Kræfter.
+Tusinde Hilsner fra din Dis 
+[Skrevet langs venstre margen på forsiden på ark 1:]
++) måske kan man blive Psykopat af at være Psykiater – hvem ved!
+[Skrevet langs venstre kant på sidste ark:]
+Ps. Det har været en gansk_e _dejlig Tid heroppe, men nu glæder jeg mig til at komme hjem til Axel. Han har telefoneret hver Dag – igår var han til Middag hos Lehmanns. 
+[Skrevet langs venstre margen på bagsiden af ark 2, s. 4:]
+ps. Peter og Agnes boede for et Par Aar siden i Kerteminde i Ferien. De spadserede til Munkebo – hilste på Maleren ved Kroen – gik over Drigstrup hjem, så Sybergs Grav. 
+[Skrevet langs venstre kant på bagsiden af ark 1, s. 2:]
+ps. fortsat. Et andet Aar var de i Sallinge, så Hillerlev Kirke etc. Ifjor var Peter på Færøerne – fortæller morsomt om alt deroppe. De har rejst meget – Paris – Sydfrankrig – Schweiz – Tyskland – sjove Mennesker.</t>
+  </si>
+  <si>
+    <t>1927-07-22</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>Hareskov Station</t>
+  </si>
+  <si>
+    <t>Victor Bøttern
+Ina  Goldschmidt
+Adolph Larsen
+Alhed Larsen
+Gudrun Larsen
+Henning Larsen
+Christine  Mackie
+Ellen  Sawyer
+Janna Schou
+Hempel Syberg
+- Weirsøe</t>
+  </si>
+  <si>
+    <t>Alhed Larsen døde en måned efter, at brevet blev skrevet. På dødsattesten er angivet australsk sovesyge som dødsårsag. 
+"paa Elevtogt": Ellen Sawyer kørte ud i folks hjem og underviste i klaverspil. 
+"en god periode med Agraren": Adolph Larsen (Agraren) var kvartalsdranker.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv. Johanne C. Larsen til Astrid W, 1927-07-22, 2416</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har været lidt i bedring. Dog har hun ingen kræfter, og hun er deprimeret. Det er svært for Alhed Larsen at udtale ordene. Hun er rasende på den tilkaldte sygeplejerske, som hun finder ond. Alhed får ikke lov at se sine breve.
+Det er godt, at Astrid (Dis) har haft en god ferie. Ellen har været syg med tandbyld, men underviser nu igen. 
+Det er trist, at Ina (Sjums) behandler Astrid så dårligt. Mon det skyldes graviditeten? 
+Vilhelm (Klaks), Gudrun og Henning har været på besøg, og Henning har fået læreplads hos Bøttern. Vilhelm har været syg og er begyndt at se gammel ud.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vjW9</t>
+  </si>
+  <si>
+    <t>[På forsiden af kuverten:] 
+Fru Astrid Warberg
+att. Fru Weirsøe
+Villabyen
+Hareskov St.
+Sjælland
+[På forsiden af kuverten med en anden håndskrift:]
+juli 1927
+Om Bé’s sygdom
+19-4-2000.
+Bibbe W.P.
+[På kuvertens bagside:]
+JWarberg Larsen
+Kjerteminde
+[I brevet]
+Flest Hilsner faar du selv lille kære Dis fra Din Junge.
+Dette er skrevet i Hast og bliver ikke læst igennem
+Kæreste lille Dis!
+Tak for Dit Brev i Forgaars! Det var kedeligt jeg ikke fik skrevet i Gaar, det var paa min Dagsorden, sat som en smuk No 1, men saa fik vi fremmede derom senere. Men mon du dog var klar over at siden jeg havde Brev fra dig havde jeg skrevet baade Brev (et lille) og Kort til Dig att. Fru Weirsøe? det dulmer jo altid lidt paa Skriveenergien, naar man mener at det er den anden som ”skylder”. Siden jeg sidst skrev – det var Kortet om en Bedring – har vi atter haft Tilbagefald, men nu igen en absolut Bedring, selv om den er saa aldeles minimal saa er det dog Bedring; Hjærtet har det rigtig godt, men det værste er et fuldkommen nervøst Sammenbrud, hun har ikke spor af Kræfter, kan ikke rejse sig op i Sengen – - værst er dog hendes Sindstilstand, hun er saa deprimeret det lille Skind at det er tæt op til Sindssyge; kan slet ingen Ting huske, kan ikke forme Ordene rigtig, vi maa stadig hjælpe hende ved at supplere. Hun er rigtignok dybt nede, stakkels Be; hun fik jo en Sygeplejerske, men Alhed hader hende og kan ikke tale om andet end om ”hendes” Ondskab mod Alhed; det er jo saa oplagt sygt. Jeg har lige nu været derovre til Kaffe – mindre end ½ Time lød Parolen og det er i Dag en Uge siden jeg saa hende sidst, der maa spares paa hendes uendelig faa Kræfter. Christine kommer der næsten heller ikke; Chr. er nu selv saa nervøs saa hun daarlig kan udholde alle Klagerne over Sygeplejersken. Samme er forøvrigt ikke hvad vi kalder et dannet Menneske og har jo ikke Smidighed eller Overlegenhed nok til en saa vanskelig Pleje. Men trods alt: Fremgang er der selv om den er næsten usynlig.
+Hvor jeg glæder mig over at du har saa god en Ferie og havde saadan et godt Besøg af Tutte, ja Tutte kan jo være – jeg mener er jo vældig sød, mit sidste Samvær med hende var til Onkel Sybergs Fødselsdag hvor hun jo begyndte Turen her hos os. - Elle har været lidt daarlig af Tandbyld og Øjne (Bygkorn) med Feber, men i Dag er hun da vist paa Elevtogt; Elle er jo tapper. Nu haaber jeg da ikke at det har spoleret noget ved din Ferie at jeg ikke har skrevet – å jeg fortryder det saadan! men kender du ikke at nogle Tider kan forløbe saa underlig spejede saa man ikke holder Rede paa Dagene der gaar. Vi er da a [”a” overstreget] ellers i en udm. god Periode med Agraren, men det med Alhed sætter vor Livsvirksomhed saa underlig ned. 
+Jeg kan godt forstaa, søde Dis, at du ikke tager op til Sjums, det vil dog vist være det bedste for jeres Forhold at du – som du altsaa gør – holder dig lidt tilbage Hvad i Alverden er der dog kommen i Vejen, det er dog saa forfærdelig unaturligt som lille Sjumse behandler dig, kan det ikke være paa Grund af hendes ”Tilstand”? jeg er forfærdelig ked af det for dig, for selv om du ikke skriver meget om det, kan jeg jo forstaa, hvor det maa pine dig. Det er slemt slemt, naar der er noget i Vejen med Børnene. –
+De Fremmede i gaar var Klaks Gudrun og Henning som kom i deres Bil for at tale med Bøttern om at faa Henning paa hans Kontor; det lykkedes, han blev antaget til 1st September og jeg søger nu Ophold til ham. 
+De var saa rørt og det var saa morsomt og vellykket at have dem; de var til Eftermiddagskaffe, Aftensmad og Aftenkaffe og det hele forløb saa festligt; Puf og Lysse var her til Aftensmad, Christine vilde først komme senere, da de ikke alle vilde gaa paa en Gang før hun var lagt til Ro. 
+Klaks har været syg i Foråret og var kommen til at se saa gammel ud, han slider vist saa meget i det. Jeg tror ikke din Hilsen kan have gjort Alhed andet end godt, men hun maa ikke en Gang læse sine Breve selv. Hun bliver holdt strængt det Skind, men det er jo nødvendigt. – Se nu om du kan tilgive mig mit Smøleri; mon jeg nogen Sinde forbedrer mg? Hils Fru Weirsø og lille Nus [brevet afsluttes øverst side 1]</t>
+  </si>
+  <si>
+    <t>1933-01-17</t>
+  </si>
+  <si>
+    <t>Hareskov St.</t>
+  </si>
+  <si>
+    <t>Harriet Afzelius
+Adam Goldschmidt
+Brita Goldschmidt
+Ina  Goldschmidt
+Amanda Heinesen
+Julius Hviid
+Grethe Jungstedt
+- Knudsen, skomager
+Adolph Larsen
+Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Else Larsen,  Andreas Larsens kone
+Arne Mortensen
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvilket spil Laura/Bibbe havde med at gøre i Hillerød. 
+Succes var et chokolademærke solgt af firmaet Galle &amp;amp; Jessen (Arkiv.dk – her billede fra 1922).
+Fra litteraturen om Larsen-familien vides, at køberen af Kærbygaard hed Arne Mortensen.
+Johanne og Adolph Larsen købte senere i 1933 Lindøgaard nær Dræby/Munkebo.
+Amanda er muligvis Amanda Heinesen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0607</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen håber ikke, at Laura/Bibbe er syg. Hun er ikke stærk. Selv har Johanne et øre, der vædsker, og hun er næsten døv på det, så hun må til speciallæge.
+Adolph/Agraren Larsen har solgt Kærbygaard for 18.000 kr. Det er en god handel. Johanne og han købte kransekage og chokolade og inviterede gæster til kaffe for at fejre det. Adolph skal nu ikke længere arbejde for andre, Erik/Tinge bliver selvstændig, og Johanne vil holde op med at undervise i klaverspil. 
+Johanne har mødt Amanda, som spurgte til Ina/Sjums.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/F1Lr</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+OBS Salget!
+modt 19’ Jan 1933
+Fru A. Warberg Müller
+Hareskov St.
+Sjælland
+8-8-03.
+9/1 2001
+BWP.
+5 okt. 02.
+30-10-02. 
+[Håndskrevet på kuvertens bagside:]
+JWarberg Larsen Kjerteminde
+[I brevet:]
+17-1-1933
+Kære lille Dis!
+Tak for dit gode Brev! Og for dit gode Raad med Bibbe – men hun var jo for længst draget til Hillerød, da jeg fik dit Brev; og selv om ikke – nej, jeg vilde ikke kunne tage den Chance fra hende med de Par Maaneders Spil, som betyder saa meget for hende. Jeg længes for Resten saa meget efter Brev fra hende, jeg haaber da ikke hun er syg. Stærk er hun jo ikke, men saa meget des mere er hun ubesindig med hvad hun byder sig. Det er underligt, for de unge kan ikke begribe, at der er en Grænse for, hvad de kan taale. Skrev jeg noget til dig om, at jeg ikke var rask? det synes jeg ikke, men maa vel have gjort alligevel; ja, naar min nuværende Smule Forkølelse er forbi, saa tager jeg ud til Odense til en Specialist i Næse-Øren o.s v mit ene Øre flyder ustandseligt og det er næsten døvt; jeg tænker mig der er en Katarh i V [”V” overstreget] Gangene i Hovedet og jeg tror ikke Dr. Hviid vil have mere med det at bestille, naa det er jo ikke saa farligt, men det er enerverende at have Sus i Hovedet i 5 Uger i Træk, men jeg har ladet mig sige, at man skal være i uforkølet Tilstand, naar man tager ud til ham. 
+Men her er sket større Ting end lidt Øre-Vrøvl. Agraren var i Aftes nede at tage imod mig da jeg kom fra Landet - jeg forstod straks, at saa havde han solgt Kærbyhus. Dagen før havde der meldt sig en Liebhaver. Det er Skomager Knudsens Svigersøn og Knudsen var med til Forhandlingerne og det var pudsigt nok ligesom han hele Tiden holdt med os; han opfordrede stadig Svigersønnen til at være imødekommende, men ikke os. Der blev intet afgjort Søndag Form., men saa var de altsaa kommen igen Mandag og saa var Handelen gaaet i Orden – Agraren var stolt! Og godt at han holdt sig stiv, for han var ellers mere tilbøjelig til at slaa af end jeg. Vi fik det godt betalt, meget bedre end Folk havde spaaet os, 18000 Kr, men saa skal vi enes om Udgifter til Papirerne; forstaar du: der staar 11000 i Prioriteter, saa han skal betale os 7000 blanke Kroner kontant – ”Og han har dem, Adolph” sagde Knudsen fortrolig til Agraren ”du skatte være bange – han har dem, der er ingen Rævestreger ved ham”. Og det kan han med Sandhed sige, hvor var de fine og noble at have med at gøre. 
+Hvor blev jeg glad, da jeg fik Nyheden; i Begejstringens Hede købte vi 5 Stykker Kransekage og en Plade Succes og fik ringet efter Puf, Marie (Larsen, som er her endnu, hos Lases altsaa) og saa lille Grethe derovre fra og der blev et muntert Kaffeselskab ud af det. Jeg har sendt Brev til Tinge i Dag, hvor bliver han glad, den kære Dreng. Sikken et Held at nu da jeg skal sælge min Obligation saa er den i stærk Stigning, den staar i 92 ¼ mens den længe har været sidst i Firserne; den var jo paa 2000 Kr, men vi maatte belaane den; fik 1000 Kr i Nationalbanken til en meget billig Rente, da vi skulde lægge Vand ind og have nye Skorstene og reparere hele underste Lejlighed for 2 Aar siden.
+Det er kunstigt for det betyder noget godt for os alle: Agraren faar Arbejde, det Arbejde, som staar hans Hjærte saa nær, Tinge faar selvstændig Virksomhed – tænk i Stedet for at gaa og tjene altid, Bibbe faar et Levebrød og jeg slipper for ar undervise mere – hvad jeg næsten ikke mere kan udholde. De Nerver som bruges til Undervisning er hos mig slidt op – væk - ! Er det ikke en stor Begivenhed, lille Dis? Det var Lørdag, at det første Glimt viste sig; Manden kom op og meldte sig som Liebhaver og spurgte om han maatte komme næste Dag - - jeg blev saa op flammet at jeg ikke fik sendt Kort til Axel og jeg havde dog tænkt saa meget paa ham! Ønsk ham nu alt godt i det nye Aar fra mig og bed ham tilgive mig at jeg svigtede ham. I havde vel en rar Dag? Ser han lidt bedre ud nu?
+Jeg traf Amanda i Bilen i Aftes. Hvor hun ligner sig selv og hvor er hun sød. Hun blev meget betaget, da hun hørte at Sjums var gift, for Sjums havde lovet hende så bestemt at skrive til hende hvis hun en Dag skulde giftes; jeg sagde at det var en gammel Historie og at hun havde en yndig lille Pige, men nævnede ikke noget om Skiftet og hun spurgte ikke om noget Navn – heldigvis, for jeg har ikke Mandens Navn i min Erindring, jeg er jo utrolig med at glemme navne.
+Jeg læste med stor Interesse om Adams og Fru Brittas [det andet ”t” i navnet overstreget] Besøg – Adam bliver nok lykkelig, det vilde ikke passe til ham ikke at blive det! Stol paa det!
+Pudevaaret er ikke mit; du skal faa det ved Lejlighed. Hvad du skriver om Bibbe er saa rigtigt, gid det hele maa gaa saa godt for hende, jeg har aldrig set hende saa glad og harmonisk som i Julen. Hvor var hun yndig
+[Skrevet på hovedet øverst på s. 4:]
+Din Bog når jeg ikke at tale om i Aften, jeg må i Seng, kun at jeg synes den er udmærket, du skal og maa fortsætte. Men det er vel vanskeligere naar man kommer fremad i Livsforløbet?
+[Skrevet langs venstre margen s. 4:]
+Tusind Hilsner til Jer alle tre Din glade Junge.</t>
+  </si>
+  <si>
     <t>1933-04-18</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Ruth -
 Grethe Bichel
 Peter Bichel
 Alhed Marie Brønsted
 Louise Brønsted
 - Christoffersen
 Knud Dalhoff Larsen
 Adam Goldschmidt
 Ina  Goldschmidt
 Bodild Holstein
 - Jantzen, Lindøgaard
 Grethe Jungstedt
 Alfred Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Andreas Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Sagen om at Ina/Sjums er genfundet kendes ikke. 
 "Den gamle Adam" er formodentlig Inas bror, Adam Goldschmidt.
 De to Holsteinere: Den ene er formodentlig Bodild Holstein, men hvem den anden er vides ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0605</t>
   </si>
   <si>
     <t>Det er godt, at Ina/Sjums er genfundet.
 Johanne/Junge og Adolph/Agraren Larsen ejer nu Lindøgaard. Johanne beskriver i brevet rummene og deres indretning samt gårdens faciliteter, dens pris mm. Andreas/Dedde Warberg har været på besøg og ordnet papirarbejde. Han var begejstret for gården.
 Johanne Larsen har haft mange gæster, der ville se gården.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/14rd</t>
   </si>
   <si>
@@ -1930,80 +1747,50 @@
     <t>[Håndskrevet på kuvertens forside:]
 l.-. 64
 1934
 23’ marts
 Fru Johanne Warberg Larsen
 Lindøgaard
 pr Dræby 
 Fyen.
 (om ”Agraren”).
 [skrevet på kuvertens bagside:]
 Læst – Alle – 
 (12-1-2000.)
 afs A Warberg Müller
 Lindevej 45
 Hareskov
 Sjælland
 [I brevet:] 
 Hareskov, Fredag 23 Marts 1934
 Kæreste lille søde Junge!
 Du skal have et lille Trøstensbrev lige pr omgående, så du kan have det Lørdag – i Morgen; for hvor blev jeg dog nedbøjet over dit Brev i Dag; men Junge – fortvivl ikke! Alt i vore Dage vender sig bogstavelig fra den ene Dag til den anden – det der synes sort og ufremkommeligt i Dag kan lysne allerede i Morgen – og ofte på ganske uforudset Måde. Endnu er Spillet ikke tabt; hvis jeg havde Penge, fløj jeg strax over til dig, så vi kunde tale ordentlig sammen – Breve siger selv i bedste Fald dog kun Halvdelen – og ofte kan man tale sig ud af meget – Ideer toner frem – Udveje viser sig, det man mente var umuligt at gøre i går –viser sig pludselig at kunne og måtte gøres i Dag. Hvordan står du i dette rent personlig overfor Agraren – og Drengene? dèr synes jo de to Lejre at være opstået; en af Parterne synes at måtte bringe Ofret – eller blive ofret. Bare dette ikke har være Agrarens sidste Chance? Nu er det Sønnernes Tid – nu må de have Chancen. Ja, jeg ser ikke tydeligt for mig, hvordan det praktisk må gribes an, men hvis Gården – altså Jeres Hjem og Levebrød – kan reddes ved at Agraren definitivt sættes ud af Spillet – og hvis dette kan gøres – ja, hvad mener du nu?
 Stakkels Agrar – han har en tung Skæbne, at han bestandig skal volde Ulykke, og hvor meget eller hvor lidt han ”kan gøre ved det” – er altid for mig et Spørgsmål, der må lades åbent – derom kan andre ikke dømme.
 Og du, lille Junge? Jeg synes, du til det yderste har gjort din Pligt og mere til; hvad du end gør nu, så kan intet bebrejdes dig af nogen, heller ikke af din egen Samvittighed. Ja, jeg mener jo ikke, du skal myrde ham – i vor mordfyldte Tid kunde det måske se ud, som om jeg mente det!!
 Men jeg mener, at du og dine Drenge må stå sammen og – ja, I må jo selv finde den praktiske Løsning; tag ind til Bibbe en Aften alle tre og prøv, om I ikke kan drøfte det igennem og komme til et Resultat; jeg vil nødig være ubarmhjertig mod nogen – men synes du, at et langt Livs Opofrelse og uendelig Barmhjertighed har hjulpen ham et Hanefjed opad? Tænk nu for en Gangs Skyld på dig selv og på de unge. Aa gid jeg dog sad i din Stue – at tale sammen er det eneste, der duer. Jeg må have dette op til Toget nu – du skal blot lige høre, at de i går tog fat på vores Hus – i Dag går der fire hvidklædte Murere deroppe og graver ud til Støbning af Grunden – for lidt siden kom der 2 store Lastbiler med Materialer – de begynder at støbe i Dag; der er vældig Liv og Lystighed deroppe – jeg smutter ofte op og ser på det hele – det er fire søde, yngre Mænd, der laver det; Palle kommer ind til mig og nyder sin Mellemmad i Køkkenet. Jeg skal se at få skreven et Brev til inden Påske. Du har vel ikke en Opskrift på Aplsinmarmelade?
 Nu Farvel lille Junge, prøv at være ved godt Mod – det skal jo gå! Din alletider
 Dis.</t>
-  </si>
-[...28 lines deleted...]
-Axel.</t>
   </si>
   <si>
     <t>1935-11-11</t>
   </si>
   <si>
     <t>Dræby St. Fyen
 Lindøgaard</t>
   </si>
   <si>
     <t>Hareskov St.
 Bakkevej 8</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Jacob Lange
 Margrethe -, pige i huset hos Johanne C. Larsen 1936</t>
   </si>
   <si>
     <t>Den lille Kompagnong, Fru Hanne og Jacob Langes Slægtning kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0949</t>
   </si>
   <si>
     <t>Æggemanden tager en kasse frugt med til Astrid Warberg fredag. Johanne C. Larsen synes i øvrigt ikke, at den frugt, som hun dyrker, smager af noget.
@@ -2088,134 +1875,744 @@
 Lindøgård
 pr. Dræby 
 Fyen 
 [Skrevet på kuvertens forside med anden skrift:]
 L64
 1936 (1936)
 14 maj
 Dr. Kurt Zechendorf
 [Skrevet på kuvertens bagside:] 
 A Warberg-Müller 
 Bakkevej 8
 Hareskov
 [I brevet:]
 Hareskov, 14 Maj 1936 (Torsdag)
 Kæreste lille Junge! Hvor er det dog en stor Skam, at jeg ikke for længst har skreven et lille Trøstensbrev til dig da Manse rejste – og nu er det snart en Uge siden – jeg har dog tænkt så meget på dig i den Anledning, det er altid en skrækkelig Tomhed at komme igennem, når én rejser – især én af dem, man i Dagligdagen er knyttet til, det er som en Amputation; men nu har du forhåbentlig allerede det første udenlandske Brev at fryde dig over – man får altid en eller anden Erstatning, hvergang noget mistes – og nu vil Postens Ankomst stadig være et gyldent Spørgsmålstegn – og lifligt når Svaret er ja – der er Brev i dag! Ikke Junge?
 Grunden til at Trøstensbrevet fra mig udeblev så længe er simpelthen: Mangel på Kraft – såvel indre som ydre; det er nu et Foretagende at få et fremmed Menneske i Huset – og de nye Foretagender får mig til at klappe helt sammen i de senere Aar; og så kom jo samtidig alt det med vores goe Grethe, der så pludselig helt forsvandt ud af vores Tilværelse, det var også noget, der tyngede meget. I Tiden lige efter meldte der sig uafladelig Gæster, men heldigvis afværgedes de af Axel – jeg kunde absolut ikke tage mere – lå en hel Dag i vanvittige Hovedsmerter, men nu begynder det et linde lidt; den tykke Doktor er Spændingen gået af – eller – du forstår – han er falden helt til – så han 
 [På papirets bagside:] uha
 2/ ikke mere tynger mig Spor; han har købt sig Overålstøj - og hjælper mig troligt i Haven , hvor vi nu endelig er ved at få tilsået, det kneb i Aar med Kraften dertil; igår ordnede vi alle Grønsagsbedene - lagde Ærter, såede Gulerødder – Bønner – Salat etc – to hele Dage sled vi, men i Dag må jeg holde mig i Skindet og nusle indendørs. Men han vilde partout grave Grønjord – vi har fået Lov at dyrke Kartofler på [ulæseligt]ners Grund hernedenfor vores, ned mod Søen – det går han så og virker med det nu. Buf – som har røde Hunde og derfor ikke er på Fabrikken – kom for lidt siden; han, Nus og Trut virker på fuld Kraft på Glasmaleriet nede i Atelieret (som det nu kaldes) – du kan lige stole på, det er dejlige Ting – alle som ser det er yderst begejstrede og de har allerede solgt en Masse til private – hvad jo egentlig ikke er Meningen, da det er baseret på Butikssalg - men takket være Privatsalget har de stadig ikke nået at præstere et Lager (Prøvelager) til de store Forretninger. De brænder en Ovnfuld c hver 2-3die Dag, kun éngang er noget mislykkedes – og det blev strax solgt underhaanden uden Tab. Det er en hel Fornøjelse at komme derned og kigge til dem og se hvad de nu har lavet. Buf er en enestående Hjælp for dem – han er selv glødende begejstret og havde mest Lyst til at opgive alt andet og blive Kompagnon. Søren Madsen har med en flot Gestus ydet en Kredit på 100 Kr., idet han en Aften kom med herlige Glasting fra Holmegaard for det Beløb – de har Kredit til Oktober og må da afbetale med 10 Kr pr Måned – du forstår nok, at dette betyder umådeligt meget for dem her i den første Tid, inden de tjener noget rigtigt – nu kan de male løs hver dag – man får Masser for 100 Kr – og de har jo 20 % for kontant Betaling. - . Munter har Løbetid – 3 Uger – og må ikke komme udenfor Gården; det lille Skind, han græder meget og ser bedende på os; men hver Aften, når vi alle har fri, får han Lov at færdes lidt med os i Haven under streng Opsigt. Mibbe har også Udflugtstid og tænk, nogle Bæster har to Gange skudt på ham, han har to gabende Sår i venstre Lår og hinker ynkeligt, vi gir ham Extraforplejning, et Æg hver Dag, etc. I Aftes fangede Axel en stor Rødskade til ham – å, hvor han svansede; han kan jo nemlig ikke selv fange, når han er invalid. Axel fangede to Fisk til, dem skal jeg nu ud og ordne til Frokost. Doktoren er vildt begejstret for min Madlavning og spiser kolossalt – han spiser for 3 så han er ikke lukrativ. Men så gør han jo Gavn i Haven, går Byærinder for mig, henter Mælk på Gården, holder selv sine Værelser og er iøvrigt dybt taknemmelig over at være i dette Paradis, som han siger. Det er en Tilfredsstillelse at kunne gøre noget for de ulykkelige Jøder dernede. 
 Nu må jeg i gang igen, det var en lille Morgenpassiar til en lille Cigar. Tænk på Axel på Lørdag Kl 4, - så foretager han den første Vielse her! Jeg skal nok snart skrive igen.
 Tusinde Hilsner! Din altid Dis
 Hils Manse når du skriver!
 [Skrevet øverst på s.1 og indrammet af en streg:]
 Vi har aldrig hørt om du var tilfreds med Æblesalget S.u. !!!! - Obs.</t>
   </si>
   <si>
-    <t>1936-10-14</t>
-[...3 lines deleted...]
-Thora  Branner
+    <t>1941-02-18</t>
+  </si>
+  <si>
+    <t>Hareskov
+Bakkevej 12</t>
+  </si>
+  <si>
+    <t>Sus -
+Torkil Barfod
+Nicolai  Blædel
+Adolph Hitler
+Charles Morgan
+Axel  Müller
+Janna Schou
+Jørgen Schou
+Kirstine Schou
+Robert Stephenson
+Lars Syberg
+Gertrude Søndergaard
+Ole Søndergaard
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Bøgelund Jensen, Edith og Søren Madsen var. Ida var formodentlig pige i huset hos Johanne og Adolf Larsen. 
+Dr. Larsen og Blütten Petersen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0787</t>
+  </si>
+  <si>
+    <t>Både Axel Müller, Janna og Astrid Warberg har været syge. Det er koldt.
+Der er mange fugle i haven. 
+Janna er igang i sit værksted. Det var godt, at hun slap af med polakken. Nu har Janna gang i et lille stel, men hun mangler at have en assistent. Kirstine Søndergaard døde pludseligt, mens hun var gift med Jørgen/Buf Schou, og hendes søster, Gertrude/Trut gik ned med flaget og forlod Jannas værksted for i stedet at arbejde på Lars Syberg Keramik. 
+Johanne forstår ikke, hvorfor drengene sover et sted uden kakkelovn. Hun selv og Janna har ikke brændsel nok. 
+Astrid er fortørnet over, at tyskerne har udsat kommunevalget. Hun orker i øvrigt ikke at snakke med Dr. Larsen, som hun er meget uenig med. Raseri er ikke frugtbart. 
+Astrid læser Charles Morgan. 
+Torkil Barfod er en idiot.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/lul7</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside håndskrevet med blyant:]
+1941
+18’ Febr.
+[Håndskrevet med blæk:]
+Fru
+Johanne Warberg Larsen
+Lindøgaard
+Dræby
+Fyen.
+29-5-03.
+[Med blyant:]
+besvaret
+[På kuvertens bagside:]
+Bakkevej 12
+Hareskov.
+[I brevet:]
+1)
+Hareskov, 18’ Februar 1941
+Kære lille Junge! Tak for dit sidste Kæmpebrev, som jeg nu til min Forfærdelse ser er dateret 2’ Febr – jeg fik det d. 8 [”jeg fik det d. 8’” indsat over linjen] og mig bevidst har jeg da ikke besvaret det endnu. Grunden er at vi atter har været hjemsøgt af Sygdom – jeg har måttet ligge en Ugestid med Hoste og Tilbehør min Næse har nu været tilsat siden November, jeg kan hverken lugte eller smage det allermindste og er nu og da ængstelig for, at det skal ”slå ind”, jeg føler mig ofte ret åndssløv, høre kan jeg heller ikke, og vågner hver Morgen med Hodepine og Aandenød – dette sidste skyldes dog, at vi sover i sådan en Varme – og tre Personer, Nus ligger i Dagligstuen med Dør åben til Sovekammeret, og i Stuen brænder Kakkelovnen jo over, både Nus og jeg lider meget derunder, men hvad skal man gøre, når Axel siger, at han ikke kan tåle, vi lader Døren stå til Gangen, det vilde dog hjælpe noget han er stadig hjemme og oppe og hoster desværre meget; har så voldsomme Anfald om Natten, at der engang kom Blod af det, dog tydelig nok et sprungen Blodkar; og så forværres hans Brok og giver Smerter. Ja, det har været en slem Vinter for os. Nu kan vi da begynde at få luftet godt ud om Dagen, det var næsten umuligt, da det frøs de mange Grader – mine Astma-Lunger har døjet meget af Mangel på frisk Luft, men så snart jeg prøver at gå ud, mister jeg Vejret. Nu letter det også, at vi ikke mere har alt det Komedie med Vandet, Axel har haft Træ og Kulsfyr brændende i Vaskehuset under Vandhanerne om Natten [”om Natten” indsat over linien], det er så kostbart, hvis de fryser. Nu har jeg fyldt en hel Side med Jeremiader, som det sikkert har været oplivende for dig at læse om, men jeg må da ikke glemme den Tilføjelse, at vi indimellem går og har det rigtig hyggeligt, man kan jo hygge sig gevaldigt indendørs, når der er varmt og godt og rart i Stuerne; jeg har smukke blomstrende Alpevioler endnu fra Jul og min store Julekaktus har endnu een Blomst tilbage; vi har ogsaa megen Fornøjelse af Småfuglene, Æbletræet herudenfor Vinduet er til Stadighed behængt med Kødben, Flæskesvær, Osteskorper og desl., Fuglene kommer flokkevis på bestemte Tider af Dagen og henter deres Rationer – Foderkassen på Trappegesimsen får alle Brødkrummer; her er Solsorter (de får rådne Æbler) – Skovspurve, Musvitter, Blåmejser, nu og da en Rødkælk, en Bogfinke, en Stillids, og så de næsvise Skader; Flagspætten holder til på Plankeværket i Gården; Spætmejsen viser sig også en sjælden Gang og går baglæns ned ad Stammerne; Axel har i Tidens Løb konstateret 43 Slags Fugle i Haven! Han er meget fugleinteresseret. Jeg kender kun de almindeligste. 
+Min søde Nus er nu i igen igang i sit Værksted – der har været mange Afbrydelser, hun har jo også været syg flere Gange; og Sus har ikke været på Værkstedet endnu siden Jul, det Skind, for hende har Vinteren også været døj, men hun fik da fat i en ung Pige, som kommer et Par Timer hver Dag: vi her har desværre haft nok med at passe os selv; Nus er så glad i denne Tid, hvor er det dog dejligt at høre hendes forfriskende Latter; jeg tror nu privat , at det har været en stor Lettelse for hende, at den Polak ikke er her mere – selv om hun (og vi) self. har meget ondt af det for ham – han er i Fængsel i Flensburg, skriver derfra at han vist skal i Koncentrationslejr. 
+2.)
+Han var nu meget pågående, vilde med Djævelens Vold og Magt have Nus – skønt hun stadig bremsede ham; men hun kunde vel ikke helt stå for det, at han er Jøde – og Udlænding – og dog altid en Kammerat at tage på Tur med, hun er så ensom og så exklusiv, har svært ved af slutte sig til nogen – Gud give jeg kunde stampe noget Ungdom op af Jorden til hende; det trænger hun meget til, men det skulde dog komme fra de unge selv, jeg mener med at trække Ungdom til Huse. Mellem os sagt, så var Polakken meget lidt sympatisk; men man er tilbøjelig til at se mildt og overbærende på de forfulgte og ulykkelige og neddæmpe sin Antipati. – Nus er så optaget af i disse Dage, at hun har en lille ny Glas-Idé, en ”Dessin”, nemlig Karaffel - Glas – og Glasasiet til et lille ”Aftentraktement”, det skal frem i ”Kubens” Vindue (En Kunsthandel v. Siden af Bøgelund Jensen, drives af Edith, Søren Madsens Kone) – Ideen har hun fået ved, at vi har konstateret, at vi er så lækkersultne i denne Vinter – mener det kan skyldes de ændrede Ernæringsforhold, ingen Varer er jo nu som før, næsten hver Aften laver vi et lille Traktement, lidt Syltetøj, eller et Glas hjemmelavet Vin til en Småkage; nu har hun altså lavet et lille Stel til sådant, der skal vist hedde ”Aftentraktement” el. lign. Hun har inviteret mig ned i Værkstedet i Eftmd. for at se det. Forhåbentlig inspirerer det til flere Idéer, så hun snart kan komme ud til Kunderne med Forårsnyheder; det er meget stille for Tiden, men en mangeårig Kunde fra Aalborg har dog anmeldt sit Besøg til først i Marts – til den Tid må hun jo også have noget at vise frem; men man forstår så godt, at det er svært når hun er alene; vi ønsker så meget, at hun havde en dygtig Medarbejder, Trut Søndergård var uforlignelig, et fabelagtig dygtigt lille Menneske, Datter af Maleren Ole Søndergård. Det var hendes Søster, der døde, mens hun var gift med Buf, døde under tragiske Omstændigheder; Trut fik dengang et Chock og har i årevis været Døden nær og opgivet af Lægerne – kunde ingen Mad tåle, levede bestandig af et Par Stykker knækbrød Dagen igennem – jeg så det selv her – men med en ufattelig Energi blev hun ved med at komme og havde trods alt en mirakuløs Arbejdsevne; men hun gik jo til Syberg Keramik [”Keramik” indsat over linjen], hvor hun tjener adskilligt mere. 
+Jeg blev forfærdet over, at Drengene har boet i et uopvarmeligt Rum i den store Kulde, men Junge, der var jo en Kakkelovn, der blev jo i sin Tid bygget en Skorsten – hvorfor var der så ikke mere Kakkelovn?? Jeg kan forstå, at Brændeovnen er omtrent mage til Nussets; der rådede Skorstensfejeren os til at beklæde den udvendig med ildfaste Sten – det var den ikke, kostede kun 30 Kr. og lignede Robert Stevensons første Lokomotiv – de Sten sparede det halve Brændsel, Nus er henrykt for sin Ovn; men hun har simpelthen ikke haft Råd til at bruge den i Vinter - har
+3)
+ikke haft Brændsel nok, derfor sover hun stadig heroppe; alt hendes Brændsel går til Værkstedet, hvor hun heldigvis har en dejlig stor Kakkelovn.
+Men hvad gør Ida, når I ikke har Vand?? Husk nu at besvare dette, for det spekulerer vi meget på. Det var meget trist med Tinges Gård, men fin Diplomati at I holdt gode Miner – det er nu altid klogt, for der kommer en Dag efter denne. – Hvor I dog mærker meget til Bæsterne derovre. Hvilken Sensation med de Øvelser! her er vi meget oprevne over de ”udsatte” Kommunevalg; en Version går ud på, at Tyskerne ikke vilde have konstateret, hvor få Nazister der er i Danmark; men der kan jo ligge meget andet bagved; de er rigtignok søde til at holde deres Ord fra 9 April! Vi hører London hver Aften; i Aftes var Gæsten ”Redaktør Blütten Petersen” i Radioen, vi troede en Tid, at det var Blædel, men det er det dog vist ikke alligevel; hans Tale var næsten lidt for lovende – man bliver mistænksom, når d_er kun_ tales om idelige Sejre. Mon ikke Hitler har fejret en diplomatisk Triumf med den tyrkisk-bulg. Ikke-Angrebspagt. Dog, vi her ved jo nok, hvad sådan en Pagt er værd. 
+Dr. Larsen har været her en Aften – han plejer ellers aldrig at se til Patienterne, det var ganske klart at han kom for at snakke; men jeg gider ikke mere – og vi kom slet ikke ind på Politiken; han gik meget skuffet herfra. Skal jeg snakke mere med ham, så vil jeg sige, at han har fuldstændig Ret; hans Idealer fremmes sikkert bedst med Nazismetaler, men mine Idealer er ikke hans – hvad nytter det så at diskutere. Nej, det er ganske håbløst. 
+Nu er Tiden gået – jeg må til Middagsmaden, skønt der var mere at gå ind på fra dit Brev. Det er så subtilt, dette med Vreden og Hadet – det bliver en mundtlig Diskussion; naturligvis må og skal man kunne harmes over Banditstreger, men man må i sit Sind skelne mellem den retfærdige Harme – og det vilde Had, den frygtelige Vrede, som i sig selv er skadelige og udmarvende Foreteelser, man må med koldt Blod kunne konstatere den store Uret uden selv at brændes op i afsindigt Had – det var sådan noget jeg mente i mit forrige Brev; m.a.O. man må forsøge at være positiv – Had og Vrede betegner det negative. Raseri er ikke frugtbart.
+Kender du ”Sparkenbroke” af Charles Morgan, en ganske forunderlig og berigende Bog – jeg har lige læst den for anden Gang – og med lige store Udbytte; Nus har købt den til nedsat Pris for 2,50 (fra 8,50) og var forarget over, at Morten Korchs Bøger er dyrere! Altså, der er for få Købere til de virkelig gode Bøger. Vi læser en Masse i Vinter, er i en Læsekreds. 
+Nu må jeg i Gang. Axel mener at kunne gå på Kontor en af de nærmeste Dage.
+Tusinde Hilsner! Din altid Dis.
+[Skrevet langs venstre margen s. 1:]
+Undskyld for [ulæseligt ord], jeg får ikke Tid til at læse igennem!
+[Skrevet langs venstre margen s. 2:]
+Ja, den Torkil Barfoed må være en stor Idiot – og så må han også være en skidt Teosof – jeg er efterhånden kun glad ved, at jeg ikke indlod mig i Korrespondance med ham; mit Brev havde sikkert
+[Skrevet på højkant langs venstre margen s. 3:]
+ikke kunnet overbevise ham om hans Vildfarelser.</t>
+  </si>
+  <si>
+    <t>1942-12-29</t>
+  </si>
+  <si>
+    <t>Daisy  Berg
+Ellen Brønsted
+Marie Larsen
+Christine  Mackie
+Axel  Müller
+Ellen  Sawyer
+William  Scharff
+Janna Schou
+William Schwark
+Adelheyde Syberg
+Alheede Warberg
+Christine Warberg
+Jørgen Warberg
+Andreas Warberg, Albrechts far
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Oldemor var Alheede Warberg. Bedstefar Ensomhed: Andreas Conrad Warberg; søn af Adelheede og Jørgen Frederik Warberg. Familien boede på gården Ensomhed. Stine: Christine Warberg; gift med Andreas Conrad Warberg. 
+Daisy Bergs mands navn kendes ikke, og det vides ikke, hvem Kaj var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0591</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen takker mange gange for de gamle breve. Hendes og Astrids oldeforældre ofrede meget for, at deres søn kunne få en stor uddannelse, men han må have været en egoist, for de så ham ikke meget og hørte ikke fra ham. Farmoderen var ingen børneven.
+Christine/Mornine Mackie kan ikke få økonomien til at hænge sammen, men hun har fået penge forærende.
+Hvorfor tror Astrid dog, at hun har kræft?
+Laura/Bibbe Warberg har været hjemme i fire dage. Ellen Sawyer har været på besøg til frokost. Marie Larsen holdt jul hos Johanne/Junge og familien. Alle fik gode gaver.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GNMG</t>
+  </si>
+  <si>
+    <t>[Håndskrevet med kuglepen på kuvertens forside:]
+3-1-03.
+15 april, 2001.
+27 marts 2001.
+16-6 2000
+BWP.
+Påskelørdag. [Pil til denne linie fra "15 april 2001"]
+[Med sort blæk:]
+Fru A. Warberg-Müller
+Bakkevej 12
+Hareskov St.
+[Håndskrevet på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen.
+[I brevet:]
+29-12-42. Kæreste lille Dis.
+Nej, det var saa sandelig ingen uægte Julegave, du sendte mig; jeg tror da ikke, du kunde have sendt noget, jeg blev mere glad ved. Jeg ejer dem ikke og tilmed kendte hverken Elle eller jeg de Breve, og det var en meget stor Oplevelse for os at læse dem; Elle læste dem højt for mig af et Par Gange, for det er jo en helt stor Bog, og vi nød begge to at faa et lille Indblik i vore gode Forfædres Liv og Færden; vores Oldemor har sikkert været en Personlighed og baade klog og god. Sikken udmærket, hun da kunde skrive. Derimod fik jeg en Mistanke bekræftet, den, nemlig, at der må have været en hel Del at sige Bedstefar Ensomhed paa; han maa jo have sjoflet sine gamle Forældre i en temmelig høj Grad, og saa meget de dog havde ofret paa hans Uddannelse og saa pænt vores Oldefar altid skrev om de Pengeforsendelser, som har bragt dem baade Spekulationer og Savn – men aldrig et Ord om, at det var svært for dem. Han kunde nok have gengældt det med at rejse til dem, naar de længtes så meget efter ham og i hvert Fald skrevet lidt flittigere til dem. Du kan tro, han har været en Egoist, hvad jeg nok har tænkt mig, Hvorimod ”den gode Stine” nok har været et udmærket Menneske – dog vist ingen Børneven, for selv om jeg tydeligt husker hende og kan se hende for mig, følte vi Børn os ikke knyttet til hende og jeg mindes aldrig at hun har taget mig paa sit Skød (som Tante Minni saa ofte gjorde) eller snakket med os; men et Menneske kan jo ikke have alle Dyder: det var som sagt en stor Oplevelse at læse dem og jeg er lykkelig over at eje dem og at kunde efterlade dem til mine Børn, og jeg siger dig tusind Tak for dem. Fra Christine fik baade Elle og jeg det Billede, jeg her sender dig – dog kun paa Laan – og det er da ogsaa en hel Skat at eje. Mornine havde været saa forfærdelig dybt nede i Pengesorger, at hun var ved helt at fortvivle (hun kan jo ikke faa det til at slaa til) men saa ret inden Jul kom det væltende ind over hende med Mammon, et Legat paa 200 Kr. og andet; f. Eks. kom Daisy og hendes Mand med 50 Kr., Elle og jeg havde sendt hende hver 10 Kr – det hele beløb sig til 285 Kr. og det bragte hende paa Fode igen. Tak for dine lange Breve, hvor det dog var godt, at der kom en Vending i det for dig. Hvorfor spekulerer du dog paa Kræft – intet tyder dog derpaa, det kommer anderledes listende; men en Tyktarmslidelse (hvad det tyder som) er jo heller ikke saa morsomt have at trækkes med. Det er dejligt at I synes saa godt om Kaj; jeg har for Resten ikke talt om det til nogen, men maaske behøver jeg ikke at udvise Diskretion; dog var det muligt, at de Unge godt vilde have det lidt for sig selv. Min Oplevelse af din Tilstand slog en hel Kolbøtte da jeg læste, at du havde været i Kbhvn. for at ende Ærinder og være til Middag; men var det dog ikke lidt voveligt Ogsaa min Opfattelse af Jeres Formues Omstændigheder slog Kolbøtte, da du skrev om 90 Kr. til Julegaver. Ja, ja, alt er relativt – ogsaa Fattigdom. 
+Bibbe kom Torsdag før Jul og blev til Tirsdag – 4 hele Dage. Manse lod hende baade hente (Dræby) og bringe i Bil el. maaske splejsede han og Tinge. Det var himmelsk at have hende, men havde jo været langt bedre at ha’ hende i Julen; hun var meget sløj og træt og jeg var grædefærdig ved Tanken om, at hun skulde på Arbejde så snart. Hun ringede Juleaften, det gode Barn, var kommen godt hjem og hun sagde, at det gik over Forventning med at taale Arbejdet. – Elle kom til Juleaftens Frokost, som altid er festlig; vi havde Peter og Sofie, fik Snaps og det hele var meget muntert. Tinge hentede hentede Marie i Kjerteminde ud på Eftermiddagen, vi havde en yndig Jul, stille og hyggelig. Den sidste Aften Bibbe var her fik vi Gaasesteg, Æblekage og Juletræ – helt som Juleaften Elle cyclede hjem i Gaar, Mandag, Marie er her endnu. 
+[Skrevet på hovedet øverst på side 1:]
+Her var mange og gode Gaver, Manse havde købt Bøger til os alle; jeg fik ” - men dette frem for alt - - ” Elle blev glad ved mit Tæppe til hende, det var nu ogsaa pænt. Bibbe fik en Sofapude og 10 Kr. til Hjælp til et Par Handsker – foruden flotte Gaver fra de andre. Elle gav mig rustfri Knive, som jeg manglede og var henrykt over. Du faar ikke mere denne Gang, jeg har saa uendelig meget at skrive; fordi Bibbe var her, sløjede jeg af med Juleposten og sprang mange over. Vil du takke Axel saa meget for den lille pæne og nyttige Kalender, og hilse den søde Janna, bare hun har klaret det enorme Slid. 
+[Skrevet langs venstre margen side 2:]
+Mon du ved, at Bes venter en Arving til Juni. 
+[Skrevet på hovedet øverst på side 2:]
+Selv faar du mange goe Hilsner med Tak for Gaven fra din Junge.</t>
+  </si>
+  <si>
+    <t>1945-03-17</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Harriet Afzelius
+Grethe Jungstedt
+Kurt Jungstedt
+Matilda Jungstedt
+Johanne Christine Larsen
+Axel  Müller
+Ole Poulsen
+Janna Schou</t>
+  </si>
+  <si>
+    <t>En fidibus er betegnelsen for en sammenfoldet strimmel papir til tænding af piber, pejse, ovne og lignende.
+Harriet er muligvis Harriet Afzelius. Når Ellen Sawyer fortæller Astrid warberg-Goldschmidt, at Astrids barnebarn er i huset i Stockholm, kan det skyldes, at Astrid i perioder stort set ikke var i kontakt med datteren Ina og dennes familie. Det vides ikke, hvem Sj. var. 
+Det lille barnebarn var Pernille Marryat, f. 1945. 
+Lille var Grethe og Kurt Jungstedts datter, Matilde/Matilda.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0812</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer takker for cigaretterne. Tobak og tændstikker er en mangelvare. 
+Der bliver bygget befæstninger og gravet skyttegrave i Kerteminde. 
+Dejligt med Astrid Warbergs nye barnebarn.
+Margaret/Grethe og Kurt Jungstedt har sølvbryllup i juni, og deres datter er ansat hos en arkitekt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Y2b7</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Warberg Müller
+Bakkevej 12
+Hareskov
+Sjælland
+[På kuvertens bagside:]
+Ellen Sawyer
+Kjerteminde
+[I brevet:]
+17-3-45
+Kære lille Disser!
+Du skal rigtignok have så mange Tak for de dejlige Cigaretter og for dit Brev. Er der noget, jeg bliver rørt over, så er det, når man undværer af sin dyrebare Tobak til mig, - og de var meget fine! Og de kastede Glans over mit Fødselsdagsselskab. Nu begynder det jo ellers at knibe med det – Tobak – som med så meget andet, - og selv om vi har lidt at ryge på (og jeg har jo noget dansk) så nærmer den Tid sig med hastige Fjed, da man ikke har noget at tænde med. Her er Tændstiksmiséren akut. Så længe man har Ild i Kakkelovnen, går det jo, - så kan man bruge Fidibusser. Jeg klarer mig med èn (1) Tændstik om Dagen. Endog Gassen tændes med Fidibus. Gastænder har jeg – men Stiften er slidt op og man kan ikke opdrive en ny. Gas og Elekt. går det meget godt med. En 15 Lys Pære bruger meget lidt og man går jo tidligt i Seng. Jeg sparer sammen til at stryge min store Forårsvask. – men hvor er alt dette Småtterier! ”Man” befæster Kerteminde, - graver Skyttegrave, - sætter Pæle i overalt til at markere, hvor man vil have Antiluftskyts, Kanoner, Pigtråd o.s.v. Man graver Skyttegrave oppe i Ole Poulsens Mark, ved Hverringe, ved Pilegården og mange andre Steder. Man venter åbenbart Angreb fra Storebælt. – Folk har sine Evakueringskufferter stående pakket, så man kan forlade alt med kort Varsel. Det er nu ikke hyggelige Udsigter. Men sommetider går det jo da bedre end Præsten præker!
+Hvor yndigt for dig at have Nus så hun af og til kan smutte hjem og hvor henrivende for dig med det lille Barnebarn. Når det bliver Sommer, kan du vel se dem lidt oftere. – Jeg håber jo stadig på at få mine at se. Til Sommer har Kurt og Gr. Sølvbryllup – i Juni, - men jeg når såmænd ikke at komme op til det. De har det ellers godt, - jeg får mange og gode Breve fra dem. Lille har en god og vellønnet Stilling hos èn af deres bedste Arkitekter og er meget glad ved sit Arbejde. Hun er rigtig kommet på sin rette Hylde. Men jeg synes jo alligevel, hun snart skulde tænke på at forlove sig. Om dèt forlyder intet. 
+Tak for Opskriften. Den så lovende ud. Nu er den kommet i Kogebogen og skal bruges ved en festlig Lejlighed. 
+Min F-dag var yderst vellykket. – Masser, Masser af Gaver og en lille fin Middag om Aftenen, for min Klub. – Harriet er jo også i Stockholm nu og har Plads og det har Sj. også, men det ved du vel. 
+[Skrevet på langs på venstre side s.1:] 
+Junge har jeg ikke set siden Jul – jeg har ingen brugbar Cycle. Vi skriver af og til.
+[Skrevet på langs på venstre side s. 2:]
+Hils nu Aksel og Nusset og dig selv Masser af Gange fra din gamle Elle</t>
+  </si>
+  <si>
+    <t>1947-11-29</t>
+  </si>
+  <si>
+    <t>Hareskov St.
+Bakkevej 12</t>
+  </si>
+  <si>
+    <t>Søren -, Bibbes kammerat
+Adolph Larsen
+Johannes Larsen
+Axel  Müller
+Lauritz Pedersen
+Janna Schou
+Børge Tinesen
+Alexander Vincent
+Else Warberg
+Karen Warberg
+Erik Warberg Larsen
+Grete Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, uden registreringsnummer</t>
+  </si>
+  <si>
+    <t>Johanne/Junge spørger, om Astrid kan lægge penge til side til skatten? Det er godt, at Axel har det bedre. Johanne håber, at der bliver råd til turen til Nyborg. Hun vil godt betale for begges cerutter. Måske kan Lauritz køre for dem. 
+Johanne har holdt stor middag med fasaner mm. Og hun har haft besøg af Børge Tinesen, som til sin chefs firma ville lave en reproduktion af Johannes Larsens Et Andetræk. Johanne og Adolfs forstudie til billedet var det nemmeste at gengive. Erik/Tinge og Martin/Manse fik penge for at udlåne deres skitser. Johannes Larsen har krævet at få halvdelen af nettofortjenesten, Børge Tinesen var et dejligt kulturmenneske. Måske skulle Astrid lave en børnebog til udgivelse på hans firma sammen med Janna?
+Johanne og familien har lukket nogle værelser af for at spare på varmen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hx17</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St.
+[Skrevet af ukendt:]
+x Smørmærke!
+1ste December 1947
+besv. 10. Dec. 
+[Håndskrevet på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen.
+[I brevet:]
+Lindøgaard Lørd. 29-11-47.
+Kære lille Dis!
+Det var dog en hel Velsignelse at faa saadan et godt Brev fra dig, det var saa sandelig en god Tur, han der havde til Kontoret. Naar I faar fuld Gage baade for Nov. og Decemb. kan I saa ikke lægge lidt af det til Side til Skatten, for den bliver jo hamber til næste Aar, naar I faar mindre at leve af, men alligevel skal af med den sædv høje Skat. De Blade du skrev om, har jeg regnet sammen til 184 Kr. årlig det kan der købes en hel Del Mad for. Ja, det var som jeg vist skrev, at en Ændring paa Sagerne vilde hjælpe paa Axels Helbred – det er jo endelig ikke saa svært at regne ud, for Nerver er jo paa Spil alle Vegne. Hvor er det dog dejligt, lille Dis! Tror du nok, du kan faa Raad til det Nyborg-Ophold, som jeg ser hen til med saa stor Forventning. Skulde vi faa daarligt Vejr, har vi da nok at snakke om indendørs. Ser du ikke ogsaa hen til det som en god Oplevelse? Vi maa se at faa det til at blive af. Naar vi kommer ind i det nye Aaar, vil jeg spare sammen til det og jeg tror [”tror” indsat over linjen] ogsaa godt, jeg kan bestride vort fælles Cerutbehov, din Rejse til Nyborg er jo dyrere end min. Saa vil Lauritz hente os ud til dem, saa du faar Bibbe at se i hendes Hjem, og maaske han ogsaa vil køre os en Tur f. Eks. til Glorup, til de gode Titter – det har jeg nu ikke talt med ham om, men han er vældig flink med Bilen hvis hans Dæk bare vil holde, de er frygtelig skrøbelige og han kan ikke faa nye. – Vi havde saadan en morsom Aften
+2 Jo ["Jo" overstreget] i Torsdags. Vi havde faaet dem til at kommer herud og havde lavet fin Aftensmad til dem: Dug paa Bordet, Bajere – den sidste Rest fra Gildet – 2 Fasaner, henkogte og pænt koldt Bord; de var begejstrede og overraskede. De kom om Eftermiddag, men vi havde saadan et morsomt Besøg; Gretes Bror, Børge, arbejder hos en Mand, der hedder Vincent – fransk Afstamn. – han har en en Gros Forretn. Med Luksusting Julekort, Servietter, Gengivelse af Malerier, Børnebøger o.s.v. o.s.v. [”o.s.v. o.s.v.” indsat over linjen] De kom for at se det Maleri af Las med Agraren, der sidder paa Andetræk; Tinge og Manse har jo hver sit Maleri, Studier af ["af" overstreget] til det store som hænger paa Statens Museum for Kunst. Han valgte vores fordi det var lettere at gengive. Dagen efter skulde de ud til Las for at blive enige med ham; de har før lavet noget af hans, og da fik han 8000 Kr. men denne Gang menes han at ville forlange Halvdelen af Nettofortjenesten, og det er jo et skrapt Forlangende. Du kan ikke tænke dig, hvor den Mand var henrivende. Dis, der er nu noget ved Kulturmennesker! man ved det øjeblikkelig naar han træder ind i ens Stue, og soler sig ved at være sammen med et Kulturmenneske, og saa var han saa elskelig; vi snakkede og snakkede og faldt saa glimrende sammen. Som vi ærgrede os, da det for sent gik op for os, at vi godt kunde have faaet dem, ham og Børge altsaa, til at blive, for de skulde hen til Odense og sove der. Selv Agraren sagde, at det var helt vemodigt at sige Farvel til ham. Ham maa vi henvende os til, hvis 
+3 du laver en Børnebog, han ”gør” i den Slags, du kunde maaske sammen med Janna tjene store Penge ved det.
+Det havde først været Meningen, de skulde laane det Billede, som Tinge har, og da det saa blev vores, sagde Børge til ham, at saa blev Tinge vist lidt skuffet, saa sagde Vincent straks: godt, saa siger vi 500 Kr, saa kan de faa 250 Kr hver – Tinge og Manse altsaa. Bare for at laane det Billede!!
+Til Aftenkaffen kørte Lauritz ned eft. Grete og Tinge, Søren ankom i Bil, og vi havde en umaadelig morsom Aften Næ, hvor Snakken gik. Vi havde anstrengt os, havde til Kaffen hjemmebagt Franskbrød m. Ost og Marmelade, en Lagkage med Chokoladeglassur samt en Æblekage, godt m. Flødesk. De jublede højt, da det kom paa Bordet. Det var sidste Aften i vores gode Stue; næste Morgen flyttede vi ned i Spisestuen; vi tør ikke mere fyre deroppe, for Brændselet svinder foruroligende. Det værste er jo med Julen, men saa fyrer vi op i Manses Stue, Havestuen lige til Juleaften, saa vi kan have Julestue der. Her er saamænd ellers hyggeligt nok; Gulvtæppet er her nede, mine pæne Blomster er flyttet herned, jeg har 3 blomstrende Alpevioler, hvoraf den ene er selvopdreven og jeg har to andre som endnu ikke er kommen i Blomst. Her er yndigt, men alligevel savner jeg jo min Stue. 
+Søren er en Kammerat af Bibbe fra Middelf. Sinds.s.h. hun har været et Aar i Paris som Nurse er nu sygeplejerske i Kjerteminde en meget sød Pige. - - Vi har det alle godt her. Hermed 1 Smørmrk.
+Masser af Hilsner til Jer begge</t>
+  </si>
+  <si>
+    <t>1947-12-26</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Edel -
+Ena -
+Bodild Branner
+Frits Branner
+Johannes Nicolaus Brønsted
 Louise Brønsted
+Thora Cohn
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Elena Larsen
+Erik Larsen
+Grethe Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Lise Larsen
+Marie Larsen
+Martin Larsen
+Else Larsen,  Andreas Larsens kone
+Christine  Mackie
+Pernille Marryat
+Axel  Müller
+Leo Swane
+Ane Talbot
+Gunnar Tinesen</t>
+  </si>
+  <si>
+    <t>Johannes Nicolaj Brønsted (Magisteren), som var gift med Louise, Alhed Larsen, Astrid Warberg-Goldschmidt og Johanne Larsens søster, døde 17. dec. 1947. 
+De mortuis nil nisi bene er latin for 'om de døde (skal man) kun (tale) godt'. Den oprindelige græske formulering er mere direkte: Tal ikke ondt om de døde (Diogenes' Laërtius 1.70). (Kilde: Lex.dk).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0655</t>
+  </si>
+  <si>
+    <t>Marie Larsen er taget til Kerteminde for at være med i festlighederne, når Johannes Larsen på sin fødselsdag bliver udnævnt til æresborger i byen. 
+Johanne/Junge Larsen takker for den skønne julepakke. 
+Johannes/Las Larsen har fortalt Johanne lidt om Brønsteds/Magisterens begravelse, og Andreas/Puf fandt præstens tale god. Marie har vist meget lidt deltagelse og endog fremhævet nogle af Brønsteds mindre heldige sider. 
+Efter planen skal Christine og Leo Swane køre med Johan/Lysse Larsen og Elena/Bimse for at deltage i æresborgerfesten. 
+Man holdt jul i havestuen på Lindøgaard. Dagen efter kom Lise med familien og takkede for dukken fra Johanne og Adolph. 
+Johanne ved ikke rigtigt, om det var forkert af Astrid ikke at deltage i Brønsteds begravelse. 
+Lørdag: Johan og Elena kom midt om natten, og Leo Swane og Christine var ikke med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qXs1</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov
+[Skrevet af ukendt: måske Laura Warberg P]
+14-3-2007.
+21-6-2000
+BWP. 
+[På kuvertens bagside:]
+Lindøgaard Dræby St. Fyen.
+[I brevet:]
+Lindøgaard Fredag 2den Juledag 1947.
+Kære lille Dis!
+Det er bleven til en meget stille 2_den_ Juledag: Manse og Peter er paa Fiskeri (Bøsse med) med en Fisker-Ven i Kjerteminde, Marie er lige taget til Kjerteminde i en Lejebil, Rutebilen gaar først langt ud paa Natten, omtrent, og hun vil derud for at kunde følge Slagets Gang lige fra Morgenstunden paa Fødselsdagen. Las med Familie skal ned paa Raadhuset Kl. 10 for at blive udnævnt til Æresborger. Agraren er nede at malke, Edel har et og andet for, saa jeg er mutters alene og her er en salig Ro og Fred, hvor længe den vil varer maa Tiden vise. 
+Lad mig allerførst sige dig saa mange mange Tak for din indholdsrige Pakke. Først og fremmest dette pragtfulde Brevpapir, som hermed indvies, mit pæne Papir er netop paa Hældningen, der er vist kun et enkelt Ark tilbage, saa jeg er mægtig glad ved det og siger dig saa mange Tak. Bøgerne til Mandfolkene skal jeg sige saa mange Tak for. Jeg læste den til Manse en af de sidste Aftner inden Jul, jeg skal love for, den er spændende. Og saa allle Lækkerierne! Tænk at have faaet Risengryn til Huse! Og Rosiner og Bolsjer og saa de dejlige Cerutter og den store fine Mavebæltecigar – det var vel nok Herligheder.
+I mit lange Julebrev til dig, tvang jeg mig selv til ikke at skrive alt for meget om Lugge, men jeg var glad ved, at du skrev saa meget om det til mig, det var jo dog det, som opfyldte os begge. Og synes du ikke, at det var – er – svært at være saa langt borte og ikke kunne følge med i Enkelthederne. Christine hørte jeg dog fra et Par Gange, men kun ganske korte Breve. Jeg ringede Dagen efter til Kjertem. (jeg mener Dagen efter Begravelsen) Jeg talte kun med Las, de andre var i Byen, men han fortalte mig dog lidt om det; var det dog ikke kækt af Las paa 80 Aar at tage derover? Og da Puf kørte Rie herud Juleaftens Efterm. fortalte han mig en Del, ogsaa lidt om Præstens Tale, som Puf fandt god. Men nu faar jeg forhaabentlig den Glæde at være sammen med Christine i Morgen, det er i hvert Fald Planen, at hun skal komme til Fødselsdagen Lysse tager hende og SkriveSwane med i sin Bil, naar han og Bimse kører over. Hun ved, om Lugge har nogen Planer for sin Fremtid. – Der er nu mange, Dis, som har holdt af Magisterens ["s" i slutningen af ordet overstreget]; Peter siger, at Lysse holdt saa umaadelig meget af ham Bodild Branner skrev det samme; Fritz har taget sig det saa nær – Las, Puf, Christine. Jeg har 
+2
+været lidt forbløffet over saa komplet udeltagende Marie har været, ja næsten lidt forbavset over at se og mærke min Sorg. Det eneste hun egentlig fæstede sig ved, var det uforsvarlige i, at Las tog derover til Begravelsen; det blev næsten til en personlig Fornærmelse paa Lases Vegne over, at Magisteren var død!! Overdrivelse selvfølgelig; men jeg blev nu lidt underlig over at høre hende fordybe sig i Magisterens utiltalende Egenskaber og jeg tænkte: de mortuis nihil bene. Hedder det Ord ikke saadan? det mener jeg dog; jeg saa det forleden et Sted i en Historie helt anderledes, det endte paa bonus, og Ordet for De døde saa ogsaa helt anderledes ud. Spørg Axel! Der var heller ingen rigtig Glans – for mig altsaa – over Juleaften, som fejredes i Havestuen, jeg havde pyntet Juletræet, Peter havde dog lavet Julestjernen, den gamle maatte absolut siges at have udtjent, den havde ogsaa mange Aar paa Bagen. Jeg syntes jeg havde faaet det lille Træ rigtig fint og festligt i Aar; vi kan jo kun have smaa Træer, selv om det [”om det” indsat over linjen] naar helt op til Loftet; Lys havde vi nok af, Stjærnekastere ogsaa, saa det [”det” indsat over linjen] straalede smukt nok, og Net og Hjærter var frisklavet i Aar. Aldrig har her været saa mange Gavepakker som i denne Jul; Peter og Ena var her jo også ud over det sædvanlige Mandtal, og hvad Peter fik var ganske fantastisk, han sagde ogsaa den ene Gang efter den anden: Jeg har aldrig faaet saa mange Julegaver før. Ogsaa den lille Ena var tilfreds med sine. Juledags Eft. fik vi Visit af Tinge og hans Svoger Gunnar samt lille Lise, der skulde sige Tak for Gaverne, navnlig for Dukken fra os her. De sagde, hun var blevet helt forstenet af Betagelse, da den blev pakket ud. Om Aftenen, da de var kommen i Seng sagde Tinge til hende, om hun ikke snart kunde tie stille, nej, for Dukken skulde have ved den anden Side ogsaa, og saa sagde hun ned til Dukken ”hvordan er det du ligger og fedter med det” – man hører stadig Gretes forskellige Ytringer gaa igen i Lises Mund. Hun er en forfærdelig pudsig Unge. 
+Julegaverne – jo, jeg synes det er en utrolig praktisk Maade med Indpakningen; der er intet med at det og det ikke maa ses, for det er altsammen skjult under det fine Papir; vi faar heller ingen Uorden af den Grund, Papirer lægges straks fint sammen og samles i en Stabel og Baandene i en lille Bunke, som kommer i deres snart mangeaarige Æske, som har sin Plads i Julekassen. I Aar havde jeg saa meget Indpakningspapir, at jeg ikke nær brugte det op, skønt vil ["l" i slutningen af ordet overstreget] alle pakker Gaver ind med det; jeg har aldrig behøvet at købe Julepapir. - Tak for de smaa Skitser til din Børnebog, den er nok bleven nydelig og lille Nille salig; det er helt overraskende at du pludselig er bleven bildende Kunstner. 
+Du spurgte mig, om jeg syntes det var rigtigt, at du ikke tog til Begravelsen. Ja, for det første havde du vel daarligt kunnet taale det for din Bronchitis, men ellers – jeg ved det ikke, Dis, jeg har tumlet med det og spekuleret paa, hvordan Lugge ville føle det, men er ikke kommen til noget Resultat. Lad os haabe, at det du valgte var det rigtigste. 
+[Skrevet langs højre kant paa s4:]
+Lørdag 
+I Dag er det altsaa den store Dag i Kjerteminde! Jeg havde i Aftes en af mine ikke usædvanlige Søvnløshedsanfald, hørte saa Klokken slaa 2, men da ikke halv 3. – Kl. 5 vaagnede vi ved at en Bil kørte ind i Gaarden – Lysse og Bimse: 
+[Skrevet på hovedet øverst på s. 4:]
+min første Tanke var: så kommer Christine ikke, men ingen af dem havde tænkt paa at spørge Lysse om, hvordan det hang sammen, men jeg er da forberedt paa, at jeg saa ikke faar hende at se og det havde 
+[Skrevet på venstre kant på s. 4:]
+jeg dog saadan glædet mig til. – Jeg laa og fulgte Slagets Gang, hørte Manse gøre Ild, kalde paa Peter og sætte Madvarer frem for dem; naa, jeg fik da sovet fra 8-10, saa nu gaar den vel. Lys. og B. har vel skiftedes til at køre og sove!
+[Skrevet langs venstre kant på s. 2:]
+Jeg saa dem altsaa slet ikke, hvad der ikke gjorde noget, ieg har jo aldrig været ovenud indtaget i Bimse. Hvis Chr. ikke kommer bliver jeg altsaa den eneste Repræsentant for Alheds Familie
+[Skrevet på hovedet øverst på s. 2:]
+Naa, saa slutter jeg af, lille Dis. Du kan tro, det er mig en stor Glæde at faa saa gode Breve fra dig Endnu en Gang Tak for Pakken, Hilsen til Jer begge, din Junge.</t>
+  </si>
+  <si>
+    <t>1948-02-06</t>
+  </si>
+  <si>
+    <t>Edel -
+- Agner
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Thora Cohn
+- Føge
+Poul Gregersen
+Ernst Hartmann
+Joseph Haydn
 Adolph Larsen
 Andreas Larsen
-Gudrun Larsen
+Jeppe Larsen
+Johannes Larsen
+Peter Andreas Larsen
+Else Larsen,  Andreas Larsens kone
+Christine  Mackie
+Axel  Müller
+Lauritz Pedersen
+Holger Rasmussen
+Mads Rasmussen
+Ane Talbot
+Erik Warberg Larsen
+Lise Warberg Larsen
+Martin Warberg Larsen
+Per Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Nicolaus Brønsted døde 17. dec. 1947. Tornehave i Birkerød var han og hans families hjem.</t>
+  </si>
+  <si>
+    <t>Johanne anbefaler Astrid at købe en større pibe.
+Louise/Lugge er ramt hårdt af sorg efter mandens død. Johannes Larsen skal bo hos hende nogle dage i forbindelse med en udstillingsophængning. Måske skal Louise flytte ind i en af Tornehaves sidefløje. 
+Johanne og familien har haft selskab. Martin/Manse havde skudt en tjurhane, og man inviterede gæster og møblerede om. Johannes Larsen ville tidligt hjem, men resten af selskabet festede til ud på natten. 
+Peter og Martin/Manse har tapetseret og hængt billeder op. 
+Laura/Bibbe har været hjemme. Hun synger i kor - blandt andet Haydn - og har fået en flot selskabskjole til dette brug. 
+Familien har lært tyske Ernst Hartmann at kende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dAa2</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov 
+[Skrevet af ukendt:]
+9’ Febr. 1948.
+besv. 22 Febr.
+(næste Brev først – 6’ Marts!)
+1946-48 
+[Skrevet på kuvertens bagside:]
+Lindøgd. Dræby Fyen
+[I brevet:]
+Lindøgaard
+Fredag 
+[Tilføjet af ukendt:] 6/2-48
+Kære lille Dis!
+Tusind Tak for dit sidste Brev, der jo ikke, som du selv bemærkede, var slet saa glansfuldt som alle dine senere Breve ellers har været. Tobaksmissèren er jo ret alvorlig, hvis du ikke kan vænne dig til Piben; mon ikke det vilde hjælpe, hvis du fik en lidt større Pibe, de bittesmaa er vist ikke saa gode at ryge af, og saa skulde du jo gerne finde noget meget mild Tobak, den – synes jeg – bider ikke saa meget paa Tungen som den fine Tobak, der næsten altid tillige er stærk. Jeg forstaar saa godt, at Savnet af Tobakshyggen maaske bliver det værste at undvære. - - Du tog lidt for tungt paa, at du ikke havde takket for Julebrevene – skidt med det, men du forstaar, jeg vilde bare vide, om du havde faaet dem. - - At I har ondt ved at faa Pengene til at slaa til, er sandelig ikke underligt, gid I maa kunne klare det!
+Lugge havde jeg Brev fra for ikke ret længe siden, et ganske lille et – Svarbrev -. Saa vidt jeg kunde se, er hun ikke kommen ret vidt endnu; hun kan slet ikke taale at se Mennesker endnu; kun en Fru - nej jeg har glemt Navnet – havde været hos hende en Eftermiddg, en hun staar meget nær. Las skulde ind til Kbhvn i Anledn. af hans Udstilling; de havde ringet og talt m. Bes, som jo stadig bor der, om Las maatte bo der, og det maatte han, jeg kan ikke vide, om det ikke skulde gøre hende lidt godt, Las med sit rolige Væsen – og Lugge ved jo godt, at der bag hans dagligdags Facon findes megen Varme og Medfølelse. Mornine har jeg haft en Del Breve fra siden Mag. døde, og hun skriver stadig om, hvor forfærdelig Lugge lider, jeg har været bange for, at det helt skulde knuse hende, men for Børnenes Skyld gør hun jo, hvad hun kan for at komme over det, Hun ved endnu ikke, hvor længe hun kan blive boende, det skal nu undersøges, om Sidelængen i Tornehave er god nok (solid nok, menes der vel) til at der kunde indrettes en Lejlighed til hende der, det vilde hun helst, skrev hun, bo alene i et lille Hus kunde da aldrig gaa i disse usikre forbandede Tider med alle de Forbrydere, som Krigen har affødt, der hitter paa alt muligt ondt. Ja, Dis, det er som et stadigt Tryk dette at tænke paa Lugges forfærdelige Sorg, bare hun dog kunde blive Menneske igen, baade for hendes egen, Børnenes og vi andres Skyld. Jeg har gaaet lidt alene med min Sorg over hende, godt at Mornine har skrevet lidt til mig. Elle har jeg ikke set siden Magisterens Død, kun 
+2.
+talt een Gang med hende i Telefonen efter Juleferien; da sagde hun, at Lugge havde saa forfærdelige faa fysiske Kræfter. 
+Vi har egentlig haft en rørig Tid her; I Dag for en Uge siden havde vi Selskab. Manse havde nemlig skudt en Thurhane, da han i Julen var paa Båxhult, og Lysse havde givet ham den med hjem: saa vilde Manse have Dr. Agners og Lases herud at spise den, og du kan tro, det blev en Succés; de fik Silde- og Ostesnitter X først, dertil havde jeg givet ½ Flaske Snaps; saa Tjur og henkogt Fasan, Æbletrifli m. vores dejlige fede Flødeskum paa - de jublede over al den Fl.sk. Jeg havde været lidt ængstelig for om Lases og Agners, der aldrig før havde sets, kunde spænds sammen, men det gik fortræffeligt. Jeg havde lavet Stue i Havestuen, hvor Manse har Soveværelse, flyttet hans Dyne væk, saa Sengen blev en Ottoman, det store Gulvtæppe og Lænestolene flyttet derind, et lille lavt Bord med Tobaksanretn. foran Ottomanen, Tæppe foran, mit brogede Slumretæppe hængt for Havedøren, Julelys i en Række paa Dragkisten – ja, da vi kom derind efter Bordet, og Edel havde tændt alle Lys, og Stuen var varm og helt gennemlun, saa var det aldeles henrivende
+[Skrevet langs sidens venstre kant:]
+X da vi gik til Bords og Las saa Snitterne paa sin Tallerken sagde han: H ["H" overstreget] sikke noget dejlig Mad!
+saa jeg selv var helt imponeret af det. Ud paa Aftenen The her i Spisestuen, men saa vilde Las ogsaa hjem. Han var om Onsdagen kommen i Seng Kl. 4 ½ efter en Fødselsd. i Faaborg – Mads Rasmussens Søn fyldte 50. Godt gjort af en Mand paa 80. Bagefter festede vi videre med Doktorens, som begge er knusende søde; Fru A. havde en Sammenplantn. med til mig, som har staaet lige til i Dag: to røde Tulipaner, blaa Krokus m. 3 Blomster og gule Erantis, den har været henrivende. Søndagen før havde Manse, Tinge og Peter tapetseret her i Spisestuen, jeg er meget imponeret over Arbejdet, det er som en Fagmand har lavet det. Tapetet meget smukt fint grønstribet, meget lyst. Hele Mandagen hængte vi Billeder op – ja, det var da Manse, som gjorde det; jeg havde Køkkenarbejde, da Edel havde fri fra Søndag Middag til Tirsd. Morgen. Jeg synes, hun maa være bleven imponeret, da hun kom ind den Morgen, for alt var gjort rent og i Orden, Blomsterne bruset, alt paa Plads, Gulvet vasker og bonet og Væggene fulde af Kunst. Jeg havde ikke rørt en Finger ved det, Manse og Peter lavede det hele, men ikke eet Billede blev hængt op, uden at jeg blev klar ["klar" overstreget] kaldt ind for at afgive min Kendelse. 
+3.
+Manse sætter i det hele taget og i alle Forhold megen Pris paa min Dom og Mening, det kvæger mig meget; han er i det hele taget saa umaadelig sød imod mig, og altsaa ogsaa anerkendende; naar man gaar i sit 75de Aar, maa man vist ikke undlade at sætte Pris paa det og det gør jeg ogsaa.
+Vi har haft Bibbe hjemme et Par Dage; hun kom Onsd. Aften ved 9 Tiden og vi havde saadan en hyggelig Aften med hende; trods al hendes Lykke m. Lauritz længes hun efter os og Lindøgd. og hun var saa glad over at være her hos os. Hun kan desværre saa daarlig holde til saa tit at komme sent i Seng; hvad de har haft af Koncerter, Prøver, Sammenkomster, Jubilæumshistorien! ja, jeg kunde slet ikke følge med i det. Hun har faaet en pragtfuld Selskabskjole, lang, sort, vid, nedringet, sort Silke; de skulde forleden til Odense, hvor Aarstiderne af Haydn gik, Bibbe sang i Koret. Der saa vi Kjolen, da de kom efter Manse, som de havde inviteret; jeg skulde ogsaa have været med og sørgede over ikke at kunne; jeg gik med Tøffel p.Gr.a en betændt Ligtorn, Fanden staa i den! Bibbe saa henrivende ud i den Robe, og saa har hun faaet en Frakke med Sølvræv, hun er ikke billig!
+Hen paa Eftermiddagen næste Dag gik hun og Lise, som Agraren havde hentet om Morgenen ned til Lindø, hvor hun skulde dyrke dem Resten af Dagen det var neml. Pers Fødselsdag, og Per er jo Bibbes Yndling. Næste Dag over Middag ["over Middag" indsat over linjen] kørte Peter hende hjem paa sin Motorcycle; du kan tro, det var dejligt at have hende. 
+Vi har dyrket en lille Tysker Ernst Hartmann, som Manse og Poul Gregersen havde truffet nede ved Havnen; Manse inviterede ham til Middag i Søndags og saa kom han igen Tirsd. Aften (Peter hentede ham) du kan tro, det var en straalende glad lille Tysker, som Peter kom ned, vi havde været gode imod ham, og han fortalte mig, at han syntes, han havde lært saa meget af os ved Samtalerne med os; de Tyskere skal jo have Sandheden at vide fra andre, i deres Hjemland faar de den saavist ikke at vide; ingen af hans Kammerater vil indrømme at Tyskland selv var Skyld i Krigen, sagde han, men han selv begyndte at forstaa det. Han var Lægesøn fra Bremen, af Officersfamilie. 
+Lørdag Nu maa jeg se at faa dette færdigt. Jeg skal nok sørge for Plads til os i Nyborg; mon den Tur virkelig skulde blive til noget, det mener altsaa Fru Føge, jeg har ellers haft mine Tvivl. Jeg tror nu ikke, det bliver svært at skaffe Plads først i Maj, Sommerferien er jo noget ganske andet, men der er næppe mange paa den Tid, hvor vi vil være der. 
+Gid det nu maa gaa bedre med alle dine Genvordigheder lille Dis! Hils Axel og vær selv hilset fra din Junge. 
+[Skrevet langs venstre kant på s6:]
+Tirsd. Aften sad vi og snakkede med Tyskeren til halv 1; du skulde have hørt mit Sprog, halv tysk og halv engelsk – som han taler; vi lod ham tale Tysk og svarede paa Engelsk, det gik stolt.</t>
+  </si>
+  <si>
+    <t>1948-06-01</t>
+  </si>
+  <si>
+    <t>Gustav Helms
+Adolph Larsen
+Marie Larsen
+Axel  Müller
+Lauritz Pedersen
+Ellen  Sawyer
+Karen Warberg
+Marie Warberg
+Lise Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Jomfru Marie er i denne sammenhæng formodentlig Marie Larsen. 
+Titterne var søstrene Karen og Marie Warberg. De voksede op på Glorup, hvor deres far var godsforvalter.
+Det vides ikke, hvem Dr. Bech var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0574</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen tror, at Astrid Warberg-Gs mavesmerter skyldes, at hun ikke kan tåle det hårde arbejde. 
+De to søstres fælles ferie var dejlig og kan måske gentages et billigere sted. 
+Titterne (Karen/Nina og Marie Warberg) var søde, men Johanne er ikke enig med dem om fredsbevægelserne. Det er dog fint, at de er religiøse.
+På Glorup har man dårlig smag. Johanne har altid glædet sig over, at Adolf/Agraren Larsen har god smag. 
+Lauritz Petersen er et dejligt menneske. 
+Ellen Sawyer spurgte engang pastor Helms, om han kunne omvende hende. 
+Lille Lise Warberg er sød og siger nogle sjove, modne ting. 
+Adolf og Johanne Larsen har kørt en tur ved marken og set på klydereder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QZ8G</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Xxx
+Modt. 3’ Juni 1948.
+(min 44 års bryllupsdag – m. Alfred!)
+Mors + Dis’s ophold (8 dage?) nej 10 dge [”nej 10 dge” indsat over linien] på Nyborg Strand
+er omtalt.
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov.
+26-2-2000.
+Bibbe-Kerteminde.
+[Håndskrevet på kuvertens bagside:]
+Lindøgaard Dræby St, Fyen.
+[Trykt på label:]
+F.E. BORDIN A/S KBHVN
+MÆRKAT NR. 3976
+Dansk Sømandsmission i fremmede havne
+[I brevet:]
+Lindøgaard 1_ste_ Juni 1948.
+Kæreste lille Dis
+Tusind Tak for dit lange gode Brev i Gaar. Ja, godt skriver jeg, men det var da nu langt fra godt, at du igen fik de Mavesmerter. Jeg synes, at naar det holdt op allerede paa 2den Dag, da vi kom til Nyborg, var borte alle de 11-12 Dage, du havde Ferie og du ["du" indsat over linjen] fik det igen, saa snart du begyndte at arbejde, saa tyder det rigtignok stærkt på, at det er det legemlige Arbejde, du ikke kan taale – og det er saa sandelig ingen Trøst. Du husker nok, at jeg formodede det var nervøst, men hvis den Formodning var rigtig, så skulde man tro, at den Restitution, som Ferien gav dig, skulde have været længere, saa du ikke øjeblikkelig skulde faa de Smerter igen; med mindre naturligvis, at det virkede som et Chok for dig at finde Huset i Uryd ved din Hjemkomst?? Hvis det var Tilfældet, kunde det maaske alligevel være en rigtig Diagnose med Nerverne. Men godt, at han vil indlægge dig og faa det rigtig undersøgt. Det er rigtignok skidt, lille Dis, for det tager jo altfor meget paa dine i Forvejen svage Kræfter. Gud være lovet, at Jomfru Marie vil tage med Jer til Småland, så du ikke behøver at skuffe dem. Gid I dog nu kunde faa lidt godt Vejr, saa maaske de gode Traveture i det underskønne Vejr vil hjælpe dig. Hvor sødt af Axel at han fik lavet alt det i de to Stuer, mens du var borte – ja Lauritz skal nu være godt vaagen, om han skal naa at stikke Axel som Ægtemand.
+Ja, du har rigtig nok Ret i, at det var en liflig Tid, vi havde, og det er jo ikke alene mens det staar paa, at man har Glæde af det, jeg tænker saa tit paa det og gen-nyder det. Jeg er lige ved at give de to liflige Stunder i Feriehusets Solkrog Prisen, hvor var der dejligt og fredeligt og smukt. Ogsaa Markvandringen ved den nedlagte Rævefarm, og Siestaen paa den stille Sportsplads – ja, det var jo dejligt altsammen. Og selvfølgelig først og sidst Samværet med vi to alene, det gaar kun alt for sjældent paa. Ved du, hvad vi maaske kunde have gjort – men ikke gjorde: at forhøre os om et eller andet Sted der, som ikke vil have 17 Kr. om Dagen, og som alligevel er i Nærheden af Skov. Egentlig kan vel baade du og jeg nok nøjes med at have Strand lidt paa Afstand; se den kan man jo altid der i Nyborg. Gid man var rigere. 
+2) 
+Ja, Glorupopholdet var en Oplevelse; den rent ud sagt overraskede mig; jeg havde ikke tænkt mig, at vi havde faaet saa meget ud af den, jeg har heller aldrig været Titte paa saa nært Hold eller vidst, at hun var et saa betydeligt Menneske for det er hun jo absolut jeg har aldrig vekslet Brev med hende, det er altid Nina, den søde gode Nina, som jo ikke rangerer just saa højt intellektuelt set. ”Hun japper saa meget i sin Tale”, skriver du, ja, det er saa karakteristisk, men det er intet imod, naar man taler i Telefon med hende; saa spørger hun om et eller andet, men uden at høre Svaret kvidrer hun videre, og ud over al den Kvidren bliver det ikke til noget. Men trods Slægtsfølelsen over for Titte, er der nu meget som skiller hende fra os i Meninger; lagde du f. Eks. Mærke til den Foragt hvormed hun omtalte Fredsforeningen, som dog er Fredsbestræbelser fordi det, de gør og vil, er at opdrage Mennesker til at føle Fredsvilje, de begynder efter min Mening netop der, hvor der skal begyndes: at prædike Fredshigen ind i Menneskementaliteten, og det er nu et lidt trist Standpunkt at foragte det; og meget militært indstillet kan du tro, de er. At de er ortodoxe med Religionen, synes jeg ikke gør noget, det er jo et privat og beundringsværdigt Anliggende – nu vrøvler jeg – jeg mener, at det sikkert er deres Religion, som faar dem til at være saa gode, som de er og saa redebone til at yde deres Medmennesker Hjælp, og det er jo da beundringsværdigt. Det smukke Forhold som er mellem dem er jo et helt Mønster for Søstre, selv du og jeg, som staar hinanden saa umaadelig nær, kan af og til ”skurre i lidt” Den daarlige Smag søm stødte dig en Del, ser jeg slet ikke; det er simpelthen Glorup, som det altid har været, og hvor langt ["langt" overstreget] jeg har færdedes langt mere end du; hvem ved, om deres Smag ikke godt kunde være udviklet, hvis de nogensinde havde været ude for lidt Paavirkning i den Retning; vi har jo anderledes færdedes i Kredse, hvor god Smag er det normale. Det har altid glædet mig, at Agraren har saadan en god Smag; ja, den er langt sikrere end min, for det betyder jo meget og er et stort Plus ved et Menneske, at han eller hun har en god Smag. 
+Ja, hvor Bibbe dog er lykkelig, Og hvor Lauritz er et henrivende Menneske; jeg kommer til at holde mere og mere af ham for hver Gang jeg er sammen med ham, der var 
+3)
+noget helt overjordisk ved ham den Aften, da han saa varmt, saa klart og saa enkelt fortalte os om [”om” indsat over linjen] om sin religiøse Indstilling; det gik igennem mig: hvor jeg dog elsker dig Lauritz, og hvor du er et vidunderlig Menneske. Du sagde ved den Lejlighed ”Det er nu din Vej, Lauritz, og jeg må sige, at hvis jeg kunde være saa lykkelig overhovedet at have en Vej, saa vilde jeg helst have den, han der viste os. Apropos – det om at have en Vej – Elle har fortalt mig, at hun en Gang sagde til Pastor Helms (Valgmenighedspræst i Kjerteminde og en udmærket Mand): Hør Pastor Helms, kunde De dog ikke prøve at omvende mig, for jeg vilde saa gerne omvendes”, men det mente han nu ikke, at han kunde, sagde Elle, saa det blev ikke til noget. NB: Elle sagde det ikke for at være vittig, men i fuldt Alvor. Ligner det ikke Elle? Det var kedeligt, at du ikke fik set lidt mere til hende, men du kan ellers tro, jeg fortrød ikke, at jeg ikke havde overtalt dig til at blive her på Lindøgaard, for her har været saa isnende koldt. Jeg har slet ikke prøvet at varme Dagligstuen op, men er flyttet herned i Spisestuen igen. Varmt har her dog ikke været, for vi har forlængst faaet Sommerfyret i Komfuret, saa det giver kun en Smule Lunkelse her ind, men dog nok til at jeg har kunnet klare mig, [komma overstreget] med Vinterkluns paa og mit gode varme Tante Else-Tæppe om mig. Det var nu rart, at du naaede at faa Ungerne at se og morsomt at du syntes Lise var sød. Jeg havde hende hele Dagen i Gaar, og hun var saa henrivende, den glade lille Unge. Hun er saa pudsig med alle sine voksne Udtryk, f. Eks. sagde hun i Gaar, da hun drak Mælk: naa da, hvor jeg bæller i mig, hendes Ordforraad er vist nok ret enestaaende af et Barn paa 3 Aar; og saa er hun et lille Følelsesmenneske; da Agraren fulgte hende hjem i Gaar, lagde hun sin lille Kind paa hans Haand da han gik med hende ved Haanden, saa op paa ham og sagde: jeg holder saa meget af dig. Var det ikke sødt? - - Jo Tak, lidt Regn har vi da faaet, jeg antager lidt op imod 20 Mm. og det har rettet Afgrøderne godt op. Jeg havde en herlig Formiddag i Gaar – nej, i Dag, hvor vi har haft rigtig et yndigt Maj-Vejr. Agraren satte Molly for Giggen og kørte mig rundt i Markerne helt ud i den yderste Fold og saa ad Strandkanten hjem, det var en vidunderlig Oplevelse
+Ja saa kun tusinde Hilsner baade til dig og Axel! Rejser I saa d. 13de Juni? Din Junge. 
+[Skrevet på bagsiden af første side; fortsat fra ark 2:] 
+han kunde ikke vide at Manden var usikker, han var ansat og havde været det længe i det Firma hvor han havde købt Malkemaskinen Men han – Manden – havde snydt i Skat og faaet en Bøde paa 20.000 Kr. og det kan han ikke klare. Men de kan jo 
+[Skrevet langs venstre margen på bagsiden af første ark:]
+ogsaa lade være med at snyde! Ja saa kun tusinde Hilsner baade til dig og Axel! Rejser I saa d. 13_de_ Juni? Din Junge
+[Skrevet øverst på hovedet på ark 2:]
+Nu bliver det vist ikke til mere, lille Dis, for denne Gang, lad mig tilsidst sige dig tusind Tak for det gode ...
+[Skrevet langs venstre margen ark 2:]
+mest 1150 Kr til Termin idet han solgte ...
+[Skrevet på hovedet øverst på bagsiden af ark 2/s. 4:]
+Naar Dr. Bech siger, at hele Hareskov vist er et usundt Sted at bo, saa er der dog alligevel lidt om vores Snak, selv om det ikke netop gælder selve Jeres Hus; men du ved nok, at siden jeg fik at vide, at der aldrig er Aftentaager har jeg taget mine Ord
+[Skrevet langs venstre kant på forsiden af ark 2/s. 3:]
+i mig; Erikshaab var sikkert ogsaa et meget usundt Sted at bo, men der var vi jo nu en Gang, saa derved var intet at gøre. 
+[Skrevet på hovedet øverst på bagsiden af ark 3/sidste side:]
+han kørte langs Kartoffelrækkerne for at jeg kunde se 3 Klyder, som ligger paa Æg; den ene blev liggende paa Reden skønt vi holdt stille, ikke to Alen fra den, den anden gik fra Reden
+[Skrevet langs venstre kant på forsiden af ark 3/næstsidste side:]
+og stod og skældte ud lige ved Vognen; det er nogle aldeles henrivende Fugle med deres høje fine Ben – Agraren sagde ogsaa, at det var en Oplevelse at se dem saa nær, en Opl. som ikke mange fik.</t>
+  </si>
+  <si>
+    <t>1949-05-24</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Thora Cohn
+Adolph Larsen
+Andreas Larsen
+Grethe Larsen
 Henning Larsen
-Ingrid Larsen
+Jeppe Larsen
 Johannes Larsen
-Marie Larsen
-[...5 lines deleted...]
-Margrethe -, pige i huset hos Johanne C. Larsen 1936
+Martin Larsen
+Else Larsen,  Andreas Larsens kone
+Kirsten Larsen, Elena Larsens veninde
 Ellen  Sawyer
-Janna Schou
-[...4 lines deleted...]
-Else Warberg
+Lars Swane
+Ane Talbot
+Ursula Uttenreitter
+Andreas Warberg
+Minna Warberg
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Frk. Hansen, Keld, Per, Ole og Thyra var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0659</t>
+  </si>
+  <si>
+    <t>Andreas/Dedde Warberg har været på besøg hos Ellen Sawyer. Andreas og Else Larsen kom og snakkede. I øvrigt er der ikke megen kontakt mellem "Malerens" og de øvrige i familien. Kun Martin/Manse ses med Johannes Larsen til fuglesnak. Andreas/Puf Larsen er blevet lidt sær. Han er netop fyldt 50.
+Dedde tog videre til Lindøgaard, og man gik tur og så på afgrøderne. Det er trist, at Dedde fik en kone, som ikke passer til ham. 
+Louise/Lugge Brønsteds hus er ikke færdigt, og det bliver dyrt. 
+Martin/Manse Larsen køber mere jord. Erik/Tinge Larsen er hårdt spændt for.
+Johanne Larsen underviser Ole i engelsk.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/cB31</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St. 
+[Skrevet af ukendt:]
+modt. 25/Maj 1949
+(husk om Lugge!)
+besv. 31/5.
+[Skrevet af Laura Warberg Petersen:]
+19-1-2007.
+10-7-05
+8-8-2000
+BWP. 
+[På kuvertens bagside:]
+Lindøgaard Dræby St. Fyen.
+Danmark.
+[Skrevet af ukendt:]
+16-7-05
+10-7-05
+[I brevet:]
+Lindøgaard 24-5-1949. 
+Kære lille Dis
+Tak for dit Brev! Det var kedeligt, at Du skulde være urolig for min Skyld, jeg havde slet ikke Fornemmelsen af, at det var saa længe siden, jeg havde hørt fra dig, og det er jo gerne det, jeg retter mig efter. Hvis jeg en Gang skulde blive syg, skal jeg nok ”lade dig tilflyde” Underretning, det har jeg vist en Gang lovet dig. 
+Jeg har haft den store Glæde at have Besøg af Dedde. Minna er jo i London, og man har altid Fornemmelse af, at han nyder Ungkarle-Tilværelsen intenst. Han kom til Elle ved 4 Tiden i Lørdags; Elle er jo lykkelig, naar han er hos hende. Puf og Else saa ham fra deres Have og kom ned; de sad saa og snakkede i Haven – i Elles – i det dejlige Vejr, og Elle sagde, at de havde haft det saa hyggeligt. Der er ellers ikke megen Forbindelse mel. Malerens og Elle, hun ved aldrig noget om dem, træffer dem af og til paa Gaden, er aldrig deroppe uden til Fødselsdagsvisitter etc naar hun meget sjældent bliver bedt. Der er næsten heller ingen Forbindelse mellem vore Børn og dem – de vil helst have det saadan. Ja Manse elsker jo Las saa højt og har altid uendelig Snak med ham om Fugle, saa han er der en Gang imellem, men har aldrig Fornemmelsen af at det er synderligt velset hos de unge. Puf er bleven lidt sær med Aarene, særlig paa det Punkt. Puf fyldte 50 nu den 12te Maj. Kirsten havde besørget ham et gammelt-antikt-Fad, som sendtes ham fra Hennings, Brors, Agrarens, mig Tinges og Manse og Bibbe; det kostede 65 Kr. Jeg havde tænkt mig, at vi her og Bibbe skulde have fordret ham et Gavekort fra Boghdl. Eriksen, men saa blev dette arrangeret og var jo ogsaa mere personligt end Bøger, han selv skulde vælge. Han er altid saa mageløs sød ved alle vore Fødselsdage, og jeg syntes saa, at han ved sin 50_Aars_ Dag skulde have lidt ekstra. 
+Men det var Dede. De kom her Søndag Efterm. ved halv 3 Tiden og gik kort efter en lang Tur gennem Markerne; det havde jeg holdt paa, for ingen kan elske Naturen højere end Dedde, og jeg vilde ogsaa gerne have, han skulde se vor lovende og flotte Afgrøde – maaske den bedste, vi endnu har set her paa denne Tid af Aaret. Han var ogsaa glad ved Turen i det underskønne Vejr. De kom tilbage Kl 4 – ja Elle var bleven her hos mig – og Frøken Hansen havde et dejligt Kaffebord og kom med Kaffekanden, da de traadte ind. Du kan tro, det var lækkert, hun er meget dygtig og bager vidunderligt. Dedde havde 10 Cerutter med til mig, saa vi fik en god Smøg og en herlig og hyggelig Snak; desværre vilde han allerede af Sted godt 5, men jeg var jo lykkelig over at se ham; jeg føler mig mere og mere knyttet til 
+2
+Dedde end tidligere. Hvor var det Synd for ham, at han ikke fik en Kone, der passer bedre til ham, saa han kunde have haft et godt Herreværelse med sine Bøsser, sin Hund og Sager i Stedet for den feminine Stue, som udelukkende bærer Præg af Minna. Og saa er Stuen jo endda det mindste ved det! Han hører næsten bedre, end han har gjort, det er da en stor Lykke. 
+Manse var borte i en Uge og havde nydt sin Ferie; det viste sig, at Kelds Ven Dürkopp – eller noget lignende – var gift med en Datter af en af Agrarens Kusiner, saa hun og Manse er altsaa Næstsøskendebørn; hende syntes Manse saa uhyre godt om. Han var saa i Birkerød, hvor Lasse Swane nu bor og var der det meste af Tiden; han og Ursula spadserede en Dag over til Lugge, det var jeg glad ved; hendes Hus er langtfra færdigt endnu; det bliver desværre meget meget dyrere end der ["der" overstreget] det var kalkuleret til, bare lille Lugge kan klare det. Da Manse saa kom hjem, maatte han spænde sig selv forfærdelig haardt for for at indvinde de tabte Arbejdsdage; tidligt oppe er han og arbejder til c. 9 om Aftenen, der er jo ikke saa lidt at gøre paa en Bondegaard; Tinge tager noget af Roepasningen, saa tjener han da noget ved det. De er i Færd med at handle, Manse køber 6 Tdr. Land Inddæmning. Arrangementet med at skaffe Pengene – 3200 Kr. er gaaet i Orden, nu er det bare med at faa Tid til at tage til Odense og faa det lavet færdigt, hos Sagføreren altsaa. Tinge var nødt til at skaffe Penge, han har en Gæld, han ikke kan komme ud af paa anden Maade, og Manse kunde ikke tænke sig at lade den Jord gaa over til fremmede, saa han tog den – ret store - Beslutning at købe. Tinge er jo spændt haardere for end han kan magte; det hjælper, naar Per om et Aar er færdig med sin Lære og kan sørge for sig selv. Lille Ole har de nu megen Nytte af, han er en dejlig Dreng; som han altid hjælper til derhjemme, det kan du ikke tænke dig. Per er nu ogsaa det, selv om hans Tid jo ikke tillader ham at hjælpe; jeg læser stadig Engelsk med ham og han er snart helt gæv, jeg er rørt over, at han ofte, ja næsten altid, naar han kommer spørger – med en lidt bekymret Mine om, hvordan jeg har det, og hvordan det gaar med Knæet; det er da forfærdelig sødt af en Dreng paa 18 Aar, og jeg ikke Fornemmelsen af, at det [et overstreget bogstav] er af Høflighed, men udelukkende fordi det er ham om at gøre at faa det at vide. Saadan noget rører mig dybt og gør godt! 
+Saa til Slut Tak for Brev og Thyra, som er meget interessant denne Gang – og mange Hilsener til Jer begge fra din Junge.</t>
+  </si>
+  <si>
+    <t>1950-06-06</t>
+  </si>
+  <si>
+    <t>Dres -
+Holger -
+Alfred Fly
+Johannes Hohlenberg
+Johannes Larsen
+Helga Nielsen
+Lauritz Pedersen
+Jørgen Schou
+Mette Schou
+Leo Swane
+Erik Warberg Larsen
+Grete Warberg Larsen
+Lise Warberg Larsen
 Martin Warberg Larsen
+Erik Warberg Larsen, søn af Erik og Grethe
+Troels Warberg Pedersen
 Laura Warberg Petersen</t>
   </si>
   <si>
-    <t>Det vides ikke, hvem Fru Nielsen og Søster Thorsen var. Sidstnævnte var formodentlig i familie med Rigmor Thorsen. 
-[...21 lines deleted...]
-Modt. 16’Okt. 1936
+    <t>Det vides ikke, hvem Jørgen og Gretes søster var. Lille Marie kendes heller ikke. 
+Laura/Bibbe Warberg P. og hendes familie boede på Andkærgaard.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0662</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har syet 50 servietter siden februar og også strikket til Laura/Bibbe Warberg Petersen. Nu syr hun nogle nye modeller.
+Det er dejligt, at Astrid/Dis skal til Småland.
+En fluesnapper har bygget rede over Astrids dør.
+Laura/Bibbe og drengen har været til middag, men han blev forvirret og græd meget. Lauritz er på rejse med bestyrelsen i en andelsfoderstofsforening.
+Laura/Bibbe er meget egnet til at få børn, og Johanne håber, at hun får flere. 
+Lise Warberg Larsen er på besøg på Sjælland, og Erik Warberg L. savner hende.
+Erik/Tinge og Martin/Manse har været hos Laura/Bibbe til middag. Pigen havde fri, så Bibbe havde travlt. Bibbe har fået voldsomt mange gaver i forbindelse med fødslen af Troels
+Johanne fortæller om Leo Swanes indkøb hos en tobakshandler i Kerteminde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/55oU</t>
+  </si>
+  <si>
+    <t>[Håndskrevet med blyant på kuvertens forside:]
+10’ Juni 1950
+[Håndskrevet med sort pen:]
+besv. 15 Juni
+(m. Kassen med to hvide Jakker
+1 Sæt blåt Sengetøj – Ramme m. Billeder
+Skriveblok. Undertrøje)
+[Håndskrevet med blå kuglepen:]
+24-4-06.
+[Håndskrevet med sort kuglepen:]
+13-7-05.
+1-7-05.
+[Håndskrevet med blå kuglepen:]
+7-8-2000.
+BWP.
+[Håndskrevet med blæk:]
 Fru A. Warberg Müller
-Bakkevej 8
-[...28 lines deleted...]
-Din Junge</t>
+Bakkevej 12
+Hareskov St. 
+[Håndskrevet på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen.
+[Håndskrevet med sort kuglepen:]
+13-7-05
+[Håndskrevet i brevet:]
+Lindøgaard 6-6-50
+Kære lille Dis!
+Tak for dit lange og gode Brev! Nej, jeg var ikke bleven nervøs; tidligere betød det altid Sygdom, når der var længe imellem Brevene, men nu ved jeg, at det bare er, at det trækker lidt ud, og det gør da ingenting; du må ikke føle Brevskr. til mig som en Byrde eller Pligt. 
+I dette Øjeblik blev de 4 Servietter færdige, jeg skulde først have Kontrolassistentens 12 færdige. Nu har jeg siden midt i Februar syet 50, men hvor er jeg ogsaa flittig, at den megen Strik til Bibbe og andre tager jo også Tid! Og Strømpestopning! Naar jeg skriver smaat, er det for at nøjes med 1 Ark, saa Brevet ikke skal blive for tungt. Mens jeg husker det: Jo Tak, vi vil meget gerne have Trøjen. Tak paa Forhaand. I næste Brev kommer Udklippene og Fotografierne, hvor er de glimrende – især af Jørgen, det er en meget smuk Lighed. 
+Tænk, at I skal til Småland! Tillykke til det! Maaske gaar det meget bedre i Aar med Dres, nu er I ligesom forberedte paa hendes Uomgængelighed. Gid I nu maa få godt Vejr, det betyder meget deroppe. Og ikke alt for hedt.
+Er det ikke knagende billigt med de 100 Kr. for hele Somr'en for Tobedeab. men det er jo ogsaa Penge naturligvis.
+Jo, det var dejligt for dig – det med Hohlenberg, og saa at han kunde saa godt med Holger, det er altid morsomt når ens Venner kan sammen. Og tænk Dis, at I har Nattegale. Aa, hvor vilde jeg dog gerne endnu en Gang i mit Liv høre dens vidunderlige Sang, det giver hele vor Ungdom! Naa, vi har jo ogsaa mange Fugle. En lille Fluesnapper bygger Rede – og har lagt Æg – paa Gesimsen over vor Indgangsdør, du ved der er [Tegning] saadan over Døren. Er det ikke sjovt. Bibbe og den lille har det godt begge to. De var her med Drengen 2_den_ Pinsedag til Aftensmad, de har en lille Kasse til ham, som kan gaa ind i Bilen; desværre blev han saa opreven af Færden, saa han græd meget herhenne, saa de kommer vist ikke saa snart igen. Lauritz er ude at rejse. Han er i Bestyrelsen for ”Fyens Andelsforretn. for Korn og Foderstoffer" og hele Bestyrelsen er i Tyskl. Holland og Belgien for at se paa et eller andet. De kørte d. 2_den_ Juni i 4 Biler, første Dag til Hamborg. Bibbe kørte han til Odense om Morgenen. Desværre er der smadder-hedt, men det er da alligevel en dejlig Tur, skriver han; ventes hjem Lørd. eller Søndag. Jeg synes, det er saa dejligt for ham, at han nu ogsaa har været udenlands, han hører saa tit om vore Udenlandsrejser, og det er en stor Oplevelse for ham. - - Jeg tror, som du ogsaa antydede i et af dine Breve, at den lille Fyr vil have en god Indflydelse paa deres Samvær, Lauritz er saa glad ved ham. Naar Bibbe er saa velegnet til at faa Børn, som Dr. Fly sagde, hun var, burde hun jo have en til, hvad hun sikkert ogsaa hellere end gerne vilde, men nu skal vi saa se, om Lauritz gaar med til det. 
+Jeg glemte, da jeg skrev om Servietterne, at jeg har med min bedste Vilje ikke kunnet regne ud, hvad [Tegning] er for en; tegn den dog – for Sjovs Skyld lidt nøjagtig ud, saa jeg kan faa fat paa, hvad det er for en; men nu har jeg faaet lavet flere nye Modeller; blandt dem er denne med Karlen og Pigen, der danser om Majstangen, den synes jeg nu er vældig pæn den synes jeg du skulde beholde. Jo, den gode [ulæseligt ord] skal rigtignok have 4; og jeg vil godt sy dem for 1,50 hvis en eller anden skulde have Lyst til nogle.
+I dette Øjeblik læser taler [”taler” indsat over linjen] Speakeren op om et Skib paa 3000 Tons, der brænder, den hedder Mette Schou – mon det er Bufs Kone, der er kaldt op?
+Da jeg var midt paa 1_ste_ Side, kom lille Grete med Erik, og vi fik os en god lang Passiar, jeg har ikke set hende i flere Dage, da de har haft travlt med at gaa i Roerne, hun hjælper jo Tinge tappert. Lise er paa Sjælland hos Gretes Søster, det er lidt strengt for Drengen at undvære hende, for hun er for ham som en Mor; skønt hun rejste – vist – 22/5 - siger han endnu stadig hver Dag: Lise skal komme hjem. Ellers plejer de hurtigt at glemme i den Alder, men jeg tror, man kan sige, at Lise staar fuldt paa Højde med Grete for Lillebror. 
+Det er dejligt med den Varme, jeg sidder meget i Haven, og jeg tror, mit Knæ har godt af Solen, det forekommer mig, at der er Bedring i det nu. 
+I Søndags var Tinge og Manse paa Andkærgd. til Middag; Grete og Erik havde været der paa Dagen før. Desværre var det Pigens Fridag, det maa have taget lidt af Glansen, for naar Bibbe skulde passe baade Huset, den lille, Karlene, de fremmede og Kyllinger og Høns, saa kunde der jo knapt blive den Ro over det, selv om Grete self. hjalp hende. Men hvor havde Bibbe alligevel været lykkelig over at have dem. Hvor B. dog hænger ved sin Slægt. Grete var aldeles betaget over alt det Bibbe havde faaet, ja meget mere Tøj end Drengen vil kunne naa at bruge, men ogsaa Sølvting – Bæger Ske Gaffel o. s. v. Og af Blomster stadig et Væld. Ja, det var virkelig som Helga sagde – og du antydede – det er jo som en kongelig Fødsel! Visitter vrimler stadig ind, Lauritz er jo ogsaa meget afholdt og har mange Forbindelser, foruden saa alle Bibbes Venner. Paa den Tid, da vi barslede var det endnu ikke bleven Skik med saadanne Gaver, vel? Jeg kan da ikke huske noget om det. - - Det kunde da ellers være dejligt for dig og Axel at være der et Par Dage alene, kedeligt, at det ikke kan naa sig. – Apropos om en lille By’s Intimitet. Kender du Historien om ”Pibedrejeren”, ogsaa Tobakshandler. Det var da Leo Swane første Gang var i Kjerteminde. Dagen efter sin Ankomst kom han ind til Pibedrejeren for at købe Tobak; Lases havde bedt ham købe noget til dem. Saa siger Leo: Og saa skulde jeg have an Kasse Cigarer 
+[Skrevet på hovedet på side 2:]
+men hvad var det nu de hed”. Uden et Ord gik P. hen efter en Kasse og stillede for ham. ”Ja, det er dem, men hvor i al Verden kunde De vide det?” hvortil P. paa sin tørre Facon 
+[Skrevet langs venstre margen på side 2:]
+sagde” Jo, jeg saa Dem gaa forbi med Kunstmalerens i Gaar”. Du forstaar, Leo havde ikke med et Ord nævnt Kunstmalerens. 
+[Skrevet på hovedet øverst på første side:]
+Saa faar du til Slut saa mange Hilsner til Axel, og hils ogsaa lille Marie fra mig. Tusind Hilsner din Junge.</t>
+  </si>
+  <si>
+    <t>1924-11-11</t>
+  </si>
+  <si>
+    <t>Hareskoven, Lyngby</t>
+  </si>
+  <si>
+    <t>Oluf -
+Xenia Jacobsen
+Jens Jensen
+Johan Larsen
+Johannes Larsen
+Karl Madsen
+Kai Nielsen
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen havde i september 1924 nogle hjerteanfald, og en speciallæge anbefalede et ophold på Hareskov Sanatorium, hvor hun var november til december samme år.
+Andreas Larsen var i samme periode i gartnerlære i Stige nær Odense, og Johan Larsen var studerende ved Landbohøjskolen.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen blev kørt til Sanatoriet i Brygger Jacobsens bil, og hun fik en buket roser af Fru Jacobsen. Da Johannes og Johan Larsen og Alheds mor kørte igen, følte hun sig dårligt tilpas mellem alle de fremmede. Hendes værelse er dejligt. Der er 50 kurgæster, og der serveres diætkost. Alhed lægger lidt afstand til de øvrige gæster. Hun ligger hver dag en time udendørs, godt indpakket, og går tur to gange dagligt.
+Kai Nielsens begravelse var storslået med mange gæster og tale ved Karl Madsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/w206</t>
+  </si>
+  <si>
+    <t>Kære, søde Gamle!
+[Et overstreget, ulæseligt ord] Nu har jeg været her et Par Dage og nu maa jeg se at faa skreven lidt til Dig, at jeg kan begynde at vente Brev fra Dig igen. Jeg kørte herud Lørdag Kl. 2 ½ og Du kan tro, jeg kørte fint. Fru Brygger Jacobsen sagde Dagen før til Las, at deres Vogn skulde køre mig herud, og saa sendte hun en dejlig Buket Roser med, 10 store langstilkede mellemrøde Roser med en vidunderlig Duft; de er endnu helt friske, skønt det er Tirsdag. Jeg ringede til Bedstemor om hun vilde have Turen med hvad hun modtog med Begejstring, Din Far og Lysse var ogsaa med. Da de kørte fra mig, vil jeg ikke sige andet end at jeg følte mig lidt ilde til Mode, ikke for Ensomheden men for alle de fremmede Mennesker, jeg var ikke mange Penge Værd, da jeg skulde gaa over til det første Maaltid. Jeg var i en af Sidevillaerne ”det norske Hus” hvor jeg har et rigtig yndigt lille Værelse med Centralvarme, 2 Kurvestole med Puder, noget mere komfortabelt end Dit, kan Du nok høre. Her er c. 50 Kurgæster, hvad de kalder ”faa”, det er en mægtig Historie, vi spiser i 2 Spisestuer og Bordene er ordnede efter Diæten, ved mit Bord faar vi let Kost, lyst Kød og mange Grøntsager – i Gaar f.Ex: Blomkaalssuppe, stegte Pastinakker med Grønærter Frugtgrød. Ved et Nabobord sidder de fede, der skal afmagres, de ser fæle ud. Mine Bordfæller er rigtig flinke og venlige, men jeg holder dem lidt 3 Skridt fra Livet, man skal vist være meget forsigtig saadan et Sted med at rode sig ind i noget. Allerede om Søndagen foreslog en lille Sludrekone fra Lolland 3 Gange at vi skulde gaa lange Ture sammen, men da det ogsaa 3die Gang lykkedes mig at sige noget Sludder uden at svare paa det, trak hun Følehornene til sig og er nu lidt sur mod mig, hvad der er bedre. – Hver Dag fra 10-11 ligger jeg i Liggestol eller rettere paa en aaben veranda indpakket i Kaabe og Uldtæpper og glor op paa Skyerne og paa Graaspurvene i Tagrenden, det er yndigt. Det er jo et henrivende Vejr i disse Dage og naar man kommer lidt bort fra alle de væmmelige Villaer, er her smukt. I Gaar var jeg en lang tur i Hareskoven, jeg gaar to Gange om Dagen. –
+Du kan ikke tænke Dig hvor Kajs Begravelse var storslaaet. Tusinder af Mennesker stod udenom Søen (Du har læst om det i Avisen) og hørte paa Karl Madsens smukke Tale ved Graven i fuldkommen Tavshed og mange glemmer aldrig den Stemning og det pragtfulde Syn af de brogede Trær, Søen og det skønne Vejr. – Naa nu skal jeg ud lille Gamle, skriv snart og fortæl mig hvordan Du har det, om Du savner Jens og Oluf meget, hvordan det gaar med Arbejdet, om I har faaet en Lille o.s.v. 1000 Hilsener fra Din Mor.
+Tirsdag 11te Nov. 24</t>
   </si>
   <si>
     <t>1936-11-24</t>
   </si>
   <si>
     <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Christian  Brandstrup
 Eline  Brandstrup
 Thora  Branner
 Jacob Lange
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Marie Larsen
 Elisabeth Mackie
 Søren Madsen
 Janna Schou
 Jørgen Schou
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen
 Karl Zeckendorf</t>
   </si>
@@ -2530,181 +2927,110 @@
 Muligvis en Avlskarl vakker
 I ad Aare lægger til
 Og vi svinger højt vor Fane
 ønsker at det godt vil gaa
 Heldet følge Jeres Bane
 Lykke til – og saa kil paa!
 Lørdag Morgen Desværre maa Brevet jo allerede af Sted i Dag, da vi jo ikke kan afsende Breve om Lørdagen. 
 Nu skrev jeg saa den lille Vise, som det maaske kan more dig at se; den er jo noget tynd, men hvad hvis Stemningen er god, kan meget glide. 
 Hvor det glæder mig for Axel, at han nu har lidt (el. meget) bedre Forhold paa sit Kontor; det har jo uendelig meget at sige, naar han tilbringer saa mange Timer af sit Liv paa saadan et muggent Kontor. – Jeg læste nu dit Brev igennem igen. Hvor er der meget meningsløst i den Nazi-Regering. De vil med Vold og Magt af med Jøderne, men naar Dr. Sechendorfs Broder vil emigrere, kan han mulig ikke komme derfra. Det lyder meningsløst. Tror du ikke, det hænger saadan sammen, at han ikke kan faa sine Penge ud af Landet og derfor er afskaaret derfra? - For Resten havde jeg en svag Fornem
 4. 
 melse af, at Regeringen var begyndt at blive lidt mere normal (jvf. Landsbury´s Besøg hos Hitler) men maaske de er for dumme til at tage ved Lære af Landets Tilstand; de bliver vist mere og mere forarmede fordi alt skal gaa til den forbandede Oprustning – hvilket atter vil sige Storkapitalen. – Lad os haabe Tyskerne kan faa lavet Omvæltning uden Borgerkrig; de har dog før lavet en saadan – i Slutningen af Verdenskrigen – uden at der blev udgydt en Blodsdraabe; men selvf. er jo de to Situationer meget forskellige. Lad os haabe det bedste for det stakkels tyske Folk. 
 Du skriver at vi faar ikke Verdensfred, før hvert enkelt Menneske bliver bedre – altsaa fredelig indstillet; nej, det er sikkert rigtig nok, men det er jo ogsaa det Fredsvennerne arbejder så hardt med. Man har jo Slagordet ”Sindenes Afrustning” og Dr. Muncks [”c” i ordet overstreget] Tale i Geneve for nogle Maaneder siden – husker du nok – var jo det selvsamme som du siger. Jeg har saa tit kørt frem med den Betragtning ”Du og jeg og mange med os er Fredsvenner, og naar vi er det og saa er [”er” indsat over linjen] helt opfyldt af den Indstilling, at end ikke vor pekuniære Fordel vilde kunne rokke denne Indstilling - saa ligger det indenfor Mulighedernes Grænse, at alle kunde blive Fredsvenner og saa – voilà – Verdensfreden!” Der gøres jo et kolosalt Arbejde Verden over paa denne ”moralske Afrustning” og selv om vi intet ved om Udfaldet er det dog en god Fornemmelse at være med i det Arbejde. For mit Vedkommende blev det Slut, da jeg kom her til Lindøgaard, men har dog viet Arbejdet en Del af mine Kræfter før den Tid; endog holdt Foredrag. - - - - -
 Verdensanskuelse – nej, jeg har ingen! For noget negativt er jo nu en Gang ikke noget positivt. Jeg har ikke megen Intelligens – det skal Guderne vide, men den Smule jeg har, synes jeg, fortæller mig, at det er ufatteligt – det er vel alle enige om [”enige om” indsat over linjen] selv Videnskabens Dyrkere, som du synes at have et Horn i Siden paa; at alle rettænkende Mennesker maa forkaste, at Kemikerne laver Giftgassen er jo indlysende, men de er jo ogsaa kun Mennesker og de [”de” indsat over linjen] sætter sig derved i Klasse med alle de mange, der paa anden Maade fremmer og ophjælper Krigene. Men selve det at Mennesker vil udgranske Naturens Hemmeligheder og gøre sig til Herre over Stoffet kan jeg ikke med min bedste Mening se noget forkert i, og hvor ved du noget om Videnskabsmændenes Indstilling overfor Tilværelsens Gaader? Kender du James Jeans Bøger? Astronomi i nogenlunde populær Form – dog for en stor Del over min ringe Fatteevne; den, jeg har, hedder ”Universet” og efter denne lange tykke Bogs Udredelse om Stjærner og Æter, rent videnskabeligt selvfølgelig, skriver han i Slutningen, hvor han taler om Stoffets Tilblivelse disse Ord: ” For at faa en konkret Forestilling om en saadan Skabelse kunde vi tænke os, at Guds Finger satte Æteren i Svingninger og dermed gav Anledning til Skabelsen”. En saadan Guds Finger maa vel alle tænkende Mennesker mene existerer – det der skiller din Opfattelse fra min er blot det, at du tror – nej ved - at du ved Besked med Fingerens Indehaver, mens jeg mener, at vi Mennesker ikke kan have det allerfjerneste Begreb om den Kraft, Gud 
 5.
 Skaberen eller hvad Navn vi nu vil give det store – ufattelige -. Alle de mange mange Religioner er Udslag af Menneskers Trang til Viden om den Ting – el. lad mig sige Gud – og de er jo saa i Regelen ogsaa ”blevet kult [”kult” overstreget] moralske Faktorer [”], hvilket jo i høj Grad har berettiget deres Existens og er bleven til Velsignelse for Menneskeheden. Og det være da uendeligt langt fra mig at forsøge at rokke ved Menneskers religiøse Overbevisninger. Hvad der ikke mindst har oprørt mig ved russisk og tysk Diktatur er deres Arbejden paa at fratage Folkene deres Religion; de tager Brødet fra dem, men deres Trøst - Religionen – kunde de mintro dog gærne lade dem beholde, hvis den styrker dem i Tilværelsens Lidelser, og det er der jo ingen Tvivl om, at den gør. – Kan det kaldes at have en Livsopfattelse, jeg mener nej. 
 Der er for Resten en lille Ting i dit Brev, jeg maa skrive lidt om; du skriver: ”Du er Fredsven, men ogsaa Ven af en Videnskab, som bl.a. laver Giftgas - - ” Nej søde Dis, det er for overfladisk en Betragtning; for hvem mener dog at Videnskaben er ufejlbarlig? At jeg man [”jeg” overstreget; ”man” indsat over linjen] skal knæle for den og sige Ja og Tak for alt, hvad den laver? Man skal da ikke fordømme al Videnskaben, fordi den fejler paa visse Punkter. Det kan for Resten godt være, at Videnskabsmænd ikke tænker paa Mennesker, at de i ualmindelig Grad opsluges af deres Arbejde, men saa maa Mennesker jo om hvad af de videnskabelige Resultater de vil udnytte og hvordan de vil udnytte den - - og det gør de altså nederdrægtig skidt paa Gassernes Omraader. Men maa vel lidt opvejes ved den medicinske Videnskabs Virksomhed; hvis den finder ud af noget, som kan hjælpe mig af med min Gigt er det dog et Plus, hvor det andet er et Minus!
 Tror du ikke, du kan give mig Ret i nogle af disse Betragtninger? Og kan du ikke det gør det da heller slet ingen Ting; vi holder jo ikke af hinanden hverken for vores Tros eller Ikke-Tros eller vore Egenskabers Skyld, men fordi der er Sympati imellem os og er de gode Søstre og Venner som vi altid har været og som vi vil vedblive at være til ”Løbet” bliver Slut. Nu maa Brevet ogsaa snart være Slut; nu vinker Pandekagerne – de desværre endnu uskabte Pandekager – efter mig.
 Senere. Tænk nu kom Posten længe før sin Tid, nu venter han mens jeg faar dette lukket
 Tusinde af alt muligt – 
 Din Junge</t>
   </si>
   <si>
     <t>1937-05-15</t>
   </si>
   <si>
-    <t>Lindøgaard Dræby St.</t>
-[...1 lines deleted...]
-  <si>
     <t>Viktor Jensen
 Erik Warberg Larsen
 Mary Warberg Larsen</t>
   </si>
   <si>
     <t>Mary og Erik Warberg Larsens ægteskab blev ganske kortvarigt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0948</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen takker for en gave fra Astrid/Dis Warberg-Goldschmidt. Festen skal holdes hos Viktors den følgende dag. Johanne kunne ikke skaffe kogekone, og hun turde ikke skulle stå for al maden alene, skønt det nu går nogenlunde med hende.
 Mary og Erik/Tinge Warberg Larsen er cyklet til Dræby for at blive viet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wDJV</t>
   </si>
   <si>
     <t>[Med sort blæk på kuvertens forside:]
 Fru A. Warberg Müller
 Bakkevej 8
 Hareskov St. 
 [Skrevet med blå kuglepen på kuvertens forside:]
 6-3-03.
 [Skrevet med sort kuglepen på kuvertens forside:]
 20-1-2002
 20-3-2000
 20-3-2000
 Bibbe – Kerteminde
 [Skrevet med blæk på kuvertens bagside:]
 Warberg Larsen
 Lindøgd Dræby St
 Fyen
 [I brevet:]
 Efterm. Pinsedag 1937.
 Kære søde Dis!
 Et Par Minutter har jeg! Men jeg maa sige dig tusind Tak for alt. Jordbærst[ulæseligt] er jo ganske overordentlig pragtfuldt, Mary er saa ovenud begejstret for det Men søde Dis, jeg har jo sagt, at du ikke maatte sende mig mere, men selvfølgelig er jeg henrykt over det altsammen. - - Gildet bliver hos Viktors i Morgen, jeg kunde ingen Kogekone faa og turde ikke risikere at over ta al Maden alene og mulig ikke kunde røre mig. I Øjeblikket er det nogenlunde, men alt i alt ikke glimrende. 
 Tak for alle dine gode Ønsker, du hører jo fra de unge
 Tusinde Hilsener til Jer alle
 Din mest rørte og taknemmelige Junge
 [Indsat nederst på arket; på skrå:]
 Tinge og Mary cycler om lidt til Dræby at blive viet de tager Brevet med Tak for Frim.</t>
   </si>
   <si>
-    <t>1938-08-02</t>
-[...66 lines deleted...]
-  <si>
     <t>1938-08-30</t>
   </si>
   <si>
     <t>Julie Brandt
 Louise Brønsted
 Kurt Jungstedt
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Marie Schou
 Christine Swane
 Lars Swane
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Erik Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Marie Schou/Syberg, som var mor til Jørgen/Buf Schou døde 1934. Derfor ordene om hendes manglende indflydelse på ham. 
 Mary, som hjalp til i huset hos Johanne C. og Adolph Larsen, blev en kort tid kæreste med Erik/Tinge, og de blev gift. Parret fik også et barn. Ægteskabet blev kun af kort varighed. Flere år senere blev Erik/Tinge gift med Grethe, f. Tinesen. 
 Den omtalte Alma er ikke oprettet med biografi. 
 Louisenlund på Skovvej i Kerteminde var frem til 1945 et lille spisested (Arkiv.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0596</t>
   </si>
   <si>
     <t>Johanne/Junge har betændelse i skulderen og skal muligvis opereres.
@@ -2731,143 +3057,50 @@
 Lindøgaard, Dræby St.
 [I brevet:]
 Lindøgaard 
 pr. Dræby
 Lugge spurgte saa varmt og deltagende til dig d. 30-8-1938.
 Kære lille Dis!
 Bibbe siger, at nu kan hun ikke længere udholde at høre mig gaa og snakke om, at jeg skal skrive til Dis – og ikke gøre det. Nu overtager hun altsaa Madlavningen og jeg har altsaa ”fri” til at skrive. Ulykken er, at når vi kommer lidt op ad Dagen, har jeg ikke Kraft til det. Du aner ikke, hvor faa Kræfter jeg har i Sommer, jeg er tit fortvivlet over det, for her er meget at gøre og Bibbe kan selvfølgelig ikke overkomme alt. Jeg gaar jo med en Betændelse i Skulderen, faar ikke mere Massage, kun Gymnastik med Armen og saa Medicin. Elle har trøstet mig lidt med at fortælle, at Kurt i lang Tid gik med en Kæbehulebetændelse; han havde ikke Smerter, men mistede efterhaanden Kræfterne og blev svagere og svagere; da han saa blev opereret og fik Betændelsen renset ud, fik han lidt efter lidt sine Kræfter igen. Doktoren sagde, sidst jeg var der, at hvis det ikke blev bedre i Løbet af to Maaneder, maatte jeg hellere komme ud paa Sygehuset og faa det opereret væk og det er da ogsaa det eneste rigtige. Naa, det var en lang Snak om den Ting. Men det var altsaa kun for at pynte lidt paa min lange Tavshed; når jeg har fri fra Husarbejdet, ligger jeg paa Divan eller sidder og hænger af med en Bog. Meget af det er nu at jeg ikke kan taale den evindelige Medicin; den slaar sig paa Maven, hvilket jo ogsaa slider paa Kræfterne, det er jo det triste, at de Stoffer, man skal have ind for at gøre det af med en eller anden Sygdom, undertiden er skadelige for andre Dele af Organismen. 
 Forøvrigt er Sommerferietiden jo altid lidt anstrængende, men dejlig jo!
 Dit lange Brev til Bibbe var rigtig nok interessant! Jeg synes nu, at jeg har forstaaet lidt af, hvad det var, der fik Bølgerne til at gaa lidt højt hos Jer omtrent samtidig med at vores Mary-Katastrofe indtraf. Var det ikke, at Buf vilde have Janna til at flytte ud til sig? det var rigtig stygt af Buf at ville skille dig og Janna. Gaar Buf i det hele taget til den gode Side, synes du? Mon ikke Maries manglende Indflydelse gør sig gældende? Hvor det er Synd! Og ogsaa for Janna. Naturligvis vil hun, som holder saa meget af sin Far ikke kunne se det, men saa meget mere vil det tænkes at kunne influere paa hende. Skriv lidt om dette, maaske er jeg fejl paa det. 
 2.
 Hvad mig angaar, er jeg ikke kommen stort videre end at jeg daarlig kan tænke paa andet end hele Mary Sagen; der sker jo stadig væk noget, der holder en i Aande, og det der sker er en Pine, fordi man synes snart, at man vader i Smuds F. Ex. sagde Mary forleden, da hun talte med ikk [”ikk” overstreget] Tinge – han havde bemærket ”Der er jo ingen Skilsmissegrund ” – ”jo der Karlekamret, som vi blev henvist til at bo i, mens din Mor skulde have sin Suite til at modtage Gæster i” Jeg tror for Resten ikke, at stakkels Mary er hol [”hel” overstreget] helt normal. Svangerskabet kan jo virke helt mental-forstyrrende, og saa er det hendes Ulykke, at hun ikke har haft besindige og kultiverede Mennesker i sine Omgivelser, som kunde raade hende. Mary sagde ogsaa til Tinge ”naar jeg bliver trampet paa, sætter jeg haardt mod haardt”. Det er saa helt udenfor Virkelighedens Omraade. Kort efter at jeg havde skrevet til dig sidst, kom der Sagførerbrev til Tinge, at hun vilde have Understøttelse ikke bare til Barnet, men ogsaa til sig selv. Der er jo ikke rigtig Logik i det. Du saa af hendes Brev til mig, at Gaarden var saa elendig, at hun ikke turde lade sit Barn vokse op ikk [”ikk” overstreget] her. Deri ligger dog at hun kan skaffe det bedre økonomiske Vilkaar andre Steder. Og naar hun rejser herfra og berøver Gaarden sin Arbejdskraft – hvad der jo er en stor økonomisk Faktor – er det lige haardt nok at den stakkels ”elendig forgældede” Gaard skal rede Penge ud til hende personlig. Det er Mary da for Resten gaaet fra, vel vidende, at Retten ikke vilde give hende Medhold i det, men nu staar det paa, at hun vil have Boet delt. ”Hvad der er dit, er ogsaa mit” sagde hun til Tinge. Mary lod jo alle sine Ejendele afhente, Brudegaverne deltes saaledes, at hver beholdt det, som deres Forbindelser havde givet, pudsigt nok [”nok” indsat over linjen] havde Mary skrevet en detallieret Liste paa alt det, de skulde have med, og den Liste blev liggende her og den har vi, saa lille Mary skal ikke dø i Synden, hvis hun stikker Værdigenstande til Side derude, naar Vurderingsmændene kommer. Tænk Dis, frivillig at ville gaa alt det igennem, at have fremmede mennesker ind at vurdere alle ens Sager; og det er saa meget vildere, som Tinge jo intet ejer. Mary ved godt, at Møblementet derovre – d. gl. Hjørnesofa m.m. [”m.m.” indsat over linjen] fra Agrarens Forældre – ikke tilhører Tinge, det er ganske minimalt, hvad han ejer, det er jo sandsynligvis ogsaa bare for at chikanere ham, Og saa vil Mary paastaa, at hun holder af ham!
 3
 Der maa være mange forskellige Maader at holde af paa. I Dag er Tinge tilsagt paa Politikontoret. Æv! Har jeg ikke Lov til at sige, at vi vader i Smuds. Du kan ikke tænke dig som de forvrænger og laver om paa det hele. Jeg kan ikke lade være med at sige til Tinge. Tror du ikke, at hvis de havde haft lidt mere af den – af dig – saa foragtede Kultur, saa vilde de tage det lidt anderledes.
 Kirsten Thorsen, der jo blev gift med Klakses Søn, kender lidt til Marys Kusine i Odense, Bibbe var hos Kirsten forleden og fik refereret et Par større Holmgange mellem de to; K. havde ikke lagt Fingrene imellem i sit Forsvar for os. Kusinen var jo – fra at vi var de bedste Venner af Verden – pligtskyldigst blevet meget vred paa os! ! Hun sagde bl.a. – ”og saa har de ladet Mary ligge paa Halm”. Jeg har altid misundt dem deres friske rene Halmunderlag, hvorover der saa var Madras og Underdyne. Alma (Kusine) havde bl.a. sagt at Mary var gaaet bort fra at give mig Skylden for hendes Flugt. Du ser, det er ikke et Spørgsmaal om, hvad der er Sandhed, virkelig Sandhed, men om, hvad der kan ”bruges” i Sagen. Enhver ved jo, hvor inderlig skikkelig jeg er, saa den gik ikke. Jeg kunde komme med mange Exempler, men gider ikke og er for Resten ikke aldeles oprørt, men har den dybeste Medlidenhed med hende og er saa Angst for, at hun ikke skal holde til det eller at det skal skade Barnet. Bibbe trøster mig med, at det er jo Naturens Værk, at hun er bleven saadan og saa maa Naturen vel ogsaa indrette det, saa Barnet ikke tager Skade. Det stakkels lille Barn, det er jo Alfa og Omega i hele Tragedien. 
 Dedde og Lugge har været i Kjert. hos Elle og jeg tog derned en Formiddag; det var morsomt at det vakte en saadan Glæde hos dem at se mig; de skulde om Efterm. paa en lille Biltur til Hindsholm og det blev en dejlig Tur. Lige før man naar Nordskov ligger der paa højre Haand en lille Skov, kan du huske det? der tog vi til og der var vidunderligt; over Engene bag Skoven gik vi ud til Stranden og var oppe paa en mægtig Bakkeknold, hvis yderste Grænse mod Vandet stadig ædes op af Bølgeslaget og hvorfra vi saa Sjællands Kyst, saa klar og smuk. Vi sad saa lidt i Udkanten af Skoven, røg, spiste Chokolade og snakkede hyggeligt og først og sidst nød det vidunderlige Landskab og den gode Luft. De kørte mig saa hjem, men vilde ikke ind, da de skulde have Fremmede om Aftenen. Et Par Dage efter, om Søndagen, skulde Elle til Bryllup i Munkebo Kro, ”hvis Datter”, hun har spillet med i en Aarrække og dermed fik vi den Glæde at have Dedde og Lugge Resten af Dagen 
 4.
 Elle skulde Møde Kl 4; de kom saa her lidt over og vi havde pæn Kaffe til dem; derefter besaa vi saa nogle Kæmpehøje her i Nærheden (benyttede Bilen) og gik derefter alle Mand ud paa vor sædvanlige Spaseretur ud gen. Markerne og ad Stranden hjem Vejret var godt og det hele var saa henrivende og vellykket. Det er saa dejligt for mig at alle vore tre Børn falder saa udmærket i Slav med alle mine. En anden Aften, da jeg havde været i Kjert. inviteret til Aftensmad af Dedde sm. med Elle og Minna i Louisenlund, hvor vi for Resten havde haft det henrivende og nydt varm Mad, Snaps, Madeira o.s.v. kørte de mig ogsaa hjem, og da det var tidlig paa Aftenen, gik de med ind til en Kop The og vi havde igen en dejlig Aften, Minna var henrivende sød og hun hører ogsaa til dem, der gouterer Lindøgaard.
 Da var Lugge rejst, men saa havde vi Minna i Stedet; hun havde ferieret i Nakskov og var kommen Aftenen før. 
 Og saa har vi haft et dejligt Besøg af den hjemvendte Ugle og Lasse; de kom til Malerens Hus fra Jylland og havde vistnok haft en dejlig Tur. De kom derud i Lørdags midt om Formiddagen og blev til 10½ Aften, saa vi havde rigtig Tid til alt; det var saa sødt af dem, at de havde taget alle deres Akvareller med fra Rejsen; de var saa skønne, at de næsten tog Vejret fra mig; Lasse bliver en stor Maler, skal du se. Jeg har maaske aldrig set Uglen saa vel ved det før; det var som al hendes Nervøsitet var strøget af hende, og hun var glad, livlig og sød. Hun og Lasse rejste hjem i Mandags, Marie derimod blev. 
 Sagen er, at Agraren fylder 60 Aar d. 26nde Sept. – Kongens Fødselsdag, sender du ham et Kort? – og saa vilde vi den Dag samle lidt af Familien og spurgte saa Marie, om hun ikke kunde komme her [”her” indsat over linjen] over den Dag; da Uglen hørte det, mente hun, at Marie hellere maatte blive her i Stedet for at rejse igen, og saadan blev det altsaa. Las er vist desværre endnu ikke kommen fra Sverige til den Tid.
 Jeg havde Brev fra Pan i Gaar, hun er saa glad for sin Sommerferie, men har vel selv fortalt dig derom; hun skrev lidt om det med Jannas, [”s” sidst i ordet overstreget] men Pan er jo ikke altid let at blive klog paa; vil du ikke nok – selv om det snart er en gammel Historie fortælle mig Gangen i det fra først af; Jannas Ve og Vel ligger mig saa meget paa Sinde og jeg gaar og tumler med det i mine Tanker, men vil vide Besked.
 Tinge kom hjem i Aftes fra sin Politifærd. Det havde drejet sig om etn [”t” midt i ordet overstreget] lovbefalet Sammenkomst mellem Politimesteren, Mary og Tinge, hvor han skal forsøge at mægle. Det er jo ganske unyttigt og tages da ogsaa som en Formsag. – Tinge skal betale til Barnet og det er jo da ogsaa rimeligt nok. – Tiden er omme og jeg naar ikke mere. ”Skriv snart”! 
 Tusinde Hilsner, din Junge.</t>
   </si>
   <si>
-    <t>1938-08-31</t>
-[...91 lines deleted...]
-  <si>
     <t>1938-11-21</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Ina  Goldschmidt
 Ulf Haxen
 Adolph Larsen
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uklart, hvad Laura/Bibbe Warberg Petersen aktuelt fejlede, men hun led i sine unge år meget af bihulebetændelse, hovedpine, og hun havde psykiske problemer. 
 Mund- og klovsyge er en meget smitsom virussygdom, som først og fremmest rammer parrettåede hovdyr deriblandt tamkvæg og svin. Hjorte, geder og får rammes dog bl.a. også. I Europa har kun de skandinaviske lande Norge (1952), Finland (1959) og Sverige(1966) gennem de seneste årtier været forskånet for udbrud. I Danmark var det sidste udbrud i 1983, mens Storbritannien atter blev ramt i 2007. (Wikipedia febr. 2024).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Bb0606</t>
   </si>
   <si>
     <t>Laura/Bibbe har fået medicin, der hjælper hende. Hendes tre uger lange rejse med hvile hjalp ikke, men Laura var glad for at være hos Ina/Sjums og børnene. 
 Johanne/Junge havde omsider fået en pige i huset, men hun udeblev allerede anden dag. Johanne nåede lige at bede lægen om at indstille hende til operation. Hun føler sig fortravlet og træt. Elle(n) Sawyer har været på besøg og hjulpet med at vaske æg. Drengene har en 10årig dreng til at hjælpe med tærskningen.</t>
   </si>
@@ -2887,51 +3120,51 @@
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard pr. Dræby St.
 [I brevet:]
 Lindøgaard
 Tel. Dræby 103
 d. 21nde Nov. 38.
 Kære lille Dis!
 Tak for dit Brev og for din Deltagelse for Bibbe! Ja, nu er det da lysnet lidt for os; vi var jo hos Doktoren i Kjertem. og han gav hende Medicin, som til vor store Lettelse har foraarsaget Bedring; hendes 3 Ugers Rejse med Hvile og god Forplejning hjalp ikke synderligt ud over det, at hun indsaa, det var klogest at søge Læge, og det var jo da for Resten ikke lidt. Jeg syntes, han tog saa alvorligt paa det, men jeg kender ganske vist ikke Manden saa meget. Du kan tro, jeg har været Lægevidenskaben taknemmelig for, at de kan præstere Stoffer, som kan helbrede den Slags. Og synes du dog ikke, at naar der kan spores Bedring, saa maa det vel ogsaa ved fortsat Kur kunne kureres helt? Det har været en forfærdelig Tid for mig; jeg var selvf. den, der var mest Angst, men selv Mandfolkene var kede af det, og de plejer jo ellers at ville se lyst paa den Slags. Mon du ved, at B. var hos Sjums en Ugestid og blev saa gode Venner med hende. Sjums var enestaaende sød imod hende, gav hende 2 Æg daglig og sørgede i det hele taget for hende. Børnene var Bibbi ogsaa saa glad ved, syntes de var saa søde.
 Tænk dig, vi har faaet en Pige. Efter 5 Ugers haardt Arbejde, føles det helt underligt pludselig at kunne slappe af – ja, der er saamænd nok for mig at lave, Madlavning o.s.v. men alle grovere Arbejder gør nu Pigen, Rengøring, Opvask o.s.v. Da B. og jeg var hos Lægen for 14 Dage siden, sagde han indstændigt til mig, at jeg skulde opereres, men det var jo en Umulighed, Bibbe uarbejdsdygtig og ingen Pige; jeg kunde ikke være herfra. Da Pigen nu indløb i Morges, ringede jeg derud derud [”derud” overstreget] og sagde, at nu var jeg til Tjeneste; jeg talte kun med Fruen og han skulde saa selv ringe mig op; jeg tænker, det bliver sidst i Ugen eller først i næste, saa kan jeg blive færdig til Juletravlheden kommer. D. 19de Der skal vi slagte, saa da maa jeg være paa Pletten. Der er jo god Tid. Tror du Axel vil være saa sød at skaffe os Marcipan igen i Aar? Hvis det er til Besvær for ham, maa han endelig sige vil [”vil” overstreget] sig det fra. - Jeg kan mærke paa mig selv, at dette Brev igen bærer Præg af Forjagethed og det endda skønt jeg aldeles ikke er forjaget, men det 
 sidder mig i Blodet og der vil nok gaa nogen Tid, før det fortager sig. Dit sidste Brev er desværre bortkommen for mig, det befinder sig i en eller anden Bunke Breve, men der var vist heller ikke noget særligt at svare paa. Alt syntes jo at være ret vel hos Jer, naar undtages Jannas Fod; forhaabentlig er hun over det.
 Elle var herude paa et langt Besøg i Gaar; hun ankom smilende og sød som altid noget før Middag og jeg havde dejlig Kødsuppe, kogt Kød og Æbler. Det var en god Middag; vi var 7 og nød al Suppen til den haarde Bund. 
 Drengene tærskede i Gaar, skønt det var Søndag og de havde en lille Fyr til Hjælp (10 Aar, 1 kr dgl.) vi saa alle undrende [”r” i ordet indsat over linjen] paa de Portioner, han kan sætte til Livs. Elle hjalp mig hele Eftermiddagen med at vaske Æg, jeg var kommen bag efter med det og Søndag er den sidste Termin, vi solgte i Dag til Morgen 48 Pund [tegn for pund], samlet paa en Uge, det er dog en Post; desværre er det falden 40 Øre Kiloet ["Kiloet” indsat over linjen] paa 2 Uger, saa det blev ”kun” til godt 33 kr. Godt for det, nu da Mælkeydelsen p.Gr.a. M&amp;amp;Klovsyge svigter os. 
 Næste Dag Det var en kort Glæde med den Pige; det var i Gaar første Dag med hende og jeg nød det jo, men i Dag er hun udebleven; hun vilde saa gærne ligge hjemme, men det skulde jeg vist aldrig være gaaet ind paa. Bare det kun er Pjækkeri og 
 ikke Sygdom el. andet. 
 Min Hjerne er tom som en Tønde, jeg kan kun tænke paa mine egne Smaatterier i Husvæsen – ja Bibbe er jo ikke Smaatteri – Hele denne Tid har ligesom udmattet mig; som jeg sagde til Elle i Søndags da hun bemærkede, at jeg saa noget træt ud: ja, jeg er træt lige ind i Sjælen”. Du maa derfor bære over med dette tarvelige Brev, forhaabentlig bliver det næste bedre! Hils Axel og Janna mange Gange, bare I nu har det godt. De fleste og de varmeste Hilsner er til dig selv, søde Dis. Husk altid at skrive om din egen Helbredstilstand. Jeg synes, det er saa skrækkeligt med de pinefulde Astmaanfald. Din Junge.</t>
   </si>
   <si>
     <t>1938-12-29</t>
   </si>
   <si>
     <t>Thora  Branner
 Alfred Fly
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Janna Schou
 Christine Swane
 Lars Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0951</t>
   </si>
   <si>
     <t>Johanne C. Larsen takker for alle de mange julegaver. Hun har fået kvittering for de gaver, som hun selv har sendt.
 Laura/Bibbe Warberg Petersen og Johanne havde knoklet med en gris, hvorefter de skulle pakke gavekasser.
 Johanne og familien havde en hyggelig juleaften i den lavloftede stue. Hun fik som altid flest gaver. 
 Juledag kom Lars/Lasse Swane på ski og blev til den følende dag. Andreas/Puf og Else Larsen samt Christine/Uglen Swane kom på besøg i bil.
 Vejene har i øvrigt været lukket af sne. Johanne måtte transportere sine æg på en slæde. 3. juledag kunne Marie Larsen ikke komme til Kerteminde og deltage i Johannes Larsens fødselsdag. 
 Johanne havde det rart på Kerteminde Sygehus. Hun fik dog røntgenfotograferet foden, og der er ikke noget at gøre ved den smertende storetå. Hun har desuden haft et anfald i sin arm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/opQe</t>
   </si>
   <si>
     <t>[Skrevet med sort blæk på kuvertens forside:]
@@ -2958,51 +3191,51 @@
 [Skrevet langs venstre margen s. 4:]
 Tak for Besørgelsen af Marcipanen og Chokoladen; er du ked af at jeg sender noget af det i Frimærker. Hvor var den glimrend
 [Skrevet øverst s. 4; på hovedet:]
 Nu maa du nøjes for denne Gang, lille Dis, jeg kan ikke som du og absolut ikke til enhver Tid. Endnu en Gang mange mange Tak for det hele og tusinde Hilsner til jer alle tre fra din Junge
 [Skrevet øverst s. 3; på hovedet:]
 Hvor var det dejligt at høre alt det om Janna, om hendes fine Hus og den gode Forretning; det var et henrivende Billede af hende med Partnere i det smukke Værksted. 
 [Skrevet øverst på s. 1; på hovedet:]
 Og saa er det Aar forbi og vi skal i Gang med det nye. 1938 har været ret stormfuldt Aar for os og for Jer (omvendt) gid det nye maa blive lidt ”raskere” og roligere – ikke alene for Jer, men rundt om i alle de forskellige Familier – Hjem unge og gamle 
 Glædelig Nytaar til Jer alle tre fra det ganske Lindøgaard</t>
   </si>
   <si>
     <t>1939-03-18</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Louise Brønsted
 Thora Cohn
 Aksel Dydensborg
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Otto Emil  Paludan
 Ellen  Sawyer
 Adelheyde Syberg
 Ane Talbot
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>I sommeren 1938 aftalte England, Frankrig, Italien og Tyskland, at området i Tjekkoslovakiet kaldet Sudetertyskland indlemmedes i det tyske rige som en lydstat (der boede mange tyskere i denne del grænsende ind mod det tyske rige). Den engelske premierminister Chamberlain udtalte ved hjemkomsten til London de berømte ord ”Peace in our time”). - 5. marts 1939 angreb Tyskland resten af Tjekkoslovakiet. Snart drev forfølgelsen af de sudetertyske jøder og arbejderbevægelsen dog en del på flugt, flest til Tjekkoslovakiet (Kilde: Lex. dk). 
 Albrecht Warberg blev født 7. marts 1839 på gården Ensomhed i Heden på Midtfyn. Han blev begravet på Hillerslev Kirkegård. 
 Egelund eller Lundgaard, Lumbyvej 56, Lumby. Oprindelig en tvillingegård (matr. nr. 6a og 7a) (Kilde: Arkiv.dk). 
 Lars Christian/Laders og Marie Balslev boede 1929 til 1958 på Erikshaab (Alhed Larsens og hendes søskendes barndomshjem).
 Kirkelaugnet: Der menes formodentligt en bygning/et laugshus ved kirken, oprindelig benyttet af et håndværkerlaug/lav/sammenslutning.
 Diatermi: Kortbølgebehandlinger i form af lokal varmebehandling, af bl.a. gigt- og muskelsmerter (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0600</t>
   </si>
   <si>
     <t>Axel Müller har været syg.
 Johanne og tre af hendes søstre har højtideligholdt deres fars 100årsdag. De kørte først til Heden Kirkegård og besøgte Adelheyde/Mimi Sybergs grav. Derefter fik de middag på gården Erikshaab. Der var en dejlig udsigt gennem haven, som var blevet ryddet. Efter maden tog selskabet til Hillerslev Kirkegård, hvor de trimmede Albrecht Warbergs gravsted og plantede blomster samt lagde kranse på den samt på Otto Emil Paludan/Pallams grave. De sluttede med kaffe på Erikshaab og kørte så til Kerteminde, hvor de spiste hos Johannes Larsen med familie. 
 Johanne får lysbehandlinger i sin tå.</t>
   </si>
@@ -3017,110 +3250,50 @@
 Bakkevej 12
 Hareskov St.
 ” tirsd. ” 23-1-07.
 læst lørd. d. 17-9-05.
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard pr. Dræby
 [I brevet:]
 Nu ogsaa Jøderne i Czekkosl.! 18 marts 39
 hvor er det snart forfærdeligt
 og det arme Land. 
 Kæreste Dis!
 Endelig faar jeg fat paa Brevet til dig, saa meget har sinket mig, Bibbe været daarlig nogle Dage af Forkølelse og mine Sygehusture trætter og distraherer mig –
 Tak for dit Brev! Det var rigtig nok sødt af dig at skrive straks efter, du kom op. Hvor trist dog med al den Sygdom hos Jer; hvor saadan en alvorlig Mavesygdom dog maa have taget paa Axel, der er ikke saa mange Kræfter at tage af. Gid han dog nu maa være over det; da du skrev havde han endnu 38⁵, det er dog høj Feber. Og hvad for en Slags Mavesygdom kan det dog have været naar det smitter – du skrev, han havde smittet dig, er det ikke snarere to Virkninger af en og samme Aarsag? Siger Doktoren ikke noget om det? Alm. Mavedaarlighed smitter jo ikke. S.u. 
 Lad mig straks gaa i Gang med at fortælle dig om Dagen. Den blev en dejlig Oplevelse. Kl. 10½ ankom en stor Bil med Chr. Lugge og Elle; jeg blev læsset og vi gled. Min første Bemærkning var: Jeg synes I er noget blomsterløse”, der var neml. ikke saa meget som et Blad at se i Bilen; men de trøstede mig med, at hele Magasinet var fuldt. Vi havde saa en yndig Tur derned, Solskin med enkelte Haglbyger. Vi var i saa god Tid, at vi kunde tage op paa Heden Kirkegaard og se til det gamle Gravsted – havde jeg vidst det kunde jeg have haft Vintergækker med til Tante Minnis Grav, jeg havde en Krans med til Fars, den kunde jeg jo ikke dele; jeg havde ikke bundet den selv, vi havde nok Gækker og Krans men ingen Grønt og det er jo lige saa vigtigt. Vi tog lige til Erikshaab, hvor de jo ventede os til Middag Kl 12; ved ”Stenten” i Hestehaven stod Elle og Lugge af og gik gennem Skoven, L. har jo ikke set den i mange Aar. Jeg advarede dem mod Bækken, men de kom da paa en mystisk Maade over, der var jo meget Vand alle Vegne dernede. Flaget vajede paa Erikshaab, L. og Marie stod smilende og søde og Haven og Omgivelserne var så hægede som de paa nogen Maade kunde være
 2
 Der var varmt og henrivende. Så indløb Elle og L. og vi gik ind til en lille fin Middag; Suppe jævn m. Rosenkål, en dejlig Kalvesteg samt Jaffa Appelsiner, Rødvin. Laders holdt en nydelig Tale for Fars Minde – hvor har alle Mennesker dog holdt af Far. Vi var alle sammen saa glad [”glad” overstreget] glade og tilpasse og saa festligt stemte; Elle sagde, at hun tudede uafbrudt, hun faar det jo let ved saadanne Lejligheder. De var saa oplagt glade ved os. Efter Kaffe og Cigarer gik de en Tur i Haven, jeg blev inde og havde [”havde” overstreget] saa ud gennem Havestuedøren. Der er hugget en Del i Efteraaret, saa man overalt har de skønne Omgivelser ind paa Livet: Aaen, Engene, Markerne overfor der skraaner op ad Lyndelse Kirke, Egelund – du ser det hele for dig. Jeg havde en af Agrarens Støvler paa, saa jeg gik helt godt. Der var Plads i Dydenborgs store Bil til os alle, saa L. og M. kom med paa Kirkeg. Der laa din dejlige Krans og straalede foran Pladen - ja det ved du jo fra Billedet, Tak for det. Der var pænt, men det faldt os ikke ind, at der var gjort særlig rent til Dagen. (Saa pænt af den gode Sognefoged) Laders tog alle de grimme visne Mahognibuske el – ret. Pinde bort, han kunde brække dem af. Chr. havde Tulipaner med Knold med; dem plantede hun hele Vejen uden om Bænken - du forstaar i Kanten der. Elle havde bundet et Kors, Puf en henrivende lille Krans med Violbuketter, Lugge have flere Sammenplantninger i aflange Trækasser med alskens Foraarsblomster og saa min Krans, det hele var nydeligt – ja meget smukt; vi hentede en Rive et Sted og rev efter os – d.v.s. Laders; han besørgede med kyndig Haand alt det korporlige Arbejde. Chr. og Lugge havde Krokus med som de plantede paa Pallams Grav. Mens vi var der, skinnede Solen (efter en stærk Byge, som vi tilbragte i Bilen inden vi stod ud) saa smukt og varmt og Kirkelaugnet saa pragtfuldt ud 
 3
 med saa meget Vand, at det næsten var en Sø. Det hele var en vidunderlig Oplevelse. Jeg var saa glad ved, at Chr. og Lugge øjensynlig var saa glad ved Laders og Marie, de faldt saa godt sammen. 
 Der var dækket fint Kaffebord i Havestuen, da vi kom tilbage, men vi trak snarest efter Kaffen ind i Dagligstuen ved d. varme Kakkelovn.
 Ved 5 Tiden drog vi af til Kjertem. hvor vi fik dejlig Aftensmad hos Lases og en hyggelig Aften bagefter med megen Røg og Diskuteren Verdenssituation. Puf kørte mig hjem og saa var det forbi. En herlig Dag.
 Jeg tager hver anden Dag ud paa D [”D” overstreget] Sygehuset og faar diathemibehandl. (Lys paa Taaen). Det hjælper godt synes jeg, men er jo baade dyrt og besværligt for os; køres op og hentes v. Bilerne. Men naar det bare hjælper, kommer vi jo nok over det.
 Nu er Tiden omme, søde Dis, vil du nøjes med dette.
 God Bedring!! Kærlig Hilsener! Din Junge</t>
   </si>
   <si>
-    <t>1940-05-28</t>
-[...58 lines deleted...]
-  <si>
     <t>1940-10-25</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Maria Balslev
 Jørgen Brandstrup
 Ludvig Brandstrup, visedigter
 Adolph Larsen
 Vilhelm Larsen
 Christine  Mackie
 Axel  Müller
 Janna Schou
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Faldengaard ligger nær godset Krengerup ved Søllested på Sydfyn. 
 Vilhelm er muligvis Vilhelm/Klaks Larsen, Johannes Larsens bror. Jørgen er muligvis Jørgen Brandstrup. Lutte, som havde en forestilling i Odense, kan være revystjernen Ludvig Brandstrup.
 Stramonium: Pigæble er en lægeplante. Bestøves af natsværmere. 1,2 meter høj. 1-årig. Selvsående. Pigæble er meget giftig, er dødelig i større doser og virker i mindre doser bedøvende og lindrende. Denne lægeplante anvendes muligvis stadig som middel mod astma, idet røgen fra de tørrede blade lindrer astmaanfald ved sin bedøvende virkning.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0624</t>
   </si>
   <si>
@@ -3133,132 +3306,50 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/i36C</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 26’ Okt. 1940.
 Onsd. 14-12-05
 Fru Astrid Warberg Müller
 Bakkevej No 12
 Hareskov St.
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgd. 25 Okt 1940
 Kæreste Dis!
 Hvor var det dog forfærdelig kedeligt, at Axel nu ogsaa skulde faa saadan en Omgang, man skulde tro, han havde faaet nok i sin Bronchitis. Da du sluttede mit Brev, vidste du altsaa endnu ikke hvad det er, han fejler? Kun at det ikke er Blindtarm. Jeg er, som du vel kan forstaa, meget spændt paa, hvad det er, der er i Vejen, men det hører jeg vel, naar du faar det at vide.
 Tak fordi du skrev det til mig – det var ikke noget morsomt, men man vil jo gerne være ”mæ’”, naar der skal er [”skal” overstreget; ”er” indsat over linjen] noget. Ved du, at Mornine har ligget paa Hospital med en let Lungebetændelse? er kommen hjem igen, har vi hørt gennem Nete; Bibbe og Nete er saa gode Venner; de er jo trods den store Aldersforskel paa Generation sammen, og de ringer af og til til hinanden og faa udvekslet nyt om Familien. Bibbe elsker Nete. Har du nogen Sinde besøgt dem, siden de kom til Faldengaard? 
 Mens jeg husker det – du kan bare vove paa at købe fantastisk dyr Chokolade til mig; jeg vil intet have; du kan selv se hvor meningsløst det er og jo da navnlig, naar I maa spare haardt, oven i Købet paa Kosten. Og heller ikke Julegaver!! Vi er klemt saa haardt paa alle Kanter, saa det maa indvirke ogsaa paa den Slags. Jer selv imellem kan der jo vælges nyttige Ting, som alligevel skal anskaffes, saa bliver det jo paa en Maade i ikke [”i” overstreget; ”ikke” indsat over linjen] Udgifter, nej, søde Dis, skal alt det indvindes, som Axel der ikke har haft Held til at ordne, saa maa du spare paa alle Punkter, det kan jeg da se. Saa er det en Aftale og tænk, hvor du altid har overøst mig med Gaver, da du kunde. Selv Haandarbejdsmateriale er jo ikke til at købe mere. 
 Den gode Marie kom saa i Onsdags Kl 3 ½. Bibbe skulde have gaaet hende i Møde
 2
 da de havde travlt med Roerne, og Marie havde sagt, at hun kunde udmærket gaa fra Dræby, men det regnede lidt og Bibbe var saa forkølet, saa min Lettelse var stor, da Agraren sagde, han vilde køre hen efter hende. Hun var saa henrivende at have og Bibbe var pragtfuld til at lave fint an. Hun fik The, da hun kom med Franskbrød med Ost og Marmelade og finsk [”s” i ordet indsat over linjen] Brød, som jeg havde bagt. Om Aftenen fik vi Rosenkaalssuppe (lavet af henkogt Syltesuppe, pyntet op med Champignon-Væde og Tomatafkog) som var glimrende. 2 Fasaner udm. stegte med alskens til: Æbler og Valnødder. Til Aftenskaffen havde vi en knippel god Lagkage og det finske Brød. Næste Middag henkogt Medisterpølse; dertil Rosenkaal Kartofler og henkogte smaa fine Karotter samt stuvede Ærter. Æblesuppe. Vi beværtede hende fint, synes jeg. Hun var selvfølgelig henrivende at have; vi har jo altid saa meget at snakke om, hvor er hun ung og frisk. Hun bad mig hilse dig saa mange Gange. Det gaar saa godt med Vilhelm, de har været et Par Dage i Kbhv. for at besøge ham. Lægerne har sagt at han gør gode Fremskridt og han kan selv mærke Fremgang. Desuden har Lægerne sagt, at Folk kommer sig altid af den Sygdom – naar de faar den Behandling da. Hvor er Lægevidenskaben efterhaanden stor og hvor maa vi være den taknemmelig for alt det, den kan fri os ud af. Hvis ”Lyset” ikke var bleven opfunden som Lægemiddel, vilde Vilhelm have været Dødens sikre Bytte. Og godt, lille Dis, at du har Stramoneum til at dæmme op for den grufulde Astma. Og at vi har noget som kan stille de værste Smerter, naar de kommer paa. – Børnene skal til Odense i Aften til Luttes Forestilling – noget om Børn saa ved du. Bibbe vil opsøge ham efter Forestillingen og høre lidt om Jørgen. 
 Ja, saa kun tusind Hilsner fra din Junge - ogsaa til Axel og Janna.
 [Skrevet på hovedet øverst på s. 4:]
 Bare du nu kan døje al den Sindsbevægelse om Axels Sygdom. Den Slags er vist ikke godt for Astma. - Jeg har nok glemt at skrive om Knæet, men er der er intet at skrive, bedre er det desværre ikke blevet.</t>
-  </si>
-[...80 lines deleted...]
-ikke kunnet overbevise ham om hans Vildfarelser.</t>
   </si>
   <si>
     <t>1941-03-14</t>
   </si>
   <si>
     <t>Alfred Fly
 Lars Lankjær Mikkelsen
 Adolph Larsen
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Karen Warberg
 Marie Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>De to fiskerbrødre og deres mor kendes ikke. 
 Alen er en gammel dansk længdemål = 0,6277 m. Før metersystemets indførelse i 1910 var alen almindelig benyttet længdemål fx i klædehandel ("to alen af samme stykke"). (Lex.dk). 
 Jumber er en lav, tohjulet enspændervogn med to sæder over for hinanden på langs ad kørselsretningen (Den danske Ordbog).
 En dansk mil er en længdeenhed på 7.532,48 m. (Lex.dk). 
 Det vides ikke, hvad det er for behandlinger, som Adolph/Agraren Larsen fik.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0627</t>
   </si>
@@ -3367,123 +3458,132 @@
 Kæreste lille Dis.
 Hvor der dog er bleven lang Tavshed imellem os, igen har nok vore Breve krydsedes! Tak for dit sidste. Jeg ser baade af det og af dit sidste lange Fødselsdagsbrev til Elle (hun var her nogle Timer i Søndags, cyclede igen Kl 3, men var da kommen før Middag, det er anden Gang siden Jul, hun var her; hun skulde ud til Middag, hun fører et udsvævende Liv, som de sagde om Comtesse Fanny, da hun blev gift) at du har været flere Gange i Kbhv. og haft det festligt og dejligt. Hvor det dog glædede mig at høre, søde Dis, baade fordi det viser, at du er rask og fordi du har tjænt til det efter den lange Vinter, efter saadan en stille Tid, hvor man kun ser de samme Mennesker – selv om det er de bedste – trænger man til at se andre, og ogsaa til at befinde sig andre Steder. Jeg læste din Basken med Vingerne med stor Glæde og Interesse. Tænk, at du laver alt uden ringeste Hjælp, kan du dog overkomme det, ja, det er jo meget mindre enkelt end det var før, at føre Hus; meget er blevet anderledes, vi har i Dag kogt blød Sæbe af Sæbespaaner, Soda, Borax og Vand; dog, det er jo kun en Smaating. - - Mon vor store epokegørende Nyhed her er rygtedes til dig? At Bibbe til 1_ste_ Maj skal til Odder Sygehus som Elev! Næsten siden Jul har hun virket med det og skrevet utallige Ansøgninger, faaet Afslag paa Afslag, næsten alle med den Motivering, at de kun tog Elever under 30 Aar. Saa endelig fik vi Svar fra Overs.pl. paa Odder Sygehus, bl.a. skrev hun [”hun” indsat over linjen] ”ingen Regel uden Undtagelse og De synes jo at være Undtagelsen”. Bibbe blev ovenud lykkelig og gik straks i Gang med sin Udstyrelse: 4 Kjoler 8 store Forklæder o.s.v., hun faar 25 kr. om Mdn. Det var jo i høj Grad paa Tide, at Bibbe fik sig et Livserhverv og jeg har baade tænkt paa og talt om, at Sygepleje maatte ligge for hende, men først hendes Røde Kors Tjeneste i Vinter, hvor hun har arbejdet en Del paa Sygehuset – ogsaa en Nattevagt - har givet hende Blod paa Tanden, ja glødende Lyst til det. Nu staar Himmel og Jord i et for at faa alt færdigt til Bibbe og Frk. Andresen skal rejse 1_st_ Maj; i Dag ordnes Spisekammer 
 2 Køkken, Kælder og Vaskehus; vi havde været i med Peter Træskomand om at kalke, men han henviste til sin Kone, du ved vor Ungdoms Jomfru Dovsen [”Dovsen” overstreget] Dovlsen i Højrup. Hun er et Jærn til alt Arbejde; desuden har vi en unge Kone (som har tjænt her en Gang) til Rengøringen, vor egen Frøken Andreassen er jo ikke videre gæv til nogen Verdens Ting og Bibbe er i Kjerteminde i Dag til Begravelse; kan du huske, vi havde nogle gode Venner i Kj.: Skolebestyrer Christensens; han døde for adskillige Aar siden, og hun kom aldrig over sin Sorg; den knuste hende, hendes Hjerne tog Skade, og nu er hun død, hvilket kun er godt. Det var et Par herlige Mennesker; hvor har Elle og jeg tilbragt mange hyggelige Timer i deres Hjem, saa gæstfrit og harmonisk som det var; de vidste aldrig hvor godt, de vilde gøre det for deres Gæster. 
 Du kan forstaa, at det med Bibbe er helt revolutionært for os. Agraren og jeg vil savne hende ubeskriveligt, for mig gaar Solen ned, naar hun rejser, men Tanken om, hvor godt det er for hende selv maa jo bære over det; Dr. Lankjær mener at det vil tage det sidste af hendes Nervesygdom, og han gav hende uden at blinke Attest for at hun var rask – fordi han var saa sikker paa, at anden Luft, andet Arbejde og nye Mennesker vilde kurere hende. Hvad der skulde til af Attester og Anbefalinger, kan du ikke tænke dig. Det hele skulde ordnes og sendes saa ekspres, at det ikke kunde naa sig at faa en Anbef. fra dig, men hvad hun fik samlet viste sig altså at være nok; der var to at vælge imellem – der i Odder – og det blev altsaa Bibbe.
 Sikken en dejlig Ro, der er falden over Huset nu; vi har haft Kvas-Hugger i Dag lige fra i Morges til nu ved 4 Tiden, det er en meget larmende Maskine, som fordrer en Del Mandskab; vi var 12 til Middag, Mandfolkene og jeg spiste herinde, de 4 kvindelige i Køkkenet Friggedeller og Sø’suppe. ------
 Onsdag. Det er jo i Dag d. 9_nde_ April, og jeg synes, det er saadan en Sorgens Dag, ikke just fordi det er vor Aarsdag, hvad betyder en Dato, men fordi Efterretningerne fra Balkan er saa nedslaaende. Belgrad har de jo næsten ødelagt og saa vidt man kan faa ud af den engelske Presse, ser det sort ud paa Balkan, for Jugoslavien og Grækenland, de ulykkelige Lande, hvor er de dog tapre og modige, men 
 3 hvem ved, Dis, hvis de to Lande bliver sablet ned, vil det maaske blive Draaben, som får Amerikas Bæger til at flyde over, saa de gaar med; vi, jeg mener Verden, maa jo have de Sataner kæmpet ned, de maa da een Gang lære at forstaa, at Verden ikke vil regeres af dem. Bedst var det jo om den tyske Mentalitet kunde forandres, saa de mistede deres ulyksalige Hang tik at vilde [”vilde” overstreget] ville underlægge sig hele Verden, men kan man tænke sig, at nogle Slægtled kunde forandre paa deres Storhedsvanvid. Maaske! For er det ikke netop det, de er: sindssyge paa det Omraade. Og hvordan faar vi dem helbredte? Jeg tvivler ikke et Øjeblik paa, at de til sidst vil tabe, simpelt hen fordi hverken Staterne eller Sydamerika vil tillade dem at vinde, men hvad saa? Staar vi saa ikke paa samme Trin som da Verdenskrigen sluttede? Hvor de Mennesker dog gør sig forhadte rundt omkring i hele Verden; jeg ved da med mig selv, at jeg hader dem af hele min Sjæl, Sind og Tanke, men de er meget for lidt intelligente til at forstaa det; Fru Andresens Svigersøn (Otto A.s Kone) sagde til hende for nogle Aar siden ”hvor kan det dog være, at Danskerne slet ikke kan lide os.” Hun henviste til 1864. Ja, hvad var det: det vidste han da ikke en Smule om, nej de er et Løgnens Folk, der skriver deres Verdenshistorie som det passer dem. Bibbe var sammen med Marie og Katrine Meyer forleden (Mix’es Søster) Kath. havde været sammen med Madsen Mygdals hos Mix’es og det viste sig at baade M.M. og Kone var Nazister! Katrine som er glødende Anti-Tysk har frabedt sig at blive bedt sammen med dem mere. Men mon det alligevel ikke er ret faa, der har det Sindelag, at de hælder til Forbryder-Metoderne. Vi træffer da aldrig nogen. - - Agraren er i Kjertem. til Behandling paa Sygehuset, nu er Ansigtet snart i Orden. Med mig gaar det nogenlunde som sædvanlig, jeg haaber paa den kommende Sol. 
 Vi er i Færd med at faa en Husbestyrerinde til Maj, en Jyllandspige fra Aalestrup, som jeg ikke ved, hvor ligger; vi korresponderer om det og det synes at gaa i Orden. 60 Kr (!) Jeg kan jo ikke lave noget uden at det straks bliver daarligere med Knæet. Jeg spurgte forleden Doktoren, om han troede, jeg kom til at gaa om et Aar; han sagde ja, men jeg synes, at han havde det Ansigt
 4
 paa, som de har, naar de narrer Patienterne. Jeg synes, at [”at” overstreget] jeg begynder at mærke, at jeg har Nerver; det maa ellers siges at have været upaaklagelige i min snart 3årige Sygetid. Jeg skal give dig et lille Eksembel paa min Ikke-Nervøsitet. Da Doktoren var her for noget siden, havde jeg bedt ham om at tage en Tang med til at hale en Rod ud, som sad efterladt og som af og til blev betændt; da vi snakkede om Knæ kom jeg i Tanker om Roden og spurgte, om han havde husket Tangen – Jo! Han halede den op af Tasken, jeg gabede, han tog ved, og ud fløj Roden. Jeg sagde Tak! Satte Tænderne i igen og vi snakkede videre om Knæet uden at berøre ”Operationen” med et Ord, og uden at jeg i mindste Maade følte Sindsbevægelse ved det. Nervøse Folk reagerer lidt anderledes. Men Bibbes Afrejse er værre end en Tandrod og det reagerer jeg overfor. 
 Hvis jeg nu skal snakke lidt Økonomi, vil jeg først spørge dig, hvordan du klarer dig og om du nåede til Vejs Ende med den resterende Skat og saa fortælle dig lidt om os – jeg ved det vil glæde dig – Vi havde 4 Heste og mente, vi kunde klare os med 3, solgte saa den ene og fik 1800 Krus !!! for den. Samtidig solgte vi 2 [”2” indsat over linjen] Køer, som skulde kælve men var lidt bedagede, saa Handleren maatte op med 2750 Kr. Saa drog Manse hen til Sognefogeden i Dræby, som har en Prioritet i Gaarden her paa 9500 Kr (det var oprindelig 10.000 men vi har betalt de 500 af) og spurgte ham, om han vilde have noget imod at modtage 2000 som Afdrag. Nej, det havde han ikke, skønt Manse syntes han saa lidt alvorlig ud; de, der har Penge er jo ikke bedst stillede for Tiden. Han sagde: Ja, saa fornuftige skulde alle være! Jeg synes, det er helt flink af den unge Dreng til Manse – som da for Resten efterhaanden er bleven 26 Aar – at han hører til de fornuftige, og lader alt gaa her paa den gamle spartanske Maade i Stedet for at faa Højheds-Vanvid. Var det ikke en helt sjov lille Historie? Men saa har jeg for Resten heller ikke stort mere at berette – jo Marie Balslev har jeg [”jeg” overstreget] lige ringet [”n” i ordet indsat over linjen]; Vilhelm har faaet Lov til at komme hjem og ligge et halvt Aar! De er lykkelige, for saa kan han da snakke med sin Forkarl og være hos Kone og Barn. De har ikke sets i 9 Maaneder.
 Jeg længes meget efter at høre fra dig du hører jo igen fra mig d. 26_nde_.
 Tusinde Hilsner søde Dis til dig og dine fra din Junge 
 [Skrevet langs venstre margen s. 6:]
 Gudruns Broder Kaj er i Tyskland, ingen ved hans Adresse og de kan ikke komme i Forbindelse med ham. Bibbe tager sig dette meget nær, ja ogsaa vi her 
 [Skrevet langs venstre margen s. 5:]
 Stakkels lille Gudrun Nielsen, Tornøes Hotel ligger vist paa sit sidste; hun fik Lungebetændelse brat og voldsomt. Maaske hun x
 [Skrevet på hovedet øverst s. 5:]
 x er død i Nat, i Aftes sagde Sørensen (Overtjeneren og Gudruns Ven og Støtte) til Bibbe i Telefonen at hun ikke levede Natten over, han var dybt fortvivlet.
 [Skrevet langs venstre margen s. 4:]
 haft en Del med hende at gøre i de senere Aar, Bibbe meget.
 [Skrevet på hovedet øverst s. 1:]
 Torsdag. Vi fik i Aftes et dejligt lille Hoppeføl; det er vores gamle Røde, som nu for 4_de_ Gang kommer med i Fol til os, altid normalt og godt. For Tiden er det jo ogsaa en stor økonomisk Gevinst. - - Det er dejligt at tænke paa, at Axel nu har 4 Helligdage. Gid Solskinnet vil vedvare til ham. Hav det godt i Paasken alle tre!</t>
   </si>
   <si>
-    <t>1941-11-20</t>
-[...3 lines deleted...]
-Johan Sebastian Bach
+    <t>1942-01-05</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Julie Brandt
 Thora  Branner
 Louise Brønsted
-Bertel Christian Budtz Müller
-Peter Hansen
+Alfred Fly
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
 Johannes Larsen
-Thomas  Løkken
+Marie Larsen
+Eli Laub
+Christine  Mackie
+Elisabeth Mackie
 Axel  Müller
+Ellen  Sawyer
 Janna Schou
-Jørgen Schou
-[...3 lines deleted...]
-Franz Syberg
 Else Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
-    <t>Fædrelandet var navnet på en nazistisk avis, der udkom fra 9. januar 1939 til 4. maj 1945. Dens trykkeri og lokaler i Store Kongensgade i København blev ved befrielsen overtaget af Dagbladet Information.
-[...30 lines deleted...]
-Hareskov
+    <t>På kuvertens forside er skrevet, at kuverten indeholder to breve. Brevet fra 11. nov. 1942 er i forbindelse med registreringen taget ud af kuverten, da det ikke hørte til i den. Det er registreret selvstændigt. 
+"Pan-Breve": Warberg-søstrenes veninde, Julie Brandt, blev kaldt Pan. 
+Johannes Larsen og den danske Sommer. Halvtreds Tegninger af Johannes Larsen med et Digt af Johannes V. Jensen. Gyldendal 1941. 
+Frk. Kristensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8404</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det godt i julen og slappet af. Inden jul havde hun nået alt det, som hun ville, og det gav ro. Dr. Fly vil ikke give hende medicin for hendes tossede ben.
+I julen fik Johanne og familien kirsebærvin og konfekt. Johanne nød brevene fra søstrene.
+Ellen Sawyer er kommet tilbage fra julebesøget og er vist nu i København. 
+Christine og Elisabeth/Putte Mackie holdt jul i deres nye lejlighed.
+Det er en katastrofe, at USA er gået ind i krigen. 
+Johanne har købt en bog om Frankrigs sammenbrud, og da hun havde læst den, gav hun Louise/Lugge Brønsted den. 
+Thora/Tutte Branner og Johanne har brevvekslet.
+Det var trist, at gåsen var for fed for Astrid/Dis Warberg. 
+Marie Larsen har været hos Johanne i julen. Hun var stolt over, at Jeppe gerne ville med hende hjem.
+Martin/Manse Warberg Larsen var ikke glad i julen. Der var vist noget i driften, der bekymrede ham. 
+Laura/Bibbe Warberg Petersen arbejdede juleaften.
+Johanne vil gerne høre mere om Janna Schou. Det er dejligt, at hun har solgt så godt. 
+Johanne fortæller om julegaverne, som bl.a. omfattede Johannes Larsens nyeste bog.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1nCO</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+modt. 6 Jan 1942
+og et fra 11/Nov. 42.
+[Med blå kuglepen på kuvertens forside:]
+13-12-02
+31-1-2000
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[Med blå kuglepen på kuvertens bagside:]
+31-1-2000
 [I brevet:]
-Hareskov, 20’ Nov. 1941. 
-[...16 lines deleted...]
-Kære Junge! Jeg ved ikke om Dis har skrevet noget om Tobak! Hermed en lille Pakke Cigaretter, som jeg haaber, at du kan bruge. Mange Hilsner fra din heng. Axel.</t>
+Lindøgaard 5-1-1942.
+Hils Axel og Janna.
+Har I det godt alle tre? Skriv snart igen.
+Kæreste lille Dis!
+Bare du ikke længe har kigget efter Brev fra mig men jeg har haft saa mange Takkebreve at skrive, og da jeg allerede før Jul takkede dig for din dejlige Gave, blev der jo skubbet ud til lidt senere, og jeg har desuden ikke haft Aanden over mig til Brevskrivning; det er jo lidt forskelligt med ens Skrivelyst. Jeg har været bedst tilpas ved i Julen bare at "sidde hen" og hvile, ryge, læse og dase. Jeg kan mærke Aarene - eller er det Sygdommen - paa denne Træthed, som der jo ikke er noget at gøre ved; Dr. Fly vil jo ikke give mig noget for den "det er Sygdommen" siger han "og jeg vil helst ikke give Dem noget for det." Maaske har jeg taget for haardt fat før Jul - vi ved jo alle, at der er meget at virke med før Jul baade for Hjerne og Krop, eller maaske er det kun fordi det nu er Vinter, at det tossede Ben skaber sig sådan. 
+Du kan tro, vi festede med dit smukke Stel i Julen, vi fik 2 Fl. Kirsebærvin (Petri, glimrende) af Tutte, og det klædte Karaflen saa nydeligt med den røde Vin. Af Lugge fik vi 1/2 Fl. Akvavit (og en Æske dejlig Konfekt) saa her var Højvande. Tak søde Dis for dine 2 lange gode Breve, baade "det egentlige Julebrev" og det nu for et Par Dage siden, det var saa morsomt at høre saa smukt og udførligt om Jeres Jul. Jeg har i det hele taget solet mig i Søsterbreve baade før og efter Jul, lange og morsomme baade fra Christine, Lugge og Tutte; med morsomme mener je interessante og oplysende. Og du søde Dis er jo altid en dejlig sikker Ma[ulæseligt; du skal vide, at dine Breve betyder meget for mig jeg er jo lidt isoleret fra saa mange af mine. 
+Elle er saa vidt jeg ved kommen tilbage til Kbhvn. i Gaar - Søndag - vist for at være der en Dags Tid eller to, og saa er den dejlige Ferie forbi; men nu kan hun da leve paa alt det, hun nu har oplevet i Samværet med dem og har faaet mere Indblik i alt det som de ikke kan skrive om. - Christine og Putte havde en dejlig Jul sammen i deres nye smukke Lejlighed, med Sol, Nete havde sendt dem en Kalkun, som Putte stegte i deres Komfur, de havde Juletræ og Eli Laub som Gæst. Men at Amerika er gaaet ind i Krigen er jo for dem en forfærdelig Katastrofe, hvordan det skal gaa, begriber jeg ikke, men en Udvej bliver der vel, mulig at Putte kan naa at tjene noget ved sin Sang en Gang. - - Fra Lugge fik jeg i Forgaars et ret langt Brev. Det var saa-
+2
+mænd et Takkebrev. Jeg fik 10 Kr. af T. Else til min Fødselsdag; for dem købte jeg mig en lige udkommen Bog af en svensk Journalist - Victor Vinde - den hedder En Stormagts Fald og handler om Frankrigs Sammenbrud. meget interessant; jeg læste den to Gange og lod den saa blive Julegave til Lugge, som heldigvis ikke havde læst den før - saadan opfattede jeg da hendes Brev. - Men Lugge nævner ikke noget om, hvordan hun selv har det, og da jeg følte en meget stor Skuffelse over det, sagde jeg til mig selv, at jeg rigtignok i alle mine Breve for Fremtiden vilde huske at skrive om mit Knæ! Og lille Tutte og jeg har vekslet ikke saa faa Breve inden Jul og nu sidst med et Par Pan-Breve til dig. Jeg beholder det til Elle har været her en Gang og læst det; vil du saa have det igen? - - Jeg skulde vel skrive lidt om vores Jul, men kan ikke male det ud som du; hvor var det dog trist, at den Gaas var for fed for dig, lille Dis. Kan du aldrig slippe det Nyrevæsen? Skal du altid have det at trækkes med, saa er det da trist. Men det var Julen - - Marie kom Juleaftens Eft. og stod endnu i Gangen og tog Tøj af, da vi øjeblikkelig skulde have en Historie om, at Jeppe - Pufs og Elses - havde villet være med hende og gladelig var taget hjemmefra for at være hos Marie i Julen. Høj, triumferende Latter. Det er Maries det bedste, naar hun kan faa vore Børn - smaa og store - til at hænge mest ved hende, mere ved hende end ved Forældrene. Ikke saa faa Gange fik vi Historien om Jeppe repeteret. - - Det var jo dejligt, at Marie kom; navnlig for Tinge betyder hun så umaadelig meget, og hun er jo meget hyggelig at have, men uhyrlig stilfærdig med Aarene. Hun sidder uafbrudt og læser - B.Ter Hjemmes Julehefter, men alligevel er det jo hyggeligt, at hun sidder der. - - Jeg for mit personlige Vedkommende var saa uhyre vel tilpas i Juledagene, var af en eller anden ukendt Grund saa glad i mit Sind og syntes, at Tilværelsen var dejlig; noget tror jeg, det skyldtes, at jeg havde naaet alt, hvad jeg havde foresat mig at naa, alt! Og det giver nu ens Sind en god Beskaffenhed. Blandt andet havde jeg faaet sendt en lille Julegave til flere end ellers - Elle, Christine, Tutte, Lugge, dig og saa var jeg veltilpas over den gode Julepakke, jeg havde faaet afsendt (og i god Tid) til Bibbe. Mon det ikke for en stor Del er den Slags, der giver Fred i Sindet og Glæde ved Tilværelsen. Men jeg havde den Skuffelse, at Manse ikke var saa glad ved sin Jul, hvad der gjorde mig saa meget mere ondt; som han havde købt ind af alt
+3
+muligt, Gaver og Godter og Solbærrom for at gøre det festligt for os. Hvor er Manse en dejlig Søn for mig at have, du kan ikke tænke dig, hvor han altid er sød imod mig Sagen var vist, at noget ved Bedriften pinte ham. Paa Grund af Tyskeriet er det smaat med Banevogne og vi havde en Del Roer, der laa og ventede paa Vogn og Frostvejr blev det jo, saa det tog Skade af at ligge - - den Slags piner uden at man egentlig gør sig klart, hvad det er, der piner. Smaating kan ogsaa plage en. Naa, men for øvrigt gik Julen udmærket, et lille Brev fra Bibbe havde gjort godt, men hun har vel saa meget at gøre; jeg fik et Kort fra hendes i Forgårs og hun havde det godt, tror jeg. Du skriver, at jeg glemmer at skrive om Bibbe, men jeg ved ikke, hvad jeg skal skrive; Sygehistorier er jo da ikke noget at gengive og det er jo mest hendes Verden; hun lader til at være glad ved Arbejdet der, men gruer vist over alt Nisseriet som vist særlig udfoldede sig i Julen; Kl 10 1/2 Juleaften fik hun fri for Nisse-Festligheden og kom op til sig selv, hvor hun saa aabnede Breve og Pakker og holdt Jul med sig selv til Kl 1 1/2. Jeg er glad ved at tænke, at jeg sendte hende nogle smaa Cigarer, for de maa da have pyntet paa hendes lille private Juleaften. Siden vi er ved vore Datterforhold - nej lille Dis, du kan rigtignok aldrig skrive for meget om Janna og hendes Færd; det interesserer mig i allerhøjeste Grad altsammen og jeg har glædet og frydet mig over hendes gode Juleforretning. Hun tør vel ikke sætte sine Priser lidt op? saa vilde hun jo selv faa lidt mere for sit kolossale Slid. 
+Jeg har vist slet ikke skrevet om vore Gaver, eller mine. Agr. og jeg fik af Las: "Johannes Larsen og den danske Sommer" og var himmelhenrykt over det dejlige Værk; det er hver Gang paany en Oplevelse og Berigelse at se alle de dejlige Tegninger igennem. Vi fik en imponerende Mængde Sjag Tobak af Puf, jeg vidste nok, han havde længe købt ind før Markedet strammedes. 
+Fra Bibbe en dejlig lille Bog med alt muligt i - ja selv Landkort og Fremmedords-tydning fra Drengene 1 ny Pibe og Tobak fra ["fra" overstreget] samt en dejlig Portemonnaie. fra Agraren 5 Kr. fra Elle Juleroser, fra Christine en Bog Lugge og Tutte ved den, fra Frk. Kristensen en ønsket Smørassiet m. Laag, fra Marie Servietter og andet. 
+Nu kun mange mange gode Hilsner fra din Junge</t>
   </si>
   <si>
     <t>1942-04-25</t>
   </si>
   <si>
     <t>Fritz -
 Thora  Branner
 Louise Brønsted
 Adolph Larsen
 Rasmus Larsen
 Louise Løgstrup
 Axel  Müller
 Irene -, pige i huset på Lindøgaard
 Ellen  Sawyer
 Janna Schou
 Lasse Taaning
 Albrecht  Warberg
 Laura Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>De mange Warberg-søskende fik tilsyneladende først i en meget moden alder at vide, at Astrids dødfødte søskend var en dreng og ikke en pige. Laura og navnlig Albrecht Warberg ønskede sig i mange år brændende en søn. Albrecht Warberg gik til præsten med det døde barn i en cigarkasse og sagde "Her kommer den sørgende Fader" (1958-11-03, Johanne C. Larsen til Astrid Warberg-Goldschmidt, BB2507). 
 Det vides ikke, hvem Lærerinden var. Thomas, Peter og Sofie må være slægtninge til Løgstrup-parret, men de kendes i øvrigt ikke. 
 Krastine/Kristine, som blev undervist sammen med Astrid Warberg, er nævnt i Astrid Warbergs og Johanne C. Larsens biografier.</t>
@@ -3588,113 +3688,50 @@
 3-1-03.
 3-1-02. [Linjen overstreget]
 18-4-2001.
 18-6-2000
 BWP. 
 [Skrevet på kuvertens bagside:]
 Lindøgaard, Dræby St. Fyen.
 [I brevet:]
 Lindøgaard Torsdag d. 26_nde_ Nov. 1942.
 Kæreste Dis!
 Nu er vor lille søde Tante Else død. Nina ringede til mig i Aftes og var jo forfærdelig bedrøvet. Tante Else var bleven syg i Søndags Aftes og havde Opkastninger; hvordan Mandag og Tirsdag var gaaet, kunde jeg ikke faa fat paa, men saa vidt jeg forstod, var hun sovet stille hen i Gaar Eftm (Onsdag) Kl 4 1/2 [”Kl 4 1/2” indsat over linien] De havde siddet hos hende i et Par Timer, fordi de ikke kunde forstaa, at hun var død. Jeg spurgte, om de var helt alene - ja, det var de. Sygeplejersken havde været der og hjulpet dem, men var nu gaaet. Hvor har det været svært for dem at være der helt alene i det store mørke Hus med deres store Sorg. Hvor alting bliver anderledes for dem nu, da deres Mor er borte – Centrum i deres Tilværelse. Men for Tante Else selv er det jo kun lykkeligt; hun led saa meget og havde kun Smerte og Ubehag ud af Livet, som det efterhaanden var blevet. 
 Hvor forunderligt – naar man tænker paa hendes høje Alder- 83½ Aar – og paa det svage Legeme, der ikke havde været i Orden i de sidste 13-14 Aar, at hendes Aand var lige saa klar som altid og at hendes Forstand ikke var svækket det allermindste. Der var ikke noget med ” ja, jeg husker ikke [”ikke” indsat over linien] saa godt mere” el. den Slags, som jeg da kender saa godt, skønt jeg ikke er fyldt 70 endnu Hun havde Rede paa alt, huskede alt og fulgte med i alt, fuldstændig ungt og levende. Tante Else var efter min Mening et helt Unikum paa det aandelige Omraade. - Det er for mig en god Tanke, at hun har faaet Fred. Gud være lovet, at jeg ikke tror, hun nu skal bryde videre med Vandringen og ændre Tilværelsen, hvor maa det være rædselsfuldt at tro det. Men paa en Maade lever hun jo videre - i vores Erindring, som holdt af hende og i det lysende Forbillede, hun har skabt for os, Godhed dør jo ikke saadan ud, Paavirkningen har været der, stærkest hos de to. Tante Else har altid staaet for mig som Idealet af Godhed og Renhed. Jeg husker, at jeg en Gang, da vi var ganske unge, sagde det til Elle og Elle svarede: nej, Mor! – Og hendes Godhed føltes i vide Kredse, jeg har en Gang i en Rutebil ml. Kjerteminde og Odense hørt to sidde og tale om hendes Godhed og Hjælpsomhed.
 Jeg har lige ringet til Titte, hun var ganske rolig. Paa min Forespørgsel sagde hun, at de havde næsten ikke sovet i Nat, Nina vist slet ikke. De averterer ikke før efter Begravelsen, der bliver i meget stor Stilhed; som Nina sagde i Aftes, det er altfor besværligt for Folk at komme og for dem en Umulighed at have stor Spisning; de har næsten ingen Petroleum; Titte mente, at Begr. blev Mandag, men de havde endnu ikke talt med Præsten om det. – Jeg har skrevet til Dedde og til Christine, som jeg bad om at ringe til Lugge og bede hende ringe til Tutte. 
 Hvor er jeg lykkelig over at vi overvandt alle Hindringer i Sommer og tog derned, jeg kunde forstaa at hun havde været saa glad ved det. Og godt, at vi har passet hende med Breve: vi nyder dem, sagde lille Tante Else i Sommer; nu da jeg ser i min Fortegnelse over mine afsendte Breve, ser jeg, at jeg ikke har skrevet siden d. 29 Oktober og jeg var paa Springet til at skrive igen, å hvor trist at jeg ikke fik det gjort. Men samme Dag som jeg sidst 
 2
 sendte Brev til dig, fik jeg Brev fra Bibbe, at hun laa syg, og jeg har saa skrevet næsten hver Dag til hende og ret lange Breve, saa blev det til Tante Else opsat. Hvor det dog tit gaar sådan. Bibbe havde gaaet i en Uge og stridt med Feber, arbejdet som sædvanlig og ikke sagt til. Først da hun havde 39.6 kom hun i Seng, blev nogle Dage efter rigtig indlagt paa Sygehuset med Gulsot. Hun bliver mere og mere gul; hendes Plasma-Farve er 26 og det normale er 7-8. saa der venter hende nok et langt Sengeleje, hvad hun paastaar, hun er glad over; hun befinder sig vel nu, faar en Masse Blomster (Bibbe er jo afholdt, hvor hun kommer) læser en Masse gode Bøger, hun kan faa hvad hun vil; der er en udmærket Bibliotekar, som hun forleden havde en meget langt litterær Samtale med. Hun har f. Tiden 5-6 Bøger om Rusland. 
 Det er rigtignok kedeligt, lille Dis, at du er syg, men godt for den gode Hjælp, saa kan du da ligge med roligere Samvittighed, hvilket jo betyder uendeligt, naar man skal ligge syg; jeg havde netop tænkt paa, at I havde nu alle været raske i lang Tid; men det var da ikke saa sært, du blev syg, naar du skulde høre Radiomusik en hel Aften – Gud Fader bevares, jeg faar Koldsved bare ved Tanken – oven i Købet uden rigtig Varme og saa i saadan en moderne Stue, som altid virker saa kold; det er ikke grimt, men virker saa fattigt, nøgternt og – køligt.
 Jeg har nok slet ikke faaet dig sagt Tak, for dit lange Brev; du skrev ikke, om du var kommen af med Feberen – forhaab. er du det nu. - - Vi har forsøgt en Gang med Sække for Vinduerne, men Blæsten ville ikke tillade det, de klaprede altid. Vi ved endnu ikke, om vi faar Bøde. ”De” havde staaet en Tid og kigget gen. en Revne i Porten og set Lyset. Saa det var for sent at Manse slukkede, da han hørte Porten; nu har vi faaet rigtige ”Træk og Slip” Gardiner af mørkegrønt Papir. 
 Til Lykke med Gaasen; 20 Kr. er fantastisk billigt. 30 Kr. regner vi for Prisen. Og vi maa jo huske paa det eventuelle Fedt, som sparer det dyre Smør.
 Jeg kan ikke mere, desuden snart Posttid, jeg har skrevet saa meget i Formiddag og er for øvrigt saa oprevet af at tænke paa Glorup. Tilgiv. Du har da faaet Æblerne? Nej, nu faar jeg da ikke dårligt Knæ jeg har jo Pigehjælp nu og behøver ikke at løfte paa Kasser eller bære – blot lægge dem ned. 
 Tusinde Hilsner – ogsaa til Nus og Axel
 fra din Junge
 God Bedring, lille Dis.</t>
   </si>
   <si>
-    <t>1942-12-29</t>
-[...61 lines deleted...]
-  <si>
     <t>1944-01-25</t>
   </si>
   <si>
     <t>Maria Balslev
 Alfred Fly
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Lars Swane
 Karen Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Erik/Tinge Warberg Larsen havde en søn, Per, fra første ægteskab. Det vides ikke, om Grethe også havde en søn (jvnf. "Drengene"), eller om Erik havde endnu et barn. 
 Det vides ikke, hvem Stisen var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2449</t>
   </si>
   <si>
@@ -3784,51 +3821,51 @@
     <t>[På kuvertens forside:]
 modt. Juledag 1944.
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindøgaard Dræby St Fyn
 [Skrevet nederst på kuvertens bagside og på hovedet:]
 Tusind Tak for de nydelige Kort, glemte Maries Brev; intet særligt ud over hvad jeg skrev.
 [I brevet:]
 Lindøgaard Fredag 22-12-1944.
 Har ikke Tid at læse igennem. 
 Kære lille Dis!
 Det er (for mig) en tidlig Morgenstund, jeg fik Kaffe paa Sengen Kl 8 og det er for mig tidligt. Inden jeg nu skal i Gang med det blø’e Brø’ hvilket vil sige Julekage Honningkage Lagkage og den du sendte mig Opskrift paa, som vi har prøvet og finder glimrende – altsaa inden jeg gaar i Gang med det, skal du have et lille Julebrev. Der er kommen en Pakke fra dig, en stor en, men jeg er streng med ikke at [ulæseligt ord] Vrøvl – ikke at pakke Pakken op før Juleaften, saa dette kun en foreløbig ”Kvittering” og Tak! Fik du en lille tarvelig Julegave fra mig? Jeg har maattet fare med Lempe, da jeg har givet Per en Overfrakke til 45 Kr. og Bibbe et Træsnit af Las – Gejerfuglene – som jeg endnu ikke ved, hvad koster, da jeg har bestilt det hos Puf, der ogsaa har besørget Indramning. Vi er helt godt med hvad Arbejde angaar, men jeg kan jo sagtens, naar jeg har den glimrende Hjælp i den dygtige Pige. Hvordan mon du klarer dig, lille Dis med dine stakkels faa Kræfter? Bibbe har det nogenlunde men heller ikke mere; hun tog dog en Slagtedag for mig, hun og Grethe lavede Rullepølser, Spegepølser og kogte en Del hen, Resten havde Anne Marie og jeg lavet Dagen før. Jeg har konstateret – egentlig til min Overraskelse – at min Hjerne fungerer lige saa godt som tidligere nu ved disse Juleforberedelser, hvor saa meget skal huskes og ordnes. Det er flere Aar siden, jeg selv kunde staa for Slagtningen; man skal holde Hjernen klar, naar en 400 Punds Gris skal ordnes – hvad der skal saltes, holdes fersk, hvad til Spegepølser, til Medister og hvad koges hen. Manse, som er meget interesseret og har en Mening selv om de Dele, hjalp mig. Vi kom for sent paa det med at bestille Slagter – skønt jeg stadig mindede Manse, saa Enden paa det blev, at vi skulde slagte i Tirsdags Kl 5 om Morgenen; der skulde saa gøres Ild under Kedelen Kl 3 ½ og da jeg ikke turde stole paa de unge, holdt jeg mig vaagen, de to sidste Timer sad jeg op i Sengen; da jeg Kl 3 ½ kom op i Havestuen (hvor Manse sover nu) havde baade han og Bibbe Lys, saa jeg kunde have sparet mig! Jeg sov saa nogle Timer og arbejdede med Slagtningen det meste af Dagen – er jeg saa ikke ved at udvikle mig til Kæmpe?
 Bibbes og min Tur til Kjerteminde forløb glimrende; vi havde Bil baade ud og hjem; var derude Kl. 12, gik derinde og havde egentlig saa godt Held med os. Vi havde spist Middag her hjemme først, drak Efterm.kaffe hos Jensen og gik saa op til Elle, som havde ventet os til Middag. Vi var bedt til Malerens til Aftensmad, det var saa fornøjeligt og Gudskelov i al Tarvelighed, hvad jeg havde udbedt mig; de har faaet Centralvarmeapparatet flyttet fra Værkstedet ind i Boligen og laa i et hyggeligt Rod. – Jeg nød 3 Snapse! Saa kneb det med at gaa ned til Hotellet, Bibbe havde nær aldrig faaet mig slæbt derned; da jeg skulde op ad Trappen stod der en Flok, som skulde ind og jeg siger saa til en lang Kleppert som stod der – ”aa tag ve’ mig” og en meget kultiveret Stemme svared ja, det skal jeg rigtignok”. Det var, sagde Bibbe mig senere en af Juel-Sønnerne fra Hverringe; da vi gik hen gennem Gangen slyngede jeg et henkastet ”Tak til ham, der hjalp mig” ud over Skulderen. - - Saa en lille Passiar ind hos Kaj, det var underligt at sidde i den dejlige hyggelige Stue en Gang igen. Næste Form. til en festlig The hos Fru Taaning (bedt) saa juleagtigt og pænt rigtig The og en dejlig Cigar, saa Middag hos Elle med Vin, derefter ned til Kirkekoncert; Trylle spillede herligt og et lille udsøgt Kor sang meget smukt; vi drak Kaffe med dem alle paa Tornøe og hilste paa saa mange gamle Kendinge. Hjem ved 6 Tiden til Agr. og Manse, alt var gaaet godt her hjemme. Elle skal være hos Malerens Juleaften, kommer her til Nytaar, vi flytter en Seng ind til Bibbe.
 Det er næsten ikke til at holde ud at tænke paa Ladersen med 2 Børn i Frøslev jeg sender dig Maries Brev, det er lettere end at fortælle om det. Jeg er dybt bedrøvet.
 Nu vinker det blø’e Brø’, jeg må afsted og ønsker til Slut jer alle 4 en rigtig god og glædelig Jul og – Dis – et godt Nytaar ikke alene for Jer men for den hele Menneskeslægt - - lad mig lige fortælle at Manse kom i Forgaars Aftes med den Besked at vi fik 25 Tyskere og en Del Heste til Indkvartering og at de kom i Nat!! Al vor Juleglæde svandt, men allerede i Gaar fik vi at vide at den bedske Drik udsættes til efter Jul. Vi maa tage Anne Marie op til Bibe, tør ikke lade hende sove derude i sit Værelse. Mulig det helt skydes over. Hvor de dog gaar frem nu igen!
 Tusind Hilsner søde Dis fra alle her til Jer alle Din Junge.</t>
   </si>
   <si>
     <t>1945-01-10</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Louise Brønsted
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Maria von Sperling. g. Balslev
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Martin og Maria Balslev var begge interneret i Frøslevlejren. 
 Laura/Bibbe Warberg Larsen/Petersen uddannede sig til sygeplejerske.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0636</t>
   </si>
   <si>
     <t>Astrid/Dis skal ikke være så bekymret, men hellere tænke på Maria og Lars Christian/Laders Balslevs børn.
 Laura/Bibbe fik mange julegaver. Hun har været afholdt i Odder. Nu arbejder hun i nattevagt på Kerteminde Sygehus og tjener godt. Hun vil ikke i fastansættelse. Laura har altid haft hovedsmerter og kunne f.eks. som barn ikke tåle at øve længe på klaver.
 Johanne/Junge kan ikke varme huset op. 
 Det var flotte gaver, som Adam og Brita gav Astrid.
 Elle(n) har været på besøg.</t>
@@ -3962,51 +3999,51 @@
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgd. Tirsd. Onsd. [”Onsd.” overstreget] 30-1-1945
 Kære lille Dis!
 Til Lykke! Til Lykke! med alt det gode, der er sket. Nr. 1 er jo, at du ved Sjums i Sikkerhed, det har ogsaa væltet en stor Sten fra mit Hjerte. Jeg hørte en Gang i den eng. Radio, at et lille Skib var bleven standset og undersøgt og der blev taget tre Fanger, og jeg blev skrækslagen. Men senere sage de at en hel Del danske var ankommen til Sv. og igen steg Modet. Mon hun nu ikke har sendt dig et Brevkort, det kunne jo gøres uden Risiko – blot en Hilsen men det tænker hun vel ikke paa. Og Grunden!! Ja, det er jo en Lykke uden lige, at I nu ikke skal have de umulige økonomiske Forhold, og dette er noget varigt og ikke blot en midlertidig foranstaltning som f. Eks. Et Laan, hvad altid har haft min dybeste Mistillid, mens andre (f. Eks. Las) altid har ment, at saa var Sagen klaret. 
 Dette bliver kun et Par Ord, for jeg har et Parforce-Arbejde med at strikke Vanter til Manse. Bibbe kom med noget Garn – 4 forskellige Farver – og jeg gik straks i Gang, for hans er fuldstændig slidt op, og det er for trangt at arbejde ude uden Vanter.
 Ak hvilken Vinter Dis! Vores Skattemand fortalte forleden at 50 Familier her i Sognet var blottet for Brændsel og Kommunen har næsten ikke mere til dem, det bliver den rene Nød. Ogsaa vi fryser. Desværre har Fyringen været den ellers dygtige An. Maries meget svage Punkt, hun har trods mine kæmpemæssige Anstrængelser fyret aldeles skamløst ødselt. Mens jeg ved Middagstid sidder og skriver dette, er her 9 ½ Gr. Reaumur om Eftermiddagen 12 %. Jeg har læsset Masser af Tøj paa mig, og saa maa man jo vænne sig til det. Nu da Tyskerne endog vil tage af, hvad her er i Landet, er det jo ganske udelukket at købe. Det er strengt at fryse. I Søndags flyttede vi Sovek. Møbl. her i Spisestuen, og har saa lavet Stue i Sovek. Her er bleven mægtig hyggeligt, og vi mener, her bliver lunere. Det lange Bord staar paa tværs ud mod Værkstedet, Slagbænken med med Ryggen mod Køkkenvæggen, saa kan du se det for dig, Tæpper over hele Gulvet Dragkisten har beholdt sin Plads, ligesaa den lille Sofa ved Radiatoren, hvor der er dejlig lunt at sidde. Hvad der ogsaa vil hjælpe paa at faa Brændselet til at slaa til er jo, at vi ikke kan staa op før det lysner og maa gaa i Seng Kl. 9. Vi faar kun 12 Kilowat – og I faar nu kun 8? Det bliver underligt, men hvad er ikke underligt i disse Tider.
 Bibbe skulde være rejst i Dag, men maatte opgive p. Gr. a. Sne og rejser først paa Torsdag – den ½ Febr. Det bliver nok en rædselsfuld Rejse, men hun er da fornuftig nok til at ”stavle” en Mængde Tøj paa sig.
 Onsdag
 Næste Dag. Egentlig meget heldigt, at Posten i Gaar kom om Form. i Stedet for om Eftm. x [indsat i venstre margen:] x mit Brev ikke kom af Sted [indsættelse slut] saa kan jeg faa svaret paa dit Brevkort. Tak for det og tusinde Gange til Jannas Bedrift. Hvilken usigelig Lykke, at det nu er overstaaet vel overstaaet, ja den største af de 3 Lykker. Hils dog Janna saa varmt fra mig og ønsk hende til Lykke med den lille Pige. Du nævner ikke Vægten, husk det næste Gang, det er ikke helt lige meget om det er et bitte lille et eller en ordentlig velvoksen ditto. - - Vores søde Bi er lige rejst, hun maatte af Sted i Dag, da de nye Forbindelser fra i Morgen, den første Februar herfra er ad Hekkenfeld til. Det er rædselsfuldt at vide hende paa den farefulde Rejse og at vide hende 2 Mdr. i Kbhvn. Hvor man ikke ved, hvad der kan ske. Bombning f. Eks. 
 Hvilke enorme Begivenheder! 95 Miles fra Berlin og som de dog gaar fremad med Stormskridt. Det var synd, Bodild skulde dø uden at opleve dette. - - Bibbe har skrevet til dig, fik du det? 
 [Indsat øverst på s. 1, på hovedet:] Nu skal jeg i Seng – dog heldigvis ikke fordi jeg er syg, men fordi Varmen er lukket ned. Ilden slukket. Smeden kommer nu Kl 12 og forlænger Radiatoren her inde for at vi kan faa det lidt varmere med samme Brændsel. Hils Axel saa meget og tusinde Hilsn. Til dig selv fra din Junge</t>
   </si>
   <si>
     <t>1945-02-09</t>
   </si>
   <si>
     <t>Ina  Goldschmidt
 Anne Marie -, i huset på Lindøgaard
 Adolph Larsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ole -, Lindøgaard
 Axel  Müller
 Janna Schou
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uklart, hvem børnene på fotografierne var. Adam Goldschmidts datter, Lena Brita, blev født 1942. Ina Goldschmidts Harriet i 1927, Ulf i 1933. Janna Schous datter, Pernille, er født 1945, men eftersom Jannas far var Jørgen/Buf Schou, var hun ikke af jødisk slægt. 
 Det vides ikke, hvem Ruth Petersen var. Ej heller kendes navnet på Janna Schous svigermor. 
 Johanne købte en dyr frakke og et træsnit af Johannes Larsen som julegaver.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2451</t>
   </si>
   <si>
     <t>Johanne/Junge har fået brevpapir af Andreas/Puf og Else Larsen i julegave.
 Hun takker for de lånte fotos af børnene. De ser slet ikke jødiske ud.
 Johanne takker også for tobakken, og hun vil gerne købe mere.
 Det er godt, at Janne har hjælp efter fødslen nu, hvor man hverken har varme eller lys nok.
 Det er ved at blive forår.
 Martin/Manse har været aktiv med at skaffe brændsel.
 Grethe og Martin er omsider blevet gift, og familien har haft en hyggelig fest.</t>
@@ -4019,102 +4056,50 @@
 Modt. 12’ Febr. 1945
 verset? besv. 13’ Febr.
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [Fortrykt på kuvertens bagside:]
 JOHANNE WARBERG LARSEN
 LINDØGAARD
 [Håndskrevet på kuvertens bagside:]
 Dræby St.
 [Fortrykt på s. 1:]
 JOHANNE WARBERG LARSEN
 [Håndskrevet i brevet:]
 Lindøgd. 9-2-1945
 Kære lille Dis!
 Jeg har paa Fornemmelsen at dette kun bliver et lille Brev, til gengæld skal det være paa mit fine nye Brevpapir, som jeg fik af Puf og Else til Jul; jeg er vældig stolt af at have Br.papir med Navn. Desværre er det med Linier, hvad der navnlig slet ikke passer til fint Papir. 
 Tak for dit sidste Brev. Ja, næppe havde jeg sendt dit Brev sidst, før jeg kom i Tanker om Billederne, jeg var lige ved at sende dem næste Dag, men tænkte saa, at det hastede nok ikke saa meget at jeg behøvede at afse 20 Ør. paa dem – 20 Ør. er dog Penge! De er aldeles henrivende hun ligner jo Sjums op ad Dage; hun maa være en yndig lille en. Drengen er ogsaa sød hvor ser han dog uendelig lidt jødisk ud, hun ogsaa. Tak for Laan! Og vil du sige Axel Tak for Tobakken den er ganske dejlig, jeg bruger den til at blande mel. min hjemmedyrkede Tobak, hvis Axel vil sende mig en 1 Pakke til, hvad jo slet ikke haster, kan jeg sende en Femmer, det kan jeg for Resten gøre med det samme, mere har jeg ikke Raad til, jeg er kommen lidt bagefter i denne Mdr. Julen var mig mægtig dyr. 45 Kr. for Frakken, 20 Kr. til et Træsnit til Bibbe og alle andre Gaver til dem her hjemme ogsaa altfor dyre, saa kommer man jo ba’ etter. 
 Hvor var det dog dramatisk og spændende med Jannas Fødselsfærd, og hvor var det en glimrende Præstation men 5 ½ Pund er jo lidt bitte; begge Drengene her vejede 9 Pund og Bibbe 8, og endda synes jeg de var smaa. Nu hører jeg næste Gang maaske om hendes Hjemkomst, det bliver ikke let for hende med al den Lys og Varmerationering, godt at hun har sin Svigermor til at støtte sig i den første svære Tid.
 Apropos Varme! Vi priser Tøvejret og fryser ikke, naar det er saa mildt i Vejret, selv med vores meget nedsatte Fyring. Nej, du kan tro, der er intet at bebrejde Manse, det har ligget ham stærkt paa Sinde hele Tiden, og han har købt for noget af [”af” overstreget] over 1000 Kr Brændsel. At han fik skaffet det sidste Læs Brunkul var lidt af en Bedrift, men Himmelen være priset, at han fik det, ellers havde det set galt ud. Hele Egnen her er ramt af Brændselsnød, der fryses mange Steder. Grunden er nok at Tørvene her – jeg mener dem vi fik her omkring [”omkring” indsat over linjen] var saa utrolig udrøje, saa alle har forregnet sig, da de købte ind. For vores Vedkommende A.M.s skamløse Ødslen jeg er lidt bitter over det, for baade Manse og jeg havde arbejdet for at faa hende til at spare. Manse mente, det var fordi hun ikke vilde, altsaa en Slags Stædighed – Jyderne er jo saa stædige, men jeg mente, det var Dumhed. Men bebrejde Manse noget, kan man sandelig ikke, han er hundeangst for at jeg skal fryse. Nu fælder han en af vore mægtige Popler i Haven, for at have godt med Brænde næste Aar – hvad vi for Resten ogsaa havde i Aar, men intet forslog jo. - - 
 I Gaar havde vi saamænd Bryllupsgilde. Endelig havde Grethe faaet sine Skilsmissepapirer i Orden, saa de kunde blive gift, og lille Grethe var lykkelig; det var ikke saa rart for hende at være ”ugift”, naar hun var saa iøjnefaldende langt henne. De mødte Kl 10 henne hos Sognefogeden i Dræby og havde en hel hyggelig Stund hos de meget flinke Mennesker, fik Vin og mange gode Ønsker. Jeg har altid holdt saa meget af den Sognefoged. De kom her ved 11 Tiden, saa glade og fornøjede og saa saa smukke ud, da de straalende kom kørende ind i Gaarden i Giggen. 
 Saa kom Drengene, rene og fine, de havde selv besørget deres Omklædning og til Tilfredshed. Agraren havde været i Munkebo om Morgenen og købt en rød Alpeviol til Grethe; den stod midt paa Bordet, som var dækket med alt vores pæneste Udstyr. Vi fik jævn Suppe (henkogt) med Ærter og Gulerødder, 2 mægtige Hanekyllinger med Agurker og Gélé samt en fortræffelig Æblekage. Da vi helt er hørt op med at bage, havde vi købt Lagkagebunde og Smaakager til Kaffen som vi nød midt paa Eftermiddagen. Vi havde lige faaet Cigarer fra Brugsen, saa Røg manglede heller ikke. Det var saa baade festligt og hyggeligt. Vin kunde vi jo ikke præstere, men saa drak vi Æblemost af Vinglas, saa vi kunde drikke deres Skaal, de havde faaet en Stol, en Slags Lænestol af Familien i Kjerteminde af Manse et Gavekort i Brugsen paa 25 Kr. og nu har jeg lige hørt, at Naboerne har skillinget sammen og overrakt dem en Konvolut med 65 Kr. Jeg er saa rørt over det. Der var et Telegram fra Ruth Petersen, hvem Bibbe har holdt à jour, saa det var jo ude omkring og lille Ole har heller ikke kunnet holde tæt, men fortalt det til deres Nabokone. 
 Nu kan vi snart faa Foraar, Vintergækkerne er snart store ude i Haven og jeg tror, men er ikke sikker, at jeg hørte Viben i Gaar, da jeg var i Haven; jeg synes aldrig vi har ventet Foraaret med saa stor Længsel som i Aar, og hvis de nu ikke kan præstere Lys til os mere, saa maa vi sandelig være taknemmelige for at vi gaar den lyse Tid i Møde.
 Vi har hørt fra Bibe, hun er glad ved sit nye Arbejde, hun skriver at det hele er saa udmærket organiseret der, meget bedre end i Odder. 
 [Indsat øverst på s. 4; på hovedet:] Saa bliver det ikke til mere denne Gang; tilgiv mig at jeg glemte Billederne sidst, jeg var saa vred paa mig selv for det og forstaar ikke, hvordan jeg kunde være saa sløset
 [Indsat øverst s. 3; på hovedet:] Hermed Femmeren, hvis det næste Gang bliver lidt mere, kan jeg maaske udligne med Frimærker, eller har I dem gratis? Hils Axel! Tusind Hilsner Junge</t>
-  </si>
-[...50 lines deleted...]
-Hils nu Aksel og Nusset og dig selv Masser af Gange fra din gamle Elle</t>
   </si>
   <si>
     <t>1945-03-18</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted
 Louise Brønsted
 Anne Marie -, i huset på Lindøgaard
 Christine  Mackie
 Pernille Marryat
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Erik Warberg Larsen
 Grete Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Grete Warberg Larsen fødte sit barn 16. april 1945. 
 Janna Schou var aktiv i forsøget på at redde jøder ud af Tyskland. Hun var formodentlig i 1945 gået under jorden. 
 Landsforeningen JAK blev i 1931 stiftet som en protest mod det økonomiske system, der gjorde det muligt at tjene penge på penge. JAK protesterede mod, at samfundets penge blev stillet til rådighed i form af gæld med krav om betaling af renter. JAK’s holdning var, at penge ikke skulle have en pris, og at deres funktion udelukkende var at gøre køb og salg af varer og tjenesteydelser mulig. Samfundet skulle gennem en demokratisk styret Samfundsbank stille de nødvendige betalingsmidler til rådighed uden omkostninger (Kilde: J.A.K’s hjemmeside, april 2024).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0638</t>
   </si>
@@ -4147,51 +4132,51 @@
 Kæreste lille Dis, hvor jeg forstaar dit Savn af Janna, og det føles dobbelt – ja mere end dobbelt – fordi du er alene hele Dagen. Hvor godt man end forstaar at – hvad skal jeg sige – underholde sig selv, saa er det ingen Spøg at være alene hele den lange Dag igennem, det prøvede jeg i Amerika, og det var drøjt, så drøjt at jeg ogsaa den Gang mente mig selv at være på Sindssygens Rand. Saa jeg forstaar dig og har den varmeste Medfølelse i det. Jeg forstaar ogsaa, naar du skriver, at det hjælper ikke, at hun er saa forholdsvis nær, Tværtimod! Hvis hun var helt borte, f. Eks. boede i Jylland, var det lettere at bygge en ny Tilværelse op; paa denne Maade vil det vare længere før du vænnes til Tabet af hende, og dog vilde man selvf. ikke bytte eller ønske hende længere borte. Det eneste Gode, jeg kan se ved det, er at det nu er bleven Foraarstid, og Foraaret har jo mange Glæder og Goder i sit Følge, langt værre om det havde været de vemodige Maaneder Oktober og November. Men som du selv skriver, der er ikke andet ved det at gøre end at se at holde Halen saa højt som muligt og forlange af sig selv, at man skal kunne bære det. Og saa maa vi haabe paa, at Tiden vil mildne Savnet, saa du kan faa Glæde ud af Møderne med hende – muligvis det gaar hurtigere, end du nu er i Stand til at tænke dig. Hvor jeg dog haaber og ønsker det. Den lille Pige maa vel ogsaa være et stort Plus for dig. Men først og sidst, at Janna er glad og – som du skriver glad, naar du kommer. Tænk, at du kan spasere en hel Time dertil. Ogsaa hjem? det skrev du ikke noget om. Men hør Dis, jeg vil ikke høre noget om, at du skulde betænke dig paa at udgyde dine Sorger og Problemer for mig. Hvad har man dog sine Venner (Søstre) til, naar man ikke skulde kunne klage sin Nød til dem, naar Livets Bølger gaar højt, som vi udtrykte det i vore unge Dage, nej, lad os nu være her! Og lov mig, at du bare skriver løs, selv om det gør en ondt at høre om Sorger, saa vil man da ti Gange hellere høre dem og have en Følelse af, at ens Svar mulig kan trøste og styrke lidt, end man vil være udenfor og – skaanes! Tænk paa, hvad jeg sikkert har aflæsset til dig i sin Tid, da mit Livs Bølger fuldstændig konstant gik højt, det har næppe været Smaating, du har maattet høre om. 
 Nej, det var saamænd kun en Forglemmelse at jeg glemte X [”X” indsat over linjen] at kvittere og takke for Tobakken, det gik hurtigt op for mig, da jeg havde sendt Brevet. Vi vil være Jer saa taknemmelige, hvis I af og til vil sende noget, for nu kniber
 2.
 det snart haardt; den hjemmeavlede Tobak er der ikke saa meget Drøje i, som jeg havde tænkt, og det gaar hurtigt ned ad Bakke med den. Saa hvis I vil have Ulejlighed med det og absolut ikke Udgift, vil vi som sagt være Jer megen Tak skyldige. 
 Tak fordi du holder mig à jour med Jeres økonomiske Forhold; hvor var det dejligt, om I kunne komme rigtig paa Fode, og om Axel kunde faa nye Tænder; det vil gøre ham 10 Aar yngre, og vist ikke alene at se til. 
 Jo, saadan er det jo, der hvor Pengene er, skal der yderligere dynges paa, og Fattigfolk skal de nok vide at flaa. Vi maa habe paa J.A.K., at de Synsmaader en Gang maa vinde Sejr.
 Herfra er som sædvanlig intet nyt. Vi ser aldrig nogen her, nu da Bibbe er en Saga, Rutebilen saa at sige ogsaa, og ingen har Dæk paa deres Cycler. Elle har vi ikke set siden Jul, og naar faar vi hende at se, skønt Vejret jo er lige til at cycle i, saa fint et Foraarsvejr. Godt at vi har Lindøerne, dem ser vi da af og til. Grete har det [”det” indsat over linjen] ikke saa farlig godt, hun længes vist efter, at hendes Time skal slaa, det lille Skind. 
 Næste Dag, Mandag Form. I Morges kom Tinge og spurgte om Anne Marie maatte komme ned og hjælpe Grethe lidt i Eft. Nu har hun faaet Hexeskud og ligger og kan ikke røre sig; det er saa trist, at hun skal døje med alt muligt, den lille go’e Grethe! 
 Det er Middag nu, og jeg er bange, det bliver ikke til meget mere, Posten er tidlig paa det om Mandagen
 Næste Gang skal jeg sende det bio-dynamiske Skrift, du sendte, jeg har knapt læst det endnu og det er jo meget interessant. Det andet beholder jeg altsaa. Tak! – Nu har Anne Marie igen haft en Omgang med Betændelse, denne Gang i Øret og hun har døjet meget og haft Doktor her 2 Gange ligget i Sengen 2 Dage og haft mange Smerter. 
 Der er saadan en flink lille ung Læge i Dræby, jeg havde aldrig set ham før; den første Dag, han var her, bød jeg ham Kaffe og han blev siddende i nær ved 2 Timer og snakkede med mig; vi var meget ivrige begge to, saa han glemte Tiden. Vi var meget enige – det er man jo gerne for Tiden, fordi det mest er een Ting, man diskuterer nu: Krigen og alt hvad dermed hører. Det var en helt Oplevelse for mig, jeg ser næsten aldrig andre Mennesker. 
 Efter Middag. Det er underligt nok, for skønt alt hvad der sker i Verden – et Hav af Rædsler – opfylder en hver Time paa Dagen, saa er der noget ved det, der gør, at man ikke skriver om det. Men du kan tro, at alt det forfærdelige som vi hører om, og som [”og som” indsat over linjen] ligger paa en som en Mare ogsaa bidrager til, at gøre det daglige Savn af Janna endnu tungere end det vilde være, dersom Verden havde sit normale Udseende. Jeg har da i hvert Fald saa tit den Fornemmelse, at det er ikke til at bære. Og Verdens Fremtid må man ogsaa - uundgaaelig – spekulere paa. Faar vi mon den forfærdelige tyske Krigsmentalitet udryddet nogensinde. Ja, en Gang maa jo den tyske Nation blive voksen, men hvor længe vil det vare? den er for mig at se en stor lømmelagtig Dreng med alle den Alders Skavanker – ogsaa Børns Grusomhed har den i rigt Maal. En underlig Mangel paa Fantasi, der gør, at de slet ikke formaar at fatte andre Menneskers Lidelser. Nu er Lidelserne over dem selv, men vil de kunde lære af det? Eller vil det udelukkende resultere i Hævnfølelse? Det er Fremtidens Gaader. Saa vidt jeg husker, sagde Fanny jo, at der vilde gaa en uhyre lang Aarrække uden Krige, men den synske Fisker oppe i Nordnorge, der spaaede 1ste Verdenskrig, paastod, at der vilde komme Krig i 1953, hvor Frankrig og Rusland vilde slutte sig sammen og ødelægge Sverige. Det lyder fantastisk. Man kan ikke tænke sig Frankrig have Interesser i Sverige, vel? Og der er kun 8 Aar til, han maa vist have set forkert med et Aarhundrede eller to. – Naa, nu blev det alligevel til lidt mere Brev, 
 [Skrevet på hovedet øverst på s. 1:]
 Jeg skulde egentlig have hjulpet A.M. med Opvasken, saa hun kunde komme hurtig ned til Grethe, men det Ky’ det Ky’ -
 God Bedring med det lilles Snue, det er da kedeligt, naar hun saa ikke kan komme ud.
 Nu haaber jeg, at det hele maa bedres lidt for dig, søde Dis. ”Tiden læger” som Mornine skrev som 14årig, 2 Dage efter en dødsens Fortvivlelse over en ubesvaret Elskov.
 Tusinde Hilsener fra din Junge. 
 [Indsat nederst s. 2:] X hvilket herligt Sprog, der kan falde en i Pennen.</t>
   </si>
   <si>
     <t>1945-04-03</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Julie Brandt
 Louise Brønsted
 Anne Marie -, i huset på Lindøgaard
 Charlotte Knipschildt
 Adolph Larsen
 Johannes Larsen
 Christine  Mackie
 Axel  Müller
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Torkild Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem "de søde piger" er. Muligvis Astrid Warbergs egne to døtre. Den unge mand, der solgte fisk, kendes heller ikke. 
 Torkild Warbergs villa sprængt i luften: Se hans biografi.
 Der blev aldrig gravet løbegrave i Johannes Larsens have - kun gjort klar til arbejdet. 
 Det vides ikke, hvem Line var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0639</t>
   </si>
@@ -4289,211 +4274,141 @@
 Hareskov St.
 [På kuvertens bagside:]
 Lindegaard Dræby St. Fyen.
 Lindegaard Tirsd. Middag 10-4-1945. 
 Kære lille Dis! Det er vel nok godt gjort, at naar jeg sender Brev til dig den 3 die, saa faar jeg Brev fra dig den 9 ende, hvori du skriver: skriv snart! Det er mintro en langsommelig Postgang for Tiden. 
 Det var sandelig en righoldig Post i Gaar. Grete og hendes Broder, Børge som jeg kender godt og holder meget af, traf til at være her, vi sad ved Kaffen, da Posten kom. Først din lille meget indholdsrige Pakke, tusind Tak for det alt sammen, saavel Gaverne som det besørgede, Børge var grøn af Misundelse navnlig over den ene Pakke Tobak, som Kenderne betegnede som meget fin. Og de tilsendte Breve!! Jeg har saa tit været ked af, at de gamle Breve fra den søde Onkel Frederik var gaaet tabt; Marie Paludan (den søde i en anden Mening) gjorde mig jo den Tort at brænde en stor Papæske med Breve som stod paa Loftete, [sidste ”e” ordet overstreget] da jeg var i Amerika og jeg har troet, at alle hans var derimellem, dette ene, som jeg husker saa godt i hvert Fald Begyndelsen ,,naa saa du har mødt din første Jomfru Larsen” o.s.v. er altsaa paa en eller anden underlig maade bleven reddet fra Baalet. Tænk 50 Aar gammelt! 
 Saa var der en mægtig Pakke og da jeg saa Afsendernavnet: Bodild W. J. sagde jeg straks til Grete, at det var vist noget, hun havde Interesse i, og ganske rigtig, lutter Sager til Børnetøj af forskellig Art; hun skrev, at hun havde efter Tante Louises Død fået en hel Del efter hende, saa nu var der en Del, hun kunde undvære; det var sødt af hende og saa uhyre kærkomment. Hvilken let Død den gode Louise fik. Jeg havde hørt det fra min Svigerinde Marie; hun skrev om Ellen Branner, der var saa sløj og træt og var bleven saa ældet. Tænk, hun var gaaet i Frederiksb. Allé, da Maskinen styrtede ned over d. franske Skole, det føg om hende med Partikler af alle Slags, men da hun har svagt Hjerte, maatte hun tvinge sig til at gaa ganske langsomt til hun naaede i Sikkerhed. Hvilke rædselsfulde Oplevelser Menneskeheden dog har i disse Aar.
 Men lad mig blive færdig med den righoldige Post: endvidere var der Brev fra Tutte. De havde d. 8de Marts Bodilds Fødselsdag netop siddet og læst et [”et” indsat over linjen] Brev fra Louise og beundret en Gave fra Louise, da Johan ringede fra Kbhvn. at hun var død – laa død i sin Seng om Morgenen. Det maa have været underligt – hun var altsaa allerede død, da de fik Brev og Pakke fra hende. Tuttes Ben er da igen lidt bedre, gid det dog maa vare, det er lidt ængsteligt, at det sådan stadig bryder op.
 Vi slagter i Dag, men da vi er saa godt med og mit Ben ikke paa nogen Maade vil finde sig i Overanstrengelse for Tiden, har jeg nu efter Middag sat mig ned til dette lille Brev. Bibbe er endnu ikke kommen, vi venter hende i Morgen. Mon hun saa naaede ud til dig, hun tænkte at laane en Cycle i Birkerød, men der er vel snart ikke flere Cycler i Orden. Elle skal nok faa sin Æske Tændst. Vi tænder nu vore Piber ved Fidibussen, naar vi har Ild i Køkkenet. Er det lidt skraldt med Humøret lille Dis? Vor Herres Sol skinner dog ellers saa velsignet i denne Tid, men det kan vel ikke gøre det. Mon ikke, det skulde hjælpe lidt, naar den Tid kommer, der de 3 søde Piger bliver bosat derude, hvis du faar Fornemmelsen af en god Omgang lige ved dig. Og saa at Janna er saa lykkelig, og den lille Pige saa yndig. Og din Mønster-Have. Vi maa tage det hele med lille Dis i disse Tider; alle de Rædsler pynter ikke paa ens Velbefindende – mildest talt!
 [Indsat side 1 øverst, skrevet på hovedet:]
 Hvor er det dog nogle dejlige Cigarer, du har sendt mig, jeg har røget den ene og skal nok ryge de andre tre selv ogsaa. Og Tak for Krystal,s. det sparer saa godt paa Sukkeret. – Den Muskatnød du sendte mig i Julen er jeg saa glad ved, den pynter paa Fiskeretter. - - Hvor morsomt med alle de gamle Breve. – Kan du huske, at Fanny spåede om alle de Horder Syd fra, der vilde strømme her op og plyndre?
 [Indsat s. 1 i venstre margen:]
 Jeg sender en 5er i næste Brev, har ingen i Øjeblikket, saa kan vi al [”al” overstreget] udligne, hvis I en Gang sender lidt igen.
 [Indsat s. 1, nederst, på hovedet:]
 Sig Axel tusind Tak for Tobakken.
 [Indsat s. 2 i venstre margen:]
 Og saa kun tusinde Hilsner til dig selv lille Dis. Godt Mod! Din Junge</t>
   </si>
   <si>
     <t>1945-04-12</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone
+    <t>Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Adolph Larsen var indlagt med en kræftknude i maven. Johanne/Junge Larsen boede nogle dage hos Else Larsens forældre (Overgaard) i Odense for i forbindelse med besøg på hospitalet at have mindre transport.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0644</t>
   </si>
   <si>
     <t>Johanne/Junge Larsen er hjemme igen efter at have været hos Overgaards, som var søde. Laura/Bibbe har talt med egen læge, som sagde, at selvom der var tale om en kræftknude, var chancerne for helbredelse gode.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0jIO</t>
   </si>
   <si>
     <t>[Fortrykt på kortets adresseside:]
 BREVKORT.
 [Post-logo]
 Afsender
 [Håndskrevet på adressesiden:]
 Dec 45
 JW. Larsen, Lindøgaard
 Dræby St. Fyen
 Fru 
 A. Warberg Müller
 Bakkevej 12
 Hareskov St. 
 [Håndskrevet på brevkortets tekstside:]
 Tirsdag.
 Kære lille Dis!
 Nu er jeg hjemme igen, jeg turde ikke blive der længere, da Else mente, det blev for meget for hendes Mor. Jeg kom hjem sm. m. Bibbe og Manse Søndag Aft. For din Femmer gik vi i Biffen og saa et vældig sjovt amer. Stykke. Overgaards var saa søde at være hos og Fru O. sagde i Telefonen i Gaar, at hun savnede sådden! Vi er bleven saa opmuntrede og forhaabningsfulde efter en Samtale Bibbe havde med vores egen Læge her; han sagde, at selv om det var en Kræftknude kunde det udmærket godt helbredes helt, naar den blev fjærnet ved Operation. Han sagde det ikke for at trøste, sagde han, men vilde sige det 
 [på brevkortets adresseside:]
 samme, hvis det var en Kollega, han talte med. Det blev vi meget glade over at høre og har nu faaet godt Haab igen. Mange Hilsner til Jer begge fra din Junge Bibbe er derude i Dag.</t>
   </si>
   <si>
-    <t>1945-11-19</t>
-[...68 lines deleted...]
-  <si>
     <t>1945-11-26</t>
   </si>
   <si>
     <t>Alfred Fly
 Adolph Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Adolph/Agraren Larsen levede mange år efter den vellykkede operation.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0643</t>
   </si>
   <si>
     <t>Lægen sagde, at det var nødvendigt at operere Adolph/Agraren. Han kom med ambulance på hospitalet. Johanne/Junge spurgte via Else, om hun kunne bo hos Elses forældre en tid, og det var OK.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nlNE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 modt. Tirsd. Aften 27/11- 45.
 (om Agrarens Sygdom)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [Fortrykt på kuvertens bagside:]
 JOHANNE WARBERG LARSEN
 LINDØGAARD
 [Håndskrevet:]
 pr. Dræby St. 
 [I brevet. Fortrykt:] 
 JOHANNE WARBERG LARSEN
 [Håndskrevet:]
 Lindøgaard Mandag 26-11-45 
 Kære lille Dis!
 I Fredags Aftes sagde Doktoren at en Operation var tilraadelig – ja vist nødvendig. Allerede næste Formiddag kom han derud – til Odense – Bibbe med i Ambulancen; hun blev der til i Gaar Aftes og mente, at den stakkels Agrar var meget ked af det. Jeg ringede i Aftes [”i Aftes” indsat over linjen] til Else og spurgte om hun troede, hendes Forældre vilde huse mig en lille Tid, og det vilde de med Fornøjelse - viste det sig. 
 Jeg tager derud nu om et Par Timer derfor bliver dette lidt knapt. Vi ser temmelig mørkt paa det og maa gøre alt hvad vi kan for at mildne det for ham. Han ligger heldigvis paa en 2 Sengsstue. Jeg skriver igen. 
 Tusind Hilsner Din Junge
 Adr. Overgaard Nielsen
 Vestergade 28 III
 Odense</t>
   </si>
   <si>
     <t>1945-12-04</t>
   </si>
   <si>
     <t>Adolph Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er Adolph Larsen, som er syg af kræft og indlagt. Hans sygdom er omtalt i flere breve fra perioden.</t>
   </si>
   <si>
     <t>Johanne/Junge er nu kommet hjem igen. Familiens egen læge har sagt, at hvis kræftknuden bliver bortopereret, er prognoserne gode, og det har givet nyt håb.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LwFS</t>
   </si>
   <si>
     <t>[Fortrykt:]
 BREVKORT.
 Post-logo
 Afsender
 [Håndskrevet:]
 Dec 45
 JW. Larsen, Lindøgaard
 Dræby St. Fyen
 Fru A. Warberg Müller
 Bakkevej 12
@@ -4534,51 +4449,51 @@
     <t>[Fortrykt:]
 BREVKORT.
 Post-logo
 Afsender
 [Håndskrevet:]
 Dec 45
 JW. Larsen, Lindøgaard
 pr. Dræby St. Fyen.
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St. 
 [Brevkortets bagside:]
 Kære Dis! Fredag
 Jeg har pakket Æbler i Jeres Kuffert, godt med Halm for neden og oven og kun 2 Lag Æbler. Nu har jeg faaet Betænkeligheder, for jeg synes den er saa tung. Spørg Axel, om han tror, det kan gøre Kufferten noget. Jeg vil binde godt med Høstbindergarn uden om den for at styrke den. Jeg vil ikke sende den før jeg hører om A’s Mening desangaaende. Du fik vel mit Kort om at jeg er kommen hjem, Bibbe og jeg skal derud i Morgen, der er ikke noget om Operation endnu; han har det helt godt, har været lidt oppe et Par Dage, men alle de Undersøgelser tager en Del paa ham. Gretes Per var derude i Gaar vist mest for at se til Agraren den kære Dreng købte Krysantemer derude til Agraren. I Dag er Edith i Odense og vilde se op til ham – Hvis Operationen bliver ved at trække ud, faar vi ham vel daarlig hjem til Jul. Vi laver intet til til Julen og giver ikke Gaver i Aar ---
 [Brevkortets forside:]
 Hvordan mon I har det? Din A – a?
 Bibbe har taget Pladsen som Vikar her i Sognet. Mange Hilsner til A. og dig selv fra din Junge.</t>
   </si>
   <si>
     <t>1946-04-01</t>
   </si>
   <si>
     <t>Adolph Larsen
 Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Edith -, pige i huset på Lindøgaard
 Christine Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Malerens var Johannes Larsen, hans søn og svigterdatter på Møllebakken i Kerteminde.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2452</t>
   </si>
   <si>
     <t>Johanne Larsen kan ikke forstå, at Astrid kunne gå tur efter den hårde omgang med tandudtrækninger. Selv måtte hun hjem og ligge i sengen hos Johannes Lasen og hans familie, da hun havde fået trukket 17 tænder ud.
 Johanne kommer ikke til Astrids fødselsdag, for hun har travlt, og hun er bange for at blive syg, hvis vejret bliver koldt. Hele Johannes familie er inviteret til Christine Swanes/Uglens 70årsdag, men kun de unge tager med. 
 Laura/Bibbe arbejder som hjemmesygeplejerske, og hun synes ikke, at der er nok at lave.
 Lise har brændt hænderne slemt på kakkelovnen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Kww0</t>
   </si>
   <si>
@@ -4629,50 +4544,53 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/JSMC</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 24 Juni 1946
 besv. 30’ Juni
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen
 [I brevet:]
 Kære lille Dis!
 Tak for Kort og Brev og Pakke! Manse er glad ved Uret – mægtig stolt over altid at vide, hvad Klokken er – og jeg over Persillen. Tusind Tak. Dette bliver kun et lille Livstegn, for jeg er ret udgaaet for Kraft – snart. Tænk lige siden I rejste har vi haft Gæster. Dagen efter kom Poul Gregersen og er her endnu (han hjælper Manse og er en sød Dreng) Det var Torsdag; næste Dag fik vi Tel. at Bimse og Dreng X [indsat i venstre margen:] 10 Aar og det sødeste Barn jeg nogensinde har set. Et Udtryk saa henrivende. [Indsættelse slut] vilde komme Lørdag Form. Det betød Huset møvet og fin Middag, 3 Retter Mad. Samme Aften ringede en Ven af Manse at han vilde komme Dagen efter til Middag Sidst paa Ugen kom en Præst fra Odder, som Bibbe er god Ven med (han er gammel og gift) og ham havde vi til et pænt Aftensbord den ene Dag og Middag næste. Han bor paa Kroen i Munkebo og han Bibbe og jeg var i Gaar bilende op paa M. Bakke, hvor vi nød en herlig Kaffe med Likør og Cigar. X [Indsat nederst på arket og op langs højre margen:] X og hvor der var aldeles dejligt oppe; vi var i Taarnet, hvor er Danmark et dejligt Land [indsættelse slut] Bibbe havde arrangeret Turen, men han ga’ den. 
 Han er en usædvanlig klog og intelligent Mand – henrivende, lidt kejtet og genert, som kloge Stuemennesker tit er. Manse var saa indtaget i ham.
 I Gaar ringede Lasse Swane fra Kbhvn. at de vilde komme her – bilende – i Dag til Morgen med en Hund, som Uglen vil have afsat til Tinge. Jeg var tidlig oppe og lavede fint Kaffebord og gjorde rent, men endnu Kl. 11 ¼ er de endnu ikke kommen. I Aftes var her en af Bibbes Kammerater, som nylig er kommen til Kjerteminde Sygehus, men jeg gik i Seng – trods Gæster, ogsaa Tinge, Grete o.a. Som du ser er det ikke just en død Tid, vi lever i!! Men sjovt er det da alligevel, selv om jeg har ondt ved at blive ved. Konen er stadig i Jylland. Pudsigt at alle disse – selvf. kære – Gæster netop skulde komme, mens hun er borte.
 Tak for Jeres Besøg, det var dejligt at have Jer, og alt var jo ogsaa vellykket, men det havde da nu været meget bedre, hvis I havde haft godt Vejr. - - - Her blev jeg afbrudt ved at de kom, havde punkteret og mistede derved en Færge. Grete og Tinge havde insisteret paa at have dem til Middag; jeg havde allerede købt Kød til Bøf; det fik hun saa ned. Derfor var de her kun et Kvarter, da de skulde af Sted lige efter Middagen. Nu faar jeg da en Hvile-Eftermiddag, hvad jeg meget paaskønner. Jeg fryder mig over den lille grønne Skaal, hvor er den dog henrivende. 
 [Indsat øverst på s. 1; på hovedet:] Vil du nøjes med disse Ord for denne Gang. Har du det godt?
 Hils Axel fra mig og de andre.
 Ogsaa Hilsner til dig selv, flest fra din Junge.
 Vi havde Brev fra Jørgen om vi vilde tage et Barn paa Sommerferie, selvfølgelig umuligt for mig at overkomme.</t>
   </si>
   <si>
     <t>1946-08-04</t>
+  </si>
+  <si>
+    <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Thora  Branner
 Adam Goldschmidt
 Brita Goldschmidt
 Lena Brita Goldschmidt
 Anne Marie -, i huset på Lindøgaard
 Adolph Larsen
 Marie Larsen
 Christine  Mackie
 Anna Meyer 
 Ellen  Sawyer
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Bornholmsk syge er en virussygdom, som giver influenzalignende symptomer og især rammer musklerne i brystkassen og lungehinderne. Navnet opstod, da man havde en epidemi af sygdommen på Bornholm.
 Topedeaborg var oprindelig et legehus, som Warberg-børnene havde ved hjemmet på Erikshaab. Astrid Warberg-Goldschmidt fik opført et lignende hus i sin have i Hareskov. 
 Myg er muligvis Anna Meyers datter Karen Elisabeth Mygdal Meyer.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2461</t>
   </si>
   <si>
     <t>Johanne/Junge har været syg af opkastninger. 
 Christine/Mornine, Ellen og Thora/Tutte har været til middag. 
@@ -4687,64 +4605,64 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 6 August 1946
 besv 18 Aug. 
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgaard Søndag 4-8-1946.
 Baade Axels og mit har nok været lidt Bornholmsk Syge, det er der saa meget af for Tiden.
 Kære lille Dis!
 Dette er helt vinterligt – skønt Aftenen for Resten er saa skøn – her sidder Agraren, Rie, Bibbe og jeg med tændt Lampe i den store Stue; B. strikker de to andre læser, og jeg skriver og siger Tak for dit Brev. Det var en stor Lettelse at høre, at Axel er i Sving igen, men jo ingen Lettelse, at du har haft Galder uf, de modbydelige Galder! Mon du ikke har kigget efter Brev fra mig, men Himmel og Jord har staaet i et for mig; midt i Ugen blev jeg en Nat overrasket med Opkastninger; Gud, hvor jeg brækkede mig, blev saa i Sengen med 38 3 ogsaa Dagen efter igen, og saa var jeg saa umulig af Pirrelighed, at det slet ikke var nemt for dem her. C [”C” overstreget] Mornine ringede fra Kjerteminde, at hun Elle og Tutte vilde komme med Formiddagsbilen Lørdag – ja i Gaar altsaa. Bibbe og jeg pillede om Fredagen [”Fredagen” indsat over linjen] 4 Vildænder, som Manse nok saa belejlig havde skudt om Torsdagen, den Dag Andejagten jo gaar ind. Om Morgenen havde jeg lavet 2 store Skaale Rødgrød. Anne Marie skulde komme Lørdag, saa jeg imødesaa Dagen med Ro. Lørdag Morgen, da jeg sad ved min Morgenkaffe kom Anne Marie og meddelte, at Drengen var syg, saa hun kunde ikke komme jeg blev meget ked af [et overstreget bogstav] det, for jeg havde ingen Kræfter p.Gr.a. den forbandede Mavesygdom. Saa fortalte hun – at hun maatte hellere holde op med at komme, for de laa i Byggeroderi, og hendes Mand holdt ikke af at hun gik ud. Det brast helt for mig! Bibbe kom i det samme og blev rædselsslagen paa mine Vegne, over, at den Støtte skulde tages fra mig. Naa, Dagen gik for Resten godt nok, der var jo ikke saa meget at gøre ved Middagen, jeg fik Ænderne ordnet og sat paa, dækkede Bord til 10, Marie skrabede Kartoflerne – en mægtig Grydefuld – og Bibbe hærgede i hele Huset og satte Blomster i Vand; jeg var færdig halv 11, nej 11, da de kom, Marie passede Ænderne, saa jeg sad og snakkede med dem (Søstrene), [”Søstrene” indsat over linjen] gik kun lige ned og lavede Sauce. Som de Ænder smagte dem! Og Rødgrøden med. Vi tog Kaffen ved Bordet, Bibbe ordnede den mens jeg i en Fart skrubbede alle Tallerkner og Fade og Sølvtøj af. Saa tog ellers Bibbe og Marie hele den mægtige Opvask og jeg sad og snakkede med dem hele Eftermiddagen. Vi havde det henrivende, de var mægtig søde. Vi fik The inden de rejste, Kvart over 5. Du kan tro, det blev en dejlig Dag. - - Nej hør, jeg glemte helt at fortælle hvorfor jeg var saa dybt nede den Lørdag Morgen da Anna M. kom og meldte Afbud, at jeg græd! Jo tænkt om Natten vaagnede jeg med Smerter i højre Haand, ude af Stand til at bevæge Fingrene, med andre Ord mit gammelkendte Gigtanfald, der for 9-10 Aar siden var en hel Svøbe for mig; jeg maatte – den Gang – ligge i Sengen uden at røre en Muskel i Haanden, den var hoven og udspændt – Fingrene som udspændte Pølser! Men om Morgenen var det bedre, jeg kunde klæde mig selv paa, og det bedredes for hver Time der gik, saa det lettede jo paa Humøret, men at jeg næsten gik Amok, da A. M. kom med det Budskab netop den Dag, kan du vel nok forstaa. Selvom dette nu fik et saa hurtigt Forløb, og Hævningen kun var ubetydelig, virkede det dog som et Momento – tænk om jeg gaar en Vinter med den Slags Anfald i Møde! Og du kan tro, mit Hoved er ogsaa sløjt for Tiden, det hele staar saa tit stille for mig, jeg tænker det er min snart høje Alder, der gør det vanskeligere for mig at klare Paragrafferne, skønt baade Marie og Bibbe hjælper mig godt. Forleden Eft. da jeg lige var bleven færdig med Opvask og Eleven i Klaver og faaet mig lagt til Hvile med et Lettelsens Suk, hørte jeg Stemmer: Mix, Myg, Marie Meyer og Katrine Jeg fik jo lavet Kaffe, og det var rigtig hyggeligt, men alligevel! Saa, du kan tro, jeg kan forstaa, at du ikke kan holde til alt det, du har; mange Mennesker er nu ikke godt for svage Hoveder. Du nævner Brita – der var da slet ikke Tale om, at de skulde komme; da jeg var ovre hos Jer? eller var det bare at jeg ikke hørte om det? Hvis de kommer er det da en Guds Lykke at I har Topedeaborg ledig. Jeg er meget spændt paa at høre om Forløbet. Naturligvis vil du gerne se Adam og den lille. 
 Jeg maa i Seng, skal lidt tidlig op i Morgen, skal vaske Æg, pakke din Taske, som Æggemanden saa kan faa med, vaske et Læs af Strømper og faa min Ribssaft kogt færdig og fyldt paa Flasker, som da er renset.
 Derfra god Nat og god Bedring med det hele. Tak for Laan af Tasken, haaber den kommer over i god Behold.
 Tusind Hilsner til Jer begge.
 fra din Junge.
 Marie hilser, Bibbe ligesaa med mange Tak for sidst. 
 [Indsat øverst s. 4; på hovedet:] Æggemanden fik din Taske med i Formiddags haaber du naar at faa den inden du skal rejse til Bogø! Mandag</t>
   </si>
   <si>
     <t>1946-12-19</t>
   </si>
   <si>
-    <t>Andreas Branner
-Bodild Branner
+    <t>Bodild Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Larsen
 Pernille Marryat
 Axel  Müller
 Ellen  Sawyer
 Albrecht  Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
-Martin Warberg Larsen</t>
+Martin Warberg Larsen
+Andreas With-Jensen</t>
   </si>
   <si>
     <t>Følgende personer kendes ikke: Else fra Kroen, min lille Elev og Jørgen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0646</t>
   </si>
   <si>
     <t>Johanne/Junge og Grete har slagtet en stor gris. Grete er meget dygtig, men Johanne har ingen kræfter. 
 Erik/Tinge har meget held med sin strandjagt, som er en indbringende hobby.
 Det var trist med Thora/Tutte. Andreas reagerede hverken da hun eller Vilhelm døde. Man må håbe, at han bare ikke kan udtrykke følelser. 
 Elle(n) skal med bil til København.
 Ved juletid tænker Johanne altid på barndommens jul på Erikshaab. 
 Grete, Erik og deres børn har været til midda hos Johanne og Adolph.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ws90</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Jul 1946.
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 25-1-2002.
@@ -4848,51 +4766,51 @@
 Næste Dag. Mere blev det ikke til i Gaar og i Dag begynder det ikke allerbedst. Jeg bliver først kaldt paa, naar Stuen her er ren og navnlig varm og i Dag opvarmedes det først Kl. 10! I Gaar kom Posten inden Middag (ellers mel. 2-3) så du ser, det hele er lidt ubestemt. Sagen er, at om Aftenen – sent – er her jo Ro nok, men da er jeg meget for træt til at skrive Brev. 
 Senere Manse elsker at sidde herinde og snakke med mig om alle sine Fremtidsplaner – Køb af mere Jord til Gaarden o.s.v. Hvor er det henrivende for ”en Moder” at mærke, at der intet sker uden at hun er med i Forhandlingerne. Jeg er jo ogsaa en Del inde i alt, hvad angaar Landbrug, saa jeg endog af og til kan være af en anden Mening end ham og ikke altid bare naa og ja. Nu mærkede han at i Dag vilde jeg helst være fri; der kom et lille: nå, du vil ikke snakke – og gled saa ud til sit Virke. Tinge kunde det ikke saa let falde ind at snakke, naar der overhovedet er nogetsomhelst, der kan udsættes. Han er den store solide Arbejdskraft. I Aftes sad han her og slob e ["o" overstreget og ”e” i ordet indsat over linjen, så ordet biver "sleb"] det store Træ-Sav, og i Dag er han gaaet i Gang med at fælde Mirabel-Hækken; den er bleven for gammel og skal falde; saa gror den op fra neden og giver os igen Mirabeller. Bøgelysthuset skal også ned; Manse så lidt ængstelig til mig, da min Glæde ved de Bøge er velkendt, men ogsaa de gror jo op igen; jeg gør af Princip aldrig Indvendinger mod den Slags Bestemmelser, for at de ikke skal føle os gamle som Klods om Benet. Nu er det dem, der råder og de skal staa frit. Vi har haft Aar nok til at raade i. – Bibbe er desværre ikke særlig rask for Tiden, det arme Barn, naar mon hun dog kan rette sig helt igen. Hun bager derude paa fuld Kraft til Manden og Konen, som kommer til Aftenkaffe i Morgen Aften. Vi lever i en hel Feber af Spænding! Og saa er alt det jo kun Smaating, naar man tænker paa Verdens-Situationen. Den begynder sande-
 4 lig at blive spændende. Hvor Englænderne dog kan og hvor Hr. M. faar Klø. Nu ser han vist klart, at han skulde have holdt sig paa Afstand af Hitler. Det kunde jo se ud som om han i Fredstid har haft megen Sans for Italiens indre Udvikling – materielt selvfølgelig kun; paa Sicilien f. Eks. er der nok gjort utrolig meget for at vinde nyt Land; mægtige Arealer var i Færd med at opdyrkes der og give Brød til mange Munde; men hans Krigs-Tilbøjeligheder ødelægger jo alt. – Manse hører næsten al Presse fra England, kender Tiderne og stiller ved Radioen. Det gør I vel ogsaa, i hvert Fald kan man jo høre norsk, svensk og dansk Presse fra London fra 7½ - 8. Hvor maa den abes. Kajser [”e” indsat over linjen, så der står ”Kejser”] være glad, nu er han langt inde i sit Land igen. Det ser galt ud i Morgen; de arme! de faar rigtig nok Knytnæverne at føle; men Turen kommer jo ogsaa til os en Gang, hvis de nuværende Tilstande skal vare; - - Kender du ”Familien Thibault”? Der er jo Masser af Bind; jeg er kommen til det Bind, som har til Undertitel: ”Somren 1914”. Det er meget interessant; han fremfører i en Samtale sin Mening, om de dybere Aarsager til Verdenskrigen; det er en fransk Socialist som taler og han er blottet for Patriotisme (saadan da) og skifter Sol og Vind lige mellem Landene og han lægger egentlig ingen Ekstra-Skyld paa Tyskland, men giver Rusland og Frankrig deres rigelige Del af Ansvaret. Erobringen af Marokko vejer tungt på deres Skyldner-Side. Og naar man skal være retfærdig var det jo heller ikke Spor mere pynteligt end Italiens Erobr. af Abessinien. England har jo ogsaa i høj Grad været virksom med at faa Kolonier, men der er den meget store Forskel, at de gør det saa det bliver til virkelig Gode for de indfødte (sandsynligvis af Klogskabshensyn) det ved jeg mange Eksembler paa. Anderledes stiller det sig maaske, naar det drejer sig om f. Eks. Indien, der selv har en kultiveret Klasse som kunde raade for Sagerne. Naa – ikke mere om alt det – det flyder jo over en Gang imellem, naar man er saa fyldt af det hele; men det er jo kun, hvad vi alle ved og uafladelig kredser om – hele Udenrigs-Situationen.
 [Skrevet på hovedet øverst s. 8:]
 Jeg har ikke set Elle siden en Uges Tid før Jul, jeg bryder mig ikke særlig om, at hun skal tage de kolde Ture herud, jeg vil hellere vente til Vejret bedres. Saa vidt jeg ved har hun det godt. 
 [Skrevet på hovedet øverst s. 6:]
 Selvom jeg ikke har skrevet om Sjumses Sygdom og den ulykkelige Polak, har jeg dog været meget opfyldt og rystet over begge. Sikken en Jul for stakkels lille Sjumse.
 [Skrevet på hovedet øverst s. 5:]
 Marie Balslev ringede forleden; jeg havde sendt hende en lille Æske med Lommetørklæder. – De havde haft en vidunderlig dejlig Dag, alle Børnene undtagen Vilhelm som for Resten er meget bedre, men dog ikke slipper m. mindre end et Aar – havde været der. Marie var meget glad v Daasen
 [Skrevet på hovedet øverst s. 4:]
 Jeg vilde saa gærne have skrevet et langt og godt Brev denne Gang, men nu maa du nøjes med dette meget forvirrede. Hils Aksel og Nus mange Gange og selv, lille go’e Dis utallige Hilsner fra din Junge
 [Skrevet øverst s. 3:]
 Og saa skal der jo sælges nogle Kreaturer, en Ko og nogle Kvier. 
 [Skrevet på hovedet øverst s. 2:]
 Har jeg skrevet om Las? Han fik fjernet en Polyp fra det ene Stemmebaand paa en Klinik i Odense og er nu i Kbhvn. for at faa Røntgenbehandling – hos Finsen, Strandboulevarden.</t>
   </si>
   <si>
     <t>1947-02-06</t>
   </si>
   <si>
     <t>Bodild Branner
 Frits Branner
 Thora  Branner
 Alhed Larsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Marie - Marie, hushjælp hos Astrid Goldschmidt-Warberg
 Pernille Marryat
 Axel  Müller
 Ellen  Sawyer
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uklart, hvem "den lille", der er hos præst, var. 
 De to søstre, som Johanne og Astrid havde mistet, var Alhed Larsen og Thora Branner.
 Else og Andreas/Puf Larsen boede sammen med Johannes Larsen på Møllebakken 14 i Kerteminde.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0649</t>
   </si>
   <si>
     <t>Johanne/Junge har været syg. Godt, at Axel er kommet hjem fra hospitalet.
 Lille Lise er fyldt to år.
 Elle(n) har været på besøg og fortalt om julen samt om Fritz og Bodild Branners visit. Fritz mangler helt initiativ og har ingen kræfter til at arbejde. 
 Johanne mener, at Else og Andreas/Puf Larsen ville have et lykkeligere liv, hvis de havde deres eget hjem og ikke skulle føre traditionerne videre. Else er dygtig til at holde pænt og rent, men hjemmet mangler ånd og gæstfrihed. 
 Martin/Manse tjener godt på dyr, som han nedlægger ved strandjagt.</t>
   </si>
   <si>
@@ -4916,51 +4834,51 @@
 Lindøgaard
 Torsdag d. 6-2-1947.
 Kære lille Dis!
 Hvor Du vist længes efter Brev fra mig; du tænker nok: Junge er vist syg, og det passer jeg har lagt i 3-4 Dage, nej det er da kun 3, for jeg stod op Kl. 10 i Dag og lavede Mad, den lille var til Præst; men det har kun været alm. Forkølelse, naar undtages, at det var en ualmindelig stærk Forkølelse, og det er for koldt at sidde op i Sengen og skrive. Er det dog ikke forfærdeligt, at vi skal have den haarde Frost igen; vi sidder lunt nok, men man ved jo om Masser af Mennesker, der ikke har el. kan skaffe Brændsel og som simpelt hen knag fryser.
 Vi har lige spist og Posten kan komme snart, nu lader jeg Pennen ile det, den kan, for et Livstegn skal du have i Dag. 
 Til Lykke til Axels Hjemkomst! hvor dejligt for ham, at han kan være hjemme hos dig nu i stedet for paa Sygehuset og sikken en Hjemkomst, du gav ham, den var vel nok dul.a. Du maa rigtig nok skønne paa lille Marie (og gør det naturligvis også) for hvor er hun dig dog til megen Støtte, som nu f.Eks. at du havde hende til at være hos dig, mens Axel var borte, og saa at hun kunde have alt i Orden til hans Hjemkomst. Jeg har aldrig faaet at vide, om Axel prøvede min Medicin mod Bronchitis, og om den hjalp ham; jeg kunde jo kun sige, at mig hjælper den omgaaende. 
 Og til Lykke til lille Nilles 2 årige Fødselsdag, hvor maa hun være yndig; du kan tro, at vores er det ogsaa; jeg har ikke set hende i over 4 Uger, og Bibbe siger, at hun udvikler sig for hver Dag; nu kan de føre Samtaler med hende; det var Pers Fødselsd. i Gaar, og Bibbe skulde komme om Aftenen; ”du maa ikke lægge mig i Seng” sagde Lise; hun vilde nok have Bibbes Ankomst med. For første Gang græd hun, da hun omsider maatte i Seng, det maa jo ogsaa være svært, naar allle de andre skal feste videre med Lagkage o.s.v. 
 Vi havde et dejligt Besøg af Elle i Søndags; vores Hofchaufør hentede hende ved 2-3 Tiden og kørte hende hjem ved 9 Tiden det er saa sødt af Elle, at hun ofrer 16 Kr. paa et Søndagsbesøg paa Lindøgd. vi havde det dejligt og fik alt fortalt om Julen, som havde været dejlig for hende Bodild og Fritz havde været der en Dag, B. er betænkelig ved Fr. hvordan han skal faa begyndt at klare sig; alle Mennesker siger: hvorfor flytter de dog ikke sammen i det store Hus? Jo Tak, hvis Bodild gik ind paa det, vilde det være en ny Dæksmand for Fritz til ikke at bestille noget, og de vilde komme til at forsørge ham i al Evighed; han maa lære at forsørge sig selv en gang, den stakkels Fritz. Som Elle siger X er den fuldstændige Mangel pa Initiativ og Arbejdskraft unormal. Det eneste bundne Arbejde, han har haft (Landbohøjskolen) gjorde ham jo for Resten syg, saa hvordan skal det gaa ham. De to Søstre, vi har mistet har i Sandhed efterladt sig Savn, som ikke har kunnet erstattes. Jeg tror, Livet havde formet sig mere harmonisk for Puf og Else, om de havde faaet deres eget lille Hjem i stedet for at Else har skullet føre det gamle Hjem videre i samme tradition, hvad hun dog ikke har magtet, undtagen hvad alt det ydre, jeg mener det materielle angaar, Aanden i det har hun ikke haft Evne til at holde ved lige, og hvad nytter den mest fuldkomne Orden og Renlighed, hvis Aanden (f. Eks. Gæstfriheden) ikke er i Orden 
 Vi har det godt her, Manse er paa Stranden meget ofte; i Forgaars skød han for 71 Kr, d.v.s. godt 50 Kr. i ren Indtægt. (Patroner er saa dyre) 
 X Bodild kalder ham jo simpelt hen doven.
 [Skrevet på hovedet på s. 2:]
 jeg vil ikke begynde paa et nyt Ark og skal ogsaa gøres i Stand nu; jeg skal have en Elev. Hvor Solen dog varmer godt nu; den hjælper paa Brændselet. Hils Axel saa mange Gange ogsaa lille
 [Skrevet langs venstre margen på s. 2:]
 Marie og skriv snart. Kærlige Hilsner din Junge.</t>
   </si>
   <si>
     <t>1947-07-12</t>
   </si>
   <si>
     <t>Laszlo -
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Astrid Møller
 Emma Overgaard Nielsen
 - Petersen, dyrlægefrue
 - Petersen, sygehuset
 Ellen  Sawyer
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er svært at læse, om den engelske pige var 14 eller 19 år. I 1947 var der ca. 500 ungarske børn på ferieophold på Fyn (Arkiv.dk, juli 2023). 
 Det vides ikke, hvem Jørgen og Dorthe var. 
 Martin/Manses angst for, at Adolph/Agraren skulle "gaa". Adolph Larsen var kvartalsdranker, og ind imellem fik han et "anfald" og forsvandt i dagevis. 
 Mette, Eivind og Asger: Se Astrid Møller.
 Else og Andreas/Puf Larsen var i England og Skotland, hvor Andreas Larsen skulle lære noget om ølbrygning.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2464</t>
   </si>
   <si>
     <t>En engelsk pige har boet hos Johanne og Adolph Larsen nogle dage.
 Johanne Larsen har været nogle dage hos Ellen i Kerteminde. De havde gæster til kaffe flere gange. Det var dejligt at gense Astrid/Trisse Møller.
 Else og Andreas/Puf Larsen bliver meget forsinkede på deres hjemtur fra England og Skotland.
 Det er svært at tage stilling til Slesvigsspørgsmålet.
 Johanne skriver betragtninger om stormagter som fx Tyskland.</t>
   </si>
@@ -4987,155 +4905,99 @@
 Hvad Sydslesvig angaar, saa er du saamænd ikke den eneste, som ikke formaar at tage en fast Stilling til det, for hvor er det dog et vanskeligt Spørgsmaal at bedømme. Jeg kunde fristes til at sige, at begge Parter har Ret i, 
 4 hvad de siger, for jeg hører ikke til dem, der vil underkende de Argumenter, man kommer med, naar man taler imod at faa Sydslesvig hjem igen, alle de forbandede Flygtninge dernede har jo forværret Sagen for os i høj Grad, og dette med de mange Tyskere, vi faar ind i Landet, er ingen Spøg. Derimod synes jeg ikke det Argument betyder saa meget, at Tyskland saa vil tage baade Syd og Nordslesvig, naar de bliver stærkere. For det første synes jeg, den Mand har Ret, som i et af de Blade, du sidst sendte, skriver at ”skal vor Fremtid afhænge af Tysklands Naade, da har vi ingen Fremtid” Men til enhver Tid vil der jo være andre Stormagter, som næppe vil tillade Tyskl. at blive større end det er, og disse to Krige, maa dog have belært disse Stormagter om, at de maa holde Øje med Tysklands Expantionstrang og -lyst. Politik! Ja, Politik er jo i sig selv ikke noget forkert eller noget man kan væmmes ved, men du mener vel, at den Måde hvorpaa Politik drives er dig imod. Det forekommer mig egentlig næsten som en Kamp mellem gode og onde Magter, og hvor er den Kamp dog spændende! Det er et Spørgsmaal om Verdenskulturen – i sidste Instans. For hvis det saakaldte totalitære Synspunkt tilsidst sejrer, saa er vel vor Kultur – især hvis man derved forstaar aandelige Værdier – tabt. Vor egen indre Politik interesserer mig nu ikke meget, skønt jeg tit ærgrer mig over mangt og meget der. De fast utrolige Dumheder, de gør sig skyldige i paa de Omraader, som jeg efter fattig Evne kan bedømme og deres – Avisernes – Sprog, naar de polemiserer o.s.v. Men det er Verdenspolitiken, der har 
 5 min meste Interesse: eventuelle Krige, Behandling af alle farvede Folkeslag, Regeringsformer, Behandling af alle de evropæiske Landes Underklasser og meget meget mere. Hvis man ikke skulde interessere sig for og følge med i det, hvad Pokker skulde man saa interessere sig for. Jo, naturligvis Kunst Literatur og saa videre, men alt det vil jo ogsaa gaa til Grunde, hvis Verden ender med at blive fuldstændig misregeret. 
 Igen Posten 
 Hilsen Junge</t>
   </si>
   <si>
     <t>1947-10-04</t>
   </si>
   <si>
     <t>Ina  Goldschmidt
 Marie Larsen
 Ib Marryat Johansen
 Lauritz Pedersen
 Ole Petersen
 Peter Rohde
 Janna Schou
 Christine Swane
 Anna Tinesen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
-    <t>Kerteminde Egns- og Byhistoriske Arkiv, uden registreringsnummer</t>
-[...1 lines deleted...]
-  <si>
     <t>Der er lidt tvivl om, hvornår Laura/Bibbe og Lauritz Petersens bryllup kan holdes, da Skifteretten arbejder langsomt. Lauritz må låne 55.000 kr. til sin søn. 
 Det er trist, at Ib Marryat er syg. Johanne har hørt om en, der blev helbredt af en naturlæge. 
 Lise er kommet hjem til sine forældre igen. Grete/Grethe fik mange barselsgaver. 
 Johannes Larsen har været på besøg med Christa Knuth. Hun inviterede Erik/Tinge og Martin/Manse hjem til sig.
 Johanne har holdt fødselsdag. Stemningen blev ødelagt af, at Christine/Uglen Swane og Marie Larsen skændtes. 
 Astrid må ikke skamme sig over at læse i stedet for at arbejde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/3x1u</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [Skrevet af ukendt:]
 modt. 6’ Okt. 1947.
 besv. 10 
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgaard Lørdag 4-10-47.
 Heri 2 Smørmrk
 Kæreste lille Dis!
 Min varmeste Tak for dit gode Fødselsdagsbrev og for de lækre Opmærksomheder! Jeg vil allerførst besvare nogle Spørgsmaal. Bryllupet! Ja der er desværre lidt Tvivl om, hvornaar det kan blive; Lauritz har lige fra først af – det vil sige lige fra den Dag, da de bestemte sig for Giftermaal – arbejdet som en Hest for at faa Sagen i Orden, men det er alt det med Skifteretten, der sinker; disse forbistrede Kontoriusser er ikke til at faa noget fra; Papirerne skal foreligge til den 8_de_ ds. for at blive tinglæste den Dag i Kjerteminde; de tinglæser kun hver 14_de_ Dag; hvis det ikke naas, bliver det - Bryll. – forsinket i 14 Dage! Lige saa saare jeg faar det at vide, skal jeg skrive til dig; de vil ogsaa gærne have det om Aft. [”om Aft.” indsat over linjen] – skønt helst midt paa Dagen, hvis det kan lade sig gøre, men uanset hvad det bliver kan du da godt lave Middagsmad midt paa Dagen, ikke? Det er jo lige meget hvad man kalder Maaltidet; her paa Landet er vi jo vant til at spise Middag midt paa Dagen. Lauritz var her i Tirsdags Aftes, og vi snakkede saa om det; jeg var rystet over at høre om alt det, der foretages for at det kan blive til Bryllup; og 55.000 Kr. skal skaffes. Paa Grund af hans gode Omdømme kan han faa den Sum i Sparekassen i Nyborg – paa et Aar; saa skal Laanet betales med Kontanter. De haaber at kunde nøjes med at forpagte Dalsgaard ud i Stedet til ["til" overstreget] for at sælge Drengen skal have sine Penge udbetalt straks, men jeg kom til at tænke paa bag efter, at saa kunde Ole jo laane sin Far nogle af Pengene senere, hvis han staar og ikke kan skaffe Pengene om et Aar; dertil skal jo hans Formunder give sit 
 2 Samtykke, men Form. er en Svoger til Lauritz, gift med hans 1ste Kones Søster, og de staar vist fint til hinanden. Jeg ved ikke hvorfor jeg sætter dig ind i alle de Forretningssager, men nu faldt det mig i Pennen. – Jeg spurgte Bibbe, om hun vilde have Sjums og Rohde med, men hun sagde straks, at hun vilde helst nøjes med Janna og Ib. Stakkels Ib, hvor det gør mig ondt. Han skulde prøve at gaa til en Naturlæge. Marie og Uglen fortalte om Moderen til en af deres Venner, der var langt ude af Kræft; der var ædt Dele væk, aabne Saar, og Lægerne havde fuldstændig opgivet Haabet; saa gik hun til en Naturlæge (som jeg ikke ved, hvad er) og han gav hende en meget stræng og slem Diæt, men hun begyndte at komme sig og Lægerne til hvem hun stadig gik til Undersøgelse uden at tale om Naturlægen, blev mer og mer forbavsede og stod ganske uforstaaende og tilsidst var hun rask. Hvis hun havde fortalt dem om Naturlægen havde de jo bare sagt, at det var, hvad de havde ordineret, der tilsidst virkede. 
 Den Gang, da de kom fra Sverige, hentede Lauritz Bibbe i Nyborg; han har ikke meget Benzin, men saa vidt jeg ved nok til deres Bryllupstur, men maaske bliver det forpasset af den nye Lov, hvis den træder i Kraft, maa han kun køre paa Fyen.
 For et Par Dage siden kom Lise hjem; Anna, Gretes Søster, havde haft hende i 4 Uger; først var Lise gravalvorlig næsten forstenet, saa begyndte hun at kæle lidt for Tinge og Grete og gik fra den ene til den anden; en halv Time efter var hun hjemme og jublede højt for hver Del af sit Legetøj som hun mødtes med igen. Da Ole kom, løb hun ham i Møde og raabte henrykt: ”Ole, jeg er kommen hjem til dig igen. Det var 
 3 dejligt at være med til den Hjemkomst og at se Grete være oppe igen. Hendes Barselsgaver blev til: 6 Flasker Vin, 4 Lagkager, et Sølvbæger, en Barneske, et Par Skindstøvler til Lillebror, samt 2 Par strikkede, et Par henrivende Tøfler til hende selv, 50 Cerutter, en smadderfin Natkjole til 50 Kr. fra Bibbe, Masser af Tøj til Drengen og self. andet, som jeg har glemt, og Blomster self ["self" overstreget] i lange Baner. Grete var overvældet og jeg har da heller aldrig set noget lignende. I Gaar var Rie og Uglen her for sidste Gang, og mens vi sad ved Kaffebordet eller lige var færdige kom Las og Grevinde Knuth fra Knuthenborg for at hente dem. Hun var noget af det mest tiltalende jeg længe har set, ja saa henrivende, at du ikke kan tænke dig det. Hun er Veninde af Las, og jeg har hørt meget om hende men vented mig da ikke saa stort af en Grevinde. Hun syntes her var saa smukt og hyggeligt, det sagde hun flere Gange; hun inviterede Manse og Peter saa varmt – gør nu Alvor af det og kom snart, I behøver ikke at pynte Jer, kom som I er - - Hun saa Manses Stue med alle Træsnittene – alle Vægge er behængt med dem – og Bibbes store Maleri af Uglen, Udsigten fra Havedøren og var begejstret over det hele. Hun har været med Las på Båxhult (hun vaskede op for Bimse) og kan øjensynlig godt med hele Familien d.v.s. det kniber lidt med Puf og Else – de er hende lidt for fine, akkurate og formfuldendt! Det var en hel Oplevelse at mødes med hende, Lise var her og hun blev straks indtaget i hende og Tøsen – vores store Hund - satte begge Forpoterne op paa Brystet af hende, hvad vi aldrig før har set ham gøre ved fremmede og paa dette Tidspunkt havde hun ["hun" indsat over linjen] slet ikke snakket med ham, men Dyr lugter straks hvem der er Dyrevenner. 
 4 Til min Fødselsdag var Rie og Uglen herude til Eft. chokolade de medbragte: ”Kina i Støbeskeen” af Edm. Grut, som Marie havde hørt, jeg havde ønsket mig, et Par henrivende Kopper af bornholsk Keramik, en stor Æske m. Godter og Flødekaram. en Pk. Cerutter og 4 dejlige Nelliker!! De er altid helt ovenud med Gaver, de tog hjem med halv 6 Bilen, men saa havde vi en vildfremmed Sygeplejerske til Aftensmad, som Bibbe havde inviteret uden at tænke paa, at det var min Fødselsdag; det gjorde ikke noget, men det hele var lidt speget, da Manse og Peter skulde til Odense og maatte spise før vi andre, saadan egentlig Feststemning var der ikke over Dagen, især da Marie og Uglen skændtes saa ualmindelig meget den Dag, og det smager ikke godt. 
 Peter har jo faaet Motorcycle og de tager lange Ture paa den om Søndagene; de staar lige og skal af Sted (det er Lørdag Kl 1½) saa denne Gang faar de 1½ Dag; de skal rundt paa Sjælland og se, hvad der er at se.
 Du skulde ikke have ”Stik i Hjærtet” fordi du læser i Stedet for at arbejde; naar du, som jo ellers ikke er doven, men tværtimod arbejdsivrig af Naturen, ikke kan arbejde for Tiden, saa maa det være fordi, enten de fysiske eller de mentale Kræfter svigter, og saa er det bedst at ligge brak, bare ingen Ting bestille og helst uden at have Samvittighedsnag, saa gror Kræfterne inden i dig uden at du ved af det, og en skønne Dag er de der. Sådan synes jeg er min Erfaring, for vi kender vel alle til, at Arbejdsiveren svigter. Agraren beder mig hilse dig saa meget og takke baade dig og Axel for både Breve og Bøger. Vi har moret os meget over dine Vittigheder. Den med Hitler (el. var det Gøbbels) der skulde ”begynde for sig selv” var uforlignelig. Tusind Hilsner til Jer begge fra din Junge</t>
   </si>
   <si>
-    <t>1947-11-29</t>
-[...51 lines deleted...]
-  <si>
     <t>1947-12-20</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johannes Larsen
 Marie Larsen
 Peter Andreas Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Axel  Müller
 Lauritz Pedersen
 Georg Poulsen
 Janna Schou
 Lars Swane
 Rigmor Thorsen
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Hvad familien skulle i Nyborg vides ikke.
 Den lille syerske fra Strandgyden kendes ikke. Heller ikke Charles. 
 Det vides ikke, hvad Lauritz Pedersens svigerinde og hendes mand hed. Svigerinden var formodentlig Lauritz Petersens første kones søster. Det er også uklart, hvor deres fælles gård, Dalsgaard, lå.</t>
   </si>
   <si>
     <t>Peters Ena snakker alt for meget.
 Edel er en god hjælp i huset. Man har bagt lagkagebunde til Erik Warberg Larsens barnedåb. Laura/Bibbe skal bære, og Lauritz P. stå fadder.
 Det er dejligt, at Astrid Warberg-Goldschmidts arbejdsevne er kommet tilbage, og at Axel Müller har det bedre. Godt også med kakkelovnen. 
 Maler Georg Poulsen har været på besøg for at låne billeder til Johannes Larsens 80års-fødselsdagsudstilling i Odense. Johannes Larsen er i godt humør. Han tager med til Johannes Nicolaus Brønsted/Magisterens begravelse. 
@@ -5163,615 +5025,75 @@
 [I brevet:]
 [Indsat julemærke med teksten: ”Jul 1947 Danmark”.
 Lindøgaard 20-11-1947.
 Kære lille Dis!
 Her har du mig saa igen til det rigtige Julebrev; nu er det Aften jeg har ikke travlt med noget og her er Fred og Stilhed. Peter er taget til Odense, Edel og det lille Snakkehoved til Ena gaar til Munkebo om et Øjeblik; naar Ena er her i Stuen er hun meget stilfærdig, siger ikke ret meget, men naar hun er her i Køkkenet hos Edel gaar den lille Knevver uafbrudt – bogstavelig talt; jeg har sagt til Edel, at det var næsten uudholdeligt at høre paa, her er jo saa lydt, men hun bremser hende aldrig. Hvor findes der er Paradis uden Slangen? 
 Jeg er saa mærkværdig fremmelig med al Ting i Aar, det skyldes naturligvis den gode Hjælp fra Edel jeg kan godt sidde og smaadrive lidt uden at det gør noget og til de sidste Dage, Mandag og Tirsdag er der ikke meget at gøre. Vi har ellers i Aar bagt Smaakager for Grete, hun har Besvær nok med alt sit, naar hun har de to Børn at passe med al den Vask; de Børn skinner ogsaa altid af Renhed. Vi har bagt Vanillekranse, Jødekager, Kakaokager og brune Kager og 12 Lagkagebunde til hende; vi selv skulde have 6 Bunde, saa Edel bagte i Formiddags 18 Bunde, og da der kun kan staa een Kageform ad Gangen i Ovnen [”i Ovnen” indsat over linjen], kan du forstaa, at det var et helt anseligt Job. De skal have Barnedaab dernede i Morgen; Bibbe skal bære den lille henrivende Dreng og Lauritz skal staa Fadder; jeg tager ikke med i Kirke, maa være lidt forsigtig til Julen, men haaber, at Lauritz vil køre herom ad og tage mig med derned eft. Gudstjenesten jeg er ikke begyndt at gaa ud endnu. Det skal kun være Kaffebord, det er saa fornuftigt af dem at de ikke laver stor Spisning. 
 Hvor det dog er vidunderligt, lille Dis, at du har faaet din Arbejdslyst og –evne tilbage igen, for det er jo Tegn paa, at Fysikken er kommen i Orden igen; hvem kender ikke den rædsomme Ugidelighed naar man har været fysisk nedbrudt; mon ikke Åndens Grundlag er Fysikken – ja naturligvis kun til en vis Grad. Det er dog sjovt, at du paa dine gamle - jeg mener ældre – Dage er bleven bildende Kunstner, det er forbløffende med dine to Børnebøger. Og Tillykke med Kakkelovnen; det var sikkert haardt tiltrængt og skal nok hjælpe Axel godt. Og Stolen – ja man kan jo ikke faa både i Pose og i Sæk, og den Stol, han fik af Charles, der der staar ved Siden af Skrivebordet, er da egentlig behagelig at sidde i, jeg nød den da den Sommer, jeg var hos Jer; dette med at der ikke bruges nævne-
 2.
 værdig mere Brændsel paa denne Maade, skal nok passe; det foreholdt jeg til Fru Thorsen, naar hun, da de boede i Kærbyhus, kun fyrede i den ene Kakkelovn, som saa skulde opvarme Nabostuen; jeg sagde altid, der bruges ikke mere Brændsel, og Varmen bliver meget behageligere. Du ved ikke, lille Dis, hvor det glæder mig, og hvor jeg tager Del i din Glæde over, at Axel bedres, det er rigtignok vidunderligt, og hvor mærkeligt, at Axel har den Bankvirksomhed i Udsigt; jeg har ogsaa hele Tiden sagt – eller skrevet – at der ganske sikkert kunde blive Arbejde ved et eller andet, naar han holdt op med Frihavnen.
 Du skriver som Efterskrift i dit Brev: ”Hvor pragtfuldt, at Lauritz vil hente os i Nyborg, og at vi skal hjem til dem først,” jeg ved ikke rigtig, hvad du mener med det; naar du og jeg kommer til Nyborg er vi jo, hvor vi skal være; jeg skrev vist blot at Lauritz (en af de Dage, vi er i Nyborg) vil komme ud efter os saa vi kan besøge dem i Bovense. Stedet er, efter Lauritz’ Raad funden, det ligger ved Stranden lige ved Skoven. Men lad os nu først se, om det bliver til noget, der er jo længe til. 
 Forleden dag fik vi Besøg af en ung, meget tiltalende Maler fra Odense, Georg Poulsen, han bad om at laane nogle af vore Las-Billeder X; X til en Udstilling i Odense i Anl. af hans 80 Aars Fødselsd. d. 27-12. [X ”til en Udstilling i Odense i Anl. af hans 80 Aars Fødselsd. d. 27-12.” indsat over linjen]; han fik 4; bl.a. de smaa Fuglebilleder som Las malede til Agraren, da han kun var 14-16 Aar; jeg havde ladet dem indramme, det ene oven paa det andet [Tegning] – saadan; 2 Fuglekonger og en Rødirisk; det er det allerførste i Kataloget, som er ordnet efter Aarstal; dette fra 1881 – dog med Spørgsmaalstegn, for jeg mener at vide, at han var 16 Aar, da han lavede dem. Manse fik Indbydelse til Udstillingens Aabning i Dag; han og Peter var derude og de havde moret sig godt, Las Puf og Else var der Las havde været saa levende og gaaet og virket – regeret, tror jeg, Manse sagde! Tænk, at han tager ind til Magisterens Begravelse, gid vi dog maa faa lidt mildt Vejr, jeg synes, det er lidt letsindigt – paa denne Aarstid, de vilde se at komme hjem samme Dag. Jeg haaber, at Manse vil tage derover ogsaa, men ved det ikke bestemt.
 Agraren, Manse og jeg er bedt til Middagen paa Lases Fødselsdag i Dag om 8 Dage; Manse er bleven udvalgt, fordi han og Las er saa særlig gode venner, der er altid en umaadelig Mængde Snak imellem dem, naar de er sammen, ellers hverken Tinge, Bibbe, Henning, Bror og Lasse Sw. det vilde jo være at gribe for vidt om sig, da jo
 3.
 deres respektive Mænd og Koner saa ogsaa skulde med. Jeg baade glæder mig og ikke glæder mig. Man er ikke rigtig i Humør til en stor Fest, naar man er saa opfyldt af Sorg over lille Lugge – havde det bare været et Par Maaneder senere. Vi skal spise i Værkstedet, hvad vi ogsaa gjorde, da de lavede Fest for Rie, da hun fyldte 70; skønt det var d. 5te Juni, frøs jeg saa det stod efter, fordi jeg sad lige ved Døren, der gik ustandselig, naar de opvartende skulde ud og ind; det havde jeg - lidt bekymret - fortalt Manse, og tænk i Dag sagde han til Puf, hvem han jo traf i Odense, om de ikke vilde sætte mig, saa jeg ikke fik Træk fra Døren. Ved du, hvad jeg skal iføres ved Selskabet: den brune uldne Kjole, som du sendte mig i Fjor. Mon jeg dog har fortalt dig, at den er bleven saa smuk? der er en Begejstring over hele Linien de Par Gange, jeg har haft den paa den har den lille Syerske oppe fra Strandgyden rigtignok haft Held med. Jeg har nok en sort Silkekjole, men dels er den gammeldags og dels tør jeg ikke tage saa tynd en Kjole paa; du synes vist, jeg er blev svært omsorgsfuld med mit Helbred, men Gang paa Gang har jeg i dette Efteraar haft Lungebetændelsefornemmelser, ondt i Bryst og Ryg med Stik og hvad der hører til, som da jeg virkelig fik Lungeb. for et Par Aar siden, saa jeg synes, det er kun min forbandede Pligt at passe lidt paa. Fejlen er sikkert min egen, idet jeg har forsømt at hærde mig lidt ved at gaa Ture hver Dag, men det er nu ikke altid saa nemt. 
 Mon jeg har fortalt dig, at vi er flyttet ned i Spisestuen for i Vinter; Stuen var ikke til at varme op med Tørv; det bliver et stort Savn i Julen, men det maa ta’s: Havestuen er lettere at fyre op for et Par enkelte Dage, der skulde alligevel Ild for Maries Skyld – altsaa lidt Varme ind i Gæstekamret, der hvor du laa. Vi tager saa Juletræet i Havestuen og nøjes med det, som det kan blive. Nu kan jeg ikke mere i Aften, maaske kan jeg skrive lidt mere i morgen el. paa Mandag, saa kan jeg fortælle lidt om Barnedaaben.
 Søndag Aften Saa kommer vi til Afslutningen! Klokken blev lidt mange, Aftenen er gaaet med et pudsigt Job: Edel havde købt en Dukke (14 Kr!) fra Agr. og mig til Lise, og Edel havde som sin Andel i Gaven strikket Drengetøj til den, Bukser med Seler over Strikkeblusen, vældig smart, men da vi manglede en Æske til at lægge ham i, fik jeg den Ide at lave en Slags Vugge, formet som et gammeldags Dejgtru [Tegning] af Pap; Endestykkerne ogsaa af Pap
 4.
 syede Edel paa, men jeg holdt paa den; saa klistrede vi den over med et blomstrende Juleindpakningspapir, og den blev noget saa elegant, han ligger helt som i en Moses-Kurv. Men Tid tog det min Sandten. Vi tænker, at Lise bliver salig. 
 Barnedaaben gik saa godt; de var lidt møre af Kirkegangen, for vores lille, der blev døbt Erik Warberg Larsen, og saa et andet lille Barn, havde begge brølet af deres små Lungers fulde Kraft – hele Tiden! Præsten havde været kendelig enerveret. Lauritz og Bibbe kørte saa ned med Drengen og Else, som havde ”taget Huen af” og kom saa op efter os. Da vi kom derned laa Lillebror stadig og brølede; jeg fik ham op og vissede ham, det hjalp lidt, men stadig kom der smaa Hulk – nej den Kirkefærd havde været for meget for Lillebrors spæde Nerver. Saa kom Tinge og Grete, og der faldt Ro over os ved et festligt Kaffebord med 2 Lagkager Wienerbrød, Sandkage og alle mine Smaakager. De havde en Flaske Vin, som vi nød og drak Skaaler i; Agraren og jeg havde 50 Cerutter med til dem i Daabsgave, vi giver jo ikke hinanden Julegaver i Aar, derfor kaldte vi det Daabsgave, af mig fik han desuden en Sparekassebog med 10 Kr. Det er saa morsomt at se, saa glad Bibbe er ved Lauritz, men jeg tror nok, hun er lidt overvældet af Arbejdet, fordi der er saa meget Selskabelighed; hun kan saa daarlig døje al den Selskabelighed. De bliver en Mængde Juleaften, hele Personalet fra Dalsgaard, du ved, hans første Kones Fødegaard, som Lauritz stadig ejer sammen med Svigerinden og hendes Mand; den skal for Resten sælges nu. – Jeg tror nok, Bibbe glæder sig som et Barn til at naa over Nytaar. 
 Mon ikke det gaar dig som mig, at naar vi gaar og passer til Jul, har man stadig Erikshaab Julene i Tankerne, hvor var de Juleforberedelser festlige, ja næsten hellige staar de nu i ens Erindring.
 Og saa vil da til sidst ønske dig og Axel en glædelig Jul sammen med Jeres lille Nillebarn vil du hilse Janna og Ib saa mange Gange fra mig og ønske dem alt godt for Jul og Nytaar.
 De kærligste Hilsner, lille Dis, fra din Junge.
 Brevet er for anseligt til jeg har Mod paa Gennemlæsn. Find selv ud af Fejltagelserne.</t>
   </si>
   <si>
-    <t>1947-12-26</t>
-[...538 lines deleted...]
-  <si>
     <t>1950-08-14</t>
   </si>
   <si>
     <t>Holger -
 - Agner
 Johanne Christine Brandstrup
 Grete Gylden Thomsen
 Britta Ipsen
 Ole Kraft
 Adolph Larsen
 Johannes Larsen
 Marie Larsen
 Axel  Müller
 Helga Nielsen
 Johanne Oppermann
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Christine Swane
 Albrecht  Warberg
 Dan Warberg
 Laura Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0552</t>
   </si>
   <si>
     <t>Johanne/Junge broderer servietter.
 Hun har betændelse i næsen og maveproblemer.
 Troels er blevet døbt. Johanne og Adolph/Agraren var ikke med i kirken, men på Andkærgaard bagefter. Der blev pakket gaver ud i haven i dejligt vejr. Både Laura/Bibbe og Lauritz er lykkelige. 
 Marie Larsen er på besøg, og hun broderer hele dagen.
 Dan Warberg har også været omkring Lindøgård.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8032</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 XXX
 modt. 15’ Aug. 1950.
 et festligt Brev.
 besv. 23’ Aug. August 1950.
 (om min Bog og Frits’ Besøg.)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 22-7-2000.
@@ -5784,133 +5106,75 @@
 Kære lille Dis!
 Tak fordi du skrev saa omgaaende og som altid saa interessant og indholdsrigt. Det er li’egodt rart med Breve, saa vi kan følge med i alt om hinanden.
 Nu har jeg allerede været oppe i flere Dage, men føler mig stadig som en Klud, ja ikke stort bedre end efter mine store Sygdomme. Jeg har er [”er” indsat over linjen:”] er endnu ikke begyndt at bestille noget og har dog saa meget at lave. Tak for Bestillingen af de 6 Servietter til Holger, kunde du ikke spørge ham om Tidspunktet (Julegave?) for hvis det ikke haster, kunde jeg tænke mig at sy de 18 som Manse skal have og som altsaa bor her, saa jeg altid har Modeller at sy efter. Dem kunde jeg saa sende dig til Eftersyn, saa kunde jeg [”jeg” overstreget] han selv pille de 6 ud, som han vil have; de er jo nemme at returnere i en stor Konvolut. 
 Jeg fik sendt Bud efter Dr. Agner, da jeg efterhaanden blev lidt nysgerrig efter at vide, hvoraf den standhaftige Feber kom. Det viste sig at være Betændelse i Næsen, deraf de hæftige Smerter hen over Næsen i Begyndelsen af Forkølelsen Nu drypper Marie mig 4 Gg. om Dagen og Feberen er ovre. Jeg tror nu at min Afmagtstilstand kommer fra Maven, der har tet sig kedeligt hele Tiden og har den lille private Mening, at det er en Streg af Para-Dysenteri, som jeg havde for en halv Snes Aar siden og derfor nok ved, hvordan en saadan tager paa Befindenet. Jeg holder Diæt og spiser meget lidt. 
 Nej, der var saamænd ikke noget letsindigt i Barnedaaben; Agr. og jeg kørte først derhen Kl 12, de andre som skulde fungere i Kirken blev hentet af Lauritz tidlig paa Morgenstunden, da Gudstjenesten var Kl 8 ½ (!) Det var gaaet saa godt, Bibbe bar, Grete stod hos, Lauritz og Manse stod Faddere. Jeg morede mig over din lille spøgefulde Bemærkning over, at jeg event. skulde ”bære”, især da jeg saa maatte tænke mig, at jeg i saa Fald maatte have Drengen i en Rygsæk, da jeg jo maa have mine Arme til at bruge Stokkene. Menigheden vilde nok have kigget! Det blev en saa henrivende Dag, kun os 6 [”6” indsat over linjen] som Gæster, altsaa 9 til Bords baade Frokost og Middag 
 II 3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild
 efter Vin, og det har jeg ogsaa været i denne Sygdom.
 ganske dejlig Mad, alt saa nydeligt. Jo saa ovenud festligt, og Bibbe saa straalende glad, hvor er hun lykkelig over sin Dreng, jeg synes aldrig jeg har set saa stor en Lykke over et Barn. Du kan tro, at den Dreng vil forandre l [”I” overstreget] meget i alle Forhold paa Andkærgaard; for ogsaa Lau. er lykkelig over ham. Der var et Væld af Gaver; da vi kom Kl 12 var de alle – også Troels - i Haven i det herlige Solskin, der laa Gaverne uoppakkede paa Havebordet. Dejlige Blomsterbuketter, forskelligt til Drengen og saa alle Bibbes Gaver. Troels fik smaa Las-Træsnit baade af Manse og Tinges. Jeg gav ham de to Par Kopper X [”X” indsat over linjen], som Far og Mor fik til deres Sølvbr. af Johanne Oppermann. med L.W. og A.W. og Datoer med forgyldte Bogstaver paa Underkopperne. Kan du huske dem? De kan jo ligesaa godt gaa til den Gren af Familien. Bibbe fik af mig [”af mig” indsat over linjen] 10 Servietter (nu har hun 18) og 20 Kr. til Hjælp til en Visittaske; ogsaa Penge fra Marie og Uglen dertil, hun havde nu faaet en af Lauritz (henrivende) men det vidste vi jo ikke, saa maa hun bruge Pengene til andet.
 [Skrevet langs sidens venstre kant:] 
 X Mon et Barn nogensinde før har faaet Kopper til sin Daab. 
 Om Eftermid. kom Helga og Brita og fotograferede os; Bibbe m. Troels og Grete hos, og dernæst os alle. Ja, du kan ikke tænke dig, hvor det var en skøn Dag, og tænk i denne Sommer at faa et saa pragtfuldt Vejr. Det var lykkeligt at opleve den Dag. Vi var alle sammen saa glade. Troels var bedaarende, han trives og blomstrer, saa det er en Lyst.
 Jeg maa fortælle dig lidt om mit Doktorbesøg. Da han var færdig med mig, skulde have Te og blev budt ind i Stuen. Næ, sagde han, vi maa da sidde hos Dem, ellers skal vi sidde og raabe til Dem, der staar jo et Bord og saa begyndt han at rydde af mit lille Vaskebord, anbragte alle Smaatingene i Vinduerne, de store ting paa Gulvet, flyttede Bordet (der heldigvis var belagt med et rent og fint Pyntehaandklæde) hen til min Seng og saa havde han, Rie og jeg et Par fornøjelige Timer med Passiar og Røg. Han er forfærdelig sød den lille Doktor.
 Jeg skal hilse dig fra Rie. Hun sidder og syr hele Dagen, et mægtigt Korsstingsbroderi en Bordløber, som Manse er saa begejstret for og som han vist ogsaa skal have til Jul
 III
 det bliver vidunderlig smukt, Marie har jo en udmærket og en sikker Smag til at sætte Farverne sammen, hun er jo ikke for ingenting af Las-familien. Kun indvender jeg, at hun er for flittig tænk, hun kan sy ustandselig fra Morg. til Aft. nej langt ud paa Aftenen og faar eft. min Mening alt for lidt ud af sin Ferie, er for lidt i Luften, gaar ikke en ordentlig Tur hver Dag.
 Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig er Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
 Og saa fra lille Dan Warberg, som takkede for sit lille Besøg her: han cyclede efter Ferien – 30te Juli tror jeg – fra Brædstrup til Kbhvn. og havde saa ringet og bedt om han måtte overnatte her, hvad han jo heller end gerne maatte. Marie var her jo, men saa foreslog Ruth, at hun laa oppe hos sin Søster i Munkebo, og saa laa Dan i hendes Værelse – nok saa snildt. Han er ubeskrivelig sød og vi havde saadan et godt lille Samvær med ham.
 Ja, du har Ret i dine Betragtninger over Navnene. Troels Lauritz Petersen har en udmærket Klang, hvorimod Warb. Navnet ikke rigtig passer, men Bibbe er nu saa glad ved det Navn, hun har altid kaldt sig det, især paa Sygehusene kan de ikke have alle de 
 -sen Navne. - - En Ting til fra dit Brev: Nej, jeg vil sandelig holde paa Ordet: Aand og ikke Kraft, for med Ordet Kraft tænker man absolut paa noget fysisk. (Ole Bjørn Kraft) f. Eks. hvor mange Heste-Kraft o.s.v. jeg synes, det er en rigtig daarlig Erstatning de der har lavet for det smukke Ord: Aand.
 Dejligt at høre at Axel har det godt.
 Bankede du? Hils ham saa meget.
 Nu fik jeg min Salighed da griflet et rigtigt Brev sammen, godt gjort! Men jeg tror nu ogsaa, jeg begynder at mærke lidt tilbagevendende ”Kraft”, - som altsaa for Fremtiden har to Betydninger. 
 Saa Farvel lille Dis, kærlig Hilsen fra din Junge.</t>
   </si>
   <si>
-    <t>1950-08-28</t>
-[...56 lines deleted...]
-  <si>
     <t>1950-09-12</t>
   </si>
   <si>
     <t>Joy Deason
 Jesper Hansen
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Fritz Warberg
 Karen Warberg
 Marie Warberg
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem H &amp;amp; S var.
 "Englænderne" var Joy Deason og hendes ven, Peter. Martin/Manse Warberg Larsen lærte dem at kende, da han opholdt sig i England for at lære om landbrugsvæsen. 
 Fjællebro er en gammel hovedgård, der ligger i Herringe Sogn, Ringe Kommune. Fjællebro Gods ejes siden 2016 af Fjellebro Gods A/S (Wikipedia jan. 2024).
 Ørbæklunde er grundlagt ca. år 1500 under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Wikipedia jan. 2024). 
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Wikipedia jan. 2024).
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Wikipedia jan. 2024)
 Rygård er en herregård i Langå Sogn på Sydøstfyn. Den er i sameje med Glorup (Wikipedia jan. 2024). 
 Det vides ikke, hvad Fritz Warbergs svigermor hed. Ruths søster kendes heller ikke. 
 "Øjeblikket" var formodentlig et tidsskrift.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0581</t>
   </si>
   <si>
     <t>Det er slemt med børnelammelsen.
 Frygteligt, at Andreas/Puf og Else Larsen mistede deres nyfødte. Else sagde, at det var godt, at det ikke var Laura/Bibbe Warberg Petersens dreng, der døde.
 Andreas/Puf har kørt tur med de englændere, der er på besøg på Lindøgaard. De to er uinteresserede i det meste, og Joy er desuden uopdragen.
 Laura/Bibbe har også kørt tur med en flok.
 Peter Larsen og Jesper Hansen har været på besøg og kørt ture med folk. Peter kørte Joy og Peter på banegården, og det var rart at slippe af med dem.
 Regnen ødelægger høsten.
 Fritz Warberg har været på Fyn. Han fik besked om ikke at opholde sig for længe hos Elle(n) Sawyer.
 Johanne/Junge syr servietter og bordløbere.</t>
   </si>
@@ -5941,50 +5205,1191 @@
 fik deres Have at se efter 2 Aars Forløb; hvad de havde af Blomster, Grete er jo Blomster-Menneske, det var dejligt at se, og Tinge stod der med et stort Smil, da vi kom. Lille Tinge føler sig af og til sat i Baggrunden, han siger, at ingen bryder sig om at komme til dem, det er altid Manse og Lindøgaard. Aa, hvor jeg ligesom genoplever vore unge Dage i Kjerteminde, hvor vi var de smaa, og hvor jeg maatte kæmpe med mig selv for ikke at blive for bitter. Men Tinge fik da en herlig Tur i Lørdags. Fredag Aften ved 9-10 Tiden kom en Bil - - hvem Søren kunde det være. To Herrer, sagde Englænderne, der spejdede, og ind kom Peter fra Båxhult og Lommes Jesper. De var paa Biltur i Peters egen Bil, for Jesper havde aldrig været paa Fyen og skulde nu se det Land. Det var vældig Sjov! De havde Soveposer og ik [”ik” overstreget] fik saa overladt en Smule Sengklæder og laa paa Gulvet i Dagligstuen – lidt haardt indrømmede de, da vi ingen Madras havde. Ruth foreslog selv, da Engl. kom, at hun kunde sove hos sin Søster, som bor i Strandgyden, Manse laa saa ovre i hendes Værelse, og de to i Havestuen og Gæstekamret. Næste Morgen kørte Peter dem (Engl. og Manse) til Fyens Hoved, hvor der ingen Tyre var, saa de kunde gaa helt ud paa det yderste af Hovedet, saa fik Jesper det set ogsaa, og om Eft. kørte den gode Peter dem til Odense, hvor de blev sat i deres Tog og blev vinket Farvel til – et for Manses Vedkommende meget lettet Farvel! Han kunde ikke lide Joy, hvorimod hendes friend: Peter var helt tiltalende. 
 Saa om Søndagen skulde de paa stor Tur, og jeg tillod mig om Aftenen at sige, om de ikke skulde have Tinge med. Jo, naturligvis! Per kom ogsaa med [”Per kom ogsaa med” indsat over linjen] Jeg sendte en Tier med Manse næste Morgen med til Tinge, saa han ikke skulde have Udgifter af Turen. De saa Ørbæklunde, var inde hos Titterne paa Glorup, som gav dem Kaffe og for Resten havde været saa glad ved Besøget, sagde Nina i Telefonen. Paa Rygaard var de, saa den store Riddersal og de dejlige Kældere, derfra til Svendborg og Turø (el. hedder det Thurø?) hvor de nød en god Kotelet. Saa havde de [”de” indsat over linjen] været ved Lykkesholm, hvor de saa en mægtig Havremark (de mente 50 Tdr. L.) med Korn sat i Traver, fuldstændig grøn i Toppen, altsaa spiret! Hvilket forfærdelig Tab for dem, der driver Gaarden, hvem de saa er. Ja, hvad den Regn ødelægger i dette Aar
 3.
 For os og Tinge ser det ikke godt ud, vi har baade Ærter, Lupiner og Sennep ude, en hel Del af Ærterne har vi dog faaet tærsket, intet af Tinges, som er mere sene med at tørre. Faar vi ikke lidt godt Vejr nu, kan det gerne blive til Katastrofe.
 Frits kom her forleden en Gang [”forleden en Gang” indsat over linjen], men vi kunde ikke have ham, og han gik saa paa Lindø, hvor de egentlig var glade ved ham, og hvor han var i halvanden Uge, tror jeg. De ejede ikke Penge at købe Mad for, og jeg financierede saa Foretagendet og gav Grete 25 Kr. til det. Saa gik det jo. Han sad her flere Eftermiddage og snakkede med mig, det var helt morsomt. Saa drog han til Elle, men vi havde gjort ham det klart, at der maatte han ikke slaa sig ned; mon du ved, at Elle har faaet et daarligt Knæ, en Slags Slid-Gigt vist, fik Røntgenbehandlinger i Odense, og det havde da hjulpet udmærket, men Elle blev i Fjor mæt af Fritz, da han var der i 2 1/4 Maaned. Han var der da kun èn Nat og tog saa til Bibbe, hvor han antagelig er endnu. - Her er saa Servietterne, jeg vilde sætte Pris paa, om jeg kunde faa dem lidt snart igen, jeg har Bestilling paa 12 til Fritz Warbergs Svigermor, er ved at sy en Lysedug til en af vore Naboer: 16 Kroner og skal 
 [Skrevet på hovedet øverst siden mærket ”3”:]
 ogsaa sy en Slags Bordløber til Fritz W. saa du ser, der er Gang i Forretningen, jeg er ogsaa meget flittig med det. Du kan nok markere, hvilke 6, han vil have, f. Eks. ved at ri en Traad
 [Skrevet langs venstre margen på siden mærket ”3”:]
 igennem de 6. Forøvrigt staar alt vel til her – hvis bare vi ikke havde de Sorger med Avlen. Servietter koster kun 2 Kr.
 [Skrevet på hovedet øverst s. 4:]
 Hvor er det dog kedeligt for dig med al den Astma og dine manglende Kræfter, og du har dog saa god Brug for dine. Det har ogsaa været en skidt Sommer, saa Sol-løs, og den Sol skulde vi jo have at tære paa hele Vinteren. Tak for Øjeblikket! Jeg synes ikke, 
 [Skrevet langs venstre kant s4:]
 de skulde haane den Mand, der vil have bedre Boliger paa Vesterbro det er en ligesaa vigtig ”Front” mod Kommunismen som Militæret
 [Skrevet på hovedet øverst s. 2:]
 Hvad siger dog Ib og Janna til de 47,000 Meningsfæller, der har sagt fra? Folk begynder at forstaa, hvad Kom. egentlig er. – Det er pudsigt, at du som altid har hadet Politik nu skriver, - Politik, for hvad er dine Pipifaks andet? Har du tænkt paa det? 
 [Skrevet langs venstre kant s. 2:]
 Saa kun til Slut de kærligste Hilsner til Jer begge fra din Junge
 [Skrevet på hovedet øverst s. 1:]
 Hvis han vælger Kransen med Navnetrækket hvad Bogstaver skal der saa staa?
 N.B. Su. u.
 [Skrevet på tværs s. 6:]
 modt. 15’ Sept. 1950 
 Besvaret 16’ Sept.
 Skrevet til J.C. Pedersen, Aarhus
 19’ Sept. 1950</t>
+  </si>
+  <si>
+    <t>1924-11-26</t>
+  </si>
+  <si>
+    <t>Esben Hansen
+Peter Hansen
+Ludvig Holstein
+Vagn Jacobsen
+Anker Kyster
+Andreas Larsen
+Eiler Lehn Schiøler
+A Munch-Petersen
+Grethe Naur
+Janna  Nielsen
+Kai Nielsen
+Theodor Oppermann
+Johannes Rump</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholder sig på Hareskov Sanatorium efter nogle hjerteanfald ( Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)
+Duetavlen er formentlig en illustration til det planlagte 10-binds værk om Danmarks fugle. Imidlertid gik initiativtageren Lehn Schiøler konkurs og døde nogle år senere. Der blev kun udgivet tre bind. To bind om Danmarks andefugle og et bind om Danmarks rovfugle.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er muligvis færdig med billedet på Christiansborg. Han arbejder på at rejse penge til udstillingen om Kai Nielsen. Taler med mange mennesker.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wjaU</t>
+  </si>
+  <si>
+    <t>Uraniavej 26 Nov. 1924
+Kæreste Alhed!
+Det er svært for mig at finde ud af hvormeget jeg har faaet fortalt Dig i Telefonen og hvad jeg har glemt, der foregaar saa meget i disse Dage. I Formiddag har jeg været hos Rump der stadig mener at have ofret nok paa Kaj, og hos Munch Petersen der nok vilde bidrage med et mindre Beløb. Schiøler og jeg var til Frokost hos Bryggeren sammen med Biologen, og havde hyggeligt. De var meget begejstrede for Prøveheftet. Nu kan Du jo se paa det, Schiøler har sendt Dig et i Formiddag. Da vi gik fra Carlsberg mødte vi Janna og Fru Naur udenfor, de havde været ude at se til Kajs Grav og fulgtes med os til Sporvognen. Jeg havde tænkt at male videre paa Duetavlen i Eftermiddag men det er saa mørkt at jeg ikke kan se; saa jeg vil gaa ind til Kyster og se at faa de Bøger af Ludvig Holstein naar jeg har skrevet dette. Jeg havde Brev fra Puf i Morges han har det godt og jeg skal skrive til ham i Morgen. Du ved vel ikke Jannas Telefonnummer saa vi faar vel ikke talt sammen i Aften, det er ogsaa idiotisk at jeg ikke har faaet Dit, men jeg vil se efter i Telefonbogen og saa ringe der ude fra i Aften. I Mrg. Kl. 11 skal jeg op paa Slottet og have en Anvisning paa Pengene og Regningen paa Lærredet som ikke er betalt. Begge Del sender jeg saa til Esben Hansen. Du kan tro det er en Lettelse at have alt vel overstaaet. Mange kærlige Hilsner Din JL.
+P.S.
+Jeg skal hilse Dig fra en hel Masse Mennesker som jeg i de sidste Dage har talt med men jeg kan ikke finde Rede i hvormange af dem jeg da afleverede i Telefonen. I Dag Rump og Munch Petersen og Bryggeren og Biologen; i Gaar Oppermann, Peter o.s.v.
+JL</t>
+  </si>
+  <si>
+    <t>1924-11-27</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Kristian Erslev
+- Hage
+Esben Hansen
+Otto Helms
+H. C. Holm
+Ludvig Holstein
+Else Jensen
+Johannes V. Jensen
+Anker Kyster
+Marie Larsen
+Eiler Lehn Schiøler
+Frederik Lützhøft
+Albert Naur
+Grethe Naur
+Janna  Nielsen
+Kai Nielsen
+Carl Ostenfeld
+Valdemar Rørdam
+Ellen  Sawyer
+Jens Schou
+Viggo Stockfleth
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholder sig på Hareskov Sanatorium efter nogle hjerteanfald( Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)
+Det omtalte digt af Ludvig Holstein hedder "Nu ruger på reden".
+Peter er en hund - ofte kaldet Peter Hund.
+Det vides ikke hvem Inger Magnussen og Christian er.</t>
+  </si>
+  <si>
+    <t>Der gøres stadig forberedelser til udstillingen om Kai Nielsen. Billedet på Christiansborg ser godt ud i solskin. Johannes Larsen skal lave tegninger til en bog om Stæren. Han har farvelagt en tegning til et digt af Holstein. Schiøler har afleveret prøvehæftet til første bind af "Danmarks Fugle".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7RTI</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 27 Nov. 1924
+Kæreste Alhed!
+Jeg var saa ude hos Janna i Aftes. Der var foruden mig Naur og Kone og Else, Johannes V var bleven hjemme paa Grund af Ørepine, senere paa Aftnen kom Inger Magnussen. Naur havde det Fotografi med til mig, som har staaet i Kjøbenhavn?[spørgsmålstegnet er muligvis skrevet af en anden person på et senere tidspunkt] Janna havde et udmærket Billede af Kaj, som Stockfleth havde taget for nogle Aar siden paa Schous Klinik, og som jeg skal se at faa hos ham. Jeg har været oppe paa Christiansborg i Dag, Lysse kom her og var med. Jeg underskrev Kvitteringerne og Pengene bliver i Mrg. sendt til Esben Hansen og jeg skriver saa til ham og sender Regningen paa Lærredet og beder ham sende Pengene til Olesen, de vilde helst have det saadan for Regnskabets Skyld. Det var for Resten rørende billigt Lærred, jeg havde ventet, det havde kostet ca 3 Gange saa meget, men omsat i Kroner blev det kun til 151 i det Olesen ikke havde beregnet Fortjeneste fordi de havde leveret saa meget til Slottet. Lysse og jeg var inde og saa Billedet i Solskin, det saa meget godt ud¸jeg havde kun set det i kunstigt Lys. Den Forlægger med Stæren, og Helms og Johs V. kom derop; og fulgtes med mig derfra. Han foreslog 500 Kr og saa maatte jeg lave hvad jeg vilde til Bogen der skal komme til Octbr, og det er saa Meningen at udgive en lignende Monografi af en af vore almindelige Fugle hvert Aar. Jeg gaar op og taler med Johs. V. om det naar jeg kommer tilbage fra Kyster, hvor jeg nu gaar ned med 3 Holstenske Digtsamlinger som jeg hentede i Aftes og som mangler forgyldning paa Rygge. Der laa et Bjærg af vore Bøger derinde og han lovede at sende dem inden Jul saa vi kan faa dem stillet op til Julen. Jeg fik i Dag en Samling Fugleviser af Valdemar Rørdam med Dedikation og Vignetter af Heilmann ikke gode. Jeg har i Dag lavet en lille Farvelagt Tegning til Holstein til et par Linier af et Digt ”Lærken”.
+”Nu gemmer det grønne en Fugl i Ro.”
+En rugende Lærke i Kløver [ tegning] som jeg tager med til Byen og afleverer til Børup hos Gyldendal, sidste Frist. Schiøler var i gaar hos Erslev, Formand for Carlsbergfonden, med et Prøvehæfte, Erslev telefonerede i Formdg at han kunde hente det, og sagde at han nu skulde gaa til Ostenfeld, hvad han gjorde med det samme, de var begge meget interesserede, og Ostenfeld sagde at han kunde gøre Regning paa 30000 Kr til første Bind og komme igen naar de næste skulde ud. Synes du ikke det er expedit? Marie ringede fra Uglen i Eftmdg. Jeg gaar der hen i Mrg. Kl. 4. Ellen er herinde for at tage mod Christian der kommer i Aften. Hun havdde Peter med ind og afleverede ham til Lugge paa Banegaarden. Jeg gik fra Slottet hen til H - Chr Holm for at sige Tak for Laan for Billedet og spørge hvor det skulde sendes hen, men traf ham ikke. Jeg ringede saa i Eftermdg. Han vilde meget gerne tale med mig og kommer herud i Mrg. tidlig. Naa nu maa jeg af Sted, saa maa Esben vente til i Morgen. Schiøler beder mig hilse. Han er højt oppe i Anledning af Bogen.
+Mange kærlige Hilsner Din JL</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Niels Finsen
+Lars Hedelund
+Johan Larsen
+Johannes Larsen
+Christine  Mackie
+Leo Swane
+Peter Tutein
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var november til december 1924 på Hareskov Sanatorium, fordi hun havde haft nogle hjerteanfald.
+Andreas Larsen var i gartnerlære i Stige ved Odense, og Johan Larsen var studerende på Landbohøjskolen.
+Det er formodentlig Johan Larsen, som Alhed af og til kalder Godsejeren.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen synes, at det er mystisk, at hun ikke hører fra Andreas Larsen. 
+Hun har det langt bedre, end da hun ankom til sanatoriet. Dagene går med at ligge udendørs, få lysbade, brusebade, vegetarmad og at gå ture samt få besøg. Om aftenen læser Alhed fransk. Johannes Larsen har travlt med sit store billede, og Alhed har fået lov at komme ind at se det, når det er færdigt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/D7he</t>
+  </si>
+  <si>
+    <t>Min egen kære Gamle!
+Nu begynder jeg snart at synes, at det er mystisk at jeg ikke hører fra Dig, det ligner Dig jo slet ikke. Og Fru Hedelund sagde den Dag, at der laa et Brev der ikke var sendt af Sted og at jeg vilde faa det Mandag. Mon der dog ikke skulde være et gaaet tabt ellers forstaar jeg det slet ikke. Dette er det 3die jeg skriver uden at have hørt fra Dig. Det er saa tomt slet ikke at vide om Dig. Du kan ellers tro, det hjælper godt paa mig, alle siger, jeg ser langt raskere ud end da jeg kom og jeg vejer 121 ½ Pund, det meste jeg har vejet i lange Tider. Det er en herlig Tilværelse og Tiden falder en langtfra lang, tvertimod. Jeg ligger i Liggestole aaben [ulæseligt ord] da i Pels hver Dag fra 10-11, det er sjov at ligge og kige op i Luften og næsten daglig kommer her Flyvere over. Fra 11 ¼ til 12 faar jeg Finsenlysbad, det brænder Huden som Solbad, jeg bliver helt rød og øm og maa smøres med Palmin! der efter varmt og koldt Styrtebad, saa Hvile indpakket i Uldtæpper, derefter en ganske lille Spadseretur, mere kan jeg ikke naa før Kl. er 1 og det er Middag. 3 Retter Mad, ganske let, 2 [sidetal] mest Vegetarmad, glimrende alt sammen, derefter Hvile og saa endelig har man fri til en anden Spadseretur; her er meget smukt, dejlige Skove og Vejret har jo været bedaarende hidtil. – Af og til faar jeg Besøg, Bedstemor og tante Lugge en Dag, Meme i Søndags, Swane forleden paa sin Motor og han og Lysse vil komme her sammen en Dag. Lysse og Peter Tutein har ogsaa været her og dag paa Motor, jeg bespiste dem med Kaffe og Smørrebrød paa Kroen og Godsejeren havde som sædvanlig god Appetit! Din Far har meget travlt med sit store Billede, jeg telefonerer med ham hver Aften, jeg har faaet Lov af Doktoren at tage ind og se Billedet, naar det er færdigt. Jeg blander mig ikke meget med Folk her, her er ikke ret mange tiltrækkende, jeg læser Fransk hver Aften her paa mit Værelse, slaar Gloser op, saa jeg synes, jeg lærer en hel Del. 
+Lad mig nu dog høre fra Dig min gamle Ven, jeg længes saa frygtelig efter det. Skriv rigtig om hvordan alting gaar for Dig. – Mange 1000 Hilsner fra Din Mor.
+Torsdag 20 – 11 – 24</t>
+  </si>
+  <si>
+    <t>1924-11-17</t>
+  </si>
+  <si>
+    <t>Carlsberg
+Vinskoven 4440 Mørkøv</t>
+  </si>
+  <si>
+    <t>- Arenholt
+- Bohr
+Smør Christensen
+Theodor Duepetersen
+Thomas Hansen
+Vagn Jacobsen
+Xenia Jacobsen
+Frøken Levin
+Frederik Lützhøft
+Direktør Petersen
+Svend  Rathsack</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er ved at male på Christiansborg.
+Vinskoven ligger ved Mørkøv på Vestsjælland
+Alhed Larsen opholder sig på Hareskov Sanatorie efter flere smertefulde hjerteanfald(Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2010 s. 90)</t>
+  </si>
+  <si>
+    <t>I dag har Johannes Larsen malet prøvebillede på Christiansborg. Han og Thomas Hansen har lavet farveblandinger. Han har været på jagt i Vinskoven et par dage.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UvDl</t>
+  </si>
+  <si>
+    <t>Mandag Aften 17 Nov. 24.
+Kæreste Alhed!
+Det er snart længe siden jeg har hørt fra Dig. I Aftes da jeg kom hjem laa der et Kort fra Th. hvorpaa der stod [Bemalet] Du skal komme; og han havde selv været der i Bil. I Dag blev jeg ringet op af Sv. Rathsack som skulde overtale mig fra Direktør Petersen Aarhus (Smeden) til endelig at komme. Jeg kommer ikke. Jeg tør ikke gaa fra det Loftsbillede ligesom jeg har faaet begyndt. Jeg tror overhovedet ikke jeg kan male et Billede af den Art og Størrelse uden at det bliver gjort saa hurtigt som muligt og nu har jeg haft saa mange Uheld med det at jeg ikke vil udsætte mig for flere Afbrydelser.
+I Dag har jeg malet et Prøvebillede og Thomas Hansen har gjort det store rent med gl. Hvedebrød, det var blevet svinet saa meget til af Kul at jeg ikke turde male paa det. Vi har blandet fire Farver til Luften som jeg nu tænker at faa begyndt paa at smøre paa i Mrg. Lysse var der oppe i Eft.mdg. Jeg havde et Par dejlige Dage i Vinskoven med Bryggeren og Dr. Arenholt, dejligt Vejr og god Jagt, Harer og Fasaner. Men jeg har været dejlig træt i Dag, baade i min Krop og i mine Øjne. Vi spiste Middag paa Carlsberg, der var 2 Damer foruden Fru Brygger; nemlig Fru Ernst Goldschmidt og en Frk. Levin. Jeg gik Kl. ca 11 saa kunde jeg ikke mere for Søvnighed. Jeg har afleveret den Akvarel til Frem hos Gyldendal i Morges. Jeg havde tænkt at sende den ene af de Aquareller fra Fru Bohr til Th og give Smør Chr. den anden, men det er vel usikkert om den kommer i Tide ja det kan vel daarlig naa sig selv om de kommer i Mrg. Saa maa de jo vente til jeg en Gang faar Tid til at lave en. Jeg ved ikke om jeg kan faa fat i et Frimærke i Aften saa det er usikkert om Du kan faa dette i Mrg. For øvrigt venter jeg at Du ringer op i Aften inden jeg er gaaet i Seng. Jeg er træt og søvnig. Mange kærlige Hilsner Din JL</t>
+  </si>
+  <si>
+    <t>1950-07-26</t>
+  </si>
+  <si>
+    <t>Lindøgaard
+Dræby Station</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Marie Larsen
+Christine  Mackie
+Axel  Müller
+Ellen  Sawyer
+Christine Swane
+Lasse Taaning
+Aage Taaning
+Fritz Warberg
+Astrid Warberg-Goldschmidt
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det er uvist, hvem de to søstre Grete og Anna er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0113</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen skriver et langt brev til søsteren Astrid Warberg Müller (Goldschmidt) med diverse store og små nyheder fra hjemmet på Lindøgaard i Dræby ved Munkebo.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/iPJz</t>
+  </si>
+  <si>
+    <t>På konvoluttens forside:
+27 Juli 1950
+besv. 30 Juli
+Fru Astrid Warberg Müller
+Bakkevej 10
+Hareskov St.
+På konvoluttens bagside:
+Lindøgaard Dræby St. Fyen.
+læst 7-5-02.
+Lindøgaard 26-7-1950
+Kæreste lille Dis!
+Hvor Du dog altid overvælder mig med alskens gode Sager, tusind Tak for den i Sandhed lækre Æske. Dadler er jo ligefrem himmelsk, og disse var nu særlig delikate; og Svedskerne er nu glimrende til Fordøjelsen og er jo desuden en ualmindelig velsmagende Medicin. Bogen var sjov; men hvor er de Amerikanere haarde Halse, hvad angaar Spiritus og Piger, de nægter sig intet i de to Retninger. Ogsaa Fyld-Bøgerne siger jeg Tak for, de gamle Breve skal nok blive morsomme at læse Og Strømperne! Men jeg maa hellere sige det til Dig, som det er, at jeg ikke kan gaa med Ankelsokker, fordi mit [ulæselig] Knæ gør, at mine Fødder altid er lidt opsvulmede, og jeg maa være glad ved blot at faa Plads til tynde Strømper i mine Sko. De forrige, du sendte mig, kom en Tur til Frankrig paa Manses Fødder. Jeg forlængede dem, og da de var strikket af saa kulørt Garn passede han dem selv udenpaa Strømperne; jeg strikkede ham et Par til, de skulde have særlig solidt paa Fødderne, naar de skulde gaaa saa meget. -- Og saa endelig tusind Tak for 
+det lange og meget indholdsrige Brev; hvor Du dog altid oplever meget. For en Smålandstur er jo i og for sig meget og der var jo meget andet af Oplevelser. Men - et ved Brevet var den forbistrede Astma, hvor er Du og Mornine dog plaget af det. Morn. har været meget syg igen. Hun og Putte kom til Malerens for godt en Uge siden, og der fik hun nogle frygtelige Anfald m. høj Feber. Elle maatte ikke en Gang komme ind til hende, hun skulle ligge helt stille hen, da det næsten var ovre. Saa i Forgaars Nat sagde hun til Putte "Saa, nu er jeg rask! Feberen var da ogsaa kun 37,8 om Morgenen, og i Gaar var hun vist oppe - Doktoren vilde have hende op. De er jo kommen bort fra lange Sygelejer. jeg venter hende, Putte og Elle herud en Dag, naar hun er ovre det da de har faaet en Chauffør derud til at køre dem herud og hente dem for 16 Kr. Det kan blive morsomt. Elle ser jeg saa sjældent nu, hun har faaet en Gigtkur og tager til Odense og faar Røntgen. Hun har kun været her en Gang siden min Fødselsdag og det er jo ikke meget i 10 Mdr
+Ellers har hun det godt nok og er ligesaa spillevende som altid. Hun venter Lille om en Uges Tid. Du ved da, at Elle passer til at blive Oldemor. Oktober tror jeg. Nej, jeg har endnu hverken været paa Andkær eller paa Lundsgaard. Bibbe havde saa mange Gæster Marie, Uglen, en Sygeplejer - Kammerat, Feriedreng o.s.v. Vi blev enige om, at vi vilde have megen mere Glæde af Hinanden under roligere Forhold, og derved er Besøget paa Lundsgaard ogsaa udsat. Bibbe, Marie, Uglen og deres Feriedreng samt den lille Kære i din Kasse var her forleden, kom til Efterm.Kaffe og blev til Aftensmad og do Kaffe. det blev saadan en dejlig Dag. Af en eller anden Grund gik Uglen mig slet ikke paa Nerverne, hvad hun ellers altid gør, undtagen naar jeg besøger hende. Hvori kan nu det ligge? Den menneskelige Natur er dog tit uudgrundelig. Men altsaa den Dag befandt jeg mig vel i hendes Selskab, hun forekom mig ogsaa mindre nervøs end ellers. Hun havde malet 3 store og 3 smaa Akvareller i Kerteminde; Du kan ikke tænke dig hvor de var skønne, ja jeg vil sige dig de var omtrent
+det smukkeste jeg nogensinde har set af hende og jeg har altid været en meget stor Beundrer af Uglens Kunst. Tænk, at hun stadig i den Alder kan blive ved at "gaa frem" for at bruge et dagligdags Udtryk. Det var en hel Oplevelse at se de tre Akvareller, ja de 3 smaa var ogsaa smukke, men de tre store var nu ligefrem sublime. Desværre var Agraren paa Tur den Dag - og flere andre, han har haft en slem Omgang, og jeg ved jo, hvor det smerter den gode Rie, vi andre tager det som noget uafvendeligt og lider ikke særlig under det - han selv mere, det stakkels Skind. 
+Ellers har vi ikke haft meget m. Gæster men Oplevelser - baade onde og gode. Fru Taaning er død og paa saadan en tragisk Maade. De var samlede hos Lasse, Aage var lige kommet hjem fra Ferie, og de skulle alle have været hos Fru Taaning om Aftenen. Saa vilde hun gaa hjem og sagde, at hun først vilde gaa hen i deres Strandhave efter nogle Blomster, de fulgte hende ikke ud, men saa hørte de et Rabalder og fandt hende styrtet ned af Kældertrappen aabent Kraniebrud, kom ikke mere til
+Bevidsthed. Hvorfor hun har lukket Kælderdøren op og er styrtet ned, vil for altid blive en Gaade. Af gode Nyheder er der, at min søde Fru Agnes har faaet en lille Dreng efter en sæde Fødsel og et pinagtigt Svangerskab. Vi havde været lidt ængstelige for hende, men nu er det da overstaaet. 
+En Søndag Morgen for en 14 Dags Tid siden kom Grete herop og sagde, at hun og hendes Søskende gerne vilde købe 16 af mine Servietter af mig til at forære en Tante og Onkel, Dansk-Amerikanere som skulde rejse hjem; de skulde den Søndag samles med dem i Odense til et mægtigt Komsammen paa en Restauration, Æventyrhaven vist. Jeg havde netop 16 liggende, som kun manglede Knaphulsstingene. de gjorde mægtig Lykke og affødte 2 Gange 12 Bestillinger. Jeg fik travlt. Efter de 16 til Amerikanerne kom Fritz Warberg e 12, og nu i Dag afgaar de næste 12, det er til Anna, Gretes Søster, saa har jeg i alt tjent 80 Kr. - eller vist lidt mere, jeg ved ikke rigtig, hvad Anna sender mig og saa skal Gretes Svigerinde have 12, men først skal jeg have Bibbes sidste fra Haanden
+Hun fik 8 i Barselgave, men skulde gerne have 20 i alt, det er jo hendes Fødselsdag 6te August (hvor vilde hun blive glad ved et Kort fra Dig, hun faar aldrig ret meget Post paa Føds.Dagen, synes jeg) saa skal jeg se at faa Resten lavet. To nye Modeller skal jeg have startet, saa har jeg 20 Modeller ialt. Ja det er bleven en hel Industri, og det morer mig saa meget. Det er da ogsaa rart at tjene lidt Penge, med Svigerindens Bestilling naar jeg jo over de 100 Kr. Jeg tager 2 Kr. af Fremmede. 
+Det er vist første Gang, jeg skriver til dig uden at have læst dit Brev igennem, haaber ikke der er noget at svare paa, Posten hænger over Hovedet paa mig. 
+Du maa ikke mere lade saa lang Tid gaa hen, inden du skriver; du vidste vel ikke denne Gang, hvor lang Tid, der er gaaet, og jeg var saa forfærdelig urolig. Bare et Par Ord paa et Brevkort, hvis du ikke er oplagt til Brev. Hvor maa [ulæselig] dog være et underligt Menneske, at hun saadan slet ikke maa være ve´ selv for Jer super fredelige Mennesker.
+Til Axel ogsaa. Tusinde Hilsner og endnu en Gang min varmeste Tak! Din Junge.</t>
+  </si>
+  <si>
+    <t>1936-10-14</t>
+  </si>
+  <si>
+    <t>Bent Bjergskov
+Thora  Branner
+Louise Brønsted
+Adolph Larsen
+Andreas Larsen
+Gudrun Larsen
+Henning Larsen
+Ingrid Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
+Kirsten Larsen, Gudmund Larsens kone
+Axel  Müller
+- Müller, Frk. 
+Margrethe -, pige i huset hos Johanne C. Larsen 1936
+Ellen  Sawyer
+Janna Schou
+Hempel Syberg
+Rigmor Thorsen
+Joseph Turner
+Agnes Taaning
+Else Warberg
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Fru Nielsen og Søster Thorsen var. Sidstnævnte var formodentlig i familie med Rigmor Thorsen. 
+Hvem Mygdal, der gav Martin/Manse Warberg Larsen penge for malkning, var, vides heller ikke. 
+Eidi og Edith, som arbejdede i huset i England for den kvinde, som Laura Warberg Petersen var ansat hos, er ikke oprettet med biografi i KTDK. 
+Croydon er en bydel i det sydlige London.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0578</t>
+  </si>
+  <si>
+    <t>Johanne/Junge har en dårlig hånd. Hun blev meget glad for den smukke skål fra Janna, og hun takker for alle Astrids gaver. Adolph/Agraren og hun pakkede op dagen før fødelsdagen. 
+Laura/Bibbe og Martin/Manse er i England. De mødes på fridage og besøger museer mv. i London, og de har fløjet. Begge bor nær Themsen. Martin fik et legat på 100 kr. og har ikke råd til at rejse til andre gårde, og han lærer ikke nok på Farmoor Farm - kun sprog. Laura/Bibbe har vrøvl med kokkenpigen, der hvor hun er i huset. 
+Det er svært for Laura og Bent at være adskilt. 
+Adolphs fødselsdag blev fejret med gæster til kyllingesteg. På Johannes fødselsdag svigtede Margrethe, men heldigvis kom Elle(n) og hjalp til. Gæsterne kom med både bagværk og gaver.
+Johanne har ikke så meget mere at lave i hus og hjem end Astrid, men Johanne har bare ikke meget energi.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/P1L8</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+5/5-02
+23/9-02
+Modt. 16’Okt. 1936
+Fru A. Warberg Müller
+Bakkevej 8
+Hareskov St
+19/3-2000
+Bibbe-Kerteminde.
+[Skrevet på kuvertens bagside:]
+JWarberg Larsen
+Lindøgaard Dræby St
+Fyen
+[I brevet:]
+Lindøgd 14-10-1936
+Kæreste lille Dis!
+Foruden at jeg blev vældig glad ved dit Brev i Dag, blev jeg temmelig forfærdet ved af det at se, at du tror jeg stadig ligger i Sengen; nej jeg laa da kun 3 Dage og var jo oppe, da jeg skrev det Brevkort til dig, men passer stadig paa ikke at røre Haanden mere end til det nødvendigste. Og saa er jeg jo i en saadan Brevgæld – for at faa sagt Tak til alle de mange der har sendt mig Gaver. Gamle Ta[brændt hul], som sendte mig 10 Kr. ligger af Aarebetændelse – bedre men meget utaalmodig – hun maatte have først. Den søde Tante Else med et langt egenhændigt Brev og 100 Cigarer; Frk Müller som 8 Dage før min Fødselsdag sendte mig en dejlig Æske fine Chokolader – ligeledes – og saa mine to Børnser i England Ja og Mary, som jeg saa gerne vil være tro, og som stadig skriver til mig og som sendte Lykønskninger baade til Agraren og mig (samt Cigarer til mig) - - ja alle dem har jeg altsaa ladet gaa forud for dig, men jeg trøster mig stadig ved det lille Brevkort, som du fik straks. Saa nu har jeg vist igen udvist min bekendte altfor store Grundighed, naar det gælder Ting, som kunde siges med to Ord. 
+Saa skrider jeg til det endelige Brev! Kæreste Dis, hvor du overvældede mig! Og hvor jeg blev lykkelig over det alt sammen! Jannas meget smukke Skaal staar fuldstændig hel og fin og lyser op paa Bordet i den lyse Stue - jeg maa have den for Øje hver Dag, synes jeg. Natkjolen blev jeg saa henrykt over, varm og lækker nu til Vinteren. Og saa det Væld af værdifulde Varer! Du er jo tosset, sødeste Dis at sende mig alt det. Men glad blev jeg rigtignok. Chokoladen smagte dejligt, jeg rigtig smausede de Dage, jeg laa i Sengen baade med Slik og Tobak. Og saa dine tre (!) lange Breve, som du oven i Købet skriver efter strænge Arbejdsdage. Tusind, tusind Tak for det alt sammen, ogsaa til Axel! Hvor var det sødt af ham at sende mig Frimærker. Ogsaa for Billederne, som jo er udmærkede. De to store Pakker kom Dagen før min Fødsdag og da jeg altså lå den Dag og vi syntes, at jeg skulde have lidt at muntre mig med pakkede Agraren dem op og foreviste Stykke for Stykke. Hvem Husholdningskassen var fra, kunde vi ikke [”se” indsat over linjen) og det faldt mig selvfølgelig ikke ind, at den ogsaa var fra dig! 
+Lad mig nu hellere fortælle lidt om Bibbe og Manse, som du udtrykkelig beder om. Vi faar stadig saadan glade og fornøjede Breve fra dem begge, ja jeg tror, at de i hvert eneste Brev skriver om, hvor glade de er, [komma overstreget] over at se saa meget interessant og hvor smukt Landet er. 
+2.
+Bibbe tog en Dag, da hun havde fri med en Bus langt langt ud pa Landet – de bor jo i den sydvestlige Udkant af London, lige ved Richmond Park, hvor hun har taget mange Traveture; nu har de vist desværre saa meget med Taage og det tager jo unægtelig Glansen af alt. På den Tur, kom hun til forskellige Smaabyer, som alle var spændende og morsomme, et Sted var der et lille Torv, der saa helt middelalderligt ud. Bibbe har vist et storartet Tag paa at faa noget ud af det; der er planlagt langt ud i Fremtiden med Ting, der skal naas. Manse har jo lidt længere til Fadet, men af og til mødes de da i London og beser hvad de kan overkomme. De mødtes en Dag i Croydon, hvor de fløj! Manse var begejstret. Ellers er hans det bedste jo at se Malerier; forleden havde han været der alene og helliget sig de gamle Hollændere. For 30 Aar siden gik jeg der og svulmede over de gl. Holl. Turner havde jeg anmodet ham om at finde, hvad han ogsaa havde gjort og var ude af sig af Begejstring over ham. Han er nu ogsaa pragtfuld. Themsen er de begge enige om at besynge – pudsigt at den løber forbi begge deres Opholdssteder – ikke saa farlig meget bredere end Odense Aa ved sit Udløb der, hvor Manse er. M. fik 100 Kr. af O. Sybergs Mindelegat; vi havde sat vore Næser op efter betydelig mere, saa han havde haft Raad til at komme paa en mere veldrevet Farm. Han maa jo ikke forlange Løn – maa i hvert Fald ikke faa det, men Mygdal giver ham lidt – det hedder sig fordi han malker. Men der er ikke Spor at lære der paa Farmoor Farm, ja Sproget er jo altid noget at lære selvfølgelig, men det havde dog været rart om han f. Ex. havde kunnet rejse lidt til de forskellige Landbrug – hvis der overhovedet findes Godser i England. Bibbes Madame er stadig meget sød og flink mod hende, men B. har mange Bataljer med Kokkepigen Edith, der er er en Heks, navnlig mod Heidi, den lille Østrigske House-Maid. B. rejser sig i sin Vælde, naar Edith bliver for slem, for Heidi staar Bibbes Hjærte nær. Har jeg virkelig slet ikke før skrevet noget om Børnene? 
+Bent kommer her jævnligt; jeg tror nok, at det er svært for dem at leve adskilt, men jeg tror ogsaa, at det var udmærket for Bibbe at komme ud, tænk hvilken Oplevelse for hende; den Slags er jo Skatte for hele Livet. Jeg tror da, at mit var blevet fattigere, hvis jeg ikke havde haft alle mine Rejser at glæde mig over at tænke paa. Men jeg har jo ogsaa været heldig og set meget. 
+Hvis der nu er noget særligt om de to, du vil høre om, så spørg og saa gaar jeg for øvrigt over til Beskrivelse af vore Fødselsdage. 
+3
+De var straalende og festlig – min ganske lidt formørket af Haanden, dog ikke meget. Agraren havde ”Nabo” inde til Kyllingesteg og Rødgrød, en af vore unge Venner var kommen (med Cigarer) Bent kom, ligeledes med Cigarer, 50 store fede Cerutter, og senere Las, Puf og Else – alle uventede, undt. ”Nabo”. De fik Kaffe og – Lagkage. Mere havde jeg ikke kunnet præstere, da Æbleplukningen i det gode Vejr gik fremfor alt.
+Min begyndte lidt trangt. Jeg listede op midt paa Formiddagen, fik med Besvær Haaret snurret lidt op og Tøjet paa. Fru Nielsen havde meldt sig til Eft.visit med Gudrun og sagt, at hun vilde tage Bagværk med Kl 3. Naa, da Klokken blev halv tre og jeg forstod, at Margrethe svigtede mig, skønt hun vidste jeg havde ligget Dagen før og skulde have fremmede – det var ikke pænt. I Nød skal man Naboer kende. Det var ganske vist ikke hendes ”Dag”, men jeg havde bønfaldt hende. Naa, Faderen har ikke villet undvære hendes Arbejde hjemme; jeg tror de sankede Kartofler. Da var jeg lidt modfalden, men Elle kom og gjorde Underværker i den halve Time lavede Chokolade, dækkede Bord, ryddede op. Og vi havde saa en yndig Eft. med Fru N., som ankom med den mægtigste Waleskringle, jeg endnu har set, 50 fede Cerutter og – en Vinterhat; hun gav mig to Sommerhatte, da jeg var derinde for noget Tid siden, saa nu er jeg forsynet! Al min uaabnede Post laa i en stor Dynge i Sofaen, den lukkede Elle op og læste noget af det højt. Hun selv kom med en meget smuk Portræt af sig selv i Festdragt, 1 Par Strømper og 1 Pk. Papirsservietter, Strømper, Underliv og Cigarer fra Marie. 1 Kittel fra Lugge, 50 Cigarer fra Tutte, 100 fra T. Else, 10 Kr. fra Tante Mis og saa en Mængde Breve og Kort. Aftenen blev helt gevaltig. Ikke mindre end 3 Bilfulde rullede ind i Gaarden – alle uventede. Hr. og Fru Thorsen med en Ladning fint Bagværk og 50 Cigarer, Gudrun Larsen (Bror) fra Rørdam i sin egen Bil med Kirsten, hans Kæreste, Søster Thorsen og Søster Rørdam ligeledes med 50 Cigarer. Senere ankom den gode Las, Puf og Else, samt Klaks, der fungerede som Statens Skovvurderer af Omegnens Skove. Han havde en stor Æske fin Konfekt, de andre Konditorkager i lange Baner og fint Undertøj. Har du nu kendt Mage til Fødselsdag, det var da mindst som om jeg blev 70. Jeg var overvældet. Heldigvis havde vi Masser af Chokolade fra om Eft. Flødeskum ligeså, saa der blev nok til os alle 14. De unge Piger udrettede Arbejdet, de er huskendte. 
+4
+De dækkede i begge Stuerne og vi havde det dejligt. Klaks og Thorsens som jo kommer i Familie gen. Bror og Kirsten var sammen første Gang den Aften. Fru Thorsen talte om saa morsomt der havde været den Aften i Sommer, da du gav Skole-Historier. Hun er et pragtfuldt Menneske, som jeg holder meget af, og hvor er hun altid parat til at le og more sig. --------------
+Nu har jeg kigget lidt i dine Breve og ser, at du spørger til Høsten; ja den blev jo lille som alle Vegne, men vi kan nu ikke bedømme den helt, før alt er optærsket og det er jo først til Foråret, for undertiden giver den jo lidt mere end man har ment.
+Og saa er der en Ting, jeg skal have korrigeret. Jeg har saamænd ikke saa meget at bestille som du; du har jo ogsaa Landhusholdning m. Have, Frugtplukning og den Slags. Og jeg har dog Margrethe, der er knagende hurtig i Vendingen. Saa har jeg ikke nær saa store Foretagender som du, med Vinbrygning o. lg. Men mit Arbejde er maaske nok større end dit med de store Maaltider og store Opvaskninger. Og saa er der jo deres Tøj, Strømper o.s.v. Desværre er jeg slet ikke mere den habile Arbejder, jeg har har været. Meget af min tidligere Energi er gaaet Fløjten. Maaske det er, som Fru Thaaning sagde til mig forleden: De er vel slidt op, Fru Larsen!
+Naar jeg igen skriver, skal jeg læse dine Breve og smaasnakke lidt om Indholdet, jeg tør ikke mere nu for den skidte Hånd.
+Derfor kun de kærligste Hilsner til jer alle tre og endnu en Gang Tak for alle dine overdaadig rige Gaver! Og Tak fra Agr. for Kortet, jeg er saa glad ved at hans Post var helt omfangsrig i Aar.
+Kan det Gulv i Dagl.st. ikke vente til Foraaret? Det er ikke saa god en Tid at lave den Slags paa. Det er saa langsomt til at tørre, naar det er koldt - siger de kloge.
+Altsaa – endnu en Gang - !
+Din Junge</t>
+  </si>
+  <si>
+    <t>November december 1924</t>
+  </si>
+  <si>
+    <t>Mary André
+Vagn Jacobsen
+Johan Larsen
+Johannes Larsen
+Eiler Lehn Schiøler
+Helga Lehn Schiøler
+Harald Leth</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Københavnsområdet.</t>
+  </si>
+  <si>
+    <t>Tak for at Andreas har sendt trykkene. Unge Leth kommer med til Kerteminde, så Frk. André må gøre Johan Larsens værelse i stand. Alhed og Johannes Larsen vil hænge billederne fra udstillingen, som snart slutter, op i gæsteværelset derhjemme. 
+Johannes Larsen har fået for meget spiritus og har hovedpine.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/37mE</t>
+  </si>
+  <si>
+    <t>Kære søde Gamle!
+Tak for Trykkene, Du er en Svend! Det gaar helt godt, der er nu solgt for 6000, og Faaborg Musæum skal have for et Par Tusind. – Det bliver ved at trække ud med os, men vi kommer en af de første Dage i Ugen. Unge Leth kommer med, hvis Lysses Værelse ikke er gjort rent, vil Du saa bede Frk. André gøre det bede [ordet ”bede” overstreget] det Mandag. Der skal flyttes en Spiralseng op og Lysses bort. – Udstillingen slutter vist næsten inden vi rejser, men Din Far mener næsten ikke det er noget for Dig at rejse herind for da vi har i Sinde at hænge det hele op i Gæsteværelset hjemme. – Vi skal til L. Schiølers nu om lidt til Middag, Fru L.S. er endelig kommen op nu. – Din Far var hos Bryggeren til Frokost i Gaar og fik ogsaa meget Spiritus hos L. Schiølers i Aftes, saa han har Hovedpine i Dag. Nu skal vi gaa saa det bliver kun disse Par Ord. 1000 Hilsner søde Gamle, Din Mor.
+Bed Frk. André dampe et Par pæne Lagner af til Leth
+Lørdag Efterm</t>
+  </si>
+  <si>
+    <t>4400 Mørkøv</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Eiler Lehn Schiøler
+Helga Lehn Schiøler</t>
+  </si>
+  <si>
+    <t>Vinskoven hørte til herregården Orelund. Johannes Larsen opholdt sig af og til derude for at male, og han kunne overnatte der.
+Andreas Larsen (Puf) var i gartnerlære i Stige nær Odense.
+Alhed Larsen havde i september 1924 nogle smertefulde hjerteanfald, og hun opholdt sig derfor på Hareskov Sanatorium i november og december måned.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har gået og orienteret sig i Vinskoven og valgt en gammel eg, som han vil male. Alhed er kommet sig. Andreas må sende Johannes Larsens træsko til ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ww2M</t>
+  </si>
+  <si>
+    <t>Vinskoven 2 Dec. 1924.
+Kære Puf!
+Som Du ser er jeg nu herude. Jeg kom her Søndag Eftmdg og i Gaar gik jeg omkring og orienterede mig. I Dag har det regnet siden tidligt i Morges, og jeg benytter Lejligheden til at skrive og barbere mig. Hvis Du ikke har sendt Oljetøjet vil jeg gerne have sendt mine Træsko med, put det hele i en forholdsvis god Sæk, jeg kan faa Brug for dem naar jeg skal herfra. Din Moder var inde i Kjøbenhavn i Lørdags Eftmdg og spiste til Middag hos Schiølers. Hun har det godt og gør Indtryk af at være kommen sig gevaldigt derude. Jeg er spændt paa hvad jeg vil faa ud af Opholdet her. Paa denne Aarstid med de korte Dage, spiller Vejret jo en overordentlig Rolle. Foreløbig vil jeg give mig i Lav med at male en mægtig gl Eg der staar i Skoven lige her udenfor Døren. Mange kærlige Hilsner
+Din Far!
+P.S.
+Du maa gerne lade høre fra Dig en Gang imellem.</t>
+  </si>
+  <si>
+    <t>1927-08-31</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Mogens Fjelsted
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Christine  Mackie
+Ellen  Sawyer
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Laura Warberg, som var mor til Astrid Goldschmidt og Johanne Larsen, var død året før i april måned. Hun boede sine sidste år hos Alhed og Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0767</t>
+  </si>
+  <si>
+    <t>Dis har lige fået at vide, at Alhed er død. Hun er dybt ulykkelig og prøver at trøste Junge. Tror det er bedst, at hun ikke kommer til Kerteminde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GsiV</t>
+  </si>
+  <si>
+    <t>Howitzvej 29 4. d. 31. aug 1927
+Kæreste søde lille Junge!
+Lige i dette Øjeblik – Kl 9 Aften – har jeg fået det at vide ved at ringe til Magisteren, som sagde, at vi har mistet vores kære søde Be – åh Junge, det er næsten ikke til at forstå!
+Flere gange oppe på Kontoret i Dag sad jeg og var lige ved at græde, fordi jeg hele Tiden så Be for mig, som hun var i vores ungdom på Erikshåb – og alt det dejlige, som dog også jeg har at mindes med Be – jeg er fuldstændig lamslået ved at tænke på det alt sammen derovre – det står helt stille for mig, når jeg tænker på det Hjem uden Be – og så kort Tid efter, at hun gik og passede Mor, Junge, hvor er det underligt! Jeg ringede nu til Hareskov, for om der mulig lå et Brev fra dig og sagde, at hvis der kom et måtte de sende Mogens Fjelsted ud til mig med det i Morgen – jeg synes at jeg må høre om det alt sammen – ingen af Jer har nogensinde udmeldt at Be led – og det gjorde hun ikke, vel? Åh, lille Junge, jeg vilde gerne være hos dig nu og trøste dig, men jeg tror ikke, det er på sin Plads at jeg kommer derover, og jeg tænker mig som sikkert, at I begraver hende i allerdybeste Stilhed ude ved Siden af Mor.
+Var I derude – og kendte hun Jer – åh, jeg må høre om det hele – og Las, hvem skal dog sige ham det? eller kan han få det at vide undervejs? med trådløst Telegram; og Junge – de får da ikke Lov til at obducere? Det kan da forhindres – det er en skrækkelig Tanke, men jeg synes der er noget med, at når de dør på et Hospital? For Guds Skyld må det forhindres.
+Åh, lille kære Junge, gid jeg dog kunde være og trøste dig lidt, min kæreste lille Junge, jeg kan føle hvor dybt fortvivlet du er, og Mornine, og Lugge og Elle, alle I som havde den Lykke at stå Be nær i alle År.
+Nu vil jeg få dette Brev afsted endnu i Aften, så du har det i Morgen tidlig – og så vil jeg give mig til at tænke alt det gode, jeg ved om Be, og alt det gode, også jeg har at tænke på.
+Farvel lille søde Junge vær nu stærk i alt dette, hvis du vil have det kommer jeg – men tror du ikke, det er bedst, at jeg ikke kommer?
+De allerkærligste Hilsner fra Din Dis.
+og Drengene! Den søde kære Puf – og Lysse, ja, gid der dog var nogen Trøst, lille søde Junge.</t>
+  </si>
+  <si>
+    <t>1927-09-05</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Alhed Marie Brønsted
+Ellen Brønsted
+Johannes Nicolaus Brønsted
+Otto Gelsted
+Adam Goldschmidt
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Janna Schou
+Jørgen Schou
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Nekrolog i Ekstrabladet d. 5.9 1927 af Otto Gelsted.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0993</t>
+  </si>
+  <si>
+    <t>Lysse har mødt sin far på skibet og fortalt ham om Alheds død. Det var Alhed Larsens ønske, at en fra familien skulle fortælle det. Puf og Lugge ventede på skibet ved kajen i flere timer. Da skibet ankom, gik Lugge hjem, fordi hun ligner Alhed så meget. "Tak fordi du lagde en rose ned i Be's kiste fra mig". Gelsted har skrevet smukt om Alhed i Extrabladet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/eYXp</t>
+  </si>
+  <si>
+    <t>Rossia, Mandag 5/9 – 1927
+Kæreste lille Junge! Det var da et Lyspunkt i Aftes at høre fra Østerbro, at Lysse er kommen ombord til sin Far – hvor var det dog godt. – Jeg har tænkt med Rædsel på, at Lysse skulde lande på Færøerne og gå der og vente på Skib. Jeg ringede straks til Øbro, da vi kom fra Hareskov i Aftes, da var Puf og Lugge endnu ikke kommen, men Bes lovede at ringe; så ringede Pan ved ½11 Tiden derindefra og fortalte mig det hun sagde også, om jeg ikke kom derhen lige fra Kontoret i Dag, og det gør jeg så. Jeg kan nu ikke tænke mig andet end at Begravelsen bliver Onsdag – og i så Fald kan vi køre i Bufs Bil i Morgen, Tirsdag, når han kører sin Mor til Korsør – hun har ventet til Tirsdag for min Skyld!
+Jeg skrev til dig sidst Lørdag Aften ude i Hareskov – mon vores Blomster nåede friske derover?
+Søndag – i går - cyklede Nus og jeg en dejlig Tur ad Vejen til Fiskebæk gennem de store Skove. Tænk dig, da vi vilde gøre Rast et Sted i Skoven – fandt vi – kun ca 100 Al. fra Vejen – en pragtfuld Langdysse – (må det vel have været) en stor oval Gravhøj – omgivet af 20 store, mosgroede Granitsten – en stensat Indgang til Gravkammeret der var lukket med en sprængt Granitskive; der var så vidunderligt – ganske stille – ikke et Menneske – og tænk, [papir mangler] netop skulde lande på en Gravhøj! Vi blev der længe – lille Nus var så optaget af at finde små Flintestykker, som hun mente var Knive og Spydodder.
+Imens vilde jeg skære Bes Navn i et af Træerne på Højen – og havde ridset et, men Nus valgte et andet, lige over Indgangen til Gravkammeret – da vi kom hen til Træet – stod der et klart A skåren i Barken – temmelig nær ved Jorden, måske har et Barn lavet det
+Jeg skar så med Nussets Dolk et smukt AL 31-8-27 og med et Kors over. Vi filede Bogstaverne smukt ud med de skarpe Flintøkser, det kom til at se kønt ud – de døde er vel der, hvor vi tænker på dem – og nu har Nus og jeg et Gravsted for Tante Be ude i Skoven. Vi blev der længe, Nus løb stadig og fandt små Sten og Mærkværdigheder – hun tav ganske stille da hun så, at jeg var fordybet i mine egne Tanker – de var hos Be og hos Las og Drengene – og hos alle Jer derovre; og Be var forunderlig levende og nærværende hele Tiden – det var en underlig og meget højtidelig lille Stund. 
+Afbrudt
+1000 Tak for dit lange Brev igen nu i Aften – Mandag Aften. Vend
+Mandag Aften
+Kæreste lille Junge!
+Hvor var det godt lige nu at tale med dig! Hvad du sagde om Lysses Ankomst til Las har gjort mig usigelig godt at høre – at Bes Vilje der virkelig skete Fyldest, så han fik det at vide af sine egne! Og Junge, der er dog mange goe Mennesker til – de Kaptajner ombord på de to Skibe er vi rigtignok stor Tak skyldig – for der er dog saa meget i Gang for at det Foretagende kunde gennemføres!
+Jeg var jo ude hos lille Lugge – og aldrig har hun lignet Be som nu – det er så mærkeligt at se; Turen til skibet i Morges, hvor de ventede fra 7 i Morges til ½11 – hun og Puf i Bilen – ja, det havde taget på hende, det lille Skind, men hun syntes jo, det var rigtigt at gå, da Skibet kom – ”også fordi jeg nu ligner Be så meget,” som hun selv sagde. Hun lå inde på sin Seng, og jeg sad kun et Øjeblik hos hende – jeg sagde at jeg vidste alt – hun skulde intet sige, det er jo kun så oprivende. Så gik jeg ind til Lomme i Dagligstuen – og så gik Magisteren ind til Lugge – han er mageløs sød imod hende og omhyggelig for hende – han så selv så forsørget ud.
+Lille Lomme fulgte mig op til Sporvognen; jeg købte Extrabladet, hvor Gelsted har skrevet smukt om Be – med et dejligt Billede af hende – der hvor hun står i Drivhuset – jeg har selv Billedet. Jeg vil sende Bladet til (min) Adam – du ser det jo nok derovre. Tak fordi du lagde en Rose ned i Be’s Kiste fra mig, det er jeg så glad ved; Be og jeg har jo også haft meget sammen – hun var hos mig, da jeg fik Adam – dengang havde vi sådan en dejlig Tid sammen.
+Ja jeg tror, jeg i disse Dage har tænkt på hver eneste Smule, jeg har haft med Be – og jeg har meget at takke hende for. Lille Junge, jeg vil gerne komme over til dig; men hvis Las vil ordne det sådan, at ingen skal komme, så vil vi jo alle bøje os for det; nu venter jeg ganske rolig på, hvad du skriver til mig om det og holder mig beredt til at rejse med Nattoget Dagen før Begravelsen og så rejse hjem næste Eftermiddag – jeg har fået Lov til at få to Dage fri fra Kontoret.
+Ja, så var der nok ikke mere i Aften; jeg skal nok skrive flittig til dig, lille Junge – jeg ved ikke noget bedre – og især når Brevene kan være blot til en lille Smule Opmuntring. Du må kun skrive, når du synes, at du ikke kan lade være – du må ikke lade det være besværligt for dig – ja, du forstår, hvad jeg mener – ikke? Alt hvad du allerede har skreven er jeg så taknemlig for! Tusinde kærlige Hilsner søde goe lille Junge fra din Dis</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Alhed Marie Brønsted
+Ellen Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Otto Gelsted
+Adam Goldschmidt
+Andreas Larsen
+Johan Larsen
+Jørgen Schou
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Rossia var det forsikringsselskab, som Astrid var ansat i.
+Johannes Larsen var på Island for at lave illustrationer til De Islandske Sagaer, da han fik telegram om, at Alhed var alvorligt syg. Sønnen rejste ham i møde for at fortælle, at Alhed nu var død. 
+Det er Fiskebæk Langdysse, som Astrid og datteren fandt.</t>
+  </si>
+  <si>
+    <t>Det var godt, at Lysse kom ombord på skibet, så han kunne fortælle Johannes Larsen, at Alhed var død. Og pænt af kaptajnerne at hjælpe.
+Janna og Astrid har været på en cykeltur. De fandt tilfældigt en langdysse, og i et træ ved den var der ridset et A. Astrid ridsede "AL" med et kors over, og hun stod længe og tænkte på Alhed og hendes familie. 
+Astrid har været hos søsteren Louise, som var meget trist. Hun har købt Ekstrabladet med Gelsteds nekrolog og et smukt foto. 
+Astrid vil gerne komme til Kerteminde, medmindre Johannes Larsen ikke ønsker gæster.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/U5gZ</t>
+  </si>
+  <si>
+    <t>Rossia, Mandag 5/9-1927.
+Kæreste lille Junge! Det var da et Lyspunkt i Aftes at høre fra Østerbro, at Lysse er kommen ombord til sin Far – hvor var det dog godt. – jeg har tænkt med Rædsel på, at Lysse skulde lande på Færøerne og gå der og vente på Skib. Jeg ringede straks til Øbro, da vi kom fra Hareskov i Aftes, da var Puf og Lugge endnu ikke kommen, men Bes lo[vede - et stykke af papiret mangler] at ringe; så ringede Pan ved ½11 Tiden derindefra og fortalte mig det, hun sagde også, om jeg ikke kom derhen lige fra Kontoret i Dag, og det gør jeg så. Jeg kan nu ikke tænke mig andet, end at Begravelsen bliver Onsdag – i så Fald kan jeg køre i Bufs Bil i Morgen, Tirsdag, når han kører sin Mor til Korsør – hun har ventet til Tirsdag for min Skyld! 
+Jeg skrev til Dig sidst Lørdag Aften ude i Hareskov – mon vore Blomster nåede friske derover? Søndag – i går – cyklede Nus og jeg en dejlig Tur ad Vejen til Fiskebæk gennem de store Skove. Tænk dig, da vi vilde gøre Rast et Sted i Skoven – fandt vi – kun c 100 Al. fra Vejen – en pragtfuld Langdysse – (må det vel have været) en stor oval Gravhøj - omgivet af 20 store, mosgroede Granitstene – en stensat Indgang til Gravkammeret, der var lukket med en sprængt Granitskive; der var så vidunderligt – ganske stille – ikke et Menneske – og tænk, [at vi - et stykke af papiret mangler] netop skulde lande på [en – noget af papiret mangler] Gravhøj! vi blev der længe - lille Nus var så optaget af at finde små Flintstykker, som hun mente var Knive og Spydodder. Imens vilde jeg skære Bs Navn i et af Træerne på Højen – jeg havde udset ét, men Nus valgte et andet, lige over Indgangen til Gravkammeret - da vi kom hen til Træet – stod der et stort A skåren i Barken – temmelig nær ved Jorden, måske har et Barn lavet det Jeg skar så med Nussets Dolk et smukt AL og med et Kors over.
+vi filede Bogstaverne smukt ud med de skarpe Flintsten, det kom til at se så kønt ud – de Døde er vel der, hvor vi tænker på dem, og nu har Nus og jeg et Gravsted for Tante Be ude i Skoven. Vi blev der længe, Nus løb stadig og fandt små Sten og Mærkværdigheder – hun tav ganske stille, da hun så, at jeg var fordybet hel i mine egne Tanker – de var hos Be og hos Las og Drengene – og hos alle Jer derovre; og Be var for[herefter mangler en del af papiret]lig levende og nærværende hele Tiden – det var en underlig og meget højtidelig lille Stund.
+afbrudt
+1000 Tak for dit lange Brev igen nu i Aften – Mandag Aften.
+Vend
+Mandag Aften 
+Kæreste lille Junge!
+Hvor var det godt lige nu at tale med dig! Hvad du sagde om Lysses Ankomst til Las har gjort mig usigelig godt at høre - at Bs Vilje dér virkelig skete Fyldest, så han fik det at vide af sine egne! Og Junge, der [herefter mangler et stykke af papiret] dog mange gode Mennesker til – de Kaptajner ombord på de to Skibe er vi rigtignok stor Tak skyldig – for der er dog sat meget i Gang for at det Foretagende kunde gennemføres! 
+Jeg var jo ude hos lille Lugge – og aldrig har hun lignet Be som nu – det var så mærkeligt at se –; Turen til Skibet i Morges, hvor de ventede fra 7 i Morges til ½11 – hun og Puf i Bilen – ja, det havde taget på hende, det lille Skind, men hun syntes jo, det var rigtigst at gå, da Skibet kom – ”også fordi jeg nu ligner Be så meget”, som hun selv sagde. Hun lå inde på sin Seng, og jeg sad kun et Øjeblik hos hende – jeg sagde, at jeg vidste alt - hun skulde intet sige, det er jo kun så oprivende. 
+Så gik jeg ind til Lomme i Dagligstuen – og så gik Magisteren ind til Lugge – han er mageløs sød imod hende og omhyggelig for hende – han så selv så forsørget ud.
+Lille Lomme fulgte mig op til Sporvognen; jeg købte Extrabladet, hvor Gelsted har skreven smukt om Be – med et dejligt Billede af hende – der hvor hun står i Drivhuset – jeg har selv Billedet. Jeg vil sende Bladet til (min) Adam - du ser det jo nok derovre.
+Tak fordi du lagde en Rose ned i Be’s Kiste fra mig, det er jeg så glad ved; Be og jeg har jo også haft meget sammen – hun var hos mig, da jeg fik Adam – dengang havde vi sådan en dejlig Tid sammen. Ja, jeg tror, jeg i disse Dage har tænkt på hver eneste Smule, jeg har haft med Be – og jeg har meget at takke hende for. Lille Junge, jeg vil gerne komme over til dig; men hvis Las vil ordne det sådan, at ingen skal komme, så vil vi jo alle bøje os for det; nu venter jeg ganske rolig på, hvad du skriver til mig om det og holder mig beredt til at rejse med Nattoget Dagen før Begravelsen - og så rejse hjem næste Eftermiddag – jeg har fået Lov til at få to Dage fri fra Kontoret. 
+Ja, så var der vist ikke mere i Aften; jeg skal nok skrive flittig til dig, lille Junge – jeg ved ikke noget bedre – og især når Brevene kan være blot til en lille Smule Opmuntring. Du må kun skrive, når også du synes, at du ikke kan lade være – du må ikke lade den være besværligt for dig – ja, du forstår, hvad jeg mener; ikke? Alt hvad du allerede har skreven er jeg så taknemmelig for! Tusinde kærlige Hilsener søde god lille Junge, fra din Dis.</t>
+  </si>
+  <si>
+    <t>1928-12-14</t>
+  </si>
+  <si>
+    <t>København F
+3</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Marie Larsen
+Janna Schou
+Christine Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Bibbe Warberg boede fra 1928 en tid i København. 
+Waldorf-pædagogik kaldes også Rudolf Steiner-pædagogik). Waldorf-legetøj lægger op til, at barnet selv skal bygge, udvikle, forme, forestille sig osv. (Hjemmesiden Tumlebørn). 
+Grete, Lotte, Bjørnhof, Frans og Fru Weissøe kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3893</t>
+  </si>
+  <si>
+    <t>Brev 1:
+Laura Warberg har været på Teknologisk Institut og se en udstilling sammen med Christine Swane/Tante Ugle. Sidstnævnte har solgt et billede til et ministerium for 600 kr. 
+Laura har planer om at besøge Brønsted-familien. Hun og Marie/Rie Larsen skal lave klejner sammen. 
+Laura ar ikke råd til at købe julegaver. Hu har besøgt en bekendt, som forhandler Waldorf-legetøj. 
+Brev 2:
+Det var sødt af Johanne og Adolf Larsen, at de ville betale Laura Warbergs rejse, men hun kan først komme hjem til sommer. 
+Laura er nedtrykt og føler sig alene. Frans kalder hende en indesluttet natur. Nogle synes, at Laura bliver misbrugt, men hun bestemmer selv, hvad hun vil og gør.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pE6R</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Warberg Larsen
+Kærbyhus
+Kerteminde
+Fyn.
+[På kuvertens bagside:]
+L. Warberg Larsen
+Falkoneralle 5 3
+Kbhvn. F
+[I brev 1:]
+Kære lille Mor!
+Mange mange Tak for dit lange Brev jeg er forfærdelig glad for det.
+Det er kedeligt at I naaede at blive opsatte paa Tinge, han kan jo desværre ikke undværes i Bedriften. Hvor var det sødt af jer at I vilde betale min Rejse, men selvfølgelig kan det ikke lade sig gøre i saadan en Kampagnernes Tid. Du har Ret vi maa glæde os til Sommer, og - i Guder hvor jeg glæder mig; hvorlænge er du i Holland, Mams? Der er saa smaat Chance for at Grete kommer til Hareskov til Sommer hos Købmand Bjørnhof vores Købmand halvt eller helt, Bekendte af Dis og [ulæseligt ord]
+Humøret er nedtrykt i Dag kan du tro sommetider synes jeg at det vokser mig over Hovedet men det er kun naar jeg er sløj og nedtrykt, og føler mig alene. (tro nu ikke af dette at jeg fortvivler, langtfra, jeg ser bare rent nøgternt paa det,) paa en Maade du nok jeg kan tale med ogsaa rigtigt, men det ligger mig temmelig fjernt. Frans har ogsaa luret mig dt a' han sagde en Gang Ja, det kan nok se ud som om er en ikke indesluttede Natur, men du er det nu i høj Grad alligevel. En indesluttet Natur? det er det nu ikke godt at være i alt for høj Grad, det letter, synes jeg man har mærket et Par Gange, naar man rigtig faar talt ud og "lettet sit Hjerte"
+Jeg staar nu ikke helt let herinde Mans, selv om jeg selv absolut vil holde paa jeg gør det. Det irriterer mig rædsomt altid at høre fra alle Sider, at jeg bliver misbrugt paa det grusomste, jeg skal mindandten nok selv bestemme hvor jeg vil være og hvad jeg vil gøre. Det er underligt for mig at tænke tilbage paa dette halve Aar, ikke saa meget paa alt hvad der har været talt og gjort som paa alt det der ikke er blevet sagt og gjort
+Farvel lille Mans og [ulæseligt]
+[Tegninger af ansigter]
+[På arkets bagside:]
+Til Mor!
+Til Mor!
+Til Mor
+Til fru Johanne Warberg Larsen
+Min nye Adresse er jo bare Hareskov St. adrs. Fru Weissøe. 
+[Brev 2:]
+Kjøbenhavn 14-12-28
+Kæreste lille Mans!
+Hvor er du dog en flink Skriver, voldsom flink. Jeg synes jeg vilde have et Par Ord med, nu der var Skrivelejlighed.
+Nus og jeg var i gaar henne paa Teknologisk Institut. Det var en lidt blandet Fornøjelse, naar man har set sådan en Udstilling et Par Gange har man faaet nok. T. Ugle gav (det var et storslået Foretagende det bedste derinde) Chokolade og Æbleskiver. T. Ugle har jo lige solgt et Billede til Ministeriet til 600 Kr. og tænk saa blir det "sat" i Bladene til 60 Kr Uforskammet
+Jeg venter saa smaat på Tinge, jeg ringede om han muligt vilde med til Brønsteds i Aften, men det er ikke sikkert han kommer, Middag hos Pauline!!
+Paa Tirsdag "rejser" Nus og jeg til Frederiksberg for at bage Klejner. Rie og jeg har slaaet os sammen, jeg har faaet Lov til at blive derude, naar jeg bare har lavet Middagsmaden.
+Der er en forfærdelig Masse nu til Julen og det Satans Julespil ta'r en Grusom Tid. 
+Guderne maa vide hvoddan jeg skal faa købt Julegaver, kun 20,5 Kr haves paa Lager, 24 Kr lagt til side til Rejse. Saa har jeg købt Strømper, Frimærker været hos Frisørinde o.s.v.
+Tinge ikke kommer saa naar jeg ikke Brøndsteds inden Jul, det er vel ogsaa lige meget saa [ulæseligt].....
+Det er vel nok ekspedit du faar Svar herfra. Vi har Sne har I ogsaa det
+Jeg har været henne i St Kongensgade hos Lotte i Dag og se alt hendes Waldorfschule Legetøj, hun er jo representant for det her i Danmark, det var forfærdelig morsomt, naar man er vant til at se paa alt det moderne mekaniske [resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>Elise Hansen</t>
+  </si>
+  <si>
+    <t>Peter Hansen</t>
+  </si>
+  <si>
+    <t>Grete Jensen, f. Hansen
+Elena Larsen
+- Møller
+Clara Syberg</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Peter Hansens arkiv</t>
+  </si>
+  <si>
+    <t>Grete er ikke rask endnu, så hun skal ikke med til Faaborg. Elise har vrøvl med en tand. Hun tænker på at tage til Faaborg og besøge Peter snart.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/a2mx</t>
+  </si>
+  <si>
+    <t>Kære Per!
+Nej, jeg synes, det vilde være letsindigt at tage Grethe med til Faaborg. Hun har det jo godt, men hendes Sygdom er dog ikke helt ophørt, saa man skal passe paa hende, at hun ikke bliver forkølet. 
+Bims fryder sig over Sneen, hun kælker hver Dag i Søndermarken, i Dag var hun og Nolle derude sammen, paa Søndag skal de ud paa Højnæs i Hareskoven; jeg er ikke fri for at være bange for hendes lange Ben. Jeg har nu i en hel Uge gaaet hos Fru Møller for at faa repareret en Fortand, næste Uge gaar nok ogsaa dermed. Jeg har tænkt paa at komme over og se til dig, hvis jeg kan faa Frk. Hansen til at komme her hver Dag. Tanterne hyler over, at du ikke er her, der er en som vil købe Tante Mines Hus, og da de løber der baade tidlig og sent, saa tror de, der er noget under, og det kan jo gærne være, de har Ret.
+Jeg iler nu paa Posthuset, saa du kan faa en Appelsin paa Søndag.
+Mange Hilsener fra os alle
+Din
+Elisa</t>
+  </si>
+  <si>
+    <t>1925-03-04</t>
+  </si>
+  <si>
+    <t>Henne Kirkeby
+Rynkeby, Kerteminde</t>
+  </si>
+  <si>
+    <t>Astrid Bøttern
+Otto Gelsted
+Johannes Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Andreas Larsen er i gartnerlære i Stige nær Odense. Han forsøgte sig siden som tomatavler.
+Johannes Larsen er i Henne Kirkeby for at male.
+Det er ikke muligt at afgøre, hvem Erik er, da Larsen-familien kendte mange af det navn.
+Munkar (munke) er svensk for donuts. 
+Fandens urtesalat er sandsynligvis salat af mælkebøtter. Disse er jo netop ganske små og velsmagende i marts.
+Alhed havde i september 1924 nogle hjerteanfald, og i november og december samme år var hun på sanatorium i Hareskoven.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen vil rejse til Johannes i Kirkeby og spørger, om sønnen kan bytte sin hjemrejsedag. Gartneren vander drivhusene med Andreas Larsens tomater, som trives godt.
+Alhed har holdt sneppegilde med flotte anretninger for Erik og Otto Gelsted (Gelle). Alhed har det i øvrigt godt og glæder sig til rejsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NQUB</t>
+  </si>
+  <si>
+    <t>Kære søde Gamle!
+Bare et Par Ord for at sige Dig, at jeg i Morgen rejser et Par dage over til din Far, saa jeg er altsaa ikke hjemme, naar Du kommer paa Lørdag. Maaske Du kunde arrangere Bytning med Hjemmeturen, saa Du kunde komme næste Søndag, saa er jeg jo hjemme og Din Far ganske sikkert ogsaa. – Det er Tante Elles Fødselsdag paa Fredag, hun er i Rynkeby, men Du kan vel ikke naa at skrive et Kort som hun kan have Lørdag Morgen? – Jeg har bedt Gartneren vande Drivhusene og særlig vaage over Dine Tomater, de ser godt ud, bedre for hver Dag, han mente de kom alle sammen. – Vi havde et meget vellykket Sneppegilde i Aftes med Gelle og Erik, det var skammeligt, Du ikke var her, de beklagede det begge. De blev helt betagne, da de kom ud i Køkkenet og saa det festlige Bord. 3 Glas ved hver Kuvert, og den lille Orchidé til Pynt. De fik Fiskegratin i Skaller, Snepper med Fandens Urtesalat, Skylleskaale med 2 nyplukkede Violer i hver og Hofdesert! Til Kaffen fik de Munkar og Havana Cigarer, senere Sjusser. Vi ringede efter Fru Bøttern, Victor var gaaet til politisk Møde, - vi havde det rigtig sjov, Munden stod ikke paa Erik, jeg tror aldrig jeg har set ham saa vel tilpas! Barnedaaben var knap saa sjov!! Jeg har det for Resten rigtig godt i disse Dage, glæder mig til den lille Rejse og til at se, hvad Din Far har lavet. Bare Vejret nu maa blive godt. 1000 Hilsner min egen Dreng
+Din Mor
+4 – 3 – 25
+[Skrevet på side 1, øverst og på hovedet:]
+Send os en lille Hilsen til Kirkeby Kro pr. Henne, men gør det ikke senere end Lørdag. Den er fin Gamle med de 50 ikke!</t>
+  </si>
+  <si>
+    <t>maj-juni 1916</t>
+  </si>
+  <si>
+    <t>Elena Larsen</t>
+  </si>
+  <si>
+    <t>Elise Hansen
+Grete Jensen, f. Hansen
+Kai Nielsen
+Harald Schoubye
+Louise Schoubye
+Niels Erik Schoubye</t>
+  </si>
+  <si>
+    <t>Bimse skriver et livligt brev til sin far i anledning af hans fødselsdag og om alle de overvejelser hun og søsteren Grete har gjort sig for at finde en passende gave til ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7cL7</t>
+  </si>
+  <si>
+    <t>Torsdag d.1
+Kære Fasser!
+Til Lykke med Føssesdagen! Jeg haaber Hummeren og Æblerne maa smage dig godt, de er fra Gete og mig. Vi anede slet ikke hvad vi skulde give dig for du er en vanskelig Person at hitte paa til, og saa vandrede Grete og jeg ned ad Vesterbrogade og kiggede ind af hvert Vindue for at hitte en lille Genstand, saa opdagede vi disse Ævler og købte dem, men det var jo for lidt, og vi gik videre. Saa saa vi nogle dejlige Ferskner men de kosted 2 Kr Stk, det var for galt, saa den Snyderbutik gik vi fra igen. Jeg havde imidlertid set en Hummerbutik og foreslog at vi skulde købe dig en Hummer; det vilde Gete ikke rigtig gaa med til men til sidst gjorde vi det dog, og nu haaber jeg du er lige saa begejstret for Paahittet, som jeg var, for det er jo dog Hovedsagen? Du maa endelig skrive om du blev glad ved den, for Mosser var ikke saa henrykt for den Gave. I Søndags var vi i Hareskoven pr. Cykel, det vil sige Mosser og Grete tog med Toget - og jeg tog et lille Bøgetræ med hjem, jeg har nu plantet det i en Urtepotte, og det er ikke visnet, saa det kommer nok. Paa Torsdag skal Vipsen, Ragna og jeg til Raageleje at bo i Storebedags Ferien, kun Hr Mackeprang skal med, saa vi skal føre Menage, den bliver god, men bare det bliver godt Vejr. - Paa Lørdag kommer Harald og Niels Erik og fejrer den dobbelte Fødselsdag, for det er jo ogsaa Tante Louises Fødselsdag den Dag. - Jeg spiller Tennis med tju og bang, men de sidste Dage har Vejret jo ikke været til det, saa jeg har maattet holde op med Skydningen-- Paa Søndag skal Mosser jo til "Rout", det er spændende. Vi har set paa Kai's lille Venus til Tøsen derude, Jeg synes nu der er underligt at skrive Konfirmation pa Kortet, men det er jo ogsaa en Form for Pengeafpresning, ikke sandt? Nu har jeg ikke mere at fortælle. Nu mange kærlige Hilsner fra 
+Bams
+16 Aar.</t>
+  </si>
+  <si>
+    <t>maj 1916</t>
+  </si>
+  <si>
+    <t>Elena Italia Hansen skriver et livligt og berettende brev til sin far.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ruTF</t>
+  </si>
+  <si>
+    <t>1917-03-05</t>
+  </si>
+  <si>
+    <t>Aage Bertelsen
+Peter Fenger Just
+Albert Gottschalk
+Grete Jensen, f. Hansen
+Else Mowinkel
+Sophus Schoubye
+Segelcke
+Laura Wanscher
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Elise har sendt et billede til sagføreren og modtaget kvittering. Det blev et landskab med en bænk under et piletræ. Grosserer Just valgte "Udsigten fra Frederiksberg Bakke", og der er flere andre købere i kulissen. Hun har være ude at hilse på Zahrtmann. Fortæller i øvrigt diverse om familiens dagligdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PLHu</t>
+  </si>
+  <si>
+    <t>5 Marts 1917
+Kære Per!
+Nu kan jeg da berolige dig med, at jeg har sendt et Billede til Sagføreren og modtaget en Kvittering derfor. Jeg sendte et Landskab, som jeg aldrig kan huske hvor er, det staar en Bænk under et Piletræ til højre i Billedet, det er bedre end noget Gottschalck, som Folk begejstres for, men jeg kunde ikke finde noget andet.
+Gros. Just valgte "Udsigten fra Frederiksberg Bakke, det var til 400 Kr., maaske køber en Broder til ham det større Billede med Pløjejorden, det ved jeg endnu ikke. Det er jo to smukke Billeder, som du sendte herover, nu har jeg skrevet til Frk. Segelcke for at faa hende herud og se paa dem. 
+Det er kedeligt med den Kulde, vi nu har igen, og den stærke Blæst gaar jo til Marv og Ben.
+I gaar var jeg ude at hilse paa Zahrtmann, han var rask og meget lebendig og elskværdig, saa det var saa morsomt at sidde derude. Aage Berthelsen kom ogsaa, og da Talen faldt paa Skovgaard-Udstillingen hindrede hans Tilstedeværelse mig i at sige min Mening om alle de udmærkede Træer og Skovpartier, han kunde jo nemt føle sig krænket. Jeg kan da fortælle dig, at de sad og frøs i det store Atelier, inte jeg - saa det maa ikke forbavse dig, om du ikke heller kan faa dit varmet op. 
+Jeg har været ved at klistre klistre klistre Tætningslister i Getes Sovekammervindue, det fik jeg gjort inden det atter blev koldt. Hun har været i Selskab hos Else Mowinckel, det første i meget lang Tid, hun morede sig "saa godt". Nu har hun selv snart Fødselsdag, saa maa hun jo have nogle Veninder. Hun klarer sig godt i Skolen, men hun er bleven noget magrere, siden hun begyndte, al det overflødige Fedt er gaaet af hende, det klæder hende forresten, men jeg holder jo meget af lidt Oplæg. Hvorledes gaar det dig? ser du godt ud? Jeg er glad for, at du faar noget godt at spise. Sophus er begyndt at komme op. Han ser lidt medtaget ud; Kai og Ida har nu opgivet Norge, hvor der hverken er Mad eller Varme og skal nu paa Hareskovens Rekreationshjem. Ellen var her i Gaar Aftes, nu rejser hun tilbage til Aalborg og bliver der. I Maj skal hun giftes, og Louise vil naturligvis have stort Bryllup, Phønix, og det hele. Jeg synes nu, man kommer vanskeligere i Feststemning nu hvor man ikke ved, hvorledes man sidder i det om 14 Dage. Vi har købt Tørv i Dag, som vi fyrer med paa Komfuret; jeg tror nok, det er dyrt Materiale, men der er saa koldt i Køkkenet, nu vil vi prøve det. Koks har vi til Maj, saa kan vi vel nære os.
+I søndags var jeg ude for at se til Skadhauge, han havde været lidt oppe og saa helt flink ud. Fru Wanscher sad derude, hun trænger nok til at blive trøstet.
+Dette Brev har længe været i Trykken, jeg bliver tit forstyrret, ved du nok.
+Mange Kærlige Hilsner fra hele Banden
+Din heng.
+Elsa</t>
+  </si>
+  <si>
+    <t>1924-12-10</t>
+  </si>
+  <si>
+    <t>Theodor Duepetersen
+Alhed Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Det er ikke lykkedes at lokalisere stednavnet Lou som fortrykt i brevhovedet.
+Af brevets indhold fremgår det, at brevet er skrevet i Østen (Siam)
+Vinskoven er formodentlig et gæstehus ved godset Orelund, som ejes af Christian Treschow. Her opholdt Johannes Larsen sig ofte under sine besøg på godset.</t>
+  </si>
+  <si>
+    <t>Vennen Duepetersen sender et overstrømmende julebrev, hvori han takker inderligt for tilsend maleri. Duepetersen arbejder i disse år som læge i Bangkok, Siam/Thailand.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/XOn2</t>
+  </si>
+  <si>
+    <t>Fortrykt:
+Læge Duepetersen.
+Trf. Hverd. 10-11. Lou, d ........ 192
+Telef.: Lou 2
+Herefter i håndskrift: 10/12 4
+Vanvittige Las! Dejlige Las! Du er
+jo helt tovli! Jeg er henrykt! begejstret!
+Det er storartet! Vidunderligt! Tusinde
+Tak - hvor har jeg flyttet rundt 
+paa mine Vægge, - for jeg vidste strax
+godt hvor det skulde være! ikke
+"hænge" ikke "paa Plads" men "være" "leve" 
+"bo hos mig" - lyse Solskin og Glæde
+her til mig, når det var gråt og 
+trist (og det er det faneme altid) 
+som nu, jeg sidder her: helt
+fortvivlet over ikke at eje Kongens Mønt:
+ber Guderne! det lysner i min ækle sorte
+Sjæl, når jeg stjæler mig et Lysblink ovre
+fra dit! - for naturligvis "hænger"
+det lige overfor mit Skriverbord!
+det er som Radium: det [ulæseligt]anerer
+Lys og Glæde ustandseligt - uendeligt!
+Vi er dig usigelig taknemmelige din
+gamle Laksadel!, der raver du
+rundt med Pensel og Bøsse og
+Huer og Flaske og alle dine Tænder
+nede i vinskoven, mens din
+stakkels forsømte Hustru forsøger
+at skjule sin Hjærtekvide og forskræmte 
+Nøgenhed i Hareskoven! ligner
+det noget? Jeg tar ud og ser til
+hende på Søndag! hun er jo ganske
+åndsfrisk endnu! vi fik et 
+Brev fra hende, hvoraf
+at det tydeligt fremgik, at hun klart
+havde forstået, at min lægebil
+havde holdt udenfor hendes lille
+røde Dør - du skal se, hun
+kommer sig igen trods alle de fine
+Diagnoser, de går hende på! det
+BIllede er sindssvagt godt Las! du har aldrig lavet 
+noget bedre! De flyver over Alheds
+Æblegren - allerstedskærester - ! hvor
+har I to givet os mange Glæder! hvor
+har Jeres Billeder fyldt vor Sjæl med Glæde
+derude i Østen! ustandseligt giver de - og kærere blir de jo længere vi bor
+sammen - hvis du ikke vil besøge mig dit Svin så ha alligevel 
+en rigtig god Jul og fremfor alt få gjort din
+Alhed rask igen! TH</t>
+  </si>
+  <si>
+    <t>1927-8</t>
+  </si>
+  <si>
+    <t>Johannes Nicolaus Brønsted
+Louise Brønsted
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Alhed Larsen døde af australsk sovesyge (en betændelse i hjernen) 31. august 1927 på et hospital i Odense. Hun havde forinden ligget alvorlig syg hjemme en tid. Johannes Larsen var på Island for at tegne illustrationer til en udgave af De Islandske Sagaer. Han nåede først hjem, da Alhed Larsen var død.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0465</t>
+  </si>
+  <si>
+    <t>Det er forfærdeligt, at Alhed er så syg. Også skrækkeligt at det vil tage Johannes Larsen 15 dage at komme hjem fra Island. Man må håbe, at han når hjem i tide.
+Astrid flytter ind på Howitzvej. Hun har fået digte og artikler antaget i flere tidsskrifter.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GxFN</t>
+  </si>
+  <si>
+    <t>Rossia, Onsd. Morgen
+[Med blyant og en anden skrift:] 1927 
+[Astrids skrift:]
+Kæreste Junge! Tak for Kortene – hvor er det dog forfærdeligt med Be! Jeg har ellers hele Tiden haft den bedste Tro, men nu ser det virkelig sort ud, efter hvad I skriver – samtidig med dit Kort i Aftes fik jeg et meget modløst lille Brev fra Lugge. Og Junge – at Las først kan rejse i Dag fra Island! hvor må det være skrækkeligt for ham – og så være 15 Dage undervejs! Er der stødt noget nyt til – jeg ved så lidt detaljeret om det hele – jeg troede, det var Hjertet og Nerverne – men er der ikke stødt noget nyt til?? Jeg ringede nu til Morgen Kl 8, så snart jeg kom herud til Øbro, Magisteren sagde kun, at det var meget dårligt, og det vidste jeg jo. I Mandags skrev jeg til Tutte og fortalte om dit Kort, som vi hentede på Stationen Søndag. Nu er det rigtignok svært for Jer, lille Junge, at I har hende ude i Odense så langt borte – og de arme Drenge – er Lysse i Kerteminde? – Du må skrive igen og fortælle lidt udførligt – jeg sender dig Remedier for at lette det – og husk jeg er på Howitzvej 29 – vi flytter ind i Dag – men rejser ud Lørdag – Søndag hele Måneden. Jeg har været oppe i Dag Kl 4 for at pakke og gøre i Orden derude – det er med tungt Hjerte vi rejser netop nu, da det er så skønt, men vi må jo ind til vores Pension, Fru Vinter kan ikke blive ved at refundere – og trods dette koster det jo en Del ekstra. –
+Da Nus og jeg i Aftes gik en lille Askedstur op ad Værløse til, blev vi [ulæseligt ord] fra en Have af et Ægtepar, som vi følges med hver Morgen – de viste os deres lille Hus og en dejlig Have og var så søde – de havde læst mit Hareskovbrev og fortalte, at det blev læst højt i Familierne derinde! Jeg har et Digt i næste Nummer og en Artikel i næste igen – om Høstgildet på Gelskov – og Hohlenberg har antaget et Par Digte til sit Tidsskrift for Antroposofi ” – norsk – dansk ”Vidar”. Men alt dette blegner og bliver til ingenting nu vi har fået alt dette alvorlige at tænke på og bekymre os for. Jeg ringer nu hver Dag til Øbro – men her er alligevel lidt Remedier til et lille Brev fra Dig?
+Gid det dog alligevel i sidste Øjeblik må gå til den goe Side – og gid Las må nå at komme hjem – det kan jeg ikke lade være med bestandig at tænke på – og hvor frygtelig den Rejse må være for ham, ikke?
+Nu f – jeg ikke mere!
+Skriv endelig!
+Din 
+Dis</t>
+  </si>
+  <si>
+    <t>1929-03-21</t>
+  </si>
+  <si>
+    <t>Axel  Müller
+Harald Müller
+Janna Schou
+Jørgen Schou
+Laura Warberg Petersen
+- Weirsøe</t>
+  </si>
+  <si>
+    <t>At kakkelovnene ikke skulle sælges må handle om, at Albrecht Warbergs efterfølger som godsforvalter under grevskabet Muckadell, Otto Emil Paludan, døde 5. feb. 1929. Han boede på Erikshaab, som tidligere havde været Warberg-familiens hjem gennem mange år. Eftersom Paludan var enlig og uden arvinger, blev der afholdt auktion over hans ejendele.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8397</t>
+  </si>
+  <si>
+    <t>Johanne/Junge Larsen føler med Astrid/Dis Warberg, fordi hendes arvepenge går til at underholde Axel Müllers bror, Harald. Astrid må tænke sig godt om. Det er slemt, at Axel lyver for hende. Det må være svært at nægte sin bror penge, hvis han siger, at han sulter. Johanne spørger, om Astrid og Axel har ægtepagt. Hvis Axel giver broderen 3 kr. dagligt, må Axel vel skære ned på sit eget forbrug. Johanne foreslår Astrid at stille et ultimatum. 
+Astrid må ikke tænke på Laura/Bibbe Warbergs påskeferie. 
+Kakkelovnene bliver ikke sat til salg, da de tilhører grevskabet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/F24c</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Til Dis
+Til Dis
+[Med kuglepen på kuvertens forside:]
+18 - 4 - 2000 Bibbe W.P.
+[Med blæk i brevet:]
+21 - 3 - 29
+Undskyld at jeg sender det i Bibbes, det gaar nok for en Gang.
+Kære lille Dis!
+Dette bliver kun et Par Ord, jeg er saa træt. Du kan tro, jeg føler med dig - alt det svære du lever i. Kan det virkelig tænkes, at dine gode Arvepenge skal fyldes i Harald (indirekte)? Og er det nødvendigt?? Tænk endelig roligt og nøgternt og sagligt paa det. Man maa jo sommetider her i Livet ligesom stuve sin Fortvivlelse lidt til Side mens man tænker køligt paa Tingene. At Axel lyver for dig er jo slemt nok, men glemme maa man dog ikke, at det halvt - eller helt - er for at skaane dig. Forfejlet i dette Tilfælde naturligvis, men dog for at skaane dig. Og at det maa være utrolig svært at sige nej til en Broder, der kommer og fortæller at han sulter og maaske ogsaa virkelig gør det, hvis han ikke hjælpes. - Du kan ikke faa hans Forhold lidt undersøgt?? Hvis han blokker Axel for selv at flotte sig er det da for galt. Og hvad saa, hvis dine Arvepenge er brugt op hvad vil han saa falde tilbage paa?? Har I Ægtepagt?? Brug for Himmelens Skyld din Forstand, søde Dis, og tag det saa roligt det er dig gørligt. - - Du skriver et Sted: Regningerne myldrede ind mens han var syg. Men hvilke? Jeg kan jo ikke andet end mene, at hvis Axel giver sin Broder 3 Kr daglig, saa maa Axel til Gengæld sætte sine private - personlige - Fornødenheder ned til et Minimum. Er det umuligt tror du, at faa ham til at lade være med det Tagen paa Kredit? Kunde du ikke sætte et Ultimatum netop i det Spørgsmål? 
+Har I ikke Ægtepagt, risikerer du jo hele dit Indbo - alt! -
+Du maa virkelig ikke ofre en Tanke paa Bibbes Paaskeferie - husk jeg anede jo ikke alt dette, da jeg skrev og vidste ikke at det skulde uden den store Flytning, vidste ikke at Fru Weirøe ikke vilde bespise Jer, vidste ikke at Nus ikke kunde være hos sin Far - og saa er det jo ikke Spor af vigtigt med den Rejse, vi havde hende jo i Julen og faar hende saa længe til Sommer du maa da kende mig nok til at vide, at jeg ikke virkede om hende paa Bekostning af dig? Men sæt dig ind i min Tankegang: for at tilbringe et Par rolige Dage i Hareskoven du og Axel alene uden Madlavning - er du med - det kunde du under rolige Forhold godt have gjort uden nogen Bryderi. Som Sagerne staar er det jo en simpel Umulighed og nu tænker vi (jeg mener du) ikke Spor mere paa det.
+Tusind Tak for Tieren? Det var alt for galt lille Dis men han bliver jo ovenud!
+Nu maa jeg i Seng, har Masser om Ørene i denne Tid. Jeg skriver igen saa snart jeg kan. Hils Axel det Skind, det gør mig nu ondt for ham. Flere Hilsner til dig selv søde Dis fra din Junge
+[Indsat øverst s. 4; på hovedet:]
+Kakkelovnene sælges ikke, de tilhører Grevskabet.</t>
+  </si>
+  <si>
+    <t>1927-10-21</t>
+  </si>
+  <si>
+    <t>Howitzvej 29 4. København</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Louise Brønsted
+Alfred Goldschmidt
+Ina  Goldschmidt
+Hanne -  -, kokkepige Erikshaab
+Adolph Larsen
+Alhed Larsen
+Johannes Larsen
+Christine  Mackie
+Augusta Mogensen
+Christian Mogensen
+Janna Schou
+Jørgen Schou
+Hempel Syberg
+- Winther, Fru</t>
+  </si>
+  <si>
+    <t>Det er uvist, hvad problemet med Ina/Sjums gik ud på. Hvem Adam Afs. og fru Afs. er vides ikke. 
+Frøkulturen var en virksomhed i Kerteminde. Rasmussen, der arbejdede på dette sted kendes ikke. 
+Adolph/Agraren Larsen var kvartalsdranker.
+Alhed Larsen døde i sensommeren 1927.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2496</t>
+  </si>
+  <si>
+    <t>Astrid må sørge for at blive ordentlig rask. Det var godt, at hun fik Ina/Sjums igen. Astrid må passe på ikke at irritere "ham". 
+Johanne har bildt Adolph/Agraren ind, at hun ville flytte hjem til Astrid for at holde hus for hende - og altså forlade ham, hvis han ikke stoppede med at drikke. Han lovede at blive afholdsmand, hvis hun blev. Johanne accepterede dette, og hun beder Astrid skrive, at arrangementet med Johanne som hushjælp må afblæses, så Johanne kan vise Adolph dette. 
+Adolph arbejdede en tid på Frøkulturen, og derefter meldte han sig hos Andreas/Puf igen, men da Puf ikke ville have ham, begyndte han at drikke voldsomt. Johanne synes, at Andreas/Puf er hård som flint. 
+Johanne har besøgt Gamle Hanne, som var ret dårlig, Mogensens og Hempel Syberg.
+Johannes Larsen er langt nede, men han arbejder vist.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5TMv</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside med blyant:]
+22 Okt 1927
+[Med pen:]
+Fru 
+Astrid Warberg
+Howitzvej 29
+Kjøbenhavn
+F.
+[Med blyant:]
+læst Jan 1957.
+[Med pen i brevet langs højre margen:]
+21-10-27
+[Med pen i brevet:]
+Kæreste lille Dis!
+Det var dog forfærdelig kedeligt for dig med den Sygdom, saadan noget sætter en frygtelig tilbage med Kræfter og Arbejdsevne og -lyst; nu maa du da endelig være forsigtig, lig mindst 2 Dage helt feberfri og gaa saa endelig ikke i Arbejde før du har lidt Kræfter, det er jo saa lumsk med den Influenza fordi der saa let følger noget med hvis man ikke er forsigtig eller faar Tilbagefald. Det var dog uheldigt, at jeg netop paa denne Tid lod [”lod” overstreget] ikke fik skrevet til dig, men jeg har haft saa meget af alle Slags – Syltning Rengøring o.a. og saa kunde jeg jo ikke vide det.
+Men Gud ske Lov du fik din lille Sjumse igen; sandsynligvis har Brevene fra Buf, Lugge (til Fru Afsc.) og mig gødet Jordbunden saa den har været modtagelig da du fik din Samtale med Adam Afs. Pas nu paa, at du ikke giver ham den allermindste svageste Anledning til sin Snakken om dit Hysteri. For det skulde være underligt, om dette hans Nederlag ikke skulde have afsat en Brod i hans Sjæl imod dig – og egentlig vinder du vel ikke lille Sjumse helt, før du ogsaa har vunden ham og – som du jo altid er det første til at hævde, der er jo noget godt ved alle Mennesker og for Sjumses og din egen Skyld maa det jo gælde om at faa fat paa saa meget som muligt og saa bære over med Skidtheden, som vel desværre ikke er saa helt lidt i hans Karakter. Men dette har du jo sikkert i høj Grad Øje for selv. 
+Vi har haft en slem Tid. Jeg har da det ebbede ud med Drikkeriet tilladt mig at fortælle Agraren, at du og jeg havde bestemt, at du skulde tage en større Lejlighed og saa skulde jeg styre Hus for dig og gennem alle vore mange bekendte faa nogle Elever saa jeg kunde betale for Manse. Det lød saa troværdigt at han ubetinget troede det var Alvor og han sagde saa, at han vilde blive Afholdsmand, hvis jeg vilde blive hos ham. Efter mange ”Overvejelser” og ”Betænkeligheder” lovede jeg det, det er jo grimt at lave Svindel, men et unormalt Menneske kan man ikke selv være normal overfor og jeg gør det jo kun for at støtte ham og skaffe Hjemmet en rolig Vinter. Vil du være saa sød at ”besvare” denne Opgiven vore Planer, for hvis han skulde forlange at se dit Svar paa det, hvad jeg nu ikke tror han gør. Skriv helst, at det var et underligt Træf, for Fru Winther har netop sagt, at I kunde blive boende hos hende ”alligevel” ihvert Fald foreløbig i Vinter, saa kan det ligesom stadig staa paa Dagsordenen. Da han for nogen Tid siden blev færdig med Arbejdet paa ”Frøkulturen”, som har varet længe og været godt, gik han til Puf og sagde at nu var han færdig til at begynde hos ham igen. Han fik saa det Svar at han vilde selv bearbejde Jorden og at han havde antaget en Lærling til, saa der var ikke noget. Jeg havde haft paa Fornemmelsen at Puf vilde slaa Haanden af os, men for Agraren var det et Chock og han gik da ogsaa omgaaende ind i et mægtigt Drikkeri. – Det er underligt nok, at Puf ikke tænker paa at lette Tilværelsen lidt for mig. Agraren er dog hans Slægt forstaar du min Tankegang? Men han maa jo mene, at naar jeg har holdt saa længe, kan jeg vel lidt endnu. Christines Hadefuldhed mod Agraren skal jo heller ikke paavirke Puf til Overbærenhed, hvis de da drøfter Sagerne. Det falder mig ind – du faar da for Himmelens Skyld ikke den Tanke at skrive om det til Puf for at udvirke noget godt? Lov mig endelig ikke at gøre det; paa det Omraade er han saa vidt jeg kan føle haard som Flint, det vilde ikke hjælpe og kun faa mig til at staa skidt i det. Jeg har ikke nævnt det og ikke ladet mig Spor mærke med det. – Agraren fik heldigvis Roeoptagen ned hos Rasmussen paa Frøkulturen; han er forfærdelig flink imod os og aldeles mærkværdig forstaaende ser det som en sygelig Tilstand. Det er dog intelligent af saadan en ganske ukultiveret Mand. - - Jeg har Efteraarsferie i denne Uge og arbejder i den Anledning under Højtryk, har faaet en Mængde store Arbejder tilside – saadanne som tager lidt lang ”samlet” Tid, hvad det jo altid kniber for mig at skaffe; mens jeg skriver dette koger jeg Asier, hvilket tager lang Tid da der kun maa koges 5-6 ad Gangen – efter min Opskrift da. Græskar har vi ogsaa syltet, 2 Slags baade med Vanille og Ingefær, jeg har faaet det hele forærende, saa det er kun Sukker og Krydderier at ofre paa det.
+I Onsdags tog jeg til Odense, jeg har hele Tiden haft i Sinde at benytte en af mine Feriedage til at besøge gamle Hanne Onkel Syberg og Mogensens. – Saa vidt jeg ved har Hanne ikke sendt Krans til Alhed Christine sagde at hun havde ikke set noget til det og hvis hun har sendt maa der altsaa ikke have været Kort. Hun talte ikke selv om noget, men derfor kan hun jo godt have sendt. Hun var svar og ringe stakkels gamle Hanne! Mon hun rigtig trives hos dem, den unge Kone er vist saa dygtig, at hun ikke har Kraft til at være stort andet. Hanne havde været syg og var i Høsten falden ned af en Vogn, da hun besøgte nogen i Vester Kærby; nu var hun da oppe, men jeg synes ikke, der var mange Kræfter. Jeg bad den unge Kone om at sende mig et Brevkort hvis hun blev syg en Gang. Adr. kan hun da ikke glemme, naar det er nok med mit Navn og Kjerteminde.
+Saa drog jeg derfra til Mogensens, der bor ude paa den tidligere ”Heden” der ad vor gamle Landevej næsten ude ved Fruens Bøge; de havde en henrivende Stue og der var saa hyggeligt og rart og de blev saa begejstrede over at se mig. Desværre blev det sent inden jeg naaede Onkel Syberg. Kl. var næsten 6, men en lille Passiar fik jeg da, dog ikke længe, da han var meget [indsat i venstre margen; lodret:] meget træt. Jeg synes næsten snart de to – Hanne og Onkel Syberg – har tjent sig fri, men maaske de endnu har lidt Glæde af Livet. 
+[Indsat øverst s. 1; på hovedet:] Jeg kan ikke huske om jeg har skrevet siden din store Hareskov-Begivenhed, det var vældig Sjov og interesserede mig levende. Stakkels lille Nus, der ikke kunde komme med. Hils gamle gode Pan naar du ser hende. Jeg var saa glad ved hendes Brev til min Fødselsdag - - Stakkels Las er vist meget dybt nede, men jeg tror dog, at han arbejder. Ang. Chr. er endnu intet fastslaaet. Elle kommer en af Dagene
+[Indsat langs venstre margen s. 1; lodret:] Nu kun tusind Hils og rigtig snarlig Bedring. Din Junge.</t>
+  </si>
+  <si>
+    <t>1928-03-04</t>
+  </si>
+  <si>
+    <t>Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Grethe Bichel
+Carl Brisson
+Johannes  Ewald
+Gudmund Hatt
+- Holstein, Frk.
+Adolph Larsen
+Marie Larsen
+Dagmar Lindberg
+Thomas  Løkken
+Elisabeth Mackie
+Lars Swane
+Sigurd  Swane
+Harry Søiberg
+van Hauen
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Kirsten, Katrine, Hjalmar, Grethe og fru Lindeballe kendes ikke. Disser er muligvis Dagmar Lindberg. 
+Kasernen på Christianshavn er Christiania. 
+Christine Swane begyndte netop i 1928 at fremstille, udstille og sælge keramik, så det omtalte stel er muligvis et af hendes.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0866</t>
+  </si>
+  <si>
+    <t>Erik/Tinge Warberg Larsen kan godt bo hos Laura/Bibbe Warberg (og Christine Swane?) en nat eller to. 
+Laura har fået sin pung igen, efter at hun havde glemt den i en sporvogn.
+Lars/Lasse Swane tager mellemskoleeksamen, og bagefter skal han i tømrerlære for siden at blive arkitekt. 
+Laura har fået en fløjsbluse af Christine Swane/Tante Ugle. Hun beder Martin/Manse sende hendes pjækkert. 
+Christine Swane og Marie/Rie Larsen skal ses med gamle Kerteminde-veninder.
+Både kanariefuglen og papegøjen er døde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/a932</t>
+  </si>
+  <si>
+    <t>København d. 4-3-28
+Kæreste sødeste lille Manse!
+Hvor har du det dog slemt for Tiden, bare det dog snart maa blive bedre; kan du dog naa det hele og passe Tinge ved siden af naa ja, Kirsten hjælper vel godt, men det maa rigtignok være strengt alligevel søde lille Manse, jeg vil da haabe det er begyndt at hjælpe med Tinge, den Stakkel, han kan nok bo hos os en Nat eller 2 i Aftes var jeg jo hos Katrine og hun sagde at jeg maatte gerne sove hos hende, ellers kunde vi skam ikke have Tingelingsen som jeg glæder mig til han kommer. 
+Rie og jeg var ude paa Christianshavn forleden, vi fandt Kasernen, den ligger aldeles henrivende lige ved Volden. Saa de inde fra Kasernen, ser ud over Sø, Siv og Krat, der var dejligt, det var nu ogsaa det herligste Foraarsvejr man kunde tænke sig,
+Den Dag lod jeg jo min Portemonæ ligge i Sporvognen, sikke en Held at jeg fik den igen. Du kan tro jeg holdt Fest inde paa Kontoret da jeg var derinde efter den jeg var jo henrykt over jeg fik den igen, Mens jeg husker det, Manse, du maa aldrig føle dig trykket af at der maaske gaar et Stykke Tid inden du faar skrevet til mig, aldrig gaa og være plaget af at du ikke faar det gjort, endelig ikke Mans, jeg ved da at du ikke glemmer mig, ikke sandt? Husk det 
+Hvor var det dog morsomt at du fik den Tur til Odense, du kan tro jeg blev glad; gid det vilde blive godt med Far til paa Søndag eller kan man jo ikke more sig, men jeg vil da ønske dig rigtig god Fornøjelse, det er dejligt at Kjolen er bleven god. Og Tusind Tak for Frimærkerne, de ligger nu ude hos Fru ["Fru" overstreget] Dr. Hatts, jeg lod min anden Pung ligge der, jeg hentede saa den ene paa Raadhuspladsen da vi kørte hjem 
+2) Det er det Stel til Dr Hatts, der skal brændes en Ovn til paa Tirsdag. 
+Lasse er ude af Skolen han arbejder ude hos sin Far i Haven, det er for han skal komme sig, saa skal han i Skole efter Sommerferien igen og tage Mellemskoleeksamen og saa skal han i Tømmerlære, han skal jo være Arkitekt. 
+I Gaar da jeg var inde at spille skød jeg skam Papegøjen, først 50 Øre for at besørge noget paa Posthuset, saa en Cigar og en Appelsin, saa kom Hjalmar og Grethe med Fastelavnsboller fra I. van Haun, og vi maatte ind at drikke Kaffe, og saa igen en Cigar, Uhm! men den ene Spilletime trak ogsaa ud og blev til 3, jeg kom ikke ind før over 8. Saa spiste jeg til Middag, var derefter nogle Byærinder, da jeg kom hjem kom Aanden pludselig over mig til at sy Navn paa mine Lommetørklæder, og det gjorde jeg saa. 
+Jeg fik en Fløjlsbluse af Tante Ugle, jeg trængte saadan til en Bluse, min Sweater er efterhaanden slidt op, men jeg bruger den meget alligevel. Hjalmar sagde øjeblikkelig til mig i Aftes at jeg ligner dig, Manse, og det er dog 14 Aar siden han var i Kerteminde. Med det samme jeg husker det. I maa endelig skrive til Tinge og ikke til mig, naar I skriver. Det er vel helt sært for ham at faa Brev derude, saa kan I muligvis lægge lidt indeni til mig, som Soldaten saa han Tinge med herud. Manse vil du ikke ved Lejlighed sende min blå Pjekkert, jeg vil saa gerne have den, naar den bliver [ulæseligt ord] en bitte kan den sagtens gaa, og en Gang bliver det jo for varmt med Kaaben. Regnfrakken har jeg haft en vældig Nytte af i Begyndelsen regnede det næsten altid. Kender du De levendes Land, Mans af Harry Søiberg, den er god synes jeg, helt anderledes end den vi har haft hjemme af ham, Lykke Anne, eller saadan noget det var noget godt skidt.
+3)
+Denne er i Smag med Olesen Løkken. Jeg læser den inde hos Putte det er Fru Lindeballes. Jeg er saa vanvittig flov over at jeg slet ikke viser mig ude paa Østerbro, men det er en forfærdelig Tur, det er Tiden jeg tænker paa, for at gaa den er ingen Sag, men man har denne hersens her Tid. Rie og Tante Ugle var hos Putte i Forgaars. Paa Tirsdag skal de til Dagmar Lindberg, de bliver en 8-9 Kertemindepiger, det er ikke Smaating hva? Jeg har ikke set Disser siden sidst og i Dag er de jo ude i Hareskov ellers vilde jeg have faaet Tinge med derhen og hilse paa. Han kan jo sjældent naa noget om Aftenen. 
+Her er ellers ikke noget særligt at fortælle af nogen Slags. Det hele gaar sin vante Gang.
+Nu bliver der vel nok Liv i Kludene paa Onsdag.
+Lasse havde mødt Grethe Bichel og Frøken Holstein forleden Dag i Smallegade, sikke nu et Held, jeg møder aldrig nogen. Nej det passer nu ikke jeg har mødt ikke saa faa, jeg kender af Udseende, hjemmefra.
+Tusinde Hilsener til alle fra alle.
+eders hengivne Datter Bibbe. 
+Glem ikke Pjekkerten ved Lejlighed – Tinge og jeg støder hvert Øjeblik sammen naar vi skal dyppe Pennen, sikken en Flid, sikken en Flid.
+Den er god med Ringen.
+altsaa ikke Carl Bissons Ring men Ewalds
+[Skrevet på langs på sidste sides venstre kant:]
+Vi har den mest forfærdelige Skrighals af en grøn Kanariefugl, der synger fra 
+[Skrevet på langs på sidste sides højre kant:]
+Morgen til Aften inden den døde en af de små Fugle og Trine, Papegøjen, forfærdelig 
+kedeligt at de døde lige paa samme Dag</t>
+  </si>
+  <si>
+    <t>Rynkeby</t>
+  </si>
+  <si>
+    <t>Anders, havemand -
+Lille -
+Fru Balslev
+Grethe Bichel
+Peter Bichel
+Peter Hansen
+Julius Hviid
+Grethe Jungstedt
+M Knipschildt
+Alhed Larsen
+Andreas Larsen
+Johanne Christine Larsen
+Johannes Madsen
+Ellen  Sawyer
+Vilhelm Tryde</t>
+  </si>
+  <si>
+    <t>Peter er muligvis en Larsen-hund, ofte kaldet Peter Hund.
+Tornøes Hotel ligger i Kerteminde. Det er ikke klart, hvad der skal foregå den 20.1 1925. Laura Warberg, som er mor til Alhed Larsen og Ellen Sawyer, fylder år den dag. I 1925 blev hun 79 år.</t>
+  </si>
+  <si>
+    <t>Alhed Larsens søster Ellen skriver og glædes over, at Alhed har det godt. Ellen derimod har været syg og er nu på rekreation hos Bichels. Hun har ofte hjulpet Alhed med at trykke træsnit.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GhGl</t>
+  </si>
+  <si>
+    <t>Kære søde Besen!
+Tak for dine 2 Breve. Hvor er det vidunderligt, at du har det saa godt og ingen Anfald har og ikke bliver saa let træt. Bare det nu maa holde naar du kommer hjem,- naa, ellers kan du jo tage en Tur derover igen ind i det nye Aar. -
+Hvad angaar Kommistionerne [Kommissionerne], - saa vil jeg sige, at den med Træsnittene nævnte jeg at jeg besørgede godt. D.v.s. Gamle ledte dem frem (- Graaanden, som ikke fandtes) og jeg fik Madsen op og læste op for ham det i dit Brev som var om det, - viste ham Træsnittene og gav ham udførlig Besked, - Adr. og alt. I Dag fik jeg over paa Værkstedet og fandt dem Træsnittene urørte paa samme Sted! Men nu ringede Gamle i Aften, at det gør ikke saa meget, da han har faaet dem hos Tryde. - I Dag for en Uge siden blev jeg daarlig med Feber og Influenza - jeg laa hjemme og det var jo ikke helt sjov, - jeg var daarlig og laa i Døs hele Dagen, men maatte jo op og give Peter og bjærge lidt til mig selv -, Ja, saa kom Junge i en stakkels Fri-HalvTime og faar nu lidt Mad, men Situationen var jo ikke gunstig for mig. Imidlertid ringede Junge til Bichels hvordan o.s.v. Og næste Eft. kom Tulle og afhentede mig i lukket Bil og jeg blev lagt i Seng i et varmt Værelse og fik nærende Drikkelse og hvidvin og saa hjalp det hurtigt. Jeg vil prøve paa at cykle ud i Morgen, hvis Vejret er godt. I Dag var jeg i Bil i Kjerteminde med Grethe hun skulle til Tandlæge. Jeg var imens hjemme og hilse paa Peter Hansen og saa altsaa at Træsnittene laa der endnu. Havde jeg bare faaet det om Fotografierne forinden, saa kunde jeg jo havde besørget det med det samme, - men jeg fik det først da jeg kom her tilbage! Nu er det jo Aften, saa det er jo alligevel for sent til at Fru Balslev kan faa dem at se; saa nu maa det vel vente til jeg kommer hjem. - Gamle ringede i Aften, - han har det godt, skulle hilse. - Du kan tro jeg har det yndigt her og jeg nyder at blive feteret om. Jeg tror det var et stort Held for mig, for jeg kan ikke mindes at jeg nogensinde har været saa [ulæselig] med slim i Brystet og saa sløj og saa trængende til lidt Pleje. - De er dog ubeskrivelig søde. - Jeg var forresten nede i Drivhuset, - der var yndigt, - mange Blomster. Der var ogsaa mange Blomster i Haven, det er jo saa mildt . - Julius er rask. Jeg savner mit Samvær med Lille - i Dag mente Gr. at jeg ikke kunde smitte hende, saa mens Gr. var hos Tandlæge, afhentede jeg Lille på Hjemmet og kørte rundt med hende i Bil og var paa Thornøe. Hun var meget glad ved Turen, det lille Fæ!
+Vi er skuffede over at 20-1-25 skal holdes i Kbh. Vi havde snakket om et stort flot Sammenskudsgilde paa Thornøe - alle vi 8 - Peter Gr[ethe] [ulæselig] Knipschildt [ulæselig] naa, men det skal jo være som [ulæselig] vil have det. 
+P.S. jeg bliver her nok Ugen ud. Anders passer Peter.</t>
+  </si>
+  <si>
+    <t>1924-12-15</t>
+  </si>
+  <si>
+    <t>Orelund 4440 Mørkøv
+Vinskoven 4440 Mørkøv</t>
+  </si>
+  <si>
+    <t>- Berend
+Theodor Duepetersen
+Johan Elmqvist
+Esben Hansen
+Johan Larsen
+Eiler Lehn Schiøler
+Christine  Mackie
+Elisabeth Mackie
+Henry Salzwedell
+Christian Treschow</t>
+  </si>
+  <si>
+    <t>Johannes Larsen undrer sig over, at han ikke har hørt fra Esben Hansen. Han er færdig med akvarellen til Berend og venter på at få en rulle til forsendelse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7fK2</t>
+  </si>
+  <si>
+    <t>Vinskoven Mandag 15/12 1924.
+Kæreste Alhed!
+Hermed Brevene fra Th og Elmquist. Det var mig en stor Skuffelse med Vejret i Gaar, jeg havde haabet paa Sol til et pragtfuldt Motiv jeg saa i Lørdags, men for sent, og saa var det mørkt og taaget hele Dagen og i Dag ligesaa graat og koldt. Jeg var paa Orelund i Aftes. Christian hentede mig, der var ikke andre end Forvalteren, vi spillede L’Hombre og havde det rart. Jeg hører at Peter Brønsted har overtaget mit Værelse hos Schiølers og bor der. Jeg kan ikke forstaa Esben Hansen, jeg skrev til ham Dagen efter at jeg var kommen herud at jeg skyldte Salzwedell 14 Kr for Fragtbreve og kun havde 6. Dagen efter fik jeg et Expressbrev, der gik ud paa at jeg skulde telegrafere om jeg havde faaet nogle Penge han havde sendt til Kjøbenhavn, hvorpaa jeg svarede pr Brev at det ikke hastede saa stærkt, at jeg behøvede at telegrafere. Jeg har imidlertid ikke hørt fra ham siden. Jeg haaber der kommer en Rulle fra Hr Behrend i Dag saa jeg kan faa den Aquarel af Sted i Morgen, saa hvis jeg faar Penge fra ham kan det jo være lige meget med de andre. Jeg vilde ønske jeg kunde faa lidt bedre Vejr bare en Dag eller 2. Det er ikke oplivende med den Taage, og saa drypper det fra Træerne i Skoven som om det regnede. Kan Du læse det lange Ord i Ths Brev paa sidste Side, med Tankestreg for og bag, det ser saadan ud: - allersterstershurester – Hvad behager? Jeg kan altsaa ikke, maaske er det siamesisk det hører i hvert Fald ikke til i noget mig bekendt Sprog. Hils Chr. og Putte og Lysse. Mange kærlige Hilsner Din JL 
+Nu regner det tilmed</t>
+  </si>
+  <si>
+    <t>1927-07-28</t>
+  </si>
+  <si>
+    <t>Peter Bichel
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Bodild Holstein
+Julius Hviid
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Christine  Mackie
+Georg Neve
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er på Island for at lave illustrationer til De Islandske Sagaer.
+A. er Adolph Larsen.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0587</t>
+  </si>
+  <si>
+    <t>Alhed er blevet indlagt på Dr. Neves Klinik i Odense. Dagen efter indlæggelsen blev hun meget urolig og forvirret. I dag har hun det bedre og har sovet godt. Der er tvivl om, hvorvidt Las skal kaldes hjem fra Island. Peter siger, at han skal kaldes hjem. Dr. Neve mener, at det nok skal gå.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/n0ug</t>
+  </si>
+  <si>
+    <t>Kære lille Dis!
+Lad mig straks begynde med at sige dig at vi i Dag har faaet en ret stor Beroligelse om Alhed, men siden jeg skrev til dig kan du rigtignok tro vi har været kede af det. Dr. Hviid rejste paa Ferie for 8 Dage siden og Peter Bichel kom hjem i Søndags fra sin; han og Bodild kom allerede Mandag først paa Eftermiddagen og undersøgte Alhed; Christine saa straks at Bodild saa alarmeret ud. Peter raadede Alhed til at tage ud på Dr. Neves Klinik i Odense og det syntes hun godt om; der blev straks ringet om Plads, Ambulancen kom og i en opredt Kurv blev hun kørt derud, Puf og Christine var derinde hos hende, Lysse og Sygeplejersken kørte i Bilen. Det hele gik hel godt; Værelset var udmærket og Sengen ligeledes. Men da Chr. og Drengene var derude i Gaar saa det galt ud, hun talte vredt og uroligt, havde hele Tiden hørt Christines Stemme ude paa Gangen og havde ligget og været ude af sig selv over at hun ikke maatte komme over, hvor meget de end forsikrede hende at der var ingen, men lige saa snart de kom, maatte de heller end gærne komme ind til hende; Alhed blev ved med sit: jamen jeg kender da nok hendes Stemme! Og da de saa kom – og selvfølgelig straks fik Lov at komme ind, var hun vred over at hun ikke maatte faa alle de Telegrammer, der var kommen fra Island!! Var det dog ikke uhyggeligt og forfærdeligt? Dr. Neve havde sagt til dem: Ja det ser rigtignok ikke godt ud! Du kan tro, vi var fortvivlet i Aftes! Det var som om der ikke var levnet os Spor af Haab.
+Dog havde Dr. N. sagt at han ikke kunde udtale noget bestemt før han havde foretaget visse Undersøgelser.
+Jeg glemte at skrive, at Peter på det bestemteste havde sagt, at Las skulde kaldes hjem fra Island og da Christine senere havde sagt til ham i Telefonen, at Lysse ikke mente det var rigtigt at gøre det, havde Peter sagt: jamen han skal kaldes hjem!
+I Formiddags Kl. 10 drog de igen derned; Lugge og Mag. kørte med, de kom i Aftes, og i Dag fandt de hende bedre, en Del roligere og styrket af at have sovet fra Kl. 12 og til godt ud paa Morgenen. Og tænk Dr. Neve beroligede dem en Del, han brugte bl.a. den Vending: jo, det gaar nok. Han vilde se det an atter et Par Dage inden han vilde lade Las kalde hjem. Det var ikke endnu bleven gjort da der jo ikke saadan gaar Skib hver Dag. Men å Dis, det hele er jo meget skrøbeligt, men hvad det betød for os at faa denne Straale af Haab, det kan du ikke tænke dig; de stakkels Drenge saa saa ubeskrivelig bedrøvede ud i Aftes, men i Dag er de helt anderledes i Kuløren.
+Christine fortalte, at hun havde sagt til Oversygeplejersken ”Min Søster er jo sindssyg”, men dertil havde hun svaret Nej, Deres Søster er ikke sindssyg, det er kun Nervesystemet der er i Uorden. Mon jeg nu har faaet det hele skrevet godt og tydeligt til dig? Jeg vilde have skrevet i Gaar. Gud ske Lov jeg ikke fik det gjort saa blev du sparet for den værste Ængstelse. Elle Lugge og jeg har været på Kirkegaarden i Eftermiddag; der var saa yndigt ude. Jeg har gjort hovedrent her i Køkkenet her er saa fint og rent.
+Tusind Tak for dit Brev, hvor er det dog dejligt, at du har haft sådan en god Ferie. Hvor spiser du Middag og hvordan kommer du frem og tilbage? Mon du cycler den lange Vej; du skriver da hvis jeg skal forandre Adr?
+Her hos os staar det godt til, dog er A. meget nervøs og i daarligt Humør for Tiden. Tusind Hilsner, din Junge Torsdag Aften</t>
+  </si>
+  <si>
+    <t>1950-08-28</t>
+  </si>
+  <si>
+    <t>Joy Deason
+Ina  Goldschmidt
+Matilda Jungstedt
+Andreas Larsen
+Marie Larsen
+Else Larsen,  Andreas Larsens kone
+Christine  Mackie
+Holger  Møller Hjorth
+Ellen  Sawyer
+Nelly Tailor
+Grete Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Per, Ole og Dessau var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0664</t>
+  </si>
+  <si>
+    <t>Else og Andreas/Puf har fået en lille dreng. Efter to dage blev han syg og indlagt og døde. 
+Johanne Larsen har fået konstateret, at hun har næsebetændelse. Hun syr lyseduge og servietter.
+Det er morsomt med Astrids forfatterskab. 
+Kornhøsten er overstået. Martin/Manse har forsøgt sig med nye afgrøder. Dagen før ankom to englændere, som Martin kender fra sin tid i England. Johanne og Adolf har dårligt råd til at have dem på besøg, men de er nødt til at gengælde deres gæstfrihed.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rqX8</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Warberg Müller
+Bakkevej 12
+Haveskov St
+[Skrevet af ukendt:]
+Aug 1950
+modt. 11 Jan. 1941 [linjen overstreget]
+25-1-2002.
+29-7-2009
+[På kuvertens bagside:]
+Lindøgaard Dræby St.
+[I brevet:]
+Lindøgaard Mand. 28-8-1950
+Kære lille Dis!
+Tak for dit gode Brev! Jeg fik det i Fredags, og det kom saa uhyre tilpas som en Opmuntring i den store Sorg, vi lige var bleven ramt af. Jeg har paa Fornemmelsen, at jeg aldrig har faaet dig fortalt, at Else (Puf) ventede sig en lille; de havde hele Tiden sagt d. 20/8, og en dejlig lille Dreng kom d. 23_de_ ved 3 Tiden om Natten; det var gaaet saa uhyre let for Else, og det hele kun varet et Par Timer. Else havde glædet sig saadan til det lille Barn, og som du kan tænke dig var Lykken stor. Marie, Bibbe og Elle, som naaede at faa ham at se, har sagt, at det var saadan en ualmindelig dejlig Dreng, og han laa og sov saa trygt og saa saa sund ud, men Natten til Fredag blev han syg, Doktoren fik ham paa Sygehuset i Odense, hvor han døde om Morgenen. Det var et forfærdeligt Slag, det gjorde os saa bitterlig ondt for Else, men alligevel var det jo godt, at Drengen ikke var bleven større end de to Døgn. Bibbe var saa ude af sig selv af Sorg – hun havde været der om Torsdagen med Marie, som skulde rejse Dagen efter og derfor fik Lov at komme ind til hende og set det hele saa lykkeligt Else laa og straalede, et Blomsterflor var der det hele saa smukt og godt – og saa det hele vendt til Sorg og Smerte. 
+Jeg ved ikke rigtig om jeg i mit sidste Brev fortalte om mit Doktorbesøg, hvor det blev konstateret, at det var Næse-Betændelse – er det dog ikke kunstigt, som jeg altid hitter paa mærkelige Sygdomme. Marie dryppede saa min Næse, og saa maa det vel være gået over, jeg kunde ellers ikke mærke noget, det var kun den stadige Feber, der fik mig til at faa fat i Doktoren. Der gik 3 Uger ialt ["ialt indsat over linjen], hvor jeg var til ingen Ting, hvilket vil sige, at jeg ikke bestilte Haands Gavn. Men nu er det jo et overvundet Stadium, og mit Knæ bedres ogsaa helt godt, men Doktoren mener nu ikke, jeg skal gaa paa det ud over, hvad der er nødvendigt. - - Nu har jeg syet 17 Servietter til M. alle forskellige, men hvis det ikke haster med Holgers, vil jeg først sy den Lysedug til min gamle Veninde Nelly i Amerika, Putte skal have den med, naar hun rejser hjem.
+Jeg synes, det er saa forfærdeligt morsomt med dit nye Forfatterskab, du kan vist sagtens skrive noget, der er bedre end, hvad der foreligger, dog maa jeg siger ["r" sidst i ordet overstreget], at jeg ikke kender stort til dem – Drengebøger med spændende Æventyr morer mig at læse (jeg har fortæret Masser af Pers og Oles Bøger) men Ungpigebøger er jeg altid gaaet udenom i en stor Bue. Dine bliver nok med lidt Humør i. Det var morsomt at høre om dit Sjumse-Besøg pg den lille Solstraalefortælling om Dessau. 
+Du spørger om Høsten – ja Kornhøsten var til Ende, før vi fik Regn, vi havde ikke saa meget med Korn i Aar; Korn er det som paa disse magre Jorde daarligst taaler Tørke (hvad vi jo altid plages af netop paa den Tid, hvor det gerne skulde regne) derfor er Manse slaaet ind paa saa meget andet. Han har i Aar haft: Tidlige Kartofler, grøn Lucerne til Fabrikker, modne Ærter, Lupiner, Sennep, Kaalfrø, Rajgræsfrø, Sukkerroer. Ærter og Lupiner er høstet, men ude endnu, Sennep skal de høste i Eftermiddag, saa selv om det vi tidligere forstod ved ”Høsten” er ovre, har de meget Arbejde endnu. Det hele har været under Middel, Kornet naaede kun 10-12 Fold, og det er jo meget sløjt. Alle Landbrugets Udgifter er saa høje saa f. Eks. de store Kornpriser ikke forslaar. Desværre har vi en dyr Tid for os: i Gaar ankom de to Englændere, som jeg vist maa have skrevet om. Joy Deason og hendes ”friend”. Manse hentede dem i Odense og maatte tage Bil hjem, da der ingen Forbindelse var, og saa maa man jo leve anderledes, end vi plejer, tænk bare paa alt det Franskbrød; vi bruger jo Gas og har aldrig Ild paa Komfuret, bager ikke selv. Hun er 21 Aar, Manse siger at hun er i Udvikling som en 14 Aars. Vi har alle været meget nedbøjede over at skulde have det Besøg, men Manse kunde ikke sige nej; han har tidligere inviteret hendes Forældre, som var saa mageløse mod M. da han for 13-14 Aar siden boede hos dem; men de er saamænd meget søde; nu skal vi se, om jeg kan formaa dem til at tale saa højt og tydeligt, at jeg kan forstaa dem. Marie lærte det ikke i de 4 Uger, hun var her, hun mumlede den sidste Dag som den første – og altid fik hun et Hva’be’har? - - Vil du nøjes med dette sløje Brev – jeg tror ikke, jeg endnu har faaet Humøret efter Sorgen over Puf og Else. - - Elle ser jeg aldrig, hendes Hud er dog bedre nu, gid hun igen kunde blive til at cycle. Lille er stadig hos hende, venter sig i Oktober. 
+[Skrevet på hovedet på s4:]
+Nede paa Lindø har de det godt. Grete er altid elskelig imod mig, kommer ofte op med dejlige Blomster, som de har i lange Baner, og Ungernes Besøgen os, kan jeg ikke klage paa; de savner Rie,
+[Skrevet langs venstre kant på s4:]
+som var meget for dem, hun er jo Børneven, saa det kan forslaa.
+Tusinde Hilsner til Jer begge fra din Junge.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -6061,59 +6466,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/a2mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ruTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37mE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yh33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjaU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ww2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GhGl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XOn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7fK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0ug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYXp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5gZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1z2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wIsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wDJV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1z2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zwmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yh33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wIsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHoE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sGCn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7h9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DtZy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wDJV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjaU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37mE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ww2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYXp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5gZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pE6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a2mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ruTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XOn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F24c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GhGl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7fK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0ug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M102"/>
+  <dimension ref="A1:M109"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -6133,4406 +6538,4711 @@
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="5" t="n">
-        <v>1916</v>
+      <c r="A2" s="5" t="s">
+        <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="5" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I2" s="5"/>
+        <v>19</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>20</v>
+      </c>
       <c r="J2" s="5" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I3" s="5"/>
+        <v>29</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>30</v>
+      </c>
       <c r="J3" s="5" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G4" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="G4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>40</v>
+      </c>
       <c r="J4" s="5" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>46</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>48</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I5" s="5"/>
+        <v>49</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>50</v>
+      </c>
       <c r="J5" s="5" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G6" s="5" t="s">
-        <v>38</v>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>37</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>64</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...15 lines deleted...]
-        </is>
+      <c r="E8" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>41</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>56</v>
+        <v>80</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>57</v>
+        <v>81</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E9" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>74</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>59</v>
+        <v>83</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>41</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>61</v>
+        <v>85</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>41</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>41</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>81</v>
+        <v>102</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="J12" s="5" t="s">
         <v>41</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>87</v>
+        <v>107</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>36</v>
+        <v>72</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>73</v>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>41</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>99</v>
+        <v>118</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>41</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>100</v>
+        <v>119</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>37</v>
-[...14 lines deleted...]
-        </is>
+        <v>72</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>123</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>103</v>
+        <v>124</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>41</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>107</v>
+        <v>128</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>108</v>
+        <v>129</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>65</v>
+        <v>130</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>66</v>
-[...9 lines deleted...]
-        </is>
+        <v>131</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>132</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>110</v>
+        <v>133</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>41</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>111</v>
+        <v>134</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>114</v>
+        <v>137</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>138</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>115</v>
+        <v>139</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>41</v>
+        <v>141</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>117</v>
+        <v>142</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>118</v>
+        <v>143</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>119</v>
+        <v>144</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>120</v>
+        <v>145</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>17</v>
+      </c>
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
-        <v>41</v>
+        <v>147</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>123</v>
+        <v>148</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>120</v>
+        <v>151</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>126</v>
+        <v>17</v>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
-        <v>41</v>
+        <v>153</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>129</v>
+        <v>154</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>130</v>
+        <v>155</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>131</v>
+        <v>156</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>132</v>
+        <v>157</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>65</v>
+        <v>158</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>133</v>
+        <v>17</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>159</v>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>135</v>
+        <v>160</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>136</v>
+        <v>161</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>137</v>
+        <v>163</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>138</v>
+        <v>164</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>139</v>
+        <v>165</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>132</v>
+        <v>166</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>133</v>
-[...7 lines deleted...]
-        <v>140</v>
+        <v>17</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>141</v>
+        <v>168</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>142</v>
+        <v>169</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>41</v>
+        <v>170</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>143</v>
+        <v>171</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>144</v>
+        <v>172</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>145</v>
+        <v>173</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>146</v>
+        <v>174</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>175</v>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>148</v>
+        <v>176</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>149</v>
+        <v>177</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>41</v>
+        <v>178</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>150</v>
+        <v>179</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>151</v>
+        <v>180</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>152</v>
+        <v>181</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>146</v>
+        <v>182</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>153</v>
+        <v>15</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>154</v>
+        <v>17</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>183</v>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>155</v>
+        <v>184</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>156</v>
+        <v>185</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>41</v>
+        <v>186</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>157</v>
+        <v>187</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>158</v>
+        <v>188</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>159</v>
+        <v>189</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>160</v>
+        <v>190</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>161</v>
+        <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>65</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>191</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>162</v>
+        <v>192</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>163</v>
+        <v>193</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>41</v>
+        <v>194</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>164</v>
+        <v>195</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>165</v>
+        <v>196</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>166</v>
+        <v>197</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>167</v>
+        <v>198</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>161</v>
+        <v>15</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>183</v>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>65</v>
+        <v>199</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>171</v>
+        <v>200</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>41</v>
+        <v>201</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>172</v>
+        <v>202</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>173</v>
+        <v>203</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>174</v>
+        <v>204</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>175</v>
+        <v>205</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>133</v>
+        <v>17</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>206</v>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="I26" s="5"/>
+        <v>207</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>208</v>
+      </c>
       <c r="J26" s="5" t="s">
-        <v>41</v>
+        <v>209</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>178</v>
+        <v>210</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>179</v>
+        <v>211</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>180</v>
+        <v>212</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>181</v>
+        <v>213</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>37</v>
-[...12 lines deleted...]
-        <v>182</v>
+        <v>16</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>183</v>
+        <v>214</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>184</v>
+        <v>215</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>41</v>
+        <v>216</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>185</v>
+        <v>217</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>186</v>
+        <v>218</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>187</v>
+        <v>219</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>188</v>
+        <v>220</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>191</v>
+        <v>221</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>222</v>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>194</v>
+        <v>223</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>195</v>
+        <v>224</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>196</v>
+        <v>225</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>197</v>
+        <v>226</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>198</v>
+        <v>227</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>199</v>
+        <v>228</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>200</v>
+        <v>229</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>82</v>
+        <v>221</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>201</v>
+        <v>230</v>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>202</v>
+        <v>231</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>203</v>
+        <v>232</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>204</v>
+        <v>233</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>205</v>
+        <v>234</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>206</v>
+        <v>235</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>207</v>
+        <v>236</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>208</v>
+        <v>237</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>82</v>
+        <v>183</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>169</v>
+        <v>230</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>210</v>
+        <v>239</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>212</v>
+        <v>241</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>213</v>
+        <v>242</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>214</v>
+        <v>243</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>215</v>
+        <v>244</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>216</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>183</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>217</v>
+        <v>246</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>218</v>
+        <v>247</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>219</v>
+        <v>248</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>220</v>
+        <v>249</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>221</v>
+        <v>250</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>222</v>
+        <v>251</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>223</v>
+        <v>252</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>66</v>
+        <v>253</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>82</v>
+        <v>254</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>224</v>
+        <v>255</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>225</v>
+        <v>256</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>226</v>
+        <v>257</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>227</v>
+        <v>258</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>228</v>
+        <v>259</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>229</v>
+        <v>260</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>230</v>
+        <v>261</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>66</v>
+        <v>262</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>82</v>
+        <v>263</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>231</v>
+        <v>264</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>234</v>
+        <v>267</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>235</v>
+        <v>268</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>236</v>
+        <v>269</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>230</v>
+        <v>270</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>216</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>237</v>
+        <v>272</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>238</v>
+        <v>273</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>233</v>
+        <v>274</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>239</v>
+        <v>275</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>240</v>
+        <v>276</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>241</v>
+        <v>277</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>242</v>
+        <v>278</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>189</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>183</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>243</v>
+        <v>271</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>244</v>
+        <v>279</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>245</v>
+        <v>280</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>246</v>
+        <v>281</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>247</v>
+        <v>282</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>248</v>
+        <v>283</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>249</v>
+        <v>284</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>250</v>
+        <v>285</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>251</v>
+        <v>286</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>252</v>
+        <v>15</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-        </is>
+        <v>221</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>271</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>253</v>
+        <v>287</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>254</v>
+        <v>288</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>255</v>
+        <v>289</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>256</v>
+        <v>290</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>257</v>
+        <v>291</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>258</v>
+        <v>292</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>259</v>
+        <v>293</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>251</v>
+        <v>16</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>260</v>
+        <v>183</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>261</v>
+        <v>294</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>262</v>
-[...3 lines deleted...]
-      </c>
+        <v>295</v>
+      </c>
+      <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
-        <v>264</v>
+        <v>296</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>265</v>
+        <v>297</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>266</v>
+        <v>298</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>267</v>
+        <v>299</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>268</v>
+        <v>300</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>269</v>
+        <v>15</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>270</v>
+        <v>301</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>272</v>
+        <v>302</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>273</v>
+        <v>303</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>274</v>
+        <v>304</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>275</v>
+        <v>305</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>276</v>
+        <v>306</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>277</v>
+        <v>307</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>278</v>
+        <v>308</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>82</v>
+        <v>301</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>280</v>
+        <v>309</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>281</v>
+        <v>310</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>283</v>
+        <v>311</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>284</v>
+        <v>312</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>285</v>
+        <v>313</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>286</v>
+        <v>314</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>288</v>
+        <v>315</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>289</v>
+        <v>316</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>290</v>
+        <v>317</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>291</v>
+        <v>318</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>292</v>
+        <v>319</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>293</v>
+        <v>320</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F41" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="B41" s="5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>296</v>
+        <v>322</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>297</v>
+        <v>323</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>298</v>
+        <v>324</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>299</v>
+        <v>325</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>300</v>
+        <v>326</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>301</v>
+        <v>327</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>302</v>
+        <v>328</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>303</v>
+        <v>183</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>304</v>
+        <v>329</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>307</v>
+        <v>332</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>308</v>
+        <v>333</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>309</v>
+        <v>334</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>310</v>
+        <v>335</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>189</v>
+        <v>36</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>37</v>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G43" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G43" s="5" t="s">
+        <v>336</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="I43" s="5"/>
+        <v>337</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>338</v>
+      </c>
       <c r="J43" s="5" t="s">
-        <v>312</v>
+        <v>41</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>313</v>
+        <v>339</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>314</v>
+        <v>340</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>315</v>
+        <v>341</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>316</v>
+        <v>342</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>317</v>
+        <v>183</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>318</v>
+        <v>343</v>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>319</v>
+        <v>344</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>320</v>
+        <v>345</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>321</v>
+        <v>346</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>322</v>
+        <v>347</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>323</v>
+        <v>348</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>324</v>
+        <v>349</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>325</v>
+        <v>350</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>326</v>
+        <v>183</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>327</v>
+        <v>343</v>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>328</v>
+        <v>351</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>329</v>
+        <v>352</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>330</v>
+        <v>353</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>331</v>
+        <v>354</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>332</v>
+        <v>355</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>333</v>
+        <v>356</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>334</v>
+        <v>357</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>189</v>
+        <v>358</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>295</v>
-[...4 lines deleted...]
-        </is>
+        <v>359</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>343</v>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>335</v>
+        <v>360</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>336</v>
+        <v>361</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>337</v>
+        <v>362</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>338</v>
+        <v>363</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>339</v>
+        <v>364</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>340</v>
+        <v>365</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>189</v>
+        <v>358</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>295</v>
+        <v>359</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>343</v>
+        <v>367</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>344</v>
+        <v>368</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>345</v>
+        <v>369</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>346</v>
+        <v>370</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>347</v>
+        <v>371</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>348</v>
+        <v>372</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>349</v>
+        <v>373</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>350</v>
+        <v>374</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>351</v>
+        <v>375</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>352</v>
+        <v>376</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>353</v>
+        <v>377</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>354</v>
+        <v>378</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>355</v>
+        <v>379</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>356</v>
+        <v>380</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>357</v>
+        <v>15</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>358</v>
+        <v>206</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>359</v>
+        <v>381</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>360</v>
+        <v>382</v>
       </c>
       <c r="J49" s="5" t="s">
-        <v>361</v>
+        <v>383</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>362</v>
+        <v>384</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>363</v>
+        <v>385</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>364</v>
+        <v>386</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>365</v>
+        <v>387</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>357</v>
+        <v>15</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>358</v>
+        <v>183</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>366</v>
+        <v>388</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>367</v>
+        <v>389</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>368</v>
+        <v>390</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>369</v>
+        <v>391</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>370</v>
+        <v>392</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>371</v>
+        <v>393</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>372</v>
+        <v>394</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>373</v>
+        <v>395</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>374</v>
+        <v>396</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>375</v>
+        <v>397</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>376</v>
+        <v>398</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>377</v>
+        <v>399</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>378</v>
+        <v>400</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>379</v>
+        <v>401</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>380</v>
+        <v>183</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>381</v>
-[...3 lines deleted...]
-      </c>
+        <v>402</v>
+      </c>
+      <c r="I52" s="5"/>
       <c r="J52" s="5" t="s">
-        <v>383</v>
+        <v>403</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>384</v>
+        <v>404</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>385</v>
+        <v>405</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>386</v>
+        <v>406</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>387</v>
+        <v>407</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>388</v>
+        <v>16</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>389</v>
+        <v>408</v>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>390</v>
+        <v>409</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>391</v>
+        <v>410</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>392</v>
+        <v>411</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>393</v>
+        <v>412</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>394</v>
+        <v>413</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>395</v>
+        <v>414</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>396</v>
+        <v>415</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>342</v>
+        <v>408</v>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>397</v>
+        <v>416</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>398</v>
+        <v>417</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>399</v>
+        <v>418</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>401</v>
+        <v>420</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>402</v>
+        <v>421</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>403</v>
+        <v>422</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>405</v>
+        <v>423</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>406</v>
+        <v>424</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>408</v>
+        <v>426</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>409</v>
+        <v>427</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>410</v>
+        <v>428</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>411</v>
+        <v>429</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>342</v>
+        <v>408</v>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
-        <v>412</v>
+        <v>430</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>413</v>
+        <v>431</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>414</v>
+        <v>432</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>415</v>
+        <v>433</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>416</v>
+        <v>434</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>417</v>
+        <v>435</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>418</v>
+        <v>436</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>342</v>
+        <v>408</v>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>419</v>
-[...1 lines deleted...]
-      <c r="I57" s="5"/>
+        <v>437</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>438</v>
+      </c>
       <c r="J57" s="5" t="s">
-        <v>420</v>
+        <v>439</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>421</v>
+        <v>440</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>422</v>
+        <v>441</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>423</v>
+        <v>442</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>424</v>
+        <v>443</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>426</v>
+        <v>444</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>427</v>
+        <v>445</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>428</v>
+        <v>446</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>429</v>
+        <v>447</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>430</v>
+        <v>448</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>431</v>
+        <v>449</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>432</v>
+        <v>450</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>433</v>
+        <v>408</v>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>434</v>
+        <v>451</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>435</v>
+        <v>452</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>436</v>
+        <v>453</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>437</v>
+        <v>454</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>438</v>
+        <v>455</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>439</v>
+        <v>456</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>440</v>
+        <v>457</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>441</v>
+        <v>458</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>442</v>
+        <v>459</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>443</v>
+        <v>460</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>444</v>
+        <v>461</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>445</v>
+        <v>462</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>446</v>
+        <v>463</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>447</v>
+        <v>464</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>448</v>
+        <v>183</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>449</v>
+        <v>465</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>450</v>
+        <v>466</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>451</v>
+        <v>467</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>452</v>
+        <v>468</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>453</v>
+        <v>469</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>455</v>
+        <v>471</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>456</v>
+        <v>472</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>457</v>
+        <v>473</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>458</v>
+        <v>474</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>459</v>
+        <v>475</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>460</v>
+        <v>476</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>461</v>
+        <v>477</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>462</v>
+        <v>478</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>463</v>
+        <v>479</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>464</v>
+        <v>480</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>465</v>
+        <v>481</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>466</v>
+        <v>482</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>467</v>
+        <v>483</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>468</v>
+        <v>484</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>295</v>
+        <v>408</v>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>470</v>
-[...3 lines deleted...]
-      </c>
+        <v>486</v>
+      </c>
+      <c r="I64" s="5"/>
       <c r="J64" s="5" t="s">
-        <v>472</v>
+        <v>487</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>473</v>
+        <v>488</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>474</v>
+        <v>489</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>475</v>
+        <v>490</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>476</v>
+        <v>491</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>477</v>
+        <v>492</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>478</v>
+        <v>493</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>479</v>
+        <v>494</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>481</v>
+        <v>496</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>483</v>
+        <v>498</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>484</v>
+        <v>499</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>485</v>
+        <v>500</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>486</v>
+        <v>501</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>488</v>
+        <v>503</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>489</v>
+        <v>504</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>490</v>
+        <v>505</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>448</v>
+        <v>408</v>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>491</v>
+        <v>506</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>492</v>
+        <v>507</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>493</v>
+        <v>508</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>494</v>
+        <v>509</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>495</v>
+        <v>510</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>496</v>
+        <v>511</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>497</v>
+        <v>512</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>498</v>
+        <v>513</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>499</v>
+        <v>514</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>500</v>
+        <v>515</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>501</v>
+        <v>516</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>502</v>
+        <v>517</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>503</v>
+        <v>518</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>504</v>
+        <v>519</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>13</v>
+        <v>520</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>505</v>
+        <v>521</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>506</v>
+        <v>522</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>507</v>
+        <v>523</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>508</v>
+        <v>524</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>509</v>
+        <v>525</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>510</v>
+        <v>526</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>511</v>
+        <v>527</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>512</v>
+        <v>528</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>513</v>
+        <v>529</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>514</v>
+        <v>530</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>515</v>
+        <v>531</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>516</v>
+        <v>532</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>517</v>
+        <v>533</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>518</v>
+        <v>534</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>13</v>
+        <v>520</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>520</v>
+        <v>536</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>522</v>
+        <v>537</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>523</v>
+        <v>538</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>524</v>
+        <v>539</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>525</v>
+        <v>540</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>13</v>
+        <v>520</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>526</v>
-[...1 lines deleted...]
-      <c r="I72" s="5"/>
+        <v>541</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>542</v>
+      </c>
       <c r="J72" s="5" t="s">
-        <v>527</v>
+        <v>543</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>528</v>
+        <v>544</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>529</v>
+        <v>545</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>530</v>
+        <v>546</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>531</v>
+        <v>547</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>532</v>
+        <v>548</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>533</v>
+        <v>549</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>534</v>
+        <v>550</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>535</v>
+        <v>551</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>536</v>
+        <v>552</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>537</v>
+        <v>553</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>538</v>
+        <v>554</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>82</v>
+        <v>183</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>448</v>
+        <v>408</v>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>539</v>
+        <v>555</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>540</v>
+        <v>556</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>541</v>
+        <v>557</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>542</v>
+        <v>558</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>543</v>
+        <v>559</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>544</v>
+        <v>560</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>545</v>
+        <v>561</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>190</v>
+        <v>562</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>546</v>
+        <v>563</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>547</v>
+        <v>564</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>548</v>
+        <v>565</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>549</v>
+        <v>566</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>550</v>
+        <v>567</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>551</v>
+        <v>568</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>552</v>
+        <v>569</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>553</v>
+        <v>570</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>554</v>
+        <v>571</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>555</v>
+        <v>572</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>556</v>
+        <v>573</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>557</v>
+        <v>574</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>558</v>
+        <v>575</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>559</v>
+        <v>576</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>560</v>
+        <v>577</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>561</v>
+        <v>578</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>562</v>
+        <v>579</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>563</v>
+        <v>580</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>564</v>
+        <v>581</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>565</v>
+        <v>582</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>566</v>
+        <v>583</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>567</v>
+        <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>569</v>
+        <v>585</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>570</v>
+        <v>586</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>571</v>
+        <v>587</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>572</v>
+        <v>588</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>573</v>
+        <v>589</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>574</v>
+        <v>590</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>380</v>
+        <v>408</v>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>575</v>
+        <v>591</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>576</v>
+        <v>592</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>577</v>
+        <v>593</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>578</v>
+        <v>594</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>579</v>
+        <v>595</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>580</v>
+        <v>596</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>581</v>
+        <v>597</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>582</v>
-[...3 lines deleted...]
-      </c>
+        <v>598</v>
+      </c>
+      <c r="I80" s="5"/>
       <c r="J80" s="5" t="s">
-        <v>584</v>
+        <v>296</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>585</v>
+        <v>599</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>586</v>
+        <v>600</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>587</v>
+        <v>601</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>588</v>
+        <v>602</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>567</v>
+        <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>589</v>
+        <v>603</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>590</v>
+        <v>604</v>
       </c>
       <c r="J81" s="5" t="s">
-        <v>570</v>
+        <v>543</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>591</v>
+        <v>605</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>592</v>
+        <v>606</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>593</v>
+        <v>607</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>594</v>
+        <v>608</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>567</v>
+        <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>595</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="I82" s="5"/>
       <c r="J82" s="5" t="s">
-        <v>597</v>
+        <v>610</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>598</v>
+        <v>611</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>599</v>
+        <v>612</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>600</v>
+        <v>613</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>601</v>
+        <v>614</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>603</v>
+        <v>616</v>
       </c>
       <c r="J83" s="5" t="s">
-        <v>604</v>
+        <v>617</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>606</v>
+        <v>619</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>607</v>
+        <v>620</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>608</v>
+        <v>621</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>190</v>
+        <v>72</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>189</v>
+        <v>36</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>73</v>
+      </c>
+      <c r="F84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>609</v>
+        <v>622</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>610</v>
+        <v>623</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>611</v>
+        <v>41</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>613</v>
+        <v>625</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>614</v>
+        <v>626</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>615</v>
+        <v>627</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>216</v>
+        <v>72</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>189</v>
+        <v>36</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>73</v>
+      </c>
+      <c r="F85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>616</v>
+        <v>628</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>617</v>
+        <v>629</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>618</v>
+        <v>41</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>619</v>
+        <v>630</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>620</v>
+        <v>631</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>621</v>
+        <v>632</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>622</v>
+        <v>95</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>190</v>
+        <v>36</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>425</v>
+        <v>37</v>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>623</v>
+        <v>633</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>624</v>
+        <v>634</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>625</v>
+        <v>41</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>626</v>
+        <v>635</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>627</v>
+        <v>636</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>629</v>
+        <v>638</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>190</v>
+        <v>72</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>189</v>
+        <v>36</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>295</v>
+        <v>73</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>425</v>
-[...4 lines deleted...]
-        </is>
+        <v>221</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>639</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>630</v>
+        <v>640</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>631</v>
+        <v>641</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>632</v>
+        <v>41</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>634</v>
+        <v>643</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>635</v>
+        <v>644</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>636</v>
+        <v>645</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>646</v>
+      </c>
+      <c r="F88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>637</v>
+        <v>647</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>641</v>
+        <v>651</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>642</v>
+        <v>652</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>643</v>
+        <v>653</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>183</v>
+      </c>
+      <c r="F89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>644</v>
+        <v>654</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>645</v>
+        <v>655</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>646</v>
+        <v>656</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>647</v>
+        <v>657</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>648</v>
+        <v>658</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>649</v>
+        <v>659</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>650</v>
+        <v>660</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>190</v>
+        <v>36</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>425</v>
+        <v>37</v>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>651</v>
-[...1 lines deleted...]
-      <c r="I90" s="5"/>
+        <v>661</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>662</v>
+      </c>
       <c r="J90" s="5" t="s">
-        <v>652</v>
+        <v>41</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>653</v>
+        <v>663</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>654</v>
+        <v>664</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>655</v>
+        <v>665</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>656</v>
+        <v>114</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>190</v>
+        <v>72</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>189</v>
+        <v>37</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>295</v>
-[...7 lines deleted...]
-        </is>
+        <v>115</v>
+      </c>
+      <c r="F91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>666</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>658</v>
-[...1 lines deleted...]
-      <c r="I91" s="5"/>
+        <v>667</v>
+      </c>
+      <c r="I91" s="5" t="s">
+        <v>668</v>
+      </c>
       <c r="J91" s="5" t="s">
-        <v>652</v>
+        <v>41</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>660</v>
+        <v>670</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>661</v>
+        <v>671</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>662</v>
+        <v>672</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>295</v>
+        <v>73</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>425</v>
+        <v>221</v>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>664</v>
+        <v>674</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>597</v>
+        <v>675</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>665</v>
+        <v>676</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>666</v>
+        <v>677</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>667</v>
+        <v>678</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>668</v>
+        <v>679</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>669</v>
+        <v>73</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>448</v>
+        <v>221</v>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>670</v>
+        <v>680</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>671</v>
+        <v>681</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>672</v>
+        <v>682</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>674</v>
+        <v>684</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>675</v>
+        <v>685</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>448</v>
+        <v>562</v>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>652</v>
+        <v>682</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>190</v>
+        <v>62</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>295</v>
+        <v>692</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>448</v>
+        <v>138</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>683</v>
+        <v>693</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>684</v>
+        <v>694</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>685</v>
+        <v>695</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>686</v>
+        <v>696</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>687</v>
+        <v>697</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>688</v>
+        <v>698</v>
       </c>
     </row>
     <row r="96">
-      <c r="A96" s="5" t="s">
-        <v>689</v>
+      <c r="A96" s="5" t="n">
+        <v>1916</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>189</v>
+        <v>699</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>700</v>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>690</v>
-[...3 lines deleted...]
-      </c>
+        <v>701</v>
+      </c>
+      <c r="I96" s="5"/>
       <c r="J96" s="5" t="s">
-        <v>692</v>
+        <v>702</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>693</v>
+        <v>703</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>694</v>
+        <v>704</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>695</v>
+        <v>705</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>696</v>
+        <v>706</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>190</v>
+        <v>36</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>189</v>
-[...10 lines deleted...]
-        </is>
+        <v>37</v>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G97" s="5" t="s">
+        <v>707</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>697</v>
+        <v>708</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>698</v>
+        <v>709</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>699</v>
+        <v>41</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>700</v>
+        <v>710</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>702</v>
+        <v>712</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>703</v>
+        <v>713</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>190</v>
+        <v>714</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>657</v>
+        <v>700</v>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>704</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="I98" s="5"/>
       <c r="J98" s="5" t="s">
-        <v>706</v>
+        <v>702</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>709</v>
+        <v>718</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>190</v>
+        <v>714</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>700</v>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H99" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I99" s="5"/>
       <c r="J99" s="5" t="s">
-        <v>714</v>
+        <v>702</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>190</v>
+        <v>699</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>425</v>
+        <v>700</v>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="I100" s="5"/>
       <c r="J100" s="5" t="s">
-        <v>720</v>
+        <v>702</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>190</v>
+        <v>130</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>425</v>
+        <v>72</v>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>727</v>
+        <v>41</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>425</v>
+        <v>562</v>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="J102" s="5" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>737</v>
+        <v>739</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="J103" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="K103" s="5" t="s">
+        <v>744</v>
+      </c>
+      <c r="L103" s="6" t="s">
+        <v>745</v>
+      </c>
+      <c r="M103" s="5" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="G104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H104" s="5" t="s">
+        <v>749</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>750</v>
+      </c>
+      <c r="J104" s="5" t="s">
+        <v>751</v>
+      </c>
+      <c r="K104" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="L104" s="6" t="s">
+        <v>753</v>
+      </c>
+      <c r="M104" s="5" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H105" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="J105" s="5" t="s">
+        <v>759</v>
+      </c>
+      <c r="K105" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="L105" s="6" t="s">
+        <v>761</v>
+      </c>
+      <c r="M105" s="5" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="H106" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="I106" s="5" t="s">
+        <v>765</v>
+      </c>
+      <c r="J106" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="K106" s="5" t="s">
+        <v>766</v>
+      </c>
+      <c r="L106" s="6" t="s">
+        <v>767</v>
+      </c>
+      <c r="M106" s="5" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="5" t="s">
+        <v>769</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F107" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G107" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="H107" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="I107" s="5"/>
+      <c r="J107" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="K107" s="5" t="s">
+        <v>772</v>
+      </c>
+      <c r="L107" s="6" t="s">
+        <v>773</v>
+      </c>
+      <c r="M107" s="5" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="F108" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H108" s="5" t="s">
+        <v>776</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="J108" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="K108" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="L108" s="6" t="s">
+        <v>780</v>
+      </c>
+      <c r="M108" s="5" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="F109" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="G109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H109" s="5" t="s">
+        <v>783</v>
+      </c>
+      <c r="I109" s="5" t="s">
+        <v>784</v>
+      </c>
+      <c r="J109" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="K109" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="L109" s="6" t="s">
+        <v>787</v>
+      </c>
+      <c r="M109" s="5" t="s">
+        <v>788</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -10595,44 +11305,51 @@
     <hyperlink ref="M78" r:id="rId83"/>
     <hyperlink ref="M79" r:id="rId84"/>
     <hyperlink ref="M80" r:id="rId85"/>
     <hyperlink ref="M81" r:id="rId86"/>
     <hyperlink ref="M82" r:id="rId87"/>
     <hyperlink ref="M83" r:id="rId88"/>
     <hyperlink ref="M84" r:id="rId89"/>
     <hyperlink ref="M85" r:id="rId90"/>
     <hyperlink ref="M86" r:id="rId91"/>
     <hyperlink ref="M87" r:id="rId92"/>
     <hyperlink ref="M88" r:id="rId93"/>
     <hyperlink ref="M89" r:id="rId94"/>
     <hyperlink ref="M90" r:id="rId95"/>
     <hyperlink ref="M91" r:id="rId96"/>
     <hyperlink ref="M92" r:id="rId97"/>
     <hyperlink ref="M93" r:id="rId98"/>
     <hyperlink ref="M94" r:id="rId99"/>
     <hyperlink ref="M95" r:id="rId100"/>
     <hyperlink ref="M96" r:id="rId101"/>
     <hyperlink ref="M97" r:id="rId102"/>
     <hyperlink ref="M98" r:id="rId103"/>
     <hyperlink ref="M99" r:id="rId104"/>
     <hyperlink ref="M100" r:id="rId105"/>
     <hyperlink ref="M101" r:id="rId106"/>
     <hyperlink ref="M102" r:id="rId107"/>
+    <hyperlink ref="M103" r:id="rId108"/>
+    <hyperlink ref="M104" r:id="rId109"/>
+    <hyperlink ref="M105" r:id="rId110"/>
+    <hyperlink ref="M106" r:id="rId111"/>
+    <hyperlink ref="M107" r:id="rId112"/>
+    <hyperlink ref="M108" r:id="rId113"/>
+    <hyperlink ref="M109" r:id="rId114"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>