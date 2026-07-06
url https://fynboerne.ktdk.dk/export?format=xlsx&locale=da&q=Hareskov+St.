--- v0 (2026-05-21)
+++ v1 (2026-07-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="703" uniqueCount="438" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="714" uniqueCount="444" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -2400,50 +2400,111 @@
   <si>
     <t>Johanne/Junge Larsen er hjemme igen efter at have været hos Overgaards, som var søde. Laura/Bibbe har talt med egen læge, som sagde, at selvom der var tale om en kræftknude, var chancerne for helbredelse gode.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0jIO</t>
   </si>
   <si>
     <t>[Fortrykt på kortets adresseside:]
 BREVKORT.
 [Post-logo]
 Afsender
 [Håndskrevet på adressesiden:]
 Dec 45
 JW. Larsen, Lindøgaard
 Dræby St. Fyen
 Fru 
 A. Warberg Müller
 Bakkevej 12
 Hareskov St. 
 [Håndskrevet på brevkortets tekstside:]
 Tirsdag.
 Kære lille Dis!
 Nu er jeg hjemme igen, jeg turde ikke blive der længere, da Else mente, det blev for meget for hendes Mor. Jeg kom hjem sm. m. Bibbe og Manse Søndag Aft. For din Femmer gik vi i Biffen og saa et vældig sjovt amer. Stykke. Overgaards var saa søde at være hos og Fru O. sagde i Telefonen i Gaar, at hun savnede sådden! Vi er bleven saa opmuntrede og forhaabningsfulde efter en Samtale Bibbe havde med vores egen Læge her; han sagde, at selv om det var en Kræftknude kunde det udmærket godt helbredes helt, naar den blev fjærnet ved Operation. Han sagde det ikke for at trøste, sagde han, men vilde sige det 
 [på brevkortets adresseside:]
 samme, hvis det var en Kollega, han talte med. Det blev vi meget glade over at høre og har nu faaet godt Haab igen. Mange Hilsner til Jer begge fra din Junge Bibbe er derude i Dag.</t>
+  </si>
+  <si>
+    <t>1945-11-19</t>
+  </si>
+  <si>
+    <t>Niels Bjerre
+Bodild Branner
+Steen Hasselbalch
+Adolph Larsen
+Thøger  Larsen
+Pernille Marryat
+Ib Marryat Johansen
+Axel  Müller
+Janna Schou
+Jørgen Schou
+Bertel Thorvaldsen
+Albrecht  Warberg
+Laura Warberg
+Erik Warberg Larsen
+Grete Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Adolph Larsen/Agraren fik konstateret kræft i november 1945 og blev opereret kort efter. Han blev helbredt. 
+Brudeparret og Fru Bjerre kendes ikke. 
+Birthe Plum og hendes mand kendes ikke. 
+Astrid Warbergs bog "Den Synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbachs forlag 1925.
+Friis's tegninger kan muligvis være lavet af Achton Friis. 
+Det vides ikke, hvad det var for et tab/en naturkatastrofe, som Erik/Tinge Warberg Larsen var udsat for.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0536</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nXVy</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+1945
+19/11. 45
+om lille 10 md. Nille der blev [ulæseligt ord] til mors sluthonorar for Den Synske (Hasselbalch)
+[Med blæk på kuvertens forside:]
+Fru 
+Johanne Warberg Larsen
+Lindøgaard
+Dræby
+[Med blæk i brevet:]
+Hareskov, Mandag d. 19' Nov. 1945
+(Bufs Fødselsdag, vilde have været 49 i Dag.)
+Og Thorvaldsens, 125.
+Kære lille Junge! Det var godt, dit Brev kom, jeg går jo hver Dag og tænker på Agraren og er ængstelig - det er du også, jeg kan læse det mellem Linierne i dine sidste Breve, så hvis du kan overkomme det, må du endelig skrive lidt oftere i denne Tid, det behøver ikke at være så langt. - Det skuffede mig, at Kjolen ikke var lige til at gå i, jeg syntes du trængte sådan til en Afløser af den tynde Kjole, du gik med om Morgenen, og når du nu har så meget om Ørene, får du vel næppe den Kone sat i Sving med "Omforandringer". -
+Vi havde sådan et hyggeligt Bryllup i Onsdags ["Onsdags" overstreget] Lørdags; en midaldrende Herre fra Kjøbenhavn ringede en Dag og Spurgte, om Axel vilde vie ham og hans Forlovede, da de så nødig vilde have "Bunkebryllup," som det bliver på Københavns Rådhus; det havde Axel ikke noget imod (vi får jo 10 Kr. for Vielse!), så sendte de deres Papirer, han 55, hun Sygeplejerske og 50 Aar! Jeg var som sædvanlig paa Sokkerne fra tidlig Morgen i Lørdags - en Kone havde jeg da tilhjælp, så jeg kunde virke i Køkkenet; - vi skulde have Ibserne til Middag næste Dag, så jeg bagte 1 Sirupskage - m. Græskar som Sukat og 15 store Boller, samt en Leverpostej, samt kogte Æblegrøden til Søndag - og så Middagen til Axel kom hjem Kl 1/2 3; og så var der jo en Del at ordne for mig i Stuerne - Blomster i Vand allesteder, Mors Hedebolysdug o.m.a. Brudeparret skulde komme 1/2 5. Lidt før siger jeg til Axel, hvad nu hvis de ikke har de sidste Papirer med?" "Jamen det har de." "Ja - men hvis - - -". "Det har jeg ikke tænkt over", sagde Axel. Så kom de - i stort Sindsoprør - de havde glemt Dåbsattesterne! Opdagede det i Toget - var helt ude af det - jeg hviskede til Bruden: "De skal nok blive viet." Axel havde nemlig fået det Papir fra Magistraten, hvori der stod at alt var klappet og klart (m. lidt andre Ord.) Brudgommens Søster var med, en Fru Bjerre fra Lemvig, hendes Mand Fætter til Maleren Bjerre, som Thøger Larsen så tit talte om. Da Vielsen var overstået (tar 10 Min.) var der en Time til deres Tog gik, de tilbød så at gå, men selvf. bad vi dem blive, jeg bød Cigarer; fortalte dem, at jeg altid spillede "Det er så yndigt at følges ad," når vi skulde have Vielse; så bad de mig om at spille den igen - og vi sang den så allesammen; siden snakkede vi og havde naturligvis en Mængde Fællesbekendte. - Søndag Morgen Kl 1/2 10 ankom Bilen med - lille Nille! som Chaufføren smilende kom bærende med; Forældrene skulde til et Møde og kom senere spadserende, var her c 1/2 1. Jeg havde Middagen færdig, en dejlig Kalvesteg med alt muligt godt til; Pilsner. Æblegrød m. Fløde. Efter Opvasken drak vi rigtig Kaffe m. Kage til - og inden de tog afsted - Bilen kom Kl 6 - fik de The med Boller og - mit Smør, som jeg selv havde kernet - det var vanvittig godt og gjorde fortjent Lykke. Lille Nille var ufattelig sød; sad og småsnakkede i sin Vognkasse, fik sine små Måltider - lagdes så ind i Sovekammeret, hvor hun snakkede sig selv i Søvn; vi hørte hende overhovedet ikke vrippe. Hun kan nu rejse sig op på sine små tykke Ben det er hun meget stolt af; hun ler og smiler hele Tiden, er en lille glad Sjæl. Det er forfærdelig morsomt, når de kommer herover, Nus er altid så strålende glad og begge henrykte for deres lille Unge. Jeg forærede dem Bil hen og hjem (11 Kr - men jeg er Velhaver - hør blot om lidt), vi bestilte Bilen til at bringe og hente dem Juleaften, for til min Fryd gik de ind på at komme her Kl 1/2 4 og blive til 1/2 8 - så kan de alligevel have lidt hjemme bagefter, hvortil de har bedt Birthe Plum og hendes Mand. Bilen gør også Lykke ved, at 
+2/
+der altid er en hel Masse, der skal udveksles - Symaskinen kører ofte frem og tilbage mellem os - og der er altid så meget herfra, som de får med hjem, Axel havde skaffet 10 Pund Sirup, som Nus naturligvis fik noget af; lidt Æbler glider jo også derover, og Stauder fra Haven etc. Og altid har Axel kapret Cigaretter til Ib, som ryger kolossalt, han synes det døller den slemme Gigt, han lider så meget af; dennegang fik han 5 Pakker og var jo henrykt. - Med Velhaveriet forholder det sig sådan. Jeg fik for c 14 Dage siden Brev fra Fru With Jensen (Bodils Svigermor) om jeg ikke havde et Expl. af den Synske at sælge, hun syntes, det var den bedste Bog, hun nogensinde havde læst og hendes Explar var altid udlånt etc. Nå, det havde jeg ikke, men fik derved den Ide at skrive til Hasselbalch, om det ikke var værd at optrykke Bogen, da den jo ret hurtig blev udsolgt dengang (1925); desuden havde vi jo et uopgjort Mellemværende, idet han i sin Tid skrev, om jeg vilde give Afkald på det Resthonorar, jeg skulde have, når Bogen var udsolgt, da det ved en Forglemmelse ikke var indsat i Kontrakten, at dette ikke gjaldt, hvis Bogen blev udsolgt til nedsat Pris. Det gik jeg ind på, men bad om stadig at måtte købe Bøger på Forlaget til 1/2 Pris. Han svarede: "med Fornøjelse - så længe De lever." Men da jeg et Par Jule havde købt 3-4 Bøger, blev der pludselig sagt, at nu var dette ophævet - - - og - skrev jeg til ham - "synes De egentlig, at dette var fair?" Så fik jeg nogle Dage efter et yderst elskværdigt Brev fra Steen Hasselbalch m. "Kære Fru Warberg - -" og Papirmangel - måtte sige nej til alle - men foreslog dog hos et et af de mange nye Forlag - -!
+- - - - "Hvad angår Kontrakten, som de ikke mener, jeg har overholdt, så har jeg nu gravet Sagen frem - og De har ganske Ret i den Kritik, hvorfor jeg tillader mig at sende Dem Resthonoraret Kr 250. - som følger i Check." Vabehar! Solstrålehistorie! Rejse til dig og mig til næste Sommer, det kan du stole på!
+Og så har jeg fået lavet en hel Del om i Stuerne, navnlig min; der fyrer vi kun om Søndagen, men det lider Bøgerne af, så flyttede jeg den kæmpestore Reol ind i Dagligstuen - lige inden for Døren hvor Piedestalen stod - den kom ind i Nordhjørnet i min Stue; Skrivebordet kom så der, hvor Reolen stod - lige tilhøjre indenfor Døren; så blev derovre en god Vægplads, og der hænger alle Friises henrivende Tegninger, og nederst de små sorte Familiebilleder m. Far og Mor osv. Foran Vinduet står så det lille Tobaksskab med en Hyggestol på hver Side - i Vinduet blomstrende Alpevioler, taget ind fra Haven i Oktober (på 3die Aar!). Det store Bord er sat ud i Køkkenet, (det spiser vi ved) - så der er nu meget bedre Plads i min Stue - og ganske vanvittig hyggeligt - gid du kunde se det! Divanen står hvor den altid har stået under det lille høje Vindue, og der kan jeg jo have en liggende Gæst. - Nu nærmer det sig at jeg skal igang med Middagen - nem idag efter Gildet.
+Junge jeg er forfærdet over Tinges Tab. hvor er det dog Synd for de søde Mennesker, der i forvejen slider så hårdt med det; men gives der dog ikke Erstatning eller Forsikring for Naturkatastrofer? Husk at besvare dette - og hils dem fra mig. 
+Og skriv så snart om den søde Agrar, det er sandelig ikke noget for ham at ligge der og være syg og ingen Føde få; hils ham tusinde Gange fra mig og ønsk god Bedring; jeg følger alt derovre i Tankerne hver Dag.
+Mange Hilsner til Jer allesammen!
+Din Dis. 
+[Indsat øverst s. 1; på hovedet:]
+ps. De sidste Nætter har jeg kun haft Astma to Gange pr Nat, det er Fremgang.</t>
   </si>
   <si>
     <t>1945-11-26</t>
   </si>
   <si>
     <t>Alfred Fly
 Adolph Larsen
 Else Larsen, Else, Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Adolph/Agraren Larsen levede mange år efter den vellykkede operation.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0643</t>
   </si>
   <si>
     <t>Lægen sagde, at det var nødvendigt at operere Adolph/Agraren. Han kom med ambulance på hospitalet. Johanne/Junge spurgte via Else, om hun kunne bo hos Elses forældre en tid, og det var OK.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nlNE</t>
   </si>
   <si>
@@ -3985,59 +4046,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wDJV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wDJV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M59"/>
+  <dimension ref="A1:M60"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -5608,982 +5669,1027 @@
       </c>
       <c r="I37" s="5" t="s">
         <v>281</v>
       </c>
       <c r="J37" s="5" t="s">
         <v>282</v>
       </c>
       <c r="K37" s="5" t="s">
         <v>283</v>
       </c>
       <c r="L37" s="6" t="s">
         <v>284</v>
       </c>
       <c r="M37" s="5" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>286</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D38" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="5" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>159</v>
+        <v>131</v>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
         <v>287</v>
       </c>
       <c r="I38" s="5" t="s">
         <v>288</v>
       </c>
       <c r="J38" s="5" t="s">
         <v>289</v>
       </c>
-      <c r="K38" s="5" t="s">
+      <c r="K38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L38" s="6" t="s">
         <v>290</v>
       </c>
-      <c r="L38" s="6" t="s">
+      <c r="M38" s="5" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>279</v>
+        <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>159</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="I39" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="I39" s="5" t="s">
+      <c r="J39" s="5" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="K39" s="5" t="s">
         <v>296</v>
       </c>
       <c r="L39" s="6" t="s">
         <v>297</v>
       </c>
       <c r="M39" s="5" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
         <v>299</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>279</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>159</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
         <v>300</v>
       </c>
       <c r="I40" s="5" t="s">
         <v>301</v>
       </c>
       <c r="J40" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="K40" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="K40" s="5" t="s">
+      <c r="L40" s="6" t="s">
         <v>303</v>
       </c>
-      <c r="L40" s="6" t="s">
+      <c r="M40" s="5" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>14</v>
+        <v>279</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>159</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="I41" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="I41" s="5" t="s">
+      <c r="J41" s="5" t="s">
         <v>308</v>
       </c>
-      <c r="J41" s="5" t="s">
+      <c r="K41" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="K41" s="5" t="s">
+      <c r="L41" s="6" t="s">
         <v>310</v>
       </c>
-      <c r="L41" s="6" t="s">
+      <c r="M41" s="5" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>159</v>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="I42" s="5" t="s">
         <v>314</v>
       </c>
-      <c r="I42" s="5" t="s">
+      <c r="J42" s="5" t="s">
         <v>315</v>
       </c>
-      <c r="J42" s="5" t="s">
+      <c r="K42" s="5" t="s">
         <v>316</v>
       </c>
-      <c r="K42" s="5" t="s">
+      <c r="L42" s="6" t="s">
         <v>317</v>
       </c>
-      <c r="L42" s="6" t="s">
+      <c r="M42" s="5" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>321</v>
+        <v>42</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>159</v>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="J43" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="I43" s="5" t="s">
+      <c r="K43" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="J43" s="5" t="s">
+      <c r="L43" s="6" t="s">
         <v>324</v>
       </c>
-      <c r="K43" s="5" t="s">
+      <c r="M43" s="5" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>42</v>
+        <v>327</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>159</v>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="I44" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="I44" s="5" t="s">
+      <c r="J44" s="5" t="s">
         <v>330</v>
       </c>
-      <c r="J44" s="5" t="s">
+      <c r="K44" s="5" t="s">
         <v>331</v>
       </c>
-      <c r="K44" s="5" t="s">
+      <c r="L44" s="6" t="s">
         <v>332</v>
       </c>
-      <c r="L44" s="6" t="s">
+      <c r="M44" s="5" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>159</v>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="I45" s="5" t="s">
         <v>336</v>
       </c>
-      <c r="I45" s="5" t="s">
+      <c r="J45" s="5" t="s">
         <v>337</v>
       </c>
-      <c r="J45" s="5" t="s">
+      <c r="K45" s="5" t="s">
         <v>338</v>
       </c>
-      <c r="K45" s="5" t="s">
+      <c r="L45" s="6" t="s">
         <v>339</v>
       </c>
-      <c r="L45" s="6" t="s">
+      <c r="M45" s="5" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>159</v>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="I46" s="5" t="s">
         <v>343</v>
       </c>
-      <c r="I46" s="5" t="s">
+      <c r="J46" s="5" t="s">
         <v>344</v>
       </c>
-      <c r="J46" s="5" t="s">
+      <c r="K46" s="5" t="s">
         <v>345</v>
       </c>
-      <c r="K46" s="5" t="s">
+      <c r="L46" s="6" t="s">
         <v>346</v>
       </c>
-      <c r="L46" s="6" t="s">
+      <c r="M46" s="5" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>159</v>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="I47" s="5" t="s">
         <v>350</v>
       </c>
-      <c r="I47" s="5" t="s">
+      <c r="J47" s="5" t="s">
         <v>351</v>
       </c>
-      <c r="J47" s="5" t="s">
+      <c r="K47" s="5" t="s">
         <v>352</v>
       </c>
-      <c r="K47" s="5" t="s">
+      <c r="L47" s="6" t="s">
         <v>353</v>
       </c>
-      <c r="L47" s="6" t="s">
+      <c r="M47" s="5" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>159</v>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="I48" s="5" t="s">
         <v>357</v>
       </c>
-      <c r="I48" s="5"/>
       <c r="J48" s="5" t="s">
         <v>358</v>
       </c>
       <c r="K48" s="5" t="s">
         <v>359</v>
       </c>
       <c r="L48" s="6" t="s">
         <v>360</v>
       </c>
       <c r="M48" s="5" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
         <v>362</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>363</v>
+        <v>159</v>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="K49" s="5" t="s">
         <v>365</v>
       </c>
       <c r="L49" s="6" t="s">
         <v>366</v>
       </c>
       <c r="M49" s="5" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
         <v>368</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>159</v>
+        <v>369</v>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>369</v>
-[...1 lines deleted...]
-      <c r="I50" s="5" t="s">
         <v>370</v>
       </c>
+      <c r="I50" s="5"/>
       <c r="J50" s="5" t="s">
-        <v>302</v>
+        <v>364</v>
       </c>
       <c r="K50" s="5" t="s">
         <v>371</v>
       </c>
       <c r="L50" s="6" t="s">
         <v>372</v>
       </c>
       <c r="M50" s="5" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
         <v>374</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>375</v>
+        <v>61</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>209</v>
+        <v>159</v>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="I51" s="5" t="s">
         <v>376</v>
       </c>
-      <c r="I51" s="5" t="s">
+      <c r="J51" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="K51" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="J51" s="5" t="s">
+      <c r="L51" s="6" t="s">
         <v>378</v>
       </c>
-      <c r="K51" s="5" t="s">
+      <c r="M51" s="5" t="s">
         <v>379</v>
-      </c>
-[...4 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>61</v>
+        <v>381</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>209</v>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="I52" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="I52" s="5" t="s">
+      <c r="J52" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="J52" s="5" t="s">
+      <c r="K52" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="K52" s="5" t="s">
+      <c r="L52" s="6" t="s">
         <v>386</v>
       </c>
-      <c r="L52" s="6" t="s">
+      <c r="M52" s="5" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D53" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="5" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>61</v>
+        <v>209</v>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="I53" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="I53" s="5" t="s">
+      <c r="J53" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="J53" s="5" t="s">
+      <c r="K53" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="K53" s="5" t="s">
+      <c r="L53" s="6" t="s">
         <v>393</v>
       </c>
-      <c r="L53" s="6" t="s">
+      <c r="M53" s="5" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D54" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="D54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F54" s="5" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="I54" s="5" t="s">
         <v>397</v>
       </c>
-      <c r="I54" s="5" t="s">
+      <c r="J54" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="J54" s="5" t="s">
+      <c r="K54" s="5" t="s">
         <v>399</v>
       </c>
-      <c r="K54" s="5" t="s">
+      <c r="L54" s="6" t="s">
         <v>400</v>
       </c>
-      <c r="L54" s="6" t="s">
+      <c r="M54" s="5" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="I55" s="5" t="s">
         <v>404</v>
       </c>
-      <c r="I55" s="5" t="s">
+      <c r="J55" s="5" t="s">
         <v>405</v>
       </c>
-      <c r="J55" s="5" t="s">
+      <c r="K55" s="5" t="s">
         <v>406</v>
       </c>
-      <c r="K55" s="5" t="s">
+      <c r="L55" s="6" t="s">
         <v>407</v>
       </c>
-      <c r="L55" s="6" t="s">
+      <c r="M55" s="5" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>411</v>
-[...4 lines deleted...]
-        </is>
+        <v>61</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>369</v>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="J56" s="5" t="s">
         <v>412</v>
       </c>
-      <c r="I56" s="5" t="s">
+      <c r="K56" s="5" t="s">
         <v>413</v>
       </c>
-      <c r="J56" s="5" t="s">
+      <c r="L56" s="6" t="s">
         <v>414</v>
       </c>
-      <c r="K56" s="5" t="s">
+      <c r="M56" s="5" t="s">
         <v>415</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>417</v>
+      </c>
+      <c r="F57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="I57" s="5" t="s">
         <v>419</v>
       </c>
-      <c r="I57" s="5"/>
       <c r="J57" s="5" t="s">
         <v>420</v>
       </c>
       <c r="K57" s="5" t="s">
         <v>421</v>
       </c>
       <c r="L57" s="6" t="s">
         <v>422</v>
       </c>
       <c r="M57" s="5" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
         <v>424</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>375</v>
+        <v>61</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>159</v>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
         <v>425</v>
       </c>
-      <c r="I58" s="5" t="s">
+      <c r="I58" s="5"/>
+      <c r="J58" s="5" t="s">
         <v>426</v>
       </c>
-      <c r="J58" s="5" t="s">
+      <c r="K58" s="5" t="s">
         <v>427</v>
       </c>
-      <c r="K58" s="5" t="s">
+      <c r="L58" s="6" t="s">
         <v>428</v>
       </c>
-      <c r="L58" s="6" t="s">
+      <c r="M58" s="5" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>61</v>
+        <v>381</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>159</v>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="I59" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="I59" s="5" t="s">
+      <c r="J59" s="5" t="s">
         <v>433</v>
       </c>
-      <c r="J59" s="5" t="s">
+      <c r="K59" s="5" t="s">
         <v>434</v>
       </c>
-      <c r="K59" s="5" t="s">
+      <c r="L59" s="6" t="s">
         <v>435</v>
       </c>
-      <c r="L59" s="6" t="s">
+      <c r="M59" s="5" t="s">
         <v>436</v>
       </c>
-      <c r="M59" s="5" t="s">
+    </row>
+    <row r="60">
+      <c r="A60" s="5" t="s">
         <v>437</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="G60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="K60" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="L60" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>443</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -6603,44 +6709,45 @@
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
     <hyperlink ref="M44" r:id="rId49"/>
     <hyperlink ref="M45" r:id="rId50"/>
     <hyperlink ref="M46" r:id="rId51"/>
     <hyperlink ref="M47" r:id="rId52"/>
     <hyperlink ref="M48" r:id="rId53"/>
     <hyperlink ref="M49" r:id="rId54"/>
     <hyperlink ref="M50" r:id="rId55"/>
     <hyperlink ref="M51" r:id="rId56"/>
     <hyperlink ref="M52" r:id="rId57"/>
     <hyperlink ref="M53" r:id="rId58"/>
     <hyperlink ref="M54" r:id="rId59"/>
     <hyperlink ref="M55" r:id="rId60"/>
     <hyperlink ref="M56" r:id="rId61"/>
     <hyperlink ref="M57" r:id="rId62"/>
     <hyperlink ref="M58" r:id="rId63"/>
     <hyperlink ref="M59" r:id="rId64"/>
+    <hyperlink ref="M60" r:id="rId65"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>