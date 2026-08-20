--- v1 (2026-07-06)
+++ v2 (2026-08-20)
@@ -3,322 +3,122 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="714" uniqueCount="444" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="751" uniqueCount="469" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1924-11-19</t>
+    <t>1933-01-17</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
-    <t>Johannes Larsen</t>
-[...136 lines deleted...]
-  <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Kerteminde</t>
-  </si>
-[...60 lines deleted...]
-    <t>1933-01-17</t>
   </si>
   <si>
     <t>Hareskov St.</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Julius Hviid
 Grethe Jungstedt
 - Knudsen, skomager
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Arne Mortensen
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvilket spil Laura/Bibbe havde med at gøre i Hillerød. 
 Succes var et chokolademærke solgt af firmaet Galle &amp;amp; Jessen (Arkiv.dk – her billede fra 1922).
 Fra litteraturen om Larsen-familien vides, at køberen af Kærbygaard hed Arne Mortensen.
 Johanne og Adolph Larsen købte senere i 1933 Lindøgaard nær Dræby/Munkebo.
 Amanda er muligvis Amanda Heinesen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0607</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen håber ikke, at Laura/Bibbe er syg. Hun er ikke stærk. Selv har Johanne et øre, der vædsker, og hun er næsten døv på det, så hun må til speciallæge.
 Adolph/Agraren Larsen har solgt Kærbygaard for 18.000 kr. Det er en god handel. Johanne og han købte kransekage og chokolade og inviterede gæster til kaffe for at fejre det. Adolph skal nu ikke længere arbejde for andre, Erik/Tinge bliver selvstændig, og Johanne vil holde op med at undervise i klaverspil. 
 Johanne har mødt Amanda, som spurgte til Ina/Sjums.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F1Lr</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 OBS Salget!
@@ -349,151 +149,98 @@
 Tusind Hilsner til Jer alle tre Din glade Junge.</t>
   </si>
   <si>
     <t>1933-04-18</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Ruth -
 Grethe Bichel
 Peter Bichel
 Alhed Marie Brønsted
 Louise Brønsted
 - Christoffersen
 Knud Dalhoff Larsen
 Adam Goldschmidt
 Ina  Goldschmidt
 Bodild Holstein
 - Jantzen, Lindøgaard
 Grethe Jungstedt
 Alfred Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Andreas Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Sagen om at Ina/Sjums er genfundet kendes ikke. 
 "Den gamle Adam" er formodentlig Inas bror, Adam Goldschmidt.
 De to Holsteinere: Den ene er formodentlig Bodild Holstein, men hvem den anden er vides ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0605</t>
   </si>
   <si>
     <t>Det er godt, at Ina/Sjums er genfundet.
 Johanne/Junge og Adolph/Agraren Larsen ejer nu Lindøgaard. Johanne beskriver i brevet rummene og deres indretning samt gårdens faciliteter, dens pris mm. Andreas/Dedde Warberg har været på besøg og ordnet papirarbejde. Han var begejstret for gården.
 Johanne Larsen har haft mange gæster, der ville se gården.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/14rd</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 19 april 1933.
 Fru Astrid Warberg Müller
 Hareskov St.
 Sjælland.
 9-8-03. 
 9/1-2001 5 okt. 02.
 BWP.
 [Håndskrevet på kuvertens bagside:]
 JWarberg Larsen Lindøgaard pr. Dræby
 [I brevet:]
 Lindøgd. pr. Dræby Tirsdag Aft. d. 18-4-1933.
 Kære lille Dis!
 Du skal være den første jeg skriver til her fra Lindøgaard og du var også den første jeg fik Brev fra. Tusind Tak for dine to gode Breve! Hvor er du dog deltagende og optaget af vore store Begivenheder. Men lad mig nu allerførst ønske dig til Lykke med din genfundne Sjums! Hvilken stor og glædelig Begivenhed! Jeg undrede mig over, at du ikke raabte højere Hurra, da Sjums var saa fornuftig at slippe ”den gamle Adam”, det jublede jeg jo saadan over og syntes at det gav godt Haab om Fremtiden for hende og dig. 
 Ja, nu er vi altsaa i Gang som Ejere af den herligste gamle Bondegaard du kan tænke dig; vores Opholdsrum er en veritabel gammel Folkestue – det kaldte Jantzens den, men i gamle Dage, har de jo nok kaldt den Davlestouen; der er en lang Bænk langs de tre smaa Fag Vinduer, et langt smalt Træbord foran og ved Enden af den en kort Slagbænk af malet Fyrretræ (den fik vi straks hentet ned fra Loftet) den venter paa at Tinge skal faa Tid til at tømre Sædet i Orden, saa skal der lidt Hynder paa og det skal være Agrarens Plads; over den hænger Lases henrivende Træsnit af gamle I.A. 
 Vi er ikke paa langt nær i Orden; først i Lørdags flyttede Jantzens deres sidste Sager herfra og for øvrigt har vi ikke haft megen Tid; det daglige Arbejde ogsaa tager en stor Del af Dagen og for Mændenes Vedkommende hele Dagen, saa der levnes ikke megen Tid til at komme i Orden; men her er da beboeligt. En lille Stue ved Siden af Folkestuen er næsten færdig, den store Forstue med den gamle Kiste, Buffetten [det andet ”f” i ordet overstreget] og en lille Sofa er ogsaa pæn og ryddelig ligeledes det store luftige 3 Fags Sovekammer; men Havestuen, som bliver vor fine Stue og de andre Kamre er helt rodede endnu. Manse og Tinge vil bo i det store Karlekammer; det er det eneste Sted hvor vores store Hjørnesofa kan staa; det er jo lidt trist at f [”f” overstreget] vi ikke kan nyde dens Hygge mere og der er den Hage ved det, at der ikke er Kakkelovn i Karlekamret – du forstaar, ingen Skorsten; og Petroleumsovn giver ingen Hygge.
 Dedde var her d.1st April for at skrive Papirer; han var uhyre begejstret over det hele. Han fandt den imponerende velholdt, billige [”e” sidst i ordet overstreget]! Var det ikke morsomt han er ellers altid saa skeptisk. Det var en uhyre festlig Dag og Dedde syntes, det var den fredeligste Handel, han havde været med til, ingen Skænderi af nogen Art. Da vi nærmede os Gaarden sagde Dedde ”Ih du forbarmende” og da vi stod i den og han beskuede de 4 Længer sagde han: Død og Pine! Saa imponeret var han! Jeg maa tilstaa at det forbavsede mig lidt og jeg snakkede lidt om Rotternehullerne [”rne” i ordet overstreget; ”hullerne” indsat over linjen] i Tagene ”Tagene!” sagde Dedde, ”nej de er da saa velholdte”. Han havde aabenbart tænkt sig at til den Pris 45,500 Kr for 45 Td Land maatte der være store Brist. Besætningen er fuldtallig og alt i Maskiner. Indlagt Vand (ikke i Køkkenet, men i Bryggerset ved Siden af) som kommer fra en Kilde og meget billig. Elektricitet, hvilket betyder meget da al Kraft jo gaar ved Elektricitet
 20/3. Jeg naar intet Skriveri; maatte i Seng i Aftes Kl 7½. Lugge og Elle kom Paaskelørdag til Eft.Te. Bes, Puf, Else Overgaard. Jantzen, som vi købte Gaarden af samt Fru Christoffersen (de er alierede!) tidligere Ejer af Gaarden, hun lader Penge staa i den – var her for at flytte deres Sager; vi var 9 til Middag, saa Kjerteminderne, saa Grethe Bichel, Henrik og to Holsteiner; Ruth og Kirsten kom Langfredag, men de maatte tage til Kjert. om Aftenen; næste Dag fik vi indrettet Sengelejlighed til dem. Han er meget tiltalende Hils ham. Du vil forstaa at her var Menneske_vrimmel_. Jeg kunde have ønsket lidt mere Ro, naar Lugge var her; hun var ligeså interesseret som hvis det havde været dig; hun er meget begejstret, så alt; desværre surt Vejr. Ingen Hygge her den Dag. Elle er nu rejst til Stockholm ved du at Grethe blev opereret for c. 14 Dage siden. Svulst paa Æggestokken, det gik helt godt.
 Jeg har ingen Tid. Naar du skriver, stil mig saa Spørgsmaal om det hele her, jeg ved ikke, hvad du ved og hvad ikke. 
 Du hører fra mig d. 26.
 Tusind Hilsner til Jer alle tre
 Din Junge</t>
-  </si>
-[...51 lines deleted...]
-Dis.</t>
   </si>
   <si>
     <t>1935-11-11</t>
   </si>
   <si>
     <t>Dræby St. Fyen
 Lindøgaard</t>
   </si>
   <si>
     <t>Hareskov St.
 Bakkevej 8</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Jacob Lange
 Margrethe -, pige i huset hos Johanne C. Larsen 1936</t>
   </si>
   <si>
     <t>Den lille Kompagnong, Fru Hanne og Jacob Langes Slægtning kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0949</t>
   </si>
   <si>
     <t>Æggemanden tager en kasse frugt med til Astrid Warberg fredag. Johanne C. Larsen synes i øvrigt ikke, at den frugt, som hun dyrker, smager af noget.
@@ -513,140 +260,361 @@
 Bibbe – Kerteminde
 28-1-2002.
 [Skrevet med rød farveblyant på kuvertens forside:]
 12’ Nov. 36
 Læs igennem
 og besvar!
 [Skrevet med blå kuglepen på kuvertens forside:]
 6-3-03.
 [Skrevet med blæk på kuvertens bagside:]
 JWarberg Larsen
 Dræby St. Fyen
 [I brevet:]
 Lindøgaard
 d. 11th Nov 1936.
 Kære lille Dis!
 Tak for dit mægtige Brev! og medfølgende Sang til Fru Hanne – tænk at kunne lave saadan en i Løbet af en Cigar, det er min Sandten godt gjort.
 Dette er kun et Par Ord inden Posten dels synes jeg du skal have et hurtigt lille Livstegn og dels vil jeg lige sige dig, at Æggemanden paa Fredag kommer efter en Kasse Frugt. Jeg pakker i Morgen. Spisefrugten er jo ikke helt fuldmoden før Jul, men de kan da nok lade sig spise – Gravenstenerne først. Der er for Resten ikke noget videre ved vore Gravenstener. Synes du vel? Og navnlig i Aar, synes jeg ikke Frugten smager af noget videre.
 Det var da godt, at den den ["den " overstreget] lille Kompagnon kom igen. Bare hun nu kan holde til Arbejdet. Hvad har hun egentlig fejlet? Mon hun faar nok at spise, og rigtig Ernæring?
 Mon jeg har skrevet om Jakob Langes lille Slægtning, som er lidt langt tilbage – stoppet op i Udviklingen da hun var Barn. Vi har hende paa Prøve fra nu af og til Jul. Hun ankom i Gaar - staar ude og vasker op efter Middag, (jeg synes som du at af alle Bjærge er M.opvasken det største) og saa vidt jeg kan se, kan jeg da faa udm. Nytte af hende. Hun holder mest af groft Arbejde, elsker at gøre rent i Hønsehuse f. Ex. 
 Hun skal ikke have Løn. Foreløbig beholder jeg Margrethe til Nytaar; inden den Tid maa vi jo nok kunne se, om vi kan holde hende ud, og – om hun kan holde os ud. 
 Mon du ved at Tante Mis er meget syg. Jeg tror ikke, hun kommer over det. Ganske vist er Feberen gaaet ned næsten til det normale, men hun ligger hen i en Døs. Jeg skrev til hende forleden, men hun var for svag til at læse Breve. 
 Jeg har altid holdt saa meget af T. Mis. Hun har altid kun været god mod mig.
 Hilsen J.</t>
   </si>
   <si>
-    <t>1936-10-14</t>
-[...4 lines deleted...]
-Louise Brønsted
+    <t>1947-11-29</t>
+  </si>
+  <si>
+    <t>Hareskov St.
+Bakkevej 12</t>
+  </si>
+  <si>
+    <t>Søren -, Bibbes kammerat
+Adolph Larsen
+Johannes Larsen
+Axel  Müller
+Lauritz Pedersen
+Janna Schou
+Børge Tinesen
+Alexander Vincent
+Else Warberg
+Karen Warberg
+Erik Warberg Larsen
+Grete Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, uden registreringsnummer</t>
+  </si>
+  <si>
+    <t>Johanne/Junge spørger, om Astrid kan lægge penge til side til skatten? Det er godt, at Axel har det bedre. Johanne håber, at der bliver råd til turen til Nyborg. Hun vil godt betale for begges cerutter. Måske kan Lauritz køre for dem. 
+Johanne har holdt stor middag med fasaner mm. Og hun har haft besøg af Børge Tinesen, som til sin chefs firma ville lave en reproduktion af Johannes Larsens Et Andetræk. Johanne og Adolfs forstudie til billedet var det nemmeste at gengive. Erik/Tinge og Martin/Manse fik penge for at udlåne deres skitser. Johannes Larsen har krævet at få halvdelen af nettofortjenesten, Børge Tinesen var et dejligt kulturmenneske. Måske skulle Astrid lave en børnebog til udgivelse på hans firma sammen med Janna?
+Johanne og familien har lukket nogle værelser af for at spare på varmen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hx17</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St.
+[Skrevet af ukendt:]
+x Smørmærke!
+1ste December 1947
+besv. 10. Dec. 
+[Håndskrevet på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen.
+[I brevet:]
+Lindøgaard Lørd. 29-11-47.
+Kære lille Dis!
+Det var dog en hel Velsignelse at faa saadan et godt Brev fra dig, det var saa sandelig en god Tur, han der havde til Kontoret. Naar I faar fuld Gage baade for Nov. og Decemb. kan I saa ikke lægge lidt af det til Side til Skatten, for den bliver jo hamber til næste Aar, naar I faar mindre at leve af, men alligevel skal af med den sædv høje Skat. De Blade du skrev om, har jeg regnet sammen til 184 Kr. årlig det kan der købes en hel Del Mad for. Ja, det var som jeg vist skrev, at en Ændring paa Sagerne vilde hjælpe paa Axels Helbred – det er jo endelig ikke saa svært at regne ud, for Nerver er jo paa Spil alle Vegne. Hvor er det dog dejligt, lille Dis! Tror du nok, du kan faa Raad til det Nyborg-Ophold, som jeg ser hen til med saa stor Forventning. Skulde vi faa daarligt Vejr, har vi da nok at snakke om indendørs. Ser du ikke ogsaa hen til det som en god Oplevelse? Vi maa se at faa det til at blive af. Naar vi kommer ind i det nye Aaar, vil jeg spare sammen til det og jeg tror [”tror” indsat over linjen] ogsaa godt, jeg kan bestride vort fælles Cerutbehov, din Rejse til Nyborg er jo dyrere end min. Saa vil Lauritz hente os ud til dem, saa du faar Bibbe at se i hendes Hjem, og maaske han ogsaa vil køre os en Tur f. Eks. til Glorup, til de gode Titter – det har jeg nu ikke talt med ham om, men han er vældig flink med Bilen hvis hans Dæk bare vil holde, de er frygtelig skrøbelige og han kan ikke faa nye. – Vi havde saadan en morsom Aften
+2 Jo ["Jo" overstreget] i Torsdags. Vi havde faaet dem til at kommer herud og havde lavet fin Aftensmad til dem: Dug paa Bordet, Bajere – den sidste Rest fra Gildet – 2 Fasaner, henkogte og pænt koldt Bord; de var begejstrede og overraskede. De kom om Eftermiddag, men vi havde saadan et morsomt Besøg; Gretes Bror, Børge, arbejder hos en Mand, der hedder Vincent – fransk Afstamn. – han har en en Gros Forretn. Med Luksusting Julekort, Servietter, Gengivelse af Malerier, Børnebøger o.s.v. o.s.v. [”o.s.v. o.s.v.” indsat over linjen] De kom for at se det Maleri af Las med Agraren, der sidder paa Andetræk; Tinge og Manse har jo hver sit Maleri, Studier af ["af" overstreget] til det store som hænger paa Statens Museum for Kunst. Han valgte vores fordi det var lettere at gengive. Dagen efter skulde de ud til Las for at blive enige med ham; de har før lavet noget af hans, og da fik han 8000 Kr. men denne Gang menes han at ville forlange Halvdelen af Nettofortjenesten, og det er jo et skrapt Forlangende. Du kan ikke tænke dig, hvor den Mand var henrivende. Dis, der er nu noget ved Kulturmennesker! man ved det øjeblikkelig naar han træder ind i ens Stue, og soler sig ved at være sammen med et Kulturmenneske, og saa var han saa elskelig; vi snakkede og snakkede og faldt saa glimrende sammen. Som vi ærgrede os, da det for sent gik op for os, at vi godt kunde have faaet dem, ham og Børge altsaa, til at blive, for de skulde hen til Odense og sove der. Selv Agraren sagde, at det var helt vemodigt at sige Farvel til ham. Ham maa vi henvende os til, hvis 
+3 du laver en Børnebog, han ”gør” i den Slags, du kunde maaske sammen med Janna tjene store Penge ved det.
+Det havde først været Meningen, de skulde laane det Billede, som Tinge har, og da det saa blev vores, sagde Børge til ham, at saa blev Tinge vist lidt skuffet, saa sagde Vincent straks: godt, saa siger vi 500 Kr, saa kan de faa 250 Kr hver – Tinge og Manse altsaa. Bare for at laane det Billede!!
+Til Aftenkaffen kørte Lauritz ned eft. Grete og Tinge, Søren ankom i Bil, og vi havde en umaadelig morsom Aften Næ, hvor Snakken gik. Vi havde anstrengt os, havde til Kaffen hjemmebagt Franskbrød m. Ost og Marmelade, en Lagkage med Chokoladeglassur samt en Æblekage, godt m. Flødesk. De jublede højt, da det kom paa Bordet. Det var sidste Aften i vores gode Stue; næste Morgen flyttede vi ned i Spisestuen; vi tør ikke mere fyre deroppe, for Brændselet svinder foruroligende. Det værste er jo med Julen, men saa fyrer vi op i Manses Stue, Havestuen lige til Juleaften, saa vi kan have Julestue der. Her er saamænd ellers hyggeligt nok; Gulvtæppet er her nede, mine pæne Blomster er flyttet herned, jeg har 3 blomstrende Alpevioler, hvoraf den ene er selvopdreven og jeg har to andre som endnu ikke er kommen i Blomst. Her er yndigt, men alligevel savner jeg jo min Stue. 
+Søren er en Kammerat af Bibbe fra Middelf. Sinds.s.h. hun har været et Aar i Paris som Nurse er nu sygeplejerske i Kjerteminde en meget sød Pige. - - Vi har det alle godt her. Hermed 1 Smørmrk.
+Masser af Hilsner til Jer begge</t>
+  </si>
+  <si>
+    <t>1949-05-24</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Thora Cohn
 Adolph Larsen
 Andreas Larsen
-Gudrun Larsen
+Grethe Larsen
 Henning Larsen
-Ingrid Larsen
+Jeppe Larsen
 Johannes Larsen
-Marie Larsen
-[...5 lines deleted...]
-Margrethe -, pige i huset hos Johanne C. Larsen 1936
+Martin Larsen
+Else Larsen,  Andreas Larsens kone
+Kirsten Larsen, Elena Larsens veninde
 Ellen  Sawyer
-Janna Schou
-[...4 lines deleted...]
-Else Warberg
+Lars Swane
+Ane Talbot
+Ursula Uttenreitter
+Andreas Warberg
+Minna Warberg
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Frk. Hansen, Keld, Per, Ole og Thyra var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0659</t>
+  </si>
+  <si>
+    <t>Andreas/Dedde Warberg har været på besøg hos Ellen Sawyer. Andreas og Else Larsen kom og snakkede. I øvrigt er der ikke megen kontakt mellem "Malerens" og de øvrige i familien. Kun Martin/Manse ses med Johannes Larsen til fuglesnak. Andreas/Puf Larsen er blevet lidt sær. Han er netop fyldt 50.
+Dedde tog videre til Lindøgaard, og man gik tur og så på afgrøderne. Det er trist, at Dedde fik en kone, som ikke passer til ham. 
+Louise/Lugge Brønsteds hus er ikke færdigt, og det bliver dyrt. 
+Martin/Manse Larsen køber mere jord. Erik/Tinge Larsen er hårdt spændt for.
+Johanne Larsen underviser Ole i engelsk.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/cB31</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St. 
+[Skrevet af ukendt:]
+modt. 25/Maj 1949
+(husk om Lugge!)
+besv. 31/5.
+[Skrevet af Laura Warberg Petersen:]
+19-1-2007.
+10-7-05
+8-8-2000
+BWP. 
+[På kuvertens bagside:]
+Lindøgaard Dræby St. Fyen.
+Danmark.
+[Skrevet af ukendt:]
+16-7-05
+10-7-05
+[I brevet:]
+Lindøgaard 24-5-1949. 
+Kære lille Dis
+Tak for dit Brev! Det var kedeligt, at Du skulde være urolig for min Skyld, jeg havde slet ikke Fornemmelsen af, at det var saa længe siden, jeg havde hørt fra dig, og det er jo gerne det, jeg retter mig efter. Hvis jeg en Gang skulde blive syg, skal jeg nok ”lade dig tilflyde” Underretning, det har jeg vist en Gang lovet dig. 
+Jeg har haft den store Glæde at have Besøg af Dedde. Minna er jo i London, og man har altid Fornemmelse af, at han nyder Ungkarle-Tilværelsen intenst. Han kom til Elle ved 4 Tiden i Lørdags; Elle er jo lykkelig, naar han er hos hende. Puf og Else saa ham fra deres Have og kom ned; de sad saa og snakkede i Haven – i Elles – i det dejlige Vejr, og Elle sagde, at de havde haft det saa hyggeligt. Der er ellers ikke megen Forbindelse mel. Malerens og Elle, hun ved aldrig noget om dem, træffer dem af og til paa Gaden, er aldrig deroppe uden til Fødselsdagsvisitter etc naar hun meget sjældent bliver bedt. Der er næsten heller ingen Forbindelse mellem vore Børn og dem – de vil helst have det saadan. Ja Manse elsker jo Las saa højt og har altid uendelig Snak med ham om Fugle, saa han er der en Gang imellem, men har aldrig Fornemmelsen af at det er synderligt velset hos de unge. Puf er bleven lidt sær med Aarene, særlig paa det Punkt. Puf fyldte 50 nu den 12te Maj. Kirsten havde besørget ham et gammelt-antikt-Fad, som sendtes ham fra Hennings, Brors, Agrarens, mig Tinges og Manse og Bibbe; det kostede 65 Kr. Jeg havde tænkt mig, at vi her og Bibbe skulde have fordret ham et Gavekort fra Boghdl. Eriksen, men saa blev dette arrangeret og var jo ogsaa mere personligt end Bøger, han selv skulde vælge. Han er altid saa mageløs sød ved alle vore Fødselsdage, og jeg syntes saa, at han ved sin 50_Aars_ Dag skulde have lidt ekstra. 
+Men det var Dede. De kom her Søndag Efterm. ved halv 3 Tiden og gik kort efter en lang Tur gennem Markerne; det havde jeg holdt paa, for ingen kan elske Naturen højere end Dedde, og jeg vilde ogsaa gerne have, han skulde se vor lovende og flotte Afgrøde – maaske den bedste, vi endnu har set her paa denne Tid af Aaret. Han var ogsaa glad ved Turen i det underskønne Vejr. De kom tilbage Kl 4 – ja Elle var bleven her hos mig – og Frøken Hansen havde et dejligt Kaffebord og kom med Kaffekanden, da de traadte ind. Du kan tro, det var lækkert, hun er meget dygtig og bager vidunderligt. Dedde havde 10 Cerutter med til mig, saa vi fik en god Smøg og en herlig og hyggelig Snak; desværre vilde han allerede af Sted godt 5, men jeg var jo lykkelig over at se ham; jeg føler mig mere og mere knyttet til 
+2
+Dedde end tidligere. Hvor var det Synd for ham, at han ikke fik en Kone, der passer bedre til ham, saa han kunde have haft et godt Herreværelse med sine Bøsser, sin Hund og Sager i Stedet for den feminine Stue, som udelukkende bærer Præg af Minna. Og saa er Stuen jo endda det mindste ved det! Han hører næsten bedre, end han har gjort, det er da en stor Lykke. 
+Manse var borte i en Uge og havde nydt sin Ferie; det viste sig, at Kelds Ven Dürkopp – eller noget lignende – var gift med en Datter af en af Agrarens Kusiner, saa hun og Manse er altsaa Næstsøskendebørn; hende syntes Manse saa uhyre godt om. Han var saa i Birkerød, hvor Lasse Swane nu bor og var der det meste af Tiden; han og Ursula spadserede en Dag over til Lugge, det var jeg glad ved; hendes Hus er langtfra færdigt endnu; det bliver desværre meget meget dyrere end der ["der" overstreget] det var kalkuleret til, bare lille Lugge kan klare det. Da Manse saa kom hjem, maatte han spænde sig selv forfærdelig haardt for for at indvinde de tabte Arbejdsdage; tidligt oppe er han og arbejder til c. 9 om Aftenen, der er jo ikke saa lidt at gøre paa en Bondegaard; Tinge tager noget af Roepasningen, saa tjener han da noget ved det. De er i Færd med at handle, Manse køber 6 Tdr. Land Inddæmning. Arrangementet med at skaffe Pengene – 3200 Kr. er gaaet i Orden, nu er det bare med at faa Tid til at tage til Odense og faa det lavet færdigt, hos Sagføreren altsaa. Tinge var nødt til at skaffe Penge, han har en Gæld, han ikke kan komme ud af paa anden Maade, og Manse kunde ikke tænke sig at lade den Jord gaa over til fremmede, saa han tog den – ret store - Beslutning at købe. Tinge er jo spændt haardere for end han kan magte; det hjælper, naar Per om et Aar er færdig med sin Lære og kan sørge for sig selv. Lille Ole har de nu megen Nytte af, han er en dejlig Dreng; som han altid hjælper til derhjemme, det kan du ikke tænke dig. Per er nu ogsaa det, selv om hans Tid jo ikke tillader ham at hjælpe; jeg læser stadig Engelsk med ham og han er snart helt gæv, jeg er rørt over, at han ofte, ja næsten altid, naar han kommer spørger – med en lidt bekymret Mine om, hvordan jeg har det, og hvordan det gaar med Knæet; det er da forfærdelig sødt af en Dreng paa 18 Aar, og jeg ikke Fornemmelsen af, at det [et overstreget bogstav] er af Høflighed, men udelukkende fordi det er ham om at gøre at faa det at vide. Saadan noget rører mig dybt og gør godt! 
+Saa til Slut Tak for Brev og Thyra, som er meget interessant denne Gang – og mange Hilsener til Jer begge fra din Junge.</t>
+  </si>
+  <si>
+    <t>1950-06-06</t>
+  </si>
+  <si>
+    <t>Dres -
+Holger -
+Alfred Fly
+Johannes Hohlenberg
+Johannes Larsen
+Helga Nielsen
+Lauritz Pedersen
+Jørgen Schou
+Mette Schou
+Leo Swane
+Erik Warberg Larsen
+Grete Warberg Larsen
+Lise Warberg Larsen
 Martin Warberg Larsen
+Erik Warberg Larsen, søn af Erik og Grethe
+Troels Warberg Pedersen
 Laura Warberg Petersen</t>
   </si>
   <si>
-    <t>Det vides ikke, hvem Fru Nielsen og Søster Thorsen var. Sidstnævnte var formodentlig i familie med Rigmor Thorsen. 
-[...21 lines deleted...]
-Modt. 16’Okt. 1936
+    <t>Det vides ikke, hvem Jørgen og Gretes søster var. Lille Marie kendes heller ikke. 
+Laura/Bibbe Warberg P. og hendes familie boede på Andkærgaard.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0662</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har syet 50 servietter siden februar og også strikket til Laura/Bibbe Warberg Petersen. Nu syr hun nogle nye modeller.
+Det er dejligt, at Astrid/Dis skal til Småland.
+En fluesnapper har bygget rede over Astrids dør.
+Laura/Bibbe og drengen har været til middag, men han blev forvirret og græd meget. Lauritz er på rejse med bestyrelsen i en andelsfoderstofsforening.
+Laura/Bibbe er meget egnet til at få børn, og Johanne håber, at hun får flere. 
+Lise Warberg Larsen er på besøg på Sjælland, og Erik Warberg L. savner hende.
+Erik/Tinge og Martin/Manse har været hos Laura/Bibbe til middag. Pigen havde fri, så Bibbe havde travlt. Bibbe har fået voldsomt mange gaver i forbindelse med fødslen af Troels
+Johanne fortæller om Leo Swanes indkøb hos en tobakshandler i Kerteminde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/55oU</t>
+  </si>
+  <si>
+    <t>[Håndskrevet med blyant på kuvertens forside:]
+10’ Juni 1950
+[Håndskrevet med sort pen:]
+besv. 15 Juni
+(m. Kassen med to hvide Jakker
+1 Sæt blåt Sengetøj – Ramme m. Billeder
+Skriveblok. Undertrøje)
+[Håndskrevet med blå kuglepen:]
+24-4-06.
+[Håndskrevet med sort kuglepen:]
+13-7-05.
+1-7-05.
+[Håndskrevet med blå kuglepen:]
+7-8-2000.
+BWP.
+[Håndskrevet med blæk:]
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St. 
+[Håndskrevet på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen.
+[Håndskrevet med sort kuglepen:]
+13-7-05
+[Håndskrevet i brevet:]
+Lindøgaard 6-6-50
+Kære lille Dis!
+Tak for dit lange og gode Brev! Nej, jeg var ikke bleven nervøs; tidligere betød det altid Sygdom, når der var længe imellem Brevene, men nu ved jeg, at det bare er, at det trækker lidt ud, og det gør da ingenting; du må ikke føle Brevskr. til mig som en Byrde eller Pligt. 
+I dette Øjeblik blev de 4 Servietter færdige, jeg skulde først have Kontrolassistentens 12 færdige. Nu har jeg siden midt i Februar syet 50, men hvor er jeg ogsaa flittig, at den megen Strik til Bibbe og andre tager jo også Tid! Og Strømpestopning! Naar jeg skriver smaat, er det for at nøjes med 1 Ark, saa Brevet ikke skal blive for tungt. Mens jeg husker det: Jo Tak, vi vil meget gerne have Trøjen. Tak paa Forhaand. I næste Brev kommer Udklippene og Fotografierne, hvor er de glimrende – især af Jørgen, det er en meget smuk Lighed. 
+Tænk, at I skal til Småland! Tillykke til det! Maaske gaar det meget bedre i Aar med Dres, nu er I ligesom forberedte paa hendes Uomgængelighed. Gid I nu maa få godt Vejr, det betyder meget deroppe. Og ikke alt for hedt.
+Er det ikke knagende billigt med de 100 Kr. for hele Somr'en for Tobedeab. men det er jo ogsaa Penge naturligvis.
+Jo, det var dejligt for dig – det med Hohlenberg, og saa at han kunde saa godt med Holger, det er altid morsomt når ens Venner kan sammen. Og tænk Dis, at I har Nattegale. Aa, hvor vilde jeg dog gerne endnu en Gang i mit Liv høre dens vidunderlige Sang, det giver hele vor Ungdom! Naa, vi har jo ogsaa mange Fugle. En lille Fluesnapper bygger Rede – og har lagt Æg – paa Gesimsen over vor Indgangsdør, du ved der er [Tegning] saadan over Døren. Er det ikke sjovt. Bibbe og den lille har det godt begge to. De var her med Drengen 2_den_ Pinsedag til Aftensmad, de har en lille Kasse til ham, som kan gaa ind i Bilen; desværre blev han saa opreven af Færden, saa han græd meget herhenne, saa de kommer vist ikke saa snart igen. Lauritz er ude at rejse. Han er i Bestyrelsen for ”Fyens Andelsforretn. for Korn og Foderstoffer" og hele Bestyrelsen er i Tyskl. Holland og Belgien for at se paa et eller andet. De kørte d. 2_den_ Juni i 4 Biler, første Dag til Hamborg. Bibbe kørte han til Odense om Morgenen. Desværre er der smadder-hedt, men det er da alligevel en dejlig Tur, skriver han; ventes hjem Lørd. eller Søndag. Jeg synes, det er saa dejligt for ham, at han nu ogsaa har været udenlands, han hører saa tit om vore Udenlandsrejser, og det er en stor Oplevelse for ham. - - Jeg tror, som du ogsaa antydede i et af dine Breve, at den lille Fyr vil have en god Indflydelse paa deres Samvær, Lauritz er saa glad ved ham. Naar Bibbe er saa velegnet til at faa Børn, som Dr. Fly sagde, hun var, burde hun jo have en til, hvad hun sikkert ogsaa hellere end gerne vilde, men nu skal vi saa se, om Lauritz gaar med til det. 
+Jeg glemte, da jeg skrev om Servietterne, at jeg har med min bedste Vilje ikke kunnet regne ud, hvad [Tegning] er for en; tegn den dog – for Sjovs Skyld lidt nøjagtig ud, saa jeg kan faa fat paa, hvad det er for en; men nu har jeg faaet lavet flere nye Modeller; blandt dem er denne med Karlen og Pigen, der danser om Majstangen, den synes jeg nu er vældig pæn den synes jeg du skulde beholde. Jo, den gode [ulæseligt ord] skal rigtignok have 4; og jeg vil godt sy dem for 1,50 hvis en eller anden skulde have Lyst til nogle.
+I dette Øjeblik læser taler [”taler” indsat over linjen] Speakeren op om et Skib paa 3000 Tons, der brænder, den hedder Mette Schou – mon det er Bufs Kone, der er kaldt op?
+Da jeg var midt paa 1_ste_ Side, kom lille Grete med Erik, og vi fik os en god lang Passiar, jeg har ikke set hende i flere Dage, da de har haft travlt med at gaa i Roerne, hun hjælper jo Tinge tappert. Lise er paa Sjælland hos Gretes Søster, det er lidt strengt for Drengen at undvære hende, for hun er for ham som en Mor; skønt hun rejste – vist – 22/5 - siger han endnu stadig hver Dag: Lise skal komme hjem. Ellers plejer de hurtigt at glemme i den Alder, men jeg tror, man kan sige, at Lise staar fuldt paa Højde med Grete for Lillebror. 
+Det er dejligt med den Varme, jeg sidder meget i Haven, og jeg tror, mit Knæ har godt af Solen, det forekommer mig, at der er Bedring i det nu. 
+I Søndags var Tinge og Manse paa Andkærgd. til Middag; Grete og Erik havde været der paa Dagen før. Desværre var det Pigens Fridag, det maa have taget lidt af Glansen, for naar Bibbe skulde passe baade Huset, den lille, Karlene, de fremmede og Kyllinger og Høns, saa kunde der jo knapt blive den Ro over det, selv om Grete self. hjalp hende. Men hvor havde Bibbe alligevel været lykkelig over at have dem. Hvor B. dog hænger ved sin Slægt. Grete var aldeles betaget over alt det Bibbe havde faaet, ja meget mere Tøj end Drengen vil kunne naa at bruge, men ogsaa Sølvting – Bæger Ske Gaffel o. s. v. Og af Blomster stadig et Væld. Ja, det var virkelig som Helga sagde – og du antydede – det er jo som en kongelig Fødsel! Visitter vrimler stadig ind, Lauritz er jo ogsaa meget afholdt og har mange Forbindelser, foruden saa alle Bibbes Venner. Paa den Tid, da vi barslede var det endnu ikke bleven Skik med saadanne Gaver, vel? Jeg kan da ikke huske noget om det. - - Det kunde da ellers være dejligt for dig og Axel at være der et Par Dage alene, kedeligt, at det ikke kan naa sig. – Apropos om en lille By’s Intimitet. Kender du Historien om ”Pibedrejeren”, ogsaa Tobakshandler. Det var da Leo Swane første Gang var i Kjerteminde. Dagen efter sin Ankomst kom han ind til Pibedrejeren for at købe Tobak; Lases havde bedt ham købe noget til dem. Saa siger Leo: Og saa skulde jeg have an Kasse Cigarer 
+[Skrevet på hovedet på side 2:]
+men hvad var det nu de hed”. Uden et Ord gik P. hen efter en Kasse og stillede for ham. ”Ja, det er dem, men hvor i al Verden kunde De vide det?” hvortil P. paa sin tørre Facon 
+[Skrevet langs venstre margen på side 2:]
+sagde” Jo, jeg saa Dem gaa forbi med Kunstmalerens i Gaar”. Du forstaar, Leo havde ikke med et Ord nævnt Kunstmalerens. 
+[Skrevet på hovedet øverst på første side:]
+Saa faar du til Slut saa mange Hilsner til Axel, og hils ogsaa lille Marie fra mig. Tusind Hilsner din Junge.</t>
+  </si>
+  <si>
+    <t>1924-12-11</t>
+  </si>
+  <si>
+    <t>Theodor Duepetersen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Korsør</t>
+  </si>
+  <si>
+    <t>Hareskov</t>
+  </si>
+  <si>
+    <t>Vinskoven 4440 Mørkøv
+Hareskov 3500 Værløse</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Duepetersen bor i Lou St. ved Næstved (Telefonnøgle Næstved 1924, s 23)
+Duepetersen vil besøge Alhed i kaninskoven, så hun bor muligvis hos sin søster Christine Mackie i Hareskov.
+Ashanti-regionen ligger i dag i Ghana.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Opmuntrende brev til Alhed, som har haft dårligt hjerte og er indlagt på sanatorium.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/juXR</t>
+  </si>
+  <si>
+    <t>Læge Duepetersen Lou, d. 11/12 1924
+Trf. Hverd. 10-11 Telef.: Lou 2.
+Alhed!
+Tak for dit lange brev – det glæder os så sandelig at se at du jo er fuldstændig aandsfrisk - det påstår Las osse! den smule hjærtefejl! skidt med det ! det er jo ikke noet nyt! jeg har såmænd osse hat mange - men de går over du! dånt you worry old girl! Hvis guderne styre mine og min sølverbruds fjer retteligen, så kører jeg i min lupusauto til kaninskoven på Søndag formiddag for at se på dig og for at kysse dig for et billede denne ækle gl. Ashantineger fra Vinskoven i sin store drukkenskab har sendt mig – Jeg siger dig du: det er vanvittigt! pragtfuldt - bæstet har overgået sig selv! og det vil dog sige noget.
+Blæs på dine dia og prognoser – 
+du bliver rask og ung igen 
+TH</t>
+  </si>
+  <si>
+    <t>1937-05-15</t>
+  </si>
+  <si>
+    <t>Lindøgaard Dræby St.</t>
+  </si>
+  <si>
+    <t>Bakkevej 8 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Viktor Jensen
+Erik Warberg Larsen
+Mary Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Mary og Erik Warberg Larsens ægteskab blev ganske kortvarigt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0948</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen takker for en gave fra Astrid/Dis Warberg-Goldschmidt. Festen skal holdes hos Viktors den følgende dag. Johanne kunne ikke skaffe kogekone, og hun turde ikke skulle stå for al maden alene, skønt det nu går nogenlunde med hende.
+Mary og Erik/Tinge Warberg Larsen er cyklet til Dræby for at blive viet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wDJV</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
 Fru A. Warberg Müller
 Bakkevej 8
-Hareskov St
-[...4 lines deleted...]
-Lindøgaard Dræby St
+Hareskov St. 
+[Skrevet med blå kuglepen på kuvertens forside:]
+6-3-03.
+[Skrevet med sort kuglepen på kuvertens forside:]
+20-1-2002
+20-3-2000
+20-3-2000
+Bibbe – Kerteminde
+[Skrevet med blæk på kuvertens bagside:]
+Warberg Larsen
+Lindøgd Dræby St
 Fyen
 [I brevet:]
-Lindøgd 14-10-1936
-[...19 lines deleted...]
-Din Junge</t>
+Efterm. Pinsedag 1937.
+Kære søde Dis!
+Et Par Minutter har jeg! Men jeg maa sige dig tusind Tak for alt. Jordbærst[ulæseligt] er jo ganske overordentlig pragtfuldt, Mary er saa ovenud begejstret for det Men søde Dis, jeg har jo sagt, at du ikke maatte sende mig mere, men selvfølgelig er jeg henrykt over det altsammen. - - Gildet bliver hos Viktors i Morgen, jeg kunde ingen Kogekone faa og turde ikke risikere at over ta al Maden alene og mulig ikke kunde røre mig. I Øjeblikket er det nogenlunde, men alt i alt ikke glimrende. 
+Tak for alle dine gode Ønsker, du hører jo fra de unge
+Tusinde Hilsener til Jer alle
+Din mest rørte og taknemmelige Junge
+[Indsat nederst på arket; på skrå:]
+Tinge og Mary cycler om lidt til Dræby at blive viet de tager Brevet med Tak for Frim.</t>
   </si>
   <si>
     <t>1936-11-24</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Christian  Brandstrup
 Eline  Brandstrup
 Thora  Branner
 Jacob Lange
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Marie Larsen
 Elisabeth Mackie
 Søren Madsen
 Janna Schou
 Jørgen Schou
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen
 Karl Zeckendorf</t>
   </si>
   <si>
     <t>En tilsyneladende udviklingshæmmet pige var en kort tid i huset hos Johanne C. Larsen. Hun var en slægtning til Jacob Lange.
 Doktoren var formodentlig Karl Zeckendorf, som i 1936 var Jannas Schous kæreste. 
 I 1930-1931 var Elisabeth/Putte Mackie gift med Svend Nielsen. Det vides ikke, hvad den mand, som hun i 1936 var gift med, hed.
 Problemet med Thora/Tutte Branner kendes ikke.</t>
   </si>
@@ -730,163 +698,50 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 5/5 – 02.
 23/9 – 02
 [Skrevet med anden håndskrift:]
 Fru A. Warberg-Müller
 Bakkevej 8
 Hareskov St.
 [Med anden håndskrift:]
 20 – 3 – 2000
 [På kuvertens bagside:]
 J Warberg Larsen
 Lindøgaard Dræby St
 Fyen 
 [I brevet:] 
 Lindøgd. 18-12-36
 Jeg ejer ingen Opskr. paa hv. Pebernødd Elle har Mors skv. Kogebog. Men for sent – Stockholm. 
 Kæreste lille Dis!
 Det er lige nær Posttid, men han er sent paa det i denne Tid, jeg skriver til han er der. Har lige bundet Krans til Fars Grav og pakket samt skrevet til Marie paa Erikshaab – meget glipper for mig i Aar, men Kransen til Hillerslev Kirkegaard maa ikke glippe. 
 Tusind Tak for din Pakke. Det piner mig, at du skulde have Ulejlighed, naar du jo maa være saa langt tilbage og ingen Kræfter har. Mest – næsten – Tak for det dejlige Hynde, jeg kan sagtens montere det selv. Marcipanen er vidunderlig og Chokoladen, men altfor mange Penge igen! Og alle de Frim. Tusind Tak! Gid du dog kunde komme lidt til Kræfter, lille Dis. Godt for Konen, kys hende fra mig. Og for Nortoft – ham tror jeg dog ikke, du skal kysse fra mig. Skønt - -! 
 Vi var til Barnedaab i Lørdags, en ganske dejlig Dag helt igennem. Lille S.A. henrivende saa god i Kirken – gav sit Bifald til kende med stærke Grynt, da han advarede mod Djævelen og alt hans. Marie bar Elle stod hos [”Elle stod hos” indsat over linjen]. Flot Frokost. Af Gæster kun Overgaard Elle, Wille (!) og os. Mange og gode Snapse, som ikke skadede Agraren! 
 Tante Misses dejlige Tøj kom 1 Kvarter før Bilen hentede os til Kirke. Jeg passede Pelsen og den fik altsaa en standsmæssig Indvielse! Du kan ikke tro, hvor den er vidunderlig. Sort Søløve med Bæverbesætning. Et meget kostbart Stykke.
 Jeg naar ikke mere!
 Tak og Hilsen til Jer alle Tre
 din Junge.</t>
-  </si>
-[...111 lines deleted...]
-Din egen Dis</t>
   </si>
   <si>
     <t>1937-04-22</t>
   </si>
   <si>
     <t>Thora  Branner
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Adolph Hitler
 James Jeans
 Hans Kaalund
 George Lansbury
 Adolph Larsen
 Peter Munch
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Hempel Syberg
 Erik Warberg Larsen
 Mary Warberg Larsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Svensson-Sagen gik ud på. 
 Sechendorf kendes ikke.</t>
@@ -952,116 +807,66 @@
 Klar til Bryllup det er snart
 Nu vi tror at alt ret makker
 Kø’r og Heste trives vil
 Muligvis en Avlskarl vakker
 I ad Aare lægger til
 Og vi svinger højt vor Fane
 ønsker at det godt vil gaa
 Heldet følge Jeres Bane
 Lykke til – og saa kil paa!
 Lørdag Morgen Desværre maa Brevet jo allerede af Sted i Dag, da vi jo ikke kan afsende Breve om Lørdagen. 
 Nu skrev jeg saa den lille Vise, som det maaske kan more dig at se; den er jo noget tynd, men hvad hvis Stemningen er god, kan meget glide. 
 Hvor det glæder mig for Axel, at han nu har lidt (el. meget) bedre Forhold paa sit Kontor; det har jo uendelig meget at sige, naar han tilbringer saa mange Timer af sit Liv paa saadan et muggent Kontor. – Jeg læste nu dit Brev igennem igen. Hvor er der meget meningsløst i den Nazi-Regering. De vil med Vold og Magt af med Jøderne, men naar Dr. Sechendorfs Broder vil emigrere, kan han mulig ikke komme derfra. Det lyder meningsløst. Tror du ikke, det hænger saadan sammen, at han ikke kan faa sine Penge ud af Landet og derfor er afskaaret derfra? - For Resten havde jeg en svag Fornem
 4. 
 melse af, at Regeringen var begyndt at blive lidt mere normal (jvf. Landsbury´s Besøg hos Hitler) men maaske de er for dumme til at tage ved Lære af Landets Tilstand; de bliver vist mere og mere forarmede fordi alt skal gaa til den forbandede Oprustning – hvilket atter vil sige Storkapitalen. – Lad os haabe Tyskerne kan faa lavet Omvæltning uden Borgerkrig; de har dog før lavet en saadan – i Slutningen af Verdenskrigen – uden at der blev udgydt en Blodsdraabe; men selvf. er jo de to Situationer meget forskellige. Lad os haabe det bedste for det stakkels tyske Folk. 
 Du skriver at vi faar ikke Verdensfred, før hvert enkelt Menneske bliver bedre – altsaa fredelig indstillet; nej, det er sikkert rigtig nok, men det er jo ogsaa det Fredsvennerne arbejder så hardt med. Man har jo Slagordet ”Sindenes Afrustning” og Dr. Muncks [”c” i ordet overstreget] Tale i Geneve for nogle Maaneder siden – husker du nok – var jo det selvsamme som du siger. Jeg har saa tit kørt frem med den Betragtning ”Du og jeg og mange med os er Fredsvenner, og naar vi er det og saa er [”er” indsat over linjen] helt opfyldt af den Indstilling, at end ikke vor pekuniære Fordel vilde kunne rokke denne Indstilling - saa ligger det indenfor Mulighedernes Grænse, at alle kunde blive Fredsvenner og saa – voilà – Verdensfreden!” Der gøres jo et kolosalt Arbejde Verden over paa denne ”moralske Afrustning” og selv om vi intet ved om Udfaldet er det dog en god Fornemmelse at være med i det Arbejde. For mit Vedkommende blev det Slut, da jeg kom her til Lindøgaard, men har dog viet Arbejdet en Del af mine Kræfter før den Tid; endog holdt Foredrag. - - - - -
 Verdensanskuelse – nej, jeg har ingen! For noget negativt er jo nu en Gang ikke noget positivt. Jeg har ikke megen Intelligens – det skal Guderne vide, men den Smule jeg har, synes jeg, fortæller mig, at det er ufatteligt – det er vel alle enige om [”enige om” indsat over linjen] selv Videnskabens Dyrkere, som du synes at have et Horn i Siden paa; at alle rettænkende Mennesker maa forkaste, at Kemikerne laver Giftgassen er jo indlysende, men de er jo ogsaa kun Mennesker og de [”de” indsat over linjen] sætter sig derved i Klasse med alle de mange, der paa anden Maade fremmer og ophjælper Krigene. Men selve det at Mennesker vil udgranske Naturens Hemmeligheder og gøre sig til Herre over Stoffet kan jeg ikke med min bedste Mening se noget forkert i, og hvor ved du noget om Videnskabsmændenes Indstilling overfor Tilværelsens Gaader? Kender du James Jeans Bøger? Astronomi i nogenlunde populær Form – dog for en stor Del over min ringe Fatteevne; den, jeg har, hedder ”Universet” og efter denne lange tykke Bogs Udredelse om Stjærner og Æter, rent videnskabeligt selvfølgelig, skriver han i Slutningen, hvor han taler om Stoffets Tilblivelse disse Ord: ” For at faa en konkret Forestilling om en saadan Skabelse kunde vi tænke os, at Guds Finger satte Æteren i Svingninger og dermed gav Anledning til Skabelsen”. En saadan Guds Finger maa vel alle tænkende Mennesker mene existerer – det der skiller din Opfattelse fra min er blot det, at du tror – nej ved - at du ved Besked med Fingerens Indehaver, mens jeg mener, at vi Mennesker ikke kan have det allerfjerneste Begreb om den Kraft, Gud 
 5.
 Skaberen eller hvad Navn vi nu vil give det store – ufattelige -. Alle de mange mange Religioner er Udslag af Menneskers Trang til Viden om den Ting – el. lad mig sige Gud – og de er jo saa i Regelen ogsaa ”blevet kult [”kult” overstreget] moralske Faktorer [”], hvilket jo i høj Grad har berettiget deres Existens og er bleven til Velsignelse for Menneskeheden. Og det være da uendeligt langt fra mig at forsøge at rokke ved Menneskers religiøse Overbevisninger. Hvad der ikke mindst har oprørt mig ved russisk og tysk Diktatur er deres Arbejden paa at fratage Folkene deres Religion; de tager Brødet fra dem, men deres Trøst - Religionen – kunde de mintro dog gærne lade dem beholde, hvis den styrker dem i Tilværelsens Lidelser, og det er der jo ingen Tvivl om, at den gør. – Kan det kaldes at have en Livsopfattelse, jeg mener nej. 
 Der er for Resten en lille Ting i dit Brev, jeg maa skrive lidt om; du skriver: ”Du er Fredsven, men ogsaa Ven af en Videnskab, som bl.a. laver Giftgas - - ” Nej søde Dis, det er for overfladisk en Betragtning; for hvem mener dog at Videnskaben er ufejlbarlig? At jeg man [”jeg” overstreget; ”man” indsat over linjen] skal knæle for den og sige Ja og Tak for alt, hvad den laver? Man skal da ikke fordømme al Videnskaben, fordi den fejler paa visse Punkter. Det kan for Resten godt være, at Videnskabsmænd ikke tænker paa Mennesker, at de i ualmindelig Grad opsluges af deres Arbejde, men saa maa Mennesker jo om hvad af de videnskabelige Resultater de vil udnytte og hvordan de vil udnytte den - - og det gør de altså nederdrægtig skidt paa Gassernes Omraader. Men maa vel lidt opvejes ved den medicinske Videnskabs Virksomhed; hvis den finder ud af noget, som kan hjælpe mig af med min Gigt er det dog et Plus, hvor det andet er et Minus!
 Tror du ikke, du kan give mig Ret i nogle af disse Betragtninger? Og kan du ikke det gør det da heller slet ingen Ting; vi holder jo ikke af hinanden hverken for vores Tros eller Ikke-Tros eller vore Egenskabers Skyld, men fordi der er Sympati imellem os og er de gode Søstre og Venner som vi altid har været og som vi vil vedblive at være til ”Løbet” bliver Slut. Nu maa Brevet ogsaa snart være Slut; nu vinker Pandekagerne – de desværre endnu uskabte Pandekager – efter mig.
 Senere. Tænk nu kom Posten længe før sin Tid, nu venter han mens jeg faar dette lukket
 Tusinde af alt muligt – 
 Din Junge</t>
   </si>
   <si>
-    <t>1937-05-15</t>
-[...48 lines deleted...]
-  <si>
     <t>1938-08-30</t>
   </si>
   <si>
     <t>Julie Brandt
 Louise Brønsted
 Kurt Jungstedt
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Marie Schou
 Christine Swane
 Lars Swane
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Erik Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Marie Schou/Syberg, som var mor til Jørgen/Buf Schou døde 1934. Derfor ordene om hendes manglende indflydelse på ham. 
 Mary, som hjalp til i huset hos Johanne C. og Adolph Larsen, blev en kort tid kæreste med Erik/Tinge, og de blev gift. Parret fik også et barn. Ægteskabet blev kun af kort varighed. Flere år senere blev Erik/Tinge gift med Grethe, f. Tinesen. 
 Den omtalte Alma er ikke oprettet med biografi. 
 Louisenlund på Skovvej i Kerteminde var frem til 1945 et lille spisested (Arkiv.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0596</t>
   </si>
   <si>
     <t>Johanne/Junge har betændelse i skulderen og skal muligvis opereres.
@@ -1151,51 +956,51 @@
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard pr. Dræby St.
 [I brevet:]
 Lindøgaard
 Tel. Dræby 103
 d. 21nde Nov. 38.
 Kære lille Dis!
 Tak for dit Brev og for din Deltagelse for Bibbe! Ja, nu er det da lysnet lidt for os; vi var jo hos Doktoren i Kjertem. og han gav hende Medicin, som til vor store Lettelse har foraarsaget Bedring; hendes 3 Ugers Rejse med Hvile og god Forplejning hjalp ikke synderligt ud over det, at hun indsaa, det var klogest at søge Læge, og det var jo da for Resten ikke lidt. Jeg syntes, han tog saa alvorligt paa det, men jeg kender ganske vist ikke Manden saa meget. Du kan tro, jeg har været Lægevidenskaben taknemmelig for, at de kan præstere Stoffer, som kan helbrede den Slags. Og synes du dog ikke, at naar der kan spores Bedring, saa maa det vel ogsaa ved fortsat Kur kunne kureres helt? Det har været en forfærdelig Tid for mig; jeg var selvf. den, der var mest Angst, men selv Mandfolkene var kede af det, og de plejer jo ellers at ville se lyst paa den Slags. Mon du ved, at B. var hos Sjums en Ugestid og blev saa gode Venner med hende. Sjums var enestaaende sød imod hende, gav hende 2 Æg daglig og sørgede i det hele taget for hende. Børnene var Bibbi ogsaa saa glad ved, syntes de var saa søde.
 Tænk dig, vi har faaet en Pige. Efter 5 Ugers haardt Arbejde, føles det helt underligt pludselig at kunne slappe af – ja, der er saamænd nok for mig at lave, Madlavning o.s.v. men alle grovere Arbejder gør nu Pigen, Rengøring, Opvask o.s.v. Da B. og jeg var hos Lægen for 14 Dage siden, sagde han indstændigt til mig, at jeg skulde opereres, men det var jo en Umulighed, Bibbe uarbejdsdygtig og ingen Pige; jeg kunde ikke være herfra. Da Pigen nu indløb i Morges, ringede jeg derud derud [”derud” overstreget] og sagde, at nu var jeg til Tjeneste; jeg talte kun med Fruen og han skulde saa selv ringe mig op; jeg tænker, det bliver sidst i Ugen eller først i næste, saa kan jeg blive færdig til Juletravlheden kommer. D. 19de Der skal vi slagte, saa da maa jeg være paa Pletten. Der er jo god Tid. Tror du Axel vil være saa sød at skaffe os Marcipan igen i Aar? Hvis det er til Besvær for ham, maa han endelig sige vil [”vil” overstreget] sig det fra. - Jeg kan mærke paa mig selv, at dette Brev igen bærer Præg af Forjagethed og det endda skønt jeg aldeles ikke er forjaget, men det 
 sidder mig i Blodet og der vil nok gaa nogen Tid, før det fortager sig. Dit sidste Brev er desværre bortkommen for mig, det befinder sig i en eller anden Bunke Breve, men der var vist heller ikke noget særligt at svare paa. Alt syntes jo at være ret vel hos Jer, naar undtages Jannas Fod; forhaabentlig er hun over det.
 Elle var herude paa et langt Besøg i Gaar; hun ankom smilende og sød som altid noget før Middag og jeg havde dejlig Kødsuppe, kogt Kød og Æbler. Det var en god Middag; vi var 7 og nød al Suppen til den haarde Bund. 
 Drengene tærskede i Gaar, skønt det var Søndag og de havde en lille Fyr til Hjælp (10 Aar, 1 kr dgl.) vi saa alle undrende [”r” i ordet indsat over linjen] paa de Portioner, han kan sætte til Livs. Elle hjalp mig hele Eftermiddagen med at vaske Æg, jeg var kommen bag efter med det og Søndag er den sidste Termin, vi solgte i Dag til Morgen 48 Pund [tegn for pund], samlet paa en Uge, det er dog en Post; desværre er det falden 40 Øre Kiloet ["Kiloet” indsat over linjen] paa 2 Uger, saa det blev ”kun” til godt 33 kr. Godt for det, nu da Mælkeydelsen p.Gr.a. M&amp;amp;Klovsyge svigter os. 
 Næste Dag Det var en kort Glæde med den Pige; det var i Gaar første Dag med hende og jeg nød det jo, men i Dag er hun udebleven; hun vilde saa gærne ligge hjemme, men det skulde jeg vist aldrig være gaaet ind paa. Bare det kun er Pjækkeri og 
 ikke Sygdom el. andet. 
 Min Hjerne er tom som en Tønde, jeg kan kun tænke paa mine egne Smaatterier i Husvæsen – ja Bibbe er jo ikke Smaatteri – Hele denne Tid har ligesom udmattet mig; som jeg sagde til Elle i Søndags da hun bemærkede, at jeg saa noget træt ud: ja, jeg er træt lige ind i Sjælen”. Du maa derfor bære over med dette tarvelige Brev, forhaabentlig bliver det næste bedre! Hils Axel og Janna mange Gange, bare I nu har det godt. De fleste og de varmeste Hilsner er til dig selv, søde Dis. Husk altid at skrive om din egen Helbredstilstand. Jeg synes, det er saa skrækkeligt med de pinefulde Astmaanfald. Din Junge.</t>
   </si>
   <si>
     <t>1938-12-29</t>
   </si>
   <si>
     <t>Thora  Branner
 Alfred Fly
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Janna Schou
 Christine Swane
 Lars Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0951</t>
   </si>
   <si>
     <t>Johanne C. Larsen takker for alle de mange julegaver. Hun har fået kvittering for de gaver, som hun selv har sendt.
 Laura/Bibbe Warberg Petersen og Johanne havde knoklet med en gris, hvorefter de skulle pakke gavekasser.
 Johanne og familien havde en hyggelig juleaften i den lavloftede stue. Hun fik som altid flest gaver. 
 Juledag kom Lars/Lasse Swane på ski og blev til den følende dag. Andreas/Puf og Else Larsen samt Christine/Uglen Swane kom på besøg i bil.
 Vejene har i øvrigt været lukket af sne. Johanne måtte transportere sine æg på en slæde. 3. juledag kunne Marie Larsen ikke komme til Kerteminde og deltage i Johannes Larsens fødselsdag. 
 Johanne havde det rart på Kerteminde Sygehus. Hun fik dog røntgenfotograferet foden, og der er ikke noget at gøre ved den smertende storetå. Hun har desuden haft et anfald i sin arm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/opQe</t>
   </si>
   <si>
     <t>[Skrevet med sort blæk på kuvertens forside:]
@@ -1222,51 +1027,51 @@
 [Skrevet langs venstre margen s. 4:]
 Tak for Besørgelsen af Marcipanen og Chokoladen; er du ked af at jeg sender noget af det i Frimærker. Hvor var den glimrend
 [Skrevet øverst s. 4; på hovedet:]
 Nu maa du nøjes for denne Gang, lille Dis, jeg kan ikke som du og absolut ikke til enhver Tid. Endnu en Gang mange mange Tak for det hele og tusinde Hilsner til jer alle tre fra din Junge
 [Skrevet øverst s. 3; på hovedet:]
 Hvor var det dejligt at høre alt det om Janna, om hendes fine Hus og den gode Forretning; det var et henrivende Billede af hende med Partnere i det smukke Værksted. 
 [Skrevet øverst på s. 1; på hovedet:]
 Og saa er det Aar forbi og vi skal i Gang med det nye. 1938 har været ret stormfuldt Aar for os og for Jer (omvendt) gid det nye maa blive lidt ”raskere” og roligere – ikke alene for Jer, men rundt om i alle de forskellige Familier – Hjem unge og gamle 
 Glædelig Nytaar til Jer alle tre fra det ganske Lindøgaard</t>
   </si>
   <si>
     <t>1939-03-18</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Louise Brønsted
 Thora Cohn
 Aksel Dydensborg
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Otto Emil  Paludan
 Ellen  Sawyer
 Adelheyde Syberg
 Ane Talbot
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>I sommeren 1938 aftalte England, Frankrig, Italien og Tyskland, at området i Tjekkoslovakiet kaldet Sudetertyskland indlemmedes i det tyske rige som en lydstat (der boede mange tyskere i denne del grænsende ind mod det tyske rige). Den engelske premierminister Chamberlain udtalte ved hjemkomsten til London de berømte ord ”Peace in our time”). - 5. marts 1939 angreb Tyskland resten af Tjekkoslovakiet. Snart drev forfølgelsen af de sudetertyske jøder og arbejderbevægelsen dog en del på flugt, flest til Tjekkoslovakiet (Kilde: Lex. dk). 
 Albrecht Warberg blev født 7. marts 1839 på gården Ensomhed i Heden på Midtfyn. Han blev begravet på Hillerslev Kirkegård. 
 Egelund eller Lundgaard, Lumbyvej 56, Lumby. Oprindelig en tvillingegård (matr. nr. 6a og 7a) (Kilde: Arkiv.dk). 
 Lars Christian/Laders og Marie Balslev boede 1929 til 1958 på Erikshaab (Alhed Larsens og hendes søskendes barndomshjem).
 Kirkelaugnet: Der menes formodentligt en bygning/et laugshus ved kirken, oprindelig benyttet af et håndværkerlaug/lav/sammenslutning.
 Diatermi: Kortbølgebehandlinger i form af lokal varmebehandling, af bl.a. gigt- og muskelsmerter (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0600</t>
   </si>
   <si>
     <t>Axel Müller har været syg.
 Johanne og tre af hendes søstre har højtideligholdt deres fars 100årsdag. De kørte først til Heden Kirkegård og besøgte Adelheyde/Mimi Sybergs grav. Derefter fik de middag på gården Erikshaab. Der var en dejlig udsigt gennem haven, som var blevet ryddet. Efter maden tog selskabet til Hillerslev Kirkegård, hvor de trimmede Albrecht Warbergs gravsted og plantede blomster samt lagde kranse på den samt på Otto Emil Paludan/Pallams grave. De sluttede med kaffe på Erikshaab og kørte så til Kerteminde, hvor de spiste hos Johannes Larsen med familie. 
 Johanne får lysbehandlinger i sin tå.</t>
   </si>
@@ -1489,123 +1294,132 @@
 Kæreste lille Dis.
 Hvor der dog er bleven lang Tavshed imellem os, igen har nok vore Breve krydsedes! Tak for dit sidste. Jeg ser baade af det og af dit sidste lange Fødselsdagsbrev til Elle (hun var her nogle Timer i Søndags, cyclede igen Kl 3, men var da kommen før Middag, det er anden Gang siden Jul, hun var her; hun skulde ud til Middag, hun fører et udsvævende Liv, som de sagde om Comtesse Fanny, da hun blev gift) at du har været flere Gange i Kbhv. og haft det festligt og dejligt. Hvor det dog glædede mig at høre, søde Dis, baade fordi det viser, at du er rask og fordi du har tjænt til det efter den lange Vinter, efter saadan en stille Tid, hvor man kun ser de samme Mennesker – selv om det er de bedste – trænger man til at se andre, og ogsaa til at befinde sig andre Steder. Jeg læste din Basken med Vingerne med stor Glæde og Interesse. Tænk, at du laver alt uden ringeste Hjælp, kan du dog overkomme det, ja, det er jo meget mindre enkelt end det var før, at føre Hus; meget er blevet anderledes, vi har i Dag kogt blød Sæbe af Sæbespaaner, Soda, Borax og Vand; dog, det er jo kun en Smaating. - - Mon vor store epokegørende Nyhed her er rygtedes til dig? At Bibbe til 1_ste_ Maj skal til Odder Sygehus som Elev! Næsten siden Jul har hun virket med det og skrevet utallige Ansøgninger, faaet Afslag paa Afslag, næsten alle med den Motivering, at de kun tog Elever under 30 Aar. Saa endelig fik vi Svar fra Overs.pl. paa Odder Sygehus, bl.a. skrev hun [”hun” indsat over linjen] ”ingen Regel uden Undtagelse og De synes jo at være Undtagelsen”. Bibbe blev ovenud lykkelig og gik straks i Gang med sin Udstyrelse: 4 Kjoler 8 store Forklæder o.s.v., hun faar 25 kr. om Mdn. Det var jo i høj Grad paa Tide, at Bibbe fik sig et Livserhverv og jeg har baade tænkt paa og talt om, at Sygepleje maatte ligge for hende, men først hendes Røde Kors Tjeneste i Vinter, hvor hun har arbejdet en Del paa Sygehuset – ogsaa en Nattevagt - har givet hende Blod paa Tanden, ja glødende Lyst til det. Nu staar Himmel og Jord i et for at faa alt færdigt til Bibbe og Frk. Andresen skal rejse 1_st_ Maj; i Dag ordnes Spisekammer 
 2 Køkken, Kælder og Vaskehus; vi havde været i med Peter Træskomand om at kalke, men han henviste til sin Kone, du ved vor Ungdoms Jomfru Dovsen [”Dovsen” overstreget] Dovlsen i Højrup. Hun er et Jærn til alt Arbejde; desuden har vi en unge Kone (som har tjænt her en Gang) til Rengøringen, vor egen Frøken Andreassen er jo ikke videre gæv til nogen Verdens Ting og Bibbe er i Kjerteminde i Dag til Begravelse; kan du huske, vi havde nogle gode Venner i Kj.: Skolebestyrer Christensens; han døde for adskillige Aar siden, og hun kom aldrig over sin Sorg; den knuste hende, hendes Hjerne tog Skade, og nu er hun død, hvilket kun er godt. Det var et Par herlige Mennesker; hvor har Elle og jeg tilbragt mange hyggelige Timer i deres Hjem, saa gæstfrit og harmonisk som det var; de vidste aldrig hvor godt, de vilde gøre det for deres Gæster. 
 Du kan forstaa, at det med Bibbe er helt revolutionært for os. Agraren og jeg vil savne hende ubeskriveligt, for mig gaar Solen ned, naar hun rejser, men Tanken om, hvor godt det er for hende selv maa jo bære over det; Dr. Lankjær mener at det vil tage det sidste af hendes Nervesygdom, og han gav hende uden at blinke Attest for at hun var rask – fordi han var saa sikker paa, at anden Luft, andet Arbejde og nye Mennesker vilde kurere hende. Hvad der skulde til af Attester og Anbefalinger, kan du ikke tænke dig. Det hele skulde ordnes og sendes saa ekspres, at det ikke kunde naa sig at faa en Anbef. fra dig, men hvad hun fik samlet viste sig altså at være nok; der var to at vælge imellem – der i Odder – og det blev altsaa Bibbe.
 Sikken en dejlig Ro, der er falden over Huset nu; vi har haft Kvas-Hugger i Dag lige fra i Morges til nu ved 4 Tiden, det er en meget larmende Maskine, som fordrer en Del Mandskab; vi var 12 til Middag, Mandfolkene og jeg spiste herinde, de 4 kvindelige i Køkkenet Friggedeller og Sø’suppe. ------
 Onsdag. Det er jo i Dag d. 9_nde_ April, og jeg synes, det er saadan en Sorgens Dag, ikke just fordi det er vor Aarsdag, hvad betyder en Dato, men fordi Efterretningerne fra Balkan er saa nedslaaende. Belgrad har de jo næsten ødelagt og saa vidt man kan faa ud af den engelske Presse, ser det sort ud paa Balkan, for Jugoslavien og Grækenland, de ulykkelige Lande, hvor er de dog tapre og modige, men 
 3 hvem ved, Dis, hvis de to Lande bliver sablet ned, vil det maaske blive Draaben, som får Amerikas Bæger til at flyde over, saa de gaar med; vi, jeg mener Verden, maa jo have de Sataner kæmpet ned, de maa da een Gang lære at forstaa, at Verden ikke vil regeres af dem. Bedst var det jo om den tyske Mentalitet kunde forandres, saa de mistede deres ulyksalige Hang tik at vilde [”vilde” overstreget] ville underlægge sig hele Verden, men kan man tænke sig, at nogle Slægtled kunde forandre paa deres Storhedsvanvid. Maaske! For er det ikke netop det, de er: sindssyge paa det Omraade. Og hvordan faar vi dem helbredte? Jeg tvivler ikke et Øjeblik paa, at de til sidst vil tabe, simpelt hen fordi hverken Staterne eller Sydamerika vil tillade dem at vinde, men hvad saa? Staar vi saa ikke paa samme Trin som da Verdenskrigen sluttede? Hvor de Mennesker dog gør sig forhadte rundt omkring i hele Verden; jeg ved da med mig selv, at jeg hader dem af hele min Sjæl, Sind og Tanke, men de er meget for lidt intelligente til at forstaa det; Fru Andresens Svigersøn (Otto A.s Kone) sagde til hende for nogle Aar siden ”hvor kan det dog være, at Danskerne slet ikke kan lide os.” Hun henviste til 1864. Ja, hvad var det: det vidste han da ikke en Smule om, nej de er et Løgnens Folk, der skriver deres Verdenshistorie som det passer dem. Bibbe var sammen med Marie og Katrine Meyer forleden (Mix’es Søster) Kath. havde været sammen med Madsen Mygdals hos Mix’es og det viste sig at baade M.M. og Kone var Nazister! Katrine som er glødende Anti-Tysk har frabedt sig at blive bedt sammen med dem mere. Men mon det alligevel ikke er ret faa, der har det Sindelag, at de hælder til Forbryder-Metoderne. Vi træffer da aldrig nogen. - - Agraren er i Kjertem. til Behandling paa Sygehuset, nu er Ansigtet snart i Orden. Med mig gaar det nogenlunde som sædvanlig, jeg haaber paa den kommende Sol. 
 Vi er i Færd med at faa en Husbestyrerinde til Maj, en Jyllandspige fra Aalestrup, som jeg ikke ved, hvor ligger; vi korresponderer om det og det synes at gaa i Orden. 60 Kr (!) Jeg kan jo ikke lave noget uden at det straks bliver daarligere med Knæet. Jeg spurgte forleden Doktoren, om han troede, jeg kom til at gaa om et Aar; han sagde ja, men jeg synes, at han havde det Ansigt
 4
 paa, som de har, naar de narrer Patienterne. Jeg synes, at [”at” overstreget] jeg begynder at mærke, at jeg har Nerver; det maa ellers siges at have været upaaklagelige i min snart 3årige Sygetid. Jeg skal give dig et lille Eksembel paa min Ikke-Nervøsitet. Da Doktoren var her for noget siden, havde jeg bedt ham om at tage en Tang med til at hale en Rod ud, som sad efterladt og som af og til blev betændt; da vi snakkede om Knæ kom jeg i Tanker om Roden og spurgte, om han havde husket Tangen – Jo! Han halede den op af Tasken, jeg gabede, han tog ved, og ud fløj Roden. Jeg sagde Tak! Satte Tænderne i igen og vi snakkede videre om Knæet uden at berøre ”Operationen” med et Ord, og uden at jeg i mindste Maade følte Sindsbevægelse ved det. Nervøse Folk reagerer lidt anderledes. Men Bibbes Afrejse er værre end en Tandrod og det reagerer jeg overfor. 
 Hvis jeg nu skal snakke lidt Økonomi, vil jeg først spørge dig, hvordan du klarer dig og om du nåede til Vejs Ende med den resterende Skat og saa fortælle dig lidt om os – jeg ved det vil glæde dig – Vi havde 4 Heste og mente, vi kunde klare os med 3, solgte saa den ene og fik 1800 Krus !!! for den. Samtidig solgte vi 2 [”2” indsat over linjen] Køer, som skulde kælve men var lidt bedagede, saa Handleren maatte op med 2750 Kr. Saa drog Manse hen til Sognefogeden i Dræby, som har en Prioritet i Gaarden her paa 9500 Kr (det var oprindelig 10.000 men vi har betalt de 500 af) og spurgte ham, om han vilde have noget imod at modtage 2000 som Afdrag. Nej, det havde han ikke, skønt Manse syntes han saa lidt alvorlig ud; de, der har Penge er jo ikke bedst stillede for Tiden. Han sagde: Ja, saa fornuftige skulde alle være! Jeg synes, det er helt flink af den unge Dreng til Manse – som da for Resten efterhaanden er bleven 26 Aar – at han hører til de fornuftige, og lader alt gaa her paa den gamle spartanske Maade i Stedet for at faa Højheds-Vanvid. Var det ikke en helt sjov lille Historie? Men saa har jeg for Resten heller ikke stort mere at berette – jo Marie Balslev har jeg [”jeg” overstreget] lige ringet [”n” i ordet indsat over linjen]; Vilhelm har faaet Lov til at komme hjem og ligge et halvt Aar! De er lykkelige, for saa kan han da snakke med sin Forkarl og være hos Kone og Barn. De har ikke sets i 9 Maaneder.
 Jeg længes meget efter at høre fra dig du hører jo igen fra mig d. 26_nde_.
 Tusinde Hilsner søde Dis til dig og dine fra din Junge 
 [Skrevet langs venstre margen s. 6:]
 Gudruns Broder Kaj er i Tyskland, ingen ved hans Adresse og de kan ikke komme i Forbindelse med ham. Bibbe tager sig dette meget nær, ja ogsaa vi her 
 [Skrevet langs venstre margen s. 5:]
 Stakkels lille Gudrun Nielsen, Tornøes Hotel ligger vist paa sit sidste; hun fik Lungebetændelse brat og voldsomt. Maaske hun x
 [Skrevet på hovedet øverst s. 5:]
 x er død i Nat, i Aftes sagde Sørensen (Overtjeneren og Gudruns Ven og Støtte) til Bibbe i Telefonen at hun ikke levede Natten over, han var dybt fortvivlet.
 [Skrevet langs venstre margen s. 4:]
 haft en Del med hende at gøre i de senere Aar, Bibbe meget.
 [Skrevet på hovedet øverst s. 1:]
 Torsdag. Vi fik i Aftes et dejligt lille Hoppeføl; det er vores gamle Røde, som nu for 4_de_ Gang kommer med i Fol til os, altid normalt og godt. For Tiden er det jo ogsaa en stor økonomisk Gevinst. - - Det er dejligt at tænke paa, at Axel nu har 4 Helligdage. Gid Solskinnet vil vedvare til ham. Hav det godt i Paasken alle tre!</t>
   </si>
   <si>
-    <t>1941-11-20</t>
-[...3 lines deleted...]
-Johan Sebastian Bach
+    <t>1942-01-05</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Julie Brandt
 Thora  Branner
 Louise Brønsted
-Bertel Christian Budtz Müller
-Peter Hansen
+Alfred Fly
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
 Johannes Larsen
-Thomas  Løkken
+Marie Larsen
+Eli Laub
+Christine  Mackie
+Elisabeth Mackie
 Axel  Müller
+Ellen  Sawyer
 Janna Schou
-Jørgen Schou
-[...3 lines deleted...]
-Franz Syberg
 Else Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
-    <t>Fædrelandet var navnet på en nazistisk avis, der udkom fra 9. januar 1939 til 4. maj 1945. Dens trykkeri og lokaler i Store Kongensgade i København blev ved befrielsen overtaget af Dagbladet Information.
-[...30 lines deleted...]
-Hareskov
+    <t>På kuvertens forside er skrevet, at kuverten indeholder to breve. Brevet fra 11. nov. 1942 er i forbindelse med registreringen taget ud af kuverten, da det ikke hørte til i den. Det er registreret selvstændigt. 
+"Pan-Breve": Warberg-søstrenes veninde, Julie Brandt, blev kaldt Pan. 
+Johannes Larsen og den danske Sommer. Halvtreds Tegninger af Johannes Larsen med et Digt af Johannes V. Jensen. Gyldendal 1941. 
+Frk. Kristensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8404</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det godt i julen og slappet af. Inden jul havde hun nået alt det, som hun ville, og det gav ro. Dr. Fly vil ikke give hende medicin for hendes tossede ben.
+I julen fik Johanne og familien kirsebærvin og konfekt. Johanne nød brevene fra søstrene.
+Ellen Sawyer er kommet tilbage fra julebesøget og er vist nu i København. 
+Christine og Elisabeth/Putte Mackie holdt jul i deres nye lejlighed.
+Det er en katastrofe, at USA er gået ind i krigen. 
+Johanne har købt en bog om Frankrigs sammenbrud, og da hun havde læst den, gav hun Louise/Lugge Brønsted den. 
+Thora/Tutte Branner og Johanne har brevvekslet.
+Det var trist, at gåsen var for fed for Astrid/Dis Warberg. 
+Marie Larsen har været hos Johanne i julen. Hun var stolt over, at Jeppe gerne ville med hende hjem.
+Martin/Manse Warberg Larsen var ikke glad i julen. Der var vist noget i driften, der bekymrede ham. 
+Laura/Bibbe Warberg Petersen arbejdede juleaften.
+Johanne vil gerne høre mere om Janna Schou. Det er dejligt, at hun har solgt så godt. 
+Johanne fortæller om julegaverne, som bl.a. omfattede Johannes Larsens nyeste bog.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1nCO</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+modt. 6 Jan 1942
+og et fra 11/Nov. 42.
+[Med blå kuglepen på kuvertens forside:]
+13-12-02
+31-1-2000
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[Med blå kuglepen på kuvertens bagside:]
+31-1-2000
 [I brevet:]
-Hareskov, 20’ Nov. 1941. 
-[...16 lines deleted...]
-Kære Junge! Jeg ved ikke om Dis har skrevet noget om Tobak! Hermed en lille Pakke Cigaretter, som jeg haaber, at du kan bruge. Mange Hilsner fra din heng. Axel.</t>
+Lindøgaard 5-1-1942.
+Hils Axel og Janna.
+Har I det godt alle tre? Skriv snart igen.
+Kæreste lille Dis!
+Bare du ikke længe har kigget efter Brev fra mig men jeg har haft saa mange Takkebreve at skrive, og da jeg allerede før Jul takkede dig for din dejlige Gave, blev der jo skubbet ud til lidt senere, og jeg har desuden ikke haft Aanden over mig til Brevskrivning; det er jo lidt forskelligt med ens Skrivelyst. Jeg har været bedst tilpas ved i Julen bare at "sidde hen" og hvile, ryge, læse og dase. Jeg kan mærke Aarene - eller er det Sygdommen - paa denne Træthed, som der jo ikke er noget at gøre ved; Dr. Fly vil jo ikke give mig noget for den "det er Sygdommen" siger han "og jeg vil helst ikke give Dem noget for det." Maaske har jeg taget for haardt fat før Jul - vi ved jo alle, at der er meget at virke med før Jul baade for Hjerne og Krop, eller maaske er det kun fordi det nu er Vinter, at det tossede Ben skaber sig sådan. 
+Du kan tro, vi festede med dit smukke Stel i Julen, vi fik 2 Fl. Kirsebærvin (Petri, glimrende) af Tutte, og det klædte Karaflen saa nydeligt med den røde Vin. Af Lugge fik vi 1/2 Fl. Akvavit (og en Æske dejlig Konfekt) saa her var Højvande. Tak søde Dis for dine 2 lange gode Breve, baade "det egentlige Julebrev" og det nu for et Par Dage siden, det var saa morsomt at høre saa smukt og udførligt om Jeres Jul. Jeg har i det hele taget solet mig i Søsterbreve baade før og efter Jul, lange og morsomme baade fra Christine, Lugge og Tutte; med morsomme mener je interessante og oplysende. Og du søde Dis er jo altid en dejlig sikker Ma[ulæseligt; du skal vide, at dine Breve betyder meget for mig jeg er jo lidt isoleret fra saa mange af mine. 
+Elle er saa vidt jeg ved kommen tilbage til Kbhvn. i Gaar - Søndag - vist for at være der en Dags Tid eller to, og saa er den dejlige Ferie forbi; men nu kan hun da leve paa alt det, hun nu har oplevet i Samværet med dem og har faaet mere Indblik i alt det som de ikke kan skrive om. - Christine og Putte havde en dejlig Jul sammen i deres nye smukke Lejlighed, med Sol, Nete havde sendt dem en Kalkun, som Putte stegte i deres Komfur, de havde Juletræ og Eli Laub som Gæst. Men at Amerika er gaaet ind i Krigen er jo for dem en forfærdelig Katastrofe, hvordan det skal gaa, begriber jeg ikke, men en Udvej bliver der vel, mulig at Putte kan naa at tjene noget ved sin Sang en Gang. - - Fra Lugge fik jeg i Forgaars et ret langt Brev. Det var saa-
+2
+mænd et Takkebrev. Jeg fik 10 Kr. af T. Else til min Fødselsdag; for dem købte jeg mig en lige udkommen Bog af en svensk Journalist - Victor Vinde - den hedder En Stormagts Fald og handler om Frankrigs Sammenbrud. meget interessant; jeg læste den to Gange og lod den saa blive Julegave til Lugge, som heldigvis ikke havde læst den før - saadan opfattede jeg da hendes Brev. - Men Lugge nævner ikke noget om, hvordan hun selv har det, og da jeg følte en meget stor Skuffelse over det, sagde jeg til mig selv, at jeg rigtignok i alle mine Breve for Fremtiden vilde huske at skrive om mit Knæ! Og lille Tutte og jeg har vekslet ikke saa faa Breve inden Jul og nu sidst med et Par Pan-Breve til dig. Jeg beholder det til Elle har været her en Gang og læst det; vil du saa have det igen? - - Jeg skulde vel skrive lidt om vores Jul, men kan ikke male det ud som du; hvor var det dog trist, at den Gaas var for fed for dig, lille Dis. Kan du aldrig slippe det Nyrevæsen? Skal du altid have det at trækkes med, saa er det da trist. Men det var Julen - - Marie kom Juleaftens Eft. og stod endnu i Gangen og tog Tøj af, da vi øjeblikkelig skulde have en Historie om, at Jeppe - Pufs og Elses - havde villet være med hende og gladelig var taget hjemmefra for at være hos Marie i Julen. Høj, triumferende Latter. Det er Maries det bedste, naar hun kan faa vore Børn - smaa og store - til at hænge mest ved hende, mere ved hende end ved Forældrene. Ikke saa faa Gange fik vi Historien om Jeppe repeteret. - - Det var jo dejligt, at Marie kom; navnlig for Tinge betyder hun så umaadelig meget, og hun er jo meget hyggelig at have, men uhyrlig stilfærdig med Aarene. Hun sidder uafbrudt og læser - B.Ter Hjemmes Julehefter, men alligevel er det jo hyggeligt, at hun sidder der. - - Jeg for mit personlige Vedkommende var saa uhyre vel tilpas i Juledagene, var af en eller anden ukendt Grund saa glad i mit Sind og syntes, at Tilværelsen var dejlig; noget tror jeg, det skyldtes, at jeg havde naaet alt, hvad jeg havde foresat mig at naa, alt! Og det giver nu ens Sind en god Beskaffenhed. Blandt andet havde jeg faaet sendt en lille Julegave til flere end ellers - Elle, Christine, Tutte, Lugge, dig og saa var jeg veltilpas over den gode Julepakke, jeg havde faaet afsendt (og i god Tid) til Bibbe. Mon det ikke for en stor Del er den Slags, der giver Fred i Sindet og Glæde ved Tilværelsen. Men jeg havde den Skuffelse, at Manse ikke var saa glad ved sin Jul, hvad der gjorde mig saa meget mere ondt; som han havde købt ind af alt
+3
+muligt, Gaver og Godter og Solbærrom for at gøre det festligt for os. Hvor er Manse en dejlig Søn for mig at have, du kan ikke tænke dig, hvor han altid er sød imod mig Sagen var vist, at noget ved Bedriften pinte ham. Paa Grund af Tyskeriet er det smaat med Banevogne og vi havde en Del Roer, der laa og ventede paa Vogn og Frostvejr blev det jo, saa det tog Skade af at ligge - - den Slags piner uden at man egentlig gør sig klart, hvad det er, der piner. Smaating kan ogsaa plage en. Naa, men for øvrigt gik Julen udmærket, et lille Brev fra Bibbe havde gjort godt, men hun har vel saa meget at gøre; jeg fik et Kort fra hendes i Forgårs og hun havde det godt, tror jeg. Du skriver, at jeg glemmer at skrive om Bibbe, men jeg ved ikke, hvad jeg skal skrive; Sygehistorier er jo da ikke noget at gengive og det er jo mest hendes Verden; hun lader til at være glad ved Arbejdet der, men gruer vist over alt Nisseriet som vist særlig udfoldede sig i Julen; Kl 10 1/2 Juleaften fik hun fri for Nisse-Festligheden og kom op til sig selv, hvor hun saa aabnede Breve og Pakker og holdt Jul med sig selv til Kl 1 1/2. Jeg er glad ved at tænke, at jeg sendte hende nogle smaa Cigarer, for de maa da have pyntet paa hendes lille private Juleaften. Siden vi er ved vore Datterforhold - nej lille Dis, du kan rigtignok aldrig skrive for meget om Janna og hendes Færd; det interesserer mig i allerhøjeste Grad altsammen og jeg har glædet og frydet mig over hendes gode Juleforretning. Hun tør vel ikke sætte sine Priser lidt op? saa vilde hun jo selv faa lidt mere for sit kolossale Slid. 
+Jeg har vist slet ikke skrevet om vore Gaver, eller mine. Agr. og jeg fik af Las: "Johannes Larsen og den danske Sommer" og var himmelhenrykt over det dejlige Værk; det er hver Gang paany en Oplevelse og Berigelse at se alle de dejlige Tegninger igennem. Vi fik en imponerende Mængde Sjag Tobak af Puf, jeg vidste nok, han havde længe købt ind før Markedet strammedes. 
+Fra Bibbe en dejlig lille Bog med alt muligt i - ja selv Landkort og Fremmedords-tydning fra Drengene 1 ny Pibe og Tobak fra ["fra" overstreget] samt en dejlig Portemonnaie. fra Agraren 5 Kr. fra Elle Juleroser, fra Christine en Bog Lugge og Tutte ved den, fra Frk. Kristensen en ønsket Smørassiet m. Laag, fra Marie Servietter og andet. 
+Nu kun mange mange gode Hilsner fra din Junge</t>
   </si>
   <si>
     <t>1942-04-25</t>
   </si>
   <si>
     <t>Fritz -
 Thora  Branner
 Louise Brønsted
 Adolph Larsen
 Rasmus Larsen
 Louise Løgstrup
 Axel  Müller
 Irene -, pige i huset på Lindøgaard
 Ellen  Sawyer
 Janna Schou
 Lasse Taaning
 Albrecht  Warberg
 Laura Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>De mange Warberg-søskende fik tilsyneladende først i en meget moden alder at vide, at Astrids dødfødte søskend var en dreng og ikke en pige. Laura og navnlig Albrecht Warberg ønskede sig i mange år brændende en søn. Albrecht Warberg gik til præsten med det døde barn i en cigarkasse og sagde "Her kommer den sørgende Fader" (1958-11-03, Johanne C. Larsen til Astrid Warberg-Goldschmidt, BB2507). 
 Det vides ikke, hvem Lærerinden var. Thomas, Peter og Sofie må være slægtninge til Løgstrup-parret, men de kendes i øvrigt ikke. 
 Krastine/Kristine, som blev undervist sammen med Astrid Warberg, er nævnt i Astrid Warbergs og Johanne C. Larsens biografier.</t>
@@ -1910,51 +1724,51 @@
     <t>[På kuvertens forside:]
 modt. Juledag 1944.
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindøgaard Dræby St Fyn
 [Skrevet nederst på kuvertens bagside og på hovedet:]
 Tusind Tak for de nydelige Kort, glemte Maries Brev; intet særligt ud over hvad jeg skrev.
 [I brevet:]
 Lindøgaard Fredag 22-12-1944.
 Har ikke Tid at læse igennem. 
 Kære lille Dis!
 Det er (for mig) en tidlig Morgenstund, jeg fik Kaffe paa Sengen Kl 8 og det er for mig tidligt. Inden jeg nu skal i Gang med det blø’e Brø’ hvilket vil sige Julekage Honningkage Lagkage og den du sendte mig Opskrift paa, som vi har prøvet og finder glimrende – altsaa inden jeg gaar i Gang med det, skal du have et lille Julebrev. Der er kommen en Pakke fra dig, en stor en, men jeg er streng med ikke at [ulæseligt ord] Vrøvl – ikke at pakke Pakken op før Juleaften, saa dette kun en foreløbig ”Kvittering” og Tak! Fik du en lille tarvelig Julegave fra mig? Jeg har maattet fare med Lempe, da jeg har givet Per en Overfrakke til 45 Kr. og Bibbe et Træsnit af Las – Gejerfuglene – som jeg endnu ikke ved, hvad koster, da jeg har bestilt det hos Puf, der ogsaa har besørget Indramning. Vi er helt godt med hvad Arbejde angaar, men jeg kan jo sagtens, naar jeg har den glimrende Hjælp i den dygtige Pige. Hvordan mon du klarer dig, lille Dis med dine stakkels faa Kræfter? Bibbe har det nogenlunde men heller ikke mere; hun tog dog en Slagtedag for mig, hun og Grethe lavede Rullepølser, Spegepølser og kogte en Del hen, Resten havde Anne Marie og jeg lavet Dagen før. Jeg har konstateret – egentlig til min Overraskelse – at min Hjerne fungerer lige saa godt som tidligere nu ved disse Juleforberedelser, hvor saa meget skal huskes og ordnes. Det er flere Aar siden, jeg selv kunde staa for Slagtningen; man skal holde Hjernen klar, naar en 400 Punds Gris skal ordnes – hvad der skal saltes, holdes fersk, hvad til Spegepølser, til Medister og hvad koges hen. Manse, som er meget interesseret og har en Mening selv om de Dele, hjalp mig. Vi kom for sent paa det med at bestille Slagter – skønt jeg stadig mindede Manse, saa Enden paa det blev, at vi skulde slagte i Tirsdags Kl 5 om Morgenen; der skulde saa gøres Ild under Kedelen Kl 3 ½ og da jeg ikke turde stole paa de unge, holdt jeg mig vaagen, de to sidste Timer sad jeg op i Sengen; da jeg Kl 3 ½ kom op i Havestuen (hvor Manse sover nu) havde baade han og Bibbe Lys, saa jeg kunde have sparet mig! Jeg sov saa nogle Timer og arbejdede med Slagtningen det meste af Dagen – er jeg saa ikke ved at udvikle mig til Kæmpe?
 Bibbes og min Tur til Kjerteminde forløb glimrende; vi havde Bil baade ud og hjem; var derude Kl. 12, gik derinde og havde egentlig saa godt Held med os. Vi havde spist Middag her hjemme først, drak Efterm.kaffe hos Jensen og gik saa op til Elle, som havde ventet os til Middag. Vi var bedt til Malerens til Aftensmad, det var saa fornøjeligt og Gudskelov i al Tarvelighed, hvad jeg havde udbedt mig; de har faaet Centralvarmeapparatet flyttet fra Værkstedet ind i Boligen og laa i et hyggeligt Rod. – Jeg nød 3 Snapse! Saa kneb det med at gaa ned til Hotellet, Bibbe havde nær aldrig faaet mig slæbt derned; da jeg skulde op ad Trappen stod der en Flok, som skulde ind og jeg siger saa til en lang Kleppert som stod der – ”aa tag ve’ mig” og en meget kultiveret Stemme svared ja, det skal jeg rigtignok”. Det var, sagde Bibbe mig senere en af Juel-Sønnerne fra Hverringe; da vi gik hen gennem Gangen slyngede jeg et henkastet ”Tak til ham, der hjalp mig” ud over Skulderen. - - Saa en lille Passiar ind hos Kaj, det var underligt at sidde i den dejlige hyggelige Stue en Gang igen. Næste Form. til en festlig The hos Fru Taaning (bedt) saa juleagtigt og pænt rigtig The og en dejlig Cigar, saa Middag hos Elle med Vin, derefter ned til Kirkekoncert; Trylle spillede herligt og et lille udsøgt Kor sang meget smukt; vi drak Kaffe med dem alle paa Tornøe og hilste paa saa mange gamle Kendinge. Hjem ved 6 Tiden til Agr. og Manse, alt var gaaet godt her hjemme. Elle skal være hos Malerens Juleaften, kommer her til Nytaar, vi flytter en Seng ind til Bibbe.
 Det er næsten ikke til at holde ud at tænke paa Ladersen med 2 Børn i Frøslev jeg sender dig Maries Brev, det er lettere end at fortælle om det. Jeg er dybt bedrøvet.
 Nu vinker det blø’e Brø’, jeg må afsted og ønsker til Slut jer alle 4 en rigtig god og glædelig Jul og – Dis – et godt Nytaar ikke alene for Jer men for den hele Menneskeslægt - - lad mig lige fortælle at Manse kom i Forgaars Aftes med den Besked at vi fik 25 Tyskere og en Del Heste til Indkvartering og at de kom i Nat!! Al vor Juleglæde svandt, men allerede i Gaar fik vi at vide at den bedske Drik udsættes til efter Jul. Vi maa tage Anne Marie op til Bibe, tør ikke lade hende sove derude i sit Værelse. Mulig det helt skydes over. Hvor de dog gaar frem nu igen!
 Tusind Hilsner søde Dis fra alle her til Jer alle Din Junge.</t>
   </si>
   <si>
     <t>1945-01-10</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Louise Brønsted
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Maria von Sperling. g. Balslev
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Martin og Maria Balslev var begge interneret i Frøslevlejren. 
 Laura/Bibbe Warberg Larsen/Petersen uddannede sig til sygeplejerske.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0636</t>
   </si>
   <si>
     <t>Astrid/Dis skal ikke være så bekymret, men hellere tænke på Maria og Lars Christian/Laders Balslevs børn.
 Laura/Bibbe fik mange julegaver. Hun har været afholdt i Odder. Nu arbejder hun i nattevagt på Kerteminde Sygehus og tjener godt. Hun vil ikke i fastansættelse. Laura har altid haft hovedsmerter og kunne f.eks. som barn ikke tåle at øve længe på klaver.
 Johanne/Junge kan ikke varme huset op. 
 Det var flotte gaver, som Adam og Brita gav Astrid.
 Elle(n) har været på besøg.</t>
@@ -2088,51 +1902,51 @@
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgd. Tirsd. Onsd. [”Onsd.” overstreget] 30-1-1945
 Kære lille Dis!
 Til Lykke! Til Lykke! med alt det gode, der er sket. Nr. 1 er jo, at du ved Sjums i Sikkerhed, det har ogsaa væltet en stor Sten fra mit Hjerte. Jeg hørte en Gang i den eng. Radio, at et lille Skib var bleven standset og undersøgt og der blev taget tre Fanger, og jeg blev skrækslagen. Men senere sage de at en hel Del danske var ankommen til Sv. og igen steg Modet. Mon hun nu ikke har sendt dig et Brevkort, det kunne jo gøres uden Risiko – blot en Hilsen men det tænker hun vel ikke paa. Og Grunden!! Ja, det er jo en Lykke uden lige, at I nu ikke skal have de umulige økonomiske Forhold, og dette er noget varigt og ikke blot en midlertidig foranstaltning som f. Eks. Et Laan, hvad altid har haft min dybeste Mistillid, mens andre (f. Eks. Las) altid har ment, at saa var Sagen klaret. 
 Dette bliver kun et Par Ord, for jeg har et Parforce-Arbejde med at strikke Vanter til Manse. Bibbe kom med noget Garn – 4 forskellige Farver – og jeg gik straks i Gang, for hans er fuldstændig slidt op, og det er for trangt at arbejde ude uden Vanter.
 Ak hvilken Vinter Dis! Vores Skattemand fortalte forleden at 50 Familier her i Sognet var blottet for Brændsel og Kommunen har næsten ikke mere til dem, det bliver den rene Nød. Ogsaa vi fryser. Desværre har Fyringen været den ellers dygtige An. Maries meget svage Punkt, hun har trods mine kæmpemæssige Anstrængelser fyret aldeles skamløst ødselt. Mens jeg ved Middagstid sidder og skriver dette, er her 9 ½ Gr. Reaumur om Eftermiddagen 12 %. Jeg har læsset Masser af Tøj paa mig, og saa maa man jo vænne sig til det. Nu da Tyskerne endog vil tage af, hvad her er i Landet, er det jo ganske udelukket at købe. Det er strengt at fryse. I Søndags flyttede vi Sovek. Møbl. her i Spisestuen, og har saa lavet Stue i Sovek. Her er bleven mægtig hyggeligt, og vi mener, her bliver lunere. Det lange Bord staar paa tværs ud mod Værkstedet, Slagbænken med med Ryggen mod Køkkenvæggen, saa kan du se det for dig, Tæpper over hele Gulvet Dragkisten har beholdt sin Plads, ligesaa den lille Sofa ved Radiatoren, hvor der er dejlig lunt at sidde. Hvad der ogsaa vil hjælpe paa at faa Brændselet til at slaa til er jo, at vi ikke kan staa op før det lysner og maa gaa i Seng Kl. 9. Vi faar kun 12 Kilowat – og I faar nu kun 8? Det bliver underligt, men hvad er ikke underligt i disse Tider.
 Bibbe skulde være rejst i Dag, men maatte opgive p. Gr. a. Sne og rejser først paa Torsdag – den ½ Febr. Det bliver nok en rædselsfuld Rejse, men hun er da fornuftig nok til at ”stavle” en Mængde Tøj paa sig.
 Onsdag
 Næste Dag. Egentlig meget heldigt, at Posten i Gaar kom om Form. i Stedet for om Eftm. x [indsat i venstre margen:] x mit Brev ikke kom af Sted [indsættelse slut] saa kan jeg faa svaret paa dit Brevkort. Tak for det og tusinde Gange til Jannas Bedrift. Hvilken usigelig Lykke, at det nu er overstaaet vel overstaaet, ja den største af de 3 Lykker. Hils dog Janna saa varmt fra mig og ønsk hende til Lykke med den lille Pige. Du nævner ikke Vægten, husk det næste Gang, det er ikke helt lige meget om det er et bitte lille et eller en ordentlig velvoksen ditto. - - Vores søde Bi er lige rejst, hun maatte af Sted i Dag, da de nye Forbindelser fra i Morgen, den første Februar herfra er ad Hekkenfeld til. Det er rædselsfuldt at vide hende paa den farefulde Rejse og at vide hende 2 Mdr. i Kbhvn. Hvor man ikke ved, hvad der kan ske. Bombning f. Eks. 
 Hvilke enorme Begivenheder! 95 Miles fra Berlin og som de dog gaar fremad med Stormskridt. Det var synd, Bodild skulde dø uden at opleve dette. - - Bibbe har skrevet til dig, fik du det? 
 [Indsat øverst på s. 1, på hovedet:] Nu skal jeg i Seng – dog heldigvis ikke fordi jeg er syg, men fordi Varmen er lukket ned. Ilden slukket. Smeden kommer nu Kl 12 og forlænger Radiatoren her inde for at vi kan faa det lidt varmere med samme Brændsel. Hils Axel saa meget og tusinde Hilsn. Til dig selv fra din Junge</t>
   </si>
   <si>
     <t>1945-02-09</t>
   </si>
   <si>
     <t>Ina  Goldschmidt
 Anne Marie -, i huset på Lindøgaard
 Adolph Larsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ole -, Lindøgaard
 Axel  Müller
 Janna Schou
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uklart, hvem børnene på fotografierne var. Adam Goldschmidts datter, Lena Brita, blev født 1942. Ina Goldschmidts Harriet i 1927, Ulf i 1933. Janna Schous datter, Pernille, er født 1945, men eftersom Jannas far var Jørgen/Buf Schou, var hun ikke af jødisk slægt. 
 Det vides ikke, hvem Ruth Petersen var. Ej heller kendes navnet på Janna Schous svigermor. 
 Johanne købte en dyr frakke og et træsnit af Johannes Larsen som julegaver.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2451</t>
   </si>
   <si>
     <t>Johanne/Junge har fået brevpapir af Andreas/Puf og Else Larsen i julegave.
 Hun takker for de lånte fotos af børnene. De ser slet ikke jødiske ud.
 Johanne takker også for tobakken, og hun vil gerne købe mere.
 Det er godt, at Janne har hjælp efter fødslen nu, hvor man hverken har varme eller lys nok.
 Det er ved at blive forår.
 Martin/Manse har været aktiv med at skaffe brændsel.
 Grethe og Martin er omsider blevet gift, og familien har haft en hyggelig fest.</t>
@@ -2221,51 +2035,51 @@
 Kæreste lille Dis, hvor jeg forstaar dit Savn af Janna, og det føles dobbelt – ja mere end dobbelt – fordi du er alene hele Dagen. Hvor godt man end forstaar at – hvad skal jeg sige – underholde sig selv, saa er det ingen Spøg at være alene hele den lange Dag igennem, det prøvede jeg i Amerika, og det var drøjt, så drøjt at jeg ogsaa den Gang mente mig selv at være på Sindssygens Rand. Saa jeg forstaar dig og har den varmeste Medfølelse i det. Jeg forstaar ogsaa, naar du skriver, at det hjælper ikke, at hun er saa forholdsvis nær, Tværtimod! Hvis hun var helt borte, f. Eks. boede i Jylland, var det lettere at bygge en ny Tilværelse op; paa denne Maade vil det vare længere før du vænnes til Tabet af hende, og dog vilde man selvf. ikke bytte eller ønske hende længere borte. Det eneste Gode, jeg kan se ved det, er at det nu er bleven Foraarstid, og Foraaret har jo mange Glæder og Goder i sit Følge, langt værre om det havde været de vemodige Maaneder Oktober og November. Men som du selv skriver, der er ikke andet ved det at gøre end at se at holde Halen saa højt som muligt og forlange af sig selv, at man skal kunne bære det. Og saa maa vi haabe paa, at Tiden vil mildne Savnet, saa du kan faa Glæde ud af Møderne med hende – muligvis det gaar hurtigere, end du nu er i Stand til at tænke dig. Hvor jeg dog haaber og ønsker det. Den lille Pige maa vel ogsaa være et stort Plus for dig. Men først og sidst, at Janna er glad og – som du skriver glad, naar du kommer. Tænk, at du kan spasere en hel Time dertil. Ogsaa hjem? det skrev du ikke noget om. Men hør Dis, jeg vil ikke høre noget om, at du skulde betænke dig paa at udgyde dine Sorger og Problemer for mig. Hvad har man dog sine Venner (Søstre) til, naar man ikke skulde kunne klage sin Nød til dem, naar Livets Bølger gaar højt, som vi udtrykte det i vore unge Dage, nej, lad os nu være her! Og lov mig, at du bare skriver løs, selv om det gør en ondt at høre om Sorger, saa vil man da ti Gange hellere høre dem og have en Følelse af, at ens Svar mulig kan trøste og styrke lidt, end man vil være udenfor og – skaanes! Tænk paa, hvad jeg sikkert har aflæsset til dig i sin Tid, da mit Livs Bølger fuldstændig konstant gik højt, det har næppe været Smaating, du har maattet høre om. 
 Nej, det var saamænd kun en Forglemmelse at jeg glemte X [”X” indsat over linjen] at kvittere og takke for Tobakken, det gik hurtigt op for mig, da jeg havde sendt Brevet. Vi vil være Jer saa taknemmelige, hvis I af og til vil sende noget, for nu kniber
 2.
 det snart haardt; den hjemmeavlede Tobak er der ikke saa meget Drøje i, som jeg havde tænkt, og det gaar hurtigt ned ad Bakke med den. Saa hvis I vil have Ulejlighed med det og absolut ikke Udgift, vil vi som sagt være Jer megen Tak skyldige. 
 Tak fordi du holder mig à jour med Jeres økonomiske Forhold; hvor var det dejligt, om I kunne komme rigtig paa Fode, og om Axel kunde faa nye Tænder; det vil gøre ham 10 Aar yngre, og vist ikke alene at se til. 
 Jo, saadan er det jo, der hvor Pengene er, skal der yderligere dynges paa, og Fattigfolk skal de nok vide at flaa. Vi maa habe paa J.A.K., at de Synsmaader en Gang maa vinde Sejr.
 Herfra er som sædvanlig intet nyt. Vi ser aldrig nogen her, nu da Bibbe er en Saga, Rutebilen saa at sige ogsaa, og ingen har Dæk paa deres Cycler. Elle har vi ikke set siden Jul, og naar faar vi hende at se, skønt Vejret jo er lige til at cycle i, saa fint et Foraarsvejr. Godt at vi har Lindøerne, dem ser vi da af og til. Grete har det [”det” indsat over linjen] ikke saa farlig godt, hun længes vist efter, at hendes Time skal slaa, det lille Skind. 
 Næste Dag, Mandag Form. I Morges kom Tinge og spurgte om Anne Marie maatte komme ned og hjælpe Grethe lidt i Eft. Nu har hun faaet Hexeskud og ligger og kan ikke røre sig; det er saa trist, at hun skal døje med alt muligt, den lille go’e Grethe! 
 Det er Middag nu, og jeg er bange, det bliver ikke til meget mere, Posten er tidlig paa det om Mandagen
 Næste Gang skal jeg sende det bio-dynamiske Skrift, du sendte, jeg har knapt læst det endnu og det er jo meget interessant. Det andet beholder jeg altsaa. Tak! – Nu har Anne Marie igen haft en Omgang med Betændelse, denne Gang i Øret og hun har døjet meget og haft Doktor her 2 Gange ligget i Sengen 2 Dage og haft mange Smerter. 
 Der er saadan en flink lille ung Læge i Dræby, jeg havde aldrig set ham før; den første Dag, han var her, bød jeg ham Kaffe og han blev siddende i nær ved 2 Timer og snakkede med mig; vi var meget ivrige begge to, saa han glemte Tiden. Vi var meget enige – det er man jo gerne for Tiden, fordi det mest er een Ting, man diskuterer nu: Krigen og alt hvad dermed hører. Det var en helt Oplevelse for mig, jeg ser næsten aldrig andre Mennesker. 
 Efter Middag. Det er underligt nok, for skønt alt hvad der sker i Verden – et Hav af Rædsler – opfylder en hver Time paa Dagen, saa er der noget ved det, der gør, at man ikke skriver om det. Men du kan tro, at alt det forfærdelige som vi hører om, og som [”og som” indsat over linjen] ligger paa en som en Mare ogsaa bidrager til, at gøre det daglige Savn af Janna endnu tungere end det vilde være, dersom Verden havde sit normale Udseende. Jeg har da i hvert Fald saa tit den Fornemmelse, at det er ikke til at bære. Og Verdens Fremtid må man ogsaa - uundgaaelig – spekulere paa. Faar vi mon den forfærdelige tyske Krigsmentalitet udryddet nogensinde. Ja, en Gang maa jo den tyske Nation blive voksen, men hvor længe vil det vare? den er for mig at se en stor lømmelagtig Dreng med alle den Alders Skavanker – ogsaa Børns Grusomhed har den i rigt Maal. En underlig Mangel paa Fantasi, der gør, at de slet ikke formaar at fatte andre Menneskers Lidelser. Nu er Lidelserne over dem selv, men vil de kunde lære af det? Eller vil det udelukkende resultere i Hævnfølelse? Det er Fremtidens Gaader. Saa vidt jeg husker, sagde Fanny jo, at der vilde gaa en uhyre lang Aarrække uden Krige, men den synske Fisker oppe i Nordnorge, der spaaede 1ste Verdenskrig, paastod, at der vilde komme Krig i 1953, hvor Frankrig og Rusland vilde slutte sig sammen og ødelægge Sverige. Det lyder fantastisk. Man kan ikke tænke sig Frankrig have Interesser i Sverige, vel? Og der er kun 8 Aar til, han maa vist have set forkert med et Aarhundrede eller to. – Naa, nu blev det alligevel til lidt mere Brev, 
 [Skrevet på hovedet øverst på s. 1:]
 Jeg skulde egentlig have hjulpet A.M. med Opvasken, saa hun kunde komme hurtig ned til Grethe, men det Ky’ det Ky’ -
 God Bedring med det lilles Snue, det er da kedeligt, naar hun saa ikke kan komme ud.
 Nu haaber jeg, at det hele maa bedres lidt for dig, søde Dis. ”Tiden læger” som Mornine skrev som 14årig, 2 Dage efter en dødsens Fortvivlelse over en ubesvaret Elskov.
 Tusinde Hilsener fra din Junge. 
 [Indsat nederst s. 2:] X hvilket herligt Sprog, der kan falde en i Pennen.</t>
   </si>
   <si>
     <t>1945-04-03</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Julie Brandt
 Louise Brønsted
 Anne Marie -, i huset på Lindøgaard
 Charlotte Knipschildt
 Adolph Larsen
 Johannes Larsen
 Christine  Mackie
 Axel  Müller
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Torkild Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem "de søde piger" er. Muligvis Astrid Warbergs egne to døtre. Den unge mand, der solgte fisk, kendes heller ikke. 
 Torkild Warbergs villa sprængt i luften: Se hans biografi.
 Der blev aldrig gravet løbegrave i Johannes Larsens have - kun gjort klar til arbejdet. 
 Det vides ikke, hvem Line var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0639</t>
   </si>
@@ -2363,202 +2177,141 @@
 Hareskov St.
 [På kuvertens bagside:]
 Lindegaard Dræby St. Fyen.
 Lindegaard Tirsd. Middag 10-4-1945. 
 Kære lille Dis! Det er vel nok godt gjort, at naar jeg sender Brev til dig den 3 die, saa faar jeg Brev fra dig den 9 ende, hvori du skriver: skriv snart! Det er mintro en langsommelig Postgang for Tiden. 
 Det var sandelig en righoldig Post i Gaar. Grete og hendes Broder, Børge som jeg kender godt og holder meget af, traf til at være her, vi sad ved Kaffen, da Posten kom. Først din lille meget indholdsrige Pakke, tusind Tak for det alt sammen, saavel Gaverne som det besørgede, Børge var grøn af Misundelse navnlig over den ene Pakke Tobak, som Kenderne betegnede som meget fin. Og de tilsendte Breve!! Jeg har saa tit været ked af, at de gamle Breve fra den søde Onkel Frederik var gaaet tabt; Marie Paludan (den søde i en anden Mening) gjorde mig jo den Tort at brænde en stor Papæske med Breve som stod paa Loftete, [sidste ”e” ordet overstreget] da jeg var i Amerika og jeg har troet, at alle hans var derimellem, dette ene, som jeg husker saa godt i hvert Fald Begyndelsen ,,naa saa du har mødt din første Jomfru Larsen” o.s.v. er altsaa paa en eller anden underlig maade bleven reddet fra Baalet. Tænk 50 Aar gammelt! 
 Saa var der en mægtig Pakke og da jeg saa Afsendernavnet: Bodild W. J. sagde jeg straks til Grete, at det var vist noget, hun havde Interesse i, og ganske rigtig, lutter Sager til Børnetøj af forskellig Art; hun skrev, at hun havde efter Tante Louises Død fået en hel Del efter hende, saa nu var der en Del, hun kunde undvære; det var sødt af hende og saa uhyre kærkomment. Hvilken let Død den gode Louise fik. Jeg havde hørt det fra min Svigerinde Marie; hun skrev om Ellen Branner, der var saa sløj og træt og var bleven saa ældet. Tænk, hun var gaaet i Frederiksb. Allé, da Maskinen styrtede ned over d. franske Skole, det føg om hende med Partikler af alle Slags, men da hun har svagt Hjerte, maatte hun tvinge sig til at gaa ganske langsomt til hun naaede i Sikkerhed. Hvilke rædselsfulde Oplevelser Menneskeheden dog har i disse Aar.
 Men lad mig blive færdig med den righoldige Post: endvidere var der Brev fra Tutte. De havde d. 8de Marts Bodilds Fødselsdag netop siddet og læst et [”et” indsat over linjen] Brev fra Louise og beundret en Gave fra Louise, da Johan ringede fra Kbhvn. at hun var død – laa død i sin Seng om Morgenen. Det maa have været underligt – hun var altsaa allerede død, da de fik Brev og Pakke fra hende. Tuttes Ben er da igen lidt bedre, gid det dog maa vare, det er lidt ængsteligt, at det sådan stadig bryder op.
 Vi slagter i Dag, men da vi er saa godt med og mit Ben ikke paa nogen Maade vil finde sig i Overanstrengelse for Tiden, har jeg nu efter Middag sat mig ned til dette lille Brev. Bibbe er endnu ikke kommen, vi venter hende i Morgen. Mon hun saa naaede ud til dig, hun tænkte at laane en Cycle i Birkerød, men der er vel snart ikke flere Cycler i Orden. Elle skal nok faa sin Æske Tændst. Vi tænder nu vore Piber ved Fidibussen, naar vi har Ild i Køkkenet. Er det lidt skraldt med Humøret lille Dis? Vor Herres Sol skinner dog ellers saa velsignet i denne Tid, men det kan vel ikke gøre det. Mon ikke, det skulde hjælpe lidt, naar den Tid kommer, der de 3 søde Piger bliver bosat derude, hvis du faar Fornemmelsen af en god Omgang lige ved dig. Og saa at Janna er saa lykkelig, og den lille Pige saa yndig. Og din Mønster-Have. Vi maa tage det hele med lille Dis i disse Tider; alle de Rædsler pynter ikke paa ens Velbefindende – mildest talt!
 [Indsat side 1 øverst, skrevet på hovedet:]
 Hvor er det dog nogle dejlige Cigarer, du har sendt mig, jeg har røget den ene og skal nok ryge de andre tre selv ogsaa. Og Tak for Krystal,s. det sparer saa godt paa Sukkeret. – Den Muskatnød du sendte mig i Julen er jeg saa glad ved, den pynter paa Fiskeretter. - - Hvor morsomt med alle de gamle Breve. – Kan du huske, at Fanny spåede om alle de Horder Syd fra, der vilde strømme her op og plyndre?
 [Indsat s. 1 i venstre margen:]
 Jeg sender en 5er i næste Brev, har ingen i Øjeblikket, saa kan vi al [”al” overstreget] udligne, hvis I en Gang sender lidt igen.
 [Indsat s. 1, nederst, på hovedet:]
 Sig Axel tusind Tak for Tobakken.
 [Indsat s. 2 i venstre margen:]
 Og saa kun tusinde Hilsner til dig selv lille Dis. Godt Mod! Din Junge</t>
   </si>
   <si>
     <t>1945-04-12</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone
+    <t>Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Adolph Larsen var indlagt med en kræftknude i maven. Johanne/Junge Larsen boede nogle dage hos Else Larsens forældre (Overgaard) i Odense for i forbindelse med besøg på hospitalet at have mindre transport.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0644</t>
   </si>
   <si>
     <t>Johanne/Junge Larsen er hjemme igen efter at have været hos Overgaards, som var søde. Laura/Bibbe har talt med egen læge, som sagde, at selvom der var tale om en kræftknude, var chancerne for helbredelse gode.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0jIO</t>
   </si>
   <si>
     <t>[Fortrykt på kortets adresseside:]
 BREVKORT.
 [Post-logo]
 Afsender
 [Håndskrevet på adressesiden:]
 Dec 45
 JW. Larsen, Lindøgaard
 Dræby St. Fyen
 Fru 
 A. Warberg Müller
 Bakkevej 12
 Hareskov St. 
 [Håndskrevet på brevkortets tekstside:]
 Tirsdag.
 Kære lille Dis!
 Nu er jeg hjemme igen, jeg turde ikke blive der længere, da Else mente, det blev for meget for hendes Mor. Jeg kom hjem sm. m. Bibbe og Manse Søndag Aft. For din Femmer gik vi i Biffen og saa et vældig sjovt amer. Stykke. Overgaards var saa søde at være hos og Fru O. sagde i Telefonen i Gaar, at hun savnede sådden! Vi er bleven saa opmuntrede og forhaabningsfulde efter en Samtale Bibbe havde med vores egen Læge her; han sagde, at selv om det var en Kræftknude kunde det udmærket godt helbredes helt, naar den blev fjærnet ved Operation. Han sagde det ikke for at trøste, sagde han, men vilde sige det 
 [på brevkortets adresseside:]
 samme, hvis det var en Kollega, han talte med. Det blev vi meget glade over at høre og har nu faaet godt Haab igen. Mange Hilsner til Jer begge fra din Junge Bibbe er derude i Dag.</t>
   </si>
   <si>
-    <t>1945-11-19</t>
-[...59 lines deleted...]
-  <si>
     <t>1945-11-26</t>
   </si>
   <si>
     <t>Alfred Fly
 Adolph Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Adolph/Agraren Larsen levede mange år efter den vellykkede operation.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0643</t>
   </si>
   <si>
     <t>Lægen sagde, at det var nødvendigt at operere Adolph/Agraren. Han kom med ambulance på hospitalet. Johanne/Junge spurgte via Else, om hun kunne bo hos Elses forældre en tid, og det var OK.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nlNE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 modt. Tirsd. Aften 27/11- 45.
 (om Agrarens Sygdom)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [Fortrykt på kuvertens bagside:]
 JOHANNE WARBERG LARSEN
 LINDØGAARD
 [Håndskrevet:]
 pr. Dræby St. 
 [I brevet. Fortrykt:] 
 JOHANNE WARBERG LARSEN
 [Håndskrevet:]
 Lindøgaard Mandag 26-11-45 
 Kære lille Dis!
 I Fredags Aftes sagde Doktoren at en Operation var tilraadelig – ja vist nødvendig. Allerede næste Formiddag kom han derud – til Odense – Bibbe med i Ambulancen; hun blev der til i Gaar Aftes og mente, at den stakkels Agrar var meget ked af det. Jeg ringede i Aftes [”i Aftes” indsat over linjen] til Else og spurgte om hun troede, hendes Forældre vilde huse mig en lille Tid, og det vilde de med Fornøjelse - viste det sig. 
 Jeg tager derud nu om et Par Timer derfor bliver dette lidt knapt. Vi ser temmelig mørkt paa det og maa gøre alt hvad vi kan for at mildne det for ham. Han ligger heldigvis paa en 2 Sengsstue. Jeg skriver igen. 
 Tusind Hilsner Din Junge
 Adr. Overgaard Nielsen
 Vestergade 28 III
 Odense</t>
   </si>
   <si>
     <t>1945-12-04</t>
   </si>
   <si>
     <t>Adolph Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er Adolph Larsen, som er syg af kræft og indlagt. Hans sygdom er omtalt i flere breve fra perioden.</t>
   </si>
   <si>
     <t>Johanne/Junge er nu kommet hjem igen. Familiens egen læge har sagt, at hvis kræftknuden bliver bortopereret, er prognoserne gode, og det har givet nyt håb.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LwFS</t>
   </si>
   <si>
     <t>[Fortrykt:]
 BREVKORT.
 Post-logo
 Afsender
 [Håndskrevet:]
 Dec 45
 JW. Larsen, Lindøgaard
 Dræby St. Fyen
 Fru A. Warberg Müller
 Bakkevej 12
@@ -2599,51 +2352,51 @@
     <t>[Fortrykt:]
 BREVKORT.
 Post-logo
 Afsender
 [Håndskrevet:]
 Dec 45
 JW. Larsen, Lindøgaard
 pr. Dræby St. Fyen.
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St. 
 [Brevkortets bagside:]
 Kære Dis! Fredag
 Jeg har pakket Æbler i Jeres Kuffert, godt med Halm for neden og oven og kun 2 Lag Æbler. Nu har jeg faaet Betænkeligheder, for jeg synes den er saa tung. Spørg Axel, om han tror, det kan gøre Kufferten noget. Jeg vil binde godt med Høstbindergarn uden om den for at styrke den. Jeg vil ikke sende den før jeg hører om A’s Mening desangaaende. Du fik vel mit Kort om at jeg er kommen hjem, Bibbe og jeg skal derud i Morgen, der er ikke noget om Operation endnu; han har det helt godt, har været lidt oppe et Par Dage, men alle de Undersøgelser tager en Del paa ham. Gretes Per var derude i Gaar vist mest for at se til Agraren den kære Dreng købte Krysantemer derude til Agraren. I Dag er Edith i Odense og vilde se op til ham – Hvis Operationen bliver ved at trække ud, faar vi ham vel daarlig hjem til Jul. Vi laver intet til til Julen og giver ikke Gaver i Aar ---
 [Brevkortets forside:]
 Hvordan mon I har det? Din A – a?
 Bibbe har taget Pladsen som Vikar her i Sognet. Mange Hilsner til A. og dig selv fra din Junge.</t>
   </si>
   <si>
     <t>1946-04-01</t>
   </si>
   <si>
     <t>Adolph Larsen
 Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Edith -, pige i huset på Lindøgaard
 Christine Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Malerens var Johannes Larsen, hans søn og svigterdatter på Møllebakken i Kerteminde.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2452</t>
   </si>
   <si>
     <t>Johanne Larsen kan ikke forstå, at Astrid kunne gå tur efter den hårde omgang med tandudtrækninger. Selv måtte hun hjem og ligge i sengen hos Johannes Lasen og hans familie, da hun havde fået trukket 17 tænder ud.
 Johanne kommer ikke til Astrids fødselsdag, for hun har travlt, og hun er bange for at blive syg, hvis vejret bliver koldt. Hele Johannes familie er inviteret til Christine Swanes/Uglens 70årsdag, men kun de unge tager med. 
 Laura/Bibbe arbejder som hjemmesygeplejerske, og hun synes ikke, at der er nok at lave.
 Lise har brændt hænderne slemt på kakkelovnen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Kww0</t>
   </si>
   <si>
@@ -2755,64 +2508,64 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 6 August 1946
 besv 18 Aug. 
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgaard Søndag 4-8-1946.
 Baade Axels og mit har nok været lidt Bornholmsk Syge, det er der saa meget af for Tiden.
 Kære lille Dis!
 Dette er helt vinterligt – skønt Aftenen for Resten er saa skøn – her sidder Agraren, Rie, Bibbe og jeg med tændt Lampe i den store Stue; B. strikker de to andre læser, og jeg skriver og siger Tak for dit Brev. Det var en stor Lettelse at høre, at Axel er i Sving igen, men jo ingen Lettelse, at du har haft Galder uf, de modbydelige Galder! Mon du ikke har kigget efter Brev fra mig, men Himmel og Jord har staaet i et for mig; midt i Ugen blev jeg en Nat overrasket med Opkastninger; Gud, hvor jeg brækkede mig, blev saa i Sengen med 38 3 ogsaa Dagen efter igen, og saa var jeg saa umulig af Pirrelighed, at det slet ikke var nemt for dem her. C [”C” overstreget] Mornine ringede fra Kjerteminde, at hun Elle og Tutte vilde komme med Formiddagsbilen Lørdag – ja i Gaar altsaa. Bibbe og jeg pillede om Fredagen [”Fredagen” indsat over linjen] 4 Vildænder, som Manse nok saa belejlig havde skudt om Torsdagen, den Dag Andejagten jo gaar ind. Om Morgenen havde jeg lavet 2 store Skaale Rødgrød. Anne Marie skulde komme Lørdag, saa jeg imødesaa Dagen med Ro. Lørdag Morgen, da jeg sad ved min Morgenkaffe kom Anne Marie og meddelte, at Drengen var syg, saa hun kunde ikke komme jeg blev meget ked af [et overstreget bogstav] det, for jeg havde ingen Kræfter p.Gr.a. den forbandede Mavesygdom. Saa fortalte hun – at hun maatte hellere holde op med at komme, for de laa i Byggeroderi, og hendes Mand holdt ikke af at hun gik ud. Det brast helt for mig! Bibbe kom i det samme og blev rædselsslagen paa mine Vegne, over, at den Støtte skulde tages fra mig. Naa, Dagen gik for Resten godt nok, der var jo ikke saa meget at gøre ved Middagen, jeg fik Ænderne ordnet og sat paa, dækkede Bord til 10, Marie skrabede Kartoflerne – en mægtig Grydefuld – og Bibbe hærgede i hele Huset og satte Blomster i Vand; jeg var færdig halv 11, nej 11, da de kom, Marie passede Ænderne, saa jeg sad og snakkede med dem (Søstrene), [”Søstrene” indsat over linjen] gik kun lige ned og lavede Sauce. Som de Ænder smagte dem! Og Rødgrøden med. Vi tog Kaffen ved Bordet, Bibbe ordnede den mens jeg i en Fart skrubbede alle Tallerkner og Fade og Sølvtøj af. Saa tog ellers Bibbe og Marie hele den mægtige Opvask og jeg sad og snakkede med dem hele Eftermiddagen. Vi havde det henrivende, de var mægtig søde. Vi fik The inden de rejste, Kvart over 5. Du kan tro, det blev en dejlig Dag. - - Nej hør, jeg glemte helt at fortælle hvorfor jeg var saa dybt nede den Lørdag Morgen da Anna M. kom og meldte Afbud, at jeg græd! Jo tænkt om Natten vaagnede jeg med Smerter i højre Haand, ude af Stand til at bevæge Fingrene, med andre Ord mit gammelkendte Gigtanfald, der for 9-10 Aar siden var en hel Svøbe for mig; jeg maatte – den Gang – ligge i Sengen uden at røre en Muskel i Haanden, den var hoven og udspændt – Fingrene som udspændte Pølser! Men om Morgenen var det bedre, jeg kunde klæde mig selv paa, og det bedredes for hver Time der gik, saa det lettede jo paa Humøret, men at jeg næsten gik Amok, da A. M. kom med det Budskab netop den Dag, kan du vel nok forstaa. Selvom dette nu fik et saa hurtigt Forløb, og Hævningen kun var ubetydelig, virkede det dog som et Momento – tænk om jeg gaar en Vinter med den Slags Anfald i Møde! Og du kan tro, mit Hoved er ogsaa sløjt for Tiden, det hele staar saa tit stille for mig, jeg tænker det er min snart høje Alder, der gør det vanskeligere for mig at klare Paragrafferne, skønt baade Marie og Bibbe hjælper mig godt. Forleden Eft. da jeg lige var bleven færdig med Opvask og Eleven i Klaver og faaet mig lagt til Hvile med et Lettelsens Suk, hørte jeg Stemmer: Mix, Myg, Marie Meyer og Katrine Jeg fik jo lavet Kaffe, og det var rigtig hyggeligt, men alligevel! Saa, du kan tro, jeg kan forstaa, at du ikke kan holde til alt det, du har; mange Mennesker er nu ikke godt for svage Hoveder. Du nævner Brita – der var da slet ikke Tale om, at de skulde komme; da jeg var ovre hos Jer? eller var det bare at jeg ikke hørte om det? Hvis de kommer er det da en Guds Lykke at I har Topedeaborg ledig. Jeg er meget spændt paa at høre om Forløbet. Naturligvis vil du gerne se Adam og den lille. 
 Jeg maa i Seng, skal lidt tidlig op i Morgen, skal vaske Æg, pakke din Taske, som Æggemanden saa kan faa med, vaske et Læs af Strømper og faa min Ribssaft kogt færdig og fyldt paa Flasker, som da er renset.
 Derfra god Nat og god Bedring med det hele. Tak for Laan af Tasken, haaber den kommer over i god Behold.
 Tusind Hilsner til Jer begge.
 fra din Junge.
 Marie hilser, Bibbe ligesaa med mange Tak for sidst. 
 [Indsat øverst s. 4; på hovedet:] Æggemanden fik din Taske med i Formiddags haaber du naar at faa den inden du skal rejse til Bogø! Mandag</t>
   </si>
   <si>
     <t>1946-12-19</t>
   </si>
   <si>
-    <t>Andreas Branner
-Bodild Branner
+    <t>Bodild Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Larsen
 Pernille Marryat
 Axel  Müller
 Ellen  Sawyer
 Albrecht  Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
-Martin Warberg Larsen</t>
+Martin Warberg Larsen
+Andreas With-Jensen</t>
   </si>
   <si>
     <t>Følgende personer kendes ikke: Else fra Kroen, min lille Elev og Jørgen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0646</t>
   </si>
   <si>
     <t>Johanne/Junge og Grete har slagtet en stor gris. Grete er meget dygtig, men Johanne har ingen kræfter. 
 Erik/Tinge har meget held med sin strandjagt, som er en indbringende hobby.
 Det var trist med Thora/Tutte. Andreas reagerede hverken da hun eller Vilhelm døde. Man må håbe, at han bare ikke kan udtrykke følelser. 
 Elle(n) skal med bil til København.
 Ved juletid tænker Johanne altid på barndommens jul på Erikshaab. 
 Grete, Erik og deres børn har været til midda hos Johanne og Adolph.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ws90</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Jul 1946.
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 25-1-2002.
@@ -2916,51 +2669,51 @@
 Næste Dag. Mere blev det ikke til i Gaar og i Dag begynder det ikke allerbedst. Jeg bliver først kaldt paa, naar Stuen her er ren og navnlig varm og i Dag opvarmedes det først Kl. 10! I Gaar kom Posten inden Middag (ellers mel. 2-3) så du ser, det hele er lidt ubestemt. Sagen er, at om Aftenen – sent – er her jo Ro nok, men da er jeg meget for træt til at skrive Brev. 
 Senere Manse elsker at sidde herinde og snakke med mig om alle sine Fremtidsplaner – Køb af mere Jord til Gaarden o.s.v. Hvor er det henrivende for ”en Moder” at mærke, at der intet sker uden at hun er med i Forhandlingerne. Jeg er jo ogsaa en Del inde i alt, hvad angaar Landbrug, saa jeg endog af og til kan være af en anden Mening end ham og ikke altid bare naa og ja. Nu mærkede han at i Dag vilde jeg helst være fri; der kom et lille: nå, du vil ikke snakke – og gled saa ud til sit Virke. Tinge kunde det ikke saa let falde ind at snakke, naar der overhovedet er nogetsomhelst, der kan udsættes. Han er den store solide Arbejdskraft. I Aftes sad han her og slob e ["o" overstreget og ”e” i ordet indsat over linjen, så ordet biver "sleb"] det store Træ-Sav, og i Dag er han gaaet i Gang med at fælde Mirabel-Hækken; den er bleven for gammel og skal falde; saa gror den op fra neden og giver os igen Mirabeller. Bøgelysthuset skal også ned; Manse så lidt ængstelig til mig, da min Glæde ved de Bøge er velkendt, men ogsaa de gror jo op igen; jeg gør af Princip aldrig Indvendinger mod den Slags Bestemmelser, for at de ikke skal føle os gamle som Klods om Benet. Nu er det dem, der råder og de skal staa frit. Vi har haft Aar nok til at raade i. – Bibbe er desværre ikke særlig rask for Tiden, det arme Barn, naar mon hun dog kan rette sig helt igen. Hun bager derude paa fuld Kraft til Manden og Konen, som kommer til Aftenkaffe i Morgen Aften. Vi lever i en hel Feber af Spænding! Og saa er alt det jo kun Smaating, naar man tænker paa Verdens-Situationen. Den begynder sande-
 4 lig at blive spændende. Hvor Englænderne dog kan og hvor Hr. M. faar Klø. Nu ser han vist klart, at han skulde have holdt sig paa Afstand af Hitler. Det kunde jo se ud som om han i Fredstid har haft megen Sans for Italiens indre Udvikling – materielt selvfølgelig kun; paa Sicilien f. Eks. er der nok gjort utrolig meget for at vinde nyt Land; mægtige Arealer var i Færd med at opdyrkes der og give Brød til mange Munde; men hans Krigs-Tilbøjeligheder ødelægger jo alt. – Manse hører næsten al Presse fra England, kender Tiderne og stiller ved Radioen. Det gør I vel ogsaa, i hvert Fald kan man jo høre norsk, svensk og dansk Presse fra London fra 7½ - 8. Hvor maa den abes. Kajser [”e” indsat over linjen, så der står ”Kejser”] være glad, nu er han langt inde i sit Land igen. Det ser galt ud i Morgen; de arme! de faar rigtig nok Knytnæverne at føle; men Turen kommer jo ogsaa til os en Gang, hvis de nuværende Tilstande skal vare; - - Kender du ”Familien Thibault”? Der er jo Masser af Bind; jeg er kommen til det Bind, som har til Undertitel: ”Somren 1914”. Det er meget interessant; han fremfører i en Samtale sin Mening, om de dybere Aarsager til Verdenskrigen; det er en fransk Socialist som taler og han er blottet for Patriotisme (saadan da) og skifter Sol og Vind lige mellem Landene og han lægger egentlig ingen Ekstra-Skyld paa Tyskland, men giver Rusland og Frankrig deres rigelige Del af Ansvaret. Erobringen af Marokko vejer tungt på deres Skyldner-Side. Og naar man skal være retfærdig var det jo heller ikke Spor mere pynteligt end Italiens Erobr. af Abessinien. England har jo ogsaa i høj Grad været virksom med at faa Kolonier, men der er den meget store Forskel, at de gør det saa det bliver til virkelig Gode for de indfødte (sandsynligvis af Klogskabshensyn) det ved jeg mange Eksembler paa. Anderledes stiller det sig maaske, naar det drejer sig om f. Eks. Indien, der selv har en kultiveret Klasse som kunde raade for Sagerne. Naa – ikke mere om alt det – det flyder jo over en Gang imellem, naar man er saa fyldt af det hele; men det er jo kun, hvad vi alle ved og uafladelig kredser om – hele Udenrigs-Situationen.
 [Skrevet på hovedet øverst s. 8:]
 Jeg har ikke set Elle siden en Uges Tid før Jul, jeg bryder mig ikke særlig om, at hun skal tage de kolde Ture herud, jeg vil hellere vente til Vejret bedres. Saa vidt jeg ved har hun det godt. 
 [Skrevet på hovedet øverst s. 6:]
 Selvom jeg ikke har skrevet om Sjumses Sygdom og den ulykkelige Polak, har jeg dog været meget opfyldt og rystet over begge. Sikken en Jul for stakkels lille Sjumse.
 [Skrevet på hovedet øverst s. 5:]
 Marie Balslev ringede forleden; jeg havde sendt hende en lille Æske med Lommetørklæder. – De havde haft en vidunderlig dejlig Dag, alle Børnene undtagen Vilhelm som for Resten er meget bedre, men dog ikke slipper m. mindre end et Aar – havde været der. Marie var meget glad v Daasen
 [Skrevet på hovedet øverst s. 4:]
 Jeg vilde saa gærne have skrevet et langt og godt Brev denne Gang, men nu maa du nøjes med dette meget forvirrede. Hils Aksel og Nus mange Gange og selv, lille go’e Dis utallige Hilsner fra din Junge
 [Skrevet øverst s. 3:]
 Og saa skal der jo sælges nogle Kreaturer, en Ko og nogle Kvier. 
 [Skrevet på hovedet øverst s. 2:]
 Har jeg skrevet om Las? Han fik fjernet en Polyp fra det ene Stemmebaand paa en Klinik i Odense og er nu i Kbhvn. for at faa Røntgenbehandling – hos Finsen, Strandboulevarden.</t>
   </si>
   <si>
     <t>1947-02-06</t>
   </si>
   <si>
     <t>Bodild Branner
 Frits Branner
 Thora  Branner
 Alhed Larsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Marie - Marie, hushjælp hos Astrid Goldschmidt-Warberg
 Pernille Marryat
 Axel  Müller
 Ellen  Sawyer
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uklart, hvem "den lille", der er hos præst, var. 
 De to søstre, som Johanne og Astrid havde mistet, var Alhed Larsen og Thora Branner.
 Else og Andreas/Puf Larsen boede sammen med Johannes Larsen på Møllebakken 14 i Kerteminde.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0649</t>
   </si>
   <si>
     <t>Johanne/Junge har været syg. Godt, at Axel er kommet hjem fra hospitalet.
 Lille Lise er fyldt to år.
 Elle(n) har været på besøg og fortalt om julen samt om Fritz og Bodild Branners visit. Fritz mangler helt initiativ og har ingen kræfter til at arbejde. 
 Johanne mener, at Else og Andreas/Puf Larsen ville have et lykkeligere liv, hvis de havde deres eget hjem og ikke skulle føre traditionerne videre. Else er dygtig til at holde pænt og rent, men hjemmet mangler ånd og gæstfrihed. 
 Martin/Manse tjener godt på dyr, som han nedlægger ved strandjagt.</t>
   </si>
   <si>
@@ -2984,51 +2737,51 @@
 Lindøgaard
 Torsdag d. 6-2-1947.
 Kære lille Dis!
 Hvor Du vist længes efter Brev fra mig; du tænker nok: Junge er vist syg, og det passer jeg har lagt i 3-4 Dage, nej det er da kun 3, for jeg stod op Kl. 10 i Dag og lavede Mad, den lille var til Præst; men det har kun været alm. Forkølelse, naar undtages, at det var en ualmindelig stærk Forkølelse, og det er for koldt at sidde op i Sengen og skrive. Er det dog ikke forfærdeligt, at vi skal have den haarde Frost igen; vi sidder lunt nok, men man ved jo om Masser af Mennesker, der ikke har el. kan skaffe Brændsel og som simpelt hen knag fryser.
 Vi har lige spist og Posten kan komme snart, nu lader jeg Pennen ile det, den kan, for et Livstegn skal du have i Dag. 
 Til Lykke til Axels Hjemkomst! hvor dejligt for ham, at han kan være hjemme hos dig nu i stedet for paa Sygehuset og sikken en Hjemkomst, du gav ham, den var vel nok dul.a. Du maa rigtig nok skønne paa lille Marie (og gør det naturligvis også) for hvor er hun dig dog til megen Støtte, som nu f.Eks. at du havde hende til at være hos dig, mens Axel var borte, og saa at hun kunde have alt i Orden til hans Hjemkomst. Jeg har aldrig faaet at vide, om Axel prøvede min Medicin mod Bronchitis, og om den hjalp ham; jeg kunde jo kun sige, at mig hjælper den omgaaende. 
 Og til Lykke til lille Nilles 2 årige Fødselsdag, hvor maa hun være yndig; du kan tro, at vores er det ogsaa; jeg har ikke set hende i over 4 Uger, og Bibbe siger, at hun udvikler sig for hver Dag; nu kan de føre Samtaler med hende; det var Pers Fødselsd. i Gaar, og Bibbe skulde komme om Aftenen; ”du maa ikke lægge mig i Seng” sagde Lise; hun vilde nok have Bibbes Ankomst med. For første Gang græd hun, da hun omsider maatte i Seng, det maa jo ogsaa være svært, naar allle de andre skal feste videre med Lagkage o.s.v. 
 Vi havde et dejligt Besøg af Elle i Søndags; vores Hofchaufør hentede hende ved 2-3 Tiden og kørte hende hjem ved 9 Tiden det er saa sødt af Elle, at hun ofrer 16 Kr. paa et Søndagsbesøg paa Lindøgd. vi havde det dejligt og fik alt fortalt om Julen, som havde været dejlig for hende Bodild og Fritz havde været der en Dag, B. er betænkelig ved Fr. hvordan han skal faa begyndt at klare sig; alle Mennesker siger: hvorfor flytter de dog ikke sammen i det store Hus? Jo Tak, hvis Bodild gik ind paa det, vilde det være en ny Dæksmand for Fritz til ikke at bestille noget, og de vilde komme til at forsørge ham i al Evighed; han maa lære at forsørge sig selv en gang, den stakkels Fritz. Som Elle siger X er den fuldstændige Mangel pa Initiativ og Arbejdskraft unormal. Det eneste bundne Arbejde, han har haft (Landbohøjskolen) gjorde ham jo for Resten syg, saa hvordan skal det gaa ham. De to Søstre, vi har mistet har i Sandhed efterladt sig Savn, som ikke har kunnet erstattes. Jeg tror, Livet havde formet sig mere harmonisk for Puf og Else, om de havde faaet deres eget lille Hjem i stedet for at Else har skullet føre det gamle Hjem videre i samme tradition, hvad hun dog ikke har magtet, undtagen hvad alt det ydre, jeg mener det materielle angaar, Aanden i det har hun ikke haft Evne til at holde ved lige, og hvad nytter den mest fuldkomne Orden og Renlighed, hvis Aanden (f. Eks. Gæstfriheden) ikke er i Orden 
 Vi har det godt her, Manse er paa Stranden meget ofte; i Forgaars skød han for 71 Kr, d.v.s. godt 50 Kr. i ren Indtægt. (Patroner er saa dyre) 
 X Bodild kalder ham jo simpelt hen doven.
 [Skrevet på hovedet på s. 2:]
 jeg vil ikke begynde paa et nyt Ark og skal ogsaa gøres i Stand nu; jeg skal have en Elev. Hvor Solen dog varmer godt nu; den hjælper paa Brændselet. Hils Axel saa mange Gange ogsaa lille
 [Skrevet langs venstre margen på s. 2:]
 Marie og skriv snart. Kærlige Hilsner din Junge.</t>
   </si>
   <si>
     <t>1947-07-12</t>
   </si>
   <si>
     <t>Laszlo -
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Astrid Møller
 Emma Overgaard Nielsen
 - Petersen, dyrlægefrue
 - Petersen, sygehuset
 Ellen  Sawyer
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er svært at læse, om den engelske pige var 14 eller 19 år. I 1947 var der ca. 500 ungarske børn på ferieophold på Fyn (Arkiv.dk, juli 2023). 
 Det vides ikke, hvem Jørgen og Dorthe var. 
 Martin/Manses angst for, at Adolph/Agraren skulle "gaa". Adolph Larsen var kvartalsdranker, og ind imellem fik han et "anfald" og forsvandt i dagevis. 
 Mette, Eivind og Asger: Se Astrid Møller.
 Else og Andreas/Puf Larsen var i England og Skotland, hvor Andreas Larsen skulle lære noget om ølbrygning.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2464</t>
   </si>
   <si>
     <t>En engelsk pige har boet hos Johanne og Adolph Larsen nogle dage.
 Johanne Larsen har været nogle dage hos Ellen i Kerteminde. De havde gæster til kaffe flere gange. Det var dejligt at gense Astrid/Trisse Møller.
 Else og Andreas/Puf Larsen bliver meget forsinkede på deres hjemtur fra England og Skotland.
 Det er svært at tage stilling til Slesvigsspørgsmålet.
 Johanne skriver betragtninger om stormagter som fx Tyskland.</t>
   </si>
@@ -3055,155 +2808,99 @@
 Hvad Sydslesvig angaar, saa er du saamænd ikke den eneste, som ikke formaar at tage en fast Stilling til det, for hvor er det dog et vanskeligt Spørgsmaal at bedømme. Jeg kunde fristes til at sige, at begge Parter har Ret i, 
 4 hvad de siger, for jeg hører ikke til dem, der vil underkende de Argumenter, man kommer med, naar man taler imod at faa Sydslesvig hjem igen, alle de forbandede Flygtninge dernede har jo forværret Sagen for os i høj Grad, og dette med de mange Tyskere, vi faar ind i Landet, er ingen Spøg. Derimod synes jeg ikke det Argument betyder saa meget, at Tyskland saa vil tage baade Syd og Nordslesvig, naar de bliver stærkere. For det første synes jeg, den Mand har Ret, som i et af de Blade, du sidst sendte, skriver at ”skal vor Fremtid afhænge af Tysklands Naade, da har vi ingen Fremtid” Men til enhver Tid vil der jo være andre Stormagter, som næppe vil tillade Tyskl. at blive større end det er, og disse to Krige, maa dog have belært disse Stormagter om, at de maa holde Øje med Tysklands Expantionstrang og -lyst. Politik! Ja, Politik er jo i sig selv ikke noget forkert eller noget man kan væmmes ved, men du mener vel, at den Måde hvorpaa Politik drives er dig imod. Det forekommer mig egentlig næsten som en Kamp mellem gode og onde Magter, og hvor er den Kamp dog spændende! Det er et Spørgsmaal om Verdenskulturen – i sidste Instans. For hvis det saakaldte totalitære Synspunkt tilsidst sejrer, saa er vel vor Kultur – især hvis man derved forstaar aandelige Værdier – tabt. Vor egen indre Politik interesserer mig nu ikke meget, skønt jeg tit ærgrer mig over mangt og meget der. De fast utrolige Dumheder, de gør sig skyldige i paa de Omraader, som jeg efter fattig Evne kan bedømme og deres – Avisernes – Sprog, naar de polemiserer o.s.v. Men det er Verdenspolitiken, der har 
 5 min meste Interesse: eventuelle Krige, Behandling af alle farvede Folkeslag, Regeringsformer, Behandling af alle de evropæiske Landes Underklasser og meget meget mere. Hvis man ikke skulde interessere sig for og følge med i det, hvad Pokker skulde man saa interessere sig for. Jo, naturligvis Kunst Literatur og saa videre, men alt det vil jo ogsaa gaa til Grunde, hvis Verden ender med at blive fuldstændig misregeret. 
 Igen Posten 
 Hilsen Junge</t>
   </si>
   <si>
     <t>1947-10-04</t>
   </si>
   <si>
     <t>Ina  Goldschmidt
 Marie Larsen
 Ib Marryat Johansen
 Lauritz Pedersen
 Ole Petersen
 Peter Rohde
 Janna Schou
 Christine Swane
 Anna Tinesen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
-    <t>Kerteminde Egns- og Byhistoriske Arkiv, uden registreringsnummer</t>
-[...1 lines deleted...]
-  <si>
     <t>Der er lidt tvivl om, hvornår Laura/Bibbe og Lauritz Petersens bryllup kan holdes, da Skifteretten arbejder langsomt. Lauritz må låne 55.000 kr. til sin søn. 
 Det er trist, at Ib Marryat er syg. Johanne har hørt om en, der blev helbredt af en naturlæge. 
 Lise er kommet hjem til sine forældre igen. Grete/Grethe fik mange barselsgaver. 
 Johannes Larsen har været på besøg med Christa Knuth. Hun inviterede Erik/Tinge og Martin/Manse hjem til sig.
 Johanne har holdt fødselsdag. Stemningen blev ødelagt af, at Christine/Uglen Swane og Marie Larsen skændtes. 
 Astrid må ikke skamme sig over at læse i stedet for at arbejde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/3x1u</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [Skrevet af ukendt:]
 modt. 6’ Okt. 1947.
 besv. 10 
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgaard Lørdag 4-10-47.
 Heri 2 Smørmrk
 Kæreste lille Dis!
 Min varmeste Tak for dit gode Fødselsdagsbrev og for de lækre Opmærksomheder! Jeg vil allerførst besvare nogle Spørgsmaal. Bryllupet! Ja der er desværre lidt Tvivl om, hvornaar det kan blive; Lauritz har lige fra først af – det vil sige lige fra den Dag, da de bestemte sig for Giftermaal – arbejdet som en Hest for at faa Sagen i Orden, men det er alt det med Skifteretten, der sinker; disse forbistrede Kontoriusser er ikke til at faa noget fra; Papirerne skal foreligge til den 8_de_ ds. for at blive tinglæste den Dag i Kjerteminde; de tinglæser kun hver 14_de_ Dag; hvis det ikke naas, bliver det - Bryll. – forsinket i 14 Dage! Lige saa saare jeg faar det at vide, skal jeg skrive til dig; de vil ogsaa gærne have det om Aft. [”om Aft.” indsat over linjen] – skønt helst midt paa Dagen, hvis det kan lade sig gøre, men uanset hvad det bliver kan du da godt lave Middagsmad midt paa Dagen, ikke? Det er jo lige meget hvad man kalder Maaltidet; her paa Landet er vi jo vant til at spise Middag midt paa Dagen. Lauritz var her i Tirsdags Aftes, og vi snakkede saa om det; jeg var rystet over at høre om alt det, der foretages for at det kan blive til Bryllup; og 55.000 Kr. skal skaffes. Paa Grund af hans gode Omdømme kan han faa den Sum i Sparekassen i Nyborg – paa et Aar; saa skal Laanet betales med Kontanter. De haaber at kunde nøjes med at forpagte Dalsgaard ud i Stedet til ["til" overstreget] for at sælge Drengen skal have sine Penge udbetalt straks, men jeg kom til at tænke paa bag efter, at saa kunde Ole jo laane sin Far nogle af Pengene senere, hvis han staar og ikke kan skaffe Pengene om et Aar; dertil skal jo hans Formunder give sit 
 2 Samtykke, men Form. er en Svoger til Lauritz, gift med hans 1ste Kones Søster, og de staar vist fint til hinanden. Jeg ved ikke hvorfor jeg sætter dig ind i alle de Forretningssager, men nu faldt det mig i Pennen. – Jeg spurgte Bibbe, om hun vilde have Sjums og Rohde med, men hun sagde straks, at hun vilde helst nøjes med Janna og Ib. Stakkels Ib, hvor det gør mig ondt. Han skulde prøve at gaa til en Naturlæge. Marie og Uglen fortalte om Moderen til en af deres Venner, der var langt ude af Kræft; der var ædt Dele væk, aabne Saar, og Lægerne havde fuldstændig opgivet Haabet; saa gik hun til en Naturlæge (som jeg ikke ved, hvad er) og han gav hende en meget stræng og slem Diæt, men hun begyndte at komme sig og Lægerne til hvem hun stadig gik til Undersøgelse uden at tale om Naturlægen, blev mer og mer forbavsede og stod ganske uforstaaende og tilsidst var hun rask. Hvis hun havde fortalt dem om Naturlægen havde de jo bare sagt, at det var, hvad de havde ordineret, der tilsidst virkede. 
 Den Gang, da de kom fra Sverige, hentede Lauritz Bibbe i Nyborg; han har ikke meget Benzin, men saa vidt jeg ved nok til deres Bryllupstur, men maaske bliver det forpasset af den nye Lov, hvis den træder i Kraft, maa han kun køre paa Fyen.
 For et Par Dage siden kom Lise hjem; Anna, Gretes Søster, havde haft hende i 4 Uger; først var Lise gravalvorlig næsten forstenet, saa begyndte hun at kæle lidt for Tinge og Grete og gik fra den ene til den anden; en halv Time efter var hun hjemme og jublede højt for hver Del af sit Legetøj som hun mødtes med igen. Da Ole kom, løb hun ham i Møde og raabte henrykt: ”Ole, jeg er kommen hjem til dig igen. Det var 
 3 dejligt at være med til den Hjemkomst og at se Grete være oppe igen. Hendes Barselsgaver blev til: 6 Flasker Vin, 4 Lagkager, et Sølvbæger, en Barneske, et Par Skindstøvler til Lillebror, samt 2 Par strikkede, et Par henrivende Tøfler til hende selv, 50 Cerutter, en smadderfin Natkjole til 50 Kr. fra Bibbe, Masser af Tøj til Drengen og self. andet, som jeg har glemt, og Blomster self ["self" overstreget] i lange Baner. Grete var overvældet og jeg har da heller aldrig set noget lignende. I Gaar var Rie og Uglen her for sidste Gang, og mens vi sad ved Kaffebordet eller lige var færdige kom Las og Grevinde Knuth fra Knuthenborg for at hente dem. Hun var noget af det mest tiltalende jeg længe har set, ja saa henrivende, at du ikke kan tænke dig det. Hun er Veninde af Las, og jeg har hørt meget om hende men vented mig da ikke saa stort af en Grevinde. Hun syntes her var saa smukt og hyggeligt, det sagde hun flere Gange; hun inviterede Manse og Peter saa varmt – gør nu Alvor af det og kom snart, I behøver ikke at pynte Jer, kom som I er - - Hun saa Manses Stue med alle Træsnittene – alle Vægge er behængt med dem – og Bibbes store Maleri af Uglen, Udsigten fra Havedøren og var begejstret over det hele. Hun har været med Las på Båxhult (hun vaskede op for Bimse) og kan øjensynlig godt med hele Familien d.v.s. det kniber lidt med Puf og Else – de er hende lidt for fine, akkurate og formfuldendt! Det var en hel Oplevelse at mødes med hende, Lise var her og hun blev straks indtaget i hende og Tøsen – vores store Hund - satte begge Forpoterne op paa Brystet af hende, hvad vi aldrig før har set ham gøre ved fremmede og paa dette Tidspunkt havde hun ["hun" indsat over linjen] slet ikke snakket med ham, men Dyr lugter straks hvem der er Dyrevenner. 
 4 Til min Fødselsdag var Rie og Uglen herude til Eft. chokolade de medbragte: ”Kina i Støbeskeen” af Edm. Grut, som Marie havde hørt, jeg havde ønsket mig, et Par henrivende Kopper af bornholsk Keramik, en stor Æske m. Godter og Flødekaram. en Pk. Cerutter og 4 dejlige Nelliker!! De er altid helt ovenud med Gaver, de tog hjem med halv 6 Bilen, men saa havde vi en vildfremmed Sygeplejerske til Aftensmad, som Bibbe havde inviteret uden at tænke paa, at det var min Fødselsdag; det gjorde ikke noget, men det hele var lidt speget, da Manse og Peter skulde til Odense og maatte spise før vi andre, saadan egentlig Feststemning var der ikke over Dagen, især da Marie og Uglen skændtes saa ualmindelig meget den Dag, og det smager ikke godt. 
 Peter har jo faaet Motorcycle og de tager lange Ture paa den om Søndagene; de staar lige og skal af Sted (det er Lørdag Kl 1½) saa denne Gang faar de 1½ Dag; de skal rundt paa Sjælland og se, hvad der er at se.
 Du skulde ikke have ”Stik i Hjærtet” fordi du læser i Stedet for at arbejde; naar du, som jo ellers ikke er doven, men tværtimod arbejdsivrig af Naturen, ikke kan arbejde for Tiden, saa maa det være fordi, enten de fysiske eller de mentale Kræfter svigter, og saa er det bedst at ligge brak, bare ingen Ting bestille og helst uden at have Samvittighedsnag, saa gror Kræfterne inden i dig uden at du ved af det, og en skønne Dag er de der. Sådan synes jeg er min Erfaring, for vi kender vel alle til, at Arbejdsiveren svigter. Agraren beder mig hilse dig saa meget og takke baade dig og Axel for både Breve og Bøger. Vi har moret os meget over dine Vittigheder. Den med Hitler (el. var det Gøbbels) der skulde ”begynde for sig selv” var uforlignelig. Tusind Hilsner til Jer begge fra din Junge</t>
   </si>
   <si>
-    <t>1947-11-29</t>
-[...51 lines deleted...]
-  <si>
     <t>1947-12-20</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johannes Larsen
 Marie Larsen
 Peter Andreas Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Axel  Müller
 Lauritz Pedersen
 Georg Poulsen
 Janna Schou
 Lars Swane
 Rigmor Thorsen
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Hvad familien skulle i Nyborg vides ikke.
 Den lille syerske fra Strandgyden kendes ikke. Heller ikke Charles. 
 Det vides ikke, hvad Lauritz Pedersens svigerinde og hendes mand hed. Svigerinden var formodentlig Lauritz Petersens første kones søster. Det er også uklart, hvor deres fælles gård, Dalsgaard, lå.</t>
   </si>
   <si>
     <t>Peters Ena snakker alt for meget.
 Edel er en god hjælp i huset. Man har bagt lagkagebunde til Erik Warberg Larsens barnedåb. Laura/Bibbe skal bære, og Lauritz P. stå fadder.
 Det er dejligt, at Astrid Warberg-Goldschmidts arbejdsevne er kommet tilbage, og at Axel Müller har det bedre. Godt også med kakkelovnen. 
 Maler Georg Poulsen har været på besøg for at låne billeder til Johannes Larsens 80års-fødselsdagsudstilling i Odense. Johannes Larsen er i godt humør. Han tager med til Johannes Nicolaus Brønsted/Magisterens begravelse. 
@@ -3231,532 +2928,75 @@
 [I brevet:]
 [Indsat julemærke med teksten: ”Jul 1947 Danmark”.
 Lindøgaard 20-11-1947.
 Kære lille Dis!
 Her har du mig saa igen til det rigtige Julebrev; nu er det Aften jeg har ikke travlt med noget og her er Fred og Stilhed. Peter er taget til Odense, Edel og det lille Snakkehoved til Ena gaar til Munkebo om et Øjeblik; naar Ena er her i Stuen er hun meget stilfærdig, siger ikke ret meget, men naar hun er her i Køkkenet hos Edel gaar den lille Knevver uafbrudt – bogstavelig talt; jeg har sagt til Edel, at det var næsten uudholdeligt at høre paa, her er jo saa lydt, men hun bremser hende aldrig. Hvor findes der er Paradis uden Slangen? 
 Jeg er saa mærkværdig fremmelig med al Ting i Aar, det skyldes naturligvis den gode Hjælp fra Edel jeg kan godt sidde og smaadrive lidt uden at det gør noget og til de sidste Dage, Mandag og Tirsdag er der ikke meget at gøre. Vi har ellers i Aar bagt Smaakager for Grete, hun har Besvær nok med alt sit, naar hun har de to Børn at passe med al den Vask; de Børn skinner ogsaa altid af Renhed. Vi har bagt Vanillekranse, Jødekager, Kakaokager og brune Kager og 12 Lagkagebunde til hende; vi selv skulde have 6 Bunde, saa Edel bagte i Formiddags 18 Bunde, og da der kun kan staa een Kageform ad Gangen i Ovnen [”i Ovnen” indsat over linjen], kan du forstaa, at det var et helt anseligt Job. De skal have Barnedaab dernede i Morgen; Bibbe skal bære den lille henrivende Dreng og Lauritz skal staa Fadder; jeg tager ikke med i Kirke, maa være lidt forsigtig til Julen, men haaber, at Lauritz vil køre herom ad og tage mig med derned eft. Gudstjenesten jeg er ikke begyndt at gaa ud endnu. Det skal kun være Kaffebord, det er saa fornuftigt af dem at de ikke laver stor Spisning. 
 Hvor det dog er vidunderligt, lille Dis, at du har faaet din Arbejdslyst og –evne tilbage igen, for det er jo Tegn paa, at Fysikken er kommen i Orden igen; hvem kender ikke den rædsomme Ugidelighed naar man har været fysisk nedbrudt; mon ikke Åndens Grundlag er Fysikken – ja naturligvis kun til en vis Grad. Det er dog sjovt, at du paa dine gamle - jeg mener ældre – Dage er bleven bildende Kunstner, det er forbløffende med dine to Børnebøger. Og Tillykke med Kakkelovnen; det var sikkert haardt tiltrængt og skal nok hjælpe Axel godt. Og Stolen – ja man kan jo ikke faa både i Pose og i Sæk, og den Stol, han fik af Charles, der der staar ved Siden af Skrivebordet, er da egentlig behagelig at sidde i, jeg nød den da den Sommer, jeg var hos Jer; dette med at der ikke bruges nævne-
 2.
 værdig mere Brændsel paa denne Maade, skal nok passe; det foreholdt jeg til Fru Thorsen, naar hun, da de boede i Kærbyhus, kun fyrede i den ene Kakkelovn, som saa skulde opvarme Nabostuen; jeg sagde altid, der bruges ikke mere Brændsel, og Varmen bliver meget behageligere. Du ved ikke, lille Dis, hvor det glæder mig, og hvor jeg tager Del i din Glæde over, at Axel bedres, det er rigtignok vidunderligt, og hvor mærkeligt, at Axel har den Bankvirksomhed i Udsigt; jeg har ogsaa hele Tiden sagt – eller skrevet – at der ganske sikkert kunde blive Arbejde ved et eller andet, naar han holdt op med Frihavnen.
 Du skriver som Efterskrift i dit Brev: ”Hvor pragtfuldt, at Lauritz vil hente os i Nyborg, og at vi skal hjem til dem først,” jeg ved ikke rigtig, hvad du mener med det; naar du og jeg kommer til Nyborg er vi jo, hvor vi skal være; jeg skrev vist blot at Lauritz (en af de Dage, vi er i Nyborg) vil komme ud efter os saa vi kan besøge dem i Bovense. Stedet er, efter Lauritz’ Raad funden, det ligger ved Stranden lige ved Skoven. Men lad os nu først se, om det bliver til noget, der er jo længe til. 
 Forleden dag fik vi Besøg af en ung, meget tiltalende Maler fra Odense, Georg Poulsen, han bad om at laane nogle af vore Las-Billeder X; X til en Udstilling i Odense i Anl. af hans 80 Aars Fødselsd. d. 27-12. [X ”til en Udstilling i Odense i Anl. af hans 80 Aars Fødselsd. d. 27-12.” indsat over linjen]; han fik 4; bl.a. de smaa Fuglebilleder som Las malede til Agraren, da han kun var 14-16 Aar; jeg havde ladet dem indramme, det ene oven paa det andet [Tegning] – saadan; 2 Fuglekonger og en Rødirisk; det er det allerførste i Kataloget, som er ordnet efter Aarstal; dette fra 1881 – dog med Spørgsmaalstegn, for jeg mener at vide, at han var 16 Aar, da han lavede dem. Manse fik Indbydelse til Udstillingens Aabning i Dag; han og Peter var derude og de havde moret sig godt, Las Puf og Else var der Las havde været saa levende og gaaet og virket – regeret, tror jeg, Manse sagde! Tænk, at han tager ind til Magisterens Begravelse, gid vi dog maa faa lidt mildt Vejr, jeg synes, det er lidt letsindigt – paa denne Aarstid, de vilde se at komme hjem samme Dag. Jeg haaber, at Manse vil tage derover ogsaa, men ved det ikke bestemt.
 Agraren, Manse og jeg er bedt til Middagen paa Lases Fødselsdag i Dag om 8 Dage; Manse er bleven udvalgt, fordi han og Las er saa særlig gode venner, der er altid en umaadelig Mængde Snak imellem dem, naar de er sammen, ellers hverken Tinge, Bibbe, Henning, Bror og Lasse Sw. det vilde jo være at gribe for vidt om sig, da jo
 3.
 deres respektive Mænd og Koner saa ogsaa skulde med. Jeg baade glæder mig og ikke glæder mig. Man er ikke rigtig i Humør til en stor Fest, naar man er saa opfyldt af Sorg over lille Lugge – havde det bare været et Par Maaneder senere. Vi skal spise i Værkstedet, hvad vi ogsaa gjorde, da de lavede Fest for Rie, da hun fyldte 70; skønt det var d. 5te Juni, frøs jeg saa det stod efter, fordi jeg sad lige ved Døren, der gik ustandselig, naar de opvartende skulde ud og ind; det havde jeg - lidt bekymret - fortalt Manse, og tænk i Dag sagde han til Puf, hvem han jo traf i Odense, om de ikke vilde sætte mig, saa jeg ikke fik Træk fra Døren. Ved du, hvad jeg skal iføres ved Selskabet: den brune uldne Kjole, som du sendte mig i Fjor. Mon jeg dog har fortalt dig, at den er bleven saa smuk? der er en Begejstring over hele Linien de Par Gange, jeg har haft den paa den har den lille Syerske oppe fra Strandgyden rigtignok haft Held med. Jeg har nok en sort Silkekjole, men dels er den gammeldags og dels tør jeg ikke tage saa tynd en Kjole paa; du synes vist, jeg er blev svært omsorgsfuld med mit Helbred, men Gang paa Gang har jeg i dette Efteraar haft Lungebetændelsefornemmelser, ondt i Bryst og Ryg med Stik og hvad der hører til, som da jeg virkelig fik Lungeb. for et Par Aar siden, saa jeg synes, det er kun min forbandede Pligt at passe lidt paa. Fejlen er sikkert min egen, idet jeg har forsømt at hærde mig lidt ved at gaa Ture hver Dag, men det er nu ikke altid saa nemt. 
 Mon jeg har fortalt dig, at vi er flyttet ned i Spisestuen for i Vinter; Stuen var ikke til at varme op med Tørv; det bliver et stort Savn i Julen, men det maa ta’s: Havestuen er lettere at fyre op for et Par enkelte Dage, der skulde alligevel Ild for Maries Skyld – altsaa lidt Varme ind i Gæstekamret, der hvor du laa. Vi tager saa Juletræet i Havestuen og nøjes med det, som det kan blive. Nu kan jeg ikke mere i Aften, maaske kan jeg skrive lidt mere i morgen el. paa Mandag, saa kan jeg fortælle lidt om Barnedaaben.
 Søndag Aften Saa kommer vi til Afslutningen! Klokken blev lidt mange, Aftenen er gaaet med et pudsigt Job: Edel havde købt en Dukke (14 Kr!) fra Agr. og mig til Lise, og Edel havde som sin Andel i Gaven strikket Drengetøj til den, Bukser med Seler over Strikkeblusen, vældig smart, men da vi manglede en Æske til at lægge ham i, fik jeg den Ide at lave en Slags Vugge, formet som et gammeldags Dejgtru [Tegning] af Pap; Endestykkerne ogsaa af Pap
 4.
 syede Edel paa, men jeg holdt paa den; saa klistrede vi den over med et blomstrende Juleindpakningspapir, og den blev noget saa elegant, han ligger helt som i en Moses-Kurv. Men Tid tog det min Sandten. Vi tænker, at Lise bliver salig. 
 Barnedaaben gik saa godt; de var lidt møre af Kirkegangen, for vores lille, der blev døbt Erik Warberg Larsen, og saa et andet lille Barn, havde begge brølet af deres små Lungers fulde Kraft – hele Tiden! Præsten havde været kendelig enerveret. Lauritz og Bibbe kørte saa ned med Drengen og Else, som havde ”taget Huen af” og kom saa op efter os. Da vi kom derned laa Lillebror stadig og brølede; jeg fik ham op og vissede ham, det hjalp lidt, men stadig kom der smaa Hulk – nej den Kirkefærd havde været for meget for Lillebrors spæde Nerver. Saa kom Tinge og Grete, og der faldt Ro over os ved et festligt Kaffebord med 2 Lagkager Wienerbrød, Sandkage og alle mine Smaakager. De havde en Flaske Vin, som vi nød og drak Skaaler i; Agraren og jeg havde 50 Cerutter med til dem i Daabsgave, vi giver jo ikke hinanden Julegaver i Aar, derfor kaldte vi det Daabsgave, af mig fik han desuden en Sparekassebog med 10 Kr. Det er saa morsomt at se, saa glad Bibbe er ved Lauritz, men jeg tror nok, hun er lidt overvældet af Arbejdet, fordi der er saa meget Selskabelighed; hun kan saa daarlig døje al den Selskabelighed. De bliver en Mængde Juleaften, hele Personalet fra Dalsgaard, du ved, hans første Kones Fødegaard, som Lauritz stadig ejer sammen med Svigerinden og hendes Mand; den skal for Resten sælges nu. – Jeg tror nok, Bibbe glæder sig som et Barn til at naa over Nytaar. 
 Mon ikke det gaar dig som mig, at naar vi gaar og passer til Jul, har man stadig Erikshaab Julene i Tankerne, hvor var de Juleforberedelser festlige, ja næsten hellige staar de nu i ens Erindring.
 Og saa vil da til sidst ønske dig og Axel en glædelig Jul sammen med Jeres lille Nillebarn vil du hilse Janna og Ib saa mange Gange fra mig og ønske dem alt godt for Jul og Nytaar.
 De kærligste Hilsner, lille Dis, fra din Junge.
 Brevet er for anseligt til jeg har Mod paa Gennemlæsn. Find selv ud af Fejltagelserne.</t>
   </si>
   <si>
-    <t>1947-12-26</t>
-[...455 lines deleted...]
-  <si>
     <t>1950-08-14</t>
   </si>
   <si>
     <t>Holger -
 - Agner
 Johanne Christine Brandstrup
 Grete Gylden Thomsen
 Britta Ipsen
 Ole Kraft
 Adolph Larsen
 Johannes Larsen
 Marie Larsen
 Axel  Müller
 Helga Nielsen
 Johanne Oppermann
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Christine Swane
 Albrecht  Warberg
 Dan Warberg
 Laura Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0552</t>
   </si>
   <si>
     <t>Johanne/Junge broderer servietter.
 Hun har betændelse i næsen og maveproblemer.
 Troels er blevet døbt. Johanne og Adolph/Agraren var ikke med i kirken, men på Andkærgaard bagefter. Der blev pakket gaver ud i haven i dejligt vejr. Både Laura/Bibbe og Lauritz er lykkelige. 
 Marie Larsen er på besøg, og hun broderer hele dagen.
 Dan Warberg har også været omkring Lindøgård.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8032</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 XXX
 modt. 15’ Aug. 1950.
 et festligt Brev.
 besv. 23’ Aug. August 1950.
 (om min Bog og Frits’ Besøg.)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 22-7-2000.
@@ -3769,133 +3009,75 @@
 Kære lille Dis!
 Tak fordi du skrev saa omgaaende og som altid saa interessant og indholdsrigt. Det er li’egodt rart med Breve, saa vi kan følge med i alt om hinanden.
 Nu har jeg allerede været oppe i flere Dage, men føler mig stadig som en Klud, ja ikke stort bedre end efter mine store Sygdomme. Jeg har er [”er” indsat over linjen:”] er endnu ikke begyndt at bestille noget og har dog saa meget at lave. Tak for Bestillingen af de 6 Servietter til Holger, kunde du ikke spørge ham om Tidspunktet (Julegave?) for hvis det ikke haster, kunde jeg tænke mig at sy de 18 som Manse skal have og som altsaa bor her, saa jeg altid har Modeller at sy efter. Dem kunde jeg saa sende dig til Eftersyn, saa kunde jeg [”jeg” overstreget] han selv pille de 6 ud, som han vil have; de er jo nemme at returnere i en stor Konvolut. 
 Jeg fik sendt Bud efter Dr. Agner, da jeg efterhaanden blev lidt nysgerrig efter at vide, hvoraf den standhaftige Feber kom. Det viste sig at være Betændelse i Næsen, deraf de hæftige Smerter hen over Næsen i Begyndelsen af Forkølelsen Nu drypper Marie mig 4 Gg. om Dagen og Feberen er ovre. Jeg tror nu at min Afmagtstilstand kommer fra Maven, der har tet sig kedeligt hele Tiden og har den lille private Mening, at det er en Streg af Para-Dysenteri, som jeg havde for en halv Snes Aar siden og derfor nok ved, hvordan en saadan tager paa Befindenet. Jeg holder Diæt og spiser meget lidt. 
 Nej, der var saamænd ikke noget letsindigt i Barnedaaben; Agr. og jeg kørte først derhen Kl 12, de andre som skulde fungere i Kirken blev hentet af Lauritz tidlig paa Morgenstunden, da Gudstjenesten var Kl 8 ½ (!) Det var gaaet saa godt, Bibbe bar, Grete stod hos, Lauritz og Manse stod Faddere. Jeg morede mig over din lille spøgefulde Bemærkning over, at jeg event. skulde ”bære”, især da jeg saa maatte tænke mig, at jeg i saa Fald maatte have Drengen i en Rygsæk, da jeg jo maa have mine Arme til at bruge Stokkene. Menigheden vilde nok have kigget! Det blev en saa henrivende Dag, kun os 6 [”6” indsat over linjen] som Gæster, altsaa 9 til Bords baade Frokost og Middag 
 II 3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild
 efter Vin, og det har jeg ogsaa været i denne Sygdom.
 ganske dejlig Mad, alt saa nydeligt. Jo saa ovenud festligt, og Bibbe saa straalende glad, hvor er hun lykkelig over sin Dreng, jeg synes aldrig jeg har set saa stor en Lykke over et Barn. Du kan tro, at den Dreng vil forandre l [”I” overstreget] meget i alle Forhold paa Andkærgaard; for ogsaa Lau. er lykkelig over ham. Der var et Væld af Gaver; da vi kom Kl 12 var de alle – også Troels - i Haven i det herlige Solskin, der laa Gaverne uoppakkede paa Havebordet. Dejlige Blomsterbuketter, forskelligt til Drengen og saa alle Bibbes Gaver. Troels fik smaa Las-Træsnit baade af Manse og Tinges. Jeg gav ham de to Par Kopper X [”X” indsat over linjen], som Far og Mor fik til deres Sølvbr. af Johanne Oppermann. med L.W. og A.W. og Datoer med forgyldte Bogstaver paa Underkopperne. Kan du huske dem? De kan jo ligesaa godt gaa til den Gren af Familien. Bibbe fik af mig [”af mig” indsat over linjen] 10 Servietter (nu har hun 18) og 20 Kr. til Hjælp til en Visittaske; ogsaa Penge fra Marie og Uglen dertil, hun havde nu faaet en af Lauritz (henrivende) men det vidste vi jo ikke, saa maa hun bruge Pengene til andet.
 [Skrevet langs sidens venstre kant:] 
 X Mon et Barn nogensinde før har faaet Kopper til sin Daab. 
 Om Eftermid. kom Helga og Brita og fotograferede os; Bibbe m. Troels og Grete hos, og dernæst os alle. Ja, du kan ikke tænke dig, hvor det var en skøn Dag, og tænk i denne Sommer at faa et saa pragtfuldt Vejr. Det var lykkeligt at opleve den Dag. Vi var alle sammen saa glade. Troels var bedaarende, han trives og blomstrer, saa det er en Lyst.
 Jeg maa fortælle dig lidt om mit Doktorbesøg. Da han var færdig med mig, skulde have Te og blev budt ind i Stuen. Næ, sagde han, vi maa da sidde hos Dem, ellers skal vi sidde og raabe til Dem, der staar jo et Bord og saa begyndt han at rydde af mit lille Vaskebord, anbragte alle Smaatingene i Vinduerne, de store ting paa Gulvet, flyttede Bordet (der heldigvis var belagt med et rent og fint Pyntehaandklæde) hen til min Seng og saa havde han, Rie og jeg et Par fornøjelige Timer med Passiar og Røg. Han er forfærdelig sød den lille Doktor.
 Jeg skal hilse dig fra Rie. Hun sidder og syr hele Dagen, et mægtigt Korsstingsbroderi en Bordløber, som Manse er saa begejstret for og som han vist ogsaa skal have til Jul
 III
 det bliver vidunderlig smukt, Marie har jo en udmærket og en sikker Smag til at sætte Farverne sammen, hun er jo ikke for ingenting af Las-familien. Kun indvender jeg, at hun er for flittig tænk, hun kan sy ustandselig fra Morg. til Aft. nej langt ud paa Aftenen og faar eft. min Mening alt for lidt ud af sin Ferie, er for lidt i Luften, gaar ikke en ordentlig Tur hver Dag.
 Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig er Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
 Og saa fra lille Dan Warberg, som takkede for sit lille Besøg her: han cyclede efter Ferien – 30te Juli tror jeg – fra Brædstrup til Kbhvn. og havde saa ringet og bedt om han måtte overnatte her, hvad han jo heller end gerne maatte. Marie var her jo, men saa foreslog Ruth, at hun laa oppe hos sin Søster i Munkebo, og saa laa Dan i hendes Værelse – nok saa snildt. Han er ubeskrivelig sød og vi havde saadan et godt lille Samvær med ham.
 Ja, du har Ret i dine Betragtninger over Navnene. Troels Lauritz Petersen har en udmærket Klang, hvorimod Warb. Navnet ikke rigtig passer, men Bibbe er nu saa glad ved det Navn, hun har altid kaldt sig det, især paa Sygehusene kan de ikke have alle de 
 -sen Navne. - - En Ting til fra dit Brev: Nej, jeg vil sandelig holde paa Ordet: Aand og ikke Kraft, for med Ordet Kraft tænker man absolut paa noget fysisk. (Ole Bjørn Kraft) f. Eks. hvor mange Heste-Kraft o.s.v. jeg synes, det er en rigtig daarlig Erstatning de der har lavet for det smukke Ord: Aand.
 Dejligt at høre at Axel har det godt.
 Bankede du? Hils ham saa meget.
 Nu fik jeg min Salighed da griflet et rigtigt Brev sammen, godt gjort! Men jeg tror nu ogsaa, jeg begynder at mærke lidt tilbagevendende ”Kraft”, - som altsaa for Fremtiden har to Betydninger. 
 Saa Farvel lille Dis, kærlig Hilsen fra din Junge.</t>
   </si>
   <si>
-    <t>1950-08-28</t>
-[...56 lines deleted...]
-  <si>
     <t>1950-09-12</t>
   </si>
   <si>
     <t>Joy Deason
 Jesper Hansen
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Fritz Warberg
 Karen Warberg
 Marie Warberg
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem H &amp;amp; S var.
 "Englænderne" var Joy Deason og hendes ven, Peter. Martin/Manse Warberg Larsen lærte dem at kende, da han opholdt sig i England for at lære om landbrugsvæsen. 
 Fjællebro er en gammel hovedgård, der ligger i Herringe Sogn, Ringe Kommune. Fjællebro Gods ejes siden 2016 af Fjellebro Gods A/S (Wikipedia jan. 2024).
 Ørbæklunde er grundlagt ca. år 1500 under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Wikipedia jan. 2024). 
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Wikipedia jan. 2024).
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Wikipedia jan. 2024)
 Rygård er en herregård i Langå Sogn på Sydøstfyn. Den er i sameje med Glorup (Wikipedia jan. 2024). 
 Det vides ikke, hvad Fritz Warbergs svigermor hed. Ruths søster kendes heller ikke. 
 "Øjeblikket" var formodentlig et tidsskrift.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0581</t>
   </si>
   <si>
     <t>Det er slemt med børnelammelsen.
 Frygteligt, at Andreas/Puf og Else Larsen mistede deres nyfødte. Else sagde, at det var godt, at det ikke var Laura/Bibbe Warberg Petersens dreng, der døde.
 Andreas/Puf har kørt tur med de englændere, der er på besøg på Lindøgaard. De to er uinteresserede i det meste, og Joy er desuden uopdragen.
 Laura/Bibbe har også kørt tur med en flok.
 Peter Larsen og Jesper Hansen har været på besøg og kørt ture med folk. Peter kørte Joy og Peter på banegården, og det var rart at slippe af med dem.
 Regnen ødelægger høsten.
 Fritz Warberg har været på Fyn. Han fik besked om ikke at opholde sig for længe hos Elle(n) Sawyer.
 Johanne/Junge syr servietter og bordløbere.</t>
   </si>
@@ -3926,50 +3108,1084 @@
 fik deres Have at se efter 2 Aars Forløb; hvad de havde af Blomster, Grete er jo Blomster-Menneske, det var dejligt at se, og Tinge stod der med et stort Smil, da vi kom. Lille Tinge føler sig af og til sat i Baggrunden, han siger, at ingen bryder sig om at komme til dem, det er altid Manse og Lindøgaard. Aa, hvor jeg ligesom genoplever vore unge Dage i Kjerteminde, hvor vi var de smaa, og hvor jeg maatte kæmpe med mig selv for ikke at blive for bitter. Men Tinge fik da en herlig Tur i Lørdags. Fredag Aften ved 9-10 Tiden kom en Bil - - hvem Søren kunde det være. To Herrer, sagde Englænderne, der spejdede, og ind kom Peter fra Båxhult og Lommes Jesper. De var paa Biltur i Peters egen Bil, for Jesper havde aldrig været paa Fyen og skulde nu se det Land. Det var vældig Sjov! De havde Soveposer og ik [”ik” overstreget] fik saa overladt en Smule Sengklæder og laa paa Gulvet i Dagligstuen – lidt haardt indrømmede de, da vi ingen Madras havde. Ruth foreslog selv, da Engl. kom, at hun kunde sove hos sin Søster, som bor i Strandgyden, Manse laa saa ovre i hendes Værelse, og de to i Havestuen og Gæstekamret. Næste Morgen kørte Peter dem (Engl. og Manse) til Fyens Hoved, hvor der ingen Tyre var, saa de kunde gaa helt ud paa det yderste af Hovedet, saa fik Jesper det set ogsaa, og om Eft. kørte den gode Peter dem til Odense, hvor de blev sat i deres Tog og blev vinket Farvel til – et for Manses Vedkommende meget lettet Farvel! Han kunde ikke lide Joy, hvorimod hendes friend: Peter var helt tiltalende. 
 Saa om Søndagen skulde de paa stor Tur, og jeg tillod mig om Aftenen at sige, om de ikke skulde have Tinge med. Jo, naturligvis! Per kom ogsaa med [”Per kom ogsaa med” indsat over linjen] Jeg sendte en Tier med Manse næste Morgen med til Tinge, saa han ikke skulde have Udgifter af Turen. De saa Ørbæklunde, var inde hos Titterne paa Glorup, som gav dem Kaffe og for Resten havde været saa glad ved Besøget, sagde Nina i Telefonen. Paa Rygaard var de, saa den store Riddersal og de dejlige Kældere, derfra til Svendborg og Turø (el. hedder det Thurø?) hvor de nød en god Kotelet. Saa havde de [”de” indsat over linjen] været ved Lykkesholm, hvor de saa en mægtig Havremark (de mente 50 Tdr. L.) med Korn sat i Traver, fuldstændig grøn i Toppen, altsaa spiret! Hvilket forfærdelig Tab for dem, der driver Gaarden, hvem de saa er. Ja, hvad den Regn ødelægger i dette Aar
 3.
 For os og Tinge ser det ikke godt ud, vi har baade Ærter, Lupiner og Sennep ude, en hel Del af Ærterne har vi dog faaet tærsket, intet af Tinges, som er mere sene med at tørre. Faar vi ikke lidt godt Vejr nu, kan det gerne blive til Katastrofe.
 Frits kom her forleden en Gang [”forleden en Gang” indsat over linjen], men vi kunde ikke have ham, og han gik saa paa Lindø, hvor de egentlig var glade ved ham, og hvor han var i halvanden Uge, tror jeg. De ejede ikke Penge at købe Mad for, og jeg financierede saa Foretagendet og gav Grete 25 Kr. til det. Saa gik det jo. Han sad her flere Eftermiddage og snakkede med mig, det var helt morsomt. Saa drog han til Elle, men vi havde gjort ham det klart, at der maatte han ikke slaa sig ned; mon du ved, at Elle har faaet et daarligt Knæ, en Slags Slid-Gigt vist, fik Røntgenbehandlinger i Odense, og det havde da hjulpet udmærket, men Elle blev i Fjor mæt af Fritz, da han var der i 2 1/4 Maaned. Han var der da kun èn Nat og tog saa til Bibbe, hvor han antagelig er endnu. - Her er saa Servietterne, jeg vilde sætte Pris paa, om jeg kunde faa dem lidt snart igen, jeg har Bestilling paa 12 til Fritz Warbergs Svigermor, er ved at sy en Lysedug til en af vore Naboer: 16 Kroner og skal 
 [Skrevet på hovedet øverst siden mærket ”3”:]
 ogsaa sy en Slags Bordløber til Fritz W. saa du ser, der er Gang i Forretningen, jeg er ogsaa meget flittig med det. Du kan nok markere, hvilke 6, han vil have, f. Eks. ved at ri en Traad
 [Skrevet langs venstre margen på siden mærket ”3”:]
 igennem de 6. Forøvrigt staar alt vel til her – hvis bare vi ikke havde de Sorger med Avlen. Servietter koster kun 2 Kr.
 [Skrevet på hovedet øverst s. 4:]
 Hvor er det dog kedeligt for dig med al den Astma og dine manglende Kræfter, og du har dog saa god Brug for dine. Det har ogsaa været en skidt Sommer, saa Sol-løs, og den Sol skulde vi jo have at tære paa hele Vinteren. Tak for Øjeblikket! Jeg synes ikke, 
 [Skrevet langs venstre kant s4:]
 de skulde haane den Mand, der vil have bedre Boliger paa Vesterbro det er en ligesaa vigtig ”Front” mod Kommunismen som Militæret
 [Skrevet på hovedet øverst s. 2:]
 Hvad siger dog Ib og Janna til de 47,000 Meningsfæller, der har sagt fra? Folk begynder at forstaa, hvad Kom. egentlig er. – Det er pudsigt, at du som altid har hadet Politik nu skriver, - Politik, for hvad er dine Pipifaks andet? Har du tænkt paa det? 
 [Skrevet langs venstre kant s. 2:]
 Saa kun til Slut de kærligste Hilsner til Jer begge fra din Junge
 [Skrevet på hovedet øverst s. 1:]
 Hvis han vælger Kransen med Navnetrækket hvad Bogstaver skal der saa staa?
 N.B. Su. u.
 [Skrevet på tværs s. 6:]
 modt. 15’ Sept. 1950 
 Besvaret 16’ Sept.
 Skrevet til J.C. Pedersen, Aarhus
 19’ Sept. 1950</t>
+  </si>
+  <si>
+    <t>1948-06-01</t>
+  </si>
+  <si>
+    <t>Gustav Helms
+Adolph Larsen
+Marie Larsen
+Axel  Müller
+Lauritz Pedersen
+Ellen  Sawyer
+Karen Warberg
+Marie Warberg
+Lise Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Jomfru Marie er i denne sammenhæng formodentlig Marie Larsen. 
+Titterne var søstrene Karen og Marie Warberg. De voksede op på Glorup, hvor deres far var godsforvalter.
+Det vides ikke, hvem Dr. Bech var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0574</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen tror, at Astrid Warberg-Gs mavesmerter skyldes, at hun ikke kan tåle det hårde arbejde. 
+De to søstres fælles ferie var dejlig og kan måske gentages et billigere sted. 
+Titterne (Karen/Nina og Marie Warberg) var søde, men Johanne er ikke enig med dem om fredsbevægelserne. Det er dog fint, at de er religiøse.
+På Glorup har man dårlig smag. Johanne har altid glædet sig over, at Adolf/Agraren Larsen har god smag. 
+Lauritz Petersen er et dejligt menneske. 
+Ellen Sawyer spurgte engang pastor Helms, om han kunne omvende hende. 
+Lille Lise Warberg er sød og siger nogle sjove, modne ting. 
+Adolf og Johanne Larsen har kørt en tur ved marken og set på klydereder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QZ8G</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Xxx
+Modt. 3’ Juni 1948.
+(min 44 års bryllupsdag – m. Alfred!)
+Mors + Dis’s ophold (8 dage?) nej 10 dge [”nej 10 dge” indsat over linien] på Nyborg Strand
+er omtalt.
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov.
+26-2-2000.
+Bibbe-Kerteminde.
+[Håndskrevet på kuvertens bagside:]
+Lindøgaard Dræby St, Fyen.
+[Trykt på label:]
+F.E. BORDIN A/S KBHVN
+MÆRKAT NR. 3976
+Dansk Sømandsmission i fremmede havne
+[I brevet:]
+Lindøgaard 1_ste_ Juni 1948.
+Kæreste lille Dis
+Tusind Tak for dit lange gode Brev i Gaar. Ja, godt skriver jeg, men det var da nu langt fra godt, at du igen fik de Mavesmerter. Jeg synes, at naar det holdt op allerede paa 2den Dag, da vi kom til Nyborg, var borte alle de 11-12 Dage, du havde Ferie og du ["du" indsat over linjen] fik det igen, saa snart du begyndte at arbejde, saa tyder det rigtignok stærkt på, at det er det legemlige Arbejde, du ikke kan taale – og det er saa sandelig ingen Trøst. Du husker nok, at jeg formodede det var nervøst, men hvis den Formodning var rigtig, så skulde man tro, at den Restitution, som Ferien gav dig, skulde have været længere, saa du ikke øjeblikkelig skulde faa de Smerter igen; med mindre naturligvis, at det virkede som et Chok for dig at finde Huset i Uryd ved din Hjemkomst?? Hvis det var Tilfældet, kunde det maaske alligevel være en rigtig Diagnose med Nerverne. Men godt, at han vil indlægge dig og faa det rigtig undersøgt. Det er rigtignok skidt, lille Dis, for det tager jo altfor meget paa dine i Forvejen svage Kræfter. Gud være lovet, at Jomfru Marie vil tage med Jer til Småland, så du ikke behøver at skuffe dem. Gid I dog nu kunde faa lidt godt Vejr, saa maaske de gode Traveture i det underskønne Vejr vil hjælpe dig. Hvor sødt af Axel at han fik lavet alt det i de to Stuer, mens du var borte – ja Lauritz skal nu være godt vaagen, om han skal naa at stikke Axel som Ægtemand.
+Ja, du har rigtig nok Ret i, at det var en liflig Tid, vi havde, og det er jo ikke alene mens det staar paa, at man har Glæde af det, jeg tænker saa tit paa det og gen-nyder det. Jeg er lige ved at give de to liflige Stunder i Feriehusets Solkrog Prisen, hvor var der dejligt og fredeligt og smukt. Ogsaa Markvandringen ved den nedlagte Rævefarm, og Siestaen paa den stille Sportsplads – ja, det var jo dejligt altsammen. Og selvfølgelig først og sidst Samværet med vi to alene, det gaar kun alt for sjældent paa. Ved du, hvad vi maaske kunde have gjort – men ikke gjorde: at forhøre os om et eller andet Sted der, som ikke vil have 17 Kr. om Dagen, og som alligevel er i Nærheden af Skov. Egentlig kan vel baade du og jeg nok nøjes med at have Strand lidt paa Afstand; se den kan man jo altid der i Nyborg. Gid man var rigere. 
+2) 
+Ja, Glorupopholdet var en Oplevelse; den rent ud sagt overraskede mig; jeg havde ikke tænkt mig, at vi havde faaet saa meget ud af den, jeg har heller aldrig været Titte paa saa nært Hold eller vidst, at hun var et saa betydeligt Menneske for det er hun jo absolut jeg har aldrig vekslet Brev med hende, det er altid Nina, den søde gode Nina, som jo ikke rangerer just saa højt intellektuelt set. ”Hun japper saa meget i sin Tale”, skriver du, ja, det er saa karakteristisk, men det er intet imod, naar man taler i Telefon med hende; saa spørger hun om et eller andet, men uden at høre Svaret kvidrer hun videre, og ud over al den Kvidren bliver det ikke til noget. Men trods Slægtsfølelsen over for Titte, er der nu meget som skiller hende fra os i Meninger; lagde du f. Eks. Mærke til den Foragt hvormed hun omtalte Fredsforeningen, som dog er Fredsbestræbelser fordi det, de gør og vil, er at opdrage Mennesker til at føle Fredsvilje, de begynder efter min Mening netop der, hvor der skal begyndes: at prædike Fredshigen ind i Menneskementaliteten, og det er nu et lidt trist Standpunkt at foragte det; og meget militært indstillet kan du tro, de er. At de er ortodoxe med Religionen, synes jeg ikke gør noget, det er jo et privat og beundringsværdigt Anliggende – nu vrøvler jeg – jeg mener, at det sikkert er deres Religion, som faar dem til at være saa gode, som de er og saa redebone til at yde deres Medmennesker Hjælp, og det er jo da beundringsværdigt. Det smukke Forhold som er mellem dem er jo et helt Mønster for Søstre, selv du og jeg, som staar hinanden saa umaadelig nær, kan af og til ”skurre i lidt” Den daarlige Smag søm stødte dig en Del, ser jeg slet ikke; det er simpelthen Glorup, som det altid har været, og hvor langt ["langt" overstreget] jeg har færdedes langt mere end du; hvem ved, om deres Smag ikke godt kunde være udviklet, hvis de nogensinde havde været ude for lidt Paavirkning i den Retning; vi har jo anderledes færdedes i Kredse, hvor god Smag er det normale. Det har altid glædet mig, at Agraren har saadan en god Smag; ja, den er langt sikrere end min, for det betyder jo meget og er et stort Plus ved et Menneske, at han eller hun har en god Smag. 
+Ja, hvor Bibbe dog er lykkelig, Og hvor Lauritz er et henrivende Menneske; jeg kommer til at holde mere og mere af ham for hver Gang jeg er sammen med ham, der var 
+3)
+noget helt overjordisk ved ham den Aften, da han saa varmt, saa klart og saa enkelt fortalte os om [”om” indsat over linjen] om sin religiøse Indstilling; det gik igennem mig: hvor jeg dog elsker dig Lauritz, og hvor du er et vidunderlig Menneske. Du sagde ved den Lejlighed ”Det er nu din Vej, Lauritz, og jeg må sige, at hvis jeg kunde være saa lykkelig overhovedet at have en Vej, saa vilde jeg helst have den, han der viste os. Apropos – det om at have en Vej – Elle har fortalt mig, at hun en Gang sagde til Pastor Helms (Valgmenighedspræst i Kjerteminde og en udmærket Mand): Hør Pastor Helms, kunde De dog ikke prøve at omvende mig, for jeg vilde saa gerne omvendes”, men det mente han nu ikke, at han kunde, sagde Elle, saa det blev ikke til noget. NB: Elle sagde det ikke for at være vittig, men i fuldt Alvor. Ligner det ikke Elle? Det var kedeligt, at du ikke fik set lidt mere til hende, men du kan ellers tro, jeg fortrød ikke, at jeg ikke havde overtalt dig til at blive her på Lindøgaard, for her har været saa isnende koldt. Jeg har slet ikke prøvet at varme Dagligstuen op, men er flyttet herned i Spisestuen igen. Varmt har her dog ikke været, for vi har forlængst faaet Sommerfyret i Komfuret, saa det giver kun en Smule Lunkelse her ind, men dog nok til at jeg har kunnet klare mig, [komma overstreget] med Vinterkluns paa og mit gode varme Tante Else-Tæppe om mig. Det var nu rart, at du naaede at faa Ungerne at se og morsomt at du syntes Lise var sød. Jeg havde hende hele Dagen i Gaar, og hun var saa henrivende, den glade lille Unge. Hun er saa pudsig med alle sine voksne Udtryk, f. Eks. sagde hun i Gaar, da hun drak Mælk: naa da, hvor jeg bæller i mig, hendes Ordforraad er vist nok ret enestaaende af et Barn paa 3 Aar; og saa er hun et lille Følelsesmenneske; da Agraren fulgte hende hjem i Gaar, lagde hun sin lille Kind paa hans Haand da han gik med hende ved Haanden, saa op paa ham og sagde: jeg holder saa meget af dig. Var det ikke sødt? - - Jo Tak, lidt Regn har vi da faaet, jeg antager lidt op imod 20 Mm. og det har rettet Afgrøderne godt op. Jeg havde en herlig Formiddag i Gaar – nej, i Dag, hvor vi har haft rigtig et yndigt Maj-Vejr. Agraren satte Molly for Giggen og kørte mig rundt i Markerne helt ud i den yderste Fold og saa ad Strandkanten hjem, det var en vidunderlig Oplevelse
+Ja saa kun tusinde Hilsner baade til dig og Axel! Rejser I saa d. 13de Juni? Din Junge. 
+[Skrevet på bagsiden af første side; fortsat fra ark 2:] 
+han kunde ikke vide at Manden var usikker, han var ansat og havde været det længe i det Firma hvor han havde købt Malkemaskinen Men han – Manden – havde snydt i Skat og faaet en Bøde paa 20.000 Kr. og det kan han ikke klare. Men de kan jo 
+[Skrevet langs venstre margen på bagsiden af første ark:]
+ogsaa lade være med at snyde! Ja saa kun tusinde Hilsner baade til dig og Axel! Rejser I saa d. 13_de_ Juni? Din Junge
+[Skrevet øverst på hovedet på ark 2:]
+Nu bliver det vist ikke til mere, lille Dis, for denne Gang, lad mig tilsidst sige dig tusind Tak for det gode ...
+[Skrevet langs venstre margen ark 2:]
+mest 1150 Kr til Termin idet han solgte ...
+[Skrevet på hovedet øverst på bagsiden af ark 2/s. 4:]
+Naar Dr. Bech siger, at hele Hareskov vist er et usundt Sted at bo, saa er der dog alligevel lidt om vores Snak, selv om det ikke netop gælder selve Jeres Hus; men du ved nok, at siden jeg fik at vide, at der aldrig er Aftentaager har jeg taget mine Ord
+[Skrevet langs venstre kant på forsiden af ark 2/s. 3:]
+i mig; Erikshaab var sikkert ogsaa et meget usundt Sted at bo, men der var vi jo nu en Gang, saa derved var intet at gøre. 
+[Skrevet på hovedet øverst på bagsiden af ark 3/sidste side:]
+han kørte langs Kartoffelrækkerne for at jeg kunde se 3 Klyder, som ligger paa Æg; den ene blev liggende paa Reden skønt vi holdt stille, ikke to Alen fra den, den anden gik fra Reden
+[Skrevet langs venstre kant på forsiden af ark 3/næstsidste side:]
+og stod og skældte ud lige ved Vognen; det er nogle aldeles henrivende Fugle med deres høje fine Ben – Agraren sagde ogsaa, at det var en Oplevelse at se dem saa nær, en Opl. som ikke mange fik.</t>
+  </si>
+  <si>
+    <t>1927-07-22</t>
+  </si>
+  <si>
+    <t>Hareskov Station</t>
+  </si>
+  <si>
+    <t>Victor Bøttern
+Ina  Goldschmidt
+Adolph Larsen
+Alhed Larsen
+Gudrun Larsen
+Henning Larsen
+Christine  Mackie
+Ellen  Sawyer
+Janna Schou
+Hempel Syberg
+- Weirsøe</t>
+  </si>
+  <si>
+    <t>Alhed Larsen døde en måned efter, at brevet blev skrevet. På dødsattesten er angivet australsk sovesyge som dødsårsag. 
+"paa Elevtogt": Ellen Sawyer kørte ud i folks hjem og underviste i klaverspil. 
+"en god periode med Agraren": Adolph Larsen (Agraren) var kvartalsdranker.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv. Johanne C. Larsen til Astrid W, 1927-07-22, 2416</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har været lidt i bedring. Dog har hun ingen kræfter, og hun er deprimeret. Det er svært for Alhed Larsen at udtale ordene. Hun er rasende på den tilkaldte sygeplejerske, som hun finder ond. Alhed får ikke lov at se sine breve.
+Det er godt, at Astrid (Dis) har haft en god ferie. Ellen har været syg med tandbyld, men underviser nu igen. 
+Det er trist, at Ina (Sjums) behandler Astrid så dårligt. Mon det skyldes graviditeten? 
+Vilhelm (Klaks), Gudrun og Henning har været på besøg, og Henning har fået læreplads hos Bøttern. Vilhelm har været syg og er begyndt at se gammel ud.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vjW9</t>
+  </si>
+  <si>
+    <t>[På forsiden af kuverten:] 
+Fru Astrid Warberg
+att. Fru Weirsøe
+Villabyen
+Hareskov St.
+Sjælland
+[På forsiden af kuverten med en anden håndskrift:]
+juli 1927
+Om Bé’s sygdom
+19-4-2000.
+Bibbe W.P.
+[På kuvertens bagside:]
+JWarberg Larsen
+Kjerteminde
+[I brevet]
+Flest Hilsner faar du selv lille kære Dis fra Din Junge.
+Dette er skrevet i Hast og bliver ikke læst igennem
+Kæreste lille Dis!
+Tak for Dit Brev i Forgaars! Det var kedeligt jeg ikke fik skrevet i Gaar, det var paa min Dagsorden, sat som en smuk No 1, men saa fik vi fremmede derom senere. Men mon du dog var klar over at siden jeg havde Brev fra dig havde jeg skrevet baade Brev (et lille) og Kort til Dig att. Fru Weirsøe? det dulmer jo altid lidt paa Skriveenergien, naar man mener at det er den anden som ”skylder”. Siden jeg sidst skrev – det var Kortet om en Bedring – har vi atter haft Tilbagefald, men nu igen en absolut Bedring, selv om den er saa aldeles minimal saa er det dog Bedring; Hjærtet har det rigtig godt, men det værste er et fuldkommen nervøst Sammenbrud, hun har ikke spor af Kræfter, kan ikke rejse sig op i Sengen – - værst er dog hendes Sindstilstand, hun er saa deprimeret det lille Skind at det er tæt op til Sindssyge; kan slet ingen Ting huske, kan ikke forme Ordene rigtig, vi maa stadig hjælpe hende ved at supplere. Hun er rigtignok dybt nede, stakkels Be; hun fik jo en Sygeplejerske, men Alhed hader hende og kan ikke tale om andet end om ”hendes” Ondskab mod Alhed; det er jo saa oplagt sygt. Jeg har lige nu været derovre til Kaffe – mindre end ½ Time lød Parolen og det er i Dag en Uge siden jeg saa hende sidst, der maa spares paa hendes uendelig faa Kræfter. Christine kommer der næsten heller ikke; Chr. er nu selv saa nervøs saa hun daarlig kan udholde alle Klagerne over Sygeplejersken. Samme er forøvrigt ikke hvad vi kalder et dannet Menneske og har jo ikke Smidighed eller Overlegenhed nok til en saa vanskelig Pleje. Men trods alt: Fremgang er der selv om den er næsten usynlig.
+Hvor jeg glæder mig over at du har saa god en Ferie og havde saadan et godt Besøg af Tutte, ja Tutte kan jo være – jeg mener er jo vældig sød, mit sidste Samvær med hende var til Onkel Sybergs Fødselsdag hvor hun jo begyndte Turen her hos os. - Elle har været lidt daarlig af Tandbyld og Øjne (Bygkorn) med Feber, men i Dag er hun da vist paa Elevtogt; Elle er jo tapper. Nu haaber jeg da ikke at det har spoleret noget ved din Ferie at jeg ikke har skrevet – å jeg fortryder det saadan! men kender du ikke at nogle Tider kan forløbe saa underlig spejede saa man ikke holder Rede paa Dagene der gaar. Vi er da a [”a” overstreget] ellers i en udm. god Periode med Agraren, men det med Alhed sætter vor Livsvirksomhed saa underlig ned. 
+Jeg kan godt forstaa, søde Dis, at du ikke tager op til Sjums, det vil dog vist være det bedste for jeres Forhold at du – som du altsaa gør – holder dig lidt tilbage Hvad i Alverden er der dog kommen i Vejen, det er dog saa forfærdelig unaturligt som lille Sjumse behandler dig, kan det ikke være paa Grund af hendes ”Tilstand”? jeg er forfærdelig ked af det for dig, for selv om du ikke skriver meget om det, kan jeg jo forstaa, hvor det maa pine dig. Det er slemt slemt, naar der er noget i Vejen med Børnene. –
+De Fremmede i gaar var Klaks Gudrun og Henning som kom i deres Bil for at tale med Bøttern om at faa Henning paa hans Kontor; det lykkedes, han blev antaget til 1st September og jeg søger nu Ophold til ham. 
+De var saa rørt og det var saa morsomt og vellykket at have dem; de var til Eftermiddagskaffe, Aftensmad og Aftenkaffe og det hele forløb saa festligt; Puf og Lysse var her til Aftensmad, Christine vilde først komme senere, da de ikke alle vilde gaa paa en Gang før hun var lagt til Ro. 
+Klaks har været syg i Foråret og var kommen til at se saa gammel ud, han slider vist saa meget i det. Jeg tror ikke din Hilsen kan have gjort Alhed andet end godt, men hun maa ikke en Gang læse sine Breve selv. Hun bliver holdt strængt det Skind, men det er jo nødvendigt. – Se nu om du kan tilgive mig mit Smøleri; mon jeg nogen Sinde forbedrer mg? Hils Fru Weirsø og lille Nus [brevet afsluttes øverst side 1]</t>
+  </si>
+  <si>
+    <t>1947-12-26</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Edel -
+Ena -
+Bodild Branner
+Frits Branner
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Thora Cohn
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Elena Larsen
+Erik Larsen
+Grethe Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Lise Larsen
+Marie Larsen
+Martin Larsen
+Else Larsen,  Andreas Larsens kone
+Christine  Mackie
+Pernille Marryat
+Axel  Müller
+Leo Swane
+Ane Talbot
+Gunnar Tinesen</t>
+  </si>
+  <si>
+    <t>Johannes Nicolaj Brønsted (Magisteren), som var gift med Louise, Alhed Larsen, Astrid Warberg-Goldschmidt og Johanne Larsens søster, døde 17. dec. 1947. 
+De mortuis nil nisi bene er latin for 'om de døde (skal man) kun (tale) godt'. Den oprindelige græske formulering er mere direkte: Tal ikke ondt om de døde (Diogenes' Laërtius 1.70). (Kilde: Lex.dk).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0655</t>
+  </si>
+  <si>
+    <t>Marie Larsen er taget til Kerteminde for at være med i festlighederne, når Johannes Larsen på sin fødselsdag bliver udnævnt til æresborger i byen. 
+Johanne/Junge Larsen takker for den skønne julepakke. 
+Johannes/Las Larsen har fortalt Johanne lidt om Brønsteds/Magisterens begravelse, og Andreas/Puf fandt præstens tale god. Marie har vist meget lidt deltagelse og endog fremhævet nogle af Brønsteds mindre heldige sider. 
+Efter planen skal Christine og Leo Swane køre med Johan/Lysse Larsen og Elena/Bimse for at deltage i æresborgerfesten. 
+Man holdt jul i havestuen på Lindøgaard. Dagen efter kom Lise med familien og takkede for dukken fra Johanne og Adolph. 
+Johanne ved ikke rigtigt, om det var forkert af Astrid ikke at deltage i Brønsteds begravelse. 
+Lørdag: Johan og Elena kom midt om natten, og Leo Swane og Christine var ikke med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qXs1</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov
+[Skrevet af ukendt: måske Laura Warberg P]
+14-3-2007.
+21-6-2000
+BWP. 
+[På kuvertens bagside:]
+Lindøgaard Dræby St. Fyen.
+[I brevet:]
+Lindøgaard Fredag 2den Juledag 1947.
+Kære lille Dis!
+Det er bleven til en meget stille 2_den_ Juledag: Manse og Peter er paa Fiskeri (Bøsse med) med en Fisker-Ven i Kjerteminde, Marie er lige taget til Kjerteminde i en Lejebil, Rutebilen gaar først langt ud paa Natten, omtrent, og hun vil derud for at kunde følge Slagets Gang lige fra Morgenstunden paa Fødselsdagen. Las med Familie skal ned paa Raadhuset Kl. 10 for at blive udnævnt til Æresborger. Agraren er nede at malke, Edel har et og andet for, saa jeg er mutters alene og her er en salig Ro og Fred, hvor længe den vil varer maa Tiden vise. 
+Lad mig allerførst sige dig saa mange mange Tak for din indholdsrige Pakke. Først og fremmest dette pragtfulde Brevpapir, som hermed indvies, mit pæne Papir er netop paa Hældningen, der er vist kun et enkelt Ark tilbage, saa jeg er mægtig glad ved det og siger dig saa mange Tak. Bøgerne til Mandfolkene skal jeg sige saa mange Tak for. Jeg læste den til Manse en af de sidste Aftner inden Jul, jeg skal love for, den er spændende. Og saa allle Lækkerierne! Tænk at have faaet Risengryn til Huse! Og Rosiner og Bolsjer og saa de dejlige Cerutter og den store fine Mavebæltecigar – det var vel nok Herligheder.
+I mit lange Julebrev til dig, tvang jeg mig selv til ikke at skrive alt for meget om Lugge, men jeg var glad ved, at du skrev saa meget om det til mig, det var jo dog det, som opfyldte os begge. Og synes du ikke, at det var – er – svært at være saa langt borte og ikke kunne følge med i Enkelthederne. Christine hørte jeg dog fra et Par Gange, men kun ganske korte Breve. Jeg ringede Dagen efter til Kjertem. (jeg mener Dagen efter Begravelsen) Jeg talte kun med Las, de andre var i Byen, men han fortalte mig dog lidt om det; var det dog ikke kækt af Las paa 80 Aar at tage derover? Og da Puf kørte Rie herud Juleaftens Efterm. fortalte han mig en Del, ogsaa lidt om Præstens Tale, som Puf fandt god. Men nu faar jeg forhaabentlig den Glæde at være sammen med Christine i Morgen, det er i hvert Fald Planen, at hun skal komme til Fødselsdagen Lysse tager hende og SkriveSwane med i sin Bil, naar han og Bimse kører over. Hun ved, om Lugge har nogen Planer for sin Fremtid. – Der er nu mange, Dis, som har holdt af Magisterens ["s" i slutningen af ordet overstreget]; Peter siger, at Lysse holdt saa umaadelig meget af ham Bodild Branner skrev det samme; Fritz har taget sig det saa nær – Las, Puf, Christine. Jeg har 
+2
+været lidt forbløffet over saa komplet udeltagende Marie har været, ja næsten lidt forbavset over at se og mærke min Sorg. Det eneste hun egentlig fæstede sig ved, var det uforsvarlige i, at Las tog derover til Begravelsen; det blev næsten til en personlig Fornærmelse paa Lases Vegne over, at Magisteren var død!! Overdrivelse selvfølgelig; men jeg blev nu lidt underlig over at høre hende fordybe sig i Magisterens utiltalende Egenskaber og jeg tænkte: de mortuis nihil bene. Hedder det Ord ikke saadan? det mener jeg dog; jeg saa det forleden et Sted i en Historie helt anderledes, det endte paa bonus, og Ordet for De døde saa ogsaa helt anderledes ud. Spørg Axel! Der var heller ingen rigtig Glans – for mig altsaa – over Juleaften, som fejredes i Havestuen, jeg havde pyntet Juletræet, Peter havde dog lavet Julestjernen, den gamle maatte absolut siges at have udtjent, den havde ogsaa mange Aar paa Bagen. Jeg syntes jeg havde faaet det lille Træ rigtig fint og festligt i Aar; vi kan jo kun have smaa Træer, selv om det [”om det” indsat over linjen] naar helt op til Loftet; Lys havde vi nok af, Stjærnekastere ogsaa, saa det [”det” indsat over linjen] straalede smukt nok, og Net og Hjærter var frisklavet i Aar. Aldrig har her været saa mange Gavepakker som i denne Jul; Peter og Ena var her jo også ud over det sædvanlige Mandtal, og hvad Peter fik var ganske fantastisk, han sagde ogsaa den ene Gang efter den anden: Jeg har aldrig faaet saa mange Julegaver før. Ogsaa den lille Ena var tilfreds med sine. Juledags Eft. fik vi Visit af Tinge og hans Svoger Gunnar samt lille Lise, der skulde sige Tak for Gaverne, navnlig for Dukken fra os her. De sagde, hun var blevet helt forstenet af Betagelse, da den blev pakket ud. Om Aftenen, da de var kommen i Seng sagde Tinge til hende, om hun ikke snart kunde tie stille, nej, for Dukken skulde have ved den anden Side ogsaa, og saa sagde hun ned til Dukken ”hvordan er det du ligger og fedter med det” – man hører stadig Gretes forskellige Ytringer gaa igen i Lises Mund. Hun er en forfærdelig pudsig Unge. 
+Julegaverne – jo, jeg synes det er en utrolig praktisk Maade med Indpakningen; der er intet med at det og det ikke maa ses, for det er altsammen skjult under det fine Papir; vi faar heller ingen Uorden af den Grund, Papirer lægges straks fint sammen og samles i en Stabel og Baandene i en lille Bunke, som kommer i deres snart mangeaarige Æske, som har sin Plads i Julekassen. I Aar havde jeg saa meget Indpakningspapir, at jeg ikke nær brugte det op, skønt vil ["l" i slutningen af ordet overstreget] alle pakker Gaver ind med det; jeg har aldrig behøvet at købe Julepapir. - Tak for de smaa Skitser til din Børnebog, den er nok bleven nydelig og lille Nille salig; det er helt overraskende at du pludselig er bleven bildende Kunstner. 
+Du spurgte mig, om jeg syntes det var rigtigt, at du ikke tog til Begravelsen. Ja, for det første havde du vel daarligt kunnet taale det for din Bronchitis, men ellers – jeg ved det ikke, Dis, jeg har tumlet med det og spekuleret paa, hvordan Lugge ville føle det, men er ikke kommen til noget Resultat. Lad os haabe, at det du valgte var det rigtigste. 
+[Skrevet langs højre kant paa s4:]
+Lørdag 
+I Dag er det altsaa den store Dag i Kjerteminde! Jeg havde i Aftes en af mine ikke usædvanlige Søvnløshedsanfald, hørte saa Klokken slaa 2, men da ikke halv 3. – Kl. 5 vaagnede vi ved at en Bil kørte ind i Gaarden – Lysse og Bimse: 
+[Skrevet på hovedet øverst på s. 4:]
+min første Tanke var: så kommer Christine ikke, men ingen af dem havde tænkt paa at spørge Lysse om, hvordan det hang sammen, men jeg er da forberedt paa, at jeg saa ikke faar hende at se og det havde 
+[Skrevet på venstre kant på s. 4:]
+jeg dog saadan glædet mig til. – Jeg laa og fulgte Slagets Gang, hørte Manse gøre Ild, kalde paa Peter og sætte Madvarer frem for dem; naa, jeg fik da sovet fra 8-10, saa nu gaar den vel. Lys. og B. har vel skiftedes til at køre og sove!
+[Skrevet langs venstre kant på s. 2:]
+Jeg saa dem altsaa slet ikke, hvad der ikke gjorde noget, ieg har jo aldrig været ovenud indtaget i Bimse. Hvis Chr. ikke kommer bliver jeg altsaa den eneste Repræsentant for Alheds Familie
+[Skrevet på hovedet øverst på s. 2:]
+Naa, saa slutter jeg af, lille Dis. Du kan tro, det er mig en stor Glæde at faa saa gode Breve fra dig Endnu en Gang Tak for Pakken, Hilsen til Jer begge, din Junge.</t>
+  </si>
+  <si>
+    <t>1924-11-19</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>Hareskov?</t>
+  </si>
+  <si>
+    <t>Uraniavej   1878 C
+Valby 1799 V
+Brønnum</t>
+  </si>
+  <si>
+    <t>Christian Gulmann
+- Jacobsen, frøken
+Johan Larsen
+Eiler Lehn Schiøler
+Annette Schiøler
+Eiler Schiøler
+Jørgen Schou
+Marie Schou
+Nalle Schou
+Viggo Stockfleth
+Fritz Syberg
+Hans  Syberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholder sig på Hareskov Sanatorium efter nogle smertefulde hjerteanfald (Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem Østfyns Museer 2012 s. 90)
+Det er uvist hvem Gru er.
+I omkring 125 år lå Café Brønnum i stueetagen af Brønnums Hus klos op ad Det Kgl. Teater og Kongens Nytorv, som var meget besøgt af skuespillere, forfattere og andre kulturpersonligheder.(aok.dk)</t>
+  </si>
+  <si>
+    <t>Hans Syberg har fået guldmedalje og legat for en figur. Gallerikommisionen ville gerne have købt den.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VcOp</t>
+  </si>
+  <si>
+    <t>19 Novbr. 1924. Uraniavej
+Kæreste Alhed!
+Ja nu kom Stockfleth, jeg skal hilse mange Gange. Det er gaaet mig godt i Dag; dejligt lyst Vejr. Bag efter kørte jeg ud til Valby og traf Baronen alene hjemme, Marie i Rigsdagen, og bagefter skulde hun spise med Buf &amp;amp; Kone, Bufs Fødselsdag. Han kom lidt efter og jeg gratulerede ham. Mange Hilsner fra Baronen. Lysse og Hr Gulmann kom ind til mig da jeg spiste Frokost hos Brønnum. Baronen var glad og stolt over at Hans havde faaet Guldmedalje og Legat. Og Gallerikommisionen vilde have haft hans Figur hvis de havde set den før de købte paa Foraarsudstillingen; jeg sad og snakkede med ham til Spisetid. Schiølers og Gru skal i Theatret og Ejler Nette Frk Jacobsen og jeg gaar nu i Biograf
+Mange Hilsner Din JL.</t>
+  </si>
+  <si>
+    <t>1936-10-14</t>
+  </si>
+  <si>
+    <t>Bent Bjergskov
+Thora  Branner
+Louise Brønsted
+Adolph Larsen
+Andreas Larsen
+Gudrun Larsen
+Henning Larsen
+Ingrid Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
+Kirsten Larsen, Gudmund Larsens kone
+Axel  Müller
+- Müller, Frk. 
+Margrethe -, pige i huset hos Johanne C. Larsen 1936
+Ellen  Sawyer
+Janna Schou
+Hempel Syberg
+Rigmor Thorsen
+Joseph Turner
+Agnes Taaning
+Else Warberg
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Fru Nielsen og Søster Thorsen var. Sidstnævnte var formodentlig i familie med Rigmor Thorsen. 
+Hvem Mygdal, der gav Martin/Manse Warberg Larsen penge for malkning, var, vides heller ikke. 
+Eidi og Edith, som arbejdede i huset i England for den kvinde, som Laura Warberg Petersen var ansat hos, er ikke oprettet med biografi i KTDK. 
+Croydon er en bydel i det sydlige London.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0578</t>
+  </si>
+  <si>
+    <t>Johanne/Junge har en dårlig hånd. Hun blev meget glad for den smukke skål fra Janna, og hun takker for alle Astrids gaver. Adolph/Agraren og hun pakkede op dagen før fødelsdagen. 
+Laura/Bibbe og Martin/Manse er i England. De mødes på fridage og besøger museer mv. i London, og de har fløjet. Begge bor nær Themsen. Martin fik et legat på 100 kr. og har ikke råd til at rejse til andre gårde, og han lærer ikke nok på Farmoor Farm - kun sprog. Laura/Bibbe har vrøvl med kokkenpigen, der hvor hun er i huset. 
+Det er svært for Laura og Bent at være adskilt. 
+Adolphs fødselsdag blev fejret med gæster til kyllingesteg. På Johannes fødselsdag svigtede Margrethe, men heldigvis kom Elle(n) og hjalp til. Gæsterne kom med både bagværk og gaver.
+Johanne har ikke så meget mere at lave i hus og hjem end Astrid, men Johanne har bare ikke meget energi.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/P1L8</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+5/5-02
+23/9-02
+Modt. 16’Okt. 1936
+Fru A. Warberg Müller
+Bakkevej 8
+Hareskov St
+19/3-2000
+Bibbe-Kerteminde.
+[Skrevet på kuvertens bagside:]
+JWarberg Larsen
+Lindøgaard Dræby St
+Fyen
+[I brevet:]
+Lindøgd 14-10-1936
+Kæreste lille Dis!
+Foruden at jeg blev vældig glad ved dit Brev i Dag, blev jeg temmelig forfærdet ved af det at se, at du tror jeg stadig ligger i Sengen; nej jeg laa da kun 3 Dage og var jo oppe, da jeg skrev det Brevkort til dig, men passer stadig paa ikke at røre Haanden mere end til det nødvendigste. Og saa er jeg jo i en saadan Brevgæld – for at faa sagt Tak til alle de mange der har sendt mig Gaver. Gamle Ta[brændt hul], som sendte mig 10 Kr. ligger af Aarebetændelse – bedre men meget utaalmodig – hun maatte have først. Den søde Tante Else med et langt egenhændigt Brev og 100 Cigarer; Frk Müller som 8 Dage før min Fødselsdag sendte mig en dejlig Æske fine Chokolader – ligeledes – og saa mine to Børnser i England Ja og Mary, som jeg saa gerne vil være tro, og som stadig skriver til mig og som sendte Lykønskninger baade til Agraren og mig (samt Cigarer til mig) - - ja alle dem har jeg altsaa ladet gaa forud for dig, men jeg trøster mig stadig ved det lille Brevkort, som du fik straks. Saa nu har jeg vist igen udvist min bekendte altfor store Grundighed, naar det gælder Ting, som kunde siges med to Ord. 
+Saa skrider jeg til det endelige Brev! Kæreste Dis, hvor du overvældede mig! Og hvor jeg blev lykkelig over det alt sammen! Jannas meget smukke Skaal staar fuldstændig hel og fin og lyser op paa Bordet i den lyse Stue - jeg maa have den for Øje hver Dag, synes jeg. Natkjolen blev jeg saa henrykt over, varm og lækker nu til Vinteren. Og saa det Væld af værdifulde Varer! Du er jo tosset, sødeste Dis at sende mig alt det. Men glad blev jeg rigtignok. Chokoladen smagte dejligt, jeg rigtig smausede de Dage, jeg laa i Sengen baade med Slik og Tobak. Og saa dine tre (!) lange Breve, som du oven i Købet skriver efter strænge Arbejdsdage. Tusind, tusind Tak for det alt sammen, ogsaa til Axel! Hvor var det sødt af ham at sende mig Frimærker. Ogsaa for Billederne, som jo er udmærkede. De to store Pakker kom Dagen før min Fødsdag og da jeg altså lå den Dag og vi syntes, at jeg skulde have lidt at muntre mig med pakkede Agraren dem op og foreviste Stykke for Stykke. Hvem Husholdningskassen var fra, kunde vi ikke [”se” indsat over linjen) og det faldt mig selvfølgelig ikke ind, at den ogsaa var fra dig! 
+Lad mig nu hellere fortælle lidt om Bibbe og Manse, som du udtrykkelig beder om. Vi faar stadig saadan glade og fornøjede Breve fra dem begge, ja jeg tror, at de i hvert eneste Brev skriver om, hvor glade de er, [komma overstreget] over at se saa meget interessant og hvor smukt Landet er. 
+2.
+Bibbe tog en Dag, da hun havde fri med en Bus langt langt ud pa Landet – de bor jo i den sydvestlige Udkant af London, lige ved Richmond Park, hvor hun har taget mange Traveture; nu har de vist desværre saa meget med Taage og det tager jo unægtelig Glansen af alt. På den Tur, kom hun til forskellige Smaabyer, som alle var spændende og morsomme, et Sted var der et lille Torv, der saa helt middelalderligt ud. Bibbe har vist et storartet Tag paa at faa noget ud af det; der er planlagt langt ud i Fremtiden med Ting, der skal naas. Manse har jo lidt længere til Fadet, men af og til mødes de da i London og beser hvad de kan overkomme. De mødtes en Dag i Croydon, hvor de fløj! Manse var begejstret. Ellers er hans det bedste jo at se Malerier; forleden havde han været der alene og helliget sig de gamle Hollændere. For 30 Aar siden gik jeg der og svulmede over de gl. Holl. Turner havde jeg anmodet ham om at finde, hvad han ogsaa havde gjort og var ude af sig af Begejstring over ham. Han er nu ogsaa pragtfuld. Themsen er de begge enige om at besynge – pudsigt at den løber forbi begge deres Opholdssteder – ikke saa farlig meget bredere end Odense Aa ved sit Udløb der, hvor Manse er. M. fik 100 Kr. af O. Sybergs Mindelegat; vi havde sat vore Næser op efter betydelig mere, saa han havde haft Raad til at komme paa en mere veldrevet Farm. Han maa jo ikke forlange Løn – maa i hvert Fald ikke faa det, men Mygdal giver ham lidt – det hedder sig fordi han malker. Men der er ikke Spor at lære der paa Farmoor Farm, ja Sproget er jo altid noget at lære selvfølgelig, men det havde dog været rart om han f. Ex. havde kunnet rejse lidt til de forskellige Landbrug – hvis der overhovedet findes Godser i England. Bibbes Madame er stadig meget sød og flink mod hende, men B. har mange Bataljer med Kokkepigen Edith, der er er en Heks, navnlig mod Heidi, den lille Østrigske House-Maid. B. rejser sig i sin Vælde, naar Edith bliver for slem, for Heidi staar Bibbes Hjærte nær. Har jeg virkelig slet ikke før skrevet noget om Børnene? 
+Bent kommer her jævnligt; jeg tror nok, at det er svært for dem at leve adskilt, men jeg tror ogsaa, at det var udmærket for Bibbe at komme ud, tænk hvilken Oplevelse for hende; den Slags er jo Skatte for hele Livet. Jeg tror da, at mit var blevet fattigere, hvis jeg ikke havde haft alle mine Rejser at glæde mig over at tænke paa. Men jeg har jo ogsaa været heldig og set meget. 
+Hvis der nu er noget særligt om de to, du vil høre om, så spørg og saa gaar jeg for øvrigt over til Beskrivelse af vore Fødselsdage. 
+3
+De var straalende og festlig – min ganske lidt formørket af Haanden, dog ikke meget. Agraren havde ”Nabo” inde til Kyllingesteg og Rødgrød, en af vore unge Venner var kommen (med Cigarer) Bent kom, ligeledes med Cigarer, 50 store fede Cerutter, og senere Las, Puf og Else – alle uventede, undt. ”Nabo”. De fik Kaffe og – Lagkage. Mere havde jeg ikke kunnet præstere, da Æbleplukningen i det gode Vejr gik fremfor alt.
+Min begyndte lidt trangt. Jeg listede op midt paa Formiddagen, fik med Besvær Haaret snurret lidt op og Tøjet paa. Fru Nielsen havde meldt sig til Eft.visit med Gudrun og sagt, at hun vilde tage Bagværk med Kl 3. Naa, da Klokken blev halv tre og jeg forstod, at Margrethe svigtede mig, skønt hun vidste jeg havde ligget Dagen før og skulde have fremmede – det var ikke pænt. I Nød skal man Naboer kende. Det var ganske vist ikke hendes ”Dag”, men jeg havde bønfaldt hende. Naa, Faderen har ikke villet undvære hendes Arbejde hjemme; jeg tror de sankede Kartofler. Da var jeg lidt modfalden, men Elle kom og gjorde Underværker i den halve Time lavede Chokolade, dækkede Bord, ryddede op. Og vi havde saa en yndig Eft. med Fru N., som ankom med den mægtigste Waleskringle, jeg endnu har set, 50 fede Cerutter og – en Vinterhat; hun gav mig to Sommerhatte, da jeg var derinde for noget Tid siden, saa nu er jeg forsynet! Al min uaabnede Post laa i en stor Dynge i Sofaen, den lukkede Elle op og læste noget af det højt. Hun selv kom med en meget smuk Portræt af sig selv i Festdragt, 1 Par Strømper og 1 Pk. Papirsservietter, Strømper, Underliv og Cigarer fra Marie. 1 Kittel fra Lugge, 50 Cigarer fra Tutte, 100 fra T. Else, 10 Kr. fra Tante Mis og saa en Mængde Breve og Kort. Aftenen blev helt gevaltig. Ikke mindre end 3 Bilfulde rullede ind i Gaarden – alle uventede. Hr. og Fru Thorsen med en Ladning fint Bagværk og 50 Cigarer, Gudrun Larsen (Bror) fra Rørdam i sin egen Bil med Kirsten, hans Kæreste, Søster Thorsen og Søster Rørdam ligeledes med 50 Cigarer. Senere ankom den gode Las, Puf og Else, samt Klaks, der fungerede som Statens Skovvurderer af Omegnens Skove. Han havde en stor Æske fin Konfekt, de andre Konditorkager i lange Baner og fint Undertøj. Har du nu kendt Mage til Fødselsdag, det var da mindst som om jeg blev 70. Jeg var overvældet. Heldigvis havde vi Masser af Chokolade fra om Eft. Flødeskum ligeså, saa der blev nok til os alle 14. De unge Piger udrettede Arbejdet, de er huskendte. 
+4
+De dækkede i begge Stuerne og vi havde det dejligt. Klaks og Thorsens som jo kommer i Familie gen. Bror og Kirsten var sammen første Gang den Aften. Fru Thorsen talte om saa morsomt der havde været den Aften i Sommer, da du gav Skole-Historier. Hun er et pragtfuldt Menneske, som jeg holder meget af, og hvor er hun altid parat til at le og more sig. --------------
+Nu har jeg kigget lidt i dine Breve og ser, at du spørger til Høsten; ja den blev jo lille som alle Vegne, men vi kan nu ikke bedømme den helt, før alt er optærsket og det er jo først til Foråret, for undertiden giver den jo lidt mere end man har ment.
+Og saa er der en Ting, jeg skal have korrigeret. Jeg har saamænd ikke saa meget at bestille som du; du har jo ogsaa Landhusholdning m. Have, Frugtplukning og den Slags. Og jeg har dog Margrethe, der er knagende hurtig i Vendingen. Saa har jeg ikke nær saa store Foretagender som du, med Vinbrygning o. lg. Men mit Arbejde er maaske nok større end dit med de store Maaltider og store Opvaskninger. Og saa er der jo deres Tøj, Strømper o.s.v. Desværre er jeg slet ikke mere den habile Arbejder, jeg har har været. Meget af min tidligere Energi er gaaet Fløjten. Maaske det er, som Fru Thaaning sagde til mig forleden: De er vel slidt op, Fru Larsen!
+Naar jeg igen skriver, skal jeg læse dine Breve og smaasnakke lidt om Indholdet, jeg tør ikke mere nu for den skidte Hånd.
+Derfor kun de kærligste Hilsner til jer alle tre og endnu en Gang Tak for alle dine overdaadig rige Gaver! Og Tak fra Agr. for Kortet, jeg er saa glad ved at hans Post var helt omfangsrig i Aar.
+Kan det Gulv i Dagl.st. ikke vente til Foraaret? Det er ikke saa god en Tid at lave den Slags paa. Det er saa langsomt til at tørre, naar det er koldt - siger de kloge.
+Altsaa – endnu en Gang - !
+Din Junge</t>
+  </si>
+  <si>
+    <t>1950-07-26</t>
+  </si>
+  <si>
+    <t>Lindøgaard
+Dræby Station</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Marie Larsen
+Christine  Mackie
+Axel  Müller
+Ellen  Sawyer
+Christine Swane
+Lasse Taaning
+Aage Taaning
+Fritz Warberg
+Astrid Warberg-Goldschmidt
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det er uvist, hvem de to søstre Grete og Anna er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0113</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen skriver et langt brev til søsteren Astrid Warberg Müller (Goldschmidt) med diverse store og små nyheder fra hjemmet på Lindøgaard i Dræby ved Munkebo.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/iPJz</t>
+  </si>
+  <si>
+    <t>På konvoluttens forside:
+27 Juli 1950
+besv. 30 Juli
+Fru Astrid Warberg Müller
+Bakkevej 10
+Hareskov St.
+På konvoluttens bagside:
+Lindøgaard Dræby St. Fyen.
+læst 7-5-02.
+Lindøgaard 26-7-1950
+Kæreste lille Dis!
+Hvor Du dog altid overvælder mig med alskens gode Sager, tusind Tak for den i Sandhed lækre Æske. Dadler er jo ligefrem himmelsk, og disse var nu særlig delikate; og Svedskerne er nu glimrende til Fordøjelsen og er jo desuden en ualmindelig velsmagende Medicin. Bogen var sjov; men hvor er de Amerikanere haarde Halse, hvad angaar Spiritus og Piger, de nægter sig intet i de to Retninger. Ogsaa Fyld-Bøgerne siger jeg Tak for, de gamle Breve skal nok blive morsomme at læse Og Strømperne! Men jeg maa hellere sige det til Dig, som det er, at jeg ikke kan gaa med Ankelsokker, fordi mit [ulæselig] Knæ gør, at mine Fødder altid er lidt opsvulmede, og jeg maa være glad ved blot at faa Plads til tynde Strømper i mine Sko. De forrige, du sendte mig, kom en Tur til Frankrig paa Manses Fødder. Jeg forlængede dem, og da de var strikket af saa kulørt Garn passede han dem selv udenpaa Strømperne; jeg strikkede ham et Par til, de skulde have særlig solidt paa Fødderne, naar de skulde gaaa saa meget. -- Og saa endelig tusind Tak for 
+det lange og meget indholdsrige Brev; hvor Du dog altid oplever meget. For en Smålandstur er jo i og for sig meget og der var jo meget andet af Oplevelser. Men - et ved Brevet var den forbistrede Astma, hvor er Du og Mornine dog plaget af det. Morn. har været meget syg igen. Hun og Putte kom til Malerens for godt en Uge siden, og der fik hun nogle frygtelige Anfald m. høj Feber. Elle maatte ikke en Gang komme ind til hende, hun skulle ligge helt stille hen, da det næsten var ovre. Saa i Forgaars Nat sagde hun til Putte "Saa, nu er jeg rask! Feberen var da ogsaa kun 37,8 om Morgenen, og i Gaar var hun vist oppe - Doktoren vilde have hende op. De er jo kommen bort fra lange Sygelejer. jeg venter hende, Putte og Elle herud en Dag, naar hun er ovre det da de har faaet en Chauffør derud til at køre dem herud og hente dem for 16 Kr. Det kan blive morsomt. Elle ser jeg saa sjældent nu, hun har faaet en Gigtkur og tager til Odense og faar Røntgen. Hun har kun været her en Gang siden min Fødselsdag og det er jo ikke meget i 10 Mdr
+Ellers har hun det godt nok og er ligesaa spillevende som altid. Hun venter Lille om en Uges Tid. Du ved da, at Elle passer til at blive Oldemor. Oktober tror jeg. Nej, jeg har endnu hverken været paa Andkær eller paa Lundsgaard. Bibbe havde saa mange Gæster Marie, Uglen, en Sygeplejer - Kammerat, Feriedreng o.s.v. Vi blev enige om, at vi vilde have megen mere Glæde af Hinanden under roligere Forhold, og derved er Besøget paa Lundsgaard ogsaa udsat. Bibbe, Marie, Uglen og deres Feriedreng samt den lille Kære i din Kasse var her forleden, kom til Efterm.Kaffe og blev til Aftensmad og do Kaffe. det blev saadan en dejlig Dag. Af en eller anden Grund gik Uglen mig slet ikke paa Nerverne, hvad hun ellers altid gør, undtagen naar jeg besøger hende. Hvori kan nu det ligge? Den menneskelige Natur er dog tit uudgrundelig. Men altsaa den Dag befandt jeg mig vel i hendes Selskab, hun forekom mig ogsaa mindre nervøs end ellers. Hun havde malet 3 store og 3 smaa Akvareller i Kerteminde; Du kan ikke tænke dig hvor de var skønne, ja jeg vil sige dig de var omtrent
+det smukkeste jeg nogensinde har set af hende og jeg har altid været en meget stor Beundrer af Uglens Kunst. Tænk, at hun stadig i den Alder kan blive ved at "gaa frem" for at bruge et dagligdags Udtryk. Det var en hel Oplevelse at se de tre Akvareller, ja de 3 smaa var ogsaa smukke, men de tre store var nu ligefrem sublime. Desværre var Agraren paa Tur den Dag - og flere andre, han har haft en slem Omgang, og jeg ved jo, hvor det smerter den gode Rie, vi andre tager det som noget uafvendeligt og lider ikke særlig under det - han selv mere, det stakkels Skind. 
+Ellers har vi ikke haft meget m. Gæster men Oplevelser - baade onde og gode. Fru Taaning er død og paa saadan en tragisk Maade. De var samlede hos Lasse, Aage var lige kommet hjem fra Ferie, og de skulle alle have været hos Fru Taaning om Aftenen. Saa vilde hun gaa hjem og sagde, at hun først vilde gaa hen i deres Strandhave efter nogle Blomster, de fulgte hende ikke ud, men saa hørte de et Rabalder og fandt hende styrtet ned af Kældertrappen aabent Kraniebrud, kom ikke mere til
+Bevidsthed. Hvorfor hun har lukket Kælderdøren op og er styrtet ned, vil for altid blive en Gaade. Af gode Nyheder er der, at min søde Fru Agnes har faaet en lille Dreng efter en sæde Fødsel og et pinagtigt Svangerskab. Vi havde været lidt ængstelige for hende, men nu er det da overstaaet. 
+En Søndag Morgen for en 14 Dags Tid siden kom Grete herop og sagde, at hun og hendes Søskende gerne vilde købe 16 af mine Servietter af mig til at forære en Tante og Onkel, Dansk-Amerikanere som skulde rejse hjem; de skulde den Søndag samles med dem i Odense til et mægtigt Komsammen paa en Restauration, Æventyrhaven vist. Jeg havde netop 16 liggende, som kun manglede Knaphulsstingene. de gjorde mægtig Lykke og affødte 2 Gange 12 Bestillinger. Jeg fik travlt. Efter de 16 til Amerikanerne kom Fritz Warberg e 12, og nu i Dag afgaar de næste 12, det er til Anna, Gretes Søster, saa har jeg i alt tjent 80 Kr. - eller vist lidt mere, jeg ved ikke rigtig, hvad Anna sender mig og saa skal Gretes Svigerinde have 12, men først skal jeg have Bibbes sidste fra Haanden
+Hun fik 8 i Barselgave, men skulde gerne have 20 i alt, det er jo hendes Fødselsdag 6te August (hvor vilde hun blive glad ved et Kort fra Dig, hun faar aldrig ret meget Post paa Føds.Dagen, synes jeg) saa skal jeg se at faa Resten lavet. To nye Modeller skal jeg have startet, saa har jeg 20 Modeller ialt. Ja det er bleven en hel Industri, og det morer mig saa meget. Det er da ogsaa rart at tjene lidt Penge, med Svigerindens Bestilling naar jeg jo over de 100 Kr. Jeg tager 2 Kr. af Fremmede. 
+Det er vist første Gang, jeg skriver til dig uden at have læst dit Brev igennem, haaber ikke der er noget at svare paa, Posten hænger over Hovedet paa mig. 
+Du maa ikke mere lade saa lang Tid gaa hen, inden du skriver; du vidste vel ikke denne Gang, hvor lang Tid, der er gaaet, og jeg var saa forfærdelig urolig. Bare et Par Ord paa et Brevkort, hvis du ikke er oplagt til Brev. Hvor maa [ulæselig] dog være et underligt Menneske, at hun saadan slet ikke maa være ve´ selv for Jer super fredelige Mennesker.
+Til Axel ogsaa. Tusinde Hilsner og endnu en Gang min varmeste Tak! Din Junge.</t>
+  </si>
+  <si>
+    <t>1924-11-27</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Kristian Erslev
+- Hage
+Esben Hansen
+Otto Helms
+H. C. Holm
+Ludvig Holstein
+Else Jensen
+Johannes V. Jensen
+Anker Kyster
+Marie Larsen
+Eiler Lehn Schiøler
+Frederik Lützhøft
+Albert Naur
+Grethe Naur
+Janna  Nielsen
+Kai Nielsen
+Carl Ostenfeld
+Valdemar Rørdam
+Ellen  Sawyer
+Jens Schou
+Viggo Stockfleth
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholder sig på Hareskov Sanatorium efter nogle hjerteanfald( Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem, Østfyns Museer 2012 s. 90)
+Det omtalte digt af Ludvig Holstein hedder "Nu ruger på reden".
+Peter er en hund - ofte kaldet Peter Hund.
+Det vides ikke hvem Inger Magnussen og Christian er.</t>
+  </si>
+  <si>
+    <t>Der gøres stadig forberedelser til udstillingen om Kai Nielsen. Billedet på Christiansborg ser godt ud i solskin. Johannes Larsen skal lave tegninger til en bog om Stæren. Han har farvelagt en tegning til et digt af Holstein. Schiøler har afleveret prøvehæftet til første bind af "Danmarks Fugle".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7RTI</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 27 Nov. 1924
+Kæreste Alhed!
+Jeg var saa ude hos Janna i Aftes. Der var foruden mig Naur og Kone og Else, Johannes V var bleven hjemme paa Grund af Ørepine, senere paa Aftnen kom Inger Magnussen. Naur havde det Fotografi med til mig, som har staaet i Kjøbenhavn?[spørgsmålstegnet er muligvis skrevet af en anden person på et senere tidspunkt] Janna havde et udmærket Billede af Kaj, som Stockfleth havde taget for nogle Aar siden paa Schous Klinik, og som jeg skal se at faa hos ham. Jeg har været oppe paa Christiansborg i Dag, Lysse kom her og var med. Jeg underskrev Kvitteringerne og Pengene bliver i Mrg. sendt til Esben Hansen og jeg skriver saa til ham og sender Regningen paa Lærredet og beder ham sende Pengene til Olesen, de vilde helst have det saadan for Regnskabets Skyld. Det var for Resten rørende billigt Lærred, jeg havde ventet, det havde kostet ca 3 Gange saa meget, men omsat i Kroner blev det kun til 151 i det Olesen ikke havde beregnet Fortjeneste fordi de havde leveret saa meget til Slottet. Lysse og jeg var inde og saa Billedet i Solskin, det saa meget godt ud¸jeg havde kun set det i kunstigt Lys. Den Forlægger med Stæren, og Helms og Johs V. kom derop; og fulgtes med mig derfra. Han foreslog 500 Kr og saa maatte jeg lave hvad jeg vilde til Bogen der skal komme til Octbr, og det er saa Meningen at udgive en lignende Monografi af en af vore almindelige Fugle hvert Aar. Jeg gaar op og taler med Johs. V. om det naar jeg kommer tilbage fra Kyster, hvor jeg nu gaar ned med 3 Holstenske Digtsamlinger som jeg hentede i Aftes og som mangler forgyldning paa Rygge. Der laa et Bjærg af vore Bøger derinde og han lovede at sende dem inden Jul saa vi kan faa dem stillet op til Julen. Jeg fik i Dag en Samling Fugleviser af Valdemar Rørdam med Dedikation og Vignetter af Heilmann ikke gode. Jeg har i Dag lavet en lille Farvelagt Tegning til Holstein til et par Linier af et Digt ”Lærken”.
+”Nu gemmer det grønne en Fugl i Ro.”
+En rugende Lærke i Kløver [ tegning] som jeg tager med til Byen og afleverer til Børup hos Gyldendal, sidste Frist. Schiøler var i gaar hos Erslev, Formand for Carlsbergfonden, med et Prøvehæfte, Erslev telefonerede i Formdg at han kunde hente det, og sagde at han nu skulde gaa til Ostenfeld, hvad han gjorde med det samme, de var begge meget interesserede, og Ostenfeld sagde at han kunde gøre Regning paa 30000 Kr til første Bind og komme igen naar de næste skulde ud. Synes du ikke det er expedit? Marie ringede fra Uglen i Eftmdg. Jeg gaar der hen i Mrg. Kl. 4. Ellen er herinde for at tage mod Christian der kommer i Aften. Hun havdde Peter med ind og afleverede ham til Lugge paa Banegaarden. Jeg gik fra Slottet hen til H - Chr Holm for at sige Tak for Laan for Billedet og spørge hvor det skulde sendes hen, men traf ham ikke. Jeg ringede saa i Eftermdg. Han vilde meget gerne tale med mig og kommer herud i Mrg. tidlig. Naa nu maa jeg af Sted, saa maa Esben vente til i Morgen. Schiøler beder mig hilse. Han er højt oppe i Anledning af Bogen.
+Mange kærlige Hilsner Din JL</t>
+  </si>
+  <si>
+    <t>1928-12-14</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>København F
+3</t>
+  </si>
+  <si>
+    <t>Kærbyhus Kerteminde</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Marie Larsen
+Janna Schou
+Christine Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Bibbe Warberg boede fra 1928 en tid i København. 
+Waldorf-pædagogik kaldes også Rudolf Steiner-pædagogik). Waldorf-legetøj lægger op til, at barnet selv skal bygge, udvikle, forme, forestille sig osv. (Hjemmesiden Tumlebørn). 
+Grete, Lotte, Bjørnhof, Frans og Fru Weissøe kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3893</t>
+  </si>
+  <si>
+    <t>Brev 1:
+Laura Warberg har været på Teknologisk Institut og se en udstilling sammen med Christine Swane/Tante Ugle. Sidstnævnte har solgt et billede til et ministerium for 600 kr. 
+Laura har planer om at besøge Brønsted-familien. Hun og Marie/Rie Larsen skal lave klejner sammen. 
+Laura ar ikke råd til at købe julegaver. Hu har besøgt en bekendt, som forhandler Waldorf-legetøj. 
+Brev 2:
+Det var sødt af Johanne og Adolf Larsen, at de ville betale Laura Warbergs rejse, men hun kan først komme hjem til sommer. 
+Laura er nedtrykt og føler sig alene. Frans kalder hende en indesluttet natur. Nogle synes, at Laura bliver misbrugt, men hun bestemmer selv, hvad hun vil og gør.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pE6R</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Warberg Larsen
+Kærbyhus
+Kerteminde
+Fyn.
+[På kuvertens bagside:]
+L. Warberg Larsen
+Falkoneralle 5 3
+Kbhvn. F
+[I brev 1:]
+Kære lille Mor!
+Mange mange Tak for dit lange Brev jeg er forfærdelig glad for det.
+Det er kedeligt at I naaede at blive opsatte paa Tinge, han kan jo desværre ikke undværes i Bedriften. Hvor var det sødt af jer at I vilde betale min Rejse, men selvfølgelig kan det ikke lade sig gøre i saadan en Kampagnernes Tid. Du har Ret vi maa glæde os til Sommer, og - i Guder hvor jeg glæder mig; hvorlænge er du i Holland, Mams? Der er saa smaat Chance for at Grete kommer til Hareskov til Sommer hos Købmand Bjørnhof vores Købmand halvt eller helt, Bekendte af Dis og [ulæseligt ord]
+Humøret er nedtrykt i Dag kan du tro sommetider synes jeg at det vokser mig over Hovedet men det er kun naar jeg er sløj og nedtrykt, og føler mig alene. (tro nu ikke af dette at jeg fortvivler, langtfra, jeg ser bare rent nøgternt paa det,) paa en Maade du nok jeg kan tale med ogsaa rigtigt, men det ligger mig temmelig fjernt. Frans har ogsaa luret mig dt a' han sagde en Gang Ja, det kan nok se ud som om er en ikke indesluttede Natur, men du er det nu i høj Grad alligevel. En indesluttet Natur? det er det nu ikke godt at være i alt for høj Grad, det letter, synes jeg man har mærket et Par Gange, naar man rigtig faar talt ud og "lettet sit Hjerte"
+Jeg staar nu ikke helt let herinde Mans, selv om jeg selv absolut vil holde paa jeg gør det. Det irriterer mig rædsomt altid at høre fra alle Sider, at jeg bliver misbrugt paa det grusomste, jeg skal mindandten nok selv bestemme hvor jeg vil være og hvad jeg vil gøre. Det er underligt for mig at tænke tilbage paa dette halve Aar, ikke saa meget paa alt hvad der har været talt og gjort som paa alt det der ikke er blevet sagt og gjort
+Farvel lille Mans og [ulæseligt]
+[Tegninger af ansigter]
+[På arkets bagside:]
+Til Mor!
+Til Mor!
+Til Mor
+Til fru Johanne Warberg Larsen
+Min nye Adresse er jo bare Hareskov St. adrs. Fru Weissøe. 
+[Brev 2:]
+Kjøbenhavn 14-12-28
+Kæreste lille Mans!
+Hvor er du dog en flink Skriver, voldsom flink. Jeg synes jeg vilde have et Par Ord med, nu der var Skrivelejlighed.
+Nus og jeg var i gaar henne paa Teknologisk Institut. Det var en lidt blandet Fornøjelse, naar man har set sådan en Udstilling et Par Gange har man faaet nok. T. Ugle gav (det var et storslået Foretagende det bedste derinde) Chokolade og Æbleskiver. T. Ugle har jo lige solgt et Billede til Ministeriet til 600 Kr. og tænk saa blir det "sat" i Bladene til 60 Kr Uforskammet
+Jeg venter saa smaat på Tinge, jeg ringede om han muligt vilde med til Brønsteds i Aften, men det er ikke sikkert han kommer, Middag hos Pauline!!
+Paa Tirsdag "rejser" Nus og jeg til Frederiksberg for at bage Klejner. Rie og jeg har slaaet os sammen, jeg har faaet Lov til at blive derude, naar jeg bare har lavet Middagsmaden.
+Der er en forfærdelig Masse nu til Julen og det Satans Julespil ta'r en Grusom Tid. 
+Guderne maa vide hvoddan jeg skal faa købt Julegaver, kun 20,5 Kr haves paa Lager, 24 Kr lagt til side til Rejse. Saa har jeg købt Strømper, Frimærker været hos Frisørinde o.s.v.
+Tinge ikke kommer saa naar jeg ikke Brøndsteds inden Jul, det er vel ogsaa lige meget saa [ulæseligt].....
+Det er vel nok ekspedit du faar Svar herfra. Vi har Sne har I ogsaa det
+Jeg har været henne i St Kongensgade hos Lotte i Dag og se alt hendes Waldorfschule Legetøj, hun er jo representant for det her i Danmark, det var forfærdelig morsomt, naar man er vant til at se paa alt det moderne mekaniske [resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>1945-11-19</t>
+  </si>
+  <si>
+    <t>Niels Bjerre
+Bodild Branner
+Steen Hasselbalch
+Adolph Larsen
+Thøger  Larsen
+Pernille Marryat
+Ib Marryat Johansen
+Axel  Müller
+Janna Schou
+Jørgen Schou
+Bertel Thorvaldsen
+Albrecht  Warberg
+Laura Warberg
+Erik Warberg Larsen
+Grete Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Adolph Larsen/Agraren fik konstateret kræft i november 1945 og blev opereret kort efter. Han blev helbredt. 
+Brudeparret og Fru Bjerre kendes ikke. 
+Birthe Plum og hendes mand kendes ikke. 
+Astrid Warbergs bog "Den Synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbachs forlag 1925.
+Friis's tegninger kan muligvis være lavet af Achton Friis. 
+Det vides ikke, hvad det var for et tab/en naturkatastrofe, som Erik/Tinge Warberg Larsen var udsat for.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0536</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for Adolf/Agraren Larsen og vil gerne høre mere om hans tilstand.
+Det var ærgerligt, at kjolen ikke passede.
+Axel Müller har foretaget en vielse. Parret havde glemt dåbsattesterne, men det gik alligevel.
+Astrid har passet barnebarnet Pernille, mens forældrene ("Ibserne") var til et møde. Da de voksne kom hjem, spiste man en god middag sammen, og derefter gav Astrid dem en taxa til deres bolig. Der er tit noget, der skal transporteres i vogn mellem Ib og Janna/Nus og Astrid.
+Astrid har kontaktet Hasselbalch for at købe eksemplarer af sin bog, Den Synske. Det viste sig, at han skyldte hende et resthonorar, og hun fik 250 kr.
+I den sidste tid har Astrid flyttet rundt på møblerne. 
+Det er trist, at Erik/Tinge Warberg Larsen har lidt et tab, og Astrid spørger, om forsikringen dækker det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nXVy</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+1945
+19/11. 45
+om lille 10 md. Nille der blev [ulæseligt ord] til mors sluthonorar for Den Synske (Hasselbalch)
+[Med blæk på kuvertens forside:]
+Fru 
+Johanne Warberg Larsen
+Lindøgaard
+Dræby
+[Med blæk i brevet:]
+Hareskov, Mandag d. 19' Nov. 1945
+(Bufs Fødselsdag, vilde have været 49 i Dag.)
+Og Thorvaldsens, 125.
+Kære lille Junge! Det var godt, dit Brev kom, jeg går jo hver Dag og tænker på Agraren og er ængstelig - det er du også, jeg kan læse det mellem Linierne i dine sidste Breve, så hvis du kan overkomme det, må du endelig skrive lidt oftere i denne Tid, det behøver ikke at være så langt. - Det skuffede mig, at Kjolen ikke var lige til at gå i, jeg syntes du trængte sådan til en Afløser af den tynde Kjole, du gik med om Morgenen, og når du nu har så meget om Ørene, får du vel næppe den Kone sat i Sving med "Omforandringer". -
+Vi havde sådan et hyggeligt Bryllup i Onsdags ["Onsdags" overstreget] Lørdags; en midaldrende Herre fra Kjøbenhavn ringede en Dag og Spurgte, om Axel vilde vie ham og hans Forlovede, da de så nødig vilde have "Bunkebryllup," som det bliver på Københavns Rådhus; det havde Axel ikke noget imod (vi får jo 10 Kr. for Vielse!), så sendte de deres Papirer, han 55, hun Sygeplejerske og 50 Aar! Jeg var som sædvanlig paa Sokkerne fra tidlig Morgen i Lørdags - en Kone havde jeg da tilhjælp, så jeg kunde virke i Køkkenet; - vi skulde have Ibserne til Middag næste Dag, så jeg bagte 1 Sirupskage - m. Græskar som Sukat og 15 store Boller, samt en Leverpostej, samt kogte Æblegrøden til Søndag - og så Middagen til Axel kom hjem Kl 1/2 3; og så var der jo en Del at ordne for mig i Stuerne - Blomster i Vand allesteder, Mors Hedebolysdug o.m.a. Brudeparret skulde komme 1/2 5. Lidt før siger jeg til Axel, hvad nu hvis de ikke har de sidste Papirer med?" "Jamen det har de." "Ja - men hvis - - -". "Det har jeg ikke tænkt over", sagde Axel. Så kom de - i stort Sindsoprør - de havde glemt Dåbsattesterne! Opdagede det i Toget - var helt ude af det - jeg hviskede til Bruden: "De skal nok blive viet." Axel havde nemlig fået det Papir fra Magistraten, hvori der stod at alt var klappet og klart (m. lidt andre Ord.) Brudgommens Søster var med, en Fru Bjerre fra Lemvig, hendes Mand Fætter til Maleren Bjerre, som Thøger Larsen så tit talte om. Da Vielsen var overstået (tar 10 Min.) var der en Time til deres Tog gik, de tilbød så at gå, men selvf. bad vi dem blive, jeg bød Cigarer; fortalte dem, at jeg altid spillede "Det er så yndigt at følges ad," når vi skulde have Vielse; så bad de mig om at spille den igen - og vi sang den så allesammen; siden snakkede vi og havde naturligvis en Mængde Fællesbekendte. - Søndag Morgen Kl 1/2 10 ankom Bilen med - lille Nille! som Chaufføren smilende kom bærende med; Forældrene skulde til et Møde og kom senere spadserende, var her c 1/2 1. Jeg havde Middagen færdig, en dejlig Kalvesteg med alt muligt godt til; Pilsner. Æblegrød m. Fløde. Efter Opvasken drak vi rigtig Kaffe m. Kage til - og inden de tog afsted - Bilen kom Kl 6 - fik de The med Boller og - mit Smør, som jeg selv havde kernet - det var vanvittig godt og gjorde fortjent Lykke. Lille Nille var ufattelig sød; sad og småsnakkede i sin Vognkasse, fik sine små Måltider - lagdes så ind i Sovekammeret, hvor hun snakkede sig selv i Søvn; vi hørte hende overhovedet ikke vrippe. Hun kan nu rejse sig op på sine små tykke Ben det er hun meget stolt af; hun ler og smiler hele Tiden, er en lille glad Sjæl. Det er forfærdelig morsomt, når de kommer herover, Nus er altid så strålende glad og begge henrykte for deres lille Unge. Jeg forærede dem Bil hen og hjem (11 Kr - men jeg er Velhaver - hør blot om lidt), vi bestilte Bilen til at bringe og hente dem Juleaften, for til min Fryd gik de ind på at komme her Kl 1/2 4 og blive til 1/2 8 - så kan de alligevel have lidt hjemme bagefter, hvortil de har bedt Birthe Plum og hendes Mand. Bilen gør også Lykke ved, at 
+2/
+der altid er en hel Masse, der skal udveksles - Symaskinen kører ofte frem og tilbage mellem os - og der er altid så meget herfra, som de får med hjem, Axel havde skaffet 10 Pund Sirup, som Nus naturligvis fik noget af; lidt Æbler glider jo også derover, og Stauder fra Haven etc. Og altid har Axel kapret Cigaretter til Ib, som ryger kolossalt, han synes det døller den slemme Gigt, han lider så meget af; dennegang fik han 5 Pakker og var jo henrykt. - Med Velhaveriet forholder det sig sådan. Jeg fik for c 14 Dage siden Brev fra Fru With Jensen (Bodils Svigermor) om jeg ikke havde et Expl. af den Synske at sælge, hun syntes, det var den bedste Bog, hun nogensinde havde læst og hendes Explar var altid udlånt etc. Nå, det havde jeg ikke, men fik derved den Ide at skrive til Hasselbalch, om det ikke var værd at optrykke Bogen, da den jo ret hurtig blev udsolgt dengang (1925); desuden havde vi jo et uopgjort Mellemværende, idet han i sin Tid skrev, om jeg vilde give Afkald på det Resthonorar, jeg skulde have, når Bogen var udsolgt, da det ved en Forglemmelse ikke var indsat i Kontrakten, at dette ikke gjaldt, hvis Bogen blev udsolgt til nedsat Pris. Det gik jeg ind på, men bad om stadig at måtte købe Bøger på Forlaget til 1/2 Pris. Han svarede: "med Fornøjelse - så længe De lever." Men da jeg et Par Jule havde købt 3-4 Bøger, blev der pludselig sagt, at nu var dette ophævet - - - og - skrev jeg til ham - "synes De egentlig, at dette var fair?" Så fik jeg nogle Dage efter et yderst elskværdigt Brev fra Steen Hasselbalch m. "Kære Fru Warberg - -" og Papirmangel - måtte sige nej til alle - men foreslog dog hos et et af de mange nye Forlag - -!
+- - - - "Hvad angår Kontrakten, som de ikke mener, jeg har overholdt, så har jeg nu gravet Sagen frem - og De har ganske Ret i den Kritik, hvorfor jeg tillader mig at sende Dem Resthonoraret Kr 250. - som følger i Check." Vabehar! Solstrålehistorie! Rejse til dig og mig til næste Sommer, det kan du stole på!
+Og så har jeg fået lavet en hel Del om i Stuerne, navnlig min; der fyrer vi kun om Søndagen, men det lider Bøgerne af, så flyttede jeg den kæmpestore Reol ind i Dagligstuen - lige inden for Døren hvor Piedestalen stod - den kom ind i Nordhjørnet i min Stue; Skrivebordet kom så der, hvor Reolen stod - lige tilhøjre indenfor Døren; så blev derovre en god Vægplads, og der hænger alle Friises henrivende Tegninger, og nederst de små sorte Familiebilleder m. Far og Mor osv. Foran Vinduet står så det lille Tobaksskab med en Hyggestol på hver Side - i Vinduet blomstrende Alpevioler, taget ind fra Haven i Oktober (på 3die Aar!). Det store Bord er sat ud i Køkkenet, (det spiser vi ved) - så der er nu meget bedre Plads i min Stue - og ganske vanvittig hyggeligt - gid du kunde se det! Divanen står hvor den altid har stået under det lille høje Vindue, og der kan jeg jo have en liggende Gæst. - Nu nærmer det sig at jeg skal igang med Middagen - nem idag efter Gildet.
+Junge jeg er forfærdet over Tinges Tab. hvor er det dog Synd for de søde Mennesker, der i forvejen slider så hårdt med det; men gives der dog ikke Erstatning eller Forsikring for Naturkatastrofer? Husk at besvare dette - og hils dem fra mig. 
+Og skriv så snart om den søde Agrar, det er sandelig ikke noget for ham at ligge der og være syg og ingen Føde få; hils ham tusinde Gange fra mig og ønsk god Bedring; jeg følger alt derovre i Tankerne hver Dag.
+Mange Hilsner til Jer allesammen!
+Din Dis. 
+[Indsat øverst s. 1; på hovedet:]
+ps. De sidste Nætter har jeg kun haft Astma to Gange pr Nat, det er Fremgang.</t>
+  </si>
+  <si>
+    <t>1937-01-25</t>
+  </si>
+  <si>
+    <t>Axel  Müller</t>
+  </si>
+  <si>
+    <t>Sallinge Kro
+Højrup</t>
+  </si>
+  <si>
+    <t>Mine -
+Lars Christian Balslev
+Maria Balslev
+- Bender, g. Petersen
+Hans Lorentzen
+Karen Lorentzen
+- Nortoft
+Marie Paludan
+Otto Emil  Paludan
+Karen Pilegaard
+Carl Schaffalitzky de Muckadell
+Erik Schaffalitzky de Muckadell
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem gamle Christensens, den unge krokone, fru Olsen og sognefogedens var. 
+Baronen kan være både Carl og Erik Schaffalitzky de Muckadell.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0924a</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt håber, at man respekterer hendes valg af farver til køkkenet.
+Hun læser ikke som planlagt, men oplever sin gamle hjemegn på ny. Har været i Hillerslev kirke. Paludan/Pallam og hans søsters grav er herskabelig. Han var så beskeden. Albrecht Warbergs grav er groet til, men der står en bænk fra Erikshåb på den. Kirken lignede sig selv, men der er nu installeret audioanlæg. Astrid tænkte på sin konfirmation. Præsten var kedelig. Baronen tilbød kørelejlighed, men Astrid ville hellere gå. Efter kirken var hun hos Balslevs på Erikshåb. Om aftenen kom Hans/Loria og Karen Lorentzen. Astrid gik hjem til kroen i måneskin. Hun skal besøge gården Ensomhed.
+Astrid beder Axel Müller sende nogle eksemplarer af hendes bog.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ibx1</t>
+  </si>
+  <si>
+    <t>[Skrevet med sort kuglepen på kuvertens forside:]
+5’ Brev
+26’ Jan. 1937.
+[Skrevet med blæk:]
+Hr
+Sognefoged Axel Müller
+Bakkevej 8 
+Hareskov
+[Skrevet på kuvertens bagside:]
+Afs.
+A Warberg Müller
+Sallinge Kro
+Højrup
+[I brevet:]
+Sal[lin]ge Krou, Mandag 25 Jan. 37.
+Min egen Ven! Hvor er I dog søde til at skrive til mig – Tak for Brev - og Cigarer – og vil du også takke Skatteren for hendes søde oplysende Brev, og Nortoft for hans indlagte. Jeg glæder mig over, at sidstnævnte går i Gang med Køkkenet – men er lidt urolig for at du snakker ham fra altfor meget af det, vi aftalte en Del Farver, du véd, Farverne betyder så meget for Nervesystemet – de grå var efterhånden bleven mig en Pestilens. Mon Fru Olsen ordner Gulvet? Jeg er meget spændt på dine Foretagender – det vil betyde en uhyre Lettelse at få dem til Side. Hvordan går det med Grundsalget? Behøver jeg at bekymre mig for Pengene? eller at have Samvittighedsnag fordi vi ofrer så meget på mit Ophold her?
+Alt herovre er jo falden ud på en hel anden Måde end jeg havde tænkt mig, men på en bedre, tror jeg nok. Den dybe Ensomhed – de stille Timer på Værelset med Studium af lærde Værker – blev der intet af; men nu forstår jeg også, at det havde jeg slet ikke Kræfter til og det havde vist slet ikke været den rette Medicin. Det, som sker er langt bedre. Der vendes op og ned på alting; man sættes 50 År tilbage i Tiden – når man går ad de kendte Veje, hvor uhyre meget er ganske uforandret som dengang; og taler man med de gamle Folk, så fornemmer man også et levende Pust fra dengang; men ellers er Aanden i alting bleven helt anderledes – i den møder man den nye Tid – så vidt forskellig fra den gamle. Det har været meget overvældende for mig altsammen, men i Dag – den ottende Dag – føler jeg ikke mere så stærkt den rædsomme Susen i Hovedet, og jeg har sovet dejligt i Nat – for første Gang en god og rolig Nat. – I Går – Søndag – gik jeg sammen med den unge Krokone i Kirke i Hillerslev til Gudstjenesten Klokken 2. Det var bidende koldt – Frostklart, men Solskin. Vejene meget glatte. Jeg vadede gennem små Driver på Kirkegården for at se til Gravene. Pallams Gravsted er herskabeligt; dog er Marmorpladen med hans Navne etc - naturligvis sat ind i Stengærdet – som på Fars Grav! men Gravstedet er indrammet af et flot Smedejernsgitter – der er fine Plantninger o s v; hans Søster døde først, så Pallam har vel selv ordnet Gravstedet. På Marmorpladen står – med sorte Bogstaver som på Fars – altså ikke de sædvanlige forgyldte – hans Navn og – Godsforvalter på Erikshåb. Mens jeg stod og betragtede alt dette, kom jeg til at tænke på, hvor beskeden hele Pallams Stilling var i de 25 Aar, han var Fuldmægtig hos Far – hvis Ekko han var i et og alt. Han var jo en Asket – vilde ikke have Kakkelovn på sit Værelse og hvor var der uhyggeligt i Pallams Værelse! Så blev han Godsforvalter i de næste 25 År – måske 30 - og nu er hans Gravsted et af de fineste på hele Kirkegården. Hvor jeg under ham det! den goe, trofaste, beskedne Pallam! Så gik jeg over til Fars Gravsted i det modsatte Hjørne af Kirkegården; den er næsten helt groet til med Efeu; der står endnu en af de gamle, hvidmalede Havebænke fra Erikshåb – ældgammel nu og skrøbelig – jeg sad et Øjeblik og drømte om gamle Dages Glans og Storhed – sic trancit gloria mundi – Gravstedet er alt andet end prangende, men Fars Navn nævnes endnu med Ærefrygt af alle herovre på Egnen. – 
+Kirken var den samme – og dog anderledes; i hvert Fald hvad det indre angår; der var kommen 
+II
+Centralvarme – elektrisk Lys – og ditto Høreapparater – i en Del af Stolene – til gamle og døve – en Slags Højtaleranlæg til Prædikestolen. Enkelte gamle Kalkmalerier var afdækket i de smukke Hvælvinger – Kirken var bleven så hyggelig – vi kom i god Tid; Solen skinnede ind ad de store Vinduer – jeg genoplevede intensivt alle de store Begivenheder fra dengang for længe siden. Jeg så endnu Konfirmationsdagen for 40 Aar siden – jeg var – som Godsforvalterens Datter – den eneste hvidklædte – og stod øverst på Kirkegulvet – nederst stod Karen Pilegård – fordi hun var Friskolebarn!
+Nu er de ydre Kår byttet betydelig om – hun er nærmest Herregårdsfrue - - men så er jeg gift med Verdens dejligste Sognefoged !!!
+Prædikanten var en lille kedsommelig ung udflydende Fyr – som vævede en hel Time – lutter intetsigende Ord. Laders sad lige foran os. Der skulle ofres, og han havde glemt sine Penge – så jeg lånte ham en Tokrone. Vi hilste på Baronens, som tilbød os Plads i deres Vogn, men jeg foretrak at gå, og så vilde Laders følges med mig. For første Gang så jeg – og betrådte – den nye, flotte Landevej, som er ført over Aaen ned forbi Brinken til Odensebanken. Marie kom ud i Gangdøren og modtog os – hun er overvældende sød og hjertelig; så det varmer én lige ind til Hjerterødderne. Varme, hyggelige Stuer – Kaffe – Cigar. Vi snakker glimrende sammen. Til Aften kom Loria m. Kone (født Windfelt Hansen) – han hedder Pastor Lorentzen, Bror til den Vilhelm Lorentzen, som fylder 60 en af Dagene – Kunsthistoriker eller lign. De er fra Nr. Lyndelse Præstegård; nu er Loria Frimenighedspræst i Sønder Næraa. Et dejligt Aftensmåltid – i vores gode gamle Spisestue. Jeg genkendte rørt den gamle Kakkelovn fra vores Tid!
+Siden havde vi en dejlig Aften; det morede mig at høre på al deres muntre Præstesnak – begge Præster har meget Lune, det vrimlede med Vitser og morsomme Oplevelser. Marie kan ogsaa en Masse goe Historier – Dialekten kan vi alle. Så fik vi Dessert og Vin – og ved 10½ Tiden brød man op; Fru Loria kørte Bilen – de tog mig med til Korsvejen. 
+En fantastik Spadseretur! Det er vel et lille halvt Aarhundrede siden, jeg har gået alene en Aften på en øde fynsk Landevej. Måneskin – stjerneklart; langs Vejen på begge Sider høje Stenmure – de er bleven helt sorte nu og fortonede sig som mærkelige Granitmure – det var som at gå gennem et øde Månelandskab - - hvor Murene holdt op og Vejen blev åben, blæste det så voldsomt, at jeg kun med yderste Nød undgik at blive væltet! Men så kom jeg i Læ af de store Bakker – og nåede glad Kroen ved 11 Tiden. De sad oppe i ”Privaten” og vilde høre nyt ”fra den store Verden”; jeg gav dem et Passende Uddrag. 
+I Dag skal jeg til Mine i Lindemandshuset – vi er lige gamle og har leget sammen. I Morgen er vi bedt til Sognefogdens. En Dag vil jeg til Ensomhed – den gamle Frk. Petersen lever endnu – hun var Husjomfru på Gjelskov i 90erne og hed Jomfru Bender. Jeg har meget at gøre og Tiden flyver. Søndag tager jeg til Hesselager - man kan afbryde Rejsen en Dag. De er så interesseret i min Bog; vil du ikke ringe til Boghandler Oelenschläger - i Gyldenløvesgade (ved Søerne) – han havde et Restoplag – og få fat i en 4-5 Stk, jeg gav 50 Øre pr Stk sidst – som Forfatterinden – og sende mig dem til Gaver. 
+Kærlige Hilsner til Nusset og dig! Din egen Dis
+[Skrevet på langs på sidste sides venstre kant:]
+Frimærkerne er på retur!</t>
+  </si>
+  <si>
+    <t>1937-01-26</t>
+  </si>
+  <si>
+    <t>Mine -
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem sognefogedens og kroejeren var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0924B</t>
+  </si>
+  <si>
+    <t>Astrid W-G har en maveomgang. Hun rejser derfor hjem søndag og beder om togtider. Hun har besøgt Mine.
+Det er rædselsfuldt koldt både ude og inde. 
+Astrid spørger, hvordan det går med køkkenet og gulvet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5SX5</t>
+  </si>
+  <si>
+    <t>[Skrevet med sort kuglepen på kuvertens forside:]
+6’ Brev
+modt 27 Jan 1937
+[Skrevet med blæk:]
+Hr
+Sognefoged Axel Muller
+Bakkevej 8
+Hareskov
+Sjælland
+[Skrevet på kuvertens bagside:]
+A Warberg Müller
+Sallinge Kro
+Højrup
+[I brevet:]
+Sallinge Kro, Tirsdag den vistnok 26/1 – 37
+Min egen Ven! Jeg har haft en kedelig Nat med en Mavehistorie – sandsynligvis af Kulden. I Dag drikker jeg kogt Vand med Franskbrød til, fryser og er sløj; derfor har jeg bestemt mig til at rejse direkte hjem på Søndag – helst Formd., så jeg er hjemme ved Dagens Lys, men vil du ikke nok regne mig Togtiderne ud? Jeg tør ikke i denne infernalske Kulde risikere at komme i et koldt Gæsteværelse hos de gamle Christensens, og heldigvis har jeg ikke nået at få skrevet til dem. – I Går Eftmd. var jeg hos Mine – som endnu bor i det dejlige, gamle Hus under Ore Banker; jeg fik Kaffe, så alle de gamle Billeder og havde et Par ganske henrivende Timer; man fortæller, at hendes Hane er en Seværdighed på Egnen – det så det også ud til efter Billederne. Da jeg kom hjem, frøs jeg sådan, at de inviterede mig ind i Privaten – og der blev jeg endelig varm – men i Dag er her altså også meget koldt den forrygende Blæst går lige igennem de tynde Mure og jeg tør ikke gå ud med den usikre Mave. efter Middag skal vi til Sognefogden – jeg må se at få sovet lidt forinden. Jeg er spændt på, om der er Brev i Dag – hvordan mon det går med Køkken og Dagligstuegulv??? 
+Hvor var det dumt, jeg ikke tog Gummidunken med, men nu er det forsent for de Par Dage.
+Ja, dette Brev er kedelig, men det stammer fra Maven. Jeg begynder at glæde mig lidt til at komme hjem – sikke jeg skal fyre! ah!!
+Bare lillle Nus ikke fryser i sit Værksted – godt de fik Gederne! Tusinde Hilsner jer begge!
+Din egen Dis</t>
+  </si>
+  <si>
+    <t>1950-08-28</t>
+  </si>
+  <si>
+    <t>Joy Deason
+Ina  Goldschmidt
+Matilda Jungstedt
+Andreas Larsen
+Marie Larsen
+Else Larsen,  Andreas Larsens kone
+Christine  Mackie
+Holger  Møller Hjorth
+Ellen  Sawyer
+Nelly Tailor
+Grete Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Per, Ole og Dessau var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 0664</t>
+  </si>
+  <si>
+    <t>Else og Andreas/Puf har fået en lille dreng. Efter to dage blev han syg og indlagt og døde. 
+Johanne Larsen har fået konstateret, at hun har næsebetændelse. Hun syr lyseduge og servietter.
+Det er morsomt med Astrids forfatterskab. 
+Kornhøsten er overstået. Martin/Manse har forsøgt sig med nye afgrøder. Dagen før ankom to englændere, som Martin kender fra sin tid i England. Johanne og Adolf har dårligt råd til at have dem på besøg, men de er nødt til at gengælde deres gæstfrihed.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rqX8</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Warberg Müller
+Bakkevej 12
+Haveskov St
+[Skrevet af ukendt:]
+Aug 1950
+modt. 11 Jan. 1941 [linjen overstreget]
+25-1-2002.
+29-7-2009
+[På kuvertens bagside:]
+Lindøgaard Dræby St.
+[I brevet:]
+Lindøgaard Mand. 28-8-1950
+Kære lille Dis!
+Tak for dit gode Brev! Jeg fik det i Fredags, og det kom saa uhyre tilpas som en Opmuntring i den store Sorg, vi lige var bleven ramt af. Jeg har paa Fornemmelsen, at jeg aldrig har faaet dig fortalt, at Else (Puf) ventede sig en lille; de havde hele Tiden sagt d. 20/8, og en dejlig lille Dreng kom d. 23_de_ ved 3 Tiden om Natten; det var gaaet saa uhyre let for Else, og det hele kun varet et Par Timer. Else havde glædet sig saadan til det lille Barn, og som du kan tænke dig var Lykken stor. Marie, Bibbe og Elle, som naaede at faa ham at se, har sagt, at det var saadan en ualmindelig dejlig Dreng, og han laa og sov saa trygt og saa saa sund ud, men Natten til Fredag blev han syg, Doktoren fik ham paa Sygehuset i Odense, hvor han døde om Morgenen. Det var et forfærdeligt Slag, det gjorde os saa bitterlig ondt for Else, men alligevel var det jo godt, at Drengen ikke var bleven større end de to Døgn. Bibbe var saa ude af sig selv af Sorg – hun havde været der om Torsdagen med Marie, som skulde rejse Dagen efter og derfor fik Lov at komme ind til hende og set det hele saa lykkeligt Else laa og straalede, et Blomsterflor var der det hele saa smukt og godt – og saa det hele vendt til Sorg og Smerte. 
+Jeg ved ikke rigtig om jeg i mit sidste Brev fortalte om mit Doktorbesøg, hvor det blev konstateret, at det var Næse-Betændelse – er det dog ikke kunstigt, som jeg altid hitter paa mærkelige Sygdomme. Marie dryppede saa min Næse, og saa maa det vel være gået over, jeg kunde ellers ikke mærke noget, det var kun den stadige Feber, der fik mig til at faa fat i Doktoren. Der gik 3 Uger ialt ["ialt indsat over linjen], hvor jeg var til ingen Ting, hvilket vil sige, at jeg ikke bestilte Haands Gavn. Men nu er det jo et overvundet Stadium, og mit Knæ bedres ogsaa helt godt, men Doktoren mener nu ikke, jeg skal gaa paa det ud over, hvad der er nødvendigt. - - Nu har jeg syet 17 Servietter til M. alle forskellige, men hvis det ikke haster med Holgers, vil jeg først sy den Lysedug til min gamle Veninde Nelly i Amerika, Putte skal have den med, naar hun rejser hjem.
+Jeg synes, det er saa forfærdeligt morsomt med dit nye Forfatterskab, du kan vist sagtens skrive noget, der er bedre end, hvad der foreligger, dog maa jeg siger ["r" sidst i ordet overstreget], at jeg ikke kender stort til dem – Drengebøger med spændende Æventyr morer mig at læse (jeg har fortæret Masser af Pers og Oles Bøger) men Ungpigebøger er jeg altid gaaet udenom i en stor Bue. Dine bliver nok med lidt Humør i. Det var morsomt at høre om dit Sjumse-Besøg pg den lille Solstraalefortælling om Dessau. 
+Du spørger om Høsten – ja Kornhøsten var til Ende, før vi fik Regn, vi havde ikke saa meget med Korn i Aar; Korn er det som paa disse magre Jorde daarligst taaler Tørke (hvad vi jo altid plages af netop paa den Tid, hvor det gerne skulde regne) derfor er Manse slaaet ind paa saa meget andet. Han har i Aar haft: Tidlige Kartofler, grøn Lucerne til Fabrikker, modne Ærter, Lupiner, Sennep, Kaalfrø, Rajgræsfrø, Sukkerroer. Ærter og Lupiner er høstet, men ude endnu, Sennep skal de høste i Eftermiddag, saa selv om det vi tidligere forstod ved ”Høsten” er ovre, har de meget Arbejde endnu. Det hele har været under Middel, Kornet naaede kun 10-12 Fold, og det er jo meget sløjt. Alle Landbrugets Udgifter er saa høje saa f. Eks. de store Kornpriser ikke forslaar. Desværre har vi en dyr Tid for os: i Gaar ankom de to Englændere, som jeg vist maa have skrevet om. Joy Deason og hendes ”friend”. Manse hentede dem i Odense og maatte tage Bil hjem, da der ingen Forbindelse var, og saa maa man jo leve anderledes, end vi plejer, tænk bare paa alt det Franskbrød; vi bruger jo Gas og har aldrig Ild paa Komfuret, bager ikke selv. Hun er 21 Aar, Manse siger at hun er i Udvikling som en 14 Aars. Vi har alle været meget nedbøjede over at skulde have det Besøg, men Manse kunde ikke sige nej; han har tidligere inviteret hendes Forældre, som var saa mageløse mod M. da han for 13-14 Aar siden boede hos dem; men de er saamænd meget søde; nu skal vi se, om jeg kan formaa dem til at tale saa højt og tydeligt, at jeg kan forstaa dem. Marie lærte det ikke i de 4 Uger, hun var her, hun mumlede den sidste Dag som den første – og altid fik hun et Hva’be’har? - - Vil du nøjes med dette sløje Brev – jeg tror ikke, jeg endnu har faaet Humøret efter Sorgen over Puf og Else. - - Elle ser jeg aldrig, hendes Hud er dog bedre nu, gid hun igen kunde blive til at cycle. Lille er stadig hos hende, venter sig i Oktober. 
+[Skrevet på hovedet på s4:]
+Nede paa Lindø har de det godt. Grete er altid elskelig imod mig, kommer ofte op med dejlige Blomster, som de har i lange Baner, og Ungernes Besøgen os, kan jeg ikke klage paa; de savner Rie,
+[Skrevet langs venstre kant på s4:]
+som var meget for dem, hun er jo Børneven, saa det kan forslaa.
+Tusinde Hilsner til Jer begge fra din Junge.</t>
+  </si>
+  <si>
+    <t>1934-03-23</t>
+  </si>
+  <si>
+    <t>Hareskov
+Lindevej 45</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Dolph/Agraren Larsen var kvartalsdranker.
+Det vides ikke, hvem Palle var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0520</t>
+  </si>
+  <si>
+    <t>Astrid/Dis Warberg-Goldschmidt prøver at trøste Johanne/Junge Larsen med, at selv når alt ser sort ud, kan tingene ændre sig. Adolph/Agrarens skæbne er tung, men Johanne/Junge må også tænke på sig selv. Og hun og børnene må stå sammen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/F1PD</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+l.-. 64
+1934
+23’ marts
+Fru Johanne Warberg Larsen
+Lindøgaard
+pr Dræby 
+Fyen.
+(om ”Agraren”).
+[skrevet på kuvertens bagside:]
+Læst – Alle – 
+(12-1-2000.)
+afs A Warberg Müller
+Lindevej 45
+Hareskov
+Sjælland
+[I brevet:] 
+Hareskov, Fredag 23 Marts 1934
+Kæreste lille søde Junge!
+Du skal have et lille Trøstensbrev lige pr omgående, så du kan have det Lørdag – i Morgen; for hvor blev jeg dog nedbøjet over dit Brev i Dag; men Junge – fortvivl ikke! Alt i vore Dage vender sig bogstavelig fra den ene Dag til den anden – det der synes sort og ufremkommeligt i Dag kan lysne allerede i Morgen – og ofte på ganske uforudset Måde. Endnu er Spillet ikke tabt; hvis jeg havde Penge, fløj jeg strax over til dig, så vi kunde tale ordentlig sammen – Breve siger selv i bedste Fald dog kun Halvdelen – og ofte kan man tale sig ud af meget – Ideer toner frem – Udveje viser sig, det man mente var umuligt at gøre i går –viser sig pludselig at kunne og måtte gøres i Dag. Hvordan står du i dette rent personlig overfor Agraren – og Drengene? dèr synes jo de to Lejre at være opstået; en af Parterne synes at måtte bringe Ofret – eller blive ofret. Bare dette ikke har være Agrarens sidste Chance? Nu er det Sønnernes Tid – nu må de have Chancen. Ja, jeg ser ikke tydeligt for mig, hvordan det praktisk må gribes an, men hvis Gården – altså Jeres Hjem og Levebrød – kan reddes ved at Agraren definitivt sættes ud af Spillet – og hvis dette kan gøres – ja, hvad mener du nu?
+Stakkels Agrar – han har en tung Skæbne, at han bestandig skal volde Ulykke, og hvor meget eller hvor lidt han ”kan gøre ved det” – er altid for mig et Spørgsmål, der må lades åbent – derom kan andre ikke dømme.
+Og du, lille Junge? Jeg synes, du til det yderste har gjort din Pligt og mere til; hvad du end gør nu, så kan intet bebrejdes dig af nogen, heller ikke af din egen Samvittighed. Ja, jeg mener jo ikke, du skal myrde ham – i vor mordfyldte Tid kunde det måske se ud, som om jeg mente det!!
+Men jeg mener, at du og dine Drenge må stå sammen og – ja, I må jo selv finde den praktiske Løsning; tag ind til Bibbe en Aften alle tre og prøv, om I ikke kan drøfte det igennem og komme til et Resultat; jeg vil nødig være ubarmhjertig mod nogen – men synes du, at et langt Livs Opofrelse og uendelig Barmhjertighed har hjulpen ham et Hanefjed opad? Tænk nu for en Gangs Skyld på dig selv og på de unge. Aa gid jeg dog sad i din Stue – at tale sammen er det eneste, der duer. Jeg må have dette op til Toget nu – du skal blot lige høre, at de i går tog fat på vores Hus – i Dag går der fire hvidklædte Murere deroppe og graver ud til Støbning af Grunden – for lidt siden kom der 2 store Lastbiler med Materialer – de begynder at støbe i Dag; der er vældig Liv og Lystighed deroppe – jeg smutter ofte op og ser på det hele – det er fire søde, yngre Mænd, der laver det; Palle kommer ind til mig og nyder sin Mellemmad i Køkkenet. Jeg skal se at få skreven et Brev til inden Påske. Du har vel ikke en Opskrift på Aplsinmarmelade?
+Nu Farvel lille Junge, prøv at være ved godt Mod – det skal jo gå! Din alletider
+Dis.</t>
+  </si>
+  <si>
+    <t>1939-09-14</t>
+  </si>
+  <si>
+    <t>Ingrid Fensbøl
+Axel  Müller
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Gudrun og Arnold var.
+Thopodeaborg var et havehus, som Astrid Warberg fik bygget som en kopi af det legehus, som hun og hendes søskende havde i deres barndom på gården Erikshaab.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8402</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er kommet hjem efter næsten tre uger på Sallinge Kro, og nerverne er kommet i ro. Axel Müller hentede hende dagen før på banegården, og de flotteste sig med en taxa hjem. Det er svære tider, men man må leve godt, indtil katastrofen indtræffer. 
+Det var dejligt at komme hjem til nykalkede vægge og lofter, ferniserede gulve og en have, der bugner af blomster og frugter. Axel og Janna/Nus havde savnet Astrid. 
+Astrid giver Johanne/Junge Larsen et kvartalsabonnement på Politiken i fødselsdagsgave.
+Ingrid Fensbøl, som er telegrafist, bor nu i havehuset Torpedeaborg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DtZy</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+per Dræby
+Fyen.
+[Med blå kuglepen på kuvertens forside:]
+søn. 13-2-2000.
+(Bibbe.)
+[I brevet:]
+Hareskov, 14' Sept. 1939.
+Kæreste lille Junge!
+Ja, så er man hjemme igen efter næste 3 Ugers Ophold i Sallinge Kro, hvor jeg er kommen mig rigtig godt, i hvert Fald er Nerverne langt bedre og dermed følger også flere Kræfter. Jeg havde en dejlig Rejse igår, sad på Dækket hele Tiden i næsten Sommervarme; Gudrun havde medgivet mig en herlig Pakke Smørrebrød, og da jeg åbnede den, lå der to store fine Mavebæltecigarer - hun er altid så sød. Axel tog imod mig på Banegården, han var smilende og i godt Vigueur - og vi kørte i Bil lige til Døren - egentlig en utilbørlig Flothed i disse Tider, men hvad, hvis alting revner, så lad os dog leve normalt og godt til det sker; jeg føler overfor en eventuel Katastrofe her i Landet nærmest som overfor Lynnedslag, når Uvejret er "oppe over" - man er beredt på det værste men håber dog stadig det bedste. - Herinde tog en glad og smilende Nusser imod os, hun var ved at lave Middagsmad; Axel og jeg gik så en Runde i det meget fine Hus, det er for lækkert, når sådan hver en Krog er bleven endevendt, alle Lofter hvidtet, og alle Vægge kalket - samt hvert et Gulv ferniseret; her var den lifligste Duft af Fernis overalt - i Dag kan jeg ikke mere mærke det. Så gik vi ud i Haven - det er forbavsende, hvor alting gror og vokser i en Have på 3 Uger - jeg syntes, det så helt fremmed ud næsten; alle Stauderne er nu på deres højeste, Georginer gløder, Roser begynder så småt igen og alle Frugttræerne har fået Stivere, sådan bugner de med Æbler og Pærer. Så spiste vi en festlig lille Middag i det smukke, lyse Køkken - jeg var glad ved at være hjemme, og de syntes at være glade ved at have mig igen; for som de begge sagde: Prikken over i'et mangler jo overalt. - I Dag har jeg virket fra Morgen til Aften med "Prikkerne" - (det havde jeg ikke kunnet før Rejsen!) - det er dejlig sådan at tage sit Hus i Besiddelse. - 
+Søde lille Junge, jeg har nu opfunden en Fødselsdagsgave til dig, som jeg håber du vil synes om, nemlig et Kvartalsabonnement på Politiken nu fra 1' Oktober (så husk at opsige Søndagsnummeret, som I holder!) - Axel bestilte det i Dag og du får det fra den 20' ds (det er gratis Måneden ud, vèd du nok) - - gid jeg nu har truffen det rigtige, lille Junge, ja, jeg kan jo ikke skrive: og at du vil have Glæde af det, for det kan man ikke af Aviserne for Tiden - Vorherre bevares, de er jo gale allesammen.
+Nus har i Aften hørt fra Arnold - det var en stor Lettelse for os. - Nu skal vi samles til en lille Aftenkaffe herinde hos mig; Ingrid Fensbøl bor stadig i Thopedeaborg - hun er Telegrafist og ved at omkomme af Arbejde. - Ferien tog de fra hende lige da hun skulde ha' den - 1' Sept.
+Tusinde kærlige Hilsner fra din Dis.</t>
+  </si>
+  <si>
+    <t>1941-11-20</t>
+  </si>
+  <si>
+    <t>Sus -
+Johan Sebastian Bach
+Thora  Branner
+Louise Brønsted
+Bertel Christian Budtz Müller
+Peter Hansen
+Johannes Larsen
+Thomas  Løkken
+Axel  Müller
+Janna Schou
+Jørgen Schou
+Marianne Schou
+Marie Schou
+Mette Schou
+Franz Syberg
+Else Warberg
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Fædrelandet var navnet på en nazistisk avis, der udkom fra 9. januar 1939 til 4. maj 1945. Dens trykkeri og lokaler i Store Kongensgade i København blev ved befrielsen overtaget af Dagbladet Information.
+Kvieslag: Udskæring fra en kvie (Internettet, juni 2025). 
+Hansen-familien kendes ikke.
+Klaret kød er kød, hvorfra man har fjernet fedt og urenheder.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0541</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt takker mange gange for kassen med frugt. 
+Hun har haft besøg af Mette og Marianne Schou. Den lille Marianne er henrivende og ligner Jørgen/Buf Schou. Mette bliver boende i huset med en malerveninde. De sælger grøntsager. Om vinteren væver og maler Mette hos sin far i Himmerland. Mettes bror har haft et verbalt sammenstød med en tysker.
+Astrid Axel Müller bytter opfejet korn fra Frihavnen med kaniner, høns og gæs. 
+Astrid har lavet rullepølser og ragout. Hun bager franskbrød og honningkage samt småkager og laver kvædebrød. 
+Janna/Nus Schou har solgt en masse af sine glasprodukter. Hun har brug for en assistent, men Fru Hansen og Nortoft er gode hjælpere.
+Janna har været på kirkegården med blomster til Jørgen/Buf Schous grav. Hun har arvet billeder af Syberg, Peter Hansen og Johannes Larsen fra ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hVic</t>
+  </si>
+  <si>
+    <t>[Håndskrevet med blyant på kuvertens forside:]
+Læst – 64
+1941
+20’Nov
+[Skrevet med blæk:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+pr. Dræby
+Fyen
+[Håndskrevet på kuvertens bagside:]
+A Warberg Müller
+Hareskov
+[I brevet:]
+Hareskov, 20’ Nov. 1941. 
+Kæreste Junge! Det er for galt, at jeg først nu får skreven til dig, skønt den sidste Kasse Frugt, Æblerne, kom i Lørdags, 8 Dage efter Kvæderne, vi er overvældede, Tak til Jer alle sammen det var en Kæmpegave! Kvæder står i så høj Pris i Aar, at jeg ganske havde opgivet dem; og da vi ikke har Spiseæbler, er sådanne også yderst velkomne, Axel tager hver Dag et med på Kontoret, det har han så godt af og er så glad ved; hvad hedder de store, skøre, smukke, gul og røde? De er himmelske Tak og atter Tak! Grunden til Brevets Forsinkelse er simpelthen en Række af så krævende Arbejdsdage, at jeg ikke har overkommet mere – der er meget at lave nu for kommet mere – der er meget mer at lave nu for en Husmor, men så er det godt, at man kan, jeg er sommetider helt stolt af mig selv, fordi jeg har fået mig lært så meget, som før syntes mig uoverkommeligt – og at det morer mig, men det tar også på Kræfterne. Skrev jeg om Mette Schous Besøg i forrige Uge? Hun kom cyklende til Frokost den ene Dag med lille Marianne på Styret – de var nede hos Nus og rejste næste Morgen; den lille var over alle Grænser bedårende, hun fylder 3 Aar til Marts – ligner Buf meget, hun har hans dejlige Øjne og store sorte Øjenvipper – og den mest poliske lille Mund – det lyser ud af hende, at hun også har hans strålende Sans for Humor, jeg var forfærdelig glad ved hende, det er sjældent at se så pragtfuld en Unge. Mette er også meget sød, vi var alle så glade ved Besøget, også Axel; og hvor er hun tapper og dygtig; hun beholder Huset ved Fjorden, en Malerveninde bor hos hende 
+de passer i Fællesskab Jorden, har avlet og solgt 60 Tdr. Kartofler, som de selv har taget opsorteret etc. Desuden har hun mange andre Grønsager. Om Vinteren tager hun op til Faren, som har en Gård i Himmerland, Moren er nylig død (for et Par Aar siden), han har lejet en Væv til hende, der væver hun så om Vinteren og maler, hun er meget talentfuld; du ved hun er Søster til Carl Nielsen, ham med Samtalerne med Tyskeren; hun havde lige besøgt ham; han er frygtelig opreven over de Samtaler; ved den sidste var Tyskeren lige kommen fra et Besøg på ”Fædrelandets” Redaktion, hvor de havde skældt voldsomt ud over Carl Nielsen, som havde angrebet Bladet, og det kneb meget at få ”Samtalen” lavet; hvert Ord må jo afvejes til alle Sider, men skal alligevel helst udtrykke det, han har på Hjerte. 
+Det var så heldigt at vi lige havde fået en Kanin, da Mette kom – da jeg skulde stege den – jeg skar den ud, dyppede i Mel, stegte i Gryde med Tomatpuré – så jeg, at der var en Masse Fedt omkring Nyrerne, det tog jeg fra og lavede af det, samt Hjerte, Lever og Nyrer, den lækreste Leverposteg – uden Mel men med 1 [pund symbol] Kartofler, alt maskinelt. Vi har en fordelagtig Transalation med Hansens, der hvor Sus bor; Axel skaffer dem ”Opfejning” d v s Korn som spildes fra Sækkene i Frihavnen, det kan han købe billigt, det får så Hansens til deres Dyr, Høns etc – de kan jo næsten intet få at købe og kun til Kæmpepriser; vi Axel [”Axel” indsat over linien] har leveret to Gange og derfor får vi . 3 Kaniner – 1 Hane og en Gås, sidste til Jul, Hanen til Nytår, de to Kaniner har vi fået, det har de selv tilbudt, - de får Korn og vi får billigt Kød. Vi kan ikke få ”Opfejningen” ubegrænset, der er mange om det, men vi er godt tilfreds. 
+2) En anden Dag fik jeg Axel til at købe et Kvieslag, det kostede til min Skræk 4,50, men jeg fik heraf 1 pund afsmeltet Klaret og to store Rullepølser, så det blev dog lukreativt. I Forgårs kom Nus hjem fra en Bytur og havde i Istedgade købt en Nyre for 40 Øre – den blev til en herlig Ragout igår, jeg skar den i små Stykker, som meledes og stegtes med Tomat – tilsidst blandedes små bitte kogte Kartofler i, som jeg havde pillet fra de store – de var som Nødder men lækre trods sene. Af Nyrens Fedt blev der lidt Klaret – vi kan næsten ikke få Fedt mere og Smørmærkerne er kun lige til. Nu har Nus og jeg bestemt at vi fra nu af og til Jul kun vil spise Marmelade på Knækbrødet om Morgenen for at spare Smør til lidt Julebagning; jeg bager nu 2 Gange om Ugen 2 Franskbrød og en Gang ugentlig en stor Bradepande Honningkage, jeg har en billig Opskrift, kun 85 Gram Klaret – c 2 pund Sigte/og Hvedemel ½ af hver og 1/2 l Kernemælk, div. Erstat. Krydderier, den sparer også på Smørret; til Søndag bager jeg Småkager, som jeg delvis har opfundet: 1 Æg – liså meget brunt Sukker, liså meget Mel, lidt Natron og div. mørke Krydderier – der bliver c 50, sat på med Teske, i går fandt jeg på at lægge en lille Klat fast Marmelade på hver Kage – men den Opfindelse skal nu gemmes til Jul, den var dubra. Bliv ikke forarget over at Kvæderne gik næsten til Lyst! i Aar kan man jo ikke lave Konfekt, som Axel elsker, så lavede jeg Knækbrød, d v s 2 pund syltede jeg først som hele; så kogte jeg alle Skræller og Kernehuse af, mosede gennem Dørslag, der blev 3 pund Marmelade; Resten gik gennem Maskinen, der blev 5 pund Frugtmasse, kogt en 5 pund Sukker; en Del farvede jeg rødt, en Del grønt, den største Part ufarvet; det ligger nu spredt ud på den store Egetræsbakke og et stort Fad, dækket med Papir, og tørrer oppe på Køkkenskabet – altså lige under Loftet, så skal det senere skæres ud og vendes i groft Sukker - Julekonfekten er sikret. Til Variation har jeg meget stærke Ingefær-Græskar, som også skal vendes i groft Sukker. Nå – du ser, jeg er meget hus-optaget.
+I Tirsdags var Axel til sin 2den Bachkoncert , og Lugge husede ham igen - den Dag lavede jeg de tre Kvædesyltninger, det tog hele Dagen, Nus var i København – med Nyheder – så jeg var almasensalene, derfor nåede jeg så meget, var først lige færdig og havde Middagen parat, da Nus kom Kl ½ 7; en strålende glad Skatter, skønt hun havde travet hele Dagen med sin tunge Kuffert og i Snuskregn: men så havde hun også flottet sig, spist Frokost i Brasilko, en fin Hummer – Reje – Svamperet til 2,85 – uhørt for den sparsommelige Nus – deroppe havde hun siddet og talt alle sine Ordrer sammen - og købte siden en lille Æske fineste Konfekt (8 Kr Pund!) der var for 3,85, som hun havde med hjem til vores ensomme Aften; og da vi havde spist Middagen, pakkede hun Kufferten ud og viste mig alle de dejlige Ting og fortalte mig om hvert enkelt Sted, hun havde været, og hvad de havde sagt og hvad de havde købt - - de er helt vilde efter hendes Ting nu - og netop nu er det så svært at skaffe Materialer --- ialt havde hun solgt for 1.294 – Kr.!! – så nu får de rasende travlt, jeg begriber ikke, at de kan nå det; men Sus havde netop om Formd. opdaget, at Fru Hansen, som var ovre at vaske en Kasse Glas for dem – at hun kan dubbe – (altså sætte Farverne på de ensfarvede Ting, det er meget svært) – hun vilde så gerne prøve, og det viste sig, at hun havde Håndelaget, de blev strax fejlfri, og de havde jo ikke Råd 
+3) til at ødsle Farver nu på Oplæring. Dupningen keder dem skrækkeligt – de vil hellere lære nye Motiver, og alene Budtz Müller i Bredgade havde bestilt 200 grøn-duppede Glas á 1,65 [”á 1,65!” indsat over linjen], så der er noget for Fru Hansen, de mener det kan betale sig at tage Hjælp, så de kan hellige sig de større Opgaver; de har også engageret Nortoft til Pakningen, som tager lang Tid. (Gid jeg var 10 Aar yngre – men jeg har nok heroppe at lave og for få Kræfter til mere.) – 
+Nus havde på sin Tur også været på Vestre Kirkegård – det var Bufs Fødselsdag Dagen efter – havde Blomster med derind; for dine Penge havde hun i fjor købt og plantet en hvid Krysantemum, den stod så smukt og havde mange Knopper. 
+Og i går fik hun fra Kunstmusæet de Billeder, hun har arvet efter Buf; et meget stort Maleri af Baronen forestillende Fru Syberg, der sidder sammen med Trylle og ser i en Bog, et dejligt Billede. Og en smuk Skitse af Peter Hansen, en pløjende Mand, samt flere Fugletegninger af Las. Jeg har lovet hende at hjælpe med Ophængningen, hvor vil de smykke hendes Hus dernede, det er virkelig et henrivende lille Hjem, hun har der; hun skulde have hende en Mand deri. -
+Ja og så kom Axel hjem i Aftes og var i strålende Humør efter sin Koncert, og det var dejligt at have han hjemme igen; men hvor har han dog godt af de små Udflugter! 
+Han havde også Læseforeningsbøger med til os, vi læser Thomas Olesen Løkken på Kraft for at være udrustet til hans Besøg, som nu snart må kunne ventes.
+Jeg fik et sødt Brev fra Tutte i går; hun kommer dog ikke herned, men vil gerne have mig derop i næste Uge; det må jeg gøre, skønt jeg er i en kedelig Astmaperiode, må brænde Pulver hver Nat for at kunne sove. Men jeg rejser nu derop alligevel. 
+Nu er det Frokost, lille Junge, så jeg må slutte for denne Gang.
+Husk at skrive om Bibbe, og hils hende meget, når du skriver. Hvordan har du det med Tobak? Axel kan vist godt skaffe dig noget, hvis du ikke kan få det. 
+Tænk dig, jeg fik et langt Brev fra Tante Else, så nu skal jeg skrive igen. 
+Tusind Hilsner og endnu en varm Tak for Frugten!
+Din Dis.
+Kære Junge! Jeg ved ikke om Dis har skrevet noget om Tobak! Hermed en lille Pakke Cigaretter, som jeg haaber, at du kan bruge. Mange Hilsner fra din heng. Axel.</t>
+  </si>
+  <si>
+    <t>1949-03-12</t>
+  </si>
+  <si>
+    <t>Ena -
+Harriet Afzelius
+Axel Beck
+Henrik Bichel
+Peter Bichel
+Otto  Fischer
+Johannes Hohlenberg
+Alhed Larsen
+Marie Larsen
+Axel  Müller
+Peter Rohde
+Thorkild Roose
+Ellen  Sawyer
+Janna Schou
+Christine Swane
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Agnes, Peter, Edel, Ena og Lehmanns var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0796</t>
+  </si>
+  <si>
+    <t>Harriet Afzelius har fået en søn med en psykiater.
+Astrid/Dis Warberg lider af kløe.
+Christine Swane/Uglen og Marie/Rie Larsen skændes altid.
+Agnes har inviteret Astrid hjem. Hun og Peter bor smukt, og de lever sundt. De er kommunister, og Astrid er uenig med dem om meget.
+Henrik Bichel har været på besøg. Det samme har Dr. Beck, og de talte om skuespil med ham. 
+Rohde har anmeldt Hohlenburg i Information.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AOwC</t>
+  </si>
+  <si>
+    <t>[Håndskrevet med kuglepen på kuvertens forside:]
+4-6-03.
+[Håndskrevet med blæk:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+Dræby
+Fyen.
+[Håndskrevet på kuvertens bagside:]
+A. Warberg Müller
+Hareskov.
+[Håndskrevet i brevet:]
+1.)
+Bjørnsholm, Ll. Værløse, 12/3-49.
+Kæreste lille Junge!
+Tak for dit sidste, goe Brev – bare du ikke har gået og ventet på Brev, da jeg skrev til Elles Fødselsdag, bad jeg hende ringe og fortælle dig, at jeg [et overstreget bogstav] rejste her op og at jeg skrev, når jeg kunde men som så kom jeg i Tanker om jeres uhørlige Telefon – og at Klokken el. Flytningen [”el. Flytningen” indsat over liljen] måske ikke endnu er installeret og så kan du jo ikke vide, hvorfor du intet hører - for hjemme har jeg da i Nødsfald Skrivemaskinen – men her er jeg altså, og som du ser kan jeg nu helt godt styre Pennen igen, selv om jeg er langtfra min tidligere Hastighed. - Jeg har nu lige læst dit Brev (som jeg fik 2’ Marts). Harriets lille Pige er en Dreng, det har ikke været mig muligt at få at vide, hvor hun er, men hun har da Drengen hos sig, og så må hun vel søge Stilling igen, hun var vist en Slags Sekretær på Kommunehospitalet, det var vel dér, hun traf Bæstet – nå ja – det er jo en Sygdom at være Psykopat – og de siger forresten, at han er en meget lystig – Psykiater +) (”+)” indsat over linien) (som det jo nu hedder) – og meget elsket af sine Patienter!
+Så skriver du om Kløen – den er om Natten sommetider ved at gøre mig desperat – Dr. siger, at der er intet at gøre, men man experimenterer - ! De prøver med Hormontabletter – måske – siger de – skyldes Kløen, at man når man ældes ikke mere kan producere Stoffer, hvis Mangel så frembringer Kløe, men er ikke nået videre end til Experimentet; Lidelsen skal være meget udbredt. Det kommer ikke af Frugten – Edels og Enas Tilfælde er sikkert Nældefeber – Be tålte heller ikke Æbler – eller Svedsker, så fik hun også Nældefeber - - Ja, hvor der er meget endnu for Lægerne at opdage, mange mærkelige indre Sammenhænge. 
+Hvor er det altid morsomt at høre om Jeres Fastelavnsryttere – tænk, at den Skik bliver ved at holde sig! og hvilken Svir for Lise – jeg forstår så godt, at du var ked af, at hun blev misforstået; jeg var så glad ved at du fortalte mig så meget om alting hos Jer, man vil jo så gerne kunne følge med i Tankerne. Hvor sødt af Rie at sende dig de goe Ting; men tror du dog, at hun lider så meget under, at Uglen hakker (det gør Uglen vist altid) - de har jo altid levet i en Atmosfære af Småskænderi, så mon det ikke er deres naturlige Element? os andre vilde det jo ihjelslå! 
+2/
+Hvor bliver der dog en Masse, man ikke får fortalt, når man laver sådan et Ophold mellem Brevene, som jeg har gjort her – jeg må hellere begynde med det seneste.
+Jeg kom hertil i Mandags d. 7 Marts (Far!) i dag er det Lørdag, og jeg rejser i Morgen, Søndag, da jeg ikke nænner at svigte lille Marie, vi er for længst bedt til hendes Fødselsdagsgilde i morgen, og der bliver viftet med at ”Sognefogdens” kommer - til de andre Gæster; men jeg må i Aar svigte med Sange og Prologer, som jeg ellers plejer at lave, dertil manglede i Aar den fornødne Kraft og selv om det går langt bedre nu, så har jeg ikke kunnet lave det heroppe. Det var Agnes, der fandt på det, da hun ringede engang i sidste Uge og hørte, at jeg stadig var så sløj, så spurgte hun om jeg ikke vilde op til dem og være en Tid for at komme mig; intet bedre kunde ske – allerede den 3die Dag forsvandt den dødelige Træthed - og du ser, at jeg nu næsten kan skrive normalt. Her er ganske vidunderligt på alle Måder, søde, hjertensgode Mennesker, et meget smukt Hjem, hvert eneste Rum er en Skønhedsåbenbaring, man føler, at hver eneste lille Ting er nøje gennemtænkt, her er mange gamle Ting, men også meget nyt, der er ligeså smukt; det er en hel Nydelse at gå rundt og se på alting og stadig opdage noget, man ikke før havde set. De er jo begge Komm[unister] men af den fredelige Slags, som man kan tale med – og vi er ofte inde på det kildne Emne. Ofte siger Agnes: ”Ja, hvis dét er sandt, hvad du dér siger, så er jeg ikke Kommunist. Og til Peter kan jeg ustraffet sige: ”hvorfor er det så frygteligt, at vi kalder meget af Jeres for Løgn, når I bestandig hævder, at alt vores er Løgn?” 
+En Dag havde vi besøg af Henrik Bichel, læge i Farum; det blev jo til snak om mine Søstre, dem han kendte, og tænk, så sagde han:” Ja, Elle er jo meget borgerlig!” Jeg fortalte om Elles lystige Liv og Levned om Vagabondtrangen fra Ungdommen osv – nej, han kendte hende godt, hun var borgerlig; og han er ikke Kommunist – kom tværtimod med de værste Udfald imod de ”forbandede Komm.”, Agnes tav smilende. 
+Noget efter sagde Henrik til mig: ”Ja, hvordan var det – var du ikke lidt halvforlovet med min Far?” ”Ok nej, jeg var mere end hélforlovet”. Men hvad synes du dog om det Stempel på Elle, som er kommen så meget i Rynkeby. Men måske tillægger han Ordet en anden Betydning, for mig betyder det ”spids_borgerlig”, og det er Elle da ikke. 
+3) Da jeg kom derop i Mandags, fulgte Axel med og var her til en af de snart mange hyggelige og muntre Frokoster vi har haft heroppe. 
+En Aften inviterede de Dr. Becks herop – vi fik fint Smørrebrød, _Snaps, Øl, Kaffe. Stemningen blev ophøjet – det var morsomt at se Dr.s i et helt andet Milieu – her var han mere løssluppen, fortalte en Masse om sine Skuespil – og vi drøftede Skuespilkunst – og Maleri – og sociale Forhold – alle morede vi os aldeles storslået – og det trak ud til de små Timer. Jeg har da fortalt, at Naborsak forrige Mandag inviterede Axel og mig ind at se ”Freden” (af ham) og Selskabsrejsen af Leck Fischer. Axel havde ikke Lyst, da han gik med lidt Maveforkølelse, vilde ikke risikere at måtte rende på WC derinde – og så tog vi Janna med i Stedet – kørte om efter hende og afleverede hende dér igen. ”Freden” var et meget betagende Stykke – det fik dårlig Kritik, men blev en stor Publikumssuccés, der stadig trækker fulde Huse – vist 5 Gange om Ugen – Dr. får Procenter – c. 200 – 300 hvergang! I ”Selskabsrejsen” blev jeg så betaget af Rooses Spil som ”Døden”, at jeg næste Dag skrev til ham og - fik det sødeste og meget taknemmelige Svar! Jeg viste Naborsak det, da de var her den Aften, han kunde godt forstå, jeg var meget stolt. 
+Nå, så er der i Information en alenlang Anmeldelse af Rohde, af Hohlenburgs Essay-Samling: ”Den trange Port”, Peter forærede mig Bogen, da jeg ikke vilde have Honorar, og jeg sagde til ham, at den Bog havde han absolut ingen Forudsætning for at kunne anmelde – jeg tror virkelig, at den Bemærkning har fået ham til at gøre sig mere Umage – ganske vist var der Uforskammetheder og til Slut var han direkte giftig, men der var dog saglige Perioder med hist og her virkelig Anerkendelse. Jeg har lige haft en lille Brevvexling med Hohlenberg, der var meget interessant, men det bliver for vidtløftig at komme ind på, desuden kan min Arm ikke mere. 
+Ikke mindst storartet har det været, at jeg heroppe har levet helt vegetarisk, og med megen Råkost. The er Lindethe med Citron i, og hver Formiddag får vi et Krus udpresset rå Saft af Rødbede, Kartoffel, Æble, eller af Appelsin og Citron. Agnes og jeg holder os helt til denne Kost – som føles livsalig – men den tykke, muntre Peter får hver Dag et Tilskud af ”rigtig" Pålægsmad, undertiden Kød. Agnes er på alle Områder knippel dygtig og meget flittig. Jeg har gjort mit Værelse i Stand – ellers intet, en dejlig Drivertid. 
+Jeg tør ikke ta et Ark til, man må være mådeholden med de nye Kræfter.
+Tusinde Hilsner fra din Dis 
+[Skrevet langs venstre margen på forsiden på ark 1:]
++) måske kan man blive Psykopat af at være Psykiater – hvem ved!
+[Skrevet langs venstre kant på sidste ark:]
+Ps. Det har været en gansk_e _dejlig Tid heroppe, men nu glæder jeg mig til at komme hjem til Axel. Han har telefoneret hver Dag – igår var han til Middag hos Lehmanns. 
+[Skrevet langs venstre margen på bagsiden af ark 2, s. 4:]
+ps. Peter og Agnes boede for et Par Aar siden i Kerteminde i Ferien. De spadserede til Munkebo – hilste på Maleren ved Kroen – gik over Drigstrup hjem, så Sybergs Grav. 
+[Skrevet langs venstre kant på bagsiden af ark 1, s. 2:]
+ps. fortsat. Et andet Aar var de i Sallinge, så Hillerlev Kirke etc. Ifjor var Peter på Færøerne – fortæller morsomt om alt deroppe. De har rejst meget – Paris – Sydfrankrig – Schweiz – Tyskland – sjove Mennesker.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -4046,59 +4262,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wDJV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/deAq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/juXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wDJV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pE6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DtZy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M60"/>
+  <dimension ref="A1:M63"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -4136,2560 +4352,2687 @@
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="I2" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="J2" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="M2" s="5" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>26</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="J3" s="5" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>37</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" s="5" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K5" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="L5" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="5" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="L6" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" s="5" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="M7" s="5" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="E8" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H8" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="F8" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="I8" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="J8" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="J8" s="5" t="s">
+      <c r="K8" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="K8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="M8" s="5" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F9" s="5" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="I9" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="J9" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="J9" s="5" t="s">
+      <c r="K9" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="K9" s="5" t="s">
+      <c r="L9" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="M9" s="5" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>61</v>
-[...4 lines deleted...]
-        </is>
+        <v>26</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>77</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I10" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="J10" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="J10" s="5" t="s">
+      <c r="K10" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="K10" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="L10" s="6" t="s">
+      <c r="M10" s="5" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="J11" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="I11" s="5" t="s">
+      <c r="K11" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="J11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="K11" s="5" t="s">
+      <c r="M11" s="5" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="J12" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="I12" s="5" t="s">
+      <c r="K12" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="J12" s="5" t="s">
+      <c r="L12" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="K12" s="5" t="s">
+      <c r="M12" s="5" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>109</v>
+        <v>26</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="L13" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="I13" s="5" t="s">
+      <c r="M13" s="5" t="s">
         <v>111</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>109</v>
+        <v>26</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="L14" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="I14" s="5" t="s">
+      <c r="M14" s="5" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="M15" s="5" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>131</v>
+        <v>26</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>93</v>
+        <v>126</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="M16" s="5" t="s">
         <v>132</v>
-      </c>
-[...13 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>93</v>
+        <v>126</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="M17" s="5" t="s">
         <v>139</v>
-      </c>
-[...13 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>93</v>
+        <v>126</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="M18" s="5" t="s">
         <v>146</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>93</v>
+        <v>126</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="M19" s="5" t="s">
         <v>153</v>
-      </c>
-[...11 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="M20" s="5" t="s">
         <v>160</v>
-      </c>
-[...13 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="M21" s="5" t="s">
         <v>167</v>
-      </c>
-[...13 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="M22" s="5" t="s">
         <v>174</v>
-      </c>
-[...13 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>159</v>
+        <v>176</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="L23" s="6" t="s">
         <v>181</v>
       </c>
-      <c r="I23" s="5" t="s">
+      <c r="M23" s="5" t="s">
         <v>182</v>
-      </c>
-[...10 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>61</v>
+        <v>126</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="L24" s="6" t="s">
         <v>188</v>
       </c>
-      <c r="I24" s="5" t="s">
+      <c r="M24" s="5" t="s">
         <v>189</v>
-      </c>
-[...10 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="L25" s="6" t="s">
         <v>195</v>
       </c>
-      <c r="I25" s="5" t="s">
+      <c r="M25" s="5" t="s">
         <v>196</v>
-      </c>
-[...10 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="L26" s="6" t="s">
         <v>202</v>
       </c>
-      <c r="I26" s="5" t="s">
+      <c r="M26" s="5" t="s">
         <v>203</v>
-      </c>
-[...10 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>209</v>
+        <v>126</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="L27" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="M27" s="5" t="s">
         <v>210</v>
-      </c>
-[...13 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="I32" s="5"/>
+        <v>239</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>240</v>
+      </c>
       <c r="J32" s="5" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>14</v>
+        <v>246</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="L33" s="6" t="s">
         <v>251</v>
       </c>
-      <c r="I33" s="5" t="s">
+      <c r="M33" s="5" t="s">
         <v>252</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="L34" s="6" t="s">
         <v>258</v>
       </c>
-      <c r="I34" s="5" t="s">
+      <c r="M34" s="5" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>14</v>
+        <v>246</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="L35" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="M35" s="5" t="s">
         <v>265</v>
-      </c>
-[...13 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>14</v>
+        <v>246</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="L36" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="M36" s="5" t="s">
         <v>272</v>
-      </c>
-[...13 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>279</v>
+        <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>289</v>
-[...4 lines deleted...]
-        </is>
+        <v>283</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>284</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>42</v>
+        <v>288</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="L39" s="6" t="s">
         <v>293</v>
       </c>
-      <c r="I39" s="5" t="s">
+      <c r="M39" s="5" t="s">
         <v>294</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>279</v>
+        <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="L40" s="6" t="s">
         <v>300</v>
       </c>
-      <c r="I40" s="5" t="s">
+      <c r="M40" s="5" t="s">
         <v>301</v>
-      </c>
-[...10 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>279</v>
+        <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="K41" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="I41" s="5" t="s">
+      <c r="L41" s="6" t="s">
         <v>307</v>
       </c>
-      <c r="J41" s="5" t="s">
+      <c r="M41" s="5" t="s">
         <v>308</v>
-      </c>
-[...7 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="K42" s="5" t="s">
         <v>313</v>
       </c>
-      <c r="I42" s="5" t="s">
+      <c r="L42" s="6" t="s">
         <v>314</v>
       </c>
-      <c r="J42" s="5" t="s">
+      <c r="M42" s="5" t="s">
         <v>315</v>
-      </c>
-[...7 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="K43" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="I43" s="5" t="s">
+      <c r="L43" s="6" t="s">
         <v>321</v>
       </c>
-      <c r="J43" s="5" t="s">
+      <c r="M43" s="5" t="s">
         <v>322</v>
-      </c>
-[...7 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>327</v>
+        <v>15</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>328</v>
-[...3 lines deleted...]
-      </c>
+        <v>324</v>
+      </c>
+      <c r="I44" s="5"/>
       <c r="J44" s="5" t="s">
-        <v>330</v>
+        <v>45</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>337</v>
+        <v>269</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>342</v>
-[...3 lines deleted...]
-      </c>
+        <v>335</v>
+      </c>
+      <c r="I46" s="5"/>
       <c r="J46" s="5" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>159</v>
+        <v>176</v>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>159</v>
+        <v>355</v>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="I49" s="5"/>
+        <v>356</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>357</v>
+      </c>
       <c r="J49" s="5" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>61</v>
+        <v>363</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>369</v>
+        <v>176</v>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="I50" s="5"/>
+        <v>364</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>365</v>
+      </c>
       <c r="J50" s="5" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>61</v>
+        <v>371</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="G51" s="5" t="inlineStr">
+        <v>372</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="K51" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="L51" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
-      </c>
-[...36 lines deleted...]
-        <v>209</v>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="J52" s="5" t="s">
         <v>382</v>
       </c>
-      <c r="I52" s="5" t="s">
+      <c r="K52" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="J52" s="5" t="s">
+      <c r="L52" s="6" t="s">
         <v>384</v>
       </c>
-      <c r="K52" s="5" t="s">
+      <c r="M52" s="5" t="s">
         <v>385</v>
-      </c>
-[...4 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>387</v>
+      </c>
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="I53" s="5" t="s">
         <v>389</v>
       </c>
-      <c r="I53" s="5" t="s">
+      <c r="J53" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="J53" s="5" t="s">
+      <c r="K53" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="K53" s="5" t="s">
+      <c r="L53" s="6" t="s">
         <v>392</v>
       </c>
-      <c r="L53" s="6" t="s">
+      <c r="M53" s="5" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>371</v>
+      </c>
+      <c r="F54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="I54" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="I54" s="5" t="s">
+      <c r="J54" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="K54" s="5" t="s">
         <v>397</v>
       </c>
-      <c r="J54" s="5" t="s">
+      <c r="L54" s="6" t="s">
         <v>398</v>
       </c>
-      <c r="K54" s="5" t="s">
+      <c r="M54" s="5" t="s">
         <v>399</v>
-      </c>
-[...4 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>42</v>
+        <v>401</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>61</v>
+        <v>402</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>369</v>
+        <v>403</v>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>369</v>
+        <v>76</v>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>43</v>
+        <v>418</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>417</v>
-[...4 lines deleted...]
-        </is>
+        <v>419</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>77</v>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>43</v>
+        <v>418</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>61</v>
+        <v>419</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>159</v>
+        <v>77</v>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="I58" s="5"/>
+        <v>427</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>428</v>
+      </c>
       <c r="J58" s="5" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>381</v>
+        <v>363</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>159</v>
+        <v>126</v>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>61</v>
+        <v>441</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>443</v>
+        <v>447</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="J61" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="K61" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="L61" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="M61" s="5" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="J62" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="L62" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H63" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="K63" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="L63" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>468</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -6710,44 +7053,47 @@
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
     <hyperlink ref="M44" r:id="rId49"/>
     <hyperlink ref="M45" r:id="rId50"/>
     <hyperlink ref="M46" r:id="rId51"/>
     <hyperlink ref="M47" r:id="rId52"/>
     <hyperlink ref="M48" r:id="rId53"/>
     <hyperlink ref="M49" r:id="rId54"/>
     <hyperlink ref="M50" r:id="rId55"/>
     <hyperlink ref="M51" r:id="rId56"/>
     <hyperlink ref="M52" r:id="rId57"/>
     <hyperlink ref="M53" r:id="rId58"/>
     <hyperlink ref="M54" r:id="rId59"/>
     <hyperlink ref="M55" r:id="rId60"/>
     <hyperlink ref="M56" r:id="rId61"/>
     <hyperlink ref="M57" r:id="rId62"/>
     <hyperlink ref="M58" r:id="rId63"/>
     <hyperlink ref="M59" r:id="rId64"/>
     <hyperlink ref="M60" r:id="rId65"/>
+    <hyperlink ref="M61" r:id="rId66"/>
+    <hyperlink ref="M62" r:id="rId67"/>
+    <hyperlink ref="M63" r:id="rId68"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>