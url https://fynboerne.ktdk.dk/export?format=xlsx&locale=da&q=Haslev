--- v0 (2026-05-18)
+++ v1 (2026-10-02)
@@ -59,52 +59,52 @@
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -365,51 +365,51 @@
 Johannes og Familie kom i Onsdags de var glade og Børnene søde. Puf var grinagtig i sin Glæde over at træffe Kjærbyhus laa paa Plads – og kan I se der ligger Faers og Moers Huus også – de havde saameget Legetøj med og bøger at der er god Underholdning
 Johannes havde faaet en nydelig lille Merskumspibe med Ravspids og i rødt Foderal det var Baronens Julegave
 Om et Par Dage vil Johannes begynde at radere og tegne han opslaar sit Arbejdsfelt her i Hjørnestuen der kan han sidde med Ro – 
 Du kan tro lille Dine at jeg blev glad for dit brev jeg sad og rystede og turde ikke lukke [op] men saa kom Marie og læste det for Gud ske Tak at dit Arbejde lykkes – saa vil alt det andet komme af sig selv Penge venter jeg at få hver Dag til at sende til dig og det maa jo komme maaske i Morgen
 Det er godt at Du er rask nu maa hilse Enhver der bryder sig om en Hilsen fra mig 
 Nu kan jeg høre Marie og her skal syes for Pakken
 Lev vel sødeste Ugle</t>
   </si>
   <si>
     <t>1905-01-17</t>
   </si>
   <si>
     <t>Kikkenborg 12-13, 5300 Kerteminde, Danmark
 Erikshaab Assensvej 198 5750 Ringe</t>
   </si>
   <si>
     <t>Christian Eckardt
 Margrethe  Eckardt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter</t>
+Anna Marie   Larsen, Georg Larsens datter</t>
   </si>
   <si>
     <t>CHristine er indlagt med tuberkulose på sanatoriet i Haslev.
 Kikkenborg er et strandområde i den nordlige del af Kerteminde.
 Erikshaab er Alhed Larsens barndomshjem.</t>
   </si>
   <si>
     <t>Christine har fået en sygdom oveni tuberkulosen. Hun er i gode hænder på sanatoriet. Johannes Larsen har fået penge for nogle tryk, så han vil sende penge til Christine.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yGcJ</t>
   </si>
   <si>
     <t>Kjærbyhus Mandag
 Kjæreste lille Ugle!
 Tænkte jeg ikke nok at du var syg, da der ingen Brev kom igaar det var Søndag og saa haabede jeg paa Morgendagen, men det var jo en fremmed Udskrift
 Saa skal du ogsaa prøve den Sygdom, men kan jeg nu ogsaa stole paa den Doktor at det ikke er farligt. Vær ved godt Mod kjære Barn, nu slipper Du da nogen Dage for at proppes med Mad havde jeg Penge min Skat der skulde snart En af os være hos Dig og fortælle op om os; Dagen gik nogenlunde for mig trods min Uro, der var Bal i Kluppen Las og Alhed skulde med, Agraren spiste Middag der De havde slagtet en stor Kylling fra Erikshaab der aldrig havde lagt Æg og den var saa fed, at lille Marie slet ikke kunde tage den ud for det bare Fedt
 Jeg fik den Tanke at bede Børnene herover at spise til Aften, og det blev de meget glade ved de kom ikke før 6, for jeg tænker de vilde følges med Tante Ia som hjalp Alhed. Puf sagde rigtignok at han maatte hjælpe sin Moer med Bæltet og holde paa Lommetørklædet, han havde saa rigelig sørget for sit eget ogsaa, som han lod gaa rundt til Duft, men Du skal høre hvor sød han er, han har en stor dejlig Bog med alle Verdens Dyr, den havde han taget med til Ære for Dig Farmor Nu kom de med deres Løn fra Kikkenborg raske og flinke Johannes havde faaet Aftrykkene, og vil sende Dig nogle, saa faar jeg dette Brev med der skal glæde Dig rask lille Ugle Gud give Dig Taalmodighed saa overvinder vi det med nu vil jeg haabe at Du snart skriver os til at vi kan vide hvordan det gaar, men nu skal Du se at Du faar en stor Appetit naar Du igjen faar Lov at spise hvad der bliver forlangt af Eder
 Nu fryser her og stormer Far siger vi kan vente en Snestorm det er sydost men smukt er Landskabet at se paa med de høje Søer i Krogen
 Nu skal vi spise og vil jeg overlade De andre Pladsen der er tilbage
 Lev vel mit kjære Barn og vær ved godt Houmør kjerlig Hilsen fra Faer der sidder og venter paa Mad
 Din Moder 
 D. 17-1 Kære lille Ugle! Hvor vi blev bedrøvede over at høre, at Du er syg, bare det dog ikke maa vare for længe, saa Du bliver sat altfor meget tilbage, jeg kan forstaa at det er trist for Dig at skulde ligge i Sengen, var vi blot noget nærmere saa vi kunde se til Dig, men det er jo altfor lang en Rejse; det er da en Trøst at vide at Du bliver passet og plejet ordentligt, ellers var det ikke til at holde ud
 Du spørger hvorfor vi ikke har fortalt Dig at Mor var syg, men det var hun jo da Du rejste og kom sig snart efter, siden har hun ikke været daarlig, i alt Fald ikke sengeliggende, hun kan nok have lidt ondt i Lemmerne mod daarligt Vejr, men klarer sig ellers godt. – Vi kan ikke begribe hvorfor Eckardt ikke skriver, vi har ikke hørt fra dem siden Nytaar, og Mor skrev dog til dem for en Tid siden og bad om de endelig vilde skrive naar Margrethe kom hjem. Det stormer frygteligt i Dag; Agraren kører Is til Mejeriet i dette væmmelige Vejr, men han siger at det ikke er saa slemt; Faer og jeg passer saa Køerne. Jeg er nødt til at slutte nu, for at det kan komme med 3 Toget, ellers faar Du det vist ikke i Morgen. Tusind kærlige Hilsner fra Din hengivne Marie som haaber at Du rigtig snart maa blive rask igen, send os dog bare et Par Ord saa vi kan høre hvordan det gaaer. Vi skal nok skrive igen.</t>
   </si>
@@ -536,89 +536,89 @@
   </si>
   <si>
     <t>Johannes og Alhed Larsen skal have billeder på udstilling i København. Johannes Larsen skal til at male på det store mågebillede fra Taarup Strand. Badehuset skal være værksted. Johannes Larsen og Anna Syberg har hver fået et legat på 500 kr af Raben-Levetzauske Fond. Der er auktion d. 6. marts.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/XDEQ</t>
   </si>
   <si>
     <t>Kjærbyhus Tirsdag
 Kjære lille Ugle!
 Saamange Tak for dit Søndagsbrev, jeg er saa glad, at det er gaaet saa godt fremad med Dig, saa haaber jeg paa et godt Brev naar du er undersøgt, det er saa behageligt at skrive naar vi har Brev, og jeg vidste jo, at Du fik Maries med Tvebakkerne; nu troer hun rigtig nok, at Du maaske først kan faa dem Mandag; men saa har Du dem da nu og en Uldtrøje og et Par Skilling skal Du ogsaa nok faa i denne Uge, Marie gaar nu ned i Byen og seer om der er nogen hun synes om, vil det dog nu blive ved med Foraarsluft, vejene ere saa gode og tørre at Cyklerne de hjuler afstedmed en rasende Fart, her er 3 Brøndgravere der kommer hver Morgen de graver ovre i Kjøbmand Jørgensens Løkke de er kommen 20 Alen ned, men nu laver de 10 til inden de sætter videre, kommer der ikke rigeligt Vand saa skal de nok dybere ned for skal her drives Gartneri saa maa der jo rigeligt Vand.
 Igaar var det Lysses Fødselsdag han var helt rød i Kinderne for alle de smaa Gaver Fru Varberg og Andreas havde sendt 1 Krone derfor fik han et Flag og Arken med Dyr. Lille Bøttern og Agrar og Far gav ham Appelsiner Marie bagte 1 Kone og jeg fandt en Deel Julekort som fornøjede ham meget, gamle Steen var at pakke nogle Billeder ind for Johannes – det var nogle Rævestudier og et Par Ande Ditto, en graa Krukke med Blomster og Studiet til det meget store Maagebillede fra Taarupstrand, det skal for resten kjøres ud nu saa han skal vist snart til at male Badehuset skal være hans Værksted derude endnu har han ingenting solgt i Gøteborg men vi vil haabe han vil faa nogen Indtægt der – meget er jo solgt men det har Du vel seet i Bladene – har Du faaet at vide han og Fru Syberg fik hver 500 Kr af Raben Levetzauske Legat det er da en Hjælp meget faar han jo ikke paa Udstillingen i Foraaret for det store Billede bliver jo ikke færdigt, det er nok just i den Tid han skal male paa det.
 Las var selv i Kjøbenhavn men kun borte i 2 Dage vi talte om han kunde kigge ind til Dig men han skulde være hjemme til bestemt Tid saa de mente at de maatte være til Udstillingstiden naar de begge skal med det bliver fornøjelig for Dig lille Dine til den Tid kan I spadsere, du skriver vi maa være belavede på at Kuren skal bruges den næste Sommer ja min Ven det kan vi nok forstaa og har ikke tænkt andet men hvor længe Du skal blive paa Sanatoriet det maa da Doktoren bestemme Du maa ikke sætte Dig imod at blive der til over den bestemte Tid hvis det nødvendigt men det ordner sig nok altsammen jeg har saadan en god Tro og godt Haab for Sommeren; men det er fortidligt endnu at gaa i Haven jeg nøjes med at pusle lidt med Blomsterne i Vinduerne og de retter sig godt naar der ingen Is er paa Ruderne saa er jeg glad, nu kom Marts Maaned saa skal mange have ny Jord. I Søndags var vi bedt ud hos George til Aften gransaltet Andebryst og Rosenkaal og ellers fint Bord, Kaffe og Kager Fromage og Daler [dadler] det var lige Slag i Slag for vi skulde jo tidlig hjem – Du kan ellers tro Kjerteminde er med her var 2 Foredragsholdere og en Hr og Fru Guntzmann paa Hotellet det var Haandværkerforeningen der havde forskreven dem men der var ikke Folk nok – de skulde have 100 Kr – og der kom vist ikkun nogen og 70 ind det sagde Steen
 Alhed var dernede hun sagde der blev sungen kjønt – her er ellers intet Nyt jo imorgen aabner den nye Manufakturhandel hos Anna Andersen Huset hvor Butikken er det er malet højrødt og rødt Skildt med hvide Bogstaver. Nu maa jeg nok indstille Skriveriet det skal med til Byen saa kun de kjærligste Hilsner fra os alle og god Bedring
 Den 6te Marts skal Auktionen være og det store Billede er sendt over
 Din Moder</t>
   </si>
   <si>
     <t>1905-03-06</t>
   </si>
   <si>
     <t>Mille -
 Victor Bøttern
 Harald Hansen
 Johannes Jørgensen, barn
-E Kragh
+Edvard Kragh
 Alhed Larsen
 Andreas Larsen
 Ellen Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Niels Larsen Jørgensen</t>
   </si>
   <si>
     <t>Mastiks: harpiks fra mastikstræet, der gror vildt i store dele af Middelhavsområdet. Opløst i terpentin bruges det til fernisering af malerier.(Den Store Danske)
 Køkse af svensk köksa = Kokkepige. Larsen-familien ejede skovgårde i Småland, og de kom der meget, hvorfor de også jævnligt gjorde brug af svenske ord og begreber.</t>
   </si>
   <si>
     <t>Der skal laves transportkasse til Christines maleri og laves rammer. Johannes Larsen vil behandle overfladen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/78Ow</t>
   </si>
   <si>
     <t>Kjærbyhus
 Kjære lille Ugle!
 Nej vi er ikke syge gudskelov og vi takker saa meget for dine sidste Breve det var saa meget godt for mig at du ikke var bleven ringere under Sygdommen jeg har det bedste Haab at alt skal blive godt nu du spiser godt bliver du nok fed og saa kigger vi paa Fremtiden med lyse Tanker – har du faaet Lov til at male lidt saa glædede det os meget jeg synes at forstaa du er glad ved den lille nye Pige som du kan faa at spadsere med det opliver altid naar der er nogen vi kan lide – Saa kom nu det sidste Brev om Maleriet vi skal straks sætte os i Arbejde med en ny Kasse til Maleriet Faer har maalt Billedet og det lille skal de tage med til Hansen imorgen Alhed siger der er nogen pæne forgyldte Lister hun skal have om sine Hyacinther saa lader vi dem bestemme den og de skal nok komme afsted i rette Tid, Johannes kommer i Morgen og renser og giver det Æggehvide eller Mastik hvad han nu synes der er bedst –
 Marie har været hos Kragh med Uhret men det kan koste 6 Kr saa vi sender dig Maries tilligemed Uldtrøjen en af Dagene Uhret vil Fader saa tage med til den billige Uhrmager i Sverig – det er da kjedeligt at I ikke har en god Køkse; men nu kommer Vaaren og I kommer paa Langtour saa faar du en saa god Appetit at Maden vil smage udmærket. Det er Fastelavns Mandag i dag saa her er et Rend af Sparebøsser ingen beder om Boller mere kun Penge. Mille, Anna, Ellen og den lille Johannes Jørgensen har ogsaa været her nu kom Puf lige og lille Bøttern saa det er rige Kavalerer; Du spørger hvad det er for en Gartner – det er Niels Larsen Jørgensen; men Faderen vil have Græsset i Sommer men Brønden er gravet og Bygningerne til Drivhusene kan bygges i Sommer Udsalget af Blomster skal han have i Forvaltergaarden. Her er nu Maleriet Interiør med mine Forældre 
 det er da meget pænt og sandt, det store 48 Tm og 41 Tm, det lille 24 Tm og 18 Tm, - dine Priser er meget gode og passende Lev nu vel og skriv os din Vægt saa er du sød de næste Dage mener din Mor</t>
   </si>
   <si>
     <t>1905-03-10</t>
   </si>
   <si>
     <t>Jens Hansen
 Hans Hinke
 Adolph Larsen
 Alhed Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Fritz Syberg</t>
   </si>
   <si>
     <t>Kerteminde Byhistoriske Museum</t>
   </si>
   <si>
     <t>Forberedelser til udstilling af Christines og Alheds billeder. Der skal en sort ramme om Christines billede.
 Vilhelmine har vasket billedet og Las har givet det æggehvide.
 Der er lavet kasse til billederne. De bliver sendt som ilgods i morgen.
 Vilhelmine beder Christine om ikke at tage sig det nær, hvis billederne bliver kasseret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/06VF</t>
   </si>
   <si>
     <t>Kjærbyhus
 Kjæreste lille Ugle!
 Nu maa jeg rigtignok til Skriveriet at Du kan følge med; Igaar fik vi en Deel udrettet, jeg skrev ned til Syberg om han vilde komme og være Las behjælpelig med at see paa Billedet, Budet sagde han skulde komme straks; lidt efter gik Marie til Byen med Din Trøje, hun naaede lige at se S. paa Vejen, saa gik hun over Trapperne og kaldte paa Johannes, som saa i samme Nu kom halende herover jeg tog Maleriet frem; og de begyndte at drøfte om ikke det skulde have en sort Ramme jeg foreslog at tage Billedet over Sofaen ned og prøve med den Ramme, det vandt Bifald og det var saa god en Forandring at de begge udbrød, det skal have en sort Ramme hvor skal vi faa den lavet? Hansen har smukke sorte Lister sagde Baronen vi tager billedet ud og gaar ned med Rammen saa behøver vi ingen Maal at tage nu var det afgjort vi drak et Glas Madejra og takkede for de gode Raad og begge to gik ned af Vejen, Las med Rammen paa Nakken. Agraren gik paa Savværket med 3 Bræder der skulde skjæres igjennem til Kassen de blev allerede hentet igaar og bragt over til Hinke, han var her i Formiddags og tog selv Maal han vilde ikke nøjes med Faers for den maa jo ikke være for lille Fru Larsen.
 I morgen pakkes de og afsendes som Ilgods; - at du veed; Syberg sagde det var for tidlig at give det Fernis, det skulde vare mindst et Aar før kunde de røde Farver ikke taale det, saa revnede de, nu har jeg vasket det i dag og saa giver Las det Æggehvide, Aakanderne ser godt ud i Rammen sagde Faer han var hos Las da de kom, og til det er der en Kasse der passer, saa pakker vi dem kjære Barn stolende paa de to gode Mænd der siger det skal afsted, det er et godt Arbejde og saa ventende paa hvad de ækle Herrer i Kjøbenhavn siger, men tag Dig dog ikke nær lille kjære Ugle om de kasserer det, for det er jo noget vi er vant til, jeg fik jo flere kasseret sagde Las, og ”Gales” smukke Arbejde i fjor , dog jeg skulde blive saa glad om de vilde tage pænt mod vi to Gamle.
 Nu render lille Marie med Brevet for at du kan vide paa Søndag at vi har gjort alt for at skaffe det frem i rette Tid – Alheds 2 Billeder saa ogsaa godt ud sagde Faer vi skal nu over at se det Hele i Morgen
 Her stormer stærkt men vi tørrer ligegodt Tøj og nu kommer Marie med din Pakke fra Banegaarden det er vel Blomsterne som nok skal blive plantet nu skal jeg til at plante Urtepotterne om naar der kommer en mild Dag –
 Nu maa jeg sige Lev vel til næste Brev det er dejligt at Du tager til i Vægt og faar Lov til at spadsere – men pas dine Forskrifter og din Pleje
 dine Roser begynder at skyde nye Blade, ogsaa Nillikerne sender op Alle ere raske
 Agraren er i Virksomhed der er en Ko der har kælvet, det er den 3; nu er der kun en tilbage af de unge; 3 Kalve Olga, Uglen og Svend trives godt
 nu skal hiin gaa, de kjærligste Hilsener fra dem Alle vi taler daglig om vor kjære Ugle
@@ -769,83 +769,50 @@
 Karen Meisner-Jensen
 Olga Meisner-Jensen</t>
   </si>
   <si>
     <t>IA Larsen er ved at sælge sine ejendomme i Sverige. Alhed og Johannes Larsen udstiller begge på Den Frie. Christine Swane er stadig indlagt på sanatoriet.</t>
   </si>
   <si>
     <t>IA Larsen og Marie Larsen er på vej til Høljeryd i Sverige. Las og Alhed tager i morgen over til udstillingen på Den Frie. De vil besøge Christine i Haslev på vejen hjem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IJxX</t>
   </si>
   <si>
     <t>Kjærbyhus Søndag
 Kjære lille Ugle –
 Tusind Tak for Skovmærkerne. Den hænger paa Væggen imellem Lænestolen og Skabet til fælles Glæde den er mig kjøn, Du kom mig saa nær, dine flittige Hænder havde samlet og bundet den til dit Hjem Tak du lille Ven, den kom igaar Eftermiddags Agraren havde den med fra Butikken, saa baade Faer og Marie saa den og lugtede til den. De rejste i Nat og sidder altsaa nu paa Banegaarden og taler med Eckardterne som jeg skrev til iforgaars, vi veed ikke andet end at Marie Kjellmann lever endnu, men snart har vi jo Rede paa det Alt sammen, javist er Erkmann paa Høljeryd endnu vi havde nylig Brev fra ham fornylig, Gaarden er ikke kommen paa andre Hænder endnu, Marie skriver nok til dig derovrefra, de bliver kun paa en Returbillet, først vilde Far rejst alene; meen saa tilslut bestemte han sig for Følgeskab, som vel var, jeg var helt ulykkelig ved at tænke paa ham i Ensomheden. idag skal Agraren og jeg spise hos Las’ og imorgen rejser de med Puf; Lysse er helt stor paa det, han skal over og være Farfar; han skal nemlig ligge i den store Seng ved Siden af mig
 Deres pige tør ikke være alene, hun skal sove her; jeg flytter en Jernseng ned og hun tager sine Sengeklæder herover enten hun nu skal ligge i Havestuen eller jeg lader hende ligge inde hos os for at hun kan hjælpe ham om Natten og i det hele passe ham Aften og Morgen, naar de saa har spist deres Havregrød, gaar de over til Villaen og ordner med Hans, og lille Lysse gaar og leger derovre som han plejer, Drengen er der jo om Formiddagen imedens jeg laver Mad og passer min Formiddags Gjerninger, saa kommer de herover og spiser Middagsmad, og begge Marierne hjælpes saa ad med Opvaskningen
 Las’ Marie skal ogsaa passe det Sovkammer vi ligger i med Rengjøring maaske ogsaa hjælpe at holde Dagligstuen, det bliver nu ligesom Lysse vågner og lægger Beslag paa hende, men du seer vi har ordnet det saa godt vi formaaede, men tak fordi Du saa kjærlig tænkte paa hvordan det skulde gaa din gamle Moer under Maries Fraværelse. De talte om at gaa paa den Fri i Formiddag
 Kommer Eckardterne, saa bliver det vel ikke til noget, men saa tænker jeg Marie faar Lov at blive et par Dage paa Hjemrejsen i Kjøbenhavn
 Las og Alhed kommer først til dig paa Hjemturen; men saa har de jo ogsaa en hel Posefuld at fortælle dig; men lille kjære hvad er Skyld i, at du taber i Vægt, du maa ikke sulte dig, hvad siger Doktoren for godt, hvor høj er Temperaturen fik du saa ikke Lov at faa Styrtebad, fortæl mig en hel Deel om dig selv; Nu lader jeg Las og Be læse hvad du skriver om Billederne, saa maa de gjøre Besked for Dig, som ikke kan komme nogen Steder, ønsk Karen og Olga god Bedring og Svend som er kommen fra Hospitalet jo nu maa jeg slutte at Marie kan faa Brevet med saa har du det i morgen og saa sender jeg Sæbe og Papir næste Gang Gud velsigne og bevare Dig kjære Barn og de andre medens de ere borte Din Moder</t>
   </si>
   <si>
     <t>1905-03-28</t>
   </si>
   <si>
-    <t>Haslev sanatorium</t>
-[...31 lines deleted...]
-  <si>
     <t>Jeppe Andreas Larsen
 Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Båxhult
 Kerteminde</t>
   </si>
   <si>
     <t>Halmstad
 Landeryd Sverige
 Haslev
 Långaryd Sverige
 København
 Nyborg</t>
   </si>
   <si>
     <t>Samuel Andersen
 Christian Eckardt
 Ingeborg  Eckardt
 Margrethe  Eckardt
 - Eckmann
 Henriette Goldschmidt
 - Johansson
 Astrid Kjellmann
@@ -868,50 +835,83 @@
     <t>IA Larsen er i Sverige for at få ordnet forholdene omkring tømmer og Båxhult. Han vil høre om Johannes har solgt flere billeder. 
 Marie Larsen skriver om sygdom og død hos familien Eckardt/Kjellmann.
 Vilhelmine Larsen glæder sig over at Christine Swane snart skal udskrives og at hun har fået lov til at male.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/A2oC</t>
   </si>
   <si>
     <t>Boxhult 28 Marts 1905
 Kjære Mine.
 I Kjøbenhavn var Margrethe og Christian og tog imod os, vi tog med dem hjem og spiste Frokost. I Halmstad fik vi Kaffe, og Smeden havde Pels og Kappe med, som hjalp godt paa Touren herop. I dag var vi hos Jakob Samuelsen og paa Veien derop, ve Holmsøen traf vi Samuel Andersen som fortalte os at han havde afsendt Brevet til mig og mens vi stod og talte med ham, kom Posten med dit Brev, den Sag maa jeg se at klare bedst mulig, der var ogsaa Brev fra Georg, med mange Elændigheder det gjør mig meget ondt for ham, jeg bliver helt forstørret, - bare jeg ikke kommer til at reise hjem førend Tiden, da jeg ikke forstaar hvordan jeg skal hjælpe ham herfra. – Jakob Samuelsen var ikke hjemme han var i Halmstad, men Propr.han kan ikke tage imod endnu, da hele Dammen ligger fuldt af Stokke til Ryds Bruk, saasnart jeg faar talt med ham, skal jeg skrive mere herom. Jeg kan see her at Johansson ikke har tænkt at blive paa Boxhult, her er ikke pløjet en eneste Fure, men da han ikke har kunnet faa noget andet lader han som Ingenting.
 Da Birch ikke har kunne faa solgt Höljeryd har han forsøgt at arrendere den ud, forleden Dag kom en Mand med Kone og 3 Børn fra Nyborg som skulde have have den i Forpagtning men da han havde været her i 2 Dage reiste han hjem igjen, han havde en Jernbanevogn Flyttegods med, saa det vilde koste ham 200 Kroner, men han sagte til Ekmann,at han hellere vilde tage det første Tab som det sidste. Saasnart jeg faar mig sat ind i Forholdene her, skal jeg igjen skrive til dig. Lad mig vide om Johannes har solgt flere Billeder.
 Kjærlig Hilsen til dig og Adolph, og lille Lyse,.
 I A Larsen
 Båxhult d. 28 – 3. 05.
 Kære Moer! Vi kom godt herop i Søndags, men det var en Skam at vi ikke fik skreven paa Landeryd, Smeden var der, men vi kunde ikke komme ind hos Elmquist og Faer havde Hast med at komme af Sted saa jeg maatte opgive det; Vejret var jo dejligt klart, saa det blev ikke helt mørkt, men det var en drøj Køretur, den varede i 3 Timer, det er en lang Tid at sidde stille naar det er koldt, det var da et Held at det var stille Vejr, omsider fik den da Ende og vi tog straks fat paa at fyre da vi kom herop, desværre kunde det ikke brænde inde i Sovekammeret, Røgen væltede ud i store Skyer, først tænkte vi at det var fordi der ikke havde været Ild saalænge men det blev værre og værre, saa maatte vi tage Ilden ud og bære ind i Salen og begyndte saa straks at dampe Sengeklæder af, de trængte ogsaa til det, der stod ligefrem en hel Røg op af dem, Faers Seng flyttede vi derind, nu har vi sat den i Førmakket og fyrer saa baade her i salen og inde hos mig naar saa Dørene staar aabne er der lunt over det hele. – I København fik vi at vide at den lille Astrid var død for en Ugestid siden de mente at hun blev begravet den Dag, men da vi kom herop fik vi at høre at hun endnu ikke var begravet, de havde hele Ugen ventet at lille Misse var gaaet bort, men hun lever endnu, skøndt hun er saa svag og afkræftet at hun kun kan hviske; den lille skal begraves paa Fredag; jeg var der ovre i Gaar og da Misse gerne vilde se mig var jeg lidt inde hos hende, det var frygteligt for mig som ikke har set hende siden hun var rask og glad, aa hvor ser hun elendig ud, hun er saa utrolig mager og saa sagde Ingeborg at endda ikke saa saa daarlig ud i Gaar som hun plejer fordi hun havde lidt Feber naar hun ikke har det er hun ligbleg; aa den Stakkel, hvor det maa være forfærdeligt, bare hun dog snart maa dø, hun ønsker det jo selv og Doktoren kan slet ikke forstaa at hun kan blive ved at leve; da jeg gik bad hun mig om at komme snart igen det var saa roligt at se mig og hun spurgte hvordan Du havde det og bad mig hilse Dig saa meget, saa smilte hun og nikkede saa kærligt til mig. – Ingeborg ser meget daarlig ud, hendes Hals er stadig ikke god og da hun forleden Dag var oppe hos Docktoren, undersøgte han hende rigtig og sagde at det var bedst hun rejste fra Strømhult, men hun sagde at det kunde hun ikke, der er jo ingen af de andre der kan passe Misse, saa snart Ingeborg gaar ud af Stuen spørger Misse hvor hun gaar hen; saa maatte hun love Docktoren at være yderst forsigtig og gaa en tur hver Dag. – Ekmann var her og spise til Aften. Aften og sad og snakkede til Kl. var henad 10, i Aften skal vi tidlig i Seng, vi var en lang Tur i Eftermiddag, helt oppe paa [Sjøgaarden]. Mange kærlige Hilsner til Jer begge fra Marie
 Kjærbyhus – Søndag
 Kjæreste Ugle!
 Det var det glædeligste Brev jeg har faaet i lange lange Tider, jeg vilde straks have svaret dig; men saa vilde jeg vente atfaa det fra Sverig med, jeg sendte dit til Klaks for, at han, naar han var bleven glad, skulde sende det Sverig, saa de kunde have det Tirsdag, samtidig faar de saa dette fra mig som jeg skriver nu, - vi er nemlig bedt ned at spise Middag hos Groseren og blive der i Aften Lyse er helt optaget af dette, han skal sidde imellem Agraren og Farmor til Middag – han er saa god og medgjørlig den lille Ven, at det er en Lyst – Hvor det glædede mig at Fru Goldschmidt huskede paa dig, hun er en Ven af de ægte.
 1000 Tak for blomsterne det lille Grønneglas blev helt fyldt; men dem jeg plantede har slaaet Rod og vilde der blot komme lidt Solskin saa skulde vi se der blev blaat
 Tænk, at vi nu er i den Maaned hvor du kommer hjem eller faar Lov at rejse ud – saa skal vi see Udstillingen og gode Venner, Tak dog Gud Fader der er saa god jeg ved knap hvordan jeg skal faa takket, nu kom jeg til at slaa denne store Klat og det betyder jo velkommen ved du Eckardts Husnummer saa sig mig det dog, jeg lovede at sende Maries lyse Kjole og Sko og Hat i en Jernbanepakke til hun kom tilbage saa skal hun jo ogsaa se sig om i Byen og vil jeg haabe de kan saa meget tilovers at hun kan se til Haslev paa Hjemvejen, husk det er Alheds Fødselsdag den 7 April; og lad mig med det samme sige dig, at om Vejret bliver saa han kan male paa Billedet saa skal Agraren sende Brevkort og han farer lige hjem, du faaer saa nøjes med Alhed og Puf som Gjæster; nu faar vi see hvordan det gaar 
 Jeg maa nok heller sige Farvel for det er længe siden Toget kom og jeg skal pyntes, jeg skal hilse fra Agraren han skriver med næste Gang han skal jo presse sit Tøj at vi kan gøre os saa pæne som muligt
 Din glade Moder</t>
   </si>
   <si>
+    <t>Haslev sanatorium</t>
+  </si>
+  <si>
+    <t>Jeppe Andreas Larsen
+Vilhelmine  Larsen
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Christine Larsen/Swane sendte maleriet Interiør med mine forældre ind til Charlottenborgs Forårsudstilling, og det blev afvist.
+Hun fik i 1904 konstateret tuberkulose og opholdt sig fire måneder på Haslev Sanatorium. Dette var blevet oprettet i 1903.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane til Astrid Warberg, 1905-03-28, 2406</t>
+  </si>
+  <si>
+    <t>Christine Swane takker Astrid for, at hun har skaffet hende en indbydelse til Journalistforbundets udstilling. Christine Swane fik afvist sine to billeder på Charlottenborg. Nu har hun indsendt anmeldelsen.
+Christine Swanes lunger har det godt, og hun skal blive på sanatoriet til sidst i april.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/R7lE</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Til Dis.
+[I brevet:]
+Haslev Sanatorium 
+den 28-3 1905
+Kære lille Dis!
+Må jeg takke Dig kærligt fordi Du har tænkt på mig og skaffet mig en Indbydelse til Journalistforbundets Udstilling. Jo, jeg havde sendt Billedet med Forældrene og Akvarellen med Åkanderne ind til Charlottenborg og ganske rigtig fået dem kasserede. Mor havde skrevet til mig om den Udstilling, som jeg forresten også har læst om i Bladene. Og er Dig meget taknemlig fordi Du har sat Dig i Bevægelse for min Skyld. Du befinder Dig vel så i Staden for Øjeblikket og dette kommer Dig vel i Hænde når jeg adresserer det til Din Moder. 
+Jeg har altså benyttet Anmeldelsen og indsendt den pr. Omgående. Håber jeg har udfyldt den rigtig, man bliver så tykhovedet her af al den megen Mad. Jeg er i Dag undersøgt og det går godt med Lungerne, de er kommen i Ro nu. Jeg skal herfra sidst April. Mange Hilsner Din hengivne
+Ugle.</t>
+  </si>
+  <si>
     <t>1905-04-07</t>
   </si>
   <si>
     <t>Långaryd
 København</t>
   </si>
   <si>
     <t>Alhed Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Marie Larsen</t>
   </si>
   <si>
     <t>Christine Swane er indlagt med tuberkulose på sanatorie i Haslev.</t>
   </si>
   <si>
     <t>Marie Larsen og IA Larsen er på vej til København og videre til Båxhult i Sverige. Det sner selvom foråret var godt i gang.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OhSR</t>
   </si>
   <si>
     <t>Kjærbyhuus
 Kjære lille Ugle!
 Det bliver nok med Kniberi for jeg skulde i dag sende Maries Kjole, Hat og Sko til Kjøbenhavn. De kommer dertil i morgen Aften om de dog kunde faa Faer til at blive [ papir mangler] Kjøbenhavn den Nat og sove [ papir mangler ] og tale med Bør [papir mangler] til Banegaarden [papir mangler] lille Ugle [papir mangler] rnede og sendte [ papir mangler] mt at [ulæselige ord ] [papir mangler] og fuldstændig [Vinterlandskab], vi Lysse og jeg skulde have været ud at plukke en lille Boukjet til Alhed men Nej nu i dag sneer det igjen, og jeg som troede Foraaret var her lige ved Døren, hvordan mon det gaar min store Peon der allerede havde saamange Blade udfoldede. Vidste jeg dog nu om du er paa Mellemkost og kan vinde lidt i Vægt
@@ -1086,51 +1086,51 @@
     <t>https://fynboerne.ktdk.dk/d/64Fi</t>
   </si>
   <si>
     <t>Knuthenborg 8 October 1942.
 Kære Lysse! 
 Tak for Dit Brev som jeg fik lige før jeg rejste hjemme fra. Jeg har været her godt 14 Dage og malet nogle Aquareller. Jeg skal male et Billede til Lensgrevinden Jeg vedlægger et Kort over Parken der ogsaa indeholder en Dyrehave, en pragtfuld gammel Egeskov med Hasler Vrietorn og Skovæbler. Dyrene er Sikahjorte. Det er Tordenregn og lige nu løb der et Par Fasanhaner over Plænen udenfor mit Vindue. Her vrimler med Fasaner og Harer. Jeg havde Brev fra Puf forleden, de har det godt hjemme. Jeg har det ogsaa godt her, sammen med rare naturlige Mennesker, Grevinden 2 søde Børn og en ung Huslærer og en Selskabsdame. Forøvrigt tænker jeg paa at rejse hjem en af de første dage. Her er 4 Paafuglehaner, nogle Høner og en Kylling. 2 Svaner som for det meste ligger ude i Smaalandshavet, se Krydset paa Kortet men en Gang hver anden eller tredje Dag staar de og piller sig i Haven se det andet Kryds. Jeg begyndte paa en Aquarel i Gaar i stille Formiddagssol, som jeg da jeg stod op i Dag troede at faa færdig i Formiddag, men da jeg sad og drak Kaffe begyndte det at regne og ved 10 Tiden begyndte det at blive mørkt og saa kom der en vældig Tordenbyge der nu er ved at forsvinde. Mange Hilsner til Jer allesammen
 fra Din Far. 
 Johannes Larsen
 Kjerteminde
 P.T. Knuthenborg pr. Bandholm.</t>
   </si>
   <si>
     <t>1948-09-22</t>
   </si>
   <si>
     <t>Thora Cohn
 Dams Hotel
 Kai Grunth
 Sven Havsteen-Mikkelsen
 Hedvig Høst
 Oluf Høst
 Ville Jais Nielsen
 Johannes Jais-Nielsen
 Arne Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Bendt Rom
 Olaf Rude
 Finn Salomonsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Biæderen er ej sjælden træk- og ynglefugl i Danmark.
 Jordsvaler: Digesvaler
 Det vides ikke, hvad fyrmesteren på Christiansø og amtmanden i Rønne hed. 
 Oluf Høsts "større Gaard inde i Landet" hedder Bognemark, og han malede den utallige gange. 
 Mesinebryggeren kendes ikke, og det vides heller ikke, hvem der var pige i huset hos Larsen-familien i sept. 1948.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Bornholm. På flyveturen dertil kunne han intet se pga. regn. Han tog ind på et hotel i Rønne, og her kom Arne Larsen og viste ham fotos af nogle biædere, som havde haft reder nord for Hasle. Dagen efter blev Larsen hentet af Olaf Rude, og de kørte ud og så biæderredehullerne. De næste dage besøgte de Hammershus og rundkirker samt flere byer og de var til middag med Oluf og Hedvig Høst samt Jais-Nielsen.
 Larsen var også en tur til Christiansø i dårligt vejr. Dagen efter spiste Larsen, Rude og Jais hos Høst i dennes dejlige hus, og Høst og Larsen var ved dennes gård (Bognemark). 
 I Rønne igen besøgte Larsen Amtmanden. Da Larsen kom frem til flyet, viste det sig, at der var overvægt, men en passager tilbød at vente til næste dag med at tage til København, og problemet blev derved løst. Udsigten fra flyet var denne dag fin.
 Larsen med familie har været i Odense og se et guldfund fra Midskov. De har også været på besøg hos Sven Havsteen-Mikkelsen på Taasinge, og han gav dem en skotsk hyrdehund fra et kuld hvalpe, som Johan/Puf tidligere havde set.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TrRn</t>
   </si>
   <si>
     <t>Kjerteminde 22 Septbr 1948.
 Kære Lysse!
 Tak for Dit Brev. Skønt jeg havde glædet mig til den Tur gennem Jylland til Göteborg og videre til Båxhult, passer det mig i Grunden helt godt at den ikke bliver til noget til Aar. Jeg kan trøste Dig med at vi ikke var samtidig i Kjøbenhavn, da Du var der var jeg allerede hjemme. Vi havde Besøg af Bent Rom da jeg bestemte mig til Turen og han tilbød at jeg kunde overnatte i hans Lejlighed, hvad jeg saa gjorde og fløj Dagen efter til Bornholm. Flyveturen var en Skuffelse da det var saa Regntykt at jeg ikke en Gang kunde se Saltholm og overhovedet ingen Ting saa før vi kom til Bornholm, hvor jeg tog ind paa Dams Hotel i Rønne og ringede til Olaf Rude der sagde at han vilde hente mig næste Formiddag. Jeg gik saa ind og satte mig for at spise og saa kom der en Lektor Arne Larsen, som Rude havde sendt hen for at han kunde fortælle mig om Biæderne. Der er jo sket det mærkelige at 2 Par Biædere, en sydeuropæisk Fugl der tidligere er skudt nogle Gange her i Landet, men ikke vides at have ynglet N for Alperne i de sidste 100 Aar, havde ynglet i en Grusgrav paa en Mark ved Kysten lidt N for Hasle. Lektor Larsen viste mig nogle Billeder af dem. Der var baade Flugtfotografier og Fotografier af de gamle i Hullerne og af en Unge som en Kat havde haft fat i, og som senere døde. Redehullerne var anbragt i en Jordsvalekoloni. Dagen efter kørte jeg saa med Rude til Allinge hvor han bor, og paa Vejen stod vi af og var henne at se paa den omtalte Grusgrav, hvor Biæderne havde lavet 8 Redehuller. De var rejst om Fredagen før jeg om Tirsdagen kom derover. Om Eftermiddagen kørte vi op til Hammershus og næste Dag var vi igen deroppe og se paa Ruinerne og om Eftermiddagen til en af de 4 Rundkirker Olsker. Forøvrigt kørte Rude mig 2 Ture hver Dag og jeg fik 2 Festmaaltider daglig. Næste Dag var jeg med Rude og hans Kone paa en lang Tur gennem alle Byerne paa Ø Kysten til Dueodde og over Aakirkeby hjem gennem Ekkodalen. Vi var til stor Middag hos Grunther der har bygget sig et Hus ved Gudhjem, sammen med Jais Nielsen og hans Kone og Høst og hans Kone; Saa var jeg alene en Tur til Christiansø, men uheldig med Vejret. Jeg havde Mad med og fik en Pilsner en Bitter og en Kop Kaffe paa en Beværtning og gik saa ud
@@ -1241,51 +1241,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dFXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RxrT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/511F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R7lE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n30Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TibhNuCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sAPdhfK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/agvEKcQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mjLR77qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sEjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dFXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RxrT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/511F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R7lE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OhSR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n30Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TibhNuCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sAPdhfK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/agvEKcQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mjLR77qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -1951,117 +1951,117 @@
       </c>
       <c r="I16" s="5" t="s">
         <v>121</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>37</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>122</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>123</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>125</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="D17" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="5" t="s">
-        <v>126</v>
-[...9 lines deleted...]
-        </is>
+        <v>127</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>128</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>129</v>
+        <v>72</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>125</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>133</v>
+        <v>32</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="F18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="5" t="s">
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="H18" s="5" t="s">
+      <c r="I18" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="I18" s="5" t="s">
+      <c r="J18" s="5" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>138</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>139</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>141</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="5" t="s">