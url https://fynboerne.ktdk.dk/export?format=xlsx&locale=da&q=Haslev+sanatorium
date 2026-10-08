--- v0 (2026-05-09)
+++ v1 (2026-10-08)
@@ -233,51 +233,51 @@
 Kjæreste lille Ugle!
 Gud velsigne Dig og give Dig saa lys en Juul som det er muligt. Trangt er det for mig at tænke Dig ene og syg; men Du maa ikke have den Tanke om Du kunde lukke dig inde saa vilde Du helst, det er godt at være glade med andre det er en Vekselvirkning som vi ikke maa gaa afvejen for men tage imod. Julen giver os Besøg af Vilhelm han kommer i Morgen enten Kl. 2 eller 6,20 hvor længe han bliver ved jeg ikke men det giver sig selv.
 Her er en Ubetydelighed fra mig som de andre mener du maa ikke faa dem varme Det maa du nu fortælle mig engang lille Ven naar Du glæder os igen med et Brev. Tak for hvert et Brev Du sender os. Nu kom den lille Bodil Johansen og sinkede mig men det skal afsted nu saa Du skal have et mindre Brev. Jeg vil fortælle Dig vi saa fik Ende paa den Syberg Petersenske Sag. De gav os 500 Kr. og saa fik de en Qvittering for alle Tusind vi havde tilgode men saa hjælper de 500 til at vi faar Rentepengene betalt og saa kommer der nok Raad for Tiderne der kommer. Nu skal vi være glade at vi er raske og saa beder vi om Helbred for vor lille Ugle.
 Du skal da høre at vi har faaet Vinduerne muret ind i Huset ved Laden det pynter og Faer er glad kan du tro. Nu faar vi Pakken afsted og saa skriver Marie og Agraren senere. Vi har faaet Comfuret muret i dag og det er jeg glad for saa kan vi faa kogt Mad med meget mindre Ildebrændsel.
 Nu strikkede jeg de Saaler saa kan Du ikke nok bruge dem i Morgenskoene fortæl mig dog hvad I faar at spise Hvem der kunde kigge ind til dig min lille elskede Pige, en kjærlig Hilsen fra Fader, han har gravet Asparges Bedet og lagt Gjødning paa og igjen tydske Torn paa for at Hønsene ikke skulde sprede Gjødningen vi gjør alt hvad vi ved Uglen gjerne vil have
 Nu – Farvel og lev vel og vær Gud besjælet han give sin Velsignelse til Din Helbredelse
 Din Moder</t>
   </si>
   <si>
     <t>1905-01-17</t>
   </si>
   <si>
     <t>Kikkenborg 12-13, 5300 Kerteminde, Danmark
 Erikshaab Assensvej 198 5750 Ringe</t>
   </si>
   <si>
     <t>Christian Eckardt
 Margrethe  Eckardt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter</t>
+Anna Marie   Larsen, Georg Larsens datter</t>
   </si>
   <si>
     <t>CHristine er indlagt med tuberkulose på sanatoriet i Haslev.
 Kikkenborg er et strandområde i den nordlige del af Kerteminde.
 Erikshaab er Alhed Larsens barndomshjem.</t>
   </si>
   <si>
     <t>Christine har fået en sygdom oveni tuberkulosen. Hun er i gode hænder på sanatoriet. Johannes Larsen har fået penge for nogle tryk, så han vil sende penge til Christine.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yGcJ</t>
   </si>
   <si>
     <t>Kjærbyhus Mandag
 Kjæreste lille Ugle!
 Tænkte jeg ikke nok at du var syg, da der ingen Brev kom igaar det var Søndag og saa haabede jeg paa Morgendagen, men det var jo en fremmed Udskrift
 Saa skal du ogsaa prøve den Sygdom, men kan jeg nu ogsaa stole paa den Doktor at det ikke er farligt. Vær ved godt Mod kjære Barn, nu slipper Du da nogen Dage for at proppes med Mad havde jeg Penge min Skat der skulde snart En af os være hos Dig og fortælle op om os; Dagen gik nogenlunde for mig trods min Uro, der var Bal i Kluppen Las og Alhed skulde med, Agraren spiste Middag der De havde slagtet en stor Kylling fra Erikshaab der aldrig havde lagt Æg og den var saa fed, at lille Marie slet ikke kunde tage den ud for det bare Fedt
 Jeg fik den Tanke at bede Børnene herover at spise til Aften, og det blev de meget glade ved de kom ikke før 6, for jeg tænker de vilde følges med Tante Ia som hjalp Alhed. Puf sagde rigtignok at han maatte hjælpe sin Moer med Bæltet og holde paa Lommetørklædet, han havde saa rigelig sørget for sit eget ogsaa, som han lod gaa rundt til Duft, men Du skal høre hvor sød han er, han har en stor dejlig Bog med alle Verdens Dyr, den havde han taget med til Ære for Dig Farmor Nu kom de med deres Løn fra Kikkenborg raske og flinke Johannes havde faaet Aftrykkene, og vil sende Dig nogle, saa faar jeg dette Brev med der skal glæde Dig rask lille Ugle Gud give Dig Taalmodighed saa overvinder vi det med nu vil jeg haabe at Du snart skriver os til at vi kan vide hvordan det gaar, men nu skal Du se at Du faar en stor Appetit naar Du igjen faar Lov at spise hvad der bliver forlangt af Eder
 Nu fryser her og stormer Far siger vi kan vente en Snestorm det er sydost men smukt er Landskabet at se paa med de høje Søer i Krogen
 Nu skal vi spise og vil jeg overlade De andre Pladsen der er tilbage
 Lev vel mit kjære Barn og vær ved godt Houmør kjerlig Hilsen fra Faer der sidder og venter paa Mad
 Din Moder 
 D. 17-1 Kære lille Ugle! Hvor vi blev bedrøvede over at høre, at Du er syg, bare det dog ikke maa vare for længe, saa Du bliver sat altfor meget tilbage, jeg kan forstaa at det er trist for Dig at skulde ligge i Sengen, var vi blot noget nærmere saa vi kunde se til Dig, men det er jo altfor lang en Rejse; det er da en Trøst at vide at Du bliver passet og plejet ordentligt, ellers var det ikke til at holde ud
 Du spørger hvorfor vi ikke har fortalt Dig at Mor var syg, men det var hun jo da Du rejste og kom sig snart efter, siden har hun ikke været daarlig, i alt Fald ikke sengeliggende, hun kan nok have lidt ondt i Lemmerne mod daarligt Vejr, men klarer sig ellers godt. – Vi kan ikke begribe hvorfor Eckardt ikke skriver, vi har ikke hørt fra dem siden Nytaar, og Mor skrev dog til dem for en Tid siden og bad om de endelig vilde skrive naar Margrethe kom hjem. Det stormer frygteligt i Dag; Agraren kører Is til Mejeriet i dette væmmelige Vejr, men han siger at det ikke er saa slemt; Faer og jeg passer saa Køerne. Jeg er nødt til at slutte nu, for at det kan komme med 3 Toget, ellers faar Du det vist ikke i Morgen. Tusind kærlige Hilsner fra Din hengivne Marie som haaber at Du rigtig snart maa blive rask igen, send os dog bare et Par Ord saa vi kan høre hvordan det gaaer. Vi skal nok skrive igen.</t>
   </si>
@@ -407,51 +407,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/XDEQ</t>
   </si>
   <si>
     <t>Kjærbyhus Tirsdag
 Kjære lille Ugle!
 Saamange Tak for dit Søndagsbrev, jeg er saa glad, at det er gaaet saa godt fremad med Dig, saa haaber jeg paa et godt Brev naar du er undersøgt, det er saa behageligt at skrive naar vi har Brev, og jeg vidste jo, at Du fik Maries med Tvebakkerne; nu troer hun rigtig nok, at Du maaske først kan faa dem Mandag; men saa har Du dem da nu og en Uldtrøje og et Par Skilling skal Du ogsaa nok faa i denne Uge, Marie gaar nu ned i Byen og seer om der er nogen hun synes om, vil det dog nu blive ved med Foraarsluft, vejene ere saa gode og tørre at Cyklerne de hjuler afstedmed en rasende Fart, her er 3 Brøndgravere der kommer hver Morgen de graver ovre i Kjøbmand Jørgensens Løkke de er kommen 20 Alen ned, men nu laver de 10 til inden de sætter videre, kommer der ikke rigeligt Vand saa skal de nok dybere ned for skal her drives Gartneri saa maa der jo rigeligt Vand.
 Igaar var det Lysses Fødselsdag han var helt rød i Kinderne for alle de smaa Gaver Fru Varberg og Andreas havde sendt 1 Krone derfor fik han et Flag og Arken med Dyr. Lille Bøttern og Agrar og Far gav ham Appelsiner Marie bagte 1 Kone og jeg fandt en Deel Julekort som fornøjede ham meget, gamle Steen var at pakke nogle Billeder ind for Johannes – det var nogle Rævestudier og et Par Ande Ditto, en graa Krukke med Blomster og Studiet til det meget store Maagebillede fra Taarupstrand, det skal for resten kjøres ud nu saa han skal vist snart til at male Badehuset skal være hans Værksted derude endnu har han ingenting solgt i Gøteborg men vi vil haabe han vil faa nogen Indtægt der – meget er jo solgt men det har Du vel seet i Bladene – har Du faaet at vide han og Fru Syberg fik hver 500 Kr af Raben Levetzauske Legat det er da en Hjælp meget faar han jo ikke paa Udstillingen i Foraaret for det store Billede bliver jo ikke færdigt, det er nok just i den Tid han skal male paa det.
 Las var selv i Kjøbenhavn men kun borte i 2 Dage vi talte om han kunde kigge ind til Dig men han skulde være hjemme til bestemt Tid saa de mente at de maatte være til Udstillingstiden naar de begge skal med det bliver fornøjelig for Dig lille Dine til den Tid kan I spadsere, du skriver vi maa være belavede på at Kuren skal bruges den næste Sommer ja min Ven det kan vi nok forstaa og har ikke tænkt andet men hvor længe Du skal blive paa Sanatoriet det maa da Doktoren bestemme Du maa ikke sætte Dig imod at blive der til over den bestemte Tid hvis det nødvendigt men det ordner sig nok altsammen jeg har saadan en god Tro og godt Haab for Sommeren; men det er fortidligt endnu at gaa i Haven jeg nøjes med at pusle lidt med Blomsterne i Vinduerne og de retter sig godt naar der ingen Is er paa Ruderne saa er jeg glad, nu kom Marts Maaned saa skal mange have ny Jord. I Søndags var vi bedt ud hos George til Aften gransaltet Andebryst og Rosenkaal og ellers fint Bord, Kaffe og Kager Fromage og Daler [dadler] det var lige Slag i Slag for vi skulde jo tidlig hjem – Du kan ellers tro Kjerteminde er med her var 2 Foredragsholdere og en Hr og Fru Guntzmann paa Hotellet det var Haandværkerforeningen der havde forskreven dem men der var ikke Folk nok – de skulde have 100 Kr – og der kom vist ikkun nogen og 70 ind det sagde Steen
 Alhed var dernede hun sagde der blev sungen kjønt – her er ellers intet Nyt jo imorgen aabner den nye Manufakturhandel hos Anna Andersen Huset hvor Butikken er det er malet højrødt og rødt Skildt med hvide Bogstaver. Nu maa jeg nok indstille Skriveriet det skal med til Byen saa kun de kjærligste Hilsner fra os alle og god Bedring
 Den 6te Marts skal Auktionen være og det store Billede er sendt over
 Din Moder</t>
   </si>
   <si>
     <t>1905-03-10</t>
   </si>
   <si>
     <t>Jens Hansen
 Hans Hinke
 Adolph Larsen
 Alhed Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Fritz Syberg</t>
   </si>
   <si>
     <t>Kerteminde Byhistoriske Museum</t>
   </si>
   <si>
     <t>Forberedelser til udstilling af Christines og Alheds billeder. Der skal en sort ramme om Christines billede.
 Vilhelmine har vasket billedet og Las har givet det æggehvide.
 Der er lavet kasse til billederne. De bliver sendt som ilgods i morgen.
 Vilhelmine beder Christine om ikke at tage sig det nær, hvis billederne bliver kasseret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/06VF</t>
   </si>
   <si>
     <t>Kjærbyhus
 Kjæreste lille Ugle!
 Nu maa jeg rigtignok til Skriveriet at Du kan følge med; Igaar fik vi en Deel udrettet, jeg skrev ned til Syberg om han vilde komme og være Las behjælpelig med at see paa Billedet, Budet sagde han skulde komme straks; lidt efter gik Marie til Byen med Din Trøje, hun naaede lige at se S. paa Vejen, saa gik hun over Trapperne og kaldte paa Johannes, som saa i samme Nu kom halende herover jeg tog Maleriet frem; og de begyndte at drøfte om ikke det skulde have en sort Ramme jeg foreslog at tage Billedet over Sofaen ned og prøve med den Ramme, det vandt Bifald og det var saa god en Forandring at de begge udbrød, det skal have en sort Ramme hvor skal vi faa den lavet? Hansen har smukke sorte Lister sagde Baronen vi tager billedet ud og gaar ned med Rammen saa behøver vi ingen Maal at tage nu var det afgjort vi drak et Glas Madejra og takkede for de gode Raad og begge to gik ned af Vejen, Las med Rammen paa Nakken. Agraren gik paa Savværket med 3 Bræder der skulde skjæres igjennem til Kassen de blev allerede hentet igaar og bragt over til Hinke, han var her i Formiddags og tog selv Maal han vilde ikke nøjes med Faers for den maa jo ikke være for lille Fru Larsen.
 I morgen pakkes de og afsendes som Ilgods; - at du veed; Syberg sagde det var for tidlig at give det Fernis, det skulde vare mindst et Aar før kunde de røde Farver ikke taale det, saa revnede de, nu har jeg vasket det i dag og saa giver Las det Æggehvide, Aakanderne ser godt ud i Rammen sagde Faer han var hos Las da de kom, og til det er der en Kasse der passer, saa pakker vi dem kjære Barn stolende paa de to gode Mænd der siger det skal afsted, det er et godt Arbejde og saa ventende paa hvad de ækle Herrer i Kjøbenhavn siger, men tag Dig dog ikke nær lille kjære Ugle om de kasserer det, for det er jo noget vi er vant til, jeg fik jo flere kasseret sagde Las, og ”Gales” smukke Arbejde i fjor , dog jeg skulde blive saa glad om de vilde tage pænt mod vi to Gamle.
 Nu render lille Marie med Brevet for at du kan vide paa Søndag at vi har gjort alt for at skaffe det frem i rette Tid – Alheds 2 Billeder saa ogsaa godt ud sagde Faer vi skal nu over at se det Hele i Morgen
 Her stormer stærkt men vi tørrer ligegodt Tøj og nu kommer Marie med din Pakke fra Banegaarden det er vel Blomsterne som nok skal blive plantet nu skal jeg til at plante Urtepotterne om naar der kommer en mild Dag –
 Nu maa jeg sige Lev vel til næste Brev det er dejligt at Du tager til i Vægt og faar Lov til at spadsere – men pas dine Forskrifter og din Pleje
 dine Roser begynder at skyde nye Blade, ogsaa Nillikerne sender op Alle ere raske
 Agraren er i Virksomhed der er en Ko der har kælvet, det er den 3; nu er der kun en tilbage af de unge; 3 Kalve Olga, Uglen og Svend trives godt
 nu skal hiin gaa, de kjærligste Hilsener fra dem Alle vi taler daglig om vor kjære Ugle