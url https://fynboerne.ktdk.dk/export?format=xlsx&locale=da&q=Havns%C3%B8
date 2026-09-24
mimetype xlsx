--- v0 (2026-05-23)
+++ v1 (2026-09-24)
@@ -135,93 +135,93 @@
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Dp324dsz</t>
   </si>
   <si>
     <t>21. maj. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/CpoqpJS7</t>
   </si>
   <si>
     <t>22. maj. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Gq3Qpx1e</t>
   </si>
   <si>
     <t>25. maj. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/CgKSsedd</t>
   </si>
   <si>
-    <t> 1. jun. 1923</t>
-[...4 lines deleted...]
-  <si>
     <t>1923-06-01</t>
   </si>
   <si>
     <t>Sejerø</t>
   </si>
   <si>
     <t>Sejerø, Nykøbing S.
 Hesselø
 Havnsø
 Lynæs
 Isefjorden</t>
   </si>
   <si>
     <t>Achton Friis
 Andreas Larsen
 Georg Larsen
 - Petersen, Rylen</t>
   </si>
   <si>
     <t>JL og Achton Friis er i foråret og sommeren 1923 på sejlads med Rylen til de vest- og nordsjællandske øer for ar forberede bogværket De Danskes Øer.
 Rylen - en Kerteminde-fiskerbåd - er i 1921-24 ekspeditionsskib for JL og AF og sejler i dag som museumsskib for Østfyns Museer.</t>
   </si>
   <si>
     <t>JL er på Sejerø, som er en ret stor ø. Det betyder lange gåture, og JL har travlt, så han sover længere end normalt i flere dage og får ikke skrevet så meget.
 Achton Friis taber en brille og må til København efter nye briller.
 JL er bekymret over Alheds arbejdsbyrde og usikker på det rette i, at Puf tager afsted med Rylen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KCHt</t>
   </si>
   <si>
     <t>Sejerø 1 Juni 1923.
 Kæreste Alhed!
 Det er jo ikke meget Du har hørt fra mig de sidste Dage men jeg har slidt saa vældigt i det i Anledning af det gode Vejr og denne gode Ø saa jeg har sovet over mig hver Mrg. I Aftes før jeg gik i Seng skrev jeg til Gross og skrev uden paa et Brev til Dig for at skrive et Par Ord i Mrg men jeg vaagnede først ved at Friis stod her et Kvarter over 6 og maatte saa vente til rende til Baaden med Gross's Brev uden at faa skreven til Dig. Jeg har nu i 6 Dage arbejdet fra 7 Mrg til 7-8 Aften og da Øen er 11 Km lang faar jeg jo gaaet en Del ogsaa. I Aftes kom jeg først ombord Kl 7 1/2, men jeg har ogsaa faaet lavet 23 Tegninger siden vi kom her altsaa paa 6 Dage. Det var Meningen at vi i Aften skulde sejle til Hesselø og det havde jo været glimrende Vejr til det, men Friis tabte i Frmdg sin Brille saa Petersen maatte sejle ham over til Havnsø saa han kunde rejse til Kjøbenhavn og faa et Par andre. Jeg bliver her saa i Mrg over og vi sejler saa i Mrg Eftermdg til Lynæs og tager Friis om Bord. Derfra tager vi saa til Hesselø ikke ind i Isefjorden som Vejret er. Vor næste Adr er Lynæs poste restante. Det maa være en forfærdelig streng Tid for Dig jeg er meget urolig for hvordan Du vil klare det. Det er forfærdeligt pænt af Dig. Friis bliver ved med at snakke om at faa fat i Puf og faa ham med til f Ex Hesselø, men jeg har ikke gjort noget ved det fordi jeg synes at Du daarligt kan undvære ham og jeg ved heller ikke om han vil bryde sig om det. Du har jo heller ikke svaret paa det, jeg bilder mig nemlig ind jeg har at jeg har skrevet det en Gang. Her er flere Kolonier af Tejster hvad der overraskede mig da jeg ikke før har hørt noget om at de ynglede paa Sejerø. Naa nu er det ved at blive mørkt og Kl er henad 10 saa jeg maa vist se at komme til Køjs. 
 2. Juni
 I Dag kom jeg da op lidt over 6. Det var dejligt at jeg fik det færdig. Patroner skal I ikke bryde bryde jer om nu, i det hele taget savner jeg ingen Ting. Det ser ud til fint Vejr i Dag igen. Jeg skal se at faa lavet noget inden vi skal af Sted i Eftermdg. Mange kærlige Hilsner
 Din JL.</t>
+  </si>
+  <si>
+    <t> 1. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/lZyxnYPl</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -298,51 +298,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/wp4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dp324dsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CpoqpJS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CgKSsedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lZyxnYPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KCHt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/wp4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dp324dsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CpoqpJS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CgKSsedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KCHt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lZyxnYPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M9"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -666,138 +666,138 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="M7" s="5"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D8" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>40</v>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G8" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="G8" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>44</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="M8" s="5"/>
+        <v>45</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="D9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G9" s="5" t="s">
-[...12 lines deleted...]
-        <v>46</v>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L9" s="6" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="M9" s="5" t="s">
         <v>48</v>
       </c>
+      <c r="M9" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>