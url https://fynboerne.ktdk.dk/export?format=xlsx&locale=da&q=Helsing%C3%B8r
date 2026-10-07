--- v0 (2026-05-05)
+++ v1 (2026-10-07)
@@ -1273,126 +1273,126 @@
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Elisa Hansen takker for et dejligt ophold på Båxhult. Hjemrejsen gik godt. Man spiste billigt på Helsingborg station og købte jordbær og blåbær på et marked. På Sjælland regnede det. 
 Grete var hos Faber, men Elisa ved ikke, hvad han sagde. Derefter tog Grete til Tibirke.
 Elisa har med noget besvær overført penge til Johan/Lysse for blandt andet benzin. Hun fik en underskrift af Erna, som var kommet syg hjem fra Frankrig. 
 Den følgende dag skal Elisa til Tibirke og derefter til Kerteminde. Hun er spændt på at høre, hvordan kalven har det.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/62ab</t>
   </si>
   <si>
     <t>Kære lille Banes 24-7-32.
 I skal rigtignok have Tak for den dejlige Tid, jeg har været hos jer og haft det saa ovenud hyggeligt og rart. Naar jeg vaagner om Morgenen, tror jeg, at jeg stadig er paa Båxhult, men der kommer ingen Peter og siger Godmorgen og ingen Bimse med Morgenkaffen, saa er den Fest forbi. Vi havde en dejlig Hjemtur; det varede saamænd ikke længe, før vi tog for os af den gode Mad, og Gete snød sig til at smage paa Pølsen og Osten. Jeg var misfornøjet med det svenske Rugbrød, men Vorherre bevare os for det danske, der er meget værre, det svenske er da ordentlig æltet og bagt, men bare for sødt, smager bedst uden Paalæg og dit fine Smør. Vi spiste paa Helsingborg Jernbanestation, der er enestaaende billigt. Gete fik Filmjølk og en Portion Grønstsager = 1 Kr, vi andre Smørgaas, Kotelet med Grøntsager, Kaffe = 1,50. Nu er vel nok Varerne billigere i Sverige end her; jeg betalte 1,15 for 1 Pund Smør, det faar du ikke for dit gode Produkt. Der var et dejligt Grønttorv i Laholm hvor vi købte Skovjordbær og Blaabær. Da vi kom over paa Sjælland begyndte det at regne, men Gete dækkede sig og vilde ikke forlade sit Hul. Hun laa her om Natten, og igaar var hun jo saa hos Faber, men tog lige derfra med Johs V's til Tibirke saa jeg har ikke hørt noget om hvad han sagde; men hun saa vældig rask ud og var saa glad for at være paa Båxhult og for den dejlige Mad. Jeg tror nok, det har regnet mere her end i Småland, men det volsomme Regnskyl, som Lysse fortalte om, er her ingen der kender noget til. Jeg satte mig straks i Bevægelse for at faa sendt de 400 Kr, men det bliver mere og mere kunstigt. Privatbanken skaffede mig 100 sv. Kr og Kylle sender 50; hun snakker noget om, at vi skylder Lysse for Benzin. Men nu maa der kun sendes 200 Kr og saa skal der to Underskrifter paa; de 100 kan Kylle sende fra et andet Postkontor, saa er der altsaa alt iberegnet 450 danske og svenske Sedler, saa er den klaret. Jeg gik over til Erna for at faa hende til at skrive paa. Hun laa i Sengen var kommet syg hjem, fra Montreux tror jeg det var. Hun havde ret høj Feber og maatte de sidste Dage tage Sovevogn. Hun havde en voldsom Snue, vadskede sine Lommetørklæder paa Toilettet og maatte tilsidst forgribe sig paa WC's Haandklæder. Det er vel nok Influeza; det har nu ikke været morsomt at rejse ene hjem paa den Facon, men nu laa hun jo og blev plejet og var kvik, undtagen naar hun talte om sit Tilfælde. I Morgen kører Kylle mig til Tibirke, hvorfra hun tager ud til Lis, og Onsdag rejser vi til Kjerteminde, derefter tilbage til Lis, og 12te Aug. begynder Kylles Skole. Jeg glæder mig til at faa en [blækklat; ulæseligt ord] Hilsen fra jer gennem Hans', jeg er nysgerrig efter at faa at vide, hvordan den lille Kalv har det, om det har regnet og alt muligt. Grisene interesserer mig ikke saa meget, kun som Handelsobjekt; nu inden du jo fyldte paa dem, saa de kan komme i Klasse 1 og give Penge i Kassen. Peter har vel stadig travlt, hvad [indsat s. 4 langs venstre margen; lodret:] mon han nu roder med, "kan du si' Läskdricka" sagde han til Kylle. [indsat nederst på s. 4; under en streg:] og det var hun svært med paa
 [Indsat s. 1, øverst, på hovedet:] Nu skal I alle 3 have saa møj manne Tak og Hilsner fra 
 Mos.</t>
   </si>
   <si>
     <t>1934-11-08</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>I flere af de foregående breve fra Johannes Larsen til Johan har Larsen klaget over problemer med at få lov til at indføre jagthund og gevær i Sverige. Johan og hans familie boede på Larsen-familiens skovgård i Småland. 
 Larsen kendte flere ved navn Holstein, så det kan ikke afgøres, hvem de omtalte var.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen har fået tilladelse til at tage sit gevær med ind i Sverige, så han og Puf tager afsted tirsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RZVT</t>
   </si>
   <si>
     <t>Kjerteminde 11 Aug. 1934.
 Kære Lysse!
 Jeg har nu faaet Papirerne fra Landbrugsministeriet her og fra Stockholm Tilladelsen til Indførelse af Bøssen. Vi venter nu at kunne starte herfra Mandag, forudsat at vores Kilometertæller der var gaaet i Staa kommer i Stand til den Tid. Vi tager saa over Helsingborg Tirsdag tror vi. Her er Storm med Byger i Dag, Puf og Else og Holsteinerne er kørt til Holstenshus for at plukke Kantareller.
 Din 
 Far.</t>
   </si>
   <si>
     <t>1935-08-16</t>
   </si>
   <si>
     <t>- Holstein, Frk.
 Grete Jensen, f. Hansen
 Carl  Knippel
 Kähler Keramik
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann
 Marie Neckelmann
 Inga Nielsen
 Christian Ottesen
 Christine Rasmussen
 Ib Schaldemose
 Niels Erik Schoubye
 Leo Swane</t>
   </si>
   <si>
     <t>Grete Hansen var alvorligt syg i flere omgange i begyndelsen af 1930erne, og hun døde senere dette år. 
 Christine Rasmussen (Fru Mads) fyldte 70 år i 1935.</t>
   </si>
   <si>
     <t>Grete er igen sløj og er taget til Næstved, hvor hun bor hos N.E. og bliver plejet. 
 Elisa Hansen har været til Christine Rasmussens fest. Hun havde Leo Swane til bords. Der var mange taler, og det var lidt kedeligt.
 Nu er Johannes/Las og Andreas/Lysse Larsen vel rejst.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Q8Cm</t>
   </si>
   <si>
     <t>Kære Bams.
 Tak for sidst, det var en lang Sommerferie, paa enkelte mindre heldige Øjeblikke nær, en dejlig Tid. Jeg sad jo som sædvanlig i Halmstad og ventede 3 Kv paa Toget, og det var et løjerligt et, thi det gik ikke længer end til Helsingborg, men heldigvis havde jeg jo ingen Bagage at bære paa og i Helsingør stod der et Lyntog og ventede paa mig, saa jeg kom paa en hurtig og behagelig Maade til Kbhv, hvor Kylle og Lis tog imod mig. Gete er i Næstved. Hun var igen bleven saa sløj og træt og saa tog hun ned til Næstved for at hvile sig lidt og kigge lidt paa Kählers Virksomhed. Tilfældigvis var N.E. paa Banegaarden, og saa skulde hun jo absolut bo hos ham. Der gaar hun nu, og saa ved jeg, hun faar en god Forplejning Hans Husbestyrerinde er saadan et fornøjeligt Menneske, og de to gaar i Biograf, naar N.E. er i Praksis om Aftenen og saa forøvrigt er hun ude hos Kählers. Den første Uge tog hun 3 Pund paa, saa det skal nok hjælpe. OT. var der paa Weekend Lørdag Eftermiddag og Søndag. De har været saa heldige at slippe af med deres Lejlighed. I Lørdags var jeg jo saa til Fest. Vi fik dejlig Mad, meget fine Ting, meget fint maskeret og dekoreret og Skydebanens mest udsøgte Vine. Jeg havde Leo Swane til Bords, og vi havde det meget fornøjeligt, men dermed var det ogsaa forbi med Morskaben. Der blev talt for Fru Mads mindst 10 Gange, hver Gang op og staa og Hurra og Puncher. Carl Knippel var der, men ellers kendte jeg ikke ret mange, det var ikke af min Familie. Jeg skulde hilse dig meget, altsaa "Hønsepigen" fra Ib Schaldemose. Han er nu stadig væk flink, holdt en smuk Tale, han har jo lært noget i Genêve, fra Svigermoren. Puf og Else kom i Lørdags med min Kuffert og en frisk Hilsen. Ja nu er Las og Puf Lysse ["Puf" overstreget; "Lysse" indsat over linjen] vel rejst, men du har jo heldigvis nogen til at passe paa dig. Du kan tro, at en Lejlighed, man ikke har beboet i 2 1/2 Maaned ser løjerlig ud; jeg foretager mig ikke mere end det aller nødvendigste, saa høggeligt er her ikke. Jeg er glad for at Vejret er saa mildt at jeg ikke behøver at fyre. Det har været Solskin og Blæst i disse Dage og enkelte Byger, godt Vejr for Roerne. Skriv snart et Par Ord. Hils Frk Holsten.
 Tusind Hilsener til dig og Petermand 
 fra Mos
 16-8-35.</t>
   </si>
   <si>
     <t>1937-11-03</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Peder Kruuse
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Andreas Warberg</t>
   </si>
   <si>
     <t>En dansk alen er 62,77 cm.
 Spratte op: Svinge eller kaste i vejret (Ordnet.dk).
 Hovedgården Rørbæk ligger i Flødstrup Sogn nær Kerteminde.
 Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem den omtalte er.</t>
   </si>
   <si>
     <t>Ved Helsingør så Johannes Larsen i hundredevis tunfisk springe.
 Han har været på klapjagt flere steder.
 Både Larsen og sønnen Puf har været forkølede. Puf er begyndt at brygge i sit nye bryggeri.
 Lille Jeppe kan nu sige "Kjerteminde Avis" - han taler næsten rent. 
 Undulatungerne er væk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BoY4</t>
   </si>
   <si>
     <t>Kjerteminde 3 Nov. 1937.
 Kære Lysse.
 Tak for Brevet som kom i Gaar. For at begynde med Begyndelsen, saa fik vi et længere Ophold i Halmstad, da vi først kunde faa Vognen ved 3 Tiden. Det benyttede vi saa til at gaa lidt omkring og spise paa Mårtensson. Udenfor Helsingør saa vi et morsomt Syn. Tunfisk i Hundredvis men ret spredte, der ustandselig sprattede op af Vandet, nogle 2-3 Al op i Luften, de saa pragtfulde ud og skinnede som Sølv og Guld i den lave Aftensol. Puf og Else kørte lige hjem mens jeg tog med Toget til Kjøbenhavn og tog ind paa Turisthotellet. Den 1ste Octbr rejste jeg hjem. Jeg har været paa en Del Klapjagter. Hos Dede sammen med Klaks. Hos Klaks, paa Rørbæk og i Søndags hos P.A. Kruuse paa Sandholt, jeg har ogsaa faaet malet lidt men afbrudt af en lignende Omgang Forkølelse som oppe hos Jer. Dog synes det nu som om der ved at komme lidt mere Gang i det. Puf har ogsaa gaaet med lidt Forkølelse i længere Tid og I Dag ligger han. Han har faaet sit Bryggeri færdig og er begyndt at brygge. Jeppe er gaaet meget frem med Snakken, han taler nu bedre end Ane, han har maaske knap saa stort Ordforraad, men til Gengæld taler han rent, han siger ”Kjerteminde Avis” som et voxent Menneske. I Gaar gav jeg ham en tom Konvolut, mens jeg læste et Brev, han kiggede i den og sagde ”ingen Ting i saa lukker vi - - pas paa Fingrene” Da jeg kom hjem var Undulatungerne væk og den gl. fløj ensom omkring Mens jeg var i Jylland havde Christiansen været her med en fin ♂ til den og lukket den ind. Vi har faaet en ny Sædgaas til Middag som vi fik sendt fra Beck Thomsen for leden Dag og i Morgen skal vi have stegte Brislinger, som der fanges en Del af for Tiden. Mange Hilsner til Bimse, Peter, Jens og Dig selv
 Fra Din Far.</t>
   </si>
@@ -1449,51 +1449,51 @@
 Jonas og Elena har haft en forjaget rejse fra Halmstad til København. Hun mødte undervejs Inger og Erik Lindgren, men havde ikke tid til at tale med dem. 
 Elena har sendt en pakke med mad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/41L5</t>
   </si>
   <si>
     <t>Mandag d 29-10-45
 Kære Lysse!
 Nu har [ulæseligt]berg og jeg just gjort Vaktparaden og Havnen sammen med Sisse, saa vi er ganske medtagne. Det var maaske nok saa meget en Snaps og et Par Øller til Frokosten i Færgekroen (en Beværtning i Nyhavn) der har gjort det af med mig, jeg bliver temmelig anløbet af de stærke Varer. Saaledes ogsaa i Gaar, da Uglen og Marie var her til Frokost sammen med Gitte. Det var svært hyggeligt at snakke med dem; Lasse og hans Kone kunde ikke komme, de var i Hillerød og købe en Bil som Lasse havde paa Haanden; men jeg traf Lasse inde hos Bach i Lørdags. Der er han nu ansat og er svært glad ved det. Han faar 400 Kr om Maaneden og det halve Overskud ved Nytaarstid og har 3 Mdrs Sommerferie, saa det er jo heller ikke saa daarligt. Næste Søndag skal vi til Birkerød. - Vi havde en meget expedit Tur herned. I Landeryd havde de ingen Livrem til Jonas Jens [der er tilsyneladende først skrevet "Jonas", hvorefter navnet er overskrevet "Jens"], saa vilde jeg sende en fra Halmstad og maatte ogsaa ind til Byen og fik købt een, men da det var gjort var Kl saa mange at jeg kun kunde naa Helsingborgtoget ved at stejle af i strakt Galop med Jonas i stiv Arm efter mig. Undervejs passerede jeg et distingveret Ægtepar, som lige bag ved mig vendte sig om og sagde: Jamen er det ikke - - - Jeg drejede lige Hovedet og sagde: Jo, det er det, men jeg har ikke Tid mit Tog gaar om 5 Min, og af Sted var jeg. Det var en af min Ungdoms Balkavalerer en cand polit Lindgren som er gift med Ullas Halvsøster. Heldigvis var Toget forsinket ellers var vi kommet 1 Min for sent og det havde været ærgerligt. Men senere var der ingen Lejlighed til at faa fat i en Konvolut og sende Klummen. - Derimod har vi sendt en Pakke til Jer i Lørdags, saa er der noget til Skolemaden og din og Borts Frokost, jeg gad nok set hvordan, du klarer den, men du plejer jo at ordne det exelent. - Hubert har jeg ikke faaet fat paa. Der er ingen der svarer paa hans Telefon, men jeg skal blive ved til jeg faar Tag i ham. [Det følgende skrevet side 2 i højre margen; lodret:] Nu haaber jeg at I har det godt og sender jer en Masse Hilsner allesammen fra Momseren</t>
   </si>
   <si>
     <t>1947-05-16</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted
 Louise Brønsted
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Af et brev skrevet til Johan/Lysse Larsen samme dag som dette fremgår det, at Johannes Larsen og Christa Knuth sammen skulle på besøg hos Johan og Elena Larsen i Småland.</t>
   </si>
   <si>
     <t>Andreas/Puf kører Larsen til Svendborg, hvorfra Larsen tager videre til Knuthenborg. Larsen har bedt Johan/Lysse hente ham og Christa Knuth i Hälsingborg. De kan overnatte i Helsingør eller hos Brønsteds.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tR39</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 16 Maj 1947.
 Kære Grevinde.
 Jeg har nu talt med Puf om Rejsen, og han mener det er bedst, at han kører mig til Svendborg og at jeg saa fortsætter til Knuthenborg o.s.v. Jeg har saa skrevet til Lysse om at hente os i Hälsingborg Fredag aller senest Lørdag før Pintse og meddele hvad Tid han kan være der. 
 Du hører altsaa nærmere fra mig, saasnart jeg har hørt fra Lysse. Tror Du at vi kan faa Hotelophold i Helsingør? 
 Det er Fanden til indviklet Tur. Men det ordner sig vel. Vi kunde vel ogsaa gøre Ophold i Kjøbenhavn, saa kan jeg bo hos Brønsteds og Du kan vel altid faa Plads paa Dit Hotel. Nærmere senere. Mange Hilsner Puf og Else er i Odense.