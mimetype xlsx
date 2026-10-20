--- v1 (2026-09-05)
+++ v2 (2026-10-20)
@@ -622,110 +622,110 @@
 - Larsen, kunsthandler
 Christine Swane
 Sigurd  Swane</t>
   </si>
   <si>
     <t>Malmö: Den baltiske Udstilling, Malmö 1914</t>
   </si>
   <si>
     <t>Johannes Larsen har anmeldt billeder til Den Frie. Han har malet svanehoveder og ved nu, hvordan det store billede skal se ud. Larsen anmelder Knortegæssene, Havlitterne og Stenen ved stranden til Malmö.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/A9mU</t>
   </si>
   <si>
     <t>Kirkeby 14 Marts 1914.
 Kæreste Alhed!
 Sikke jeg har baaret mig ad. Jeg fandt ganske tilfældig Anmeldelsesblanketterne til d. fri, jeg kunde aldeles ikke huske at de var kommen. Nu har jeg anmeldt som vedlagt, og sender sedlerne til Opklæbning bag paa Blendrammerne, vil Du saa sende dem ind til Larsen og bede Swanes se paa Rammerne. I Dag har det været Regnvejr, og jeg har siddet inde og malet Svanehoveder. Jeg er nu nogenlunde klar over hvordan jeg vil have det store Billede. Gid Fanden havde alt det Udstillingsvrøvl. Jeg anmelder Knortegæssene Havlitterne og Stenen ved stranden til Malmö og beder Jastrau om jeg eventuelt maa bytte dem med andre Billeder.
 Mange Hilsner. Kan drengene ikke ogsaa skrive lidt en Gang imellem?
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1914-03-17</t>
   </si>
   <si>
-    <t>- Falk Jensen
-[...24 lines deleted...]
-  <si>
     <t>Postkort</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Göteborg
 Henne Kirkeby</t>
   </si>
   <si>
     <t>Johan Larsen
 Sigurd  Swane</t>
   </si>
   <si>
     <t>Den Baltiske udstilling åbnede i maj 1914 i Malmö.</t>
   </si>
   <si>
     <t>Alhed Larsen synes, at Johannes Larsen skal sende gåsebilledet til Den Frie. Hun spørger, om billedet med flaget har været vist i Göteborg?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ND7j</t>
   </si>
   <si>
     <t>Kæreste Lavsi, sikken en Møgtelefon.
 Jeg mente, om Du ikke, naar Du dog næppe faar Gaasebilledet med paa den baltiske, kunde d [bogstavet overstreget] sende det med her paa den frie. De 8 Billeder saa meget brogede ud sammen i Efterm. syntes jeg, Lysse med Dyrene er vist noget uroligt. Ligeledes syntes [t’et i ordet overstreget] Du skulde sende det sidste Graavejrslandskab og det lille Flag med. Jeg sendte det med over og bad dem indramme dem og har saa skreven til Swane, at Du vil sende Besked, om Du vil have dem med eller ej. Er det ikke 12 Du maa sende ind? - - - Har Flagene for Resten ikke været i Göteborg? kommer jeg i Tanker om. –
 I Hast 1000 Hilsner
 Din A.
 [På kortets anden side, fortrykt]:
 KORRESPONDANCEKORT.
 [Håndskrevet]:
 Hr. Kunstmaler Johs. Larsen
 Kirkeby Kro
 Henne St.
 Jylland.</t>
+  </si>
+  <si>
+    <t>- Falk Jensen
+Johannes Madsen
+Axel Muus
+Karl Schou
+Sigurd  Swane</t>
+  </si>
+  <si>
+    <t>Malmö: Den Baltiske Udstilling i Malmö 1914.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har glemt at anmelde træsnittene til udstillingen, men Swane må gøre det. Han beder Alhed få (glarmester) Madsen til at hjælpe med de gamle rammer.
+Larsen kan evt. låne et billede med to gråænder til Malmö-udstillingen.
+Han har malet en studie af skudte svaner.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QVYL</t>
+  </si>
+  <si>
+    <t>Kirkeby 17 Marts 1914
+Kæreste Alhed!
+Her sidder en Mand der skal til Stationen, saa kan Du have dette i Mrg. Det var en sløj Telefonsamtale i Aftes og saa meget ærgerligere som jeg lige havde talt med Muus, saa tydeligt som stod han i Stuen ved Siden af. Jeg er kommen i Tanker om at jeg har glemt at anmelde Træsnittene, men da Swane er Ophænger vil jeg skrive og bede ham ordne det for mig. Du kan faa Madsen til at tage alle de gamle Rammer paa Loftet ned og lede de bedste ud og sætte Glas og Pap i. Du kan prøve en af dem og se hvormange der kan være i den, og saa regne ud hvor mange du behøver til hele Samlingen.
+Angående Malmö saa er der jo ogsaa det Billede af Falk Jensens med de 2 Graaænder, som maaske kunde laanes, Du kan lade Schou det vide. Det har blæst stærkt i Dag men jeg har siddet i Læ af Huset og malet en Studie af det og de skudte Svaner. Nu maa jeg slutte mange kærlige Hilsner
+Jeres heng.
+Johannes Larsen.</t>
   </si>
   <si>
     <t>Anders, havemand -
 Dagmar -
 Heinrich Max Bernhard Heineke
 Theodor Henningsen
 Julius Hviid
 Kathrine Hviid
 Tycho Jessen
 Andreas Larsen
 Johan Larsen
 Sophus  Meyer
 Karl Schou</t>
   </si>
   <si>
     <t>Johannes Larsen var i foråret 1914 omkring 75 dage i Henne Kirkeby for at male. 
 Den Baltiske Udstilling åbnede 15. maj 1914 i Malmö. Den var skabt under inspiration fra Verdensudstillingen. Den Baltiske Udstilling sluttede brat pga. 1. verdenskrigs udbrud. 
 Håndværkerforeningen i Kerteminde holdt en stor fest for Sophus Meyer i marts 1914. 
 Det er uvist, hvilken auktion Alhed har været til. 
 Det er uvist, hvem R.V. Hansen er.</t>
   </si>
   <si>
     <t>Alhed Larsen har skrevet til Karl Schou om Den Baltiske Udstilling. 
 Christine Mackie og Alhed har været til fest for Sophus Meyer. Der var 100 mennesker til stede, men helt tavst under middagen og først lidt snak bagefter.
 Ved auktionen bød Alhed et billede af Tycho Jessen op. Hun beder om, at Johannes Larsen tegner sit store svanebillede for hende og at han anmelder de tre billeder til Den Fri samt maler nogle flere akvareller til salg.</t>
@@ -771,111 +771,111 @@
   </si>
   <si>
     <t>Kirkeby 18 Marts 1914
 Kæreste Alhed!
 Tak for Dine 2 Breve i Dag og al den Post. Det var helt rørende at høre fra Kai forleden, hved Du hans Adr.? Jeg har slidt i det med Svanerne og det kan maaske blive en helt rar Afbrydelse at lave et Par Aquareller, der er jo ogsaa dem til Lehn Schiøler, hvis det bliver Vejr til det i Mrg vil jeg prøve. Jeg har spændt Lærred paa til det store og naar jeg faar det lagt an skal jeg sende Dig en Tegning, jeg vil nødig før, bare det ikke bliver noget Møg, men saa faar jeg jo nok lavet noget andet, der er Motiver nok, saa arbejdsløs behøver jeg ikke at frygte for at blive saa længe jeg er her. Jeg skriver her op hvad jeg har anmeldt til Leipzig, og jeg har bedt Sigurd Müller om at lade Dig vide naar det skal sendes ind. Jeg har malet 14 Billeder, 6 Aquarelstudier af Svanehoveder og en Del Pennetegninger. Det var ikke saa godt at Du blev hængende ved det Billede, det er ikke morsomt. Jeg har det godt og det er flinke Folk her, især Skytten Martin Haahr har jeg megen Nytte af.
 Anmeldelsen til Tyskland ser saadan ud:
 [En ”Tuborg” omkring de første syv på listen med ordet Træsnit]
 Træsnit til Blicher Trækfuglene
 Ex libris
 Spetten
 Svanerne
 Landskabet
 Portræt
 Portræt
 [En ”Tuborg” ved de to sidste med ordene Litho grafi]
 Vintermrg (Gærdesmutten)
 Blishøns Regn.
 for de sidstes Vedkommende kan Du sende de indrammede Expl. vi har, da de ikke er sat til salg. Jeg havde først anmeldt alle 3 Portræter men da jeg havde glemt Malundskrogs Landskabet strøg jeg det ene og satte det i Stedet, der kunde nemlig ikke staa mere paa Blanketten. Jeg vilde ikke have det G[ulæseligt]billede sat lavere end til 4000 da jeg tænker det ender paa Faaborg Museum og saa skal der vel slaas af, det er heller ikke for meget for det og det er jo ikke umuligt at det bliver solgt. Naar Pengene fra Galleriet kommer kan Du betale Bentsen de 1000 Kr. De har skrevet og hylet for de Penge fra Handlen med Martinussen. Mange kærlige Hilsner til Jer alle Tre.
 Din
 Johannes Larsen</t>
   </si>
   <si>
     <t>1914-03-20</t>
   </si>
   <si>
+    <t>Mesinge</t>
+  </si>
+  <si>
+    <t>Axel Friis
+Johanne Giersing
+Anker Kyster
+Andreas Larsen
+Johan Larsen
+Christine  Mackie
+Johannes Madsen
+Åge Meyer Benedictsen 
+Johan Christian Petersen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen var i foråret 1914 omkring 75 dage i Henne kirkeby for at male.
+St.St. Blichers Trækfuglene med Johannes Larsens træsnitsillustrationer udkom i marts 1914. 
+Larsen-familien byggede i 1914 hus til Alheds mor i Strandgade i Kerteminde. Huset var tegnet af Carl Petersen. 
+Det er uvist, hvem Johanne er. Alheds søster af dette navn blev altid kaldt Junge.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har sendt træsnit, og hun spørger, om (Johannes) Madsen skal lave rammer, og om hun skal sætte flere træsnit i hver ramme til Tyskland samt til Den Frie. 
+Trækfuglene får god kritik. 
+Det går fremad med Alheds mors hus, og Alhed og hun har nu købt kakkelovne og komfur.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0SUh</t>
+  </si>
+  <si>
+    <t>Kæreste Lavsi!
+Tak for Dit Brev! Nu vil jeg haabe at jeg har ordnet det pænt med Træsnittene, jeg gjorde mig kolossal Umage, Christine hjalp mig, de er sendt i Dag. – Jeg sendte med 3.20 en Pakke med den ”Trækfuglene”, Du vilde samt Brevpapir og lidt anden Post. Maalene i Anker Køsters Brev har jeg skreven af, skal jeg lade Madsen lave 2 Blindrammer af den Størrelse og sende Dig?? [Der er også indsat et spørgsmålstegn til venstre for linjen] – Selv om Manden ikke vil have dem begge, kan Du jo altid komme af med dem. – Det er helt rart at der er lidt Bestillinger, det drøjer jo paa Foraarsudstillingen. - - Du ser vel nok i Extrabladet Kritikken over Trækfuglene, det er morsomt med den kolossale Lykke, den har gjort, det er nu alligevel det bedste ved det, at den er bleven saa god, selv om det pekuniære Udbytte ikke er saa godt. Træsnittene saa henrivende ud i Rammerne. – Men til Tyskland skal jeg da ogsaa sætte de store (Svanerne, Spætten o.s.v.) i én stor Ramme, og maa jeg eventuelt sætte nogle faa af ”Trækfuglene” sammen med ovennævnte store, hvis det kniber med at faa dem til at passe i Rammerne. Til den Frie blev der 4 Rammer, men naar jeg nu sætter dem saa tæt jeg kan, kunde jeg tænke mig, der blev for lidt til 5 men alligevel for mange til 3, maa jeg saa sætte de tiloversblevne sammen med de store? [? også indsat til venstre for linjen] – Hvorfor mon Du fik 2 Breve fra mig paa en Dag, det har jeg ikke skreven. – Det gaar vældig frem med Mors Hus, Elektrikeren og Maleren gaar der. Gulvene er lagt, ferniserede 1ste Gang og lakerede. Dørene er ved at blive sat i og Calle har i Dag i Telefonen godkendt Gerichter og Paneler. Mor og jeg har i Eftermiddag været hos Axel Friis og købt Kakkelovne og Komfur; Mor er henrykt over at der er saadan Driv i det. – Puf er med Johanne i Mesinge til et Foredrag om Rusland af Benediktson Mejer, Lysse skal til Dilettant Generalprøve (bl.a. Bes Syberg spiller) Christine skal spille (Musikken), de gaar mig [ordet overstreget] nu og tager Brevet med. – Derfor Farvel! 1000 Hilsner Din 
+A.</t>
+  </si>
+  <si>
     <t>Anders, havemand -
 Holger Grønvold
 Frederik Hendriksen
 Johannes V. Jensen
 Peter Magnussen
 Joakim  Skovgaard
 Christine Swane
 Sigurd  Swane
 Fritz Syberg
 Oscar Wandel
 Sigurd Wandel
 Viggo Winkel</t>
   </si>
   <si>
     <t>"Trækfuglene": St. St. Blichers Trækfuglene med Johannes Larsen træsnitsillustrationer. De omtalte tryk, som Larsen vil have Alhed til at sende, er formodentlig fra samme bog.</t>
   </si>
   <si>
     <t>Johannes Larsen vil ikke have sit "Møgflag" med på udstilling. Han har malet et billede af svaner i søen og et af hvinænder, og han har vandret en meget lang tur for at male lyng og en urhane samt et større billede af søen. 
 Larsen spørger, om Alhed har sendt "Resten af trækfuglene" til Johs. V. Jensen m.fl. Han beder hende sende tryk til diverse personer samt tegne- og skrivepapir.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QRKY</t>
   </si>
   <si>
     <t>Kirkeby 20 Marts 1914
 Kæreste Alhed!
 Der er en Ting jeg har glemt sidste Gang jeg skrev. Jeg er ikke sikker paa at Du hørte i telefonen, den Aften det var saa utydeligt, at jeg bad for at det Møgflag ikke maate blive sendt ind, i hvert Fald kunde jeg ikke høre at Du svarede. Jeg skrev forleden til Swane og ogsaa der glemte jeg at bemærke at jeg Fandens nødig vil have det hængt op. Jeg malede 2 Billeder i Gaar, et Graavejrsbillede med Svaner i Søen og et Eftermiddagsbillede mod Solen med et Par flyvende Hvinænder. I Morges fik jeg min frokost i Lommen og en Bayer og vandrede 1 ½ Mil om til Sydenden af Søen med fuld oppakning og 2 Lærreder det var en drøj Tur, jeg fik malet 2 Billeder et Lyngbillede med en flyvende Urhane og et større Billede med Søen og Svaner. Til dem begge havde jeg god Belysning i Begyndelsen men det var snart forbi og i det Hele et ækelt Blæstvejr. Hjemturen var dog den værste, jeg var 2 Timer om at kravle hjem, men nu sidder jeg rart og nyder en Cigar efter Middagen mens jeg skriver. Har Du sendt Resten af Trækfuglene. (Johs V. Grønwold Th. o.s.v. ?? Kunde Du og Christine ikke læsse nogle Tryk ud og lægge i en Konvolut og sende til Hendriksen, Skovgaard og Wandel eventuelt W &amp;amp; M hvis I kan overkomme det. Jeg vilde gerne have at de skulde have dem før Udstillingen. Du husker nok at sende mig noget Papir, baade Skrive- og Tegnepapir (Du ved det af Baronens, det ligger vist paa mit Bord. Det glædede mig at høre at Anders virker med Gangene. Mange Hilsner og Kys Din
 Johannes Larsen.</t>
-  </si>
-[...31 lines deleted...]
-A.</t>
   </si>
   <si>
     <t>1914-03-23</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johan Larsen
 Niels Post
 Leo Swane
 Fritz Syberg</t>
   </si>
   <si>
     <t>Johannes Larsen sælger træsnit - formodentlig fra Steen St. Blichers Trækfuglene - til Kobberstiksamlingen, som Leo Swane er chef for.
 Esbjerg Kunstforening har tidligere henvendt sig vedr. udstilling af Larsens billeder fra Filsø.</t>
   </si>
   <si>
     <t>Johannes Larsen beder Alhed sende tegnepapir. 
 Johannes Larsen sælger træsnit til Kobberstiksamlingen via Leo Swane. Han har truffet aftale med Esbjerg Kunstforening om en udstilling.
 Larsen har malet et par billeder, men er ikke umiddelbart tilfreds.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zE76</t>
   </si>
   <si>
     <t>Kirkeby 23 Marts 1914
@@ -1486,112 +1486,112 @@
     <t>Bertram -
 Alhed Marie Brønsted
 Andreas Larsen
 Georg Larsen</t>
   </si>
   <si>
     <t>Vejret er fortsat meget dårligt ved Filsø, og temperaturen så lav, at Johannes Larsen fryser hele dagen - også indendørs.
 Hans bror Gross (Georg Larsen) fylder 50 år, og JL vil derfor sende en festblanket.
 Larsen spørger, om Alhed hørte nattergalen, efter at han rejste.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AO51</t>
   </si>
   <si>
     <t>Kirkeby 10 Maj 1920.
 Kæreste Alhed!
 Tak for dit Brev, som jeg fik nu. Det var morsomt at det gik Dig saa godt hos Bertram. Du maa endelig skrive flittigt til mig. Det er et væmmelig Vejr, jeg har aldrig frosset saadan før heroppe, jeg har frosset hver Dag fra Fødderne og opefter saa det har gjort ondt i Hovedet, det har regnet og blæst hele Tiden saa det hverken har været til at nære sig og ude eller inde naar jeg ikke netop var i Seng. I Frmdg ser det dog lidt bedre ud, men skønt Solen nu Kl. 11 skinner ind ad Vinduerne viser Thermometret her i Skænkestuen kun knap 10 grader R. Det er snart til at blive ked af at Tiden Gaar uden at jeg faar lavet noget. Jeg har husket Gross's Fødselsdag og tænkt paa at telegrafere, men det var godt jeg fik dit Brev for jeg havde ikke tænkt paa at det var 50 han fyldte, saa maa jeg vist sætte lidt mere Svung paa det og maaske ofre en Festblanket. Er det i Dag Lomme rejser? Jeg troede først det var omkring d. 20. Gud ved hvor længe Brevene er undervejs. Dit er jo skreven Fredag og kommer Mandag, men det kan jo have ligget i Henne i Gaar. Jeg maa maaske hellere skrive et Par ord til Puf i Dag for at han kan have det i Overmorgen. Hørte Du Nattergalen efter at jeg var rejst hjemmefra? Mange kærlige Hilsner, skriv nu endelig tit, her er ikke morsomt i det ækle Vejr. 
 Din 
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1920-05-11</t>
   </si>
   <si>
     <t>Aarhus
-Silkeborg</t>
-[...28 lines deleted...]
-    <t>Aarhus
 Henne Kirkeby</t>
   </si>
   <si>
     <t>Christian Caspersen
 Grethe Jungstedt
 Andreas Larsen
 Johan Larsen
 Eiler Lehn Schiøler
 Ellen Dorothea Lehn Schiøler
 Frida Madsen</t>
   </si>
   <si>
     <t>Grethe Sawyer blev i 1920 gift med den svenske maler Kurt Jungstedt. 
 På hjørnegrunden af Rådhuspladsen og Vesterbrogade lå frem til 1934 Centralhotellet. I hotellets stueetage fandtes Café Paraplyen, som havde fået navn efter den store parasol, som var opsat på facaden til brug for udendørs servering. Raadhuspladsen.dk (lokaliseret nov. 2021)</t>
   </si>
   <si>
     <t>Alhed Larsen er sammen med Grethe Sawyer, som skal rejse til Stockholm.
 Svanerne slås derhjemme. Johannes Larsen må tale med Frida i telefonen om, hvad hun skal gøre. 
 Alhed har været syg i maven, og nu har hun blærer på læberne og kan næsten ikke vise sig offentligt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UvT0</t>
   </si>
   <si>
     <t>[Resterne af en kuvert med poststempel. Herpå står]:
 Maleren Johs. Larsen
 p.t. Kirkeby Kro
 Jylland Henne St
 Kæreste Lavsi!
 Jeg sidder i Paraplyen med Grethe Sawyer, der rejser til Stockholm i Morgen, jeg har været hos Max. Nu tager jeg ind med 3 Toget og spadserer med Drengene i det dejlige Vejr. – De har ringet fra Kerteminde at Svanerne slaas saa det bløder. Jeg har bedt Agraren se til dem. Hvis Du mener der er noget at gøre, om f.Ex. Hansvanen maa lukkes inde, saa skriv selv til Frida. Du kunde jo ogsaa sende hende et Telegram om at ringe Henne 4 op paa en bestemt Tid, saa kan Du selv høre Besked og instruere hende. – Du skriver da endelig til lille Gamle, eller rettere har skreven, men Du kunde da sende et Telegram, hvis Du ikke har skreven. Det er en Fandens Pen. – Her er Børnehjælpsdag og en forf. Tumult, her er rædsomt. – Desværre har min Mave været saa skidt og nu har jeg faaet 2 mægtige Blamaser paa Læberne, jeg ser farlig ud, det er væmmeligt at rende rundt med, jeg vilde gærne til Lehn Schiølers, men kan næsten ikke vise mig for nogen. - - I Morgen rejser [ulæseligt] fra Aarhus, jeg har lige siddet og skreven til Kaptajnen paa Skibet om at tage sig af hende.
 Masser af Hilsner! Det er dejligt vi nu har faaet godt Vejr.
 11-5-20 Din Alhed</t>
+  </si>
+  <si>
+    <t>Aarhus
+Silkeborg</t>
+  </si>
+  <si>
+    <t>- Godske-Nielsen
+Andreas Larsen
+Johan Larsen
+Eiler Lehn Schiøler
+Niels Dines Wangberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er formodentlig i Birkerød, hvor hendes drenge var på kostskole. Puf/Andreas havde fødselsdag 12. maj.</t>
+  </si>
+  <si>
+    <t>Det er endelig blevet bedre vejr, og Schiøler og Godske Nielsen er på vej til Filsø. Johannes Larsen maler er billede med Viber og håber at nå et mere denne dag.
+JL har ikke hørt noget fra Lysse om skovduerne - og hvordan går det med svanerne hjemme i Kerteminde?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5WId</t>
+  </si>
+  <si>
+    <t>Kirkeby d. 11 Maj 1920.
+Kæreste Alhed!
+Tusind Tak for det lange Brev. Du kan tro jeg blev glad da jeg kom hjem og saa at der laa Brev fra Dig i Dag igen. Der var ogsaa Brev fra Schiøler som skriver at han kører hjemme fra i Dag til Aarhus derfra til Silkeborg hvor han besøger Godske Nielsen, der gerne vil med herud. Han mener saa at de kan være her Torsdag Aften. Endelig i Dag er det da blevet menneskeligt Vejr. Det var nok koldt i Mrgs, men op ad Formdg stillede det af samtidig med at det klarede. Jeg var ude og malede et lille Billede med Viber og jeg haaber at faa malet et til i Eftermdg. Bare jeg nu kunde faa noget ordentlig Vejr i nogle Dage saa jeg kan komme i Gang, det har været til at fortvivle over hidtil, det er aldrig hændt mig før, at jeg i en hel Uge ikke har kunnet male ude paa Gr. af Vejret. 
+Jeg kan ikke forstaa at Du kun har faaet et Brev fra mig, jeg skrev til Dig den første Frmdg jeg var her og dette er altsaa det 4de Brev jeg skriver og jeg har faaet 3 fra Dig med det i Dag. Jeg synes 70 Kr. er en høj Betaling, men vi maa vel give ham det. Jeg skriver saa til Wangberg. Jeg har ikke hørt eller læst noget af Lysse om Skovduer. Hører Du noget hjemme fra om Svanerne? Hils de andre. Mon de Breve jeg skrev i Gaar kommer i Dag eller i Mrg. Hvis Du faar dette i Mrg kan Du jo gratulere Puf en Gang til. Mange kærlige
+Hilsner 
+Din 
+Johannes Larsen.</t>
   </si>
   <si>
     <t>1920-05-12</t>
   </si>
   <si>
     <t>Alhed Larsen
 Andreas Larsen</t>
   </si>
   <si>
     <t>Leif Berg
 Wilhelmine Berg
 Alhed Marie Brønsted
 - Dorf-Petersen
 Alhed Larsen
 Johan Larsen
 - Leerbech
 Ernst Mentze
 - Skipper</t>
   </si>
   <si>
     <t>Johannes Larsen er i Henne Kirkeby, og Alhed er hos sine sønner, som er elever på Birkerød Kostskole. Alhed går til sangtimer.</t>
   </si>
   <si>
     <t>Brev 1: Puf fortæller, at han har givet lagkage til klassen, og at latintimen var aflyst.
 Brev 2: Alhed Larsen bliver rost for sin sang. Andreas har fødselsdag og sidste skoledag, så de skal ud at spise samt have gæster. Hun vil købe færdigsyet tøj i Magasinet til sønnen. Drengene har snart ferie, men der er en engelskeksamen først.</t>
@@ -2223,106 +2223,106 @@
     <t>Henne Kirkeby, 6854 Henne
 Falkonerallé 5 København
 Birkerød</t>
   </si>
   <si>
     <t>Christine og Sigurd Swane flyttede ind i deres lejlighed på Falkoner Alle 5 i 1914. Alhed Larsen har været på besøg der og i Birkerød, mens Johannes Larsen maler i Henne Kirkeby.</t>
   </si>
   <si>
     <t>Det er fortsat meget koldt ved Filsø og vanskeligt at male udendørs.
 Alhed Larsen rejser fra drengene i Birkerød hjem til Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9Wdn</t>
   </si>
   <si>
     <t>Kirkeby 29-3-1922.
 Kæreste Alhed!
 Tak for Dit lille Brev og Tak Puf for hans Bidrag. Jeg sender dette til Falkoneeralléen, da jeg er bange for at Du ikke naar at faa det hvis det gaar til Birkerød og det næste sender jeg altsaa til Kjerteminde. Det er en Hundekulde i Dag igen med Nordenblæst, men kønt klart Solskin. Jeg var ude en lille Tur i Frmdgs og gaar ud nu igen men det er for koldt at sidde og male, ja bliver det ved saadan maa jeg jo til det, men Vejret kan vel forbedre sig. Mange kærlige Hilsner og lykkelig Hjemrejse. Hils de andre.
 Din 
 JL.</t>
   </si>
   <si>
     <t>1922-03-31</t>
   </si>
   <si>
-    <t>Filsø</t>
-[...19 lines deleted...]
-  <si>
     <t>Henne Kirkeby
 Dragsholm Slot</t>
   </si>
   <si>
     <t>Julius Hviid
 Karl Isakson
 Andreas Larsen
 Marie Larsen
 Elisabeth Mackie
 Albert Naur
 Ellen  Sawyer
 Laura Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Johannes Larsen er i Henne Kirkeby. Alhed er netop kommet hjem efter et længere ophold i Københavnsområdet, men ca. 6. april rejste hun til Henne Kirkeby for at besøge manden. 
 Karl Isakson, som tit havde besøgt Larsen-familien, døde 29. februar 1922. Albert Naur boede hos Alhed og Johannes Larsen fra efteråret 1921 til engang ind i 1922, efter at hans kone var død. 
 Det er uvist, hvem Stens er.</t>
   </si>
   <si>
     <t>Lægen har været på besøg for at se på Ellens ben. Rejsen gik godt. Vejret er meget ustadigt, men Alhed håber, at Johannes Larsen har godt malevejr. Hun og Marie har tabt sig.
 Der er tomt, efter at Isakson er borte. 
 Puf vil cykle hjem fra København med en afstikker omkring Dragsholm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/I7g4</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Nu er jeg hjemme igen, jeg er ked af, at der nu har været Brevstandsning i 2 Dage, jeg vilde have skreven i Aftes da jeg kom hjem med 6 Bilen, men saa kom Julibus for at se til Elles Ben (slaaet i Gymnastik men bedre) og saa snakkede jeg med det samme med ham om mit Blærevæsen, der bliver ved. Han kunde intet sige, før han havde undersøgt Vandet, som skal ned i Dag. – Rejsen gik godt for Mor og mig og jeg blev pænt modtaget af Elle og Mareje der havde Oxefilet og Pæregrød til mig. – Her er saa rent og yndigt alle vegne, men jo meget tomt paa Væggene navnlig nu Isakson er borte ogsaa, alle vore er paa Vej hjem. – I Dag er her hvidt af Sne, det er dog et forfærdelig ustadigt Vejr, i Gaar glædede jeg mig ved Tanken om, at Du kunde gaa videre med de 3 store du havde lagt an, maaske Du ogsaa har naaet at faa noget gjort ved dem, paa Sjælland og her var det i hvert Fald dejligt Solskin hele Dagen. Mareje ser meget mager ud og jeg selv vejer kun 110 Pund men nu vil vi til at drikke Piskefløde og spise godt med Æg.
 Naur er i København, kommer hjem i Dag eller i Morgen. – Puf og Stens ville cykle fra København i Dag og være 3-4 Dage om at cykle hjem, - om ad Dragsholm og andre Steder – Stens skulde vare til Paaske. Jeg har set til Morgen paa Dine Billeder af Putte, de ser udmærkede ud, jeg glæder mig til at se senere paa dem og til at se hvad Du har lavet, naar jeg kommer derop. Det var morsomt Du blev saa glad ved mit Forslag. Mareje og Elle sender mange Hilsner. Bibbe staar og venter paa at faa dette, hun besørger ærinder for os.
 1000 Hilsner fra Din A.
 Fredag.</t>
   </si>
   <si>
+    <t>Filsø</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er på jagt- og maleophold i Henne Kirkeby.</t>
+  </si>
+  <si>
+    <t>Vejret er fortsat rigtig dårligt. Johannes Larsen og Martin Haahr har været på jagt ved Filsø, men var ikke heldige med at skyde nogle gæs. Der var mange svaner.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PpTh</t>
+  </si>
+  <si>
+    <t>Kirkeby 31 Marts 1922.
+Kæreste Alhed!
+Det er dog et jammerligt Vejr, det bliver værre og værre og jeg begynder snart at tabe Taalmodigheden, men det maa vel holde op en Gang. Imidlertid gaar jo Tiden og jeg faar ikke videre ud af den. I Gaar Eftermdg gik Martin og jeg ud i Søen for at prøve paa skyde en Gaas vi saa derude til Kl. var henved 9 og ventede paa at Gæssene vi havde jaget væk skulde komme tilbage men de blev væk. Derimod laa der 80 Svaner der var bleven forstyrrede i Nørresø om Eftrmdg de kom efterhaanden i Smaaflokke trækkende op forbi mig saa jeg fik da noget at se paa. 
+Nu kom Posten, der var nok heller ingen Ting i Dag, men saa haaber jeg paa i Morgen.
+Mange kærlige Hilsner
+Din 
+JL.</t>
+  </si>
+  <si>
     <t>1922-04-01</t>
   </si>
   <si>
     <t>Henne Kirkeby, 6854 Henne</t>
   </si>
   <si>
     <t>Peter Fahrenholtz
 - Lange, maler
 Andreas Larsen</t>
   </si>
   <si>
     <t>Alhed Larsen er nået hjem til Kerteminde, og Johannes Larsen glæder sig nu til, hun rejser videre til Filsø sammen med Puf.
 Hvis svanerne er begyndt at bygge rede, må Puf strø mos ud til dem. 
 Johannes Larsen maler nu akvareller. Han mangler dog meget pariserblåt til brug ved gråvejrsbillederne og beder Alhed Larsen skaffe denne farve.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9cyK</t>
   </si>
   <si>
     <t>Kirkeby 1 April 1922.
 Kæreste Alhed.
 Tusind Tak for Dit Brev i Dag. Det er dejligt at Du er hjemme, og at det staar godt til. 
 Har Svanerne begyndt at virke med Redebygning? Vil Du i saa Fald bede Puf, naar han kommer, om at drysse en Sæk Mos, der staar et Sted i Skuret ud der oppe. I Dag er det for første Gang i denne Uge menneskeligt Vejr heroppe. D.v.s. det fryser i Skyggen og sner af og til fra store Byger, men det er dejligt varmt i Solen og blæser næsten ikke. Jeg er nu lige glad hvordan Vejret bliver foreløbig, jeg er begyndt at lave Aquareller, jeg lavede en i Gaar har tegnet 2 op i Dag, og har Motiver til en halv Snes Stykker, saa hvordan det end gaar skal jeg nok faa bestilt noget. Jeg glæder mig vældigt til I kommer herop. Det er sandt vil Du se at finde eller faa hos Farenholz eller Maler Lange en Tube Pariserblaat Aquarel. Det er en Farve jeg ikke kan undvære og i min ny Kasse som jeg har med mangler den, der er i Stedet 2 Indigo. Den vil jeg altsaa gerne have saa hurtigt som muligt, da jeg kun kan male Graavejrsbilleder uden den. Ja nu maa jeg ud og bestille noget igen. Mange kærlige Hilsner. Hils ogsaa de andre fra mig.
 Din JL.
 Hvad Dg kommer I?</t>
@@ -2481,112 +2481,112 @@
 Jens Rasmussen</t>
   </si>
   <si>
     <t>Det formodes, at brevet fra Kattrup er fra Rasmus Kattrup, bosiddende på Risinge Gods ved Kerteminde.
 Larsen opfordres af højskolemanden og forfatteren Nordahl Petersen til at indtræde i en komité, der vil rejse en mindesten over Jens Rasmussen, som var bror til Mads Rasmussen og medlem af Fyns Kunstmuseum bestyrelse.</t>
   </si>
   <si>
     <t>Johannes Larsen er fortsat utilfreds med de dårlige vejrforhold. 
 Bryggeren sender nok penge, når han får billederne. 
 Nordahl Petersen opfordrer Larsen til at gå ind i en komité, der arbejder på at rejse en mindesten over Jens Rasmussen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/h5A3</t>
   </si>
   <si>
     <t>Kirkeby 2. Paaskedag 1922.
 Kæreste Alhed.
 Tak for Brevet. Jeg er ved at blive ked af det Vejr. Jeg faar ikke nok bestilt og synes ikke heller jeg kan opgive det før jeg faar de store Billeder malet. Jeg har lavet et Par Aquareller og er Par Smaabilleder. Her er et Brev fra Kattrup, der er desværre ikke Plads, men mon Du ikke skulde snakke med ham om et andet Sted. Bryggerens Penge kommer antagelig naar han faa Billederne. Jeg tager dem med hjem og sender dem derfra. Hvordan gaar det med Din Udstilling i Odense. Her var Opfordring fra Nordahl Petersen om, at være med i en Komité som vil rejse en Mindesten over Jens Rasmussen. Mange Hilsner. Bare jeg snart var hjemme. Hils de andre.
 Din 
 JL.</t>
   </si>
   <si>
     <t>1922-04-18</t>
   </si>
   <si>
+    <t>Henne Kirkeby Kro
+8305 Samsø</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Achton Friis
+Claus Friis
+Martha Friis
+Alhed Larsen
+Andreas Larsen
+-  Sinding</t>
+  </si>
+  <si>
+    <t>Rylen er en Kerteminde fiskerbåd, der i årene 1921-25 fungerede som ekspeditionsskib for Achton Friis og Johannes Larsen under forberedelsen af bogværket De Danskes Øer bind 1-3, som udkom 1926-28.
+I dag fungerer Rylen som museumsskib for Østfyns Museer.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er blevet forsinket i forhold til hjemrejsen til Kerteminde pga det dårlige vejr i Henne, så Achton Friis og Puf må selv klare de sidste forberedelser inden sejladsen med Rylen, bl.a. at hyre en mand mere.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wCSt</t>
+  </si>
+  <si>
+    <t>Kirkeby Kro 18 April 1922.
+Kære Achton Friis!
+Jeg har en rædsom daarlig Samvittighed fordi jeg sidder her endnu i Stedet for i Kjerteminde og forberede Afrejsen og tilse Rylen. Det er ogsaa et forbistret Vejr. Nu har jeg i 3 Uger gaaet og ventet paa bare 2 Dage hvor jeg kunde være ude med et større Billede uden at det har indfundet sig. Det har et Par Gange været stille om Mrg, men ved 9 Tiden begynder det saa at blæse, det er snart til at faa Fnat paa Hjærnen af. Det er kedeligt men jeg maa bede Dem rejse til Kjerteminde og klare Sagerne alene. Min Kone skriver at der har meldt sig en anden yngre Fisker, men Chr. Andersen siger han er et Svin og at han ikke vilde spise af den Mad han laver. Den anden som jeg talte med paastaar han vil drikke sig fuld en Gang imellem. Selv anbefaler han en ældre Mand som skal være god men som vil have 300 Kr. om Maaneden. har De tænkt paa at vi maa have en Jolle eller Pram, nu da Puf formodentlig vil bruge en i Sommer. Mon vi ikke kunde bruge Chr. Andersens? Den er jo nok lidt stor men det gaar vel. Puf er jo hjemme nu saa han kan jo gaa Dem lidt til Haande derovre. Hvad Dag skal vi være paa Samsø? det begynder at interessere mig. Venlig Hilsen til Deres Kone Klaus og Dem selv.
+Deres hengivne
+Johannes Larsen.
+P.S.
+Jeg husker ikke om sidst, jeg skrev bad Dem hilse Kaptajn Sinding og takke for hans Brev og fortælle ham at Kjæden er i Kerteminde og at Postvæsenet er vant til at jeg tituleres Malermester
+JL.</t>
+  </si>
+  <si>
     <t>Henne Kirkeby, 6854 Henne
 Samsø
 Kerteminde</t>
   </si>
   <si>
     <t>Achton Friis
 Vagn Jacobsen
 Drude Jørgensen
 Andreas Larsen</t>
   </si>
   <si>
     <t>Skibet, der blev døbt "Rylen" blev erhvervet til brug ved sejladsen under udarbejdelsen af bogværket "De Danskes Øer" med tekst af Achton Friis og illustrationer af Achton Friis og Johannes Larsen. Båden fungerer nu som museumsbåd for Østfyns Museer.</t>
   </si>
   <si>
     <t>Johannes Larsen har meget travlt med de sidste billeder, og vejret driller. Pga. tidnød må han derfor bede Achton Friis om at sørge for udrustningen af båden "Rylen" til næste tur blandt de danske øer med Samsø som første mål. 
 Der er kommet brev fra brygger Jacobsen om, at hans ven redaktøren køber det blå svanebillede. 
 Larsen har lavet en gåseakvarel.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/okB8</t>
   </si>
   <si>
     <t>Kirkeby 18 April 1922.
 Kæreste Alhed
 Posten narrede mig i Dag han var allerede borte ved den Tid han plejer at komme. Det er trist at det ikkke kan blive saa skikkeligt Vejr at jeg kan faa mine store Billeder ud. Det har det kun været en Eftermiddag siden i rejste. Nu nærmer jo Tiden sig da jeg skal ud med Friis. Saa der bliver jo ingen Tid hjemme. Jeg har skreven til Friis i Dag at han maa selv sørge for Udrustningen ad "Rylen" i Kjerteminde og bedt ham meddele hvilken Dag vi skal rejse til Samsø. Vi skal jo være der i 14 Dage før vi skal ud at sejle til Smaaøer. Saa kan han jo ogsaa se paa de forskellige Skipperemner. Puf vil vel nok være ham lidt behjælpelig, da jeg nu ikke kan være der. Jeg vilde meget nødig lade de 4 store Billeder i Stikken. Selv om jeg kan lave en Aquarel om Dagen var det jo dog bedre om jeg fik dem klaret og desuden skulde jo Drude gerne have det ene. Jeg fik et Brev fra Brygger Jacobsen i Dag som jeg sender Dig: Den Redaktør kunde gerne have bestemt sig til det blaa Svanebillede som han talte om at købe da de var her, det havde battet bedre jeg bød ham det for 1000 Kr. men han vilde tænke over det. Jeg har faaet lavet en Gaaseaquarel i Dag som jeg tror er helt pæn og hvis Vejret ikke er ændret i Morgen laver jeg en til. 
 19/4.
 I Dag er det da endeligt dejligt Vejr. Jeg har [ulæseligt ord] et af de store i Formdg og skal nu se hvad jeg kan lave i Eftrmdg. 
 Mange kærlige Hilsner
 Din 
-JL.</t>
-[...31 lines deleted...]
-Jeg husker ikke om sidst, jeg skrev bad Dem hilse Kaptajn Sinding og takke for hans Brev og fortælle ham at Kjæden er i Kerteminde og at Postvæsenet er vant til at jeg tituleres Malermester
 JL.</t>
   </si>
   <si>
     <t>1922-04-20</t>
   </si>
   <si>
     <t>Johannes Larsen er i Henne Kirkeby for at male og gå på jagt. Han og Achton Friis skal afsted med skibet Rylen for at gøre studier til bogværket De Danskes Øer.</t>
   </si>
   <si>
     <t>Dette brev er meget kortfattet, da Johannes Larsen vil skynde sig at få malet i det gode vejr. Den første maj er der afgang med Rylen fra Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/d8rT</t>
   </si>
   <si>
     <t>Kirkeby 20 April 1922.
 Kæreste Alhed!
 Ja i Dag faar du kun et Par Ord, da jeg maa benytte Vejret, men da jeg sender dette til Kjerteminde, det kan jo ikke naa dig i Kjøbenhavn, vil der jo ligge mindst 3 Breve fra mig. Bare nu Vejret vilde holde et Par Dage til saa jeg kan blive færdig til at rejse hjem Søndag eller Mandag. Jeg har haft Brev fra Friis at vi først skal af Sted 1st. Maj.
 Mange kærlige Hilsner 
 Din 
 JL.</t>
   </si>
   <si>
     <t>1922-04-22</t>
   </si>
@@ -3546,51 +3546,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5b1C41UN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MzRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LrfZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4PIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PFdDRBzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RFdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/am4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mF5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9mU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QVYL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ND7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kmPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QRKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0SUh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zE76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rc8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Payi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kz8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TkK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ASN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wClj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rz1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OrRd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eiWl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Iuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DfZD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RhDq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Jja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AO51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5WId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UQpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N6eE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jMEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bBBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mr78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9q05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ITVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77Wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H10Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3Rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otT6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cvqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tKtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eyxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Wdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PpTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7g4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9cyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I3y0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mBp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R1th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LU95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d8rT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c7S3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mryl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OYCZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XfRm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lstw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XhN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9sG9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RWsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2Vh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rgjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ujN6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OKg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W2u7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HyLK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GiXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cLLD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h1m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AjCU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bpGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5b1C41UN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MzRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LrfZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4PIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PFdDRBzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RFdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/am4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mF5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9mU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ND7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QVYL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kmPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0SUh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QRKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zE76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rc8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Payi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kz8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TkK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ASN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wClj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rz1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OrRd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eiWl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Iuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DfZD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RhDq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Jja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AO51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5WId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UQpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N6eE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jMEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bBBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mr78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9q05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ITVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77Wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H10Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3Rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otT6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cvqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tKtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eyxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Wdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7g4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PpTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9cyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I3y0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mBp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R1th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LU95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d8rT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c7S3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mryl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OYCZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XfRm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lstw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XhN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9sG9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RWsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2Vh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rgjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ujN6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OKg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W2u7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HyLK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nAey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GiXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cLLD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h1m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AjCU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bpGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M106"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -4291,109 +4291,109 @@
       </c>
       <c r="H16" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>108</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>109</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>110</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>114</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>53</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>45</v>
+      </c>
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G18" s="5" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>122</v>
       </c>
       <c r="J18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>123</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>124</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B19" s="5" t="s">
@@ -4468,110 +4468,110 @@
       </c>
       <c r="I20" s="5" t="s">
         <v>134</v>
       </c>
       <c r="J20" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K20" s="5" t="s">
         <v>135</v>
       </c>
       <c r="L20" s="6" t="s">
         <v>136</v>
       </c>
       <c r="M20" s="5" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>138</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>24</v>
-[...12 lines deleted...]
-        </is>
+        <v>25</v>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>139</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="J21" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>138</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>25</v>
-[...10 lines deleted...]
-        <v>144</v>
+        <v>24</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H22" s="5" t="s">
         <v>145</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>146</v>
       </c>
       <c r="J22" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K22" s="5" t="s">
         <v>147</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>148</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>150</v>
       </c>
       <c r="B23" s="5" t="s">
@@ -4657,51 +4657,51 @@
       </c>
       <c r="L24" s="6" t="s">
         <v>161</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>163</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>164</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>165</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>166</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K25" s="5" t="s">
         <v>167</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>168</v>
       </c>
       <c r="M25" s="5" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
@@ -5085,51 +5085,51 @@
       </c>
       <c r="L34" s="6" t="s">
         <v>228</v>
       </c>
       <c r="M34" s="5" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>230</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>231</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>232</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>233</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5" t="s">
         <v>218</v>
       </c>
       <c r="K35" s="5" t="s">
         <v>234</v>
       </c>
       <c r="L35" s="6" t="s">
         <v>235</v>
       </c>
       <c r="M35" s="5" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>237</v>
       </c>
@@ -5416,105 +5416,105 @@
       <c r="H42" s="5" t="s">
         <v>276</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K42" s="5" t="s">
         <v>277</v>
       </c>
       <c r="L42" s="6" t="s">
         <v>278</v>
       </c>
       <c r="M42" s="5" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
         <v>280</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="E43" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F43" s="5" t="s">
         <v>45</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G43" s="5" t="s">
         <v>281</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>282</v>
       </c>
       <c r="I43" s="5" t="s">
         <v>283</v>
       </c>
       <c r="J43" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K43" s="5" t="s">
         <v>284</v>
       </c>
       <c r="L43" s="6" t="s">
         <v>285</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>280</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      <c r="F44" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E44" s="5" t="s">
         <v>45</v>
+      </c>
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G44" s="5" t="s">
         <v>287</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>288</v>
       </c>
       <c r="I44" s="5" t="s">
         <v>289</v>
       </c>
       <c r="J44" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K44" s="5" t="s">
         <v>290</v>
       </c>
       <c r="L44" s="6" t="s">
         <v>291</v>
       </c>
       <c r="M44" s="5" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
@@ -6503,146 +6503,146 @@
       </c>
       <c r="I67" s="5" t="s">
         <v>430</v>
       </c>
       <c r="J67" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K67" s="5" t="s">
         <v>431</v>
       </c>
       <c r="L67" s="6" t="s">
         <v>432</v>
       </c>
       <c r="M67" s="5" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
         <v>434</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-        </is>
+        <v>25</v>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>53</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>435</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>257</v>
+        <v>436</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="J68" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
         <v>434</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>25</v>
-[...7 lines deleted...]
-        <v>53</v>
+        <v>24</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G69" s="5" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>441</v>
+        <v>257</v>
       </c>
       <c r="I69" s="5" t="s">
         <v>442</v>
       </c>
       <c r="J69" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K69" s="5" t="s">
         <v>443</v>
       </c>
       <c r="L69" s="6" t="s">
         <v>444</v>
       </c>
       <c r="M69" s="5" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
         <v>446</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>447</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>448</v>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K70" s="5" t="s">
         <v>449</v>
       </c>
       <c r="L70" s="6" t="s">
         <v>450</v>
       </c>
       <c r="M70" s="5" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
         <v>452</v>
       </c>
@@ -6891,114 +6891,114 @@
       </c>
       <c r="J76" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K76" s="5" t="s">
         <v>488</v>
       </c>
       <c r="L76" s="6" t="s">
         <v>489</v>
       </c>
       <c r="M76" s="5" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
         <v>491</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>24</v>
+        <v>478</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="5" t="s">
         <v>492</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>493</v>
       </c>
       <c r="I77" s="5" t="s">
         <v>494</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>29</v>
+        <v>218</v>
       </c>
       <c r="K77" s="5" t="s">
         <v>495</v>
       </c>
       <c r="L77" s="6" t="s">
         <v>496</v>
       </c>
       <c r="M77" s="5" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
         <v>491</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>478</v>
+        <v>24</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="5" t="s">
         <v>498</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>499</v>
       </c>
       <c r="I78" s="5" t="s">
         <v>500</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>218</v>
+        <v>29</v>
       </c>
       <c r="K78" s="5" t="s">
         <v>501</v>
       </c>
       <c r="L78" s="6" t="s">
         <v>502</v>
       </c>
       <c r="M78" s="5" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
         <v>504</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E79" s="5" t="s">
@@ -7243,51 +7243,51 @@
       </c>
       <c r="L84" s="6" t="s">
         <v>540</v>
       </c>
       <c r="M84" s="5" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
         <v>542</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>231</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>53</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>543</v>
       </c>
       <c r="I85" s="5" t="s">
         <v>544</v>
       </c>
       <c r="J85" s="5" t="s">
         <v>218</v>
       </c>
       <c r="K85" s="5" t="s">
         <v>545</v>
       </c>
       <c r="L85" s="6" t="s">
         <v>546</v>
       </c>
       <c r="M85" s="5" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
@@ -7920,51 +7920,51 @@
       </c>
       <c r="K100" s="5" t="s">
         <v>640</v>
       </c>
       <c r="L100" s="6" t="s">
         <v>641</v>
       </c>
       <c r="M100" s="5" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
         <v>643</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>354</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
         <v>644</v>
       </c>
       <c r="I101" s="5" t="s">
         <v>645</v>
       </c>
       <c r="J101" s="5" t="s">
         <v>639</v>
       </c>
       <c r="K101" s="5" t="s">
         <v>646</v>
       </c>
       <c r="L101" s="6" t="s">
         <v>647</v>
@@ -8010,51 +8010,51 @@
       </c>
       <c r="K102" s="5" t="s">
         <v>651</v>
       </c>
       <c r="L102" s="6" t="s">
         <v>652</v>
       </c>
       <c r="M102" s="5" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
         <v>654</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>655</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
         <v>656</v>
       </c>
       <c r="I103" s="5" t="s">
         <v>657</v>
       </c>
       <c r="J103" s="5" t="s">
         <v>639</v>
       </c>
       <c r="K103" s="5" t="s">
         <v>658</v>
       </c>
       <c r="L103" s="6" t="s">
         <v>659</v>
@@ -8141,51 +8141,51 @@
       </c>
       <c r="K105" s="5" t="s">
         <v>672</v>
       </c>
       <c r="L105" s="6" t="s">
         <v>673</v>
       </c>
       <c r="M105" s="5" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
         <v>675</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>655</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
         <v>676</v>
       </c>
       <c r="I106" s="5" t="s">
         <v>677</v>
       </c>
       <c r="J106" s="5" t="s">
         <v>639</v>
       </c>
       <c r="K106" s="5" t="s">
         <v>678</v>
       </c>
       <c r="L106" s="6" t="s">
         <v>679</v>