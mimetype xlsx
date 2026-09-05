--- v0 (2026-07-11)
+++ v1 (2026-09-05)
@@ -3213,51 +3213,51 @@
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen havde overset Vincents brev. Han er inviteret til Orelund i pinsen. 
 Der er koldt i Kirkeby. Larsen maler to små billeder hver dag. Når Thomsen har solgt sin butik, har han vel ikke haft tid til at sende tobak til Larsen, som er nødt til at ryge Brugsens. Puf må sende noget. 
 Lysse bør opsætte verandaprojektet, til Andreas og Johannes Larsen kommer "derop" og ser på det.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/z8uu</t>
   </si>
   <si>
     <t>Kirkeby Kro 16 April 1929.
 Kære Puf!
 Vincents Brev var godt nok i Konvoluten men da det er tyndt og har samme Farve, havde jeg overset det i første Omgang. Indlagt er Invitation til Orelund i Pintsen, som jeg har sagt Tak til, og haaber det passer Dig ogsaa. Til den Tid skulde jeg jo gerne være godt i Gang paa Romsø, men da der naturligvis ikke er til at være for Folk i Pintsen er det jo rart at komme derfra. Klip bare Hækken ned. Her er Th’s Brev saa vidt jeg kan se er det hans Mening at jeg skal læse det for Bøttern og Dr Hviid, men saa kan Du jo ligesaa godt laane dem det hvis Du synes. Her er ogsaa Solskin og Frost, men med Undtagelse af i Søndags da det var mildt og ret stille, har her blæst temmeligt forbandet hver Dag, saa jeg gaar omkring hvor der er Læ og maler smaa Billeder. Naa Thomsen har solgt, ja saa er det vel derfor at han ikke har haft Tid til at sende mig Tobak, kan Du ikke faa sendt mig noget, jeg er nu begyndt at ryge Brugsens her. Den hedder Prim Rose. Kan Du ikke skrive til Lysse om Verandaen. X Naar Du mener at Taget skal paa igen synes jeg egentlig der var mer Mening i at opsætte Foretagendet til vi kommer der op sammen Ja nu faar Du ikke mere denne Gang, der er en Del at svare paa og jeg skal jo ogsaa passe Maleriet, jeg holder paa at jeg maa male mindst 2 Billeder om Dagen, naar de er smaa. Mange Hilsner
 Din Far.
 X Jeg mener at det er rart at kunde se begge Dele, saa kan vi bedre bestemme os.
 Puf.</t>
   </si>
   <si>
     <t>1934-03-14</t>
   </si>
   <si>
     <t>Peter Klokker
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Hubert Paulsen
 Ingeborg Rasmussen
 - Selmquist</t>
   </si>
   <si>
     <t>Kirkeby: Johannes Larsen tog ofte på jagt- og maleture ved Fiilsø og boede på Henne Kirkeby Kro.
 Odensebillederne: 1934-1936 udførte Johannes Larsen freskoudsmykninger i festsalen på Odense Rådhus.
 Andresens Frøkultur: se Emil Andresen i Personregister. EA købte den store, gamle købmandsgård beliggende i Kertemindes bymidte i 1887.
 Torsketunge, hagekød af torsk er det stykke kød, der sidder under hovedet på en torsk. Man panerer kødet og steger det på panden. (Søgninger på Internettet jan. 2022). 
 Hubert er muligvis Hubert Paulsen.</t>
   </si>
   <si>
     <t>Johannes Larsen har ryddet op i værkstedet. 
 Peter Klokker er blevet bestyrer af et savværk i Gribskov. 
 Ingeborg Rasmussen kommer til middag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/h1m1</t>
   </si>
   <si>
     <t>Kjerteminde 14 Marts 1934
 Kære Lysse!
 Jeg glemte at sende Selmqvist´s Skrivelse med, her er den. Jeg har brugt de 3 sidste Dage til en haardt tiltrængt Oprydning paa Værkstedet og efter Programmet skulde jeg køre til Kirkeby paa Fredag hvor det er min Plan at benytte Tiden indtil Paaske til at gå i Marken med Scott og lave Skitser til Odensebillederne. Puf og Else kørte Fru Klokker til Færgen i Dag. De er flyttet til Nøddebo i Anledning af at Peter er bleven Bestyrer af et Savværk i Gribskov. Han har solgt sit herværende Savværk til Moderen, hvis Savværk brændte forleden sammen med Andresens Frøkulturbygning. Vi skal have Fru Jens Rasmussen til Aften, Menu: saltede Torsketunger som Hubert har sendt.
 Mange Hilsner fra os alle tre
 JL.</t>
@@ -3277,51 +3277,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/AjCU</t>
   </si>
   <si>
     <t>Kirkeby 27 Maj 1938.
 Kære Lysse
 Hermed Dokumentet med Underskrifter. Pengene skal jeg tage ned til Stationen med og se om jeg kan sende dem herfra. I modsat Fald maa Puf sende fra Kjerteminde. Jeg er vældig glad ved at Du har ordnet det med Sällsnäsjagten. Jeg er lige bleven færdig med Aquarel No 28 og nu skal jeg have malet et Oljebillede som jeg har Bestilling paa og saa har jeg bedt Puf hente mig paa Tirsdag. Jeg kan ikke huske om jeg har meddelt Jer at jeg tænker paa at rejse til Båxhult i Juni. Jeg glæder mig til at se alle Jeres Forbedringer Mange Hilsner
 Din 
 Far.</t>
   </si>
   <si>
     <t>1940-12-21</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Christian Møller, maler
 - Nørregaard
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Kærgård Klitplantage er en 1.437 hektar stor plantage, der ligger mellem Vejers Strand og Henne Strand ud til Nordsøen. (Wikipedia marts 2022).
 1 alen er 62,77 cm.
 Maler Møllers hus hedder Pedersminde og ligger for foden af Møllebakken, hvor Larsen-familien boede. 
 Fedmøllen eller Skovmøllen lå på Feden, som er området syd for havnen i Kerteminde. 
 En fransksigte er en melsigte (Ordbog over det Danske Sprog).</t>
   </si>
   <si>
     <t>Efter at have skåret træsnit i otte dage har Larsen været i Kirkeby for at gå på jagt. Det var imidlertid frostvejr og tåge, så der blev ikke meget jagt. 
 Johannes Larsen har købt Maler Møllers hus for 14.000 kr. 
 Der er kommet en ny møller, og han maler byggryn. Svanemøllen er den eneste mølle i byen nu. 
 Marie er kommet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zPGo</t>
   </si>
   <si>
     <t>Kjerteminde 21 Dec. 1940.
 Kære Lysse og Bimse!