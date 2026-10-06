--- v0 (2026-04-27)
+++ v1 (2026-10-06)
@@ -1030,210 +1030,210 @@
     <t>Bertram -
 Alhed Marie Brønsted
 Andreas Larsen
 Georg Larsen</t>
   </si>
   <si>
     <t>Vejret er fortsat meget dårligt ved Filsø, og temperaturen så lav, at Johannes Larsen fryser hele dagen - også indendørs.
 Hans bror Gross (Georg Larsen) fylder 50 år, og JL vil derfor sende en festblanket.
 Larsen spørger, om Alhed hørte nattergalen, efter at han rejste.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AO51</t>
   </si>
   <si>
     <t>Kirkeby 10 Maj 1920.
 Kæreste Alhed!
 Tak for dit Brev, som jeg fik nu. Det var morsomt at det gik Dig saa godt hos Bertram. Du maa endelig skrive flittigt til mig. Det er et væmmelig Vejr, jeg har aldrig frosset saadan før heroppe, jeg har frosset hver Dag fra Fødderne og opefter saa det har gjort ondt i Hovedet, det har regnet og blæst hele Tiden saa det hverken har været til at nære sig og ude eller inde naar jeg ikke netop var i Seng. I Frmdg ser det dog lidt bedre ud, men skønt Solen nu Kl. 11 skinner ind ad Vinduerne viser Thermometret her i Skænkestuen kun knap 10 grader R. Det er snart til at blive ked af at Tiden Gaar uden at jeg faar lavet noget. Jeg har husket Gross's Fødselsdag og tænkt paa at telegrafere, men det var godt jeg fik dit Brev for jeg havde ikke tænkt paa at det var 50 han fyldte, saa maa jeg vist sætte lidt mere Svung paa det og maaske ofre en Festblanket. Er det i Dag Lomme rejser? Jeg troede først det var omkring d. 20. Gud ved hvor længe Brevene er undervejs. Dit er jo skreven Fredag og kommer Mandag, men det kan jo have ligget i Henne i Gaar. Jeg maa maaske hellere skrive et Par ord til Puf i Dag for at han kan have det i Overmorgen. Hørte Du Nattergalen efter at jeg var rejst hjemmefra? Mange kærlige Hilsner, skriv nu endelig tit, her er ikke morsomt i det ækle Vejr. 
 Din 
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1920-05-11</t>
   </si>
   <si>
     <t>Aarhus
-Silkeborg</t>
-[...28 lines deleted...]
-    <t>Aarhus
 Henne Kirkeby</t>
   </si>
   <si>
     <t>Christian Caspersen
 Grethe Jungstedt
 Andreas Larsen
 Johan Larsen
 Eiler Lehn Schiøler
 Ellen Dorothea Lehn Schiøler
 Frida Madsen</t>
   </si>
   <si>
     <t>Grethe Sawyer blev i 1920 gift med den svenske maler Kurt Jungstedt. 
 På hjørnegrunden af Rådhuspladsen og Vesterbrogade lå frem til 1934 Centralhotellet. I hotellets stueetage fandtes Café Paraplyen, som havde fået navn efter den store parasol, som var opsat på facaden til brug for udendørs servering. Raadhuspladsen.dk (lokaliseret nov. 2021)</t>
   </si>
   <si>
     <t>Alhed Larsen er sammen med Grethe Sawyer, som skal rejse til Stockholm.
 Svanerne slås derhjemme. Johannes Larsen må tale med Frida i telefonen om, hvad hun skal gøre. 
 Alhed har været syg i maven, og nu har hun blærer på læberne og kan næsten ikke vise sig offentligt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UvT0</t>
   </si>
   <si>
     <t>[Resterne af en kuvert med poststempel. Herpå står]:
 Maleren Johs. Larsen
 p.t. Kirkeby Kro
 Jylland Henne St
 Kæreste Lavsi!
 Jeg sidder i Paraplyen med Grethe Sawyer, der rejser til Stockholm i Morgen, jeg har været hos Max. Nu tager jeg ind med 3 Toget og spadserer med Drengene i det dejlige Vejr. – De har ringet fra Kerteminde at Svanerne slaas saa det bløder. Jeg har bedt Agraren se til dem. Hvis Du mener der er noget at gøre, om f.Ex. Hansvanen maa lukkes inde, saa skriv selv til Frida. Du kunde jo ogsaa sende hende et Telegram om at ringe Henne 4 op paa en bestemt Tid, saa kan Du selv høre Besked og instruere hende. – Du skriver da endelig til lille Gamle, eller rettere har skreven, men Du kunde da sende et Telegram, hvis Du ikke har skreven. Det er en Fandens Pen. – Her er Børnehjælpsdag og en forf. Tumult, her er rædsomt. – Desværre har min Mave været saa skidt og nu har jeg faaet 2 mægtige Blamaser paa Læberne, jeg ser farlig ud, det er væmmeligt at rende rundt med, jeg vilde gærne til Lehn Schiølers, men kan næsten ikke vise mig for nogen. - - I Morgen rejser [ulæseligt] fra Aarhus, jeg har lige siddet og skreven til Kaptajnen paa Skibet om at tage sig af hende.
 Masser af Hilsner! Det er dejligt vi nu har faaet godt Vejr.
 11-5-20 Din Alhed</t>
+  </si>
+  <si>
+    <t>Aarhus
+Silkeborg</t>
+  </si>
+  <si>
+    <t>- Godske-Nielsen
+Andreas Larsen
+Johan Larsen
+Eiler Lehn Schiøler
+Niels Dines Wangberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er formodentlig i Birkerød, hvor hendes drenge var på kostskole. Puf/Andreas havde fødselsdag 12. maj.</t>
+  </si>
+  <si>
+    <t>Det er endelig blevet bedre vejr, og Schiøler og Godske Nielsen er på vej til Filsø. Johannes Larsen maler er billede med Viber og håber at nå et mere denne dag.
+JL har ikke hørt noget fra Lysse om skovduerne - og hvordan går det med svanerne hjemme i Kerteminde?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5WId</t>
+  </si>
+  <si>
+    <t>Kirkeby d. 11 Maj 1920.
+Kæreste Alhed!
+Tusind Tak for det lange Brev. Du kan tro jeg blev glad da jeg kom hjem og saa at der laa Brev fra Dig i Dag igen. Der var ogsaa Brev fra Schiøler som skriver at han kører hjemme fra i Dag til Aarhus derfra til Silkeborg hvor han besøger Godske Nielsen, der gerne vil med herud. Han mener saa at de kan være her Torsdag Aften. Endelig i Dag er det da blevet menneskeligt Vejr. Det var nok koldt i Mrgs, men op ad Formdg stillede det af samtidig med at det klarede. Jeg var ude og malede et lille Billede med Viber og jeg haaber at faa malet et til i Eftermdg. Bare jeg nu kunde faa noget ordentlig Vejr i nogle Dage saa jeg kan komme i Gang, det har været til at fortvivle over hidtil, det er aldrig hændt mig før, at jeg i en hel Uge ikke har kunnet male ude paa Gr. af Vejret. 
+Jeg kan ikke forstaa at Du kun har faaet et Brev fra mig, jeg skrev til Dig den første Frmdg jeg var her og dette er altsaa det 4de Brev jeg skriver og jeg har faaet 3 fra Dig med det i Dag. Jeg synes 70 Kr. er en høj Betaling, men vi maa vel give ham det. Jeg skriver saa til Wangberg. Jeg har ikke hørt eller læst noget af Lysse om Skovduer. Hører Du noget hjemme fra om Svanerne? Hils de andre. Mon de Breve jeg skrev i Gaar kommer i Dag eller i Mrg. Hvis Du faar dette i Mrg kan Du jo gratulere Puf en Gang til. Mange kærlige
+Hilsner 
+Din 
+Johannes Larsen.</t>
   </si>
   <si>
     <t>1920-05-12</t>
   </si>
   <si>
     <t>Alhed Larsen
 Andreas Larsen</t>
   </si>
   <si>
     <t>Leif Berg
 Wilhelmine Berg
 Alhed Marie Brønsted
 - Dorf-Petersen
 Alhed Larsen
 Johan Larsen
 - Leerbech
 Ernst Mentze
 - Skipper</t>
   </si>
   <si>
     <t>Johannes Larsen er i Henne Kirkeby, og Alhed er hos sine sønner, som er elever på Birkerød Kostskole. Alhed går til sangtimer.</t>
   </si>
   <si>
     <t>Brev 1: Puf fortæller, at han har givet lagkage til klassen, og at latintimen var aflyst.
 Brev 2: Alhed Larsen bliver rost for sin sang. Andreas har fødselsdag og sidste skoledag, så de skal ud at spise samt have gæster. Hun vil købe færdigsyet tøj i Magasinet til sønnen. Drengene har snart ferie, men der er en engelskeksamen først.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UQpl</t>
   </si>
   <si>
     <t>Kære Far!
 Tak for de dejlige Fotografier, du kan tro jeg er glad ved dem. Vi staar og skal over at drikke Chokolade paa Konditoriet. Mor, Mence, Lysse og jeg. I sidste Time i dag gav jeg Lagkage i Klassen. Vi skulde have haft Latin med Skipper, men det blev der selvfølgelig ikke noget af. At vi iaften skal hen paa Kroen har Mor jo skrevet om. Tak for dit Brev! Det kom i dag til Frokost. Mange Hilsner fra Puf.
 Kæreste Lavsi!
 Tak for Dit Brev i Dag. Ja det er aabenbart en langsom Postgang, naar det Brev, jeg lagde i Postkassen Fredag tidlig Eftermiddag i Kjbn, først naade Dig Mandag, og det Du skrev i Forgaars, fik jeg først i Dag. – Jeg har været inde at synge til Morgen, jeg bliver saa vældig rost denne Gang, det er en stor Fornøjelse. Hun sagde i Dag, at det var rigtignok godt, at vi ikke havde opgivet det, for nu var det sikkert, at jeg vilde faa meget Fornøjelse af det. Hvert Øjeblik siger hun ”pænt Alhed”, og ”kan Du høre Du har en nydelig Stemme”. Hun gennemgaar smukke Sange med mig. – I Dag er det altsaa lille Gamles Fødselsdag jeg skal hen nu om lidt at dække Gavebord til han er færdig med Skolen. Det er hans sidste Skoledag i Dag saa det er en dobbelt Festdag. – De har faaet fri til at spise Bøf med mig paa Kroen, og bagefter skal et Par af Kammeraterne herhen til Adr. til Kaffe og et Glas Vin, jeg har købt Rhinskvin hos Dorf-Petersen.
 Det er kedeligt, at Vejret bliver ved at være saa daarligt deroppe, her har det været rigtig yndigt de sidste Dage. – Jeg tænker jeg paa Fredag kan faa den Gamle med ind at bestille sort Tøj. Jeg har næsten mest Lyst til at prøve færdigsyet i Magasinet. Tante Mis sagde her i Lørdags, at Leerbech, som altid har syt til Leif, ofter [r’et overstreget] er uheldig, men at det færdigsyte fra Magasinet, der blev rettet lidt til, sad fortrinligt og at Leif ogsaa er meget bred. Og saa er det meget billigere. Lysse faar Paaske [ordet overstreget] Pinseferie paa Tirsdag, saa følger jeg med dem hjem. Gamle skal læse. Bare det nu maa gaa ham godt, det gamle Skind, han skal have engelsk Prøvestil i Dag. – Nej, jeg hørte ikke Nattergalen, skønt jeg lyttede meget efter. Det er løjerligt med de Svaner der slaas Lomme skrev om det i Gaar men nu haaber jeg Du selv har sat Dig i Forbindelse med dem hjemme, hvis Du mener der er noget at gøre. Lomme skrev ogsaa, at Paafuglen ”var med Æg”, det maa vel betyde, at den har lagt. – Nu faar Du ikke mere. Mange Hilsner fra Din Alhed.</t>
   </si>
   <si>
     <t>1920-05-14</t>
-  </si>
-[...23 lines deleted...]
-Johannes Larsen.</t>
   </si>
   <si>
     <t>Niels Bechsgaard 
 - Brincher
 Peter Oluf Brønsted
 Christian Caspersen
 Andreas Larsen
 Johan Larsen
 Ellen Dorothea Lehn Schiøler
 Christine  Mackie</t>
   </si>
   <si>
     <t>Johannes Larsen er i Henne Kirkeby. Alhed er hos sine sønner i Birkerød, hvor de er på kostskole. Hun går desuden til sangtimer. 
 Det er uvist, hvem Klavs er.</t>
   </si>
   <si>
     <t>Alhed vil besøge Fru Lehn Schiøler, men ser stadig slem ud med sår på læben. Hun skal til sangtime også.
 Andreas slider med lektier og eksamener, og der er ikke tid til at se på nyt tøj til ham. Drengene har fået hver sit værelse. 
 Alhed Larsen skal hjælpe søsteren Christine med at så græs.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/weXn</t>
   </si>
   <si>
     <t>[På kuverten]:
 Maleren Johs. Larsen
 p.t. Kirkeby Kro
 Henne St.
 Jylland
 [Poststemplet]:
 Birkerød 14.5.20 [ulæseligt klokkeslæt]
 [Brevet]:
 Kæreste Lavsi!
 Hvor er det dog dejligt, at Vejret nu er saa fint, og det er jo meget smukt Vejr at se paa med Skyer og skiftende Belysninger. Det var kedeligt Hr. L. Sch. Ikke kom, da Vejret var saa slemt. Jeg vil ud at hilse paa hans Kone, hun har ikke været i Byen i disse Dage og jeg ser ogsaa saa rædsom ud endnu med de to store Saar paa Læben. I Morgen skal jeg ind at have Time, men da har jeg lovet at komme til Max. Gamle slider vældig i det, vi kan ikke komme ind om Tøj før paa Mandag, da han har Prøvestil hver Dag i denne Uge. Han og Lysse har indrettet det saadan, at de har faaet hver sit Værelse nu i Examenstiden for at Gamle kan læse i Fred. Jeg havde ham og Klavs og Brincher til Chokolade paa Konditoriet før efter endt dansk Prøvestil i Flyvning og dens Betydning. Lille Peter ligger af noget Forkølelse med Feber, Lysse og jeg skal ned at se til ham nu i Skovinspektionen. Naar jeg kommer hjem, skal jeg hjælpe Chr. at saa Græsplæne. Hils Hr. L.S. og Bechgaards og masser af Hilsner til Dig selv
 Din Alhed</t>
+  </si>
+  <si>
+    <t>- Godske-Nielsen
+Andreas Larsen
+Johan Larsen
+Eiler Lehn Schiøler
+Christine  Mackie
+Elisabeth Mackie</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Birkerød hos familien samt hos drengene, som er på Birkerød Kostskole. 
+Svanen hjemme på Møllebakken i Kerteminde ligger på reden, men der er ingen æg i den. Dette fremgår af brev fra Alhed 13. maj 1919. Pigerne på Møllebakken har skrevet det til hende.</t>
+  </si>
+  <si>
+    <t>Det er kedeligt med svanerne, men Alhed Larsen må lade dem være i fred. Johannes Larsen er på jagt med vennerne Godske-Nielsen og Schiøler.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/HV4d</t>
+  </si>
+  <si>
+    <t>Kirkeby 14 Maj 1920.
+Kæreste Alhed.
+I Hast, Tak for Dine 2 Breve jeg fik i Dag. Det er noget kedeligt noget med Svanerne, jeg ved ikke noget at gøre end at lade dem være i Fred til vi kommer hjem, og det kan jo vare længe for mit vedkommende. Schiøler og Godske-Nielsen kom i Gaar, vi har været ude til Mrg. og er nu hjemme for at styrke os med en Kop Kaffe, skal saa ud igen. G.N. rejser i Aften. Det er bedre Vejr i Dag d.v.s. ikke koldt men blæsende. Jeg er meget ked af det med Svanerne. Mange kærlige Hilsner til Jer alle 3 og Chr og Putte.
+Din 
+Johannes Larsen.</t>
   </si>
   <si>
     <t>1920-05-17</t>
   </si>
   <si>
     <t>Henne Kirkeby
 Vesterhavsvej 327, 6830 Nørre Nebel</t>
   </si>
   <si>
     <t>Martin Haahr
 Andreas Larsen
 Eiler Lehn Schiøler</t>
   </si>
   <si>
     <t>Johannes Larsens svaner (indkøbt i Hamburg Zoo) har ligget på en rede uden æg nogen tid.</t>
   </si>
   <si>
     <t>Johannes Larsen er på tur til Nymindegab og derefter på jagt efter kobbersnepper. Vejret er godt, og han har travlt med at male, så han kan komme hjem til Kerteminde igen.
 JL glæder sig over sønnen Pufs ihærdighed i skolen - venter også på Alhed Larsens opringning vedr. svanerne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dn3Q</t>
   </si>
   <si>
     <t>Kirkeby d. 17 Maj 1920.
@@ -1783,112 +1783,112 @@
 Jens Rasmussen</t>
   </si>
   <si>
     <t>Det formodes, at brevet fra Kattrup er fra Rasmus Kattrup, bosiddende på Risinge Gods ved Kerteminde.
 Larsen opfordres af højskolemanden og forfatteren Nordahl Petersen til at indtræde i en komité, der vil rejse en mindesten over Jens Rasmussen, som var bror til Mads Rasmussen og medlem af Fyns Kunstmuseum bestyrelse.</t>
   </si>
   <si>
     <t>Johannes Larsen er fortsat utilfreds med de dårlige vejrforhold. 
 Bryggeren sender nok penge, når han får billederne. 
 Nordahl Petersen opfordrer Larsen til at gå ind i en komité, der arbejder på at rejse en mindesten over Jens Rasmussen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/h5A3</t>
   </si>
   <si>
     <t>Kirkeby 2. Paaskedag 1922.
 Kæreste Alhed.
 Tak for Brevet. Jeg er ved at blive ked af det Vejr. Jeg faar ikke nok bestilt og synes ikke heller jeg kan opgive det før jeg faar de store Billeder malet. Jeg har lavet et Par Aquareller og er Par Smaabilleder. Her er et Brev fra Kattrup, der er desværre ikke Plads, men mon Du ikke skulde snakke med ham om et andet Sted. Bryggerens Penge kommer antagelig naar han faa Billederne. Jeg tager dem med hjem og sender dem derfra. Hvordan gaar det med Din Udstilling i Odense. Her var Opfordring fra Nordahl Petersen om, at være med i en Komité som vil rejse en Mindesten over Jens Rasmussen. Mange Hilsner. Bare jeg snart var hjemme. Hils de andre.
 Din 
 JL.</t>
   </si>
   <si>
     <t>1922-04-18</t>
   </si>
   <si>
+    <t>Henne Kirkeby Kro
+8305 Samsø</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Achton Friis
+Claus Friis
+Martha Friis
+Alhed Larsen
+Andreas Larsen
+-  Sinding</t>
+  </si>
+  <si>
+    <t>Rylen er en Kerteminde fiskerbåd, der i årene 1921-25 fungerede som ekspeditionsskib for Achton Friis og Johannes Larsen under forberedelsen af bogværket De Danskes Øer bind 1-3, som udkom 1926-28.
+I dag fungerer Rylen som museumsskib for Østfyns Museer.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er blevet forsinket i forhold til hjemrejsen til Kerteminde pga det dårlige vejr i Henne, så Achton Friis og Puf må selv klare de sidste forberedelser inden sejladsen med Rylen, bl.a. at hyre en mand mere.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wCSt</t>
+  </si>
+  <si>
+    <t>Kirkeby Kro 18 April 1922.
+Kære Achton Friis!
+Jeg har en rædsom daarlig Samvittighed fordi jeg sidder her endnu i Stedet for i Kjerteminde og forberede Afrejsen og tilse Rylen. Det er ogsaa et forbistret Vejr. Nu har jeg i 3 Uger gaaet og ventet paa bare 2 Dage hvor jeg kunde være ude med et større Billede uden at det har indfundet sig. Det har et Par Gange været stille om Mrg, men ved 9 Tiden begynder det saa at blæse, det er snart til at faa Fnat paa Hjærnen af. Det er kedeligt men jeg maa bede Dem rejse til Kjerteminde og klare Sagerne alene. Min Kone skriver at der har meldt sig en anden yngre Fisker, men Chr. Andersen siger han er et Svin og at han ikke vilde spise af den Mad han laver. Den anden som jeg talte med paastaar han vil drikke sig fuld en Gang imellem. Selv anbefaler han en ældre Mand som skal være god men som vil have 300 Kr. om Maaneden. har De tænkt paa at vi maa have en Jolle eller Pram, nu da Puf formodentlig vil bruge en i Sommer. Mon vi ikke kunde bruge Chr. Andersens? Den er jo nok lidt stor men det gaar vel. Puf er jo hjemme nu saa han kan jo gaa Dem lidt til Haande derovre. Hvad Dag skal vi være paa Samsø? det begynder at interessere mig. Venlig Hilsen til Deres Kone Klaus og Dem selv.
+Deres hengivne
+Johannes Larsen.
+P.S.
+Jeg husker ikke om sidst, jeg skrev bad Dem hilse Kaptajn Sinding og takke for hans Brev og fortælle ham at Kjæden er i Kerteminde og at Postvæsenet er vant til at jeg tituleres Malermester
+JL.</t>
+  </si>
+  <si>
     <t>Henne Kirkeby, 6854 Henne
 Samsø
 Kerteminde</t>
   </si>
   <si>
     <t>Achton Friis
 Vagn Jacobsen
 Drude Jørgensen
 Andreas Larsen</t>
   </si>
   <si>
     <t>Skibet, der blev døbt "Rylen" blev erhvervet til brug ved sejladsen under udarbejdelsen af bogværket "De Danskes Øer" med tekst af Achton Friis og illustrationer af Achton Friis og Johannes Larsen. Båden fungerer nu som museumsbåd for Østfyns Museer.</t>
   </si>
   <si>
     <t>Johannes Larsen har meget travlt med de sidste billeder, og vejret driller. Pga. tidnød må han derfor bede Achton Friis om at sørge for udrustningen af båden "Rylen" til næste tur blandt de danske øer med Samsø som første mål. 
 Der er kommet brev fra brygger Jacobsen om, at hans ven redaktøren køber det blå svanebillede. 
 Larsen har lavet en gåseakvarel.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/okB8</t>
   </si>
   <si>
     <t>Kirkeby 18 April 1922.
 Kæreste Alhed
 Posten narrede mig i Dag han var allerede borte ved den Tid han plejer at komme. Det er trist at det ikkke kan blive saa skikkeligt Vejr at jeg kan faa mine store Billeder ud. Det har det kun været en Eftermiddag siden i rejste. Nu nærmer jo Tiden sig da jeg skal ud med Friis. Saa der bliver jo ingen Tid hjemme. Jeg har skreven til Friis i Dag at han maa selv sørge for Udrustningen ad "Rylen" i Kjerteminde og bedt ham meddele hvilken Dag vi skal rejse til Samsø. Vi skal jo være der i 14 Dage før vi skal ud at sejle til Smaaøer. Saa kan han jo ogsaa se paa de forskellige Skipperemner. Puf vil vel nok være ham lidt behjælpelig, da jeg nu ikke kan være der. Jeg vilde meget nødig lade de 4 store Billeder i Stikken. Selv om jeg kan lave en Aquarel om Dagen var det jo dog bedre om jeg fik dem klaret og desuden skulde jo Drude gerne have det ene. Jeg fik et Brev fra Brygger Jacobsen i Dag som jeg sender Dig: Den Redaktør kunde gerne have bestemt sig til det blaa Svanebillede som han talte om at købe da de var her, det havde battet bedre jeg bød ham det for 1000 Kr. men han vilde tænke over det. Jeg har faaet lavet en Gaaseaquarel i Dag som jeg tror er helt pæn og hvis Vejret ikke er ændret i Morgen laver jeg en til. 
 19/4.
 I Dag er det da endeligt dejligt Vejr. Jeg har [ulæseligt ord] et af de store i Formdg og skal nu se hvad jeg kan lave i Eftrmdg. 
 Mange kærlige Hilsner
 Din 
-JL.</t>
-[...31 lines deleted...]
-Jeg husker ikke om sidst, jeg skrev bad Dem hilse Kaptajn Sinding og takke for hans Brev og fortælle ham at Kjæden er i Kerteminde og at Postvæsenet er vant til at jeg tituleres Malermester
 JL.</t>
   </si>
   <si>
     <t>1922-04-20</t>
   </si>
   <si>
     <t>Johannes Larsen er i Henne Kirkeby for at male og gå på jagt. Han og Achton Friis skal afsted med skibet Rylen for at gøre studier til bogværket De Danskes Øer.</t>
   </si>
   <si>
     <t>Dette brev er meget kortfattet, da Johannes Larsen vil skynde sig at få malet i det gode vejr. Den første maj er der afgang med Rylen fra Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/d8rT</t>
   </si>
   <si>
     <t>Kirkeby 20 April 1922.
 Kæreste Alhed!
 Ja i Dag faar du kun et Par Ord, da jeg maa benytte Vejret, men da jeg sender dette til Kjerteminde, det kan jo ikke naa dig i Kjøbenhavn, vil der jo ligge mindst 3 Breve fra mig. Bare nu Vejret vilde holde et Par Dage til saa jeg kan blive færdig til at rejse hjem Søndag eller Mandag. Jeg har haft Brev fra Friis at vi først skal af Sted 1st. Maj.
 Mange kærlige Hilsner 
 Din 
 JL.</t>
   </si>
   <si>
     <t>1922-04-22</t>
   </si>
@@ -2163,93 +2163,93 @@
   <si>
     <t>Johannes Larsen havde overset Vincents brev. Han er inviteret til Orelund i pinsen. 
 Der er koldt i Kirkeby. Larsen maler to små billeder hver dag. Når Thomsen har solgt sin butik, har han vel ikke haft tid til at sende tobak til Larsen, som er nødt til at ryge Brugsens. Puf må sende noget. 
 Lysse bør opsætte verandaprojektet, til Andreas og Johannes Larsen kommer "derop" og ser på det.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/z8uu</t>
   </si>
   <si>
     <t>Kirkeby Kro 16 April 1929.
 Kære Puf!
 Vincents Brev var godt nok i Konvoluten men da det er tyndt og har samme Farve, havde jeg overset det i første Omgang. Indlagt er Invitation til Orelund i Pintsen, som jeg har sagt Tak til, og haaber det passer Dig ogsaa. Til den Tid skulde jeg jo gerne være godt i Gang paa Romsø, men da der naturligvis ikke er til at være for Folk i Pintsen er det jo rart at komme derfra. Klip bare Hækken ned. Her er Th’s Brev saa vidt jeg kan se er det hans Mening at jeg skal læse det for Bøttern og Dr Hviid, men saa kan Du jo ligesaa godt laane dem det hvis Du synes. Her er ogsaa Solskin og Frost, men med Undtagelse af i Søndags da det var mildt og ret stille, har her blæst temmeligt forbandet hver Dag, saa jeg gaar omkring hvor der er Læ og maler smaa Billeder. Naa Thomsen har solgt, ja saa er det vel derfor at han ikke har haft Tid til at sende mig Tobak, kan Du ikke faa sendt mig noget, jeg er nu begyndt at ryge Brugsens her. Den hedder Prim Rose. Kan Du ikke skrive til Lysse om Verandaen. X Naar Du mener at Taget skal paa igen synes jeg egentlig der var mer Mening i at opsætte Foretagendet til vi kommer der op sammen Ja nu faar Du ikke mere denne Gang, der er en Del at svare paa og jeg skal jo ogsaa passe Maleriet, jeg holder paa at jeg maa male mindst 2 Billeder om Dagen, naar de er smaa. Mange Hilsner
 Din Far.
 X Jeg mener at det er rart at kunde se begge Dele, saa kan vi bedre bestemme os.
 Puf.</t>
   </si>
   <si>
     <t>1934-03-14</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Peter Klokker
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Hubert Paulsen
 Ingeborg Rasmussen
 - Selmquist</t>
   </si>
   <si>
     <t>Kirkeby: Johannes Larsen tog ofte på jagt- og maleture ved Fiilsø og boede på Henne Kirkeby Kro.
 Odensebillederne: 1934-1936 udførte Johannes Larsen freskoudsmykninger i festsalen på Odense Rådhus.
 Andresens Frøkultur: se Emil Andresen i Personregister. EA købte den store, gamle købmandsgård beliggende i Kertemindes bymidte i 1887.
 Torsketunge, hagekød af torsk er det stykke kød, der sidder under hovedet på en torsk. Man panerer kødet og steger det på panden. (Søgninger på Internettet jan. 2022). 
 Hubert er muligvis Hubert Paulsen.</t>
   </si>
   <si>
     <t>Johannes Larsen har ryddet op i værkstedet. 
 Peter Klokker er blevet bestyrer af et savværk i Gribskov. 
 Ingeborg Rasmussen kommer til middag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/h1m1</t>
   </si>
   <si>
     <t>Kjerteminde 14 Marts 1934
 Kære Lysse!
 Jeg glemte at sende Selmqvist´s Skrivelse med, her er den. Jeg har brugt de 3 sidste Dage til en haardt tiltrængt Oprydning paa Værkstedet og efter Programmet skulde jeg køre til Kirkeby paa Fredag hvor det er min Plan at benytte Tiden indtil Paaske til at gå i Marken med Scott og lave Skitser til Odensebillederne. Puf og Else kørte Fru Klokker til Færgen i Dag. De er flyttet til Nøddebo i Anledning af at Peter er bleven Bestyrer af et Savværk i Gribskov. Han har solgt sit herværende Savværk til Moderen, hvis Savværk brændte forleden sammen med Andresens Frøkulturbygning. Vi skal have Fru Jens Rasmussen til Aften, Menu: saltede Torsketunger som Hubert har sendt.
 Mange Hilsner fra os alle tre
 JL.</t>
   </si>
   <si>
     <t>1940-12-21</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Christian Møller, maler
 - Nørregaard
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Kærgård Klitplantage er en 1.437 hektar stor plantage, der ligger mellem Vejers Strand og Henne Strand ud til Nordsøen. (Wikipedia marts 2022).
 1 alen er 62,77 cm.
 Maler Møllers hus hedder Pedersminde og ligger for foden af Møllebakken, hvor Larsen-familien boede. 
 Fedmøllen eller Skovmøllen lå på Feden, som er området syd for havnen i Kerteminde. 
 En fransksigte er en melsigte (Ordbog over det Danske Sprog).</t>
   </si>
   <si>
     <t>Efter at have skåret træsnit i otte dage har Larsen været i Kirkeby for at gå på jagt. Det var imidlertid frostvejr og tåge, så der blev ikke meget jagt. 
 Johannes Larsen har købt Maler Møllers hus for 14.000 kr. 
 Der er kommet en ny møller, og han maler byggryn. Svanemøllen er den eneste mølle i byen nu. 
 Marie er kommet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zPGo</t>
   </si>
   <si>
     <t>Kjerteminde 21 Dec. 1940.
 Kære Lysse og Bimse!
@@ -2434,51 +2434,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/mSCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MzRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LrfZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RFdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/am4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mF5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9mU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QVYL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ND7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QRKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zE76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Payi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kz8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TkK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ASN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rz1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eiWl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DfZD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RhDq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Jja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AO51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5WId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UQpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N6eE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bBBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9q05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77Wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3Rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otT6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cvqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tKtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eyxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Wdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PpTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9cyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mBp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R1th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LU95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d8rT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c7S3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mryl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OYCZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rgjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cLLD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h1m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bpGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/mSCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MzRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LrfZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RFdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/am4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mF5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9mU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QVYL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ND7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QRKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zE76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Payi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kz8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TkK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1ASN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rz1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eiWl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DfZD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RhDq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Jja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AO51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5WId" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UQpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weXn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N6eE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bBBa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9q05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77Wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3Rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otT6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cvqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tKtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eyxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Wdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PpTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9cyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mBp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R1th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LU95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d8rT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c7S3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mryl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OYCZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rgjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cLLD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h1m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bpGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M72"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -3752,105 +3752,105 @@
       <c r="H30" s="5" t="s">
         <v>204</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>205</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>206</v>
       </c>
       <c r="M30" s="5" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>208</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>209</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>210</v>
       </c>
       <c r="I31" s="5" t="s">
         <v>211</v>
       </c>
       <c r="J31" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K31" s="5" t="s">
         <v>212</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>213</v>
       </c>
       <c r="M31" s="5" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>208</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>15</v>
-[...7 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G32" s="5" t="s">
         <v>215</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>216</v>
       </c>
       <c r="I32" s="5" t="s">
         <v>217</v>
       </c>
       <c r="J32" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K32" s="5" t="s">
         <v>218</v>
       </c>
       <c r="L32" s="6" t="s">
         <v>219</v>
       </c>
       <c r="M32" s="5" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
@@ -3885,108 +3885,108 @@
       </c>
       <c r="I33" s="5" t="s">
         <v>224</v>
       </c>
       <c r="J33" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K33" s="5" t="s">
         <v>225</v>
       </c>
       <c r="L33" s="6" t="s">
         <v>226</v>
       </c>
       <c r="M33" s="5" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
         <v>228</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>17</v>
-[...6 lines deleted...]
-      <c r="G34" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="F34" s="5" t="s">
         <v>26</v>
+      </c>
+      <c r="G34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H34" s="5" t="s">
         <v>229</v>
       </c>
       <c r="I34" s="5" t="s">
         <v>230</v>
       </c>
       <c r="J34" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K34" s="5" t="s">
         <v>231</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>232</v>
       </c>
       <c r="M34" s="5" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>228</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="F35" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G35" s="5" t="s">
         <v>26</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H35" s="5" t="s">
         <v>234</v>
       </c>
       <c r="I35" s="5" t="s">
         <v>235</v>
       </c>
       <c r="J35" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K35" s="5" t="s">
         <v>236</v>
       </c>
       <c r="L35" s="6" t="s">
         <v>237</v>
       </c>
       <c r="M35" s="5" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>239</v>
       </c>
       <c r="B36" s="5" t="s">
@@ -4869,114 +4869,114 @@
       </c>
       <c r="J56" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K56" s="5" t="s">
         <v>367</v>
       </c>
       <c r="L56" s="6" t="s">
         <v>368</v>
       </c>
       <c r="M56" s="5" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
         <v>370</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>16</v>
+        <v>357</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="s">
         <v>371</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>372</v>
       </c>
       <c r="I57" s="5" t="s">
         <v>373</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
       <c r="K57" s="5" t="s">
         <v>374</v>
       </c>
       <c r="L57" s="6" t="s">
         <v>375</v>
       </c>
       <c r="M57" s="5" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
         <v>370</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>357</v>
+        <v>16</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="s">
         <v>377</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>378</v>
       </c>
       <c r="I58" s="5" t="s">
         <v>379</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>166</v>
+        <v>21</v>
       </c>
       <c r="K58" s="5" t="s">
         <v>380</v>
       </c>
       <c r="L58" s="6" t="s">
         <v>381</v>
       </c>
       <c r="M58" s="5" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
         <v>383</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E59" s="5" t="s">