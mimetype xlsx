--- v0 (2026-05-13)
+++ v1 (2026-08-13)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="433" uniqueCount="329" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="457" uniqueCount="346" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1221,50 +1221,134 @@
 Lars Syberg</t>
   </si>
   <si>
     <t>Både Johanne (Besse, Fritz Sybergs datter), hendes mand, Harald Giersing, og Marie Schou/Syberg boede på det nedlagte gartneri, Valdal, på Valby Langgade i 1926. Marie fortsatte med at arbejde i Rigsdagen, efter at hun og Fritz Syberg var blevet gift, og hun flyttede først til Kerteminde, da hun var blevet pensioneret. 
 Jensen-familien havde et hus i Tibirke, Nordsjælland.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
   </si>
   <si>
     <t>Fritz og Lars (Sakker) Syberg vil komme på besøg hos Jensen en af de næste dage. De tager toget hjem om aftenen. 
 Fritz Syberg har haft en maveomgang, og Johanne (Besse) tilkaldte læge, men alt er godt nu.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ny9b</t>
   </si>
   <si>
     <t>Valby Langg. 30 6-7-26
 Kære Joh. V. og Else.
 Jeg haaber at komme ud til Jer en af Dagene, men kan ikke sige med Sikkerhed hvilken Dag, dog bliver det snart, maaske allerede i Morgen, men bestemt ved jeg det ikke. Dersom I ikke har noget derimod, tager jeg Sakker med han har aldrig set noget af Nord-Sjælland. Vi bliver saa hos Jer og tager med Toget hjem om Aftenen, der gaar vist Tog ved 10 Tiden fra Hillerød.
 Forresten har jeg lige overstaaet et Mavetilfælde hvor Besse fandt det raadeligt at tilkalde Læge. Det var ubehageligt, men havde ingen Følger – j.m. ingen Operation til Følge – alt er nu i Orden. Altsaa paa snarlig Gensyn – (maaske i Morgen).
 Eders hengivne
 Fritz Syberg.</t>
   </si>
   <si>
+    <t>1926-12-22</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>Hillerød
+Postmester Branner</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Hanne -  -, kokkepige Erikshaab
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Marie Syberg
+Kjeld Tutein
+Laura Warberg
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Birgitte Barslund var. 
+Konflikten med Adam og Ina/Sjums Goldschmidt kan muligvis have drejet sig om, at Ina i 1926 blev gift for første gang.
+Gamle Hanne var kokkepige på Warberg-børnenes barndomshjem, Erikshaab. Hun var barnløs og boede i sin alderdom på et plejehjem af en art i Odense. 
+Magisterbørnene er Louise og Johannes Brønsteds børn. De blev af og til passet af Alhed Larsen i længere perioder; dette navnlig, når Johannes Brønsted fungerede som gæsteprofessor m.v. i udlandet. 
+Buf er Jørgen Schou. Bufs mor: Marie Syberg.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3892</t>
+  </si>
+  <si>
+    <t>Johanne/Junge Larsen takker for pakken og brevet.
+Det var trist, at Astrid/Dis fik et nervøst anfald. Det er jo Adam, der har forurettet Astrid og ikke omvendt. Astrid håber, at det dog vil komme Ina/Sjums Goldschmidt til lykke. Det er spændende, hvad Alfred Goldschmidt siger.
+Godt, at Astrids selskab gik fint.
+Johanne C. Larsen har besøgt gamle Hanne. Hun har det godt, men hun er jo ikke omgivet af "sine egne".
+Ellen Sawyer rejser den følgende dag.
+Johanne vil ikke sætte en alpeviol på moderens grav, men i stedet tulipaner. Kjeld Tutein har bundet kranse, som de har lagt på graven.
+Adolph/Agraren Larsen har tjent penge i gartneriet. Han, Johanne m.fl. holder jul hjemme. Alhed Larsen passer Brønsteds børn, og Alhed tåler ikke ret meget. Johanne kæmper med sig selv for ikke at blive bitter.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/JPz9</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Astrid Warberg
+Adr. Postmester Branner
+Hillerød
+Sjælland
+[Med blyant på kuvertens forside:]
+Dec 1926
+[Med kuglepen på kuvertens forside:]
+11-4-2000
+(Bibbe.)
+[Med blæk på kuvertens bagside:]
+JWarberg Larsen
+Kjerteminde
+[I brevet]
+22-12-1926.
+Kære lille gode Dis!
+Det var en stor Glæde for os alle at faa den dejlige Pakke i Dag, vi var jo saa letsindige at pakke op og det ene Jubelraab efter det andet lød fra Manse og Bibbe! Tusind Tak for alt, Godter Tobak Appelsiner og ikke mindst det fantastisk lange Brev! Jeg havde en lille Pause i Travlheden - eller rettere kunde lave mig en - saa jeg tændte straks en af de glimrende Cigarer og satte mig til at læse Brevet Du fortæller mig ikke hvem der har lavet de søde smaa Pipfugle, de er henrivende synes jeg og klæder Brevet allekæreste; det faar jeg at vide en anden Gang. -
+Det var da kedeligt, at du fik nervøst Anfald - ja der er en Grænse for ens Ballance [nr. to "l" i ordet overstreget] og Selvbeherskelse og ve den der naar over Grænsen, det skal nok give Bagslag mod en selv - - i dette Tilfælde, at du satte dig selv til at gaa op til Adam og ligesom bede om godt Ord igen. Det er jo ham der har forurettet ham dig ["ham" overstreget; "dig" indsat over linjen] og ikke omvendt. Men lad os nu haabe - og jeg ønsker saa inderligt for dig og for de unge at det hele maa falde godt ud og blive til vedvarende Lykke for lille Sjums og derigennem for dig; jeg har været saa spændt paa Alfreds Stilling i Sagen, men maa nok vente lidt endnu med at høre Resultatet! 
+Det var dog dejligt at høre om Jeres Selskab, hvor var det en dejlig Dag for Jer alle, mest for lille søde Nus. Jeg sendte hende i Efterm. en Bog, bare den passer for hende, man ved det jo aldrig naar man ikke har læst den. Mon hun naar at faa den før I rejser, jeg vidste ikke paa det Tidspunkt om I skulde til Hillerød som sædvanlig - godt at I skulde søde Dis! I faar det nok hyggeligt og yndigt oppe hos Tutte. 
+Mens jeg husker det - gamle Hanne! Jeg var hos hende omkring ved Mortensdag - Elle skulde have været med men kom for sent til Toget til sin ubeskrivelige Skuffelse; jeg stod og vippede op og ned ad Toget, men vippede op da det begyndte at køre, hvis jeg havde ventet paa Elle og næste Tog var jeg ikke naaet ud til Hanne. Jo Dis jeg tror hun har det godt; hun fulgte mig paa Vej og skønt jeg diplomatisk gik hende paa Klingen kunde jeg ikke faa andet ud af det, end at de er gode ved hende; men det er jo ikke mine egne, for jeg "har
+II
+jo ingen" sagde gamle Hanne og græd. Det var anden Gang jeg besøgte hende efter Mors Død. Hun var ret rask og jeg tror Værelset er godt nok, det ligger jo lige ved den eneste Stue de har Ild i, saa der kan næsten ikke undgaa at komme Lunelse derind. 
+Den gode kære Elle var her nu i Aften, hun rejser i Morgen med 11 Toget! Hvad hun har lavet og købt af Gaver er noget ganske æventyrligt Hun havde travlt men fik da Kaffen og fik smagt paa alle vore Smaakager. Vi talte sammen om at det er næsten kedeligt at sætte en Alpeviol ud i Frosten; to Timer efter vil den hænge og se grim ud; jeg tror næsten jeg paa egen Haand tager røde Tulipaner, det sætter jeg ogsaa ud; jeg forstaar nok, at du vil have Alpeviol fordi Mor holdt saa meget af dem, men nu skal du høre hvad jeg gør; jeg faar for den ene Kr. røde Tul. i Potte med grønt og naar vi faar en periode med Tø - hvem ved maaske til Mors Fødselsdag - sætter jeg en Alpeviol ud, jeg skal med Lethed faa en hos Puf for den anden Krone. Synes du ikke godt om det? 
+Alhed Elle og jeg var der sammen i Efterm. de havde dejlige Kranse med som Kjeld Tutein (Pufs Medhjælper) binder; grønne med røde Bær; bagefter var vi et Øjeblik hos Birgitte Barslund der græd af Rørelse over, at vi havde Mors graa Golftrøje med ned til hende, du ved den vi alle gav Mor til den 80 Aars. Alhed havde Vin med også. 
+Her har vi det saa godt, Agraren har tjent Penge mest i Gartneriet, saa vi har faaet alle vore Renter betalt før Julen, det er en dejlig Fornemmelse naar de kommer ned rettidig. - - Vi holder Jul herovre hos os selv, Alhed vil helst være fri for os, de har jo ogsaa de tre Magisterbørn og Alhed taaler jo saa lidt - og dog, jeg er den eneste Søster her, tænk at man alligevel helst vil være fri's for !! Men du og jeg, søde Dis, "er jo heller ikke som de andre", som Bufs Moder siger. - Men tro mig, skønt ikke Antroposof, har jeg tumlet meget med mig selv for ikke at blive bitter og jeg er sikker paa, at naar vi er nået Juleaften er jeg idel Sødme og ikke Spor bitter. 
+Jeg kan ikke mere, det er Midnat og du ved hvor man er i Aand op mod Jul. Endnu en Gang Tak for alt kæreste Dis! Og saa faar du til Slut alle de gode Juleønsker jeg kan komme i Tanker Manse bad mig indtrængende paa eget Initiativ om at hilse dig og ønske dig glædelig Jul!
+[Indsat øverst s. 4; på hovedet:]
+Tusind Hilsner til dig og lille Nus fra din Junge.</t>
+  </si>
+  <si>
     <t>1929-02-23</t>
   </si>
   <si>
     <t>Thora  Branner</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>1
 Vindegade 72</t>
   </si>
   <si>
     <t>Louise Amstrup
 Johannes Nicolaus Brønsted
 Drude Jørgensen
 Johanne Christine Larsen
 Otto Emil  Paludan
 Ellen  Sawyer
 - Vesterdal</t>
   </si>
   <si>
     <t>Det vides ikke, hvorfor Thora Branner befandt sig i Vindegade, eller hvem der boede på adressen. Det vides heller ikke, hvem Kristine var.</t>
   </si>
   <si>
@@ -1348,53 +1432,50 @@
   <si>
     <t>Julie/Pan Brandt fyldte 60 år i 1931.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3854</t>
   </si>
   <si>
     <t>Thora/Tutte Branner ville gerne have været med til at fejre Julie/Pan Brandt, men hun og manden skal til deres hus i Sverige. De skal vinterordne haven og rydde et stykke jord til urter. Stedet hedder Puttebygget. Johanne/Junge C. Larsen har været med Thora og Vilhelm deroppe. De tog på rotur, lavede bål mm., og Johanne nød det som et barn. Der er alt, hvad man har brug for i huset i form af køkkengrej, sengetøj mm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/taqC</t>
   </si>
   <si>
     <t>Hillerød
 10 - 9 - 31
 Kære Lugge!
 Tak for dit Brev! den go'e Pan! - Ja på een Måde vilde vi gerne være med til at fejre hende; men ser du! Vi har, - da min Fødselsdag meget heldigt falder på en Lørdag - bestemt at fejre den med en lille Tur op til vores svenske Hus; Vilhelm vilde se at få et Par Dage fri i den Anledning. Foruden den Fornøjelse, som det altid er - navnlig for mig - at komme derop, har Turen det praktiske Formål at vinterordne eet og andet deroppe; der er fortrinlig Havejord omkring Huset, men fuldkommen græsgroet, og vi synes, det var rart at få gravet et stykke til lidt Urter.
 Du kan tro, det er et rart Sted, Puttebygget - det hedder det virkelig; der har ligget en gammel Gård. Du må se at komme derop engang! - jeg var lykkelig over at have Junge en halv Snes Dage; jeg tror, hun nød det, og det var dejligt at se, hvor hun livede op og kom i Humør. Vi travede hende også godt, kan du tro; bl.a. var vi en Søndag på en lang Rotur med Mad, Kaffekedel, Bål etc, og Junge morede sig som et Barn! Jeg tror virkelig hun har Gavn af det Ophold længe. - Vi har fået Huset helt godt monteret, så vi kan tage derop uden at medføre noget videre; foruden "alt" i Porcelæn og Køkkengrejer er der Lagner, Dækketøj og en Del Sengetøj; ja, jeg har endogså både Tøj, Fodtøj, Rammetøj etc. deroppe! 
 Nå, det var en hel Del om Huset! Du kan nok mærke, at en Del af min Sjæl er deroppe! Men for at komme tilbage til det foreliggende, så er det kedeligt at de to Ting skal kollidere, men - som sagt!!! etc.
 Tusind Hilsner til jer alle!
 Din
 Tutte.</t>
   </si>
   <si>
     <t>1933-01-17</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kerteminde</t>
   </si>
   <si>
     <t>Hareskov St.</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Julius Hviid
 Grethe Jungstedt
 - Knudsen, skomager
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Else Larsen, Else, Andreas Larsens kone
 Arne Mortensen
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvilket spil Laura/Bibbe havde med at gøre i Hillerød. 
 Succes var et chokolademærke solgt af firmaet Galle &amp;amp; Jessen (Arkiv.dk – her billede fra 1922).
@@ -1774,50 +1855,115 @@
 Bakkevej 12
 Hareskov St.
 ” tirsd. ” 23-1-07.
 læst lørd. d. 17-9-05.
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard pr. Dræby
 [I brevet:]
 Nu ogsaa Jøderne i Czekkosl.! 18 marts 39
 hvor er det snart forfærdeligt
 og det arme Land. 
 Kæreste Dis!
 Endelig faar jeg fat paa Brevet til dig, saa meget har sinket mig, Bibbe været daarlig nogle Dage af Forkølelse og mine Sygehusture trætter og distraherer mig –
 Tak for dit Brev! Det var rigtig nok sødt af dig at skrive straks efter, du kom op. Hvor trist dog med al den Sygdom hos Jer; hvor saadan en alvorlig Mavesygdom dog maa have taget paa Axel, der er ikke saa mange Kræfter at tage af. Gid han dog nu maa være over det; da du skrev havde han endnu 38⁵, det er dog høj Feber. Og hvad for en Slags Mavesygdom kan det dog have været naar det smitter – du skrev, han havde smittet dig, er det ikke snarere to Virkninger af en og samme Aarsag? Siger Doktoren ikke noget om det? Alm. Mavedaarlighed smitter jo ikke. S.u. 
 Lad mig straks gaa i Gang med at fortælle dig om Dagen. Den blev en dejlig Oplevelse. Kl. 10½ ankom en stor Bil med Chr. Lugge og Elle; jeg blev læsset og vi gled. Min første Bemærkning var: Jeg synes I er noget blomsterløse”, der var neml. ikke saa meget som et Blad at se i Bilen; men de trøstede mig med, at hele Magasinet var fuldt. Vi havde saa en yndig Tur derned, Solskin med enkelte Haglbyger. Vi var i saa god Tid, at vi kunde tage op paa Heden Kirkegaard og se til det gamle Gravsted – havde jeg vidst det kunde jeg have haft Vintergækker med til Tante Minnis Grav, jeg havde en Krans med til Fars, den kunde jeg jo ikke dele; jeg havde ikke bundet den selv, vi havde nok Gækker og Krans men ingen Grønt og det er jo lige saa vigtigt. Vi tog lige til Erikshaab, hvor de jo ventede os til Middag Kl 12; ved ”Stenten” i Hestehaven stod Elle og Lugge af og gik gennem Skoven, L. har jo ikke set den i mange Aar. Jeg advarede dem mod Bækken, men de kom da paa en mystisk Maade over, der var jo meget Vand alle Vegne dernede. Flaget vajede paa Erikshaab, L. og Marie stod smilende og søde og Haven og Omgivelserne var så hægede som de paa nogen Maade kunde være
 2
 Der var varmt og henrivende. Så indløb Elle og L. og vi gik ind til en lille fin Middag; Suppe jævn m. Rosenkål, en dejlig Kalvesteg samt Jaffa Appelsiner, Rødvin. Laders holdt en nydelig Tale for Fars Minde – hvor har alle Mennesker dog holdt af Far. Vi var alle sammen saa glad [”glad” overstreget] glade og tilpasse og saa festligt stemte; Elle sagde, at hun tudede uafbrudt, hun faar det jo let ved saadanne Lejligheder. De var saa oplagt glade ved os. Efter Kaffe og Cigarer gik de en Tur i Haven, jeg blev inde og havde [”havde” overstreget] saa ud gennem Havestuedøren. Der er hugget en Del i Efteraaret, saa man overalt har de skønne Omgivelser ind paa Livet: Aaen, Engene, Markerne overfor der skraaner op ad Lyndelse Kirke, Egelund – du ser det hele for dig. Jeg havde en af Agrarens Støvler paa, saa jeg gik helt godt. Der var Plads i Dydenborgs store Bil til os alle, saa L. og M. kom med paa Kirkeg. Der laa din dejlige Krans og straalede foran Pladen - ja det ved du jo fra Billedet, Tak for det. Der var pænt, men det faldt os ikke ind, at der var gjort særlig rent til Dagen. (Saa pænt af den gode Sognefoged) Laders tog alle de grimme visne Mahognibuske el – ret. Pinde bort, han kunde brække dem af. Chr. havde Tulipaner med Knold med; dem plantede hun hele Vejen uden om Bænken - du forstaar i Kanten der. Elle havde bundet et Kors, Puf en henrivende lille Krans med Violbuketter, Lugge have flere Sammenplantninger i aflange Trækasser med alskens Foraarsblomster og saa min Krans, det hele var nydeligt – ja meget smukt; vi hentede en Rive et Sted og rev efter os – d.v.s. Laders; han besørgede med kyndig Haand alt det korporlige Arbejde. Chr. og Lugge havde Krokus med som de plantede paa Pallams Grav. Mens vi var der, skinnede Solen (efter en stærk Byge, som vi tilbragte i Bilen inden vi stod ud) saa smukt og varmt og Kirkelaugnet saa pragtfuldt ud 
 3
 med saa meget Vand, at det næsten var en Sø. Det hele var en vidunderlig Oplevelse. Jeg var saa glad ved, at Chr. og Lugge øjensynlig var saa glad ved Laders og Marie, de faldt saa godt sammen. 
 Der var dækket fint Kaffebord i Havestuen, da vi kom tilbage, men vi trak snarest efter Kaffen ind i Dagligstuen ved d. varme Kakkelovn.
 Ved 5 Tiden drog vi af til Kjertem. hvor vi fik dejlig Aftensmad hos Lases og en hyggelig Aften bagefter med megen Røg og Diskuteren Verdenssituation. Puf kørte mig hjem og saa var det forbi. En herlig Dag.
 Jeg tager hver anden Dag ud paa D [”D” overstreget] Sygehuset og faar diathemibehandl. (Lys paa Taaen). Det hjælper godt synes jeg, men er jo baade dyrt og besværligt for os; køres op og hentes v. Bilerne. Men naar det bare hjælper, kommer vi jo nok over det.
 Nu er Tiden omme, søde Dis, vil du nøjes med dette.
 God Bedring!! Kærlig Hilsener! Din Junge</t>
   </si>
   <si>
+    <t>1940-01-03</t>
+  </si>
+  <si>
+    <t>Bodild Branner</t>
+  </si>
+  <si>
+    <t>Johan Larsen</t>
+  </si>
+  <si>
+    <t>Småland
+Långaryd</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Vilhelm Branner
+Elena Larsen
+Jens Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Andreas With-Jensen
+Johan With-Jensen</t>
+  </si>
+  <si>
+    <t>Majenfors er en by i Sverige.
+Professor Steffensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8384</t>
+  </si>
+  <si>
+    <t>Bodild Branner sender et foto af sønnen, som desværre endnu er enebarn.
+Johan/Lysse Larsen skrev i 1937 til Bodild, at han havde dårlig samvittighed over endnu ikke at have afleveret bogen "Hvad Nytte er Skoven til" tilbage til Bodild og hendes familie. Han har stadig ikke gjort det, og de vil gerne have bogen igen. 
+Bodild og familien vil gerne besøge Johan og Elena Larsen, men det er en lang cykeltur fra Majenfors til Båxhult. 
+Bodilds far er blevet pensioneret, og han og moderen har bygget et hus i Hillerød tegnet af deres søn, Frits. 
+Andreas og Bodild kælker. Han skal snart begynde i skole. 
+Hvis Johan kommer i nærheden, vil Bodild m.fl. være glade for et besøg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/K81i</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Hr. Lantbrukere Johan Larsen.
+Båxhult.
+Långaryd.
+Småland.
+Sverige
+[På kuvertens bagside:]
+B. With-Jensen.
+Hillerød.
+[I brevet:]
+Hillerød 3. 1. 40.
+Kære Lysse!
+Rigtig godt Nytår ønsker vi Dig og din Kone og Dine Børn!
+Her sender jeg Dig et Billede af mit lille Barn, som uheldigvis stadig er i Ental.
+Visseligen ønsker jeg Jer et godt Nytår, men dette mit Ønske er dog ikke Grunden til, at jeg skriver Dig til. Jeg tvinges til at citere et Brev, Du har sendt mig: "Min Samvittighed har nu nået en sådan Grad af Dårlighed i Anledning af den lånte Bog om Skoven, at jeg føler mig nødt til i det mindste at skrive og snakke lidt o.s.v." Dateret Båxhult 20.8.37.! I samme Brev nævner Du Muligheden af at tage til Falster, og så komme ind om et Svip. Vi har ventet Dig lige siden. Kommer Du snart? Jeg vil ikke plage Dig, men skulde Du en Dag falde over Bogen. (Hvad Nytte er Skoven til.) så vilde vi altså vældig gerne have den igen. I Sommer var en Ven af min Johan, en Søn af Din Kones Lærer, Professor Steffensen, lige ved at komme og besøge Jer, da han var på Cykletur i Småland, for at hente ovennævnte, men uheldigvis turde han ikke, da det kom til Stykket, det Fæ.
+Vi har tit talt om, ["," overstreget] hvor morsomt, ["," overstreget] det var at besøge Jer, og haft Lyst til at gøre det om, men det er en lang Vej på Cykle ned fra Majenfors, så det er ikke blevet af, da ikke endnu. 
+Her har vi det helt godt. Min Far har taget sin Afsked, og de har bygget sig et rart Hus, som Frits har tegnet, med en dejlig Have til, vi bor ti Minutter fra dem i en Lejlighed. Andreas voxer og skal snart i Skole. Hvis I nogensinde skulde komme her i Nærheden, vilde vi blive forfærdelig glade for et Besøg. mine Gamle bor Præstevænget 8. ["mine Gamle bor Præstevænget 8." indsat over linjen] vi "Københavnsvej 8 III v. Andreas og jeg er hver Dag ude at kælke, vi har nærved en Fimbulsvinter, men det har I vel også.
+Nu håber jeg ikke, Du tager mig ilde op, at jeg rykker Dig, hvis det er besværligt for Dig, kan Du jo bare glemme det igen.
+Vi håber I har det godt og sender Jer alle de bedste Hilsner. 
+Din hengivne
+Bodild.</t>
+  </si>
+  <si>
     <t>1940-01-19</t>
   </si>
   <si>
     <t>Blegdamsvej</t>
   </si>
   <si>
     <t>Dræby St.
 Munkebo</t>
   </si>
   <si>
     <t>Bodild Branner
 Frits Branner
 Thora  Branner
 Wilhelm Branner
 Hans Brønsted
 Johannes Nicolaus Brønsted
 Ellen  Sawyer
 Joseph Stalin
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Dr. Rise og Dr. Helweg kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0962</t>
@@ -1899,53 +2045,50 @@
 [Mærke påsat]
 [Håndskrevet i brevet:]
 Hareskov, 28ende Maj 1940 (1869)
 Kære lille søde Junge!
 Tusind Tak for dit lange Brev, som lå her til mig, da jeg i går Aftes kom hjem fra min vidunderlige Ferie i Fr.værk og Hillerød; men tænk, at jeg kom forsent med Skovturen – det nager mig! Nu synes jeg, du skulle bruge Sedlen til små Husvalelser på Hospitalet – Appelsiner – Slik og hvad du har Lyst til, den er tænkt som Luksus til dig selv, lille Junge, og det vil jeg ønske, at du vil bruge den til; jeg føler dybt med dig, hvor er det dog Synd, at de lægger dig så hårdt, hvad skal det dog gavne, de hitter dog også på de mest utroligste Ting; men bare de nu også kan få dig ordnet godt, hvor er det dog spændende! Det er storartet, at Fru Overgård vil telefonere hjem for dig, så er det, som om du er nærmere. I det store og hele synes det jo som om du er ret tilfreds med Forholdene derude; mon du ikke fik den Hovedpine af den stærke Varme? nu er det da bleven lidt mere køligt igen, det er bedre, når man skal ligge i Sengen. – i Dag er det 71 Aar siden Far og Mor holdt Bryllup - vi plejer at skrive til hinanden den Dag – en af os gør det da, i Aar er det så mig. 
 Jeg har lidt Fart på for at udnytte det sidste Dagslys, vi mørkelægger nemlig ikke mere, men går i Seng, når vi ikke kan se mere – så kan man dog vågne til lyse Stuer. Jeg har haft sådan en dejlig Dag, nyder at være hjemme hos mine to goe; tænk, Nus havde af sig selv ferniseret og lakeret det fuldstændig afslidte Køkkengulv, var det ikke sødt af hende!
 I øvrigt skete det kedelige, at netop mens jeg var væk, kom Sjums på Besøg her; nå, hun og Nus havde nu haft så dejligt sammen, og jeg telefonerede fra Fr.værk og hilste på hende, hun var meget imponeret af, så velforsynet jeg havde efterladt mit Hus i alle Måder, med Bagværk, Mad, Rengøring, Orden osv. ”Jeg – sagde Sjums – har kun efterladt dem en Kurv med ustoppede Strømper!”
 Min Rejse var velsignet med det mest enestående Vejr – d v s den Mandag (20 ds) da jeg rejste, regnede det hele Dagen – men jeg frydede mig for den nysåede og tørstende Have. Alle de øvrige Dage var det herligt Sommervejr; jeg stod tidligt op og spadserede en Time; kom lige hjem til Morgenkaffen sammen med Ellen Fensbøl, der var knusende sød som altid. Om Eftmd. cyklede vi dejlige Ture, jeg elsker den Egn og den By. Fredag tog jeg til Hillerød og besøgte efter Telefonaftale Tutte, hun overtalte mig til at blive til Mandag og vi havde Masser af gode Stunder, hun var i så godt Humør. Lørdag Morgen spadserede jeg ud til Friises og fik en Time, der varede 2 Timer, hun roste mig meget, var imponeret af mine Fremskridt. Fru F. indbød mig til at komme Søndag til Morgenkaffe for at hilse på Fru Hørup, som bor hos dem, men som jeg ikke kunde træffe om Lørdagen. Fru F. fulgte mig på Vej (jeg spiste
 2) 
 Frokost med dem i Haven) – og vi traf efter Aftale Tutte ved Badstuen i ”Indelukket”; så gik Fru F. – Tutte havde ikke Spor imod, at jeg besøgte hende igen Søndag Morgen. Tutte gav Kaffe i en ny Restaurant, Rosenhaven, hvor vi sad på en Terasse lige ned til Søen – du kan tro, at Snakken gik! Frits var umådelig sød, men meget stille og tavs; Tutte siger dog, at han begynder at blive helt sig selv; han morede sig over mit Stykke i Avisen og kaldte mig ”Ingeborg på 5’ Sal”, så der er også lidt Humor i ham. 
 (Her kom et Besøg – nu er det næsten mørkt). Mandag var det T og Vilh.s 36 årige års, [”års” indsat over linien] Bryllupsdag – jeg gav 2 Fl Æblemost, som faldt i god Jord. Om Fmd. var vi alle tre på Fr.borgmusæet, som jeg aldrig har set! Det rummer mange rædselsfulde Ting, men ind i mellem er der Perler, som man ønsker at vende tilbage til. (Søndag var vi til Middag ½ 6 hos Bodild som var umådelig sød – hun kom forøvrigt hver Dag en lille Visit.) Mandag Eftermd rejste jeg – fulgt på Banen af den søde Bodild – det var en helt igennem så vellykket Rejse. 
 I Kbh. traf jeg Axel og vi fulgtes ad hjem – hvor min søde Nus havde en herlig Middag parat, jeg var henrykt over at være hjemme hos dem igen; alt var gået så godt, Nus er så interesseret i at lave Mad. 
 I Dag har jeg rigtig taget mit lille goe Hus i Besiddelse, først en grundig Rengøring med Gulvvask over det hele Linien; så Frokost m Nus og så i Haven hele Dagen lige til ½ 5, lugede alle [ulæseligt]bedene, det kan Alb. ikke mere se, så der er meget for mig at lave – så mange Kræfter har jeg ikke haft i mange Aar. Så ind og gøre Ild i Komfuret og varme Maden fra igår – nemt. Nu er det helt mørkt – Kl er 10, altså 9 efter Vorherres Tid, men det er jo Gråvejr, vi får nok mere Regn. Nus og jeg sidder i det lune Køkken – her er lysest og varmest. 
 Næste Gang besvarer jeg dit Brev, i Aften vilde jeg lige fortælle dig det sidst oplevede. 
 Gid det nu må gå dig godt, lille Junge og hvor vil jeg længes efter Bulletiner!
 Tusinde Hilsner!
 Din altid
 Dis.
 I øvrigt er Verden jo skrupskør.</t>
   </si>
   <si>
     <t>1945-10-29</t>
   </si>
   <si>
     <t>Elena Larsen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Johan Larsen</t>
   </si>
   <si>
     <t>B. Bach
 Jens Larsen
 Johanne Christine Larsen
 Jonas Larsen
 Marie Larsen
 Erik Lindgren
 Inger Lindgren
 Elisabeth Neckelmann
 Hubert Paulsen
 Christine Swane
 Lars Swane
 Ulla Syberg
 Ursula Uttenreitter
 Gitte Wilmann</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Elena Larsen er træt, fordi hun har drukket snaps med Christine Swane/Uglen og Marie Larsen. Hun har truffet Lars/Lasse Swane i Bachs Kunsthandel, hvor han har fået et godt arbejde. 
 Jonas og Elena har haft en forjaget rejse fra Halmstad til København. Hun mødte undervejs Inger og Erik Lindgren, men havde ikke tid til at tale med dem. 
 Elena har sendt en pakke med mad.</t>
   </si>
@@ -2267,59 +2410,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLi0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wavK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KuQ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GfZ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx9Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LKB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lifz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/njgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6uKE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/41L5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLi0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wavK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KuQ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GfZ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx9Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LKB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JPz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lifz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/njgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6uKE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K81i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/41L5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M39"/>
+  <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -3336,771 +3479,859 @@
       </c>
       <c r="I23" s="5" t="s">
         <v>196</v>
       </c>
       <c r="J23" s="5" t="s">
         <v>197</v>
       </c>
       <c r="K23" s="5" t="s">
         <v>198</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>199</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>201</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="D24" s="5" t="s">
+      <c r="F24" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="E24" s="5" t="s">
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="F24" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H24" s="5" t="s">
+      <c r="I24" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="I24" s="5" t="s">
+      <c r="J24" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="J24" s="5" t="s">
+      <c r="K24" s="5" t="s">
         <v>207</v>
       </c>
-      <c r="K24" s="5" t="s">
+      <c r="L24" s="6" t="s">
         <v>208</v>
       </c>
-      <c r="L24" s="6" t="s">
+      <c r="M24" s="5" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="D25" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="D25" s="5" t="s">
+      <c r="E25" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="E25" s="5" t="s">
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="F25" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H25" s="5" t="s">
+      <c r="I25" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="I25" s="5"/>
       <c r="J25" s="5" t="s">
         <v>216</v>
       </c>
       <c r="K25" s="5" t="s">
         <v>217</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>218</v>
       </c>
       <c r="M25" s="5" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>220</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>202</v>
+        <v>221</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>203</v>
+        <v>222</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>222</v>
-[...3 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="I26" s="5"/>
       <c r="J26" s="5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>15</v>
+        <v>211</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>52</v>
+        <v>212</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="F27" s="5" t="s">
         <v>230</v>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
         <v>231</v>
       </c>
       <c r="I27" s="5" t="s">
         <v>232</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>233</v>
       </c>
       <c r="K27" s="5" t="s">
         <v>234</v>
       </c>
       <c r="L27" s="6" t="s">
         <v>235</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>237</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="F28" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="F28" s="5" t="s">
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="s">
         <v>239</v>
       </c>
-      <c r="G28" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H28" s="5" t="s">
+      <c r="I28" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="I28" s="5" t="s">
+      <c r="J28" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="J28" s="5" t="s">
+      <c r="K28" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="K28" s="5" t="s">
+      <c r="L28" s="6" t="s">
         <v>243</v>
       </c>
-      <c r="L28" s="6" t="s">
+      <c r="M28" s="5" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D29" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="D29" s="5" t="s">
+      <c r="E29" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="F29" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="E29" s="5" t="s">
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H29" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="F29" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H29" s="5" t="s">
+      <c r="I29" s="5" t="s">
         <v>249</v>
       </c>
-      <c r="I29" s="5" t="s">
+      <c r="J29" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="J29" s="5" t="s">
+      <c r="K29" s="5" t="s">
         <v>251</v>
       </c>
-      <c r="K29" s="5" t="s">
+      <c r="L29" s="6" t="s">
         <v>252</v>
       </c>
-      <c r="L29" s="6" t="s">
+      <c r="M29" s="5" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>52</v>
+        <v>255</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>238</v>
+        <v>256</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>202</v>
+        <v>15</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>203</v>
+        <v>52</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>221</v>
-[...4 lines deleted...]
-        </is>
+        <v>246</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>247</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>15</v>
+        <v>211</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>52</v>
+        <v>212</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>230</v>
+      </c>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
         <v>271</v>
       </c>
       <c r="I32" s="5" t="s">
         <v>272</v>
       </c>
       <c r="J32" s="5" t="s">
         <v>273</v>
       </c>
       <c r="K32" s="5" t="s">
         <v>274</v>
       </c>
       <c r="L32" s="6" t="s">
         <v>275</v>
       </c>
       <c r="M32" s="5" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>277</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>203</v>
+        <v>15</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="E33" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="F33" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="F33" s="5" t="s">
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H33" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="G33" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H33" s="5" t="s">
+      <c r="I33" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="I33" s="5" t="s">
+      <c r="J33" s="5" t="s">
         <v>281</v>
       </c>
-      <c r="J33" s="5" t="s">
+      <c r="K33" s="5" t="s">
         <v>282</v>
       </c>
-      <c r="K33" s="5" t="s">
+      <c r="L33" s="6" t="s">
         <v>283</v>
       </c>
-      <c r="L33" s="6" t="s">
+      <c r="M33" s="5" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>52</v>
+        <v>286</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>15</v>
+        <v>287</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>287</v>
+        <v>230</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>288</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
         <v>289</v>
       </c>
       <c r="I34" s="5" t="s">
         <v>290</v>
       </c>
       <c r="J34" s="5" t="s">
         <v>291</v>
       </c>
       <c r="K34" s="5" t="s">
         <v>292</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>293</v>
       </c>
       <c r="M34" s="5" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>295</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E35" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="D35" s="5" t="s">
+      <c r="F35" s="5" t="s">
         <v>297</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="I35" s="5"/>
+      <c r="I35" s="5" t="s">
+        <v>299</v>
+      </c>
       <c r="J35" s="5" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D36" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="5" t="s">
-        <v>238</v>
+        <v>305</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>270</v>
+        <v>306</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>71</v>
+        <v>314</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>287</v>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
-        <v>216</v>
+        <v>316</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="5" t="s">
-        <v>287</v>
+        <v>246</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>238</v>
+        <v>278</v>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>323</v>
+        <v>222</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>202</v>
+      </c>
+      <c r="F39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5" t="s">
-        <v>299</v>
+        <v>225</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>328</v>
+        <v>331</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="L40" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="M40" s="5" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="I41" s="5"/>
+      <c r="J41" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="L41" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
+    <hyperlink ref="M40" r:id="rId45"/>
+    <hyperlink ref="M41" r:id="rId46"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>