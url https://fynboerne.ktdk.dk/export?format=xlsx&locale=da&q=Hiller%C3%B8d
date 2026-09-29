--- v1 (2026-08-13)
+++ v2 (2026-09-29)
@@ -3,1030 +3,95 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="457" uniqueCount="346" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="160" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1889-01-13</t>
+    <t>1914-08-19</t>
   </si>
   <si>
     <t>Brev</t>
-  </si>
-[...109 lines deleted...]
-Men de erklærer selv at det er et ”nydeligt Mennesk” saa vi kalder ham aldrig andet end ”det nydelige (el yndige [”y” overstreget, og ”ø” indsat over bogstavet] Menneske”; Jeg glæder mig uhyre til at se ham.
-----------------
-Hvorledes har alle min gode Venner i Melfar det, Rehberg min elskede R. jeg har stadig han[s] Lok i min Medalion ved Urkæden; det irriterer mig forresten gruelig, at alle som lægger Mærke til den vil have lukket op og vil have at vide hvis Lokker (din er der nemlig ogsaa) der er, og al Tid svarer jeg lakonisk: ”Veninders!”
-[...8 lines deleted...]
-Jeg husker ikke om jeg har gjort Undskyldning fordi jeg ikke vidste den var af Ada R. Naturligvis skulde kun Begyndelsen gaa i Opfyldelse men nej Brandt; jeg bliver mit Forsæt tro at blive Læge og altsaa ikke gifte mig, og naar jeg kommer til Kbn. for at studere eller er bleven Læge, saa er han en gammel Mand, som faderlig vil tage sig af min Fremtid.
---------------
-Læs nu mit Brev omhyggelig og svar paa hvad jeg har spurgt om, og skriv saa snart kære B. Jeg er naturligvis spændt paa hvad det bliver til med Dig. Lev nu vel! Din Ven
-[...810 lines deleted...]
-    <t>1914-08-19</t>
   </si>
   <si>
     <t>Fritz Syberg</t>
   </si>
   <si>
     <t>Mads Rasmussen</t>
   </si>
   <si>
     <t>Overkjærby</t>
   </si>
   <si>
     <t>Leon  Ehlers
 Peter Hansen
 Fridolin Johansen
 Johannes Larsen
 Sigurd  Swane
 Anna Syberg
 Hans  Syberg
 Peter Tom-Petersen
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Brevet er skrevet omkring en måned efter Anna Sybergs død.</t>
   </si>
   <si>
@@ -1087,77 +152,83 @@
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, A 54, Alhed Larsen</t>
   </si>
   <si>
     <t>Nicoline von Sperling sender et "rundrejsebrev" til sine venner i anledning af, at hun har haft 50 års jubilæum som stamhusbesidder. Hun beskriver de første år på Sandholt, hvor hendes forældre og den gamle godsforvalter gjorde alt arbejdet. Hun var meget usikker og kom først ind i arbejdet efter, at hendes forældre var flyttet og den nye godsforvalter Warberg kom til.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ou54</t>
   </si>
   <si>
     <t>Kære Venner! Det er saa trættende og kedeligt ret mange Gange at skrive ét og det samme, men da jeg tror, at mine Venner, som hver især i deres Breve har bragt mig deres Lykønskning paa den kærligste og bedste Maade, gerne vil høre lidt om, hvordan jeg har haft det, saa vil jeg prøve paa at lave et Rundrejsebrev. Mit Jubilæum har staaet truende for mig et Aarstid, fordi jeg var klar over, at skulde der laves til Fest, vilde det voxe mig over Hovedet og hverken blive tilfredsstillende for Deltagerne eller for mig selv. I Stedet for Fest fandt jeg saa paa, at jeg kunde give Lyndelse Kirke, som jo nu er selvejende og hvis Formue og Husholdning bestyres gennem Menighedsraadet, et Varmeapparat i Stedet for den lunefulde Kakkelovn, som varmede daarligt og imellem osede slemt, men da det saa trak ud i det uendelige før Tilladelsen til at sætte dette Apparat op, blev færdig fra de gejstlige Autoriteter, finder jeg igen en Tid af en Del Utaalmodighed og syntes, at Jubilæer var noget rigtig besværligt noget. Imidlertid det naaede sig; skønt en Del udenoms Arbejde stod tilbage, fungerede Apparatet rigtig godt 1ste Juledag, efter Sigende for vi kunde ikke komme til Lyndelse paa Grund af Snedriver. Jeg gik og tav stille med, at jeg skulde have Jubilæum, og ret mange vidste heller ikke noget om det, og efterhaanden kom det ogsaa til at ligge mig temmelig fjærnt. Har det nu i Graven saa meget at sige med saadan et bestemt Aaremaal? 
 2 Juledag kom jeg først rigtig med. Det slog mig, at den Dag for 50 Aar siden kom jeg hertil for saa i de følgende Dage at opleve Bedstefars langvarige Dødskamp og hans Død. Men da det først var gaaet rigtigt op for mig, gennemlevede jeg det altsammen paa ny saa at sige Time for Time. Jeg talte ikke meget om det, men jo mere det trængte paa, jo bestemtere følte jeg, at jeg maatte fortælle det, saadan som det var gaaet til, alt sammen, og da vi kom ned til Folkene for Nytaarsaften at drikke det gamle og det nye Aars Skaal med dem, satte jeg mig, da det var gjort, for Bordenden og fortalte dem om Dagene fra 26 December til 9 Januar 1866. Jeg begyndte med at oplyse dem om, hvordan der den Gang saa ud i Folkestuen, hvor der stod to store Senge med Omhæng, hvori Pigerne laa, og at dersom en af dem laa syg, og her kom fremmede Kuske, maatte de, naar Kuskene kom op for at spise, trække Gardinerne for og lade, som de slet ikke var til, og om forskelligt af den Slags, og derfra gik jeg saa over til Dagene, ganske som de var gaaet. Det faldt mig naturligt at drage dem med ind i denne store Oplevelse, og jeg fandt ogsaa forstaaende Lydhørhed. Jeg tror, det er godt, at de faar at vide, hvordan der har set ud, og hvad der er sket i de Stuer, hvor de færdes, og hvad der har præget den, som de tjener. Nytaarsaften 1865, da Bedstemor og Tante og Hanne Langkilde og jeg sad trykkede og forpinte i Vinterdagligstuen, medens Bedstefar laa og stred med Døden, hørte vi ”Træd frem, min Sjæl, paa Aarets Morgen” blive sunget nede i Husholderskens Stue og fik senere at vide, at det var Skytte Simonsen, der havde sunget den. Det gjorde os den Gang saa godt. Og nu Nytaarsaften 1915 endte vi igen det gamle Aar med alle at synge den gamle Salme.
 Nytaarsmorgen kan jeg godt sige, at jeg kørte til Kirke noget ør i Hovedet af Minder og havde tænkt mig helt og bart at skulle have været sammen med mine gamle i Kirken, men saa tog alligevel Varmeapparaet saa meget af min Interesse, saa det ikke rigtig blev til noget. Saa gennemlunt, ogsaa om Benene, har der aldrig været. Prædikenen var fuld af varm Fædrelandskærlighed og rar, og da vi gik ud af Kirken, vendte jeg tilbage og fik givet Haanden og hilst paa mange af Lyndelsemændene. Ellers var Dagen helt stille. Frandsens kom ikke paa Visit, som de ellers har gjort hvert Aar, - og saa først den Dag fik jeg rigtig begyndt at føle, hvordan det egentlig gik til at blive Stamhusbesidder. Nu kom Gennemlevelsen deraf og af mine første Aar. Til den 2 Januar havde jeg som til et ganske almindeligt lille Nytaarsselskab bedt Provstens og Paludan og Clausens, Henry og Edv. Smidts og Frk. Plum, og saa havde Edvards svaret, om de maatte tage tre Julegæster, Fru Mühldorff og Fru og Frk. Wentorp, med. Jeg havde jo sagt Ja, men var ganske forbløffet over saa mange fremmede Damer, jeg syntes, at jeg helt fik Mundkurv paa, og det tilligemed Træthed, gjorde det saa vanskeligt at faa det, som jeg gærne vilde sige, til at forme sig. Natten mellem 1 og 2 Januar havde vi Storm og næsten Skybrud, vi har det for Resten næsten hver Nat, men den Nat sov vi nu ikke godt, og jeg var en Del kaput om Morgenen. Det øsregnede, saa vi opsatte at lade Martin køre ud for at møde Viktoria, som havde været hjemme, til efter Kl. 12, da det var blevet Tørvejr, men Maren og Marie Sørup og Marie Brandt havde da alligevel faaet dækket det nydeligste Bord med smaa røde Tulipaner i Potter og Liljekonvaller i Glas og Lys i Stedet for Lamper, saa det gjorde et ligefrem grumme kønt Indtryk, da vi Kl. 5 gik ind til Bordet. Den Dag havde jeg Provsten til Bords. Vi fik Dyresuppe, Rouletter, Dyresteg og Risrand med henkogt Frugt, Rødvin og Sherry. Imellem Rouletterne og Dyrestegen lagde vi et langt Mellemrum, og i det holdt Provsten og jeg vore Taler. Jeg kunde ikke andet, end da han var færdig, at tage hans Haand og sige, at han kunde ikke have sagt noget, som jeg kunde være blevet mere glad over. Og hvad sagde han saa, ja, han sagde meget, og alt var godt, men jeg kan slet ikke gengive det. To Ting bed jeg mig fast i, den ene: der er arbejdet meget paa Sandholt. Den anden: hans Omtale af mig, saa at ægte, dyb Menneskelighed er Grundpræget. Det var alt det, som jeg allerhelst vil være, alt, hvad der er Maal for mig, men som jeg slet ikke endnu er, og saa syntes jeg alligevel, at Billedets Lighed var truffet rigtig. Der var Oprejsning i, hvad han sagde, og saa faldt det af sig selv, at det blev en Festdag. Henry Smidt sad og saa til og nikkede bifaldende, og de fremmede Damer var slet ikke mere fremmede. De var nu i sig selv rigtig tiltalende. 
 Saa skulde jeg jo til at tale: ”Ja, lige fra jeg var lille, har jeg elsket Sandholt, og vi har været forlovede, men det var hemmeligt. Folkene gik og sagde til mig: ”Du skal have Sandholt”, men oppe i Stuerne blev der ikke talt om det, og det gav mig ikke nogen rigtig Frimodighed, jeg syntes mest, det var noget flovt noget, som jeg generede mig for. Den 8 Januar 1866, da Mor og jeg stod i den store Dagligstue og saa Lyndelsemændene bære Bedstefar ned ad Broen, gik det op for mig, og nu havde jeg og Sandholt hinanden, saa det er den egentlige Guldbryllupsdag, men da overvældedes jeg i den Grad af Frygt og Bæven, saa at jeg var helt ude af det og først blev kaldt tilbage ved, at Mor talte godt for mig og tog en lille Ring af sin Finger og satte den paa min.
 Efter Bedstemors Død i Marts samme Aar flyttede mine Forældre og smaa Brødre hertil fra Sollerup, og Far styrede saa for Godset, og Mor for Huset, og jeg var som en Datter er i sit Hjem. Det var jo paa en Maade godt nok, jeg blev jo fri for Ansvaret, men alle vidste, at Sandholt var mit, og mange kom til mig med Spørgsmaal og Begæringer, og dem kunde jeg ikke svare paa, dels fordi jeg ikke forstod det, og dels fordi jeg ikke kunde bestemme over noget. Jeg syntes, det var som at sidde i Klemme, naar nogen henvendte sig til mig, og at jeg blev usand ved ligesom at snakke mig fra det. I 1872 bosatte mine Forældre sig paa Frederiksberg og jeg blev ene med Mors to Søstre, men derfor fandt Sandholt og jeg ikke hinanden, og jeg blev ved at være usikker og paa gyngende Grund. Det var ikke, at jeg ikke gærne vilde give Sandholt alt, hvad det kunde ønske sig i Retning af Reparationer og Skovplanter, o.s.v., det var bare saadan at jeg ikke rigtig kunde faa fat. Jeg holdt saa meget af Godsforvalter Havemann, men han var saa gammel og nervesvag, saa at han ikke kunde føre mig frem til bedre Forstand paa Tingene, og i den højeste Grad savnede jeg, at jeg ingen Forberedelse havde hverken til at styre Gods eller Hus, og jeg slap aldeles ikke ud af Klemmen. Men saa var der noget andet, der optog mig. Fra jeg læste hos Agerbæks, har jeg været stærkt taget af alt det Grundtvigske, - Grundtvig var blevet Kongen for mig, - og ikke mindst af hans Folkevækkelse og Folkeoplysning. Noget større kunde jeg ikke tænke mig, end at faa med den Slags at gøre. Derfor holdt vi Aftenskole, og jeg fik de bedste Mænd som Clausen i Nr. Lyndelse, Termansen, Schrøder, Helweg i Odense og Melbye i Asperup til at holde Foredrag paa den store Sal.
 Jeg tror nu, at det har gjort sit Gavn og har sat noget ind her paa Egnen, og naar der jo er et virkeligt Tillidsforhold mellem mig og Lyndelserne, tror jeg nu nok, det har sin Rod i Aftenskolen og Foredragene. Men hvad gik saa for Resten en hel Del af min Tid med? Med Læsning og Veninder og Friluftsliv med to store Hunde. Paa Sandholt fik jeg ikke fat, og jeg led fremdeles ved meget stærkt at føle et Ansvar, som jeg ikke kunde løse. I 1876 døde Far, men det greb just ikke ind i mine Forhold herovre; det gjorde det derimod, da Havemann i 1877 trak sig tilbage, og Warberg blev Godsforvalter. Han magtede det hele og ogsaa at faa mig med ind i Arbejdet. Der var saa meget, der hjalp, han havde det ikke med ”over- og underordnet”, alle var Mennesker for ham, og han vilde gærne hjælpe og støtte dem paa bedste Maade. Jeg slap bort fra den gyngende Grund og fik Fodfæste. Men det, der allermest løste mig ud af den Klemme, hvori jeg sad, naar jeg syntes, jeg snakkede mig fra Spørgsmaal og Begæringer, det var, at han sagde, at jeg dog paa ingen Maade maatte føle det som en Skam eller genere mig for at sige: jeg er ikke rigtig inde i det, maa jeg faa Tid til at tænke mig om og søge Oplysning om det. Fra det af blev det helt rart, naar nogen kom og vilde talte med mig, og jeg har aldrig mærket, at nogen oversaa mig for det. Men Hovedsagen var dog, at jeg fik Lov til at være sand. Dermed blev noget givet mig for hele mit Liv, dette at maatte være helt fri for at lade bedre og klogere, end jeg er, dette at maatte bekende min Ringhed. Og saa var der endnu en anden Ting, som Warberg sagde, der stivede mig af og gav mig et Stød fremad, og det var: ”Ja, hvad skulde Penge dog være gode til, naar det ikke er til at gavne og glæde andre Mennesker!” Jeg havde nok tænkt noget i den Retning, men dog været bange, og nu fik jeg Lov til at lægge ud. I de første 11 Aar havde Sandholt og jeg ikke rigtig haft hinanden, nu fik vi det. Nu var jeg i Gang, og Gangen fortsattes ogsaa, da Warberg døde, og Paludan kom og helt gik ad den samme gode Vej, saa at Samarbejdet er faldet saa naturligt og ligetil. Der fortælles, at Bjørnson en Gang skal have sagt til sin Kone: ”Men, Caroline, skal jeg da altid være gift med Dig?” Og i de mange Aar har jeg ogsaa af og til sagt til Sandholt: ”Skal jeg da altid være bundet til Dig?” Men saa har Sandholt altid svaret: ”Ja, hvad vil Du gøre uden mig? Jeg er jo Din Arv og Dit Ansvar og Dit Hjem og Dit Liv!” Og saa har jeg besindet mig, og mit Ord er blevet, som det nu ogsaa i Dag er mit sidste, til Sandholt, saaledes som der staar i den lille, svenske Folkevise: "Og lever jeg, saa har Du mit Hjerte, og er jeg død, saa har Gud min Sjæl.” Og saa vil jeg bede Dem om at drikke Sandholts, min gamle Ægteherres Skaal.”
 Jeg havde ikke haft Tid til i Forvejen at skrive, hvad jeg vilde sige, men jeg tror da, at det omtrent var, hvad jeg sagde, skønt der vist er lidt bedre Facon paa det skrevne. Nu vil jeg blot tilføje min hjærteligste Tak til hver især af mine kære Venner for al den Forstaaelse og Kjærlighed, de har givet mig, hver eneste en har bragt mig noget, jeg trængte til, og som jeg gemmer, og hver har bragt mig det paa sin Maade, saa jeg har jer saa levende for mig. Maa jeg saa løse følgende Rundrejsebillet til denne lille Skrivelse: Ville Bang og Inger Krogh, Tante Emilie, Elisabeth Grundtvig, Nysøgaard, Hillerød. Derfra tilbage til mig.
 Jeres alles gamle hengivne 
 Line Sperling.
 Sandholt, d. 6. Januar 1916.</t>
   </si>
   <si>
     <t>1920 eller 1921 efterår</t>
   </si>
   <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
     <t>Andreas Larsen</t>
   </si>
   <si>
     <t>Birkerød
 Frederiksborg Slot, 3400 Hillerød</t>
   </si>
   <si>
     <t>Laurentius Allerup
 Harald Giersing
 Johanne Giersing
 - Hein, Birkerød Kostskole
 Christian  Houmark
 Asta Krohn
 Adolph Larsen
 Johan Larsen
 Johanne  Larsen
 Johannes Larsen
 Eiler Lehn Schiøler
 Ellen Dorothea Lehn Schiøler
 Christine  Mackie
 Elisabeth Mackie
 Ellen  Sawyer
 Peter Tutein</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen er i Københavnsområdet, mens Andreas er i huset i Kerteminde.
 Petermand er Peter Turein. Lehn Schiølers eneste søn hed Eiler Theodor. Ba er også ukendt. Det er vanskeligt at læse Alfred Sch...s navn, og det vides ikke, hvem hen er. Det samme gælder Gitare Bent.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen deltager i meget selskabelighed i Københavnsområdet: Asta Krohn, Tutein, Giersing, Lehn Schiøler.
 Ba fylder 60, og skolen har samlet penge ind og købt et billlede eller to af Johannes Larsen til ham. 
 Johan og Alhed Larsen har besøgt Gegge på Phønix.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9LKB</t>
   </si>
   <si>
     <t>Min egen søde Gamle!
 Tak for Dine Breve! Jeg har en rædsom ond Samvittighed over at vi ikke skriver til Dig, men det er ikke saa nemt at se sit Snit. Vi er kolossalt meget ude og er snart trætte. I Gaar Middag hos Asta Krohn, og tænk, hvis Hr. Tutein ikke havde vækket mig i Birkerød, var jeg kørt videre til Hillerød, det havde været en slem Skandale, han fortalte, at han havde gjort det for en Tid siden og havde haft meget Besvær med at komme ind paa et Hotêl. – I Morgen skal vi til Giersings sammen med en hel del, det glæder jeg mig til. Lørdag Fødselsdagsmiddag hos Lehn Schiølers, Petermands Fødselsdag, det er unge, men han har forlangt at faa mig med, det er smigrende. Mon Du ved at det er Bas 60 Aars Fødselsdag i Dag, Skolen har samlet 400 ind og spurgt om de kunde faa et lille Billede af Las, vi har ladet dem faa Gøgen og Rødspurven som Ba til Hr. Hein har omtalt fra Udst., det er pænt af Din Far – det staar til 1000 – de er henrykte og Ba bliver nok det samme. Jeg skal hen at spadsere med Lysse nu, vi gaar hen med nogle Blomster ogsaa fra Dig. – I Gaar gik vi ind at se til Gegge paa Phönix han blev begejstret og fyldte os med Vin, saa vi var kønne da vi kom til Asta. Nu har vi lejet i den fri til 1ste Dec. næste Aar. [”næste Aar” overstreget] – Lysse og Meme skal ind at mores paa Søndag, husk at skrive til ham skal med 2 ½ Toget Lørdag, sig det ogsaa til Elle og Agrarens. –
 Det er en rædsom Masse, der hviler paa Dig søde Gamle, mens vi er borte, med Mølle og Blomster og alt muligt, men nu kommer vi jo snart, en af de første Dage i Ugen. – Der er ikke solgt videre siden den første Dag, c. 4000, men alt i alt er det jo pænt. – Vi var hos Alfred Sch[ulæseligt] sammen med Laurentius til Middag forleden. L. havde haft skreven til Dig, skriv endelig igen, det er dejligt Du har skreven til lille Putte, hun lider af Hjemvé. Mon Du maler? hvor vi skal klemme paa, naar jeg kommer hjem. – Vi tænker paa at faa en Model hjem, som vi kan male efter alle 3. – Nu kom Lysse han hilser Gitare [?] Bent, der spiller. 1000 Hilsner fra Din Mor.
 Torsdag</t>
   </si>
   <si>
     <t>1921-12-31</t>
   </si>
   <si>
     <t>Peter Sandholt</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
@@ -1222,50 +293,56 @@
   </si>
   <si>
     <t>Både Johanne (Besse, Fritz Sybergs datter), hendes mand, Harald Giersing, og Marie Schou/Syberg boede på det nedlagte gartneri, Valdal, på Valby Langgade i 1926. Marie fortsatte med at arbejde i Rigsdagen, efter at hun og Fritz Syberg var blevet gift, og hun flyttede først til Kerteminde, da hun var blevet pensioneret. 
 Jensen-familien havde et hus i Tibirke, Nordsjælland.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
   </si>
   <si>
     <t>Fritz og Lars (Sakker) Syberg vil komme på besøg hos Jensen en af de næste dage. De tager toget hjem om aftenen. 
 Fritz Syberg har haft en maveomgang, og Johanne (Besse) tilkaldte læge, men alt er godt nu.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ny9b</t>
   </si>
   <si>
     <t>Valby Langg. 30 6-7-26
 Kære Joh. V. og Else.
 Jeg haaber at komme ud til Jer en af Dagene, men kan ikke sige med Sikkerhed hvilken Dag, dog bliver det snart, maaske allerede i Morgen, men bestemt ved jeg det ikke. Dersom I ikke har noget derimod, tager jeg Sakker med han har aldrig set noget af Nord-Sjælland. Vi bliver saa hos Jer og tager med Toget hjem om Aftenen, der gaar vist Tog ved 10 Tiden fra Hillerød.
 Forresten har jeg lige overstaaet et Mavetilfælde hvor Besse fandt det raadeligt at tilkalde Læge. Det var ubehageligt, men havde ingen Følger – j.m. ingen Operation til Følge – alt er nu i Orden. Altsaa paa snarlig Gensyn – (maaske i Morgen).
 Eders hengivne
 Fritz Syberg.</t>
   </si>
   <si>
     <t>1926-12-22</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Hillerød
 Postmester Branner</t>
   </si>
   <si>
     <t>Thora  Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Peter Oluf Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Hanne -  -, kokkepige Erikshaab
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Marie Syberg
@@ -1305,138 +382,98 @@
 [Med blyant på kuvertens forside:]
 Dec 1926
 [Med kuglepen på kuvertens forside:]
 11-4-2000
 (Bibbe.)
 [Med blæk på kuvertens bagside:]
 JWarberg Larsen
 Kjerteminde
 [I brevet]
 22-12-1926.
 Kære lille gode Dis!
 Det var en stor Glæde for os alle at faa den dejlige Pakke i Dag, vi var jo saa letsindige at pakke op og det ene Jubelraab efter det andet lød fra Manse og Bibbe! Tusind Tak for alt, Godter Tobak Appelsiner og ikke mindst det fantastisk lange Brev! Jeg havde en lille Pause i Travlheden - eller rettere kunde lave mig en - saa jeg tændte straks en af de glimrende Cigarer og satte mig til at læse Brevet Du fortæller mig ikke hvem der har lavet de søde smaa Pipfugle, de er henrivende synes jeg og klæder Brevet allekæreste; det faar jeg at vide en anden Gang. -
 Det var da kedeligt, at du fik nervøst Anfald - ja der er en Grænse for ens Ballance [nr. to "l" i ordet overstreget] og Selvbeherskelse og ve den der naar over Grænsen, det skal nok give Bagslag mod en selv - - i dette Tilfælde, at du satte dig selv til at gaa op til Adam og ligesom bede om godt Ord igen. Det er jo ham der har forurettet ham dig ["ham" overstreget; "dig" indsat over linjen] og ikke omvendt. Men lad os nu haabe - og jeg ønsker saa inderligt for dig og for de unge at det hele maa falde godt ud og blive til vedvarende Lykke for lille Sjums og derigennem for dig; jeg har været saa spændt paa Alfreds Stilling i Sagen, men maa nok vente lidt endnu med at høre Resultatet! 
 Det var dog dejligt at høre om Jeres Selskab, hvor var det en dejlig Dag for Jer alle, mest for lille søde Nus. Jeg sendte hende i Efterm. en Bog, bare den passer for hende, man ved det jo aldrig naar man ikke har læst den. Mon hun naar at faa den før I rejser, jeg vidste ikke paa det Tidspunkt om I skulde til Hillerød som sædvanlig - godt at I skulde søde Dis! I faar det nok hyggeligt og yndigt oppe hos Tutte. 
 Mens jeg husker det - gamle Hanne! Jeg var hos hende omkring ved Mortensdag - Elle skulde have været med men kom for sent til Toget til sin ubeskrivelige Skuffelse; jeg stod og vippede op og ned ad Toget, men vippede op da det begyndte at køre, hvis jeg havde ventet paa Elle og næste Tog var jeg ikke naaet ud til Hanne. Jo Dis jeg tror hun har det godt; hun fulgte mig paa Vej og skønt jeg diplomatisk gik hende paa Klingen kunde jeg ikke faa andet ud af det, end at de er gode ved hende; men det er jo ikke mine egne, for jeg "har
 II
 jo ingen" sagde gamle Hanne og græd. Det var anden Gang jeg besøgte hende efter Mors Død. Hun var ret rask og jeg tror Værelset er godt nok, det ligger jo lige ved den eneste Stue de har Ild i, saa der kan næsten ikke undgaa at komme Lunelse derind. 
 Den gode kære Elle var her nu i Aften, hun rejser i Morgen med 11 Toget! Hvad hun har lavet og købt af Gaver er noget ganske æventyrligt Hun havde travlt men fik da Kaffen og fik smagt paa alle vore Smaakager. Vi talte sammen om at det er næsten kedeligt at sætte en Alpeviol ud i Frosten; to Timer efter vil den hænge og se grim ud; jeg tror næsten jeg paa egen Haand tager røde Tulipaner, det sætter jeg ogsaa ud; jeg forstaar nok, at du vil have Alpeviol fordi Mor holdt saa meget af dem, men nu skal du høre hvad jeg gør; jeg faar for den ene Kr. røde Tul. i Potte med grønt og naar vi faar en periode med Tø - hvem ved maaske til Mors Fødselsdag - sætter jeg en Alpeviol ud, jeg skal med Lethed faa en hos Puf for den anden Krone. Synes du ikke godt om det? 
 Alhed Elle og jeg var der sammen i Efterm. de havde dejlige Kranse med som Kjeld Tutein (Pufs Medhjælper) binder; grønne med røde Bær; bagefter var vi et Øjeblik hos Birgitte Barslund der græd af Rørelse over, at vi havde Mors graa Golftrøje med ned til hende, du ved den vi alle gav Mor til den 80 Aars. Alhed havde Vin med også. 
 Her har vi det saa godt, Agraren har tjent Penge mest i Gartneriet, saa vi har faaet alle vore Renter betalt før Julen, det er en dejlig Fornemmelse naar de kommer ned rettidig. - - Vi holder Jul herovre hos os selv, Alhed vil helst være fri for os, de har jo ogsaa de tre Magisterbørn og Alhed taaler jo saa lidt - og dog, jeg er den eneste Søster her, tænk at man alligevel helst vil være fri's for !! Men du og jeg, søde Dis, "er jo heller ikke som de andre", som Bufs Moder siger. - Men tro mig, skønt ikke Antroposof, har jeg tumlet meget med mig selv for ikke at blive bitter og jeg er sikker paa, at naar vi er nået Juleaften er jeg idel Sødme og ikke Spor bitter. 
 Jeg kan ikke mere, det er Midnat og du ved hvor man er i Aand op mod Jul. Endnu en Gang Tak for alt kæreste Dis! Og saa faar du til Slut alle de gode Juleønsker jeg kan komme i Tanker Manse bad mig indtrængende paa eget Initiativ om at hilse dig og ønske dig glædelig Jul!
 [Indsat øverst s. 4; på hovedet:]
 Tusind Hilsner til dig og lille Nus fra din Junge.</t>
   </si>
   <si>
-    <t>1929-02-23</t>
-[...44 lines deleted...]
-  <si>
     <t>1931-08-24</t>
   </si>
   <si>
     <t>Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Tornevangsvej</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Peter Andreas Larsen</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Christine Swane takker for det dejlige ophold på Båxhult. Lasse var stolt over at blive betroet hestene. Christine håber, at vejret er bedre end i Birkerød, for her har man haft voldsomt tordenvejr. Lasse og hun glemte Lasses regnfrakke på Båxhult, og hun vil bede om, at Johannes Larsen og hans søn tager den med, når de kører derfra.
 Hjemrejsen gik godt. Marie kom i bil til Birkerød.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/njgK</t>
   </si>
   <si>
     <t>Tornevangsvej 24-8-1931.
 [Skrevet øverst s. 1, på hovedet:]
 Kære Lysse og Bimse, mange Tak for sidst. Jeg lægger et Par Fotografier i og saa skal jeg snart sende Resten. Hils Onkel Las mange Gange. Hilsen fra Lasse.
 [Ikke på hovedet:]
 Kære Bimse og Lysse.
 Tusind Tak for den dejlige Tid Lasse og jeg tilbragte hos Jer, den vil vi tidt tænke tilbage til. Jeg var meget glad ved at se det altsammen der oppe en Gang igen og Lasse er meget begejstret for det Hele der oppe og føler sig sikkert stolt over at han kunde betros Hestene. Hvordan har lille Peter det, hvor er han dog yndig. Jeg vil håbe for Las og osse for Jer selvfølgelig at Vejret er noget bedre på Båxhult end her, først i går og i Dag har jeg kunnet begynde at gøre lidt ved min Have, i sidste Uge havde vi nogle skrækkelige Tordenbyger så det Hele svømmede, Lyn og Torden så Huset rystede. Jeg håber Kvien og Kalven har det godt, hvor meget Mælk mon Kvien nu malker? Lasse begyndte så sin Skole i Mandags, jeg var med derinde, både Rektor og Frue roste ham meget og var glade ved at han ["han" indsat over linjen] var så flink. Han cycler hver Morgen ved 7Tiden, desværre glemte vi jo hans Regnfrakke oppe hos Jer, vi opdagede det da vi var kommen ud af Båxhultskoven og da var det jo forsent. Jeg ber Puf om at tage den med når Las og han kører hjem, vil I være rare at huske ham på det, da Lasse savner den meget i dette urolige Vejr. Jeg vil sige dig Bimse at det var en storartet Ide af dig at give os Smør med , vi fik Brød på Landeryd og så var det helt svensk de følgende Dage. Vi havde en god og smuk Rejse, Kl. 11 var vi her i Birkerød, vi ventede en 20 Mint. på Toget som gik over Hillerød. Rie kom jo bilende herover med Las og Puf, jeg skal hilse meget fra hende. Lasses Fotografier blev nydelige, han lægger nok nogle i Brevet. Mange Hilsner til Jer begge og til lille Peter og endnu engang Tak Jeres hengivne
 Tante Ugle.
 P.S.
 Hils Las meget. U.</t>
   </si>
   <si>
     <t>1931-09-10</t>
+  </si>
+  <si>
+    <t>Thora  Branner</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Hillerød</t>
   </si>
   <si>
     <t>Julie Brandt
 Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Julie/Pan Brandt fyldte 60 år i 1931.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3854</t>
   </si>
   <si>
     <t>Thora/Tutte Branner ville gerne have været med til at fejre Julie/Pan Brandt, men hun og manden skal til deres hus i Sverige. De skal vinterordne haven og rydde et stykke jord til urter. Stedet hedder Puttebygget. Johanne/Junge C. Larsen har været med Thora og Vilhelm deroppe. De tog på rotur, lavede bål mm., og Johanne nød det som et barn. Der er alt, hvad man har brug for i huset i form af køkkengrej, sengetøj mm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/taqC</t>
@@ -1449,51 +486,51 @@
 Du kan tro, det er et rart Sted, Puttebygget - det hedder det virkelig; der har ligget en gammel Gård. Du må se at komme derop engang! - jeg var lykkelig over at have Junge en halv Snes Dage; jeg tror, hun nød det, og det var dejligt at se, hvor hun livede op og kom i Humør. Vi travede hende også godt, kan du tro; bl.a. var vi en Søndag på en lang Rotur med Mad, Kaffekedel, Bål etc, og Junge morede sig som et Barn! Jeg tror virkelig hun har Gavn af det Ophold længe. - Vi har fået Huset helt godt monteret, så vi kan tage derop uden at medføre noget videre; foruden "alt" i Porcelæn og Køkkengrejer er der Lagner, Dækketøj og en Del Sengetøj; ja, jeg har endogså både Tøj, Fodtøj, Rammetøj etc. deroppe! 
 Nå, det var en hel Del om Huset! Du kan nok mærke, at en Del af min Sjæl er deroppe! Men for at komme tilbage til det foreliggende, så er det kedeligt at de to Ting skal kollidere, men - som sagt!!! etc.
 Tusind Hilsner til jer alle!
 Din
 Tutte.</t>
   </si>
   <si>
     <t>1933-01-17</t>
   </si>
   <si>
     <t>Hareskov St.</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Julius Hviid
 Grethe Jungstedt
 - Knudsen, skomager
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Arne Mortensen
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvilket spil Laura/Bibbe havde med at gøre i Hillerød. 
 Succes var et chokolademærke solgt af firmaet Galle &amp;amp; Jessen (Arkiv.dk – her billede fra 1922).
 Fra litteraturen om Larsen-familien vides, at køberen af Kærbygaard hed Arne Mortensen.
 Johanne og Adolph Larsen købte senere i 1933 Lindøgaard nær Dræby/Munkebo.
 Amanda er muligvis Amanda Heinesen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0607</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen håber ikke, at Laura/Bibbe er syg. Hun er ikke stærk. Selv har Johanne et øre, der vædsker, og hun er næsten døv på det, så hun må til speciallæge.
 Adolph/Agraren Larsen har solgt Kærbygaard for 18.000 kr. Det er en god handel. Johanne og han købte kransekage og chokolade og inviterede gæster til kaffe for at fejre det. Adolph skal nu ikke længere arbejde for andre, Erik/Tinge bliver selvstændig, og Johanne vil holde op med at undervise i klaverspil. 
 Johanne har mødt Amanda, som spurgte til Ina/Sjums.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F1Lr</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 OBS Salget!
@@ -1502,183 +539,57 @@
 Hareskov St.
 Sjælland
 8-8-03.
 9/1 2001
 BWP.
 5 okt. 02.
 30-10-02. 
 [Håndskrevet på kuvertens bagside:]
 JWarberg Larsen Kjerteminde
 [I brevet:]
 17-1-1933
 Kære lille Dis!
 Tak for dit gode Brev! Og for dit gode Raad med Bibbe – men hun var jo for længst draget til Hillerød, da jeg fik dit Brev; og selv om ikke – nej, jeg vilde ikke kunne tage den Chance fra hende med de Par Maaneders Spil, som betyder saa meget for hende. Jeg længes for Resten saa meget efter Brev fra hende, jeg haaber da ikke hun er syg. Stærk er hun jo ikke, men saa meget des mere er hun ubesindig med hvad hun byder sig. Det er underligt, for de unge kan ikke begribe, at der er en Grænse for, hvad de kan taale. Skrev jeg noget til dig om, at jeg ikke var rask? det synes jeg ikke, men maa vel have gjort alligevel; ja, naar min nuværende Smule Forkølelse er forbi, saa tager jeg ud til Odense til en Specialist i Næse-Øren o.s v mit ene Øre flyder ustandseligt og det er næsten døvt; jeg tænker mig der er en Katarh i V [”V” overstreget] Gangene i Hovedet og jeg tror ikke Dr. Hviid vil have mere med det at bestille, naa det er jo ikke saa farligt, men det er enerverende at have Sus i Hovedet i 5 Uger i Træk, men jeg har ladet mig sige, at man skal være i uforkølet Tilstand, naar man tager ud til ham. 
 Men her er sket større Ting end lidt Øre-Vrøvl. Agraren var i Aftes nede at tage imod mig da jeg kom fra Landet - jeg forstod straks, at saa havde han solgt Kærbyhus. Dagen før havde der meldt sig en Liebhaver. Det er Skomager Knudsens Svigersøn og Knudsen var med til Forhandlingerne og det var pudsigt nok ligesom han hele Tiden holdt med os; han opfordrede stadig Svigersønnen til at være imødekommende, men ikke os. Der blev intet afgjort Søndag Form., men saa var de altsaa kommen igen Mandag og saa var Handelen gaaet i Orden – Agraren var stolt! Og godt at han holdt sig stiv, for han var ellers mere tilbøjelig til at slaa af end jeg. Vi fik det godt betalt, meget bedre end Folk havde spaaet os, 18000 Kr, men saa skal vi enes om Udgifter til Papirerne; forstaar du: der staar 11000 i Prioriteter, saa han skal betale os 7000 blanke Kroner kontant – ”Og han har dem, Adolph” sagde Knudsen fortrolig til Agraren ”du skatte være bange – han har dem, der er ingen Rævestreger ved ham”. Og det kan han med Sandhed sige, hvor var de fine og noble at have med at gøre. 
 Hvor blev jeg glad, da jeg fik Nyheden; i Begejstringens Hede købte vi 5 Stykker Kransekage og en Plade Succes og fik ringet efter Puf, Marie (Larsen, som er her endnu, hos Lases altsaa) og saa lille Grethe derovre fra og der blev et muntert Kaffeselskab ud af det. Jeg har sendt Brev til Tinge i Dag, hvor bliver han glad, den kære Dreng. Sikken et Held at nu da jeg skal sælge min Obligation saa er den i stærk Stigning, den staar i 92 ¼ mens den længe har været sidst i Firserne; den var jo paa 2000 Kr, men vi maatte belaane den; fik 1000 Kr i Nationalbanken til en meget billig Rente, da vi skulde lægge Vand ind og have nye Skorstene og reparere hele underste Lejlighed for 2 Aar siden.
 Det er kunstigt for det betyder noget godt for os alle: Agraren faar Arbejde, det Arbejde, som staar hans Hjærte saa nær, Tinge faar selvstændig Virksomhed – tænk i Stedet for at gaa og tjene altid, Bibbe faar et Levebrød og jeg slipper for ar undervise mere – hvad jeg næsten ikke mere kan udholde. De Nerver som bruges til Undervisning er hos mig slidt op – væk - ! Er det ikke en stor Begivenhed, lille Dis? Det var Lørdag, at det første Glimt viste sig; Manden kom op og meldte sig som Liebhaver og spurgte om han maatte komme næste Dag - - jeg blev saa op flammet at jeg ikke fik sendt Kort til Axel og jeg havde dog tænkt saa meget paa ham! Ønsk ham nu alt godt i det nye Aar fra mig og bed ham tilgive mig at jeg svigtede ham. I havde vel en rar Dag? Ser han lidt bedre ud nu?
 Jeg traf Amanda i Bilen i Aftes. Hvor hun ligner sig selv og hvor er hun sød. Hun blev meget betaget, da hun hørte at Sjums var gift, for Sjums havde lovet hende så bestemt at skrive til hende hvis hun en Dag skulde giftes; jeg sagde at det var en gammel Historie og at hun havde en yndig lille Pige, men nævnede ikke noget om Skiftet og hun spurgte ikke om noget Navn – heldigvis, for jeg har ikke Mandens Navn i min Erindring, jeg er jo utrolig med at glemme navne.
 Jeg læste med stor Interesse om Adams og Fru Brittas [det andet ”t” i navnet overstreget] Besøg – Adam bliver nok lykkelig, det vilde ikke passe til ham ikke at blive det! Stol paa det!
 Pudevaaret er ikke mit; du skal faa det ved Lejlighed. Hvad du skriver om Bibbe er saa rigtigt, gid det hele maa gaa saa godt for hende, jeg har aldrig set hende saa glad og harmonisk som i Julen. Hvor var hun yndig
 [Skrevet på hovedet øverst på s. 4:]
 Din Bog når jeg ikke at tale om i Aften, jeg må i Seng, kun at jeg synes den er udmærket, du skal og maa fortsætte. Men det er vel vanskeligere naar man kommer fremad i Livsforløbet?
 [Skrevet langs venstre margen s. 4:]
 Tusind Hilsner til Jer alle tre Din glade Junge.</t>
   </si>
   <si>
-    <t>1936-12-18</t>
+    <t>1937-04-22</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 8 Hareskov St.</t>
-  </si>
-[...124 lines deleted...]
-    <t>1937-04-22</t>
   </si>
   <si>
     <t>Thora  Branner
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Adolph Hitler
 James Jeans
 Hans Kaalund
 George Lansbury
 Adolph Larsen
 Peter Munch
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Hempel Syberg
 Erik Warberg Larsen
 Mary Warberg Larsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Svensson-Sagen gik ud på. 
 Sechendorf kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0619</t>
@@ -1744,159 +655,86 @@
 Muligvis en Avlskarl vakker
 I ad Aare lægger til
 Og vi svinger højt vor Fane
 ønsker at det godt vil gaa
 Heldet følge Jeres Bane
 Lykke til – og saa kil paa!
 Lørdag Morgen Desværre maa Brevet jo allerede af Sted i Dag, da vi jo ikke kan afsende Breve om Lørdagen. 
 Nu skrev jeg saa den lille Vise, som det maaske kan more dig at se; den er jo noget tynd, men hvad hvis Stemningen er god, kan meget glide. 
 Hvor det glæder mig for Axel, at han nu har lidt (el. meget) bedre Forhold paa sit Kontor; det har jo uendelig meget at sige, naar han tilbringer saa mange Timer af sit Liv paa saadan et muggent Kontor. – Jeg læste nu dit Brev igennem igen. Hvor er der meget meningsløst i den Nazi-Regering. De vil med Vold og Magt af med Jøderne, men naar Dr. Sechendorfs Broder vil emigrere, kan han mulig ikke komme derfra. Det lyder meningsløst. Tror du ikke, det hænger saadan sammen, at han ikke kan faa sine Penge ud af Landet og derfor er afskaaret derfra? - For Resten havde jeg en svag Fornem
 4. 
 melse af, at Regeringen var begyndt at blive lidt mere normal (jvf. Landsbury´s Besøg hos Hitler) men maaske de er for dumme til at tage ved Lære af Landets Tilstand; de bliver vist mere og mere forarmede fordi alt skal gaa til den forbandede Oprustning – hvilket atter vil sige Storkapitalen. – Lad os haabe Tyskerne kan faa lavet Omvæltning uden Borgerkrig; de har dog før lavet en saadan – i Slutningen af Verdenskrigen – uden at der blev udgydt en Blodsdraabe; men selvf. er jo de to Situationer meget forskellige. Lad os haabe det bedste for det stakkels tyske Folk. 
 Du skriver at vi faar ikke Verdensfred, før hvert enkelt Menneske bliver bedre – altsaa fredelig indstillet; nej, det er sikkert rigtig nok, men det er jo ogsaa det Fredsvennerne arbejder så hardt med. Man har jo Slagordet ”Sindenes Afrustning” og Dr. Muncks [”c” i ordet overstreget] Tale i Geneve for nogle Maaneder siden – husker du nok – var jo det selvsamme som du siger. Jeg har saa tit kørt frem med den Betragtning ”Du og jeg og mange med os er Fredsvenner, og naar vi er det og saa er [”er” indsat over linjen] helt opfyldt af den Indstilling, at end ikke vor pekuniære Fordel vilde kunne rokke denne Indstilling - saa ligger det indenfor Mulighedernes Grænse, at alle kunde blive Fredsvenner og saa – voilà – Verdensfreden!” Der gøres jo et kolosalt Arbejde Verden over paa denne ”moralske Afrustning” og selv om vi intet ved om Udfaldet er det dog en god Fornemmelse at være med i det Arbejde. For mit Vedkommende blev det Slut, da jeg kom her til Lindøgaard, men har dog viet Arbejdet en Del af mine Kræfter før den Tid; endog holdt Foredrag. - - - - -
 Verdensanskuelse – nej, jeg har ingen! For noget negativt er jo nu en Gang ikke noget positivt. Jeg har ikke megen Intelligens – det skal Guderne vide, men den Smule jeg har, synes jeg, fortæller mig, at det er ufatteligt – det er vel alle enige om [”enige om” indsat over linjen] selv Videnskabens Dyrkere, som du synes at have et Horn i Siden paa; at alle rettænkende Mennesker maa forkaste, at Kemikerne laver Giftgassen er jo indlysende, men de er jo ogsaa kun Mennesker og de [”de” indsat over linjen] sætter sig derved i Klasse med alle de mange, der paa anden Maade fremmer og ophjælper Krigene. Men selve det at Mennesker vil udgranske Naturens Hemmeligheder og gøre sig til Herre over Stoffet kan jeg ikke med min bedste Mening se noget forkert i, og hvor ved du noget om Videnskabsmændenes Indstilling overfor Tilværelsens Gaader? Kender du James Jeans Bøger? Astronomi i nogenlunde populær Form – dog for en stor Del over min ringe Fatteevne; den, jeg har, hedder ”Universet” og efter denne lange tykke Bogs Udredelse om Stjærner og Æter, rent videnskabeligt selvfølgelig, skriver han i Slutningen, hvor han taler om Stoffets Tilblivelse disse Ord: ” For at faa en konkret Forestilling om en saadan Skabelse kunde vi tænke os, at Guds Finger satte Æteren i Svingninger og dermed gav Anledning til Skabelsen”. En saadan Guds Finger maa vel alle tænkende Mennesker mene existerer – det der skiller din Opfattelse fra min er blot det, at du tror – nej ved - at du ved Besked med Fingerens Indehaver, mens jeg mener, at vi Mennesker ikke kan have det allerfjerneste Begreb om den Kraft, Gud 
 5.
 Skaberen eller hvad Navn vi nu vil give det store – ufattelige -. Alle de mange mange Religioner er Udslag af Menneskers Trang til Viden om den Ting – el. lad mig sige Gud – og de er jo saa i Regelen ogsaa ”blevet kult [”kult” overstreget] moralske Faktorer [”], hvilket jo i høj Grad har berettiget deres Existens og er bleven til Velsignelse for Menneskeheden. Og det være da uendeligt langt fra mig at forsøge at rokke ved Menneskers religiøse Overbevisninger. Hvad der ikke mindst har oprørt mig ved russisk og tysk Diktatur er deres Arbejden paa at fratage Folkene deres Religion; de tager Brødet fra dem, men deres Trøst - Religionen – kunde de mintro dog gærne lade dem beholde, hvis den styrker dem i Tilværelsens Lidelser, og det er der jo ingen Tvivl om, at den gør. – Kan det kaldes at have en Livsopfattelse, jeg mener nej. 
 Der er for Resten en lille Ting i dit Brev, jeg maa skrive lidt om; du skriver: ”Du er Fredsven, men ogsaa Ven af en Videnskab, som bl.a. laver Giftgas - - ” Nej søde Dis, det er for overfladisk en Betragtning; for hvem mener dog at Videnskaben er ufejlbarlig? At jeg man [”jeg” overstreget; ”man” indsat over linjen] skal knæle for den og sige Ja og Tak for alt, hvad den laver? Man skal da ikke fordømme al Videnskaben, fordi den fejler paa visse Punkter. Det kan for Resten godt være, at Videnskabsmænd ikke tænker paa Mennesker, at de i ualmindelig Grad opsluges af deres Arbejde, men saa maa Mennesker jo om hvad af de videnskabelige Resultater de vil udnytte og hvordan de vil udnytte den - - og det gør de altså nederdrægtig skidt paa Gassernes Omraader. Men maa vel lidt opvejes ved den medicinske Videnskabs Virksomhed; hvis den finder ud af noget, som kan hjælpe mig af med min Gigt er det dog et Plus, hvor det andet er et Minus!
 Tror du ikke, du kan give mig Ret i nogle af disse Betragtninger? Og kan du ikke det gør det da heller slet ingen Ting; vi holder jo ikke af hinanden hverken for vores Tros eller Ikke-Tros eller vore Egenskabers Skyld, men fordi der er Sympati imellem os og er de gode Søstre og Venner som vi altid har været og som vi vil vedblive at være til ”Løbet” bliver Slut. Nu maa Brevet ogsaa snart være Slut; nu vinker Pandekagerne – de desværre endnu uskabte Pandekager – efter mig.
 Senere. Tænk nu kom Posten længe før sin Tid, nu venter han mens jeg faar dette lukket
 Tusinde af alt muligt – 
 Din Junge</t>
   </si>
   <si>
     <t>1937-11-26</t>
   </si>
   <si>
-    <t>Andreas Branner
-Bodild Branner
+    <t>Bodild Branner
 Ebbe Branner
 Frits Branner
-Wilhelm Branner
+Vilhelm Branner
 -  Hesselbjerg
-Ellen  Sawyer</t>
+Ellen  Sawyer
+Andreas With-Jensen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem eller hvad Grøn var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2654</t>
   </si>
   <si>
     <t>Thora sender bukser.
 Bodild og hendes børn er syge.
 Thora takker Louise/Lugge for, at hun vil tale med Frits. Thora er meget bekymret, for han er ensom og uglad. Hun kan ikke skaffe ham en kæreste, men tror at han vil være glad, hvis han får en bil. Thoras mand, Vilhelm, bekymrer sig over alting. Deres anden søn, Ebbe, har en skrøbelig psyke.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6uKE</t>
   </si>
   <si>
     <t>Hillerød 
 26/11-37
 Kæreste Lugge!
 Tak for dit lille Besøg! Du kan tro, vi var glade ved at have Dig, selv om det var altfor kort!
 Her sender jeg Dig de små Bukser, og Du skal ikke bekymre Dig om Tilbageleveringen, siger Bodild, husker Du dem ved Lejlighed er det godt; ellers gør det ingenting. De er stadig forkølede derhenne; Andreas er feberfri og skulde have været op i Dag; men sa har han fået Hoste og Snue, så nu tør hun ikke tage ham op. Bodild selv er også forkølet endnu og ser sløj ud; men synes dog, det er bedre.
 Vi var hos Hesselbjergs iaftes - til Kaffe og Forretningssnak - en behagelig Kombination. Nu går han igang med at ordne Prioriteringen; jeg er glad ved, at vi har fået ham til Sagfører, - han er klog og tiltalende i alle Henseender.
 Jeg er meget glad ved, at Du vil prøve og tale med Frits ved Lejlighed; han ligger mig tungt på Hjærte, stakkels Dreng, - ensom og uglad, som han gør Indtryk af at være. Jeg tror ikke, han er så forskrækkelig meget til Grøn mere, udover at han kommer her hveranden Søndag og at de af og til går til Concert el. lign. sammen. Men Grøn er jo nu bleven stor og kan klare sig selv og har ikke mere Brug for Frits's Omsorg. - Jeg har tit ondt af Vilhelm med alle hans små Bekymringer, hvoraf Størsteparten er ganske uberimelige; men engang imellem tænker jeg, at han måske alligevel har fat i den letteste Ende, hvad Bekymringer angår.
 Kan Du ikke spøgefuldt ilne Frits med Udsigterne til at få en lille Bil! Det vil han svært gerne have, og det var vel ikke så uigennemførligt om han fik en ordentlig Plads. I Mangel af en Pige; på det Felt kan man jo desværre ingenting gøre. - Han sidder forresten og skriver noget Kemi om Aftenen, hvad det så er.
 Underligt nok, men jeg tror virkelig at Ebbe, sin skrøbelige Psyke tiltrods, var den mest "normale" af vore Børn, - meget mere åben og letfornøjelig end de andre to. 
 Morsomt at Elle kommer til Jul; vi vil ikke snydes for vor Andel!!
 Held med Bukserne, hvem der så skal have dem! Jeg har skreven en løselig Forklaring, men Du kan vel se på den, Fremgangsmåden!
 Tusind Hilsner til Jer alle!
 Din Tutte.</t>
-  </si>
-[...71 lines deleted...]
-God Bedring!! Kærlig Hilsener! Din Junge</t>
   </si>
   <si>
     <t>1940-01-03</t>
   </si>
   <si>
     <t>Bodild Branner</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Småland
 Långaryd</t>
   </si>
   <si>
     <t>Thora  Branner
 Vilhelm Branner
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter
 Andreas With-Jensen
 Johan With-Jensen</t>
   </si>
@@ -1933,51 +771,51 @@
 Kære Lysse!
 Rigtig godt Nytår ønsker vi Dig og din Kone og Dine Børn!
 Her sender jeg Dig et Billede af mit lille Barn, som uheldigvis stadig er i Ental.
 Visseligen ønsker jeg Jer et godt Nytår, men dette mit Ønske er dog ikke Grunden til, at jeg skriver Dig til. Jeg tvinges til at citere et Brev, Du har sendt mig: "Min Samvittighed har nu nået en sådan Grad af Dårlighed i Anledning af den lånte Bog om Skoven, at jeg føler mig nødt til i det mindste at skrive og snakke lidt o.s.v." Dateret Båxhult 20.8.37.! I samme Brev nævner Du Muligheden af at tage til Falster, og så komme ind om et Svip. Vi har ventet Dig lige siden. Kommer Du snart? Jeg vil ikke plage Dig, men skulde Du en Dag falde over Bogen. (Hvad Nytte er Skoven til.) så vilde vi altså vældig gerne have den igen. I Sommer var en Ven af min Johan, en Søn af Din Kones Lærer, Professor Steffensen, lige ved at komme og besøge Jer, da han var på Cykletur i Småland, for at hente ovennævnte, men uheldigvis turde han ikke, da det kom til Stykket, det Fæ.
 Vi har tit talt om, ["," overstreget] hvor morsomt, ["," overstreget] det var at besøge Jer, og haft Lyst til at gøre det om, men det er en lang Vej på Cykle ned fra Majenfors, så det er ikke blevet af, da ikke endnu. 
 Her har vi det helt godt. Min Far har taget sin Afsked, og de har bygget sig et rart Hus, som Frits har tegnet, med en dejlig Have til, vi bor ti Minutter fra dem i en Lejlighed. Andreas voxer og skal snart i Skole. Hvis I nogensinde skulde komme her i Nærheden, vilde vi blive forfærdelig glade for et Besøg. mine Gamle bor Præstevænget 8. ["mine Gamle bor Præstevænget 8." indsat over linjen] vi "Københavnsvej 8 III v. Andreas og jeg er hver Dag ude at kælke, vi har nærved en Fimbulsvinter, men det har I vel også.
 Nu håber jeg ikke, Du tager mig ilde op, at jeg rykker Dig, hvis det er besværligt for Dig, kan Du jo bare glemme det igen.
 Vi håber I har det godt og sender Jer alle de bedste Hilsner. 
 Din hengivne
 Bodild.</t>
   </si>
   <si>
     <t>1940-01-19</t>
   </si>
   <si>
     <t>Blegdamsvej</t>
   </si>
   <si>
     <t>Dræby St.
 Munkebo</t>
   </si>
   <si>
     <t>Bodild Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Hans Brønsted
 Johannes Nicolaus Brønsted
 Ellen  Sawyer
 Joseph Stalin
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Dr. Rise og Dr. Helweg kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0962</t>
   </si>
   <si>
     <t>Det er godt, at Johanne/Junge Larsen og familien har fået en god læge. 
 Frits Branner har det sidste halve år lidt af træthed, og derefter blev han uklar og holdt op med at tale samt gjorde mærkelige ting. Han blev indlagt og fik chokbehandlinger med insulin, hvilket hjalp meget. Lægerne taler om sløvsind, men de har ikke stillet en egentlig diagnose. Louise Brønsted tror, at Frits var overanstrengt efter sin eksamen, og at han desuden havde levet usundt og været i depression.
 Fint, at Erik/Tinge Warberg Larsen bliver taget alvorligt af lægen.
 Johannes/Magisteren Brønsted er rask igen, og han er meget optaget af udenrigssituationen. 
 Det er Alhed/Lomme Brønsteds 36-års fødselsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9pbL</t>
   </si>
   <si>
     <t>[Med blæk på kuvertens forside:]
 Fru Johanne Warberg-Larsen
@@ -2082,258 +920,116 @@
 Lars Swane
 Ulla Syberg
 Ursula Uttenreitter
 Gitte Wilmann</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Elena Larsen er træt, fordi hun har drukket snaps med Christine Swane/Uglen og Marie Larsen. Hun har truffet Lars/Lasse Swane i Bachs Kunsthandel, hvor han har fået et godt arbejde. 
 Jonas og Elena har haft en forjaget rejse fra Halmstad til København. Hun mødte undervejs Inger og Erik Lindgren, men havde ikke tid til at tale med dem. 
 Elena har sendt en pakke med mad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/41L5</t>
   </si>
   <si>
     <t>Mandag d 29-10-45
 Kære Lysse!
 Nu har [ulæseligt]berg og jeg just gjort Vaktparaden og Havnen sammen med Sisse, saa vi er ganske medtagne. Det var maaske nok saa meget en Snaps og et Par Øller til Frokosten i Færgekroen (en Beværtning i Nyhavn) der har gjort det af med mig, jeg bliver temmelig anløbet af de stærke Varer. Saaledes ogsaa i Gaar, da Uglen og Marie var her til Frokost sammen med Gitte. Det var svært hyggeligt at snakke med dem; Lasse og hans Kone kunde ikke komme, de var i Hillerød og købe en Bil som Lasse havde paa Haanden; men jeg traf Lasse inde hos Bach i Lørdags. Der er han nu ansat og er svært glad ved det. Han faar 400 Kr om Maaneden og det halve Overskud ved Nytaarstid og har 3 Mdrs Sommerferie, saa det er jo heller ikke saa daarligt. Næste Søndag skal vi til Birkerød. - Vi havde en meget expedit Tur herned. I Landeryd havde de ingen Livrem til Jonas Jens [der er tilsyneladende først skrevet "Jonas", hvorefter navnet er overskrevet "Jens"], saa vilde jeg sende en fra Halmstad og maatte ogsaa ind til Byen og fik købt een, men da det var gjort var Kl saa mange at jeg kun kunde naa Helsingborgtoget ved at stejle af i strakt Galop med Jonas i stiv Arm efter mig. Undervejs passerede jeg et distingveret Ægtepar, som lige bag ved mig vendte sig om og sagde: Jamen er det ikke - - - Jeg drejede lige Hovedet og sagde: Jo, det er det, men jeg har ikke Tid mit Tog gaar om 5 Min, og af Sted var jeg. Det var en af min Ungdoms Balkavalerer en cand polit Lindgren som er gift med Ullas Halvsøster. Heldigvis var Toget forsinket ellers var vi kommet 1 Min for sent og det havde været ærgerligt. Men senere var der ingen Lejlighed til at faa fat i en Konvolut og sende Klummen. - Derimod har vi sendt en Pakke til Jer i Lørdags, saa er der noget til Skolemaden og din og Borts Frokost, jeg gad nok set hvordan, du klarer den, men du plejer jo at ordne det exelent. - Hubert har jeg ikke faaet fat paa. Der er ingen der svarer paa hans Telefon, men jeg skal blive ved til jeg faar Tag i ham. [Det følgende skrevet side 2 i højre margen; lodret:] Nu haaber jeg at I har det godt og sender jer en Masse Hilsner allesammen fra Momseren</t>
   </si>
   <si>
     <t>1946-12-19</t>
   </si>
   <si>
-    <t>Andreas Branner
-Bodild Branner
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Bodild Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Larsen
 Pernille Marryat
 Axel  Müller
 Ellen  Sawyer
 Albrecht  Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
-Martin Warberg Larsen</t>
+Martin Warberg Larsen
+Andreas With-Jensen</t>
   </si>
   <si>
     <t>Følgende personer kendes ikke: Else fra Kroen, min lille Elev og Jørgen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0646</t>
   </si>
   <si>
     <t>Johanne/Junge og Grete har slagtet en stor gris. Grete er meget dygtig, men Johanne har ingen kræfter. 
 Erik/Tinge har meget held med sin strandjagt, som er en indbringende hobby.
 Det var trist med Thora/Tutte. Andreas reagerede hverken da hun eller Vilhelm døde. Man må håbe, at han bare ikke kan udtrykke følelser. 
 Elle(n) skal med bil til København.
 Ved juletid tænker Johanne altid på barndommens jul på Erikshaab. 
 Grete, Erik og deres børn har været til midda hos Johanne og Adolph.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ws90</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Jul 1946.
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 25-1-2002.
 12-7-2000
 26-6-
 BWP.
 [Julemærke med tekst: Jul 1946 DANMARK]
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [Det samme julemærke som på forsiden]
 [I brevet:]
 [To julemærker indsat som på kuvertens for- og bagside]
 Torsdag Aft. 19de Dec. 1946.
 Kære lille Dis!
 Nu er du saa den sidste i Rækken af min Julepost, som jeg har arbejdet med i længere Tid. Aldrig har min Julekorrespondance taget mig saa lang Tid, men der er da ogsaa temmelig lange Breve imellem. 
 Nu er vi saa lige ved Julen og jeg konstaterer med Tilfredshed, at jeg er nogenlunde ”me’” – lidt Travlhed kommer der jo altid lige til sidst, hvordan man end bærer sig ad. Vi har slagtet en vældig stor Gris med meget Fedt og Flomme; Grete var her næsten hele Dagen i Gaar, og vi fik [”fik” indsat over linjen] en Masse til Side; hun er et meget dygtigt Menneske; skønt hun dog ikke har slagtet Gris ret mange Gange, saa var hun helt perfekt, det var skam hende, vi støttede os til og spurgte: hvordan nu? I Form. kom hun igen og kogte hen, 8 store Glas. Og saa er hun saa fornøjelig og glad altid, hun hører til dem, der vinder, når man lærer dem at kende. Det er dejligt. J har altid holdt meget af hende og sat hende højt.
 Nu paa den Slagtedag kunde jeg rigtig mærke at baade mine Kræfter og mine Evner er meget i aftagende, men det vilde vel ogsaa være meget sært andet med al den sygdom, jeg har haft lige siden 1938. 
 Her er ikke den Ro i Aften, som jeg havde tænkt mig. ”Else fra Kroen”, en Veninde af Huset har været her, og lille Ling, som Alhed altid kaldte Tinge, er her i Øjeblikket. Naar man snakker det ene Øjeblik og skriver det næste, saa er der ikke den fulde Andagt. Her er nok at drøfte; Manse har nu været paa Stranden hver Dag i længere Tid – de sidste 6 Dage i hvert Fald; han har haft helt godt Udbytte hver Dag, men i Aften kulminerede det, han kom med 11 Knortegaas 9 Graaænder og 4 Smaaænder, det giver ham en god Dagleje paa 55 Kr! Saa ved Siden af at det jo er hans store Passion og en udsøgt Fornøjelse er det altsaa ogsaa indbringende og det er ikke alle Fornøjelser, man kan sige det om. 
 2
 Jeg har i Eftermiddag – blandt andre – ogsaa skrevet til Bodild og Fritz, å hvor jeg syntes, det var svært. Og saa tomt ikke at have den søde Tutte at skrive Julebrev til. Det gør ondt at tænke paa deres Jul derovre. Jeg havde Brev fra Elle i Dag, hun skriver, at Andreas slet ikke reagerer paa nogen Maader paa Tuttes Død. Vi hørte det samme, da Vilhelm døde, men nu er han jo da ældre, og han havde jo da haft saa meget med Tutte at gøre. Hvordan mon dog det skal forklares. Han maa da være omkring ved 13 Aar, det har vi regnet ud, for Bibbe var jo en lille Tid hos Bodild i Hillerød, da hun gik med ham. Lad os haabe paa, at Bristen kun ligger i, at han ikke kan vise sine Følelser, men at de godt nok er der. 
 Elle rejser til Kbhvn paa Søndag og kommer bilende lige derind; en Chauffør i Kjerteminde skulde hente nogen i Kbhvn. og averterede saa i Kjertem. Avis efter Passagerer til Kbhvn. og da Elle meldte sig fik hun Plads – sammen med flere andre – altsaa - . Hun glædede sig til at bile den Tur, havde pudsigt nok aldrig bilet den før, og da hun vel næppe nogen Sinde har cyclet den, saa er den altsaa helt ny for hende, det er kunstigt, jeg synes, jeg har færdedes der saa tit.
 Har du det ikke ligesom jeg, at man hver Jul ligesom oplever hele Julen hjemme paa Erikshaab? Alle de stemningsfulde Bagedage Herrernes Terminsrejser, Juletræsklipningen lille Juleaften, naar Far kom fra Arreskov med Juletræet, selve Juleaften – og man havde om Formiddagen været med Far spaserende op til Degnen med Julegaver til Børnene; det faldt nok væk med Tiden, jeg husker det navnlig fra den Tid, da jeg var saa lille, at jeg gik med Far ”ved Haanden”. Og Julemorgen, naar Mor var gaaet i Kirke, og der var halvkoldt alle Vegne i hvert Fald der, hvor Juletræet stod; Bænken oppe fra Kontoret var undertiden flyttet hen for Døren, saa vi ikke kunde komme ind til Juletræet og negle af det, for den Gang hang der jo virkelig Godter hængt paa Juletræerne nu er det [”det” overstreget] Juletræet jo mere for ”et Syns Skyld” som Jørgen vilde have udtrykt det.
 III
 Nu er vi kommen saa vidt, at der fældes Grantræer i Haven til Juletræer baade til Tinges og til os. Næste Aar kan Lise måske være stor nok til at forstaa det og være med til at ”vise ud”. Hun var her, den Dag vi slagtede, vi havde engageret min lille Elev til at lege med hende, og det klappede udmærket; hele Familien var her til Middagsmad, den stod paa friskbagte ["e" sidst i ordet overstreget] Blodbudding, en mægtig Skude Æblegrød var kogt Dagen før; Roesirup med Fedt i – og saa ikke mere. Til Aften lavede Grete med Lynets Hast Frikadeller af den sidste Rest Medisterfars, som vi ikke havde Tarme til. Det hele var saa festligt.
 Naa, lille Dis, jeg tror, jeg maa slutte og saa i Seng. Gid I nu maa faa en herlig Juleaften med lille Nille og have det rart i Juledagene, Har Axel kun Juledagene fri? 
 Altsaa: Glædelig Jul! baade til Axel og dig og tusind Hilsner fra din Junge
 [Det samme julemærke indsat som tidligere].</t>
-  </si>
-[...143 lines deleted...]
-JL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -2410,59 +1106,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLi0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wavK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KuQ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GfZ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wftc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sJan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx9Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LKB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JPz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lifz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/njgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6uKE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K81i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/41L5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdrO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LKB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JPz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/njgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6uKE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K81i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/41L5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M41"/>
+  <dimension ref="A1:M17"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2497,1841 +1193,747 @@
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H2" s="5" t="s">
+      <c r="I2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="J2" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="M2" s="5" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="E3" s="5" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>30</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>32</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G4" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G4" s="5" t="s">
+        <v>37</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-        </is>
+        <v>46</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>47</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-        </is>
+        <v>47</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>48</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>56</v>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-        </is>
+        <v>65</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I8" s="5"/>
       <c r="J8" s="5" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-        </is>
+        <v>85</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>86</v>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H9" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H9" s="5" t="s">
+        <v>87</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>27</v>
-[...9 lines deleted...]
-        </is>
+        <v>65</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>94</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>93</v>
+        <v>102</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="I11" s="5"/>
+        <v>104</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>105</v>
+      </c>
       <c r="J11" s="5" t="s">
-        <v>74</v>
+        <v>106</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>27</v>
+        <v>84</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-        </is>
+        <v>118</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>119</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-        </is>
+        <v>86</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>120</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-        </is>
+        <v>64</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>128</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>116</v>
+        <v>129</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-        </is>
+        <v>64</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>137</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>124</v>
+        <v>138</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>27</v>
+        <v>146</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>119</v>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="5" t="n">
-        <v>1910</v>
+      <c r="A17" s="5" t="s">
+        <v>152</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>139</v>
+        <v>64</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>140</v>
-[...9 lines deleted...]
-        </is>
+        <v>65</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>153</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>146</v>
-[...76 lines deleted...]
-      <c r="I19" s="5" t="s">
         <v>159</v>
-      </c>
-[...966 lines deleted...]
-        <v>345</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
-    <hyperlink ref="M18" r:id="rId23"/>
-[...22 lines deleted...]
-    <hyperlink ref="M41" r:id="rId46"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>