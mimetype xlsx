--- v0 (2026-05-14)
+++ v1 (2026-09-29)
@@ -63,52 +63,52 @@
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
     <t>1889-01-13</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Julie Brandt</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Charlottenlund
 Villa Skovbo</t>
   </si>
   <si>
-    <t>Rasmus Balslev
-Laura Balslev, f. Leth
+    <t>Laura Balslev
+Rasmus Balslev
 Victoria Benedictsson
 Thora  Branner
 Laura Hansen
 Emanuel Jørgensen
 Frederik Jørgensen
 Karen Jørgensen
 Alhed Larsen
 Jonas Lie
 - Løngreen
 - Rehberg
 Ellen  Sawyer
 Henning Schroll
 Adelheyde Syberg
 Fritz Syberg
 Hempel Syberg
 Albrecht  Warberg
 Conrad Warberg
 Else Warberg
 Laura Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Julie Brandts forældres navne kendes ikke.
 Christine, f. Warberg, var i 1889 i huset på Sludegaard ved Nyborg. 
 Det kan ikke afgøres, hvem Petersen, Simonsen, Lille Hansen, Schrøder, Ada og Marie var.
@@ -810,51 +810,51 @@
 pr. Lohals.
 Langeland. 
 [På kuvertens bagside:]
 Poststempler, tegning og håndskrevet ”Søndag 14 Dec 1902”
 [I brevet:]
 Lørdag d: 13de Debr.
 Kæreste Putte!
 Jeg har været en dejlig Tur paa Kirkegaarden; Solen stod skinnende rød op i Taagen over Thingskoven, da jeg gik fra Hillerslev. Jeg gaaer hver Morgen, ellers kunde jeg ikke taale at være saadan spændt for med Sytøj, som jeg er i denne Uge til Lugge, der i Tirsdags meldte os den epokegørende Begivenhed, at de d. 2de Januar vil vies i Kirken her. Jeg gik Dagen efter til Pastor Hammer og fik bestilt Lysning paa Søndag, det kan lige naaes de 3 Søndage før Jul. Jeg tænker de vil helst alene i Kirke, jeg vilde ogsaa kalde det meget svært at være med, men vil Lugge gærne have det, saa gør jeg det jo. Vielsen skal være Kl. 11 – Frokost Kl. 1 og Afrejse med 3.20 Toget. Jeg ved ikke endnu, hvor lang Ferie Dede faaer. Muk rejser over Odense hertil 3de Juledag Knud P. vilde have 2 Kjoler prøvefærdige til den Eftermiddag, en sort af Grevinden og en mørk graa Morgenkjole. Desuden skal vi saa købe noget mere Dækketøj o s v. til hende. Jeg tog strax til Odense i Torsdags med J. Købte fint Kreaslærred til 4 Lagner, som jeg syer med bred Hulsøm og [ulæseligt] Navn; til 4 Pudevaar med en bred Kniplingsmellemværk og en Strimmel om til 18 Haandklæder, 6 Servietter – hun har 18. – og 6 Thestykker. De Ting kan jeg lige naae at faae syet og vadsket. Saa laaner hun 4 af mine nye fine Underlagner. – I Januar er der Udsalg og jeg faaer alt 10% billigere. Af Duge har hun 6. Jeg sender hende i Dag 300 Kr. til Senge, Kommode, Gardiner, Tæppe o s v. alt andet har de jo. De vil ikke have Spisestue endnu men leje det 3de Værelse ud, saa kan de senere faae Møbler dertil hos mig. [ulæseligt] har meget smukke Møbler til sin Stue; en Jærnseng med Fjedermadrats, en Del blaat Porcelæn o s v. Desuden ejer han selv 2000 Kr. saa han kan jo lidt deraf til Hjælp. – Til Frokosten skal vi have Bouillon med en Æggeblomme i Kopper – Krustader med Fisk – Kalkunsteg og Krandsekage o s v. Vi beder vist Syberg og Thora og [ulæseligt] til Frokosten. Kirstine Alhed som Hjælp i Køkkenet. Alt dette er ogsaa for Tante, hun plejer at være glad ved et Søndagsbrev. – Ja, det er en Skam af Elle og Mornine ikke at have skrevet til Dig med den store Efterretning, Du sendte dem, kunde Du deraf endnu have Svar paa. – Det er sikkert med Elle Stakkel hun er saa elendig af Kvalme. Hun er gruelig ked af, at Chr. skal sejle. C. har været en Aften ved Billys Forældre, de er glade ved hende og ved hendes Musik. Hun har syet en dejlig Sofapude til Billy og vilde sye en smuk Lysdug til Svigermoderen – Det er gruligt, som Syberg er bitter paa Dig; Du skal ikke komme der i Julen, vil Tante ikke beholde Dig saa tag til Alhed. Hvad er der dog sket! Han raader saa i øvrigt fra at lade Dig styre Huset for Dede, Du kan ikke gaae løs, Du er [ulæseligt] anlagt, Du vil intet bestille derinde men jeg sagde saa rolig jeg kunde – jeg var i et voldsomt Sindsoprør – at det kunde ikke blive anderledes og det vilde koste os for meget at holde Pige til at styre det o s v. Jeg haaber Du skal nok vise os og ham, at Du kan. Men nu finder Du da ikke paa at skrive meget om det til ham, derimod maa Du da ønske ham glædelig Jul og takke for alt, hvad han har ["har" indsat over linjen] gjort for Dig. Har Du ikke en pæn Ting til ham? ellers kunde jeg jo købe for Dig; en Lysdug??? Thora kommer næppe hjem efter Nytaar for at blive [ulæseligt]. Han er grulig bitter paa hende og saa nu vil Skæbnen at Nissen P. er sendt ud og at en af Aages ”Damer” har været den værste til ”leve” med ham, de er funden sammen i en af Baasene paa Loporten. [Ulæseligt] er r_ase_nde over den Svirehule og vil have den afskaffet. Det piner Syberg gruligt, at Th er alle ["alle" overstreget] alieret med den Bule. N.P. og ”Damen” var fotograferet sammen og det laa hos Fru N.P. der brændte det. Han lod baade Kone og Børn sulte og fryse; der var Bestyrelsesmøde og han blev sendt ud af en Skilling med 4000 Kr. – Jul med Tante og Thora! Jeg har bedt til [ulæseligt] en Uge venter hende i Morgen, hun er saa nervøs, skrev bare hun havde et Sted at rejse lidt hen; Junge mener ikke, hun kan være derfra nu under Julen.
 Farvel lille Putte!
 Kærlig Hilsen fra Mor.
 Jeg glæder mig over at Du har det saa godt.</t>
   </si>
   <si>
     <t>1903-5</t>
   </si>
   <si>
     <t>USA
 Mass.
 Dorchester</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Ellen Agnete Amstrup
 Louise Amstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Alfred Goldschmidt
 - Grønlund
 Jens Hammer
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 William Mackie
 Mogens Mogensen
 - Mogensen, Fru
 Otto Emil  Paludan
 Ditlev Schroll
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warberg var på besøg hos sine to døtre i Boston fra ca. marts til juni 1903. 
 Hellig Olav var et af Skandinavien-Amerika Linjens (DFDS) tre søsterskibe. De andre var United States og Oscar II. Frederik VIII kom til i 1913. Hellig Olav blev søsat 1902 fra Glasgow værftet Alex Stephen &amp;amp; Sons, målte 158,5 x 17,8 meter og var indrettet til transport af 1170 passagerer, 130 på 1., 140 på 2. og 900 på 3. klasse. Hellig Olav kom til København i 1903 og blev sat ind på sin rute fra København til New York. (http://www.liners.dk/ship-dk/Hellig_Olav/Hellig-Olav-dk.html)
 Det vides ikke, hvad der menes med, at Peter fik land, eller hvem han var. 
 Alfred Goldschmidt og Astrid blev gift i 1904 og skilt i 1914.
 Det vides ikke, hvem "Hollufgaardene" er, men Hollufgaard er en herregård, der ligger nær Odense. 
 I Danmark blev pund (svarende til 500 gram) anvendt frem til metersystemets indførelse i 1907.</t>
@@ -1103,51 +1103,51 @@
 Centralvarme – elektrisk Lys – og ditto Høreapparater – i en Del af Stolene – til gamle og døve – en Slags Højtaleranlæg til Prædikestolen. Enkelte gamle Kalkmalerier var afdækket i de smukke Hvælvinger – Kirken var bleven så hyggelig – vi kom i god Tid; Solen skinnede ind ad de store Vinduer – jeg genoplevede intensivt alle de store Begivenheder fra dengang for længe siden. Jeg så endnu Konfirmationsdagen for 40 Aar siden – jeg var – som Godsforvalterens Datter – den eneste hvidklædte – og stod øverst på Kirkegulvet – nederst stod Karen Pilegård – fordi hun var Friskolebarn!
 Nu er de ydre Kår byttet betydelig om – hun er nærmest Herregårdsfrue - - men så er jeg gift med Verdens dejligste Sognefoged !!!
 Prædikanten var en lille kedsommelig ung udflydende Fyr – som vævede en hel Time – lutter intetsigende Ord. Laders sad lige foran os. Der skulle ofres, og han havde glemt sine Penge – så jeg lånte ham en Tokrone. Vi hilste på Baronens, som tilbød os Plads i deres Vogn, men jeg foretrak at gå, og så vilde Laders følges med mig. For første Gang så jeg – og betrådte – den nye, flotte Landevej, som er ført over Aaen ned forbi Brinken til Odensebanken. Marie kom ud i Gangdøren og modtog os – hun er overvældende sød og hjertelig; så det varmer én lige ind til Hjerterødderne. Varme, hyggelige Stuer – Kaffe – Cigar. Vi snakker glimrende sammen. Til Aften kom Loria m. Kone (født Windfelt Hansen) – han hedder Pastor Lorentzen, Bror til den Vilhelm Lorentzen, som fylder 60 en af Dagene – Kunsthistoriker eller lign. De er fra Nr. Lyndelse Præstegård; nu er Loria Frimenighedspræst i Sønder Næraa. Et dejligt Aftensmåltid – i vores gode gamle Spisestue. Jeg genkendte rørt den gamle Kakkelovn fra vores Tid!
 Siden havde vi en dejlig Aften; det morede mig at høre på al deres muntre Præstesnak – begge Præster har meget Lune, det vrimlede med Vitser og morsomme Oplevelser. Marie kan ogsaa en Masse goe Historier – Dialekten kan vi alle. Så fik vi Dessert og Vin – og ved 10½ Tiden brød man op; Fru Loria kørte Bilen – de tog mig med til Korsvejen. 
 En fantastik Spadseretur! Det er vel et lille halvt Aarhundrede siden, jeg har gået alene en Aften på en øde fynsk Landevej. Måneskin – stjerneklart; langs Vejen på begge Sider høje Stenmure – de er bleven helt sorte nu og fortonede sig som mærkelige Granitmure – det var som at gå gennem et øde Månelandskab - - hvor Murene holdt op og Vejen blev åben, blæste det så voldsomt, at jeg kun med yderste Nød undgik at blive væltet! Men så kom jeg i Læ af de store Bakker – og nåede glad Kroen ved 11 Tiden. De sad oppe i ”Privaten” og vilde høre nyt ”fra den store Verden”; jeg gav dem et Passende Uddrag. 
 I Dag skal jeg til Mine i Lindemandshuset – vi er lige gamle og har leget sammen. I Morgen er vi bedt til Sognefogdens. En Dag vil jeg til Ensomhed – den gamle Frk. Petersen lever endnu – hun var Husjomfru på Gjelskov i 90erne og hed Jomfru Bender. Jeg har meget at gøre og Tiden flyver. Søndag tager jeg til Hesselager - man kan afbryde Rejsen en Dag. De er så interesseret i min Bog; vil du ikke ringe til Boghandler Oelenschläger - i Gyldenløvesgade (ved Søerne) – han havde et Restoplag – og få fat i en 4-5 Stk, jeg gav 50 Øre pr Stk sidst – som Forfatterinden – og sende mig dem til Gaver. 
 Kærlige Hilsner til Nusset og dig! Din egen Dis
 [Skrevet på langs på sidste sides venstre kant:]
 Frimærkerne er på retur!</t>
   </si>
   <si>
     <t>1939-03-18</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Louise Brønsted
 Thora Cohn
 Aksel Dydensborg
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Otto Emil  Paludan
 Ellen  Sawyer
 Adelheyde Syberg
 Ane Talbot
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>I sommeren 1938 aftalte England, Frankrig, Italien og Tyskland, at området i Tjekkoslovakiet kaldet Sudetertyskland indlemmedes i det tyske rige som en lydstat (der boede mange tyskere i denne del grænsende ind mod det tyske rige). Den engelske premierminister Chamberlain udtalte ved hjemkomsten til London de berømte ord ”Peace in our time”). - 5. marts 1939 angreb Tyskland resten af Tjekkoslovakiet. Snart drev forfølgelsen af de sudetertyske jøder og arbejderbevægelsen dog en del på flugt, flest til Tjekkoslovakiet (Kilde: Lex. dk). 
 Albrecht Warberg blev født 7. marts 1839 på gården Ensomhed i Heden på Midtfyn. Han blev begravet på Hillerslev Kirkegård. 
 Egelund eller Lundgaard, Lumbyvej 56, Lumby. Oprindelig en tvillingegård (matr. nr. 6a og 7a) (Kilde: Arkiv.dk). 
 Lars Christian/Laders og Marie Balslev boede 1929 til 1958 på Erikshaab (Alhed Larsens og hendes søskendes barndomshjem).
 Kirkelaugnet: Der menes formodentligt en bygning/et laugshus ved kirken, oprindelig benyttet af et håndværkerlaug/lav/sammenslutning.
 Diatermi: Kortbølgebehandlinger i form af lokal varmebehandling, af bl.a. gigt- og muskelsmerter (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0600</t>
   </si>
   <si>
     <t>Axel Müller har været syg.
 Johanne og tre af hendes søstre har højtideligholdt deres fars 100årsdag. De kørte først til Heden Kirkegård og besøgte Adelheyde/Mimi Sybergs grav. Derefter fik de middag på gården Erikshaab. Der var en dejlig udsigt gennem haven, som var blevet ryddet. Efter maden tog selskabet til Hillerslev Kirkegård, hvor de trimmede Albrecht Warbergs gravsted og plantede blomster samt lagde kranse på den samt på Otto Emil Paludan/Pallams grave. De sluttede med kaffe på Erikshaab og kørte så til Kerteminde, hvor de spiste hos Johannes Larsen med familie. 
 Johanne får lysbehandlinger i sin tå.</t>
   </si>
@@ -1256,51 +1256,51 @@
 [Skrevet langs venstre margen på forsiden på ark 1:]
 +) måske kan man blive Psykopat af at være Psykiater – hvem ved!
 [Skrevet langs venstre kant på sidste ark:]
 Ps. Det har været en gansk_e _dejlig Tid heroppe, men nu glæder jeg mig til at komme hjem til Axel. Han har telefoneret hver Dag – igår var han til Middag hos Lehmanns. 
 [Skrevet langs venstre margen på bagsiden af ark 2, s. 4:]
 ps. Peter og Agnes boede for et Par Aar siden i Kerteminde i Ferien. De spadserede til Munkebo – hilste på Maleren ved Kroen – gik over Drigstrup hjem, så Sybergs Grav. 
 [Skrevet langs venstre kant på bagsiden af ark 1, s. 2:]
 ps. fortsat. Et andet Aar var de i Sallinge, så Hillerlev Kirke etc. Ifjor var Peter på Færøerne – fortæller morsomt om alt deroppe. De har rejst meget – Paris – Sydfrankrig – Schweiz – Tyskland – sjove Mennesker.</t>
   </si>
   <si>
     <t>1950-06-09</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Johan Due Nielsen
 Johanne Due Nielsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Johannes Larsen har været på tur til Galgebakken nær Ringe. Turen blev afkortet på grund af torden.
 Due Nielsen har købt "Landevejefter regn" for 1700 kr. Larsen synes, at det er sjovt, at billedet kom til Kerteminde igen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eDky</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 9 Juni 1950.
 Kære Grevinde!
 Tusind Tak. Jeg kom godt hjem og har haft nogle dejlige Dage og været i Vandet et Par Gange. I Gaar Eftermiddags kørte vi en Tur ned gennem Fyn til et Sted jeg gerne vilde se igen, det hedder Galgebakken og ligger mellem Ringe og Hillerslev og hvorfra der er en storslaaet Udsigt ned over det sydlige Fyn. Derfra kørte vi til Brobyværk og spiste til Aften i Kroen. Vi vilde have været længere, men da det begyndte at stænke og saa ud til Torden kørte vi hjem og slap for at blive vaade. ”Landevejen efter Regn” købtes af Due Nielsen for 1700 Kr. Det er morsomt at det kom til Kjerteminde igen. Hermed nogle Mærker som Else havde givet mig med og som jeg glemte at aflevere. Dine Bøger sender jeg en af Dagene Mange Hilsener fra 
 Din hengivne