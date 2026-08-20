--- v0 (2026-05-16)
+++ v1 (2026-08-20)
@@ -44,95 +44,57 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>13. maj. 1922</t>
-[...2 lines deleted...]
-    <t>Dagbog</t>
+    <t>1922-06-13</t>
+  </si>
+  <si>
+    <t>Brev</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
-  </si>
-[...36 lines deleted...]
-    <t>Brev</t>
   </si>
   <si>
     <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Hjarnø</t>
   </si>
   <si>
     <t>Hjarnø
 Endelave
 Snaptun
 Alrø, Horsens
 Æbelø, Bogense
 Vorsø, Horsens</t>
   </si>
   <si>
     <t>Achton Friis
 Søren Krage
 Andreas Larsen
 - Petersen, Rylen</t>
   </si>
   <si>
     <t>Øerne er beskrevet i Achton Friis: De danskes Øer bd. 2 med diverse illustrationer. 
 Rylen - en ombygget Kerteminde fiskerbåd - var ekspeditionsskib for Johannes Larsen og Achton Friis i årene 1921-24. I dag ejes Rylen af Østfyns Museer og sejler som museumsskib.</t>
   </si>
@@ -168,62 +130,100 @@
     <t>Achton Friis
 Søren Krage
 - Petersen, Rylen</t>
   </si>
   <si>
     <t>Johannes Larsen, Achton Friis og Skipper Petersen sejler rundt mellem Danmarks øer som forberedelse til bogværket De Danskes Øer. 
 Geschirr = porcelæn</t>
   </si>
   <si>
     <t>Johannes Larsen, Skipper Petersen og Achton Friis har afholdt fin middag med mad fra en kro på en sejltur med Rylen for læge Krage og hans familie samt en svensk sygeplejerske. Derefter sejlede de mod Alrø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ytwx</t>
   </si>
   <si>
     <t>Snaptun 14 Juni 1922. 
 Kæreste Alhed!
 Tusind Tak for Dit Brev som Dr. Krage kom med i Aftes, det er dejligt at Du har faaet det saa fint i Stuerne og jeg glæder mig vældigt til at se det naar jeg kommer hjem, nu er der jo kun 14 Dage til. Det var meget vellykket i Aftes. Dr. Krage og hans Kone og Datter, og en Broder til Dr der lige var kommen fra Australien og havde været borte i 45 Aar og en ung svensk Sygeplejerske kom Kl 5 1/2 og vi sejlede for Sejl ud af Fjorden og lagde os i Læ af Jensgaards Skov hvor vi spiste. Friis havde købt Middag Rødvin og Sherry og faaet stegte Kyllinger og Salat og Karamelbudding i Kroen og Petersen havde smurt Brød med Gaffelbider. Det gik udmærket og Kl 9 1/2 sejlede vi hertil for Motor og satte dem i Land. Vi blev færdige paa Hjarnø og om lidt gaar Petersen op og afleverer Flasker og Glas og Geschirr i Kroen og saa sejler vi til Alrø. Mon I havde Torden i Gaar det var meget lummert her og Vinden vendte rundt hele Dagen og vi kunde se Toppen af Tordenbyger over Hindsholm, men maaske var de længere borte. Mange kærlige Hilsner til Jer alle. Jeg skal hilse fra Friis. Jeg har nu 70 Blokbogsblade.
 Din
 JL.</t>
   </si>
   <si>
     <t>13. maj - 15. juni 1922. </t>
   </si>
   <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.
 Denne sidste del af dagbogen indeholder tegninger fra togtet, og en opsumering af de observerede fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/FKHil6pt</t>
   </si>
   <si>
     <t>15. jun. 1922</t>
   </si>
   <si>
+    <t>Achton Friis</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
+  </si>
+  <si>
     <t>https://fynboerne.ktdk.dk/n/GaciEtMG</t>
+  </si>
+  <si>
+    <t>13. maj. 1922</t>
+  </si>
+  <si>
+    <t>Bentsen, Kerteminde</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/moeuxMUl</t>
+  </si>
+  <si>
+    <t>11. jun. 1922</t>
+  </si>
+  <si>
+    <t>Søren Krage</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/XBAiJvOP</t>
+  </si>
+  <si>
+    <t>12. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/agvEKcQm</t>
   </si>
   <si>
     <t>30. jun. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/wyASnUBS</t>
   </si>
   <si>
     <t> 1. maj. 1923</t>
   </si>
   <si>
     <t>Achton Friis og Johannes Larsen sejler med skibet Rylen til de danske øer. Dagbogen handler mest om naturiagttagelser, og i overvejende grad om fugle og planter på øerne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Qt3Wchow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
@@ -315,51 +315,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/moeuxMUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XBAiJvOP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/agvEKcQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U7j7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GaciEtMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/U7j7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GaciEtMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/moeuxMUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XBAiJvOP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/agvEKcQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -396,418 +396,418 @@
         <v>8</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D2" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G2" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G2" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        </is>
+        <v>19</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="M2" s="5"/>
+        <v>23</v>
+      </c>
+      <c r="M2" s="5" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>26</v>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G3" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G3" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        </is>
+        <v>28</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="M3" s="5"/>
+        <v>31</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H4" s="5" t="s">
-        <v>24</v>
+      <c r="H4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K4" s="5" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="M4" s="5"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="D5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G5" s="5" t="s">
-        <v>30</v>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>38</v>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K5" s="5" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="M5" s="5"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="D6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G6" s="5" t="s">
-        <v>39</v>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>42</v>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K6" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="M6" s="5" t="s">
         <v>44</v>
       </c>
+      <c r="M6" s="5"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H7" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H7" s="5" t="s">
+        <v>46</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K7" s="5" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="5"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K8" s="5" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="5"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K9" s="5" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="M9" s="5"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="inlineStr">